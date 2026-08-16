--- v0 (2026-06-03)
+++ v1 (2026-08-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dc88ffe5885424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b0a087536c684613b3a6f66e5d8e9076.psmdcp" Id="Rbba690acdda545e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17b10299c0ff44c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/daeaa6a6159d43638ddf5b1b563561bf.psmdcp" Id="R98fb743f62734290" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -106,116 +106,116 @@
   <x:si>
     <x:t>Grant</x:t>
   </x:si>
   <x:si>
     <x:t>Self-financing by the Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Actual amounts paid</x:t>
   </x:si>
   <x:si>
     <x:t>Duration (months)</x:t>
   </x:si>
   <x:si>
     <x:t>Status of Implementation of the Contract/Order of the Grant</x:t>
   </x:si>
   <x:si>
     <x:t>2014BG05FMOP001 Food and/or basic material assistance</x:t>
   </x:si>
   <x:si>
     <x:t>121015056 Agency for Social Assistance</x:t>
   </x:si>
   <x:si>
     <x:t>State administration</x:t>
   </x:si>
   <x:si>
+    <x:t>Executive agency/ administrative structure established by legal act</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, ул. ТРИАДИЦА № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-1.004-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Purchase of Food Products – 2020“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Closed (completion date)</x:t>
+  </x:si>
+  <x:si>
     <x:t>State agency/ state commission</x:t>
   </x:si>
   <x:si>
-    <x:t>Public</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-1.003-0001</x:t>
   </x:si>
   <x:si>
     <x:t>„Purchase of Food Products – 2017-2019“</x:t>
   </x:si>
   <x:si>
-    <x:t>Closed (completion date)</x:t>
-[...2 lines deleted...]
-    <x:t>Executive agency/ administrative structure established by legal act</x:t>
+    <x:t>BG05FMOP001-4.001-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support to the Agency for the Social Assistance for the management an implementation of the Operational Program for Food and/or Basic Material Assistance from the European Fund for the Most Deprived 2014-2020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>121015056 AGENCY FOR SOCIAL ASSISTANCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Specialized territorial administration</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, ул. ТРИАДИЦА, номер 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sofia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-6.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Providing vouchers for food and essential goods for displaced persons from Ucraine"</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-4.001-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Remuneration of Agency for Social Assistance staff, performing functions of managing and implementing the Operational Program for Food and/or Basic Material Assistance from the European Fund for the Most Deprived Persons 2014-2020</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05FMOP001-4.001-0004</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Bulgaria, Sofia, 1051, ул. Триадица 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-4.001-0006</x:t>
   </x:si>
   <x:si>
-    <x:t>121015056 AGENCY FOR SOCIAL ASSISTANCE</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>121015056 Agency for Social Assistance through Tenders Department in International Cooperation, Programmes and European Integration Directorate</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-1.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>„Purchase and Delivery of Food Products – 2015“</x:t>
   </x:si>
   <x:si>
     <x:t>121015056 Social Assistance Agency, deparment "Technical assistance "</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-4.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Salaries of the employees of the Agency for Social Assistance, performing functions on management and implementation of the Operational Programme for food and / or basic material assistance from the Fund for European aid to the most deprived persons 2014-2020</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-4.001-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Sustentation for the  Agency Social Assistance for the management and implementation of the Operational Programme for food and / or basic material assistance from the Fund for European aid for the most deprived 2014-2020</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1051, ул. ТРИАДИЦА № 2</x:t>
@@ -226,628 +226,628 @@
   <x:si>
     <x:t>„Purchase and Delivery of Food Products – 2016“</x:t>
   </x:si>
   <x:si>
     <x:t>000614906 MUNICIPALITY DOSPAT</x:t>
   </x:si>
   <x:si>
     <x:t>Municipal administration</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dospat, 4831, ул. Капитан Петко Войвода № 3</x:t>
   </x:si>
   <x:si>
     <x:t>Dospat</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0068</x:t>
   </x:si>
   <x:si>
     <x:t>"3-1" Hot lunch in the conditions of the pandemic of COVID-19 "- Dospat municipality.</x:t>
   </x:si>
   <x:si>
     <x:t>123116940 Municipality Nikolaevo</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Nikolaevo, 6190, ул. ГЕОРГИ БЕНКОВСКИ, номер 9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nikolaevo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-5.001-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.1 - Hot lunch in the conditions of the pandemic of COVID-19 in the municipality of Nikolaevo</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Nikolaevo, 6190, ул. ГЕОРГИ БЕНКОВСКИ № 9</x:t>
   </x:si>
   <x:si>
-    <x:t>Nikolaevo</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-3.002-0209</x:t>
   </x:si>
   <x:si>
     <x:t>Providing hot meals in municipality of Nikolaevo</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Nikolaevo, 6190, ул. ГЕОРГИ БЕНКОВСКИ, номер 9</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000818022 STARA ZAGORA MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Stara Zagora, 6000, ул. ЦАР СИМЕОН ВЕЛИКИ № 107</x:t>
   </x:si>
   <x:si>
     <x:t>Stara Zagora</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0185</x:t>
   </x:si>
   <x:si>
     <x:t>“Providing warm meal in municipality of Stara Zagora – 2016”</x:t>
   </x:si>
   <x:si>
     <x:t>000472182 Maritsa Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Plovdiv, 4003, бул. "Марица" 57А</x:t>
   </x:si>
   <x:si>
     <x:t>Maritsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0120</x:t>
   </x:si>
   <x:si>
     <x:t>Municipality Maritsa gives away hot meals during the COVID-19</x:t>
   </x:si>
   <x:si>
     <x:t>000093378 AVREN MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Avren, 9135, ул. ТОДОР НОЕВ № 8</x:t>
   </x:si>
   <x:si>
     <x:t>Avren</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0034</x:t>
   </x:si>
   <x:si>
     <x:t>"Hot lunch in the municipality of Avren in a pandemic by COVID-19"</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05FMOP001-3.002-0018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Providing a hot Meal in the minicipatily of Avren-2016</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05FMOP001-3.001-0048</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a warm meal in the municipality of Avren</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05FMOP001-3.002-0018</x:t>
-[...2 lines deleted...]
-    <x:t>"Providing a hot Meal in the minicipatily of Avren-2016</x:t>
+    <x:t>000093385 OBSHTINA AKSAKOVO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Aksakovo, 9154, ул. Г.ПЕТЛЕШЕВ, номер 58Б</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aksakovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-5.001-0041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.1 - Hot supper in the conditions of the pandemic of COVID-19 in the Municipality of Aksakovo</x:t>
   </x:si>
   <x:si>
     <x:t>000093385 Municipality of Aksakovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Aksakovo, 9154, ул. Г.ПЕТЛЕШЕВ № 58Б</x:t>
   </x:si>
   <x:si>
-    <x:t>Aksakovo</x:t>
+    <x:t>BG05FMOP001-3.002-0167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delivery of hot lunch in Municipality of Aksakovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.001-0072</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a warm meal in the municipality of Aksakovo</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05FMOP001-3.002-0167</x:t>
-[...14 lines deleted...]
-    <x:t>3.1 - Hot supper in the conditions of the pandemic of COVID-19 in the Municipality of Aksakovo</x:t>
+    <x:t>000565359 Municipality of Alfatar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Alfatar, 7570, ул. ЙОРДАН ПЕТРОВ № 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alfatar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hot meals to people in Municipality Alphatar</x:t>
   </x:si>
   <x:si>
     <x:t>000565359 MUNICIPALITY OF ALFATAR</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Alfatar, 7570, ул. Йордан Петров 6</x:t>
   </x:si>
   <x:si>
-    <x:t>Alfatar</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-5.001-0025</x:t>
   </x:si>
   <x:si>
     <x:t>3-1 - Hot lunch in the conditions of the pandemic of COVID-19 in the municipality of Alfatar</x:t>
   </x:si>
   <x:si>
-    <x:t>000565359 Municipality of Alfatar</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000777255 Anton Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Anton, 2089, пл. Съединение №1</x:t>
   </x:si>
   <x:si>
     <x:t>Anton</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05FMOP001-3.002-0220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Provision of a Hot Lunch in Anton Municipality"</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05FMOP001-5.001-0048</x:t>
   </x:si>
   <x:si>
     <x:t>"Providing a hot lunch at home in a COVID-19 pandemic"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05FMOP001-3.002-0220</x:t>
-[...2 lines deleted...]
-    <x:t>"Provision of a Hot Lunch in Anton Municipality"</x:t>
+    <x:t>000875557 MUNISIPALITY  ANTONOVO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Antonovo, 7970, ул. ТУЗЛУШКИ ГЕРОЙ № 26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Antonovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Providing a hot lunch in Antonovo Municipality"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.001-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing a warm meal in the municipality of Antonovo</x:t>
   </x:si>
   <x:si>
     <x:t>000875557 Municipality of Antonovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Antonovo, 7970, бул. "Тузлушки герой" № 26</x:t>
   </x:si>
   <x:si>
-    <x:t>Antonovo</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-5.001-0200</x:t>
   </x:si>
   <x:si>
     <x:t>Hot lunch in the conditions of the pandemic of COVID-19 in the municipality of Antonovo</x:t>
   </x:si>
   <x:si>
-    <x:t>000875557 MUNISIPALITY  ANTONOVO</x:t>
-[...14 lines deleted...]
-    <x:t>"Providing a hot lunch in Antonovo Municipality"</x:t>
+    <x:t>000291627 OBSHTINA APRILTSI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Apriltsi, 5641, кв.ЦЕНТЪРА ул. ВАСИЛ ЛЕВСКИ, номер 109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apriltsi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-5.001-0177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Warm lunch in the conditions of the Covid-19 pandemic in Apriltsi"</x:t>
   </x:si>
   <x:si>
     <x:t>000291627 Aprilci Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Apriltsi, 5641, кв.ЦЕНТЪРА ул. ВАСИЛ ЛЕВСКИ № 109</x:t>
   </x:si>
   <x:si>
-    <x:t>Apriltsi</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-3.001-0019</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a warm meal in the municipality of Apriltsi</x:t>
   </x:si>
   <x:si>
-    <x:t>000291627 OBSHTINA APRILTSI</x:t>
-[...8 lines deleted...]
-    <x:t>"Warm lunch in the conditions of the Covid-19 pandemic in Apriltsi"</x:t>
+    <x:t>000235750 ARDINO MUNICIPALITY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Ardino, 6750, бул. БЕЛИ БРЕЗИ № 31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ardino</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Providing a hot lunch to people from vulnerable groups in the municipality of Ardino"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000235750 Municipality of Ardino</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Ardino, 6750, УЛ. БЕЛИ БРЕЗИ № 31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.001-0015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing a warm meal in the municipality of Ardino</x:t>
   </x:si>
   <x:si>
     <x:t>000235750 OBSHTINA ARDINO</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ardino, 6750, ул. Бели брези, номер 31</x:t>
   </x:si>
   <x:si>
-    <x:t>Ardino</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-5.001-0017</x:t>
   </x:si>
   <x:si>
     <x:t>"Hot lunch in the conditions of the COVID-19 pandemic in the Municipality of Ardino"</x:t>
   </x:si>
   <x:si>
-    <x:t>000235750 Municipality of Ardino</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>000471059 Municipality of Assenovgrad</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Asenovgrad, 4230, Пл. "Акад. Николай Хайтов" N 9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asenovgrad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-5.001-0083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Warm lunch during the pandemic of COVID-19 on the territory of municipality of Assenovgrad.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Asenovgrad, 4230, пл. «Акад. Николай Хайтов» № 9.</x:t>
   </x:si>
   <x:si>
-    <x:t>Asenovgrad</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-3.002-0152</x:t>
   </x:si>
   <x:si>
     <x:t>"Providing of warm meal in the municipality of Asenovgrad"</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Asenovgrad, 4230, Пл. "Акад. Николай Хайтов" N 9</x:t>
-[...5 lines deleted...]
-    <x:t>Warm lunch during the pandemic of COVID-19 on the territory of municipality of Assenovgrad.</x:t>
+    <x:t>000852544 Balchik Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Balchik, 9600, пл.21-ВИ СЕПТЕМВРИ № 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Balchik</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.001-0018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing a warm meal in the municipality of Balchik</x:t>
   </x:si>
   <x:si>
     <x:t>000852544 Balchik  Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Balchik, 9600, ПЛ. "21 СЕПТЕМВРИ" № 6</x:t>
   </x:si>
   <x:si>
-    <x:t>Balchik</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-3.002-0197</x:t>
   </x:si>
   <x:si>
     <x:t>“Providing warm lunch to the most deprived people of Balchik Municipality”</x:t>
   </x:si>
   <x:si>
-    <x:t>000852544 Balchik Municipality</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000614952 The Municipality of Banite</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Banite, 4940, ул. "Стефан Стамболов" № 3</x:t>
   </x:si>
   <x:si>
     <x:t>Banite</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0112</x:t>
   </x:si>
   <x:si>
     <x:t>Providing hot meals Municipality Banite</x:t>
   </x:si>
   <x:si>
     <x:t>000614952 OBSHTINA BANITE</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Banite, 4940, ул. СТЕФАН СТАМБОЛОВ, номер 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0163</x:t>
   </x:si>
   <x:si>
     <x:t>"3.1 - Hot lunch in the conditions of the pandemic of COVID-19 in the municipality of Banite"</x:t>
   </x:si>
   <x:si>
     <x:t>000024663 BANSKO MUNICIPALITY</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Bansko, 2770, пл. НИКОЛА ВАПЦАРОВ № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bansko</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing a hot meal in Bansko Municipality - II stage</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Bansko, 2770, пл. Никола Вапцаров №1</x:t>
   </x:si>
   <x:si>
-    <x:t>Bansko</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-5.001-0028</x:t>
   </x:si>
   <x:si>
     <x:t>Providing hot meal in Bansko Municipality - III stage</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Bansko, 2770, пл. НИКОЛА ВАПЦАРОВ № 1</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-3.001-0027</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a warm meal in the municipality of Bansko</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05FMOP001-3.002-0002</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000351540 Municipality of Batak</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Batak, 4580, пл. ОСВОБОЖДЕНИЕ № 5</x:t>
   </x:si>
   <x:si>
+    <x:t>Batak</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-5.001-0066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„3.1 - Hot lunch in the conditions of the pandemic of COVID-19 in the municipality of Batak "</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05FMOP001-3.002-0102</x:t>
   </x:si>
   <x:si>
     <x:t>"Hot lunch - 2016 - Batak"</x:t>
   </x:si>
   <x:si>
-    <x:t>Batak</x:t>
-[...5 lines deleted...]
-    <x:t>„3.1 - Hot lunch in the conditions of the pandemic of COVID-19 in the municipality of Batak "</x:t>
+    <x:t>000413579 Municipality of Belene</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Belene, 5930, ул.БЪЛГАРИЯ № 35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Belene</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>" Providing a hot lunch in the municipality of Belene "</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.001-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing a warm meal in the municipality of Belene</x:t>
   </x:si>
   <x:si>
     <x:t>000413579 Minicipality of Belene</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Belene, 5930, гр.Белене 5930, община Белене, област Плевен,  ул."България"№35</x:t>
   </x:si>
   <x:si>
-    <x:t>Belene</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-5.001-0084</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a hot lunch in the Municipality of Belene in the conditions of a pandemic of COVID-19</x:t>
   </x:si>
   <x:si>
-    <x:t>000413579 Municipality of Belene</x:t>
-[...20 lines deleted...]
-    <x:t>Bulgaria, Belitsa, 2780, ул. ГЕОРГИ АНДРЕЙЧИН № 15</x:t>
+    <x:t>000024688 MUNICIPALITY  BELITSA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Belitsa, 2780, ул. ГЕОРГИ АНДРЕЙЧИН, номер 15</x:t>
   </x:si>
   <x:si>
     <x:t>Belitsa</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Bulgaria, Belitsa, 2780, ул. ГЕОРГИ АНДРЕЙЧИН, номер 15</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0080</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Hot Meals in Belitsa amongst the COVD-19 Pandemic
 </x:t>
   </x:si>
   <x:si>
+    <x:t>000024688 Municipality Belitza</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Belitsa, 2780, ул. ГЕОРГИ АНДРЕЙЧИН № 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Providing a warm lunch in Belitsa"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000351558 Municipality Belovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Belovo, 4470, ул. ОРФЕЙ № 4А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Belovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.001-0059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing a warm meal in the municipality of Belovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Belovo, 4470, улица  Орфей №4А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Providing hot meals in municipality Belovo, Home social patronage - city Belovo"</x:t>
+  </x:si>
+  <x:si>
     <x:t>000351558 OBSHTINA BELOVO</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Belovo, 4470, ул. ОРФЕЙ, номер 4А</x:t>
   </x:si>
   <x:si>
-    <x:t>Belovo</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-5.001-0049</x:t>
   </x:si>
   <x:si>
     <x:t>Hot lunch in the conditions of the pandemic of COVID-19 in the municipality of Belovo</x:t>
   </x:si>
   <x:si>
-    <x:t>000351558 Municipality Belovo</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>000159458 Municipality Belogradchik</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Belogradchik, 3900, ул. КНЯЗ БОРИС _ № 6</x:t>
   </x:si>
   <x:si>
     <x:t>Belogradchik</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0036</x:t>
   </x:si>
   <x:si>
     <x:t>"Lunch for everyone in need "</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Belogradchik, 3900, ул. " Княз Борис  I" № 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.001-0057</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a warm meal in the municipality of Belogradchik</x:t>
   </x:si>
   <x:si>
     <x:t>000159458 OBSHTINA BELOGRADCHIK</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Belogradchik, 3900, ул. "КНЯЗ БОРИС І", № 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0130</x:t>
   </x:si>
   <x:si>
     <x:t>"Public dining room"</x:t>
   </x:si>
   <x:si>
     <x:t>000093403 Municipality Beloslav</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Beloslav, 9178, ул. ЦАР СИМЕОН ВЕЛИКИ № 23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beloslav</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing a hot lunch in municipality Beloslav</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Beloslav, 9178, ул."Цар Симеон Велики" №23</x:t>
   </x:si>
   <x:si>
-    <x:t>Beloslav</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-5.001-0171</x:t>
   </x:si>
   <x:si>
     <x:t>"3-1-Hot lunch in the conditions of the pandemic of COVID-19 in the municipality of Beloslav"</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Beloslav, 9178, ул. ЦАР СИМЕОН ВЕЛИКИ № 23</x:t>
-[...5 lines deleted...]
-    <x:t>Providing a hot lunch in municipality Beloslav</x:t>
+    <x:t>000320559 OBSHTINA BERKOVITSA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Berkovitsa, 3500, пл. ЙОРДАН РАДИЧКОВ, №4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Berkovitsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-5.001-0067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hot lunch in the conditions of the pandemic from COVID-19 - Berkovitsa</x:t>
   </x:si>
   <x:si>
     <x:t>000320559 Municipality of Berkovitsa</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Berkovitsa, 3500, пл. ЙОРДАН РАДИЧКОВ № 4</x:t>
   </x:si>
   <x:si>
-    <x:t>Berkovitsa</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-3.002-0067</x:t>
   </x:si>
   <x:si>
     <x:t>"Providing hot meals municipality Berkovitsa 2016."</x:t>
   </x:si>
   <x:si>
     <x:t>000320559 Berkovitsa Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.001-0052</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a warm meal in the municipality of Berkovitsa</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Hot lunch in the conditions of the pandemic from COVID-19 - Berkovitsa</x:t>
   </x:si>
   <x:si>
     <x:t>000024695 MUNICIPALITY OF BLAGOEVGRAD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Blagoevgrad, 2700, пл. "Георги Измирлиев" № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Blagoevgrad</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0185</x:t>
   </x:si>
   <x:si>
     <x:t>"3-1 - Hot Lunch during COVID-19 pandemic in Municipality of Blagoevgrad"</x:t>
   </x:si>
   <x:si>
     <x:t>000024695 Municipality of Blagoevgrad</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Blagoevgrad, 2700, пл. ГЕОРГИ ИЗМИРЛИЕВ-МАКЕДОНЧЕТО № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.001-0066</x:t>
   </x:si>
@@ -885,371 +885,371 @@
     <x:t>Bulgaria, Boynitsa, 3840, ул. Георги Димитров № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Boynitsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0097</x:t>
   </x:si>
   <x:si>
     <x:t>"Providing hot lunch - Boynitsa"</x:t>
   </x:si>
   <x:si>
     <x:t>000159472 OBSHTINA BOYNITSA
 Boynitsa Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0217</x:t>
   </x:si>
   <x:si>
     <x:t>"3-1 - Hot lunch in the conditions of the pandemic of COVID-19 in the municipality of Boynitsa."</x:t>
   </x:si>
   <x:si>
     <x:t>000320566 Municipality Boychinovtsi</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Boychinovtsi, 3430, Улица "Гаврил Генов" № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boychinovtsi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hot lunch municipality Boichinovtsi</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Boychinovtsi, 3430, "Гаврил Генов" №2</x:t>
   </x:si>
   <x:si>
-    <x:t>Boychinovtsi</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-5.001-0014</x:t>
   </x:si>
   <x:si>
     <x:t>"Hot lunch in the conditions of a pandemic of COVID-19 in the municipality of Boychinovtsi"</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Boychinovtsi, 3430, Улица "Гаврил Генов" № 2</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000970051 Bolyarovo Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Bolyarovo, 8720, ул. ДИМИТЪР БЛАГОЕВ № 7</x:t>
   </x:si>
   <x:si>
     <x:t>Bolyarovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.001-0041</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a warm meal in the municipality of Bolyarovo</x:t>
   </x:si>
   <x:si>
+    <x:t>000970051 Municipality Bolyarovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Bolyarovo, 8720, ул. Д.БЛАГОЕВ, номер 7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-5.001-0023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Warm lunch in the Municipality of Bolyarovo in the conditions of the pandemic of COVID-19</x:t>
+  </x:si>
+  <x:si>
     <x:t>000970051 Municipality of Bolyarovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Bolyarovo, 8720, ул. Д.БЛАГОЕВ № 7</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Providing of warm meal in Municipality of Bolyarovo</x:t>
   </x:si>
   <x:si>
-    <x:t>000970051 Municipality Bolyarovo</x:t>
-[...8 lines deleted...]
-    <x:t>Warm lunch in the Municipality of Bolyarovo in the conditions of the pandemic of COVID-19</x:t>
+    <x:t>000614856 Municipality Borino</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Borino, 4824, улица Христо Ботев №1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Borino</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provision of social service " hot lunch " on the territory of Borino .</x:t>
   </x:si>
   <x:si>
     <x:t>000614856 OBSHTINA BORINO</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Borino, 4824, ул. Христо Ботев №1</x:t>
   </x:si>
   <x:si>
-    <x:t>Borino</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-5.001-0144</x:t>
   </x:si>
   <x:si>
     <x:t>"3.1 - Hot lunch in the conditions of the pandemic of COVID-19 in the municipality of Borino"</x:t>
   </x:si>
   <x:si>
-    <x:t>000614856 Municipality Borino</x:t>
-[...8 lines deleted...]
-    <x:t>Provision of social service " hot lunch " on the territory of Borino .</x:t>
+    <x:t>000193065 Municipality of Borovan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Borovan, 3240, ул.Иван Вазов № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Borovan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-5.001-0142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"3-1 - Hot lunch in the conditions of the pandemic of COVID-19 for the residents of Borovan Municipality"</x:t>
   </x:si>
   <x:si>
     <x:t>000193065 Municipality of Borovan"</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Borovan, 3240, ул.Иван Вазов № 1</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-3.002-0098</x:t>
   </x:si>
   <x:si>
     <x:t>"Providing a hot lunch in the settlements in the Municipality of Borovan"</x:t>
   </x:si>
   <x:si>
     <x:t>000193065 MUNICIPALITY BOROVAN</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Borovan, 3240, ул."Иван Вазов" №1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.001-0046</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a warm meal in the municipality of Borovan</x:t>
   </x:si>
   <x:si>
-    <x:t>000193065 Municipality of Borovan</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000776089 Botevgrad Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Botevgrad, 2140, пл. ОСВОБОЖДЕНИЕ № 13</x:t>
   </x:si>
   <x:si>
     <x:t>Botevgrad</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0196</x:t>
   </x:si>
   <x:si>
     <x:t>"Providing a hot lunch in the municipality of Botevgrad"</x:t>
   </x:si>
   <x:si>
     <x:t>000776089 MUNICIPALITY BOTEVGRAD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Botevgrad, 2140, пл. ОСВОБОЖДЕНИЕ, номер 13</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0154</x:t>
   </x:si>
   <x:si>
     <x:t>"Hot lunch in the municipality of Botevgrad in the condition of pandemic of COVID-19"</x:t>
   </x:si>
   <x:si>
+    <x:t>000351565 Municipality of Bratsigovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Bratsigovo, 4579, ул. АТАНАС КАБОВ № 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bratsigovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.001-0050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing a warm meal in the municipality of Bratsigovo</x:t>
+  </x:si>
+  <x:si>
     <x:t>000351565 Municipality Bratsigovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Bratsigovo, 4579, ул."Атанас Кабов" №6а</x:t>
   </x:si>
   <x:si>
-    <x:t>Bratsigovo</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-5.001-0057</x:t>
   </x:si>
   <x:si>
     <x:t>Providing hot lunch on the territory of Bratsigovo municipality</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Providing a warm meal in the municipality of Bratsigovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0022</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 "Providing hot meals - Municipality Bratsigovo 2016."</x:t>
   </x:si>
   <x:si>
-    <x:t>000159489 Municipality Bregovo</x:t>
-[...2 lines deleted...]
-    <x:t>Bulgaria, Bregovo, 3790, пл. БРЕГОВСКА КОМУНА</x:t>
+    <x:t>000159489 MUNICIPALITY OF BREGOVO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Bregovo, 3790, пл. Централен</x:t>
   </x:si>
   <x:si>
     <x:t>Bregovo</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Bulgaria, Bregovo, 3790, пл. Централен</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 "3.1 - Hot lunch in the conditions of the pandemic of COVID-19 in the municipality of Bregovo, Vidin district"</x:t>
   </x:si>
   <x:si>
+    <x:t>000159489 Municipality Bregovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Bregovo, 3790, пл. БРЕГОВСКА КОМУНА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Hello lunch"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000471123 The municipality of Brezovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Brezovo, 4160, ул. ГЕОРГИ ДИМИТРОВ № 25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brezovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing a warm lunch in Piblic dining in the municipality of Brezovo</x:t>
+  </x:si>
+  <x:si>
     <x:t>000471123 The Municipality of Brezovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Brezovo, 4160, ул.Георги Димитров №25</x:t>
   </x:si>
   <x:si>
-    <x:t>Brezovo</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-5.001-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Providing hot lunch on the territory of the Municipality of Brezovo in the conditions of a pandemic by Kovid-19</x:t>
   </x:si>
   <x:si>
-    <x:t>000471123 The municipality of Brezovo</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000320580 Municipality Brusartsi</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Brusartsi, 3680, ул. ГЕОРГИ ДИМИТРОВ № 85</x:t>
   </x:si>
   <x:si>
     <x:t>Brusartsi</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0109</x:t>
   </x:si>
   <x:si>
     <x:t>"Providing hot meals municipatily Brusartsi 2016"</x:t>
   </x:si>
   <x:si>
     <x:t>000056814 Municipality of Burgas</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Burgas, 8000, ул. Александровска № 26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Burgas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-5.001-0224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„3.1 - Warm lunch in conditions of pandemic from Covid-19 in Municipality of Burgas“</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Burgas, 8000, ул. АЛЕКСАНДРОВСКА № 26</x:t>
   </x:si>
   <x:si>
-    <x:t>Burgas</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-3.002-0154</x:t>
   </x:si>
   <x:si>
     <x:t>Hot meal for the people in need in Burgas Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000056814 Burgas Municipality</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Burgas, 8000, ул. Александровска № 26</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-5.001-0176</x:t>
   </x:si>
   <x:si>
     <x:t>"3.1 - Hot lunch under the COVID-19 pandemic conditions in the Municipality of Burgas"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05FMOP001-5.001-0224</x:t>
-[...2 lines deleted...]
-    <x:t>„3.1 - Warm lunch in conditions of pandemic from Covid-19 in Municipality of Burgas“</x:t>
+    <x:t>000530493 Municipality of Byala</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Byala, 7100, пл. "Екзарх Йосиф I" № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Byala</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing hot meal in Byala town, Ruse district</x:t>
   </x:si>
   <x:si>
     <x:t>000530493 OBSHTINA BYALA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Byala, 7100, ул. ЕКЗАРХ ЙОСИФ, номер 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Byala</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-5.001-0064</x:t>
   </x:si>
   <x:si>
-    <x:t>Providing hot meal in Byala town, Ruse district</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>000093435 Municipality of Byala</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Byala, 9101, ул. АНДРЕЙ ПРЕМЯНОВ № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0142</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a hot lunch in Byala 2016</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>BG05FMOP001-3.002-0062</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Byala, 7100, ул. ЕКЗАРХ ЙОСИФ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.001-0024</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a warm meal in the municipality of Byala</x:t>
   </x:si>
   <x:si>
     <x:t>000193058 Byala Slatina Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Byala Slatina, 3200, ул. КЛИМЕНТ ОХРИДСКИ № 68</x:t>
   </x:si>
   <x:si>
     <x:t>Byala Slatina</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.001-0034</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a warm meal in the municipality of Byala Slatina</x:t>
   </x:si>
@@ -1281,137 +1281,137 @@
   <x:si>
     <x:t>Bulgaria, Byala, 9101, Андрей Премянов № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0196</x:t>
   </x:si>
   <x:si>
     <x:t>Hot lunch in the conditions of the pandemic of COVID-19 in the municipality of Byala</x:t>
   </x:si>
   <x:si>
     <x:t>000093442 MUNICIPALITY VARNA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Varna, 9000, бул." ОСМИ ПРИМОРСКИ ПОЛК" N:43</x:t>
   </x:si>
   <x:si>
     <x:t>Varna</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0214</x:t>
   </x:si>
   <x:si>
     <x:t>"3-1 - Providing Hot lunches during the pandemic of COVID-19 in the municipality of Varna"</x:t>
   </x:si>
   <x:si>
+    <x:t>000931625 Municipality of Veliki Preslav</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Veliki Preslav, 9850, ул. БОРИС СПИРОВ № 58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veliki Preslav</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.001-0082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing a warm meal in the municipality of Preslav</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000931625 MUNICIPALITY OF VELIKI PRESLAV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Providing of warm meal in the municipality of Veliki Preslav"</x:t>
+  </x:si>
+  <x:si>
     <x:t>000931625 OBSHTINA VELIKI PRESLAV</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Veliki Preslav, 9850, ул. БОРИС СПИРОВ, номер 58</x:t>
   </x:si>
   <x:si>
-    <x:t>Veliki Preslav</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-5.001-0179</x:t>
   </x:si>
   <x:si>
     <x:t>Hot lunch in the conditions of a pandemic of COVID-19 in the Municipality of Veliki Preslav</x:t>
   </x:si>
   <x:si>
-    <x:t>000931625 Municipality of Veliki Preslav</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>000133634 Veliko Turnovo Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Veliko Tarnovo, 5000, пл. МАЙКА БЪЛГАРИЯ № 2</x:t>
   </x:si>
   <x:si>
     <x:t>Veliko Tarnovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0023</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a warm lunch in Veliko Turnovo Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000351580 MUNICIPALITY VELINGRAD</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Velingrad, 4600, Бул. "Хан Аспраух" 35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Velingrad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-5.001-0089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.1-Hot lunch in the conditions of the pandemic of COVID-19 in the municipality of Velingrad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000351580 MINICIPALITY  VELINGRAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Velingrad, 4600, ул. ХАН АСПАРУХ № 35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.001-0042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing a warm meal in the municipality of VELINGRAD</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Velingrad, 4600, бул. "ХАН АСПАРУХ" № 35</x:t>
   </x:si>
   <x:si>
-    <x:t>Velingrad</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-3.002-0017</x:t>
   </x:si>
   <x:si>
     <x:t>Providing hot lunch - 2016</x:t>
   </x:si>
   <x:si>
-    <x:t>000351580 MINICIPALITY  VELINGRAD</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>000931397 MUNICIPALITY OF VENETS</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Venets, 9751, ул. КИРИЛ И МЕТОДИЙ № 24</x:t>
   </x:si>
   <x:si>
     <x:t>Venets</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0025</x:t>
   </x:si>
   <x:si>
     <x:t>Project “ Providing hot lunch in the Municipality of Venets ”.</x:t>
   </x:si>
   <x:si>
     <x:t>000931397 Venets Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Venets, 9751, ул. "Кирил и Методий" №24</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.001-0083</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a warm meal in the municipality of Venets</x:t>
@@ -1440,198 +1440,198 @@
   <x:si>
     <x:t>Hot lunch in a pandemic from COVID-19 in the municipality of Vetovo</x:t>
   </x:si>
   <x:si>
     <x:t>000530504 municipality vetovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Vetovo, 7080, ул. ТРЕТИ МАРТ № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.001-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a warm meal in the municipality of Vetovo</x:t>
   </x:si>
   <x:si>
     <x:t>000530504 municipality of Vetovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0019</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a hot lunch in the municipality of Vetovo - 2016</x:t>
   </x:si>
   <x:si>
+    <x:t>000093458 OBSHTINA VETRINO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Vetrino, 9220, ул. Г.С.РАКОВСКИ, номер 24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vetrino</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-5.001-0204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Hot lunch in the conditions of the pandemic of COVID - 19 in the municipality of Vetrino"</x:t>
+  </x:si>
+  <x:si>
     <x:t>000093458 MUNICIPALITY VETRINO</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Vetrino, 9220, ул. "Георги Сава Раковски" № 24</x:t>
   </x:si>
   <x:si>
-    <x:t>Vetrino</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-3.002-0156</x:t>
   </x:si>
   <x:si>
     <x:t>Providing hot meal in Vetrino municipality</x:t>
   </x:si>
   <x:si>
-    <x:t>000093458 OBSHTINA VETRINO</x:t>
-[...8 lines deleted...]
-    <x:t>"Hot lunch in the conditions of the pandemic of COVID - 19 in the municipality of Vetrino"</x:t>
+    <x:t>000159508 Vidin Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Vidin, 3700, пл. "Бдинци" № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vidin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hot lunch in the municipality of Vidin</x:t>
   </x:si>
   <x:si>
     <x:t>000159508 VIDIN MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Vidin, 3700, пл. "БДИНЦИ" № 2</x:t>
   </x:si>
   <x:si>
-    <x:t>Vidin</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-5.001-0124</x:t>
   </x:si>
   <x:si>
     <x:t>"3.1 - Hot lunch in the conditions of the pandemic of COVID-19 in the municipality of Vidin"</x:t>
   </x:si>
   <x:si>
-    <x:t>000159508 Vidin Municipality</x:t>
-[...8 lines deleted...]
-    <x:t>Hot lunch in the municipality of Vidin</x:t>
+    <x:t>000193115 Municipality of Vratsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Vratsa, 3000, ул.СТЕФАНАКИ САВОВ №6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vratsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-5.001-0148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"3-1 - Hot lunch in the conditions of the pandemic of COVID-19 in the municipality of Vratsa"</x:t>
   </x:si>
   <x:si>
     <x:t>000193115 Vratsa Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Vratsa, 3000, ул. СТЕФАНАКИ САВОВ № 6</x:t>
   </x:si>
   <x:si>
-    <x:t>Vratsa</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-3.002-0030</x:t>
   </x:si>
   <x:si>
     <x:t>Hot lunch in 2016</x:t>
   </x:si>
   <x:si>
-    <x:t>000193115 Municipality of Vratsa</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Bulgaria, Vratsa, 3000, ул.СТЕФАНАКИ САВОВ № 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.001-0033</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a warm meal in the municipality of Vratsa</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Vratsa, 3000, ул.СТЕФАНАКИ САВОВ №6</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000320648 Municipality of Valchedram</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Valchedram, 3650, ул. "България" № 18-20</x:t>
   </x:si>
   <x:si>
     <x:t>Valchedram</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.001-0017</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a warm meal in the municipality of Valchedram</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Valchedram, 3650, ул. БЪЛГАРИЯ № 20</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0070</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a warm lunch in Municipality Vulchedrum</x:t>
   </x:si>
   <x:si>
     <x:t>000093474 Municipality of Vulchi Dol</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Valchi Dol, 9280, пл. ХРИСТО БОТЕВ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Valchi Dol</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0054</x:t>
   </x:si>
   <x:si>
     <x:t>"Providing a warm lunch Municipality of Vulchi dol"</x:t>
   </x:si>
   <x:si>
+    <x:t>000093474 MUNICIPALITY OF VALCHI DOL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Valchi Dol, 9280, Hristo Botev №1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-5.001-0114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"HOT LUNCH IN CONDITIONS OF THE COVID-19 PANDEMIC IN THE MUNICIPALITY OF VALCHI DOL"</x:t>
+  </x:si>
+  <x:si>
     <x:t>000093474 Municipality Valchi dol</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.001-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a warm meal in the municipality of Valchi dol</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>"HOT LUNCH IN CONDITIONS OF THE COVID-19 PANDEMIC IN THE MUNICIPALITY OF VALCHI DOL"</x:t>
   </x:si>
   <x:si>
     <x:t>000931415 MUNICIPALITY OF VARBITSA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Varbitsa, 9870, гр.Върбица, ул.Септ.въстание 40</x:t>
   </x:si>
   <x:si>
     <x:t>Varbitsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0013</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 "Providing a hot lunch in the Municipality of Varbitsa in the conditions of a pandemic by COVID-19"</x:t>
   </x:si>
   <x:si>
     <x:t>000931415 Municipality Varbitsa</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Varbitsa, 9870, ул. ,,Септемврийско въстание" №40</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0085</x:t>
@@ -1657,77 +1657,77 @@
   <x:si>
     <x:t>000215630 Gabrovo Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Gabrovo, 5300, пл. "Възраждане" № 3</x:t>
   </x:si>
   <x:si>
     <x:t>Gabrovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0091</x:t>
   </x:si>
   <x:si>
     <x:t>Provision of Hot Meals in Gabrovo Municipality 2016 - 2020</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Gabrovo, 5300, площад Възраждане №3</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0101</x:t>
   </x:si>
   <x:si>
     <x:t>Provision of Hot Meals in Gabrovo Municipality 2021 - 2022</x:t>
   </x:si>
   <x:si>
+    <x:t>000852633 GENERAL TOSHEVO MUNICIPALTY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, General Toshevo, 9500, ул.ВАСИЛ АПРИЛОВ № 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Toshevo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing hot meals to people living in poverty in the municipality of General Toshevo</x:t>
+  </x:si>
+  <x:si>
     <x:t>000852633 Municipality of General Toshevo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, General Toshevo, 9500, ул. „Васил Априлов”, №5</x:t>
   </x:si>
   <x:si>
-    <x:t>General Toshevo</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-3.001-0044</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a warm meal in the municipality of General Toshevo</x:t>
   </x:si>
   <x:si>
-    <x:t>000852633 GENERAL TOSHEVO MUNICIPALTY</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000320694 Municipality Georgi Damyanovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Georgi Damyanovo, 3470, ул. Единадесета" № 2</x:t>
   </x:si>
   <x:si>
     <x:t>Georgi Damyanovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0128</x:t>
   </x:si>
   <x:si>
     <x:t>Hot lunch municipality Georgi Damyanovo</x:t>
   </x:si>
   <x:si>
     <x:t>000320694 Minicipality Georgi Damyanovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Georgi Damyanovo, 3470, ул. "Единадесета" № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0081</x:t>
   </x:si>
   <x:si>
     <x:t>Hot lunch in the Municipality of Georgi Damyanovo in the conditions of the pandemic of COVID-19</x:t>
@@ -1766,466 +1766,466 @@
     <x:t>Bulgaria, Godech, 2240, пл. СВОБОДА</x:t>
   </x:si>
   <x:si>
     <x:t>Godech</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0124</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a hot lunch in municipality of Godech</x:t>
   </x:si>
   <x:si>
     <x:t>000776178 "Providing a warm lunch in the Municipality of Gorna Malina "</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Gorna Malina, 2131, ул. 21-ва, № 18</x:t>
   </x:si>
   <x:si>
     <x:t>Gorna Malina</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0035</x:t>
   </x:si>
   <x:si>
     <x:t>"Providing a warm lunch in the Municipality of Gorna Malina "</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000776178 MUNICIPALITY OF GORNA MALINA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Gorna Malina, 2131, пл. "Родолюбие" № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-5.001-0195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Hot lunch in the conditions of the pandemic from COVID - 19"</x:t>
   </x:si>
   <x:si>
     <x:t>000776178 Gorna Malina Municipality</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bulgaria, Gorna Malina, 2131, пл."Родолюбие" №1
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.001-0058</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a warm meal in the municipality of Gorna Malina</x:t>
   </x:si>
   <x:si>
-    <x:t>000776178 MUNICIPALITY OF GORNA MALINA</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000133673 Gorna Oryahovitsa Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Gorna Oryahovitsa, 5100, пл. "Георги Измирлиев" №5</x:t>
   </x:si>
   <x:si>
     <x:t>Gorna Oryahovitsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0201</x:t>
   </x:si>
   <x:si>
     <x:t>"3-1 - Warm lunch in conditions of the COVID-19 pandemic in Gorna Oryahovitsa Municipality"</x:t>
   </x:si>
   <x:si>
+    <x:t>000133673 GORNA ORYAHOVITSA MUNICIPALITY</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Gorna Oryahovitsa, 5100, пл. ГЕОРГИ ИЗМИРЛИЕВ № 5</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05FMOP001-3.002-0137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provision of Warm Lunch in Gorna Oryahovitsa Town</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05FMOP001-3.001-0043</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a warm meal in the municipality of Gorna Oryahovitsa</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Provision of Warm Lunch in Gorna Oryahovitsa Town</x:t>
   </x:si>
   <x:si>
     <x:t>000024745 MUNICIPALITY OF GOTSE DELCHEV</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Gotse Delchev, 2900, ул. "Царица Йоанна" № 2</x:t>
   </x:si>
   <x:si>
     <x:t>Gotse Delchev</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0208</x:t>
   </x:si>
   <x:si>
     <x:t>3-1 - Hot lunch in conditions of the pandemic of COVID-19 in the municipality of Gotse Delchev</x:t>
   </x:si>
   <x:si>
     <x:t>000852932 Municipality of Dobrich</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dobrich, 9300, бул. БЪЛГАРИЯ, номер 12</x:t>
   </x:si>
   <x:si>
     <x:t>Dobrich town</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0102</x:t>
   </x:si>
   <x:si>
     <x:t>"3-1 - Hot lunch in the conditions of the pandemic of COVID-19 in the Municipality of Dobrich"</x:t>
   </x:si>
   <x:si>
     <x:t>000852932 DOBRICH MINICIPALITI</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dobrich, 9300, Ул. "България"12</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0172</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 CARE FOR A BETTER LIFE</x:t>
   </x:si>
   <x:si>
+    <x:t>000159531 Municipality Gramada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Gramada, 3830, пл. " Мико Нинов " № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gramada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-5.001-0047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hot lunch in the pandemic conditions COVID-19</x:t>
+  </x:si>
+  <x:si>
     <x:t>000159531 Obshtina Gramada</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Gramada, 3830, пл. МИКО НИНОВ № 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Gramada</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-3.002-0074</x:t>
   </x:si>
   <x:si>
     <x:t>Providing hot meals</x:t>
   </x:si>
   <x:si>
-    <x:t>000159531 Municipality Gramada</x:t>
-[...8 lines deleted...]
-    <x:t>Hot lunch in the pandemic conditions COVID-19</x:t>
+    <x:t>000413691 Municipality of Gulyantsi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Gulyantsi, 5960, ул.ВАСИЛ ЛЕВСКИ № 32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gulyantsi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Municipality of Gulyantsi’s  warm lunch 2016</x:t>
   </x:si>
   <x:si>
     <x:t>000413691 OBSHTINA GULYANTSI</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Gulyantsi, 5960, ул.ВАСИЛ ЛЕВСКИ, номер 32</x:t>
   </x:si>
   <x:si>
-    <x:t>Gulyantsi</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-5.001-0024</x:t>
   </x:si>
   <x:si>
     <x:t>3.1 - Warn lunch in COVID-19 pandemic conditions in Gulyantsi municipality</x:t>
   </x:si>
   <x:si>
-    <x:t>000413691 Municipality of Gulyantsi</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-3.001-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a warm meal in the municipality of Gulyantsi</x:t>
-  </x:si>
-[...19 lines deleted...]
-    <x:t>"Providing hot meals municipality Gurkovo"</x:t>
   </x:si>
   <x:si>
     <x:t>123092756 
 Municipality of Gurkovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Gurkovo, 6199, "Княз Александър Батенберг" № 3</x:t>
   </x:si>
   <x:si>
+    <x:t>Gurkovo</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05FMOP001-5.001-0062</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 "3.1 - Hot lunch in the conditions of the pandemic of COVID-19 in the Municipality of Gurkovo"</x:t>
   </x:si>
   <x:si>
+    <x:t>123092756 Municipality Gurkovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Gurkovo, 6199, ул. КНЯЗ АЛЕКСАНДЪР БАТЕНБЕРГ № 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Providing hot meals municipality Gurkovo"</x:t>
+  </x:si>
+  <x:si>
     <x:t>000817696 Municipality of Galabovo</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Galabovo, 6280, бул. РЕПУБЛИКА № 48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galabovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing hot meals in the municipality of Galabovo</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Galabovo, 6280, бул."Република" № 48</x:t>
   </x:si>
   <x:si>
-    <x:t>Galabovo</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-5.001-0192</x:t>
   </x:si>
   <x:si>
     <x:t>"Providing a hot lunch in the conditions of a pandemic of COVID-19 in the Municipality of Galabovo"</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Galabovo, 6280, бул. РЕПУБЛИКА № 48</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-3.002-0221</x:t>
   </x:si>
   <x:si>
-    <x:t>Providing hot meals in the municipality of Galabovo</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000024752 MUNICIPALITY OF GARMEN</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Garmen, 2960, ул. "Първа " №35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marchevo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-5.001-0151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hot lunch in the conditions of the pandemic of COVID-19 in the municipality of Garmen</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Garmen, 2960, "Първа" №35</x:t>
   </x:si>
   <x:si>
     <x:t>Garmen</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0166</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Garmen, 2960, ул. "Първа " №35</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000530529 Municipality Dve mogili</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dve Mogili, 7150, бул. "България" № 84</x:t>
   </x:si>
   <x:si>
     <x:t>Dve Mogili</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0139</x:t>
   </x:si>
   <x:si>
     <x:t>3.1- Hot lunch in the conditions of the pandemic of COVID-19 in the Municipality of Dve Mogili</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dve Mogili, 7150, ул. БЪЛГАРИЯ № 84</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0157</x:t>
   </x:si>
   <x:si>
     <x:t>"Providing hot meals Municipality Dve mogili"</x:t>
   </x:si>
   <x:si>
     <x:t>000530529 MUNICIPALITY DVE MOGILI</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dve Mogili, 7150, бул. БЪЛГАРИЯ № 84</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.001-0014</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a warm meal in the municipality of DVE MOGILI</x:t>
   </x:si>
   <x:si>
+    <x:t>000614895 OBSHTINA DEVIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Devin, 4800, ул. ДРУЖБА, номер 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Devin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-5.001-0046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"3.1 - Hot lunch in the conditions of the pandemic of COVID-19 in the municipality of Devin"</x:t>
+  </x:si>
+  <x:si>
     <x:t>000614895 Municipality of Devin</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Devin, 4800, ул. ДРУЖБА № 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Devin</x:t>
+    <x:t>BG05FMOP001-3.001-0037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing a warm meal in the municipality of Devin</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0060</x:t>
   </x:si>
   <x:si>
     <x:t>"Providing a warm lunch in Devin municipality"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05FMOP001-3.001-0037</x:t>
-[...14 lines deleted...]
-    <x:t>"3.1 - Hot lunch in the conditions of the pandemic of COVID-19 in the municipality of Devin"</x:t>
+    <x:t>000093645 MINICIPALITY DEVNYA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Devnya, 9160, ул. СЪЕДИНЕНИЕ № 78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Devnya</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.001-0026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing a warm meal in the municipality of DEVNYA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000093645 Municipality Devnya</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Devnya, 9160, бул. СЪЕДИНЕНИЕ № 78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provision a hot lunch in Devnya Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000093645 OBSHTINA DEVNYA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Devnya, 9160, ул. СЪЕДИНЕНИЕ, номер 78</x:t>
   </x:si>
   <x:si>
-    <x:t>Devnya</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-5.001-0169</x:t>
   </x:si>
   <x:si>
     <x:t>Hot lunch in the conditions of the pandemic of COVID 19 in the municipality of Devnya</x:t>
   </x:si>
   <x:si>
-    <x:t>000093645 Municipality Devnya</x:t>
-[...20 lines deleted...]
-    <x:t>Providing a warm meal in the municipality of DEVNYA</x:t>
+    <x:t>000235831 Djebel Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Dzhebel, 6850, ул. ЕДЕЛВАЙС № 62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dzhebel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Provision of a warm lunch in Djebel Municipality"</x:t>
   </x:si>
   <x:si>
     <x:t>000235831 Municipality of Djebel</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dzhebel, 6850, ул. "Еделвайс" № 19</x:t>
   </x:si>
   <x:si>
-    <x:t>Dzhebel</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-5.001-0019</x:t>
   </x:si>
   <x:si>
     <x:t>"Hot lunch in the conditions of the COVID-19 pandemic in the municipality of Djebel"</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>"Provision of a warm lunch in Djebel Municipality"</x:t>
   </x:si>
   <x:si>
     <x:t>000903533 municipality of Dimitrovgrad</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dimitrovgrad, 6400, бул. "Раковски" 15</x:t>
   </x:si>
   <x:si>
     <x:t>Dimitrovgrad</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0153</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 Support with a hot lunch in the conditions of the pandemic of COVID-19 in the municipality of Dimitrovgrad</x:t>
   </x:si>
   <x:si>
+    <x:t>000903533 DIMITROVGRAD MUNICIPALITY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Dimitrovgrad, 6400, бул. "Г. С. РАКОВСКИ" №15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing a hot lunch in the municipality of Dimitrovgrad</x:t>
+  </x:si>
+  <x:si>
     <x:t>000903533 Municipality of Dimitrovgrad</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dimitrovgrad, 6400, бул. Г.С.РАКОВСКИ № 15</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.001-0075</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a warm meal in the municipality of Dimitrovgrad</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Providing a hot lunch in the municipality of Dimitrovgrad</x:t>
   </x:si>
   <x:si>
     <x:t>000159554 Municipality Dimovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dimovo, 3750, ул. ГЕОРГИ ДИМИТРОВ № 137</x:t>
   </x:si>
   <x:si>
     <x:t>Dimovo,Archar</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0095</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a hot lunch - municipality Dimovo</x:t>
   </x:si>
   <x:si>
     <x:t>000852188 Dobrichka Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dobrich, 9300, ул. НЕЗАВИСИМОСТ № 20</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0207</x:t>
   </x:si>
@@ -2326,481 +2326,481 @@
   <x:si>
     <x:t>000093517 MUNICIPALITY OF DOLNI CHIFLIK</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dolni Chiflik, 9120, пл. "Тича" 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0035</x:t>
   </x:si>
   <x:si>
     <x:t>"Hot lunch in the conditions of the pandemic of COVID-19 in the municipality of Dolni Chiflik"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dospat, 4831, ул. "Капитан Петко Войвода" № 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0223</x:t>
   </x:si>
   <x:si>
     <x:t>"Hot Lunch for All"</x:t>
   </x:si>
   <x:si>
     <x:t>000215729 Dryanovo Minicipality</x:t>
   </x:si>
   <x:si>
+    <x:t>Regional administration</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Dryanovo, 5370, улица "Бачо Киро" № 19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dryanovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing a warm lunch in Minicipality of Dryanovo 2016 - 2019</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Dryanovo, 5370, ул. Бачо Киро 19</x:t>
   </x:si>
   <x:si>
-    <x:t>Dryanovo</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-5.001-0092</x:t>
   </x:si>
   <x:si>
     <x:t>3-1 - Hot lunch in the conditions of the pandemic of COVID-19 in the municipality of Dryanovo</x:t>
   </x:si>
   <x:si>
-    <x:t>Regional administration</x:t>
-[...8 lines deleted...]
-    <x:t>Providing a warm lunch in Minicipality of Dryanovo 2016 - 2019</x:t>
+    <x:t>000261630 Dupnitsa Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Dupnitsa, 2600, пл. СВОБОДА № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dupnitsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Providing a hot lunch in the Municipality of Dupnitsa-2016"</x:t>
   </x:si>
   <x:si>
     <x:t>000261630 Municipality Dupnitsa</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Dupnitsa, 2600, пл. СВОБОДА № 1</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-3.001-0080</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a warm meal in the municipality of Dupnitsa</x:t>
   </x:si>
   <x:si>
-    <x:t>000261630 Dupnitsa Municipality</x:t>
-[...8 lines deleted...]
-    <x:t>"Providing a hot lunch in the Municipality of Dupnitsa-2016"</x:t>
+    <x:t>000093524 MUNICIPALITY OF  DALGOPOL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Dalgopol, 9250, ул. Г.ДИМИТРОВ, № 105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dalgopol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-5.001-0075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing a hot lunch in the conditions of a pandemic of COVID-19 in the municipality of Dulgopol</x:t>
   </x:si>
   <x:si>
     <x:t>000093524 municipality Dylgopol</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dalgopol, 9250, ул. Г.ДИМИТРОВ № 105</x:t>
   </x:si>
   <x:si>
-    <x:t>Dalgopol</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-3.002-0044</x:t>
   </x:si>
   <x:si>
     <x:t>providing a hot lunch in Dalgopol</x:t>
   </x:si>
   <x:si>
     <x:t>000093524 Municipality Dalgopol</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dalgopol, 9250, ул. ГЕОРГИ ДИМИТРОВ № 105</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.001-0081</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a warm meal in the municipality of Dalgopol</x:t>
   </x:si>
   <x:si>
-    <x:t>000093524 MUNICIPALITY OF  DALGOPOL</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000133762 Municipality  Elena</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Elena, 5070, "Иларион Макариополски" № 24</x:t>
   </x:si>
   <x:si>
     <x:t>Elena</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0027</x:t>
   </x:si>
   <x:si>
     <x:t>"Hot lunch in the conditions of the pandemic of COVID-19 in the municipality of Elena".</x:t>
   </x:si>
   <x:si>
+    <x:t>000133762 Elena Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing hot meals in the municipality of Elena</x:t>
+  </x:si>
+  <x:si>
     <x:t>000133762 Municipality of Elena</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Elena, 5070, ул."Иларион Макариополски" № 24</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.001-0085</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a warm meal in the municipality of Elena</x:t>
   </x:si>
   <x:si>
-    <x:t>000133762 Elena Municipality</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000776242 Municipality of Elin Pelin</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Elin Pelin, 2100, пл. НЕЗАВИСИМОСТ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Elin Pelin</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0194</x:t>
   </x:si>
   <x:si>
     <x:t>Public Dining in The Municipality of Elin Pelin</x:t>
   </x:si>
   <x:si>
     <x:t>Terminated (termination date)</x:t>
   </x:si>
   <x:si>
     <x:t>000970165 Municipality of Elhovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Elhovo, 8700, ул. ТЪРГОВСКА, номер 13</x:t>
   </x:si>
   <x:si>
     <x:t>Elhovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0043</x:t>
   </x:si>
   <x:si>
     <x:t>Hot lunch in the conditions of the pandemic of COVID-19 in the Municipality of Elhovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Elhovo, 8700, ул. ТЪРГОВСКА № 13</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0141</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a hot lunch in the municipality of Elhovo</x:t>
   </x:si>
   <x:si>
     <x:t>000776259 Municipality of Etropole</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Etropole, 2180, Пл. "Девети септември" 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Etropole</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-5.001-0091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Hot lunch in the conditions of the pandemic of COVID-19 in the municipality of Etropole"</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Etropole, 2180, пл. ДЕВЕТИ СЕПТЕМВРИ № 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Etropole</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-3.002-0071</x:t>
   </x:si>
   <x:si>
     <x:t>"Providing hot meals - 2016 - 2019 in the Municipality of Etropole"</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Etropole, 2180, Пл. "Девети септември" 1</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000505814 Zavet municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Zavet, 7330, ул. ЛУДОГОРИЕ № 19</x:t>
   </x:si>
   <x:si>
     <x:t>Zavet</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0100</x:t>
   </x:si>
   <x:si>
     <x:t>Provding warm meals in Zavet municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000505814 Municipality of Zavet</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.001-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a warm meal in the municipality of Zavet</x:t>
   </x:si>
   <x:si>
+    <x:t>000386662 Municipality of Zemen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Zemen, 2440, гр.Земен ул.Христо Ботев №3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zemen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-5.001-0147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>,,Hot lunch in the conditions of the pandemic of COVID-19,,</x:t>
+  </x:si>
+  <x:si>
     <x:t>000386662 municipality of Zemen</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Zemen, 2440, ул. ХРИСТО БОТЕВ № 3</x:t>
   </x:si>
   <x:si>
-    <x:t>Zemen</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-3.002-0182</x:t>
   </x:si>
   <x:si>
     <x:t>Hot lunch in Municipality Zemen</x:t>
   </x:si>
   <x:si>
-    <x:t>000386662 Municipality of Zemen</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000133778 Municipality Zlataritsa</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Zlataritsa, 5090, ул. СТЕФАН ПОПСТОЯНОВ № 22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zlataritsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing a warm lunch in Municipality Zlataritsa</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Zlataritsa, 5090, ул. СТЕФАН ПОПСТОЯНОВ, номер 22</x:t>
   </x:si>
   <x:si>
-    <x:t>Zlataritsa</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-5.001-0117</x:t>
   </x:si>
   <x:si>
     <x:t>Hot lunch in the conditions of the pandemic of COVID-19 in the municipality of Zlataritsa</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Zlataritsa, 5090, ул. СТЕФАН ПОПСТОЯНОВ № 22</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000776464 Municipality of Zlatitsa</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Zlatitsa, 2080, пл. Македония №1</x:t>
   </x:si>
   <x:si>
     <x:t>Zlatitsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0231</x:t>
   </x:si>
   <x:si>
     <x:t>"3-1 - Hot lunch in the conditions og the pandemic of COVID-19 in the municipality of Zlatitsa"</x:t>
   </x:si>
   <x:si>
     <x:t>000614938 Municipality of Zlatograd</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Zlatograd, 4980, ул. "Стефан Стамболов" №1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zlatograd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Hot Meal for the Residents in Need of the Municipality of Zlatograd”</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Zlatograd, 4980, "Стефан Стамболов" №1</x:t>
   </x:si>
   <x:si>
-    <x:t>Zlatograd</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-5.001-0012</x:t>
   </x:si>
   <x:si>
     <x:t>Hot lunch for the needy residents of the Municipality of Zlatograd in the conditions of COVID - 19</x:t>
-  </x:si>
-[...22 lines deleted...]
-    <x:t>"Providing a hot lunch in the municipality of Ivaylovgrad"</x:t>
   </x:si>
   <x:si>
     <x:t>000235870 MUNICIPALITY OF IVAYLOVGRAD</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bulgaria, Ivaylovgrad, 6570, гр. Ивайловград, област Хасково 
 ул. „България” 49
 </x:t>
   </x:si>
   <x:si>
+    <x:t>Ivaylovgrad</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05FMOP001-3.001-0038</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a warm meal in the municipality of IVAYLOVGRAD</x:t>
   </x:si>
   <x:si>
+    <x:t>000235870 Municipality of Ivaylovgrad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Ivaylovgrad, 6570, ул. "България" № 49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Providing a hot lunch in the municipality of Ivaylovgrad"</x:t>
+  </x:si>
+  <x:si>
     <x:t>000530536 municipality of Ivanovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ivanovo, 7088, Олимпийска № 75</x:t>
   </x:si>
   <x:si>
     <x:t>Ivanovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0029</x:t>
   </x:si>
   <x:si>
     <x:t>Providing hot lunch in Ivanovo municipality</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.001-0021</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a warm meal in the municipality of Ivanovo</x:t>
   </x:si>
   <x:si>
     <x:t>000413942 Municipality Iskar</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Iskar, 5868, " Георги Димитров" 38</x:t>
+    <x:t>Bulgaria, Iskar, 5868, "Георги Димитров" №38</x:t>
   </x:si>
   <x:si>
     <x:t>Iskar</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Bulgaria, Iskar, 5868, "Георги Димитров" №38</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0008</x:t>
   </x:si>
   <x:si>
     <x:t>"Provision of warm lunch-2016/2017 g. in the Municipality of Iskar"</x:t>
   </x:si>
   <x:si>
     <x:t>000413942 OBSHTINA ISKAR</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Iskar, 5868, ул. ГЕОРГИ ДИМИТРОВ, номер 38</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 "3-1 - Hot lunch in the conditions of the pandemic of COVID-19 in the municipality of Iskar"</x:t>
   </x:si>
   <x:si>
-    <x:t>000505821 OBSHTINA ISPERIH</x:t>
-[...2 lines deleted...]
-    <x:t>Bulgaria, Isperih, 7400, ул. ДУНАВ, номер 2</x:t>
+    <x:t>Bulgaria, Iskar, 5868, " Георги Димитров" 38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.001-0029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing a warm meal in the municipality of Iskar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000505821 Isperih</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Isperih, 7400, ул. ДУНАВ № 2</x:t>
   </x:si>
   <x:si>
     <x:t>Isperih</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Bulgaria, Isperih, 7400, ул. ДУНАВ № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.001-0051</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 Providing a warm meal in the municipality of Isperih
 </x:t>
   </x:si>
   <x:si>
     <x:t>000505821 Municipality Isperih</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Isperih, 7400, улица  "Дунав" 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0050</x:t>
   </x:si>
   <x:si>
     <x:t>Operation Type 3 " Providing hot meals - 2016 " BG05FMOP001-3.002</x:t>
   </x:si>
   <x:si>
+    <x:t>000505821 OBSHTINA ISPERIH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Isperih, 7400, ул. ДУНАВ, номер 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-5.001-0199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing "Hot Lunch" in the conditions of the pandemic of COVID-19 to the needy in the municipality of Isperih</x:t>
+  </x:si>
+  <x:si>
     <x:t>000776299 Municipality  Ihtiman</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ihtiman, 2050, ул. ЦАР ОСВОБОДИТЕЛ № 123</x:t>
   </x:si>
   <x:si>
     <x:t>Ihtiman</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0214</x:t>
   </x:si>
   <x:si>
     <x:t>"Provision of warm lunch in municipality of Ihtiman"</x:t>
   </x:si>
   <x:si>
     <x:t>000852697 KAVARNA MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kavarna, 9650, ул. ДОБРОТИЦА № 26</x:t>
   </x:si>
   <x:si>
     <x:t>Kavarna</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0158</x:t>
@@ -2811,72 +2811,72 @@
   <x:si>
     <x:t>000817778 Municipality Kazanlak</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kazanlak, 6100, бул. РОЗОВА ДОЛИНА № 6</x:t>
   </x:si>
   <x:si>
     <x:t>Kazanlak</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0170</x:t>
   </x:si>
   <x:si>
     <x:t>Providing hot lunch in the Municipality of Kazanlak</x:t>
   </x:si>
   <x:si>
     <x:t>000565430 Kaynardzha municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Other</x:t>
   </x:si>
   <x:si>
     <x:t>Other legal entity</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Kaynardzha, 7550, ДИМИТЪР ДОНЧЕВ № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kaynardzha</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-5.001-0202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hot lunch in the conditions of the pandemic of COVID-19 in the municipality of Kaynardzha</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Kaynardzha, 7550, ул.ДИМИТЪР ДОНЧЕВ № 2</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Kaynardzha</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0235</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Warm lunch for the citizens of Kaynardzha municipality
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Kaynardzha, 7550, ДИМИТЪР ДОНЧЕВ № 2</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000471340 Municipality of Kaloyanovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kaloyanovo, 4173, площад "Възраждане" №6</x:t>
   </x:si>
   <x:si>
     <x:t>Kaloyanovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0212</x:t>
   </x:si>
   <x:si>
     <x:t>Provision of grant BG05FMOP001-5.001 ,, 3.1 - Hot lunch in the conditions of the pandemic of COVID-19 in the municipality of Kaloyanovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0127</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a warm lunch in Kaloyanovo</x:t>
   </x:si>
   <x:si>
     <x:t>000057001 Municipality of Kameno</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kameno, 8120, ул.ОСВОБОЖДЕНИЕ № 101</x:t>
@@ -2896,298 +2896,298 @@
   <x:si>
     <x:t>Bulgaria, Kaolinovo, 9960, пл. УКРАЙНА № 4</x:t>
   </x:si>
   <x:si>
     <x:t>Kaolinovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0228</x:t>
   </x:si>
   <x:si>
     <x:t>Provision of a hot lunch in the municipality of Kaolinovo</x:t>
   </x:si>
   <x:si>
     <x:t>000931881 Kaolinovo Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kaolinovo, 9960, пл. УКРАЙНА, номер 4</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0106</x:t>
   </x:si>
   <x:si>
     <x:t>3-1 - Warm lunch in the conditions of the COVID-19 pandemic in Kaolinovo Municipality</x:t>
   </x:si>
   <x:si>
+    <x:t>000471365 OBSHTINA KARLOVO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Karlovo, 4300, ул. ПЕТКО СЪБЕВ № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Karlovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-5.001-0026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Hot lunch in the conditions of the pandemic of COVID-19 in the municipality of Karlovo"</x:t>
+  </x:si>
+  <x:si>
     <x:t>000471365 Karlovo Municipality</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Karlovo, 4300, ул. ПЕТКО СЪБЕВ № 1</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-3.002-0199</x:t>
   </x:si>
   <x:si>
     <x:t>Provision of hot lunch in Karlovo Municipality</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>"Hot lunch in the conditions of the pandemic of COVID-19 in the municipality of Karlovo"</x:t>
   </x:si>
   <x:si>
     <x:t>000057026 MUNICIPALITY OF KARNOBAT</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Karnobat, 8400, бул. "България" №12</x:t>
   </x:si>
   <x:si>
     <x:t>Karnobat</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0087</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 "Hot lunch for the citizens of Karnobat municipality in the conditions of the pandemic of COVID-19"</x:t>
   </x:si>
   <x:si>
     <x:t>000057026 Karnobat Municipality</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05FMOP001-3.001-0040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing a warm meal in the municipality of Karnobat</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Karnobat, 8400, БУЛ. "БЪЛГАРИЯ" №12</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0184</x:t>
   </x:si>
   <x:si>
-    <x:t>Providing a warm meal in the municipality of Karnobat</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000931511 MUNICIPALITY KASPICHAN</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Kaspichan, 9930, ул. "Мадарски конник" 91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kaspichan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-5.001-0099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Organizing of warm lunch giving in the pandemic conditions of COVID 19 in the Municipality of Kaspichan</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Kaspichan, 9930, ул.МАДАРСКИ КОННИК № 91</x:t>
   </x:si>
   <x:si>
-    <x:t>Kaspichan</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-3.002-0115</x:t>
   </x:si>
   <x:si>
     <x:t>Providing hot meal in Municipality Kaspichan</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Kaspichan, 9930, ул. "Мадарски конник" 91</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000235888 Municipality of Kirkovo</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Kirkovo, 6884, Дружба 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kirkovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-5.001-0045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Preparation and delivery of hot lunch to vulnerable groups of people in the municipality of Kirkovo"</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Kirkovo, 6884, ул. ДРУЖБА № 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Kirkovo</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-3.002-0208</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a lunch in municipality Kirkovo</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Kirkovo, 6884, Дружба 1</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000193243 MUNICIPALITY KNEZHA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Knezha, 5835, ул. МАРИН БОЕВ, номер 69</x:t>
   </x:si>
   <x:si>
     <x:t>Knezha</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0065</x:t>
   </x:si>
   <x:si>
     <x:t>"3.1 - Warm lunch in conditions of the COVID-19 pandemic in the Municipality of Knezha"</x:t>
   </x:si>
   <x:si>
+    <x:t>000193243 Municipality of Knezha</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Knezha, 5835, ул. МАРИН БОЕВ № 69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.001-0020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing a warm meal in the municipality of Knezha</x:t>
+  </x:si>
+  <x:si>
     <x:t>000193243 Municipiality of Knezha</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Knezha, 5835, ул. ''МАРИН БОЕВ '' № 69</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0064</x:t>
   </x:si>
   <x:si>
     <x:t>Providing warm lunch in Knezha Municipality</x:t>
   </x:si>
   <x:si>
-    <x:t>000193243 Municipality of Knezha</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000193250 Municipality of Kozloduy</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kozloduy, 3320, ул.ХРИСТО БОТЕВ № 13</x:t>
   </x:si>
   <x:si>
     <x:t>Kozloduy</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0181</x:t>
   </x:si>
   <x:si>
     <x:t>"Providing a hot lunch in the town  Kozloduy, Municipality Kozloduy"</x:t>
   </x:si>
   <x:si>
+    <x:t>000776331 OBSHTINA KOPRIVSHTITSA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Koprivshtitsa, 2077, ул. ЛЮБЕН КАРАВЕЛОВ, номер 16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koprivshtitsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-5.001-0033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Providing a hot lunch in the municipality of Koprivshtitsa in the conditions of the pandemic of COVID-19"</x:t>
+  </x:si>
+  <x:si>
     <x:t>000776331 Municipality of Koprivshtitsa</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Koprivshtitsa, 2077, ул. "ЛЮБЕН КАРАВЕЛОВ" № 16</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Koprivshtitsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0178</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">"Providing hot meals in municipality of Koprivshtica-with care and responsibility for the disadvantaged "
 </x:t>
   </x:si>
   <x:si>
-    <x:t>000776331 OBSHTINA KOPRIVSHTITSA</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000776349 Municipality of Kostenets</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Kostenets, 2030, улица "Иван Вазов" №2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kostenets</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing hot lunch in Kostenets municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000776349 Kostenets municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Kostenets, 2030, ул. ИВАН ВАЗОВ № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.001-0055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing a warm meal in the municipality of Kostenets</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Kostenets, 2030, Иван Вазов № 2</x:t>
   </x:si>
   <x:si>
-    <x:t>Kostenets</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-5.001-0103</x:t>
   </x:si>
   <x:si>
     <x:t>"Hot lunch in the conditions of the pandemic from COVID-19 in Kostenets municipality"</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Kostenets, 2030, улица "Иван Вазов" №2</x:t>
-[...17 lines deleted...]
-    <x:t>Providing a warm meal in the municipality of Kostenets</x:t>
+    <x:t>000776363 Kostinbrod Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Kostinbrod, 2230, ул. ОХРИД № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kostinbrod</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Providing warm lunch on the territory of Kostinbrod Municipality."</x:t>
   </x:si>
   <x:si>
     <x:t>000776363 OBSHTINA KOSTINBROD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kostinbrod, 2230, ул. ОХРИД, номер 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Kostinbrod</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-5.001-0055</x:t>
   </x:si>
   <x:si>
     <x:t>3-1 - Additional announcements in the conditions of the pandemic from COVID-19 in Kostinbrod municipality.</x:t>
   </x:si>
   <x:si>
-    <x:t>000776363 Kostinbrod Municipality</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000590540 Municipality of Kotel</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kotel, 8970, пл. "Възраждане" №1</x:t>
   </x:si>
   <x:si>
     <x:t>Kotel</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0205</x:t>
   </x:si>
   <x:si>
     <x:t>3.1 - Hot lunch in the conditions of the pandemic of COVID-19 in the municipality of Kotel</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kotel, 8970, пл. ВЪЗРАЖДАНЕ</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0087</x:t>
   </x:si>
   <x:si>
     <x:t>Hot meal for the people in need in Kotel Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000261491 MUNICIPALITY OF KOCHERINOVO</x:t>
@@ -3216,105 +3216,105 @@
   <x:si>
     <x:t>Bulgaria, Kresna, 2840, ул. Македония № 96</x:t>
   </x:si>
   <x:si>
     <x:t>Kresna</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0126</x:t>
   </x:si>
   <x:si>
     <x:t>"Warm lunch initiative in the conditions of the COVID-19 pandemic in the municipality of Kresna"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kresna, 2840, ул. МАКЕДОНИЯ № 96</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0069</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a hot lunch in the municipality of Kresna</x:t>
   </x:si>
   <x:si>
     <x:t>000193282 Municipality Krivodol</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Krivodol, 3060, ул."Освобождение" №13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krivodol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-5.001-0165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing a hot lunch on the territory of Krivodol Municipality</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Krivodol, 3060, ул. ОСВОБОЖДЕНИЕ № 13</x:t>
   </x:si>
   <x:si>
-    <x:t>Krivodol</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-3.002-0131</x:t>
   </x:si>
   <x:si>
     <x:t>"Providing a warm meals in Municipality Krivodol "</x:t>
   </x:si>
   <x:si>
     <x:t>000193282 Municipality of Krivodol</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.001-0025</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a warm meal in the municipality of Krivodol</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Krivodol, 3060, ул."Освобождение" №13</x:t>
-[...5 lines deleted...]
-    <x:t>Providing a hot lunch on the territory of Krivodol Municipality</x:t>
+    <x:t>115244456 Municipality Krichim</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Krichim, 4220, пл. "Обединение" № 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krichim</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Providing hot meals municipality Krichim"</x:t>
   </x:si>
   <x:si>
     <x:t>115244456 OBSHTINA KRICHIM</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Krichim, 4220, пл. ОБЕДИНЕНИЕ, № 3</x:t>
   </x:si>
   <x:si>
-    <x:t>Krichim</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-5.001-0052</x:t>
   </x:si>
   <x:si>
     <x:t>"3-1 - Hot lunch in a pandemic from COVID-19"</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>"Providing hot meals municipality Krichim"</x:t>
   </x:si>
   <x:si>
     <x:t>000235913 MUNICIPALITY OF KRUMOVGRAD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Krumovgrad, 6900, пл. БЪЛГАРИЯ № 5</x:t>
   </x:si>
   <x:si>
     <x:t>Krumovgrad</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0121</x:t>
   </x:si>
   <x:si>
     <x:t>Providing hot meals in Krumovgrad town</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">000235913 KRUMOVGRAD MUNICIPALITY
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.001-0030</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a warm meal in the municipality of KRUMOVGRAD</x:t>
@@ -3334,77 +3334,77 @@
   <x:si>
     <x:t>Bulgaria, Krushari, 9410, ул. "Девети септември", №3-А</x:t>
   </x:si>
   <x:si>
     <x:t>Krushari</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0015</x:t>
   </x:si>
   <x:si>
     <x:t>"Hot lunch in the conditions of the pandemic by COVID - 19 in the municipality of Krushari"</x:t>
   </x:si>
   <x:si>
     <x:t>000852754 Providing a warm lunch in Krushari municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Krushari, 9410, "Девети септември", №3-А</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0224</x:t>
   </x:si>
   <x:si>
     <x:t>Warm lunch - Krushari municipality</x:t>
   </x:si>
   <x:si>
+    <x:t>000505846 Kubrat Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Kubrat, 7300, ул. " Княз БОРИС I" № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kubrat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hot meal for lunch</x:t>
+  </x:si>
+  <x:si>
     <x:t>000505846 OBSHTINA KUBRAT</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kubrat, 7300, ул. БОРИС I, номер 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Kubrat</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-5.001-0054</x:t>
   </x:si>
   <x:si>
     <x:t>Hot lunch in the conditions of a pandemic from COVID-19- Municipality of Kubrat</x:t>
   </x:si>
   <x:si>
-    <x:t>000505846 Kubrat Municipality</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>115631816 Municipality of Kuklen</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kuklen, 4101, ул. АЛЕКСАНДЪР СТАМБОЛИЙСКИ № 43</x:t>
   </x:si>
   <x:si>
     <x:t>Kuklen</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0192</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a warm lunch in the municipality of Kuklen</x:t>
   </x:si>
   <x:si>
     <x:t>115631816 OBSHTINA KUKLEN</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kuklen, 4101, ул. АЛЕКСАНДЪР СТАМБОЛИЙСКИ, номер 43</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0138</x:t>
   </x:si>
   <x:si>
     <x:t>000159629 Municipality Kula</x:t>
@@ -3439,150 +3439,150 @@
   <x:si>
     <x:t>Bulgaria, Kardzhali, 6600, бул. БЪЛГАРИЯ № 41</x:t>
   </x:si>
   <x:si>
     <x:t>Kardzhali</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0147</x:t>
   </x:si>
   <x:si>
     <x:t>Provision of Warm Lunch in Kardzhali Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kardzhali, 6600, бул. БЪЛГАРИЯ, №41</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0135</x:t>
   </x:si>
   <x:si>
     <x:t>"3-1-Warm lunch in the conditions of the pandemic of COVID-19 in the Municipality of Kardzhali"</x:t>
   </x:si>
   <x:si>
     <x:t>000261517 Municipality of Kyustendil</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Kyustendil, 2500, пл.ВЕЛБЪЖД № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kyustendil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.001-0068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing a warm meal in the municipality of Kyustendil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing a hot lunch in the municipality of Kyustendil</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Kyustendil, 2500, пл.ВЕЛБЪЖД, номер 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Kyustendil</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-5.001-0039</x:t>
   </x:si>
   <x:si>
     <x:t>Hot lunch in the conditions of the pandemic of COVID-19 in the Municipality of Kyustendil</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Kyustendil, 2500, пл.ВЕЛБЪЖД № 1</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>000351693 Lesichovo Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Lesichovo, 4463, ул. НИКОЛА ЧОЧКОВ № 11-13</x:t>
   </x:si>
   <x:si>
     <x:t>Lesichovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.001-0087</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a warm meal in the municipality of Lesichovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000351693 LESICHOVO Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Lesichovo, 4463, ул. НИКОЛА ЧОЧКОВ, номер 11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-5.001-0031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"3.1-Hot lunch in the conditions of the pandemic of COVID-19 in the Municipality of Lesichovo"</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">000351693 Municipality Lesichovo
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0063</x:t>
   </x:si>
   <x:si>
     <x:t>"Providing hot meals Municipality Lesichovo "</x:t>
   </x:si>
   <x:si>
-    <x:t>000351693 LESICHOVO Municipality</x:t>
-[...8 lines deleted...]
-    <x:t>"3.1-Hot lunch in the conditions of the pandemic of COVID-19 in the Municipality of Lesichovo"</x:t>
+    <x:t>000291584 Letnitsa municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Letnitsa, 5570, бул. БЪЛГАРИЯ № 19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Letnitsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.001-0010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing a warm meal in the municipality of Letsnitsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000291584 Municipality Letnitsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>" Providing ready lunch meals on the territory of Letnitsa Municipality "</x:t>
   </x:si>
   <x:si>
     <x:t>000291584 LETNITSA MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Letnitsa, 5570, бул. БЪЛГАРИЯ, №19</x:t>
   </x:si>
   <x:si>
-    <x:t>Letnitsa</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-5.001-0040</x:t>
   </x:si>
   <x:si>
     <x:t>Warm lunch meal in the conditions of the pandemic of COVID-19 in Letnitsa Municipality</x:t>
   </x:si>
   <x:si>
-    <x:t>000291584 Letnitsa municipality</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>000505853 Municipality of Loznitsa</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Loznitsa, 7290, ул. ВАСИЛ ЛЕВСКИ № 6</x:t>
   </x:si>
   <x:si>
     <x:t>Loznitsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.001-0028</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a warm meal in the municipality of Loznitsa</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Loznitsa, 7290, ул. "Васил Левски" №6</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0200</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a hot lunch municipality Loznitsa</x:t>
   </x:si>
   <x:si>
     <x:t>000505853 Minicipality of Loznitsa</x:t>
@@ -3599,465 +3599,465 @@
   <x:si>
     <x:t>000320840 OBSHTINA LOM</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Lom, 3600, ул. ДУНАВСКА, номер 12</x:t>
   </x:si>
   <x:si>
     <x:t>Lom</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0029</x:t>
   </x:si>
   <x:si>
     <x:t>Providing hot lunch in the town of Lom</x:t>
   </x:si>
   <x:si>
     <x:t>000320840 LOM MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Lom, 3600, ул. ДУНАВСКА № 12</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0119</x:t>
   </x:si>
   <x:si>
-    <x:t>000291602 MUNICIPALITY OF LUKOVIT</x:t>
-[...2 lines deleted...]
-    <x:t>Bulgaria, Lukovit, 5770, ул. ВЪЗРАЖДАНЕ № 73</x:t>
+    <x:t>000291602 OBSHTINA LUKOVIT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Lukovit, 5770, ул. ВЪЗРАЖДАНЕ, номер 73</x:t>
   </x:si>
   <x:si>
     <x:t>Lukovit</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>Bulgaria, Lukovit, 5770, ул. ВЪЗРАЖДАНЕ, номер 73</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0108</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 Hot lunch in a pandemic from COVID-19 in the municipality of Lukovit</x:t>
   </x:si>
   <x:si>
+    <x:t>000291602 MUNICIPALITY OF LUKOVIT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Lukovit, 5770, ул. ВЪЗРАЖДАНЕ № 73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.001-0036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing a warm meal in the municipality of Lukovit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing a warm lunch in the Municipality of Lukovit - 2016</x:t>
+  </x:si>
+  <x:si>
     <x:t>000614967 The municipality of Laki</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Laki, 4241, ул. ВЪЗРАЖДАНЕ № 18</x:t>
   </x:si>
   <x:si>
     <x:t>Laki</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0133</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a warm lunch in Public dining  in the municipality of Lucky</x:t>
   </x:si>
   <x:si>
+    <x:t>000133844 LYASKOVETS MUNICIPALITY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Lyaskovets, 5140, пл. "Възраждане" № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lyaskovets</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-5.001-0085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Warm lunch in Lyaskovets Municipality during the COVID-19 Pandemic</x:t>
+  </x:si>
+  <x:si>
     <x:t>000133844 Lyaskovets Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Lyaskovets, 5140, пл. ВЪЗРАЖДАНЕ № 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Lyaskovets</x:t>
+    <x:t>BG05FMOP001-3.001-0016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing a warm meal in the municipality of Lyaskovets</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>“Providing hot lunch at Lyaskovets Municipality”</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05FMOP001-3.001-0016</x:t>
-[...14 lines deleted...]
-    <x:t>Warm lunch in Lyaskovets Municipality during the COVID-19 Pandemic</x:t>
+    <x:t>000614984 MADAN MUNICIPALITY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Madan, 4900, ул. ОБЕДИНЕНИЕ № 14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Madan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Provision of hot lunch in the municipality of Madan"</x:t>
   </x:si>
   <x:si>
     <x:t>000614984 MUNICIPALITY OF MADAN</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Madan, 4900, ул. ОБЕДИНЕНИЕ, номер 14</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Madan</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0107</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 "3-1 - Hot lunch in the conditions of the pandemic of COVID-19 in the municipality of Madan"</x:t>
   </x:si>
   <x:si>
-    <x:t>000614984 MADAN MUNICIPALITY</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000903693 Madzharovo Nunicipality, Haskovo district</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Madzharovo, 6480, ул. " Петър Ангелов" №1</x:t>
   </x:si>
   <x:si>
     <x:t>Madzharovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0220</x:t>
   </x:si>
   <x:si>
     <x:t>Hot lunch in the conditions of COVID-19  pandemic   in Madzharovo municipality, Haskovo district</x:t>
   </x:si>
   <x:si>
     <x:t>000159636 MUNICIPALITY MAKRESH</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Makresh, 3760, ул. Георги Бенковски №88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Makresh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hot lunch in the municipality of Makresh</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Makresh, 3850, ул. "Георги Бенковски" №88</x:t>
   </x:si>
   <x:si>
-    <x:t>Makresh</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-5.001-0113</x:t>
   </x:si>
   <x:si>
-    <x:t>Hot lunch in the municipality of Makresh</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000472182 MUNICIPALITY OF MARITSA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Plovdiv, 4003, Бул. "Марица" №57а</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0123</x:t>
   </x:si>
   <x:si>
     <x:t>"Providing a warm lunch in Maritsa municipality"</x:t>
   </x:si>
   <x:si>
+    <x:t>000320865 Municipality of Medkovets</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Medkovets, 3670, ул.Георги Димитров №26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medkovets</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-5.001-0082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Predostavjane na topal objad v obshtina Medkovec v uslovijata na pandemijata ot COVID-19</x:t>
+  </x:si>
+  <x:si>
     <x:t>000320865 Municipality Medkovec</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Medkovets, 3670, ул.”Георги Димитров” №26</x:t>
   </x:si>
   <x:si>
-    <x:t>Medkovets</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-3.001-0031</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a warm meal in the municipality of Medkovec</x:t>
   </x:si>
   <x:si>
     <x:t>000320865 minisipality Medkovec</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Medkovets, 3670, ул. ГЕОРГИ ДИМИТРОВ № 26</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0031</x:t>
   </x:si>
   <x:si>
     <x:t>Providing hot meals to needy persons from the Municipality Medkovets</x:t>
   </x:si>
   <x:si>
-    <x:t>000320865 Municipality of Medkovets</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000193371 OBSHTINA MEZDRA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Mezdra, 3100, ул.ХРИСТО БОТЕВ, номер 27</x:t>
   </x:si>
   <x:si>
     <x:t>Mezdra</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0182</x:t>
   </x:si>
   <x:si>
     <x:t>Hot lunch for the residents of Mezdra municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000193371 Mezdra Municipality</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Mezdra, 3100, ул. ХР.БОТЕВ № 27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.001-0062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing a warm meal in the municipality of Mezdra</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Mezdra, 3100, ул."Христо Ботев" № 27</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0026</x:t>
   </x:si>
   <x:si>
     <x:t>"Hot lunch in Mezdra Municipality"</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Mezdra, 3100, ул. ХР.БОТЕВ № 27</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000193088 MUNICIPALITY MIZIA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Mizia, 3330, ул.ГЕОРГИ ДИМИТРОВ №25-27</x:t>
   </x:si>
   <x:si>
     <x:t>Mizia</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0134</x:t>
   </x:si>
   <x:si>
     <x:t>"Providing a warm meals in Mizia Municipality 2016"</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0149</x:t>
   </x:si>
   <x:si>
     <x:t>"Providing of warm meals in condition of  pandemic of COVID-19 in the municipality of Mizia"</x:t>
   </x:si>
   <x:si>
+    <x:t>000903743 Municipality of Mineralni Bani</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Mineralni Bani, 6343, бул. Васил Левски 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mineralni Bani</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing warm lunch in the Municipality of Mineralni Bani</x:t>
+  </x:si>
+  <x:si>
     <x:t>000903743 OBSHTINA MINERALNI BANI</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Mineralni Bani, 6343, бул.  ВАСИЛ ЛЕВСКИ, номер 3</x:t>
   </x:si>
   <x:si>
-    <x:t>Mineralni Bani</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-5.001-0216</x:t>
   </x:si>
   <x:si>
     <x:t>"Hot lunch during COVID-19 pandemic in municipality of Mineralni bani"</x:t>
   </x:si>
   <x:si>
-    <x:t>000903743 Municipality of Mineralni Bani</x:t>
-[...8 lines deleted...]
-    <x:t>Providing warm lunch in the Municipality of Mineralni Bani</x:t>
+    <x:t>000777248 Mirkovo Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Mirkovo, 2086, ул. "Александър Стамболийски" №35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mirkovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing a warm lunch in Municipality Mirkovo</x:t>
   </x:si>
   <x:si>
     <x:t>000777248 obshtina MIRKOVO</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Mirkovo, 2086, ул. "Алексдандър Стамболийски" №35</x:t>
   </x:si>
   <x:si>
-    <x:t>Mirkovo</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-5.001-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Hot lunch in the conditions of the pandemic of COVID-19 in the municipality of Mirkovo.</x:t>
   </x:si>
   <x:si>
-    <x:t>000777248 Mirkovo Municipality</x:t>
-[...8 lines deleted...]
-    <x:t>Providing a warm lunch in Municipality Mirkovo</x:t>
+    <x:t>000235984 Municipality of Momchilgrad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Momchilgrad, 6800, ул. 26 ДЕКЕМВРИ № 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Momchilgrad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing a lunch in municipality of Momchilgrad</x:t>
   </x:si>
   <x:si>
     <x:t>000235984 OBSHTINA MOMCHILGRAD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Momchilgrad, 6800, ул. 26 ДЕКЕМВРИ, номер 12</x:t>
   </x:si>
   <x:si>
-    <x:t>Momchilgrad</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-5.001-0203</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a hot lunch in the conditions of a Covid-19 pandemic in the Municipality of Momchilgrad.</x:t>
   </x:si>
   <x:si>
-    <x:t>000235984 Municipality of Momchilgrad</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000320872 MUNICIPALITY OF MONTANA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Montana, 3400, ул. ИЗВОРА № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Smolyanovtsi,Montana</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0096</x:t>
   </x:si>
   <x:si>
     <x:t>Hot lunch 2016 in Montana</x:t>
   </x:si>
   <x:si>
+    <x:t>000817867 OBSHTINA MAGLIZH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Maglizh, 6180, пл. ТРЕТИ МАРТ, номер 32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maglizh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-5.001-0021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"3.1 - Hot lunch during COVID-19 pandemic in Maglizh Municipality"</x:t>
+  </x:si>
+  <x:si>
     <x:t>000817867 Municipality of Maglizh</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Maglizh, 6180, пл. ТРЕТИ МАРТ № 32</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Maglizh</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0177</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 Hot lunch in Municipality Maglizh</x:t>
   </x:si>
   <x:si>
-    <x:t>000817867 OBSHTINA MAGLIZH</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000615043 Nedelino municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Nedelino, 4990, ул. „Александър Стамболийски“  №  104</x:t>
   </x:si>
   <x:si>
     <x:t>Nedelino</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0022</x:t>
   </x:si>
   <x:si>
     <x:t>"3.1 - Hot lunch in the conditions of the COVID-19 pandemic in the municipality of Nedelino"</x:t>
   </x:si>
   <x:si>
+    <x:t>000615043 Municipality Nedelino</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Nedelino, 4990, ул. Александър Стамболийски № 104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.001-0061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing a warm meal in the municipality of Nedelino</x:t>
+  </x:si>
+  <x:si>
     <x:t>000615043 Municipality of Nedelnio</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Nedelino, 4990, "Александър Стамболийски" 104</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0068</x:t>
   </x:si>
   <x:si>
     <x:t>Providing hot lunch in Municipality of Nedelino – 2016”</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Providing a warm meal in the municipality of Nedelino</x:t>
   </x:si>
   <x:si>
     <x:t>000057122 Municipality of Nesebar</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Nesebar, 8230, ул. ЕДЕЛВАЙС № 10</x:t>
   </x:si>
   <x:si>
     <x:t>Nesebar</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0168</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a hot lunch in the municipality of Nesebar</x:t>
   </x:si>
   <x:si>
     <x:t>000413885 Nikopol Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Nikopol, 5940, ул. АЛЕКСАНДЪР СТАМБОЛИЙСКИ № 5</x:t>
   </x:si>
   <x:si>
     <x:t>Nikopol</x:t>
   </x:si>
@@ -4089,162 +4089,162 @@
   <x:si>
     <x:t>000590597 Nova Zagora Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Nova Zagora, 8900, Ул. „24-ти май“ №1</x:t>
   </x:si>
   <x:si>
     <x:t>Nova Zagora</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0128</x:t>
   </x:si>
   <x:si>
     <x:t>"3.1 - Warm lunch in the conditions of the pandemic of COVID-19 in the Municipality of Nova Zagora"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Nova Zagora, 8900, ул. 24-ТИ МАЙ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0130</x:t>
   </x:si>
   <x:si>
     <x:t>Warm lunch in the municipality of Nova Zagora</x:t>
   </x:si>
   <x:si>
+    <x:t>000931575 MUNICIPALITY OF NOVI PAZAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Novi Pazar, 9900, ул. ВАСИЛ ЛЕВСКИ, номер 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novi Pazar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-5.001-0146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"3.1 - Hot lunch in the conditions of the pandemic of COVID-19 in the Municipality of Novi Pazar"</x:t>
+  </x:si>
+  <x:si>
     <x:t>000931575 Municipality of Novi Pazar</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Novi Pazar, 9900, ул. ВАСИЛ ЛЕВСКИ № 3</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Novi Pazar</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.001-0053</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a warm meal in the municipality of Novi Pazar</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0015</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">""Providing a hot lunch in the municipality of Novi Pazar"   
 </x:t>
   </x:si>
   <x:si>
-    <x:t>000931575 MUNICIPALITY OF NOVI PAZAR</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000159643 MUNICIPALITY OF NOVO SELO</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Novo Selo, 3784, ул. „архитект Илия Попов” № 89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novo Selo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Providing a hot lunch in the municipality of Novo Selo, Vidin"</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Novo Selo, 3784, ул. "арх. Илия Попов" №89</x:t>
   </x:si>
   <x:si>
-    <x:t>Novo Selo</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-5.001-0213</x:t>
   </x:si>
   <x:si>
     <x:t>"3.1 - Warm lunch in conditions of the pandemic of COVID-19 in the municipality of Novo Selo"</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Novo Selo, 3784, ул. „архитект Илия Попов” № 89</x:t>
-[...5 lines deleted...]
-    <x:t>"Providing a hot lunch in the municipality of Novo Selo, Vidin"</x:t>
+    <x:t>000875817 Municipality of Omurtag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Omurtag, 7900, ул. АЛЕКСАНДЪР СТАМБОЛИЙСКИ, номер 2А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Omurtag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-5.001-0069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"3-1 - Warm lunch in the conditions of the COVID-19 pandemic in Omurtag's Municipality"</x:t>
   </x:si>
   <x:si>
     <x:t>000875817 The Munucipality of Omurtag</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Omurtag, 7900, ул. Александър Стамболийски № 2а</x:t>
   </x:si>
   <x:si>
-    <x:t>Omurtag</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-3.002-0171</x:t>
   </x:si>
   <x:si>
     <x:t>Provision of a cooked lunch in Omurtag</x:t>
   </x:si>
   <x:si>
-    <x:t>000875817 Municipality of Omurtag</x:t>
-[...8 lines deleted...]
-    <x:t>"3-1 - Warm lunch in the conditions of the COVID-19 pandemic in Omurtag's Municipality"</x:t>
+    <x:t>000875824 OBSHTINA OPAKA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Opaka, 7840, ул.СЪЕДИНЕНИЕ, номер 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Opaka</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-5.001-0211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hot lunch in the conditions of the pandemic of COVID-19 in the municipality of Opaka</x:t>
   </x:si>
   <x:si>
     <x:t>000875824 Municipality Opaka</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Opaka, 7840, ул.СЪЕДИНЕНИЕ № 3</x:t>
   </x:si>
   <x:si>
-    <x:t>Opaka</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-3.002-0232</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a warm lunch in the town of Opaka and in the settlements of the municipality</x:t>
   </x:si>
   <x:si>
-    <x:t>000875824 OBSHTINA OPAKA</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000817917 Municipality Opan</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Opan, 6078, с. Опан</x:t>
   </x:si>
   <x:si>
     <x:t>Opan</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0176</x:t>
   </x:si>
   <x:si>
     <x:t>"Providing a hot lunch in Opan Municipality"</x:t>
   </x:si>
   <x:si>
     <x:t>000817917 Opan municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Opan, 6078, с. Опан, общ. Опан, обл. Стара Загора</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.001-0088</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a warm meal in the municipality of Opan</x:t>
@@ -4261,1230 +4261,1230 @@
   <x:si>
     <x:t>BG05FMOP001-5.001-0161</x:t>
   </x:si>
   <x:si>
     <x:t>Hot lunch in the conditions of the pandemic from COVID - 19 in the municipality of Pavel Banya</x:t>
   </x:si>
   <x:si>
     <x:t>000133901 PAVLIKENI MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pavlikeni, 5200, бул. РУСКИ № 4</x:t>
   </x:si>
   <x:si>
     <x:t>Pavlikeni</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0105</x:t>
   </x:si>
   <x:si>
     <x:t>Provision of warm lunch in Pavlikeni municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000351736 MUNICIPALITY PAZARDJIK</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Pazardzhik, 4400, бул. БЪЛГАРИЯ № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pazardzhik</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hot lunch for the residents of small villages in Municipality Pazardjik</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Pazardzhik, 4400, бул. "България" 2</x:t>
   </x:si>
   <x:si>
-    <x:t>Pazardzhik</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-5.001-0166</x:t>
   </x:si>
   <x:si>
     <x:t>Hot lunch in the conditions of the pandemic of COVID-19 in the Municipality of Pazardzhik</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Pazardzhik, 4400, бул. БЪЛГАРИЯ № 2</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000386751 Municipality of Pernik</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Pernik, 2300, пл. Свети Иван Рилски 1 А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pernik</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing a warm lunch-2016 in Pernik</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000386751 Pernik Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Pernik, 2300, пл. СВ.ИВАН РИЛСКИ  №1А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.001-0063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing a warm meal in the municipality of Pernik</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Pernik, 2300, пл. "Св. Иван Рилски" № 1 А</x:t>
   </x:si>
   <x:si>
-    <x:t>Pernik</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-5.001-0150</x:t>
   </x:si>
   <x:si>
     <x:t>Providing warm lunch in the pandemic condition of Covid-19 in the Municipality of Pernik</x:t>
   </x:si>
   <x:si>
-    <x:t>000386751 Pernik Municipality</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>115246756 Perushtitsa Municipality</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Perushtitsa, 4225, Отец Паисий № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perushtitsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-5.001-0078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing a hot lunch on the territory of the municipality of Perushtitsa in the conditions of a pandemic by COVID - 19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Perushtitsa, 4225, ул. Отец Паисий №2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-5.001-0222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hot lunch for the municipality of Perushtitsa in the conditions of a pandemic by COVID - 19</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Perushtitsa, 4225, ул. Отец Паисий 2</x:t>
   </x:si>
   <x:si>
-    <x:t>Perushtitsa</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-3.002-0118</x:t>
   </x:si>
   <x:si>
     <x:t>Provision of hot lunch in Perushtitsa Municipality</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Perushtitsa, 4225, ул. Отец Паисий №2</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>000024916 PETRICH MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Petrich, 2850, ул. ЦАР БОРИС ТРЕТИ, номер 24</x:t>
   </x:si>
   <x:si>
     <x:t>Petrich</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0044</x:t>
   </x:si>
   <x:si>
     <x:t>Hot lunch in the conditions of a pandemic in the municipality of Petrich</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000024916 Petrich Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Petrich, 2850, ул „Цар Борис III №24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.001-0064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing a warm meal in the municipality of Petrich</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">000024916 PETRICH MUNICIPALITY
 </x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Petrich, 2850, ул. ЦАР БОРИС ТРЕТИ № 24</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0051</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a hot lunch in the municipality of Petrich</x:t>
   </x:si>
   <x:si>
-    <x:t>000024916 Petrich Municipality</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000351750 MUNICIPALITY of PESHTERA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Peshtera, 4550, ул. ДОЙРАНСКА ЕПОПЕЯ № 17</x:t>
   </x:si>
   <x:si>
     <x:t>Peshtera</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0084</x:t>
   </x:si>
   <x:si>
     <x:t>Give me a hand</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Peshtera, 4550, ул. "ДОЙРАНСКА ЕПОПЕЯ" № 17</x:t>
   </x:si>
   <x:si>
     <x:t>Peshtera,Radilovo,Kapitan Dimitrievo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0186</x:t>
   </x:si>
   <x:si>
     <x:t>Hot lunch in the conditions of the pandemic from COVID-19 in the Municipality of Peshtera</x:t>
   </x:si>
   <x:si>
     <x:t>000471504 Municipality of Plovdiv</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Plovdiv, 4000, пл. "Стефан Стамболов" 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plovdiv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Public messhall on the territory of Plovdiv Municipality"</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Plovdiv, 4000, Гр. Пловдив, площад "Стефан Стамболов" 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Plovdiv</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-5.001-0110</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a hot lunch in the conditions of a pandemic of COVID-19 on the territory of the Municipality of Plovdiv</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Plovdiv, 4000, пл. "Стефан Стамболов" 1</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000471504 MUNICIPALITY OF PLOVDIV</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Plovdiv, 4000, пл. СТЕФАН СТАМБОЛОВ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.001-0071</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a warm meal in the municipality of Plovdiv</x:t>
   </x:si>
   <x:si>
     <x:t>000133933 POLSKI TRAMBESH MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Polski Trambesh, 5180, ул. ЧЕРНО МОРЕ № 4</x:t>
   </x:si>
   <x:si>
     <x:t>Polski Trambesh</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0113</x:t>
   </x:si>
   <x:si>
     <x:t>Providing warm meal to people in need in Polski Trambesh Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000133933 MUNICIPALITY OF POLSKI TRUMBESH</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Polski Trambesh, 5180, ул. "ЧЕРНО МОРЕ", № 4</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0051</x:t>
   </x:si>
   <x:si>
     <x:t>Hot lunch in the conditions of the pandemic of COVID-19 in the Municipality of Polski Trambesh</x:t>
   </x:si>
   <x:si>
+    <x:t>000875856 Municipality Popovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Popovo, 7800, ул. АЛЕКСАНДЪР СТАМБОЛИЙСКИ № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Popovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing hot meal in Popovo town 2016</x:t>
+  </x:si>
+  <x:si>
     <x:t>000875856 Municipality of Popovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Popovo, 7800, УЛ. "АЛ.СТАМБОЛИЙСКИ" №1</x:t>
   </x:si>
   <x:si>
-    <x:t>Popovo</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-5.001-0020</x:t>
   </x:si>
   <x:si>
     <x:t>"HOT LUNCH IN CONDITIONS OF THE COVID-19 PANDEMIC IN THE MUNICIPALITY OF POPOVO"</x:t>
   </x:si>
   <x:si>
-    <x:t>000875856 Municipality Popovo</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000413999 Municipality Pordim</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Pordim, 5898, Иван Божинов №1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pordim</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-5.001-0183</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Hot lunch in the conditions of the pandemic of COVID-19 in the municipality of Pordim</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Pordim, 5898, ул. Иван Божинов" №1</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Pordim</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0151</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 "Providing hot meals municipality Pordim"</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Pordim, 5898, Иван Божинов №1</x:t>
-[...8 lines deleted...]
-  <x:si>
     <x:t>000093638 Municipality Provadia</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Provadia, 9200, ул. ДУНАВ № 39</x:t>
   </x:si>
   <x:si>
     <x:t>Provadia</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05FMOP001-3.002-0205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Hot lunch for people in need"</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05FMOP001-5.001-0006</x:t>
   </x:si>
   <x:si>
     <x:t>"Hot lunch in the conditions of the pandemic of COVID-19 in the municipality Provadia"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05FMOP001-3.002-0205</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000471536 MUNICIPALITY PARVOMAY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Parvomay, 4270, ул. "Братя Миладинови – юг" № 50</x:t>
   </x:si>
   <x:si>
     <x:t>Parvomay</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0032</x:t>
   </x:si>
   <x:si>
     <x:t>3.1 - Hot lunch in the conditions of the pandemic of COVID-19 in the municipality of Parvomay</x:t>
   </x:si>
   <x:si>
+    <x:t>000817956 MUNICIPALITY RADNEVO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Radnevo, 6260, ул. МИТЬО СТАНЕВ № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Radnevo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.001-0074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing a warm meal in the municipality of Radnevo</x:t>
+  </x:si>
+  <x:si>
     <x:t>000817956 Municipality of Radnevo</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Radnevo, 6260, ул. МИТЬО СТАНЕВ № 1</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-3.002-0086</x:t>
   </x:si>
   <x:si>
     <x:t>"Providing hot meals municipality Radnevo - 2016"</x:t>
   </x:si>
   <x:si>
-    <x:t>000817956 MUNICIPALITY RADNEVO</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000386776 Municipality of Radomir</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Radomir, 2400, пл. СВОБОДА № 20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Radomir</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-5.001-0109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hot lunch in the conditions of the pandemic of COVID-19 in the municipality of Radomir.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Radomir, 2400, пл. СВОБОДА № 11</x:t>
   </x:si>
   <x:si>
-    <x:t>Radomir</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-3.002-0163</x:t>
   </x:si>
   <x:si>
     <x:t>"Providing a hot lunch in the Municipality of Radomir-2016"</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Radomir, 2400, пл. СВОБОДА № 20</x:t>
-[...5 lines deleted...]
-    <x:t>Hot lunch in the conditions of the pandemic of COVID-19 in the municipality of Radomir.</x:t>
+    <x:t>000505910 Obshtina Razgrad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Razgrad, 7200, ул. БЕЛИ ЛОМ № 37А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Razgrad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.001-0056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing a warm meal in the municipality of Razgrad</x:t>
   </x:si>
   <x:si>
     <x:t>000505910 OBSHTINA RAZGRAD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Razgrad, 7200, ул. БЕЛИ ЛОМ, номер 37А</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Razgrad</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0056</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Hot lunch in the conditions of the pandemic of COVID-19 in the municipality of Razgrad.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>000505910 Obshtina Razgrad</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Bulgaria, Razgrad, 7200, БУЛ."БЕЛИ ЛОМ" №37А</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0055</x:t>
   </x:si>
   <x:si>
     <x:t>„Provision of hot lunch on the territory of the municipality of Razgrad”</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Razgrad, 7200, ул. БЕЛИ ЛОМ № 37А</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000024948 Municipality of Razlog</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Razlog, 2760, ул. СТЕФАН СТАМБОЛОВ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Razlog</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0089</x:t>
   </x:si>
   <x:si>
     <x:t>Providing Hot Lunch in the Municipality of Razlog</x:t>
   </x:si>
   <x:si>
     <x:t>000024948 OBSHTINA RAZLOG</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Razlog, 2760, ул. СТЕФАН СТАМБОЛОВ, номер 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0050</x:t>
   </x:si>
   <x:si>
     <x:t>3.1 - Hot lunch in a pandemic from COVID-19 in the Municipality of Razlog</x:t>
   </x:si>
   <x:si>
     <x:t>000471543 Rakovski Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Rakovski, 4150, пл. България №1</x:t>
   </x:si>
   <x:si>
     <x:t>Rakovski</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0078</x:t>
   </x:si>
   <x:si>
     <x:t>Provision of hot lunch in Rakovski Municipality</x:t>
   </x:si>
   <x:si>
+    <x:t>000261598 OBSHTINA RILA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Rila, 2630, пл.ВЪЗРАЖДАНЕ, номер 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rila</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-5.001-0118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3-1 - Hot lunch in the conditions of the pandemic of COVID-19 in the municipality of Rila</x:t>
+  </x:si>
+  <x:si>
     <x:t>000261598 Municipality RILA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Rila, 2630, пл.ВЪЗРАЖДАНЕ № 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Rila</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-3.002-0144</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a warm lunch in Municipality RILA</x:t>
   </x:si>
   <x:si>
-    <x:t>000261598 OBSHTINA RILA</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-5.001-0225</x:t>
   </x:si>
   <x:si>
     <x:t>000472200 OBSHTINA RODOPI</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Plovdiv, 4000, ул. СОФРОНИЙ ВРАЧАНСКИ, номер 1А</x:t>
   </x:si>
   <x:si>
     <x:t>Rodopi</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0129</x:t>
   </x:si>
   <x:si>
     <x:t>"Targeted assistance with hot lunch in Rhodope Municipality in terms of COVID-19 pandemic"</x:t>
   </x:si>
   <x:si>
     <x:t>000472200 Rhodope Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Plovdiv, 4000, ул. СОФРОНИЙ ВРАЧАНСКИ № 1А</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0229</x:t>
   </x:si>
   <x:si>
     <x:t>Hot lunch for the most indigent population in Rhodope Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000193460 ROMAN MUNICIPALITY</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Roman, 3130, бул. Христо Ботев 132-136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roman</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provision of hot lunch in Roman Municipality</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Roman, 3130, бул. Христо Ботев № 132-136</x:t>
   </x:si>
   <x:si>
-    <x:t>Roman</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-5.001-0175</x:t>
   </x:si>
   <x:si>
     <x:t>Hot lunch in the conditions of a pandemic of COVID-19 in the Municipality of Roman</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Roman, 3130, бул. Христо Ботев 132-136</x:t>
-[...5 lines deleted...]
-    <x:t>Provision of hot lunch in Roman Municipality</x:t>
+    <x:t>000615075 Municipality of Rudozem</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Rudozem, 4960, бул. БЪЛГАРИЯ, номер 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rudozem</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-5.001-0095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Hot lunch in the conditions of the Covid-19 pandemic in  Rudozem municipality"</x:t>
   </x:si>
   <x:si>
     <x:t>000615075 Rudozem Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Rudozem, 4960, бул. БЪЛГАРИЯ № 15</x:t>
   </x:si>
   <x:si>
-    <x:t>Rudozem</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-3.002-0103</x:t>
   </x:si>
   <x:si>
     <x:t>"Providing hot meals in Municipality Rudozem "</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>"Hot lunch in the conditions of the Covid-19 pandemic in  Rudozem municipality"</x:t>
   </x:si>
   <x:si>
     <x:t>000057211 Ruen municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ruen, 8540, ул."Първи май"№18</x:t>
   </x:si>
   <x:si>
     <x:t>Ruen</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0227</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Provide a warm lunch in Ruen Municipality
 </x:t>
   </x:si>
   <x:si>
     <x:t>000159682 OBSHTINA RUZHINTSI</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ruzhintsi, 3930, ул. ГЕОРГИ ДИМИТРОВ, номер 31</x:t>
   </x:si>
   <x:si>
     <x:t>Ruzhintsi</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0096</x:t>
   </x:si>
   <x:si>
     <x:t>Providing services for providing hot lunch to people in need in a pandemic of COVID-19 in the Municipality of Ruzhintsi</x:t>
   </x:si>
   <x:si>
     <x:t>000159682 MANICIPALITY RUZHINTSI</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ruzhintsi, 3930, ул. ГЕОРГИ ДИМИТРОВ № 31</x:t>
   </x:si>
   <x:si>
     <x:t>Ruzhintsi,Drenovets,Belo Pole</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0076</x:t>
   </x:si>
   <x:si>
     <x:t>"Warm lunch for the utterly poor in municipality of Ruzintsi"</x:t>
   </x:si>
   <x:si>
+    <x:t>000530632 Municipality of Ruse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Ruse, 7000, пл. "Свобода" № 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ruse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-5.001-0059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.1 - Providing warm meal in the situation of COVID-19 pandemic from the Municipality of Ruse</x:t>
+  </x:si>
+  <x:si>
     <x:t>000530632 Municipality Ruse</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ruse, 7000, пл. СВОБОДА № 6</x:t>
   </x:si>
   <x:si>
-    <x:t>Ruse</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-3.002-0047</x:t>
   </x:si>
   <x:si>
     <x:t>"Providing warm meal in Municipality of Ruse - 2016"</x:t>
   </x:si>
   <x:si>
-    <x:t>000530632 Municipality of Ruse</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-3.001-0023</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a warm meal in the municipality of Ruse</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Ruse, 7000, пл. "Свобода" № 6</x:t>
-[...5 lines deleted...]
-    <x:t>3.1 - Providing warm meal in the situation of COVID-19 pandemic from the Municipality of Ruse</x:t>
+    <x:t>000471582 MUNICIPALITY SADOVO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sadovo, 4122, ул. ИВАН ВАЗОВ № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sadovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing a hot lunch municipality Sadovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000471582 Sadovo Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.001-0039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing a warm meal in the municipality of Sadovo</x:t>
   </x:si>
   <x:si>
     <x:t>000471582 Municipality of Sadovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sadovo, 4122, "Иван Вазов" № 2</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Sadovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0104</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 "3 - 1 - Hot lunch in the conditions of a pandemic by COVID - 19 in the municipality of Sadovo"</x:t>
   </x:si>
   <x:si>
-    <x:t>000471582 Sadovo Municipality</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>000776491 Municipality of Samokov</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Samokov, 2000, ул. "Македония" 34</x:t>
   </x:si>
   <x:si>
     <x:t>Samokov</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0042</x:t>
   </x:si>
   <x:si>
     <x:t>"Hot lunch in Samokov"</x:t>
   </x:si>
   <x:si>
     <x:t>000776491 Obshtina Samokov</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Samokov, 2000, бул. МАКЕДОНИЯ № 34</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.001-0045</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a warm meal in the municipality of Samokov</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Samokov, 2000, Македония 34</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0037</x:t>
   </x:si>
   <x:si>
     <x:t>Hot lunch in the conditions of COVID-19 in Samokov</x:t>
   </x:si>
   <x:si>
+    <x:t>000505928 Samuil Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Samuil, 7454, ул. ХАДЖИ ДИМИТЪР № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Samuil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Warm lunch providing in Samuil Municipality - 2016"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000505928 Improving the Quality of Life of People with disabilities and People over 65 in Samuil municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Samuil, 7253, ул. ХАДЖИ ДИМИТЪР № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.001-0077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing a warm meal in the municipality of Samuil</x:t>
+  </x:si>
+  <x:si>
     <x:t>000505928 MUNICIPALITY OF SAMUIL</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Samuil, 7454, ул. Хаджи Димитър №2</x:t>
   </x:si>
   <x:si>
-    <x:t>Samuil</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-5.001-0088</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a hot lunch in the conditions of the COVID-19 pandemic in the municipality of Samuil</x:t>
   </x:si>
   <x:si>
-    <x:t>000505928 Improving the Quality of Life of People with disabilities and People over 65 in Samuil municipality</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>000024955 Municipality of Sandanski</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sandanski, 2800, бул. СВОБОДА, номер 14</x:t>
   </x:si>
   <x:si>
     <x:t>Sandanski</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0094</x:t>
   </x:si>
   <x:si>
     <x:t>3-1 - Hot lunch in the conditions of the pandemic of COVID-19 in the municipality of Sandanski</x:t>
   </x:si>
   <x:si>
+    <x:t>000261616 Municipality of Sapareva Banya</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sapareva Banya, 2650, ул.ГЕРМАНЕЯ № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sapareva Banya</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing hot lunch in Municipality of Sapareva banya-2016"</x:t>
+  </x:si>
+  <x:si>
     <x:t>000261616 OBSHTINA SAPAREVA BANYA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sapareva Banya, 2650, ул."ГЕРМАНЕЯ" 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Sapareva Banya</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-5.001-0097</x:t>
   </x:si>
   <x:si>
     <x:t>Hot lunch in the conditions of the pandemic of COVID-19 in the Municipality of Sapareva Banya</x:t>
   </x:si>
   <x:si>
-    <x:t>000261616 Municipality of Sapareva Banya</x:t>
-[...8 lines deleted...]
-    <x:t>Providing hot lunch in Municipality of Sapareva banya-2016"</x:t>
+    <x:t>000024962 Municipality of Satovcha</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Satovcha, 2950, ул. Тодор Шопов 37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Satovcha,Slashten</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-5.001-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hot lunch in the conditions of the pandemic of COVID-19 in the municipality of Satovcha</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Satovcha, 2950, ул. Тодор Шопов №37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Satovcha</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.001-0067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing a warm meal in the municipality of Satovcha</x:t>
   </x:si>
   <x:si>
     <x:t>000024962 MUNICIPALITY OF SATOVCHA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Satovcha, 2950, Тодор Шопов 37</x:t>
   </x:si>
   <x:si>
-    <x:t>Satovcha</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-3.002-0052</x:t>
   </x:si>
   <x:si>
     <x:t>Providing hot meals municipality Satovcha</x:t>
   </x:si>
   <x:si>
-    <x:t>000024962 Municipality of Satovcha</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>000903825 SVILENGRAD MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Svilengrad, 6500, БУЛ. БЪЛГАРИЯ № 32</x:t>
   </x:si>
   <x:si>
     <x:t>Svilengrad</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0207</x:t>
   </x:si>
   <x:si>
     <x:t>"Hot lunch in the conditions of the pandemic of COVID-19 in the Municipality of Svilengrad"</x:t>
   </x:si>
   <x:si>
+    <x:t>000133965 Svishtov Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Svishtov, 5250, ул. ЦАНКО ЦЕРКОВСКИ № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Svishtov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing a hot lunch in the Municipality of Svishtov</x:t>
+  </x:si>
+  <x:si>
     <x:t>000133965 OBSHTINA SVISHTOV</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Svishtov, 5250, ул."Цанко Церковски" № 2</x:t>
   </x:si>
   <x:si>
-    <x:t>Svishtov</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-5.001-0155</x:t>
   </x:si>
   <x:si>
     <x:t>Hot lunch in conditions of the pandemic of COVID-19 in the Municipality of Svishtov</x:t>
   </x:si>
   <x:si>
-    <x:t>000133965 Svishtov Municipality</x:t>
-[...8 lines deleted...]
-    <x:t>Providing a hot lunch in the Municipality of Svishtov</x:t>
+    <x:t>000776502 Svoge Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Svoge, 2260, ул. АЛЕКСАНДЪР СТАМБОЛИЙСКИ № 7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Svoge</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.001-0049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing a warm meal in the municipality of Svoge</x:t>
   </x:si>
   <x:si>
     <x:t>000776502 SVOGE</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Svoge, 2260, ул. "Александър Стамболийски" №7</x:t>
   </x:si>
   <x:si>
-    <x:t>Svoge</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-3.002-0174</x:t>
   </x:si>
   <x:si>
     <x:t>Project proposal on a procedure for direct grant support for BG05FMOP001-03.02 "Providing hot meals - 2016" Operational Programme for food and / or basic material assistance</x:t>
   </x:si>
   <x:si>
-    <x:t>000776502 Svoge Municipality</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000776502 Municipality of Svoge</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0071</x:t>
   </x:si>
   <x:si>
     <x:t>"Hot lunch in the conditions of the pandemic of COVID-19 in the Municipality of Svoge"</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Public soup-kitchen in Svoge Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0216</x:t>
   </x:si>
   <x:si>
     <x:t>Operation Type 3 "Providing hot lunch"
 Procedure for direct grant aid
 BG05FMOP001-03.02 "Providing hot lunch"</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05FMOP001-3.002-0234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public soup-kitchen in Svoge Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000215889 Municipality Sevlievo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sevlievo, 5400, пл. СВОБОДА № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sevlievo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing a warm lunch for the needy in the municipality of Sevlievo</x:t>
+  </x:si>
+  <x:si>
     <x:t>000215889 OBSHTINA SEVLIEVO</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sevlievo, 5400, пл. СВОБОДА, №1</x:t>
   </x:si>
   <x:si>
-    <x:t>Sevlievo</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-5.001-0123</x:t>
   </x:si>
   <x:si>
     <x:t>„Hot lunch in the conditions of the pandemic of COVID-19 in the municipality of Sevlievo"</x:t>
   </x:si>
   <x:si>
-    <x:t>000215889 Municipality Sevlievo</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000351825 Septemvri Municipality</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Septemvri, 4490, ул. Александър Стамболийски № 37А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Septemvri</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-5.001-0030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Hot launch in the context of the Covid-19 pandemic in Septemvri Municipality "</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Septemvri, 4490, ул. АЛЕКСАНДЪР СТАМБОЛИЙСКИ № 37А</x:t>
   </x:si>
   <x:si>
-    <x:t>Septemvri</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-3.002-0191</x:t>
   </x:si>
   <x:si>
     <x:t>"Hot launch in Septemvri Municipality -  2016"</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Septemvri, 4490, ул. Александър Стамболийски № 37А</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000565537 Municipality of Silistra</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Silistra, 7500, ул. СИМЕОН ВЕЛИКИ № 33</x:t>
   </x:si>
   <x:si>
     <x:t>Silistra</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0159</x:t>
   </x:si>
   <x:si>
     <x:t>Communal dining</x:t>
   </x:si>
   <x:si>
+    <x:t>000903729 Municipality of Simeonovgrad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Simeonovgrad, 6490, пл. "Шейновски" № 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Simeonovgrad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-5.001-0188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3-1 - Hot lunch in the conditions of the pandemic of COVID-19 in the municipality of Simeonovgrad</x:t>
+  </x:si>
+  <x:si>
     <x:t>000903729 Simeonovgrad Municipality</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Simeonovgrad, 6490, пл. "Шейновски" № 3</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-3.002-0210</x:t>
   </x:si>
   <x:si>
     <x:t>Hot meal for the people in need in Simeonovgrad Municipality</x:t>
   </x:si>
   <x:si>
-    <x:t>000903729 Municipality of Simeonovgrad</x:t>
-[...5 lines deleted...]
-    <x:t>3-1 - Hot lunch in the conditions of the pandemic of COVID-19 in the municipality of Simeonovgrad</x:t>
+    <x:t>000024987 MUNICIPALITY SIMITLI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Simitli, 2730, ул. ХРИСТО БОТЕВ № 27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Simitli</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Providing a hot lunch in the municipality of Simitli -2016"</x:t>
   </x:si>
   <x:si>
     <x:t>000024987 SIMITLI MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Simitli, 2730, ул. ХРИСТО БОТЕВ, номер 27</x:t>
   </x:si>
   <x:si>
-    <x:t>Simitli</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-5.001-0136</x:t>
   </x:si>
   <x:si>
     <x:t>"3.1 - Hot lunch in the conditions of the pandemic of COVID 19 in the municipality of Simitli"</x:t>
   </x:si>
   <x:si>
-    <x:t>000024987 MUNICIPALITY SIMITLI</x:t>
-[...8 lines deleted...]
-    <x:t>"Providing a hot lunch in the municipality of Simitli -2016"</x:t>
+    <x:t>000565544 Municipality of Sitovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sitovo, 7583, ул."Трети март"№72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sitovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-5.001-0093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"3.1 - Hot lunch in the conditions of the pandemic of COVID-19 in the Municipality of Sitovo"</x:t>
   </x:si>
   <x:si>
     <x:t>000565544 Municipality Sitovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sitovo, 7583, Трети март 82</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Sitovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0073</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 Extension of service - Providing hot meals</x:t>
   </x:si>
   <x:si>
-    <x:t>000565544 Municipality of Sitovo</x:t>
-[...8 lines deleted...]
-    <x:t>"3.1 - Hot lunch in the conditions of the pandemic of COVID-19 in the Municipality of Sitovo"</x:t>
+    <x:t>000590654 Municipality of Sliven</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sliven, 8800, бул. ЦАР ОСВОБОДИТЕЛ № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sliven</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.001-0084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing a warm meal in the municipality of Sliven</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing a hot lunch in the municipality of Sliven</x:t>
   </x:si>
   <x:si>
     <x:t>000590654 Sliven Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sliven, 8800, бул. "Цар Освободител" № 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Sliven</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-5.001-0209</x:t>
   </x:si>
   <x:si>
     <x:t>3.1- A warm meal in the COVID-19 pandemic conditions in Sliven municipality</x:t>
   </x:si>
   <x:si>
-    <x:t>000590654 Municipality of Sliven</x:t>
-[...14 lines deleted...]
-    <x:t>Providing a warm meal in the municipality of Sliven</x:t>
+    <x:t>000776517 MUNICIPALITY OF SLIVNITSA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Slivnitsa, 2200, пл. "Съединение" №1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Slivnitsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provision of hot lunch in Slivnitsa Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000776517 Municipality of Slivnitza</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Slivnitsa, 2200, пл. СЪЕДИНЕНИЕ № 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Slivnitsa</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-3.001-0069</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a warm meal in the municipality of Slivnitsa</x:t>
   </x:si>
   <x:si>
-    <x:t>000776517 MUNICIPALITY OF SLIVNITSA</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000530657 Municipality of Slivo pole</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Slivo Pole, 7060, пл. "Демокрация", № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Slivo Pole</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0226</x:t>
   </x:si>
   <x:si>
     <x:t>3.1 - Hot lunch in the pandemic of COVID-19 in Municipality of Slivo pole</x:t>
   </x:si>
   <x:si>
     <x:t>000615118 Municipality of Smolyan</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Smolyan, 4700, бул. БЪЛГАРИЯ № 12</x:t>
   </x:si>
   <x:si>
     <x:t>Smolyan</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0162</x:t>
   </x:si>
   <x:si>
     <x:t>Warm lunch in the conditions of COVID-19 pandemic in the territory of Smolyan Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.001-0073</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a warm meal in the municipality of Smolyan</x:t>
   </x:si>
   <x:si>
     <x:t>000615118 Smolyan municipality</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0120</x:t>
   </x:si>
   <x:si>
     <x:t>Providing Warm Lunch in Smolyan Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000931657 Municipality of Smyadovo</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Smyadovo, 9820, пл. "Княз Борис І" № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smyadovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Providing hot lunch - 2016 in municipality Smyadovo"</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Smyadovo, 9820, пл. КНЯЗ БОРИС ПЪРВИ № 2</x:t>
   </x:si>
   <x:si>
-    <x:t>Smyadovo</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-3.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a warm meal in the municipality of Smyadovo</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>"Providing hot lunch - 2016 in municipality Smyadovo"</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0086</x:t>
   </x:si>
   <x:si>
     <x:t>"3.1 - Hot lunch in the conditions of the COVID-19 pandemic in Municipality Smyadovo"</x:t>
   </x:si>
   <x:si>
     <x:t>000057236 SOZOPOL MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sozopol, 8130, пл.ХАН КРУМ, номер 2</x:t>
   </x:si>
   <x:si>
     <x:t>Sozopol</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0191</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 Hot lunch in the municipality of Sozopol - 2021</x:t>
   </x:si>
   <x:si>
     <x:t>115816423 OBSHTINA SOPOT</x:t>
@@ -5600,83 +5600,83 @@
   <x:si>
     <x:t>Strazhitsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0100</x:t>
   </x:si>
   <x:si>
     <x:t>Hot lunch in conditions of the pandemic of COVID-19 in the Municipality of Strazhitsa</x:t>
   </x:si>
   <x:si>
     <x:t>000133972 Municipality of Strazhitsa</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Strazhitsa, 5150, ул."Дончо Узунов" № 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0114</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a warm lunch in Municipality of Strazhitsa</x:t>
   </x:si>
   <x:si>
     <x:t>000351864 MUNICIPALITY STRELCHA</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Strelcha, 4530, пл. ДРУЖБА № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strelcha</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.001-0012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing a warm meal in the municipality of STRELCHA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000351864 OBSHTINA STRELCHA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Strelcha, 4530, пл. ДРУЖБА, номер 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-5.001-0210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Hot lunch in the conditions of the pandemic of COVID-19 in the municipality of Strelcha"</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Strelcha, 4530, пл. ДРУЖБА № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0075</x:t>
   </x:si>
   <x:si>
     <x:t>"Providing hot meals municipality Strelcha"</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Strelcha, 4530, пл. ДРУЖБА № 2</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>000024713 Munisipality of Strumyani</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Strumyani, 2825, пл. "Седми Април" №1</x:t>
   </x:si>
   <x:si>
     <x:t>Strumyani</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0159</x:t>
   </x:si>
   <x:si>
     <x:t>Hot lunch for the residents of Strumyani municipality in the conditions of COVID-19</x:t>
   </x:si>
   <x:si>
     <x:t>000024713 Municipality of Strumyani</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0092</x:t>
   </x:si>
   <x:si>
     <x:t>"Hot lunch for Strumyani's residents"</x:t>
   </x:si>
   <x:si>
     <x:t>000093684 MUNICIPALITY OF SUVOROVO</x:t>
@@ -5687,69 +5687,69 @@
   <x:si>
     <x:t>Suvorovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0072</x:t>
   </x:si>
   <x:si>
     <x:t>"3-1-Hot lunch in the conditions of the pandemic of COVID-19 in the municipality of Suvorovo".</x:t>
   </x:si>
   <x:si>
     <x:t>000057250 SUNGURLARE  MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sungurlare, 8470, ул. ГЕОРГИ ДИМИТРОВ, номер 2</x:t>
   </x:si>
   <x:si>
     <x:t>Sungurlare</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0141</x:t>
   </x:si>
   <x:si>
     <x:t>Soup-kitchen - "Hope 2021"</x:t>
   </x:si>
   <x:si>
+    <x:t>000057250 Municipality Sungurlare</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sungurlare, 8470, ул. ГЕОРГИ ДИМИТРОВ № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.001-0086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing a warm meal in the municipality of Sungurlare</x:t>
+  </x:si>
+  <x:si>
     <x:t>000057250 Municipality of Sungurlare</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sungurlare, 8470, ул. ГЕОРГИ ДИМИТРОВ № 2</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-3.002-0081</x:t>
   </x:si>
   <x:si>
     <x:t>Soup-kitchen - "Hope"</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Providing a warm meal in the municipality of Sungurlare</x:t>
   </x:si>
   <x:si>
     <x:t>000133997 MUNICIPALITY SUHINDOL</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Suhindol, 5240, ул. РОСИЦА № 106</x:t>
   </x:si>
   <x:si>
     <x:t>Suhindol</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0082</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SOCIAL KITCHEN
 </x:t>
   </x:si>
   <x:si>
     <x:t>000133997 OBSHTINA SUHINDOL</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Suhindol, 5240, ул. РОСИЦА, номер 106</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0157</x:t>
@@ -5757,228 +5757,228 @@
   <x:si>
     <x:t>Hot lunch in the conditions of a pandemic by COVID - 19 in the Suhindol Municipality.</x:t>
   </x:si>
   <x:si>
     <x:t>000471640 MUNICIPALITY OF SAEDINENIE</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Saedinenie, 4190, бул. ШЕСТИ СЕПТЕМВРИ № 13</x:t>
   </x:si>
   <x:si>
     <x:t>Saedinenie</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0125</x:t>
   </x:si>
   <x:si>
     <x:t>"3.1 - Hot lunch in the conditions of the COVID-19 pandemic in Saedinenie municipality "</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0215</x:t>
   </x:si>
   <x:si>
     <x:t>"Providing a warm lunch in Saedinenie municipality"</x:t>
   </x:si>
   <x:si>
+    <x:t>000590704 municipality Tvarditsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Tvarditsa, 8890, пл. СВОБОДА № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tvarditsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hot lunch supply in Municipality of Tvarditsa</x:t>
+  </x:si>
+  <x:si>
     <x:t>000590704 OBSHTINA TVARDITSA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Tvarditsa, 8890, пл. Свобода, № 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Tvarditsa</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-5.001-0174</x:t>
   </x:si>
   <x:si>
     <x:t>3.1 Warm lunch in the conditions of the pandemic of COVID - 19 in the Municipality of Tvarditsa.</x:t>
   </x:si>
   <x:si>
-    <x:t>000590704 municipality Tvarditsa</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000852925 Tervel Municipality</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Tervel, 9450, ул."Св.Св.Кирил и Методий" 8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tervel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-5.001-0133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.1- A warm meal in a pandemic condition from COVID-19 in Tervel Municipality</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Tervel, 9450, ул."Св.Св.Кирил и Методий"8</x:t>
   </x:si>
   <x:si>
-    <x:t>Tervel</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-3.002-0155</x:t>
   </x:si>
   <x:si>
     <x:t>Warm food for people in need in Tervel Municipality</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Tervel, 9450, ул."Св.Св.Кирил и Методий" 8</x:t>
-[...5 lines deleted...]
-    <x:t>3.1- A warm meal in a pandemic condition from COVID-19 in Tervel Municipality</x:t>
+    <x:t>000291698 “Services for primary childrens development of Public center for children and families- Teteven”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Teteven, 5700, пл."Сава Младенов"№9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teteven</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.001-0070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing a warm meal in the municipality of Teteven</x:t>
   </x:si>
   <x:si>
     <x:t>000291698 MUNICIPALITY OF TETEVEN</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Teteven, 5700, пл. САВА  МЛАДЕНОВ № 9</x:t>
   </x:si>
   <x:si>
-    <x:t>Teteven</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-3.002-0186</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a warm lunch in the Municipality of Teteven - 2016</x:t>
   </x:si>
   <x:si>
-    <x:t>000291698 “Services for primary childrens development of Public center for children and families- Teteven”</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000970464 Municipality Topolovgrad</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Topolovgrad, 6560, пл. ОСВОБОЖДЕНИЕ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Topolovgrad</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.001-0013</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a warm meal in the municipality of Topolovgrad</x:t>
   </x:si>
   <x:si>
+    <x:t>000970464 Municipality of Topolovgrad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Topolovgrad, 6560, Освобождение №1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-5.001-0011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hot lunch at home in the conditions of a pandemic of COVID-19 for people in difficulty in the municipality of Topolovgrad</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Topolovgrad, 6051, пл. ОСВОБОЖДЕНИЕ № 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0101</x:t>
   </x:si>
   <x:si>
     <x:t>"Providing hot lunch at municipality Topolovgrad"</x:t>
   </x:si>
   <x:si>
-    <x:t>000970464 Municipality of Topolovgrad</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000291709 Troyan Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Troyan, 5600, пл. "Възраждане" № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Troyan</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0125</x:t>
   </x:si>
   <x:si>
     <x:t>Providing warm lunch for people from vulnerable groups in the municipality of Troyan</x:t>
   </x:si>
   <x:si>
     <x:t>000215946 Municipality of Tryavna</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Tryavna, 5350, ул. АНГЕЛ КЪНЧЕВ, номер 21</x:t>
   </x:si>
   <x:si>
     <x:t>Tryavna</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0121</x:t>
   </x:si>
   <x:si>
     <x:t>3.1 - Hot lunch in the conditions of the pandemic of COVID-19 in the municipality of Tryavna</x:t>
   </x:si>
   <x:si>
+    <x:t>000970457 TUNDZHA MUNICIPALITY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Yambol, 8600, пл. ОСВОБОЖДЕНИЕ № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tundzha</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.001-0047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing a warm meal in the municipality of Tundja</x:t>
+  </x:si>
+  <x:si>
     <x:t>000970457 "Tundzha" Municipality.</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Yambol, 8600, пл. ОСВОБОЖДЕНИЕ, номер 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Tundzha</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-5.001-0145</x:t>
   </x:si>
   <x:si>
     <x:t>Hot lunch in the conditions of the pandemic of COVID-19 in the municipality of Tundzha</x:t>
   </x:si>
   <x:si>
     <x:t>000970457 MUNICIPALITY "TUNDZHA"</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Yambol, 8600, пл. ОСВОБОЖДЕНИЕ № 1</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-3.002-0061</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a hot lunch in the municipality of "Tunja"</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Providing a warm meal in the municipality of Tundja</x:t>
   </x:si>
   <x:si>
     <x:t>000565626 
  MUNICIPALITY OF TUTRAKAN</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Tutrakan, 7600, ул. "Трансмариска" № 31</x:t>
   </x:si>
   <x:si>
     <x:t>Tutrakan</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0230</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">	Public Dining Room for the citizens of Tutrakan</x:t>
   </x:si>
   <x:si>
     <x:t>000875920 MUNICIPALITY OF TARGOVISHTE</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Targovishte, 7700, пл. СВОБОДА</x:t>
   </x:si>
   <x:si>
     <x:t>Targovishte</x:t>
@@ -6019,219 +6019,219 @@
   <x:si>
     <x:t>000025014 Municipality of Hadgidimovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Hadzhidimovo, 2933, ул. ДИМО ХАДЖИДИМОВ № 46</x:t>
   </x:si>
   <x:si>
     <x:t>Hadzhidimovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0228</x:t>
   </x:si>
   <x:si>
     <x:t>To providing warm meal in Hadgidimovo Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000193551 Municipality Hayredin</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Hayredin, 3357, Георги Димитров №135</x:t>
   </x:si>
   <x:si>
     <x:t>Hayredin</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05FMOP001-3.002-0077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hot Lunch 2016</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05FMOP001-5.001-0227</x:t>
   </x:si>
   <x:si>
     <x:t>Hot lunch in the Municipality of Hayredin</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05FMOP001-3.002-0077</x:t>
-[...2 lines deleted...]
-    <x:t>Hot Lunch 2016</x:t>
+    <x:t>000903939 Harmanli Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Harmanli, 6450, пл. Възраждане 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harmanli</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-5.001-0073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing of warm meal in the conditions of the Covid-19 pandemic hosted on the territory of Harmanli municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000903939 Municipality of Harmanli</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Harmanli, 6450, пл. Възраждане № 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Harmanli</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-3.002-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a hot lunch in the municipality of Harmanli</x:t>
   </x:si>
   <x:si>
     <x:t>000903939 Harmanli municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Harmanli, 6450, пл. "Възраждане" №1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.001-0079</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a warm meal in the municipality of Harmanli</x:t>
   </x:si>
   <x:si>
-    <x:t>000903939 Harmanli Municipality</x:t>
-[...8 lines deleted...]
-    <x:t>Providing of warm meal in the conditions of the Covid-19 pandemic hosted on the territory of Harmanli municipality</x:t>
+    <x:t>000903946 Haskovo Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Haskovo, 6300, пл. "Общински" №1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Haskovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provision of hot meal on the territory of  Haskovo municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000903946 OBSHTINA HASKOVO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Haskovo, 6300, ПЛ. ОБЩИНСКИ, номер 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-5.001-0168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A warm meal in a pandemic condition from COVID-19 in Haskovo municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000903946 HASKOVO MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Haskovo, 6300, Площад Общински №1</x:t>
   </x:si>
   <x:si>
-    <x:t>Haskovo</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-5.001-0223</x:t>
   </x:si>
   <x:si>
     <x:t>"A warm meal in a pandemic condition from COVID-19 in Haskowo municipality"</x:t>
   </x:si>
   <x:si>
-    <x:t>000903946 OBSHTINA HASKOVO</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>000471671 Municipality of Hissarya</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Hisarya, 4180, бул. ГЕНЕРАЛ ГУРКО № 14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hisarya</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing cooked warm food in Municipality of Hissarya</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Hisarya, 4180, бул. "Генерал Гурко" 14</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Hisarya</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0053</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">3.1 - Hot lunch in the conditions of the pandemic of COVID-19 in the municipality of Hissarya
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Hisarya, 4180, бул. ГЕНЕРАЛ ГУРКО № 14</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000931422 Hitrino municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Hitrino, 9780, ул. ВЪЗРАЖДАНЕ, номер 45</x:t>
   </x:si>
   <x:si>
     <x:t>Hitrino</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0170</x:t>
   </x:si>
   <x:si>
     <x:t>Hot lunch in the conditions of the pavidemic of kovid -19 per inhabitant of Hitrino municipality</x:t>
   </x:si>
   <x:si>
+    <x:t>000505981 OBCHINA CAR KALOYAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Tsar Kaloyan, 7280, пл. ДЕМОКРАЦИЯ № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tsar Kaloyan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Osiguravane na topal obad"</x:t>
+  </x:si>
+  <x:si>
     <x:t>000505981 MUNICIPALITY OF TSAR KALOYAN</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Tsar Kaloyan, 7280, пл. "Демокрация" №1</x:t>
   </x:si>
   <x:si>
-    <x:t>Tsar Kaloyan</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-5.001-0016</x:t>
   </x:si>
   <x:si>
     <x:t>Hot lunch in the conditions of the Covid-19 pandemic - Tsar Kaloyan Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000505981 Municipality Tsar Kaloyan</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Tsar Kaloyan, 7280, Гр. Цар Калоян, общ. Цар Калоян, област Разград, пл. Демокрация № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.001-0022</x:t>
   </x:si>
   <x:si>
     <x:t>Providing a warm meal in the municipality of Tsar Kaloyan</x:t>
   </x:si>
   <x:si>
-    <x:t>000505981 OBCHINA CAR KALOYAN</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000530671 OBSHTINA TSENOVO</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Tsenovo, 7139, ул. "Цар Освободител" № 66</x:t>
   </x:si>
   <x:si>
     <x:t>Tsenovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0206</x:t>
   </x:si>
   <x:si>
     <x:t>"3.1 - Hot lunch in the conditions of a COVID-19 pandemic in the municipality of Tsenovo"</x:t>
   </x:si>
   <x:si>
     <x:t>000777230 Municipality of Chavdar</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Chavdar, 2084, ул. "Христо Ботев" 9</x:t>
   </x:si>
   <x:si>
     <x:t>Chavdar</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0132</x:t>
@@ -6296,89 +6296,89 @@
   <x:si>
     <x:t>Bulgaria, Cherven Bryag, 5980, ул. АНТИМ ПЪРВИ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0058</x:t>
   </x:si>
   <x:si>
     <x:t>Providing hot meals to individuals and families in the municipality of Cherven Bryag</x:t>
   </x:si>
   <x:si>
     <x:t>000414154 OBSHTINA CHERVEK BRYUG</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Cherven Bryag, 5980, ул. АНТИМ ПЪРВИ, номер 1</x:t>
   </x:si>
   <x:si>
     <x:t>Cherven Bryag</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0127</x:t>
   </x:si>
   <x:si>
     <x:t>"3.1 - Hot lunch in the conditions of the pandemic of COVID-19 in the municipality of Cherven Bryag"</x:t>
   </x:si>
   <x:si>
+    <x:t>000320961 Municipality Chiprovtsi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Chiprovtsi, 3460, ул. ПЕТЪР ПАРЧЕВИЧ № 45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chiprovtsi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing hot meals in Municipality of Chiprovtsi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000320961 Municipality of Chiprovtsi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Chiprovtsi, 3460, бул.”Петър Парчевич” № 45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.001-0035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing a warm meal in the municipality of Chiprovtsi</x:t>
+  </x:si>
+  <x:si>
     <x:t>000320961 OBSHTINA CHIPROVTSI</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Chiprovtsi, 3460, ул. ПЕТЪР ПАРЧЕВИЧ, номер 45</x:t>
   </x:si>
   <x:si>
-    <x:t>Chiprovtsi</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-5.001-0061</x:t>
   </x:si>
   <x:si>
     <x:t>"3-1 - Hot lunch in the conditions of the pandemic of COVID-19 in the municipality of Chiprovtsi"</x:t>
   </x:si>
   <x:si>
-    <x:t>000320961 Municipality of Chiprovtsi</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>000159700 OBSHTINA CHUPRENE</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Chuprene, 3950, ул. "Асен Балкански" № 55</x:t>
   </x:si>
   <x:si>
     <x:t>Chuprene</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0194</x:t>
   </x:si>
   <x:si>
     <x:t>""Hot lunch in Municipality of Chuprene""</x:t>
   </x:si>
   <x:si>
     <x:t>000852957 Shabla Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Shabla, 9680, ул. РАВНО ПОЛЕ № 35</x:t>
   </x:si>
   <x:si>
     <x:t>Shabla</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0016</x:t>
@@ -6488,60 +6488,60 @@
   <x:si>
     <x:t>BG05FMOP001-3.002-0003</x:t>
   </x:si>
   <x:si>
     <x:t>"Providing hot meals in municipality of Yakoruda"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Yakoruda, 2790, Васил Левски 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0010</x:t>
   </x:si>
   <x:si>
     <x:t>"Providing a hot lunch on the territory of the municipality of Yakoruda in the conditions of a pandemic of COVID-19"</x:t>
   </x:si>
   <x:si>
     <x:t>000970496 Yambol Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Yambol, 8600, ул. "Г. С. Раковски" № 7</x:t>
   </x:si>
   <x:si>
     <x:t>Yambol</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05FMOP001-5.001-0131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provision of hot lunch in the Municipality of Yambol in the conditions of the pandemic of COVID-19</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05FMOP001-3.002-0193</x:t>
   </x:si>
   <x:si>
     <x:t>Provision of hot lunch in the municipality of Yambol</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Provision of hot lunch in the Municipality of Yambol in the conditions of the pandemic of COVID-19</x:t>
   </x:si>
   <x:si>
     <x:t>0006963270495 District Bankya, Sofia Muncipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Bankya, 1320, ул. ЦАР СИМЕОН № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Sofia Cap.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0202</x:t>
   </x:si>
   <x:si>
     <x:t>Providing hot lunch in Bankya</x:t>
   </x:si>
   <x:si>
     <x:t>0006963270633 Sofia Municipality Vitosha District</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1618, ул. СЛЪНЦЕ № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-3.002-0165</x:t>
   </x:si>
@@ -6630,77 +6630,77 @@
     <x:t xml:space="preserve">Provision of cooked lunch - Municipality of Sofia "Oborishte district''
 </x:t>
   </x:si>
   <x:si>
     <x:t>0006963270690 RAYON "PANCHAREVO"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pancharevo, 1137, ул. САМОКОВСКО ШОСЕ, номер 230</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0219</x:t>
   </x:si>
   <x:si>
     <x:t>Hot lunch in the conditions of the pandemic of COVID-19 in the region of Pancharevo-Sofia Municipality.</x:t>
   </x:si>
   <x:si>
     <x:t>000703415 ASSOCIATION BULGARIAN RED CROSS</x:t>
   </x:si>
   <x:si>
     <x:t>Non-profit organization</x:t>
   </x:si>
   <x:si>
     <x:t>Public benefit association</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Sofia, 1407, бул. ДЖЕЙМС БАУЧЕР № 76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-2.004-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Application for funding under the Grant Scheme BG05FMOP001-2.004 "Providing of individual food packages – 2020 under the Operational Programme for Food and Material Assistance under the Fund for European Aid to the most Deprived.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000703415 Association Bulgarian Red Cross</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-2.002-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Application for funding under the Grant Scheme BG05FMOP001-2.002. "Providing of individual food packages – 2016” under the Operational Programme for Food and Material Assistance under the Fund for European Aid to the most Deprived.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Private</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1407, бул. ДЖЕЙМС БАУЧЕР № 76</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-2.003-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Application for funding under the Grant Scheme BG05FMOP001-2.003. "Providing of individual food packages – 2017 - 2019 under the Operational Programme for Food and Material Assistance under the Fund for European Aid to the most Deprived.</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05FMOP001-2.004-0001</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>000703415 Bulgarian Red Cross</x:t>
   </x:si>
   <x:si>
     <x:t>Public benefit foundation</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1407, бул. "Джеймс Баучер" 76</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-2.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Providing individual food packages- 2015</x:t>
   </x:si>
   <x:si>
     <x:t>0006963270648 Sofia municipality - district "Ovcha kupel"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1618, гр. София, бул. ЦАР БОРИС III, № 136 В</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0178</x:t>
   </x:si>
   <x:si>
     <x:t>Hot lunch in terms of the COVID-19 pandemic situation</x:t>
@@ -6789,69 +6789,69 @@
   <x:si>
     <x:t>Bulgaria, Sofia, 1592, бул. "Кръстю Пастухов" №18</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0070</x:t>
   </x:si>
   <x:si>
     <x:t>"3.1 - Hot lunch in the conditions of the pandemic of COVID-19 in Sofia municipality - Iskar district"</x:t>
   </x:si>
   <x:si>
     <x:t>0006963270598 SOFIA MUNICIPALITY - RAYON "NADEZHDA"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1220, ж.к. НАДЕЖДА, ул. КИРИЛ ДРАНГОВ, номер 55</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0181</x:t>
   </x:si>
   <x:si>
     <x:t>3.1 - Hot lunch during the COVID-19 pandemic in Sofia Municipality - “Nadezhda“ district</x:t>
   </x:si>
   <x:si>
     <x:t>0006963270671 Sofia Municipality - Area Novi Iskar</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Novi Iskar, 1281, ул. ИСКЪРСКО ДЕФИЛЕ № 123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novi Iskar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05FMOP001-3.002-0225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing a hot lunch in Sofia Municipality - Area Novi Iskar</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Novi Iskar, 1281, ул. Искърско дефиле 121</x:t>
   </x:si>
   <x:si>
-    <x:t>Novi Iskar</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05FMOP001-5.001-0190</x:t>
   </x:si>
   <x:si>
     <x:t>Hot lunch in Sofia Municipality - Area Novi Iskar in the conditions of the pandemic of COVID-19</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Providing a hot lunch in Sofia Municipality - Area Novi Iskar</x:t>
   </x:si>
   <x:si>
     <x:t>0006963270511 District of Oborishte - Sofia Capital Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1505, бул. "Мадрид" № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0058</x:t>
   </x:si>
   <x:si>
     <x:t>Hot lunch in the conditions of the pandemic of COVID-19 in the District of "Oborishte" - Sofia Capital Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>0006963270476 Sofia Municipality - Serdika District</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1202, бул. Княгиня Мария Луиза" № 88</x:t>
   </x:si>
   <x:si>
     <x:t>BG05FMOP001-5.001-0187</x:t>
   </x:si>
   <x:si>
     <x:t>Free lunch in pandemic situation of COVID-19 in Serdika district.</x:t>
   </x:si>
@@ -7607,456 +7607,456 @@
       <x:c r="B22" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D22" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E22" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F22" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H22" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I22" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J22" s="4">
-        <x:v>23921934.48</x:v>
+        <x:v>6825056.11</x:v>
       </x:c>
       <x:c r="K22" s="4">
-        <x:v>23921934.48</x:v>
+        <x:v>6825056.11</x:v>
       </x:c>
       <x:c r="L22" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M22" s="4">
-        <x:v>23921934.48</x:v>
+        <x:v>6825056.11</x:v>
       </x:c>
       <x:c r="N22" s="5">
-        <x:v>53</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="O22" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:15">
       <x:c r="A23" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E23" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F23" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H23" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I23" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J23" s="4">
-        <x:v>3370219.07</x:v>
+        <x:v>23921934.48</x:v>
       </x:c>
       <x:c r="K23" s="4">
-        <x:v>3370219.07</x:v>
+        <x:v>23921934.48</x:v>
       </x:c>
       <x:c r="L23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M23" s="4">
-        <x:v>3370219.06</x:v>
+        <x:v>23921934.48</x:v>
       </x:c>
       <x:c r="N23" s="5">
-        <x:v>48</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="O23" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:15">
       <x:c r="A24" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E24" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F24" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H24" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="I24" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J24" s="4">
         <x:v>1625656.66</x:v>
       </x:c>
       <x:c r="K24" s="4">
         <x:v>1625656.66</x:v>
       </x:c>
       <x:c r="L24" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M24" s="4">
         <x:v>1625656.67</x:v>
       </x:c>
       <x:c r="N24" s="5">
         <x:v>54</x:v>
       </x:c>
       <x:c r="O24" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:15">
       <x:c r="A25" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F25" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H25" s="3" t="s">
-        <x:v>44</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I25" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J25" s="4">
-        <x:v>6825056.11</x:v>
+        <x:v>2216738.06</x:v>
       </x:c>
       <x:c r="K25" s="4">
-        <x:v>6825056.11</x:v>
+        <x:v>2216738.06</x:v>
       </x:c>
       <x:c r="L25" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M25" s="4">
-        <x:v>6825056.11</x:v>
+        <x:v>2216738.06</x:v>
       </x:c>
       <x:c r="N25" s="5">
-        <x:v>31</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="O25" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15">
       <x:c r="A26" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D26" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E26" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F26" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H26" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="I26" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J26" s="4">
-        <x:v>603961.42</x:v>
+        <x:v>3370219.07</x:v>
       </x:c>
       <x:c r="K26" s="4">
-        <x:v>603961.42</x:v>
+        <x:v>3370219.07</x:v>
       </x:c>
       <x:c r="L26" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M26" s="4">
-        <x:v>603961.42</x:v>
+        <x:v>3370219.06</x:v>
       </x:c>
       <x:c r="N26" s="5">
-        <x:v>14</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O26" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15">
       <x:c r="A27" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F27" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H27" s="3" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I27" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="H27" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J27" s="4">
-        <x:v>2216738.06</x:v>
+        <x:v>603961.42</x:v>
       </x:c>
       <x:c r="K27" s="4">
-        <x:v>2216738.06</x:v>
+        <x:v>603961.42</x:v>
       </x:c>
       <x:c r="L27" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M27" s="4">
-        <x:v>2216738.06</x:v>
+        <x:v>603961.42</x:v>
       </x:c>
       <x:c r="N27" s="5">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="O27" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15">
       <x:c r="A28" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F28" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H28" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I28" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J28" s="4">
         <x:v>7073978.83</x:v>
       </x:c>
       <x:c r="K28" s="4">
         <x:v>7073978.83</x:v>
       </x:c>
       <x:c r="L28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M28" s="4">
         <x:v>7073978.84</x:v>
       </x:c>
       <x:c r="N28" s="5">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O28" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:15">
       <x:c r="A29" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F29" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H29" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I29" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J29" s="4">
         <x:v>1280041.66</x:v>
       </x:c>
       <x:c r="K29" s="4">
         <x:v>1280041.66</x:v>
       </x:c>
       <x:c r="L29" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M29" s="4">
         <x:v>1280041.66</x:v>
       </x:c>
       <x:c r="N29" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O29" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:15">
       <x:c r="A30" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D30" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E30" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F30" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H30" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I30" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J30" s="4">
         <x:v>845007.28</x:v>
       </x:c>
       <x:c r="K30" s="4">
         <x:v>845007.28</x:v>
       </x:c>
       <x:c r="L30" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M30" s="4">
         <x:v>845007.29</x:v>
       </x:c>
       <x:c r="N30" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O30" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E31" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F31" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H31" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I31" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J31" s="4">
         <x:v>19030929.63</x:v>
       </x:c>
       <x:c r="K31" s="4">
         <x:v>19030929.63</x:v>
       </x:c>
       <x:c r="L31" s="4">
         <x:v>0</x:v>
       </x:c>
@@ -8124,110 +8124,110 @@
       <x:c r="B33" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F33" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H33" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I33" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="J33" s="4">
-        <x:v>491435.1</x:v>
+        <x:v>236945.19</x:v>
       </x:c>
       <x:c r="K33" s="4">
-        <x:v>491435.1</x:v>
+        <x:v>236945.19</x:v>
       </x:c>
       <x:c r="L33" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M33" s="4">
-        <x:v>491435.1</x:v>
+        <x:v>236945.19</x:v>
       </x:c>
       <x:c r="N33" s="5">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O33" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">
       <x:c r="A34" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F34" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H34" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I34" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J34" s="4">
-        <x:v>236945.19</x:v>
+        <x:v>491435.1</x:v>
       </x:c>
       <x:c r="K34" s="4">
-        <x:v>236945.19</x:v>
+        <x:v>491435.1</x:v>
       </x:c>
       <x:c r="L34" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M34" s="4">
-        <x:v>236945.19</x:v>
+        <x:v>491435.1</x:v>
       </x:c>
       <x:c r="N34" s="5">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="O34" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:15">
       <x:c r="A35" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E35" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F35" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
@@ -8359,721 +8359,721 @@
       <x:c r="B38" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E38" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F38" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H38" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I38" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J38" s="4">
-        <x:v>44691.72</x:v>
+        <x:v>213164.95</x:v>
       </x:c>
       <x:c r="K38" s="4">
-        <x:v>44691.72</x:v>
+        <x:v>213164.95</x:v>
       </x:c>
       <x:c r="L38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M38" s="4">
-        <x:v>44691.71</x:v>
+        <x:v>213164.95</x:v>
       </x:c>
       <x:c r="N38" s="5">
-        <x:v>12</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="O38" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:15">
       <x:c r="A39" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E39" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F39" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H39" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I39" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J39" s="4">
-        <x:v>213164.95</x:v>
+        <x:v>44691.72</x:v>
       </x:c>
       <x:c r="K39" s="4">
-        <x:v>213164.95</x:v>
+        <x:v>44691.72</x:v>
       </x:c>
       <x:c r="L39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M39" s="4">
-        <x:v>213164.95</x:v>
+        <x:v>44691.71</x:v>
       </x:c>
       <x:c r="N39" s="5">
-        <x:v>44</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O39" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:15">
       <x:c r="A40" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F40" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H40" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I40" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>4640.35</x:v>
+        <x:v>21863.89</x:v>
       </x:c>
       <x:c r="K40" s="4">
-        <x:v>4640.35</x:v>
+        <x:v>21863.89</x:v>
       </x:c>
       <x:c r="L40" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M40" s="4">
-        <x:v>4640.33</x:v>
+        <x:v>21863.89</x:v>
       </x:c>
       <x:c r="N40" s="5">
-        <x:v>8</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="O40" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E41" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F41" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H41" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="I41" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J41" s="4">
         <x:v>23518.07</x:v>
       </x:c>
       <x:c r="K41" s="4">
         <x:v>23518.07</x:v>
       </x:c>
       <x:c r="L41" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M41" s="4">
         <x:v>23518.07</x:v>
       </x:c>
       <x:c r="N41" s="5">
         <x:v>37</x:v>
       </x:c>
       <x:c r="O41" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H42" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I42" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>21863.89</x:v>
+        <x:v>4640.35</x:v>
       </x:c>
       <x:c r="K42" s="4">
-        <x:v>21863.89</x:v>
+        <x:v>4640.35</x:v>
       </x:c>
       <x:c r="L42" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M42" s="4">
-        <x:v>21863.89</x:v>
+        <x:v>4640.33</x:v>
       </x:c>
       <x:c r="N42" s="5">
-        <x:v>7</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="O42" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F43" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H43" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I43" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>203095.87</x:v>
+        <x:v>828955.94</x:v>
       </x:c>
       <x:c r="K43" s="4">
-        <x:v>203095.87</x:v>
+        <x:v>828955.94</x:v>
       </x:c>
       <x:c r="L43" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M43" s="4">
-        <x:v>203095.87</x:v>
+        <x:v>828955.94</x:v>
       </x:c>
       <x:c r="N43" s="5">
-        <x:v>21</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="O43" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15">
       <x:c r="A44" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F44" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H44" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="I44" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>828955.94</x:v>
+        <x:v>203095.87</x:v>
       </x:c>
       <x:c r="K44" s="4">
-        <x:v>828955.94</x:v>
+        <x:v>203095.87</x:v>
       </x:c>
       <x:c r="L44" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M44" s="4">
-        <x:v>828955.94</x:v>
+        <x:v>203095.87</x:v>
       </x:c>
       <x:c r="N44" s="5">
-        <x:v>46</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O44" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:15">
       <x:c r="A45" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E45" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F45" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H45" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I45" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J45" s="4">
-        <x:v>68010.49</x:v>
+        <x:v>57262.91</x:v>
       </x:c>
       <x:c r="K45" s="4">
-        <x:v>68010.49</x:v>
+        <x:v>57262.91</x:v>
       </x:c>
       <x:c r="L45" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M45" s="4">
-        <x:v>68010.48</x:v>
+        <x:v>57262.88</x:v>
       </x:c>
       <x:c r="N45" s="5">
-        <x:v>21</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O45" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:15">
       <x:c r="A46" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F46" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H46" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I46" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J46" s="4">
-        <x:v>57262.91</x:v>
+        <x:v>68010.49</x:v>
       </x:c>
       <x:c r="K46" s="4">
-        <x:v>57262.91</x:v>
+        <x:v>68010.49</x:v>
       </x:c>
       <x:c r="L46" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M46" s="4">
-        <x:v>57262.88</x:v>
+        <x:v>68010.48</x:v>
       </x:c>
       <x:c r="N46" s="5">
-        <x:v>27</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O46" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15">
       <x:c r="A47" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E47" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F47" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="H47" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I47" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J47" s="4">
-        <x:v>257670.35</x:v>
+        <x:v>321763.74</x:v>
       </x:c>
       <x:c r="K47" s="4">
-        <x:v>257670.35</x:v>
+        <x:v>321763.74</x:v>
       </x:c>
       <x:c r="L47" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M47" s="4">
-        <x:v>257670.34</x:v>
+        <x:v>321763.72</x:v>
       </x:c>
       <x:c r="N47" s="5">
-        <x:v>20</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="O47" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15">
       <x:c r="A48" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E48" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F48" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="H48" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I48" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J48" s="4">
         <x:v>6532.44</x:v>
       </x:c>
       <x:c r="K48" s="4">
         <x:v>6532.44</x:v>
       </x:c>
       <x:c r="L48" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M48" s="4">
         <x:v>6532.41</x:v>
       </x:c>
       <x:c r="N48" s="5">
         <x:v>5</x:v>
       </x:c>
       <x:c r="O48" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:15">
       <x:c r="A49" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E49" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F49" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="H49" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I49" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J49" s="4">
-        <x:v>321763.74</x:v>
+        <x:v>257670.35</x:v>
       </x:c>
       <x:c r="K49" s="4">
-        <x:v>321763.74</x:v>
+        <x:v>257670.35</x:v>
       </x:c>
       <x:c r="L49" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M49" s="4">
-        <x:v>321763.72</x:v>
+        <x:v>257670.34</x:v>
       </x:c>
       <x:c r="N49" s="5">
-        <x:v>47</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O49" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:15">
       <x:c r="A50" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D50" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E50" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F50" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H50" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I50" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J50" s="4">
-        <x:v>8464.09</x:v>
+        <x:v>10455.13</x:v>
       </x:c>
       <x:c r="K50" s="4">
-        <x:v>8464.09</x:v>
+        <x:v>10455.13</x:v>
       </x:c>
       <x:c r="L50" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="4">
-        <x:v>8463.55</x:v>
+        <x:v>10455.13</x:v>
       </x:c>
       <x:c r="N50" s="5">
-        <x:v>5</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="O50" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15">
       <x:c r="A51" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E51" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F51" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H51" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="I51" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J51" s="4">
-        <x:v>10455.13</x:v>
+        <x:v>8464.09</x:v>
       </x:c>
       <x:c r="K51" s="4">
-        <x:v>10455.13</x:v>
+        <x:v>8464.09</x:v>
       </x:c>
       <x:c r="L51" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M51" s="4">
-        <x:v>10455.13</x:v>
+        <x:v>8463.55</x:v>
       </x:c>
       <x:c r="N51" s="5">
-        <x:v>4</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O51" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:15">
       <x:c r="A52" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D52" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E52" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F52" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H52" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I52" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="J52" s="4">
-        <x:v>880082.11</x:v>
+        <x:v>1534723.51</x:v>
       </x:c>
       <x:c r="K52" s="4">
-        <x:v>880082.11</x:v>
+        <x:v>1534723.51</x:v>
       </x:c>
       <x:c r="L52" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M52" s="4">
-        <x:v>880082.11</x:v>
+        <x:v>1534723.53</x:v>
       </x:c>
       <x:c r="N52" s="5">
-        <x:v>21</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="O52" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:15">
       <x:c r="A53" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E53" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F53" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
@@ -9111,251 +9111,251 @@
       <x:c r="B54" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D54" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E54" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F54" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H54" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="I54" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J54" s="4">
-        <x:v>1534723.51</x:v>
+        <x:v>880082.11</x:v>
       </x:c>
       <x:c r="K54" s="4">
-        <x:v>1534723.51</x:v>
+        <x:v>880082.11</x:v>
       </x:c>
       <x:c r="L54" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M54" s="4">
-        <x:v>1534723.53</x:v>
+        <x:v>880082.11</x:v>
       </x:c>
       <x:c r="N54" s="5">
-        <x:v>42</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O54" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:15">
       <x:c r="A55" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E55" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F55" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H55" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="I55" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J55" s="4">
-        <x:v>303546.92</x:v>
+        <x:v>200634.32</x:v>
       </x:c>
       <x:c r="K55" s="4">
-        <x:v>303546.92</x:v>
+        <x:v>200634.32</x:v>
       </x:c>
       <x:c r="L55" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M55" s="4">
-        <x:v>303530.3</x:v>
+        <x:v>200634.32</x:v>
       </x:c>
       <x:c r="N55" s="5">
-        <x:v>44</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O55" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:15">
       <x:c r="A56" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D56" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E56" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F56" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H56" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="I56" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J56" s="4">
-        <x:v>200634.32</x:v>
+        <x:v>303546.92</x:v>
       </x:c>
       <x:c r="K56" s="4">
-        <x:v>200634.32</x:v>
+        <x:v>303546.92</x:v>
       </x:c>
       <x:c r="L56" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M56" s="4">
-        <x:v>200634.32</x:v>
+        <x:v>303530.3</x:v>
       </x:c>
       <x:c r="N56" s="5">
-        <x:v>21</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="O56" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:15">
       <x:c r="A57" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E57" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F57" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="H57" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="I57" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J57" s="4">
-        <x:v>41018.66</x:v>
+        <x:v>6689.02</x:v>
       </x:c>
       <x:c r="K57" s="4">
-        <x:v>41018.66</x:v>
+        <x:v>6689.02</x:v>
       </x:c>
       <x:c r="L57" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M57" s="4">
-        <x:v>41018.67</x:v>
+        <x:v>6689.02</x:v>
       </x:c>
       <x:c r="N57" s="5">
-        <x:v>38</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O57" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:15">
       <x:c r="A58" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D58" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E58" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F58" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="H58" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I58" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="J58" s="4">
-        <x:v>6689.02</x:v>
+        <x:v>41018.66</x:v>
       </x:c>
       <x:c r="K58" s="4">
-        <x:v>6689.02</x:v>
+        <x:v>41018.66</x:v>
       </x:c>
       <x:c r="L58" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M58" s="4">
-        <x:v>6689.02</x:v>
+        <x:v>41018.67</x:v>
       </x:c>
       <x:c r="N58" s="5">
-        <x:v>5</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O58" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:15">
       <x:c r="A59" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E59" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F59" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
@@ -9440,627 +9440,627 @@
       <x:c r="B61" s="3" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E61" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F61" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="H61" s="3" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I61" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J61" s="4">
-        <x:v>135360.8</x:v>
+        <x:v>86381.08</x:v>
       </x:c>
       <x:c r="K61" s="4">
-        <x:v>135360.8</x:v>
+        <x:v>86381.08</x:v>
       </x:c>
       <x:c r="L61" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M61" s="4">
-        <x:v>135360.81</x:v>
+        <x:v>86381.09</x:v>
       </x:c>
       <x:c r="N61" s="5">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O61" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:15">
       <x:c r="A62" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D62" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E62" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F62" s="3" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="H62" s="3" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I62" s="3" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J62" s="4">
-        <x:v>15957.61</x:v>
+        <x:v>135360.8</x:v>
       </x:c>
       <x:c r="K62" s="4">
-        <x:v>15957.61</x:v>
+        <x:v>135360.8</x:v>
       </x:c>
       <x:c r="L62" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M62" s="4">
-        <x:v>15957.62</x:v>
+        <x:v>135360.81</x:v>
       </x:c>
       <x:c r="N62" s="5">
-        <x:v>12</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O62" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:15">
       <x:c r="A63" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E63" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F63" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="H63" s="3" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="I63" s="3" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J63" s="4">
-        <x:v>86381.08</x:v>
+        <x:v>15957.61</x:v>
       </x:c>
       <x:c r="K63" s="4">
-        <x:v>86381.08</x:v>
+        <x:v>15957.61</x:v>
       </x:c>
       <x:c r="L63" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M63" s="4">
-        <x:v>86381.09</x:v>
+        <x:v>15957.62</x:v>
       </x:c>
       <x:c r="N63" s="5">
-        <x:v>48</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O63" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:15">
       <x:c r="A64" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D64" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E64" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F64" s="3" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H64" s="3" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="I64" s="3" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J64" s="4">
-        <x:v>45421.19</x:v>
+        <x:v>79416.1</x:v>
       </x:c>
       <x:c r="K64" s="4">
-        <x:v>45421.19</x:v>
+        <x:v>79416.1</x:v>
       </x:c>
       <x:c r="L64" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M64" s="4">
-        <x:v>45421.2</x:v>
+        <x:v>79416.1</x:v>
       </x:c>
       <x:c r="N64" s="5">
-        <x:v>44</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O64" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:15">
       <x:c r="A65" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B65" s="3" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E65" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F65" s="3" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
-        <x:v>198</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H65" s="3" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I65" s="3" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J65" s="4">
-        <x:v>79416.1</x:v>
+        <x:v>45421.19</x:v>
       </x:c>
       <x:c r="K65" s="4">
-        <x:v>79416.1</x:v>
+        <x:v>45421.19</x:v>
       </x:c>
       <x:c r="L65" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M65" s="4">
-        <x:v>79416.1</x:v>
+        <x:v>45421.2</x:v>
       </x:c>
       <x:c r="N65" s="5">
-        <x:v>21</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="O65" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:15">
       <x:c r="A66" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D66" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E66" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F66" s="3" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H66" s="3" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="I66" s="3" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J66" s="4">
-        <x:v>54014.46</x:v>
+        <x:v>49165.52</x:v>
       </x:c>
       <x:c r="K66" s="4">
-        <x:v>54014.46</x:v>
+        <x:v>49165.52</x:v>
       </x:c>
       <x:c r="L66" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M66" s="4">
-        <x:v>54014.46</x:v>
+        <x:v>49165.48</x:v>
       </x:c>
       <x:c r="N66" s="5">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="O66" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:15">
       <x:c r="A67" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
-        <x:v>206</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E67" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F67" s="3" t="s">
-        <x:v>207</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H67" s="3" t="s">
-        <x:v>208</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="I67" s="3" t="s">
-        <x:v>209</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J67" s="4">
-        <x:v>49165.52</x:v>
+        <x:v>3984.13</x:v>
       </x:c>
       <x:c r="K67" s="4">
-        <x:v>49165.52</x:v>
+        <x:v>3984.13</x:v>
       </x:c>
       <x:c r="L67" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M67" s="4">
-        <x:v>49165.48</x:v>
+        <x:v>3984.13</x:v>
       </x:c>
       <x:c r="N67" s="5">
-        <x:v>43</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O67" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:15">
       <x:c r="A68" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D68" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E68" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F68" s="3" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H68" s="3" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I68" s="3" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J68" s="4">
-        <x:v>3984.13</x:v>
+        <x:v>54014.46</x:v>
       </x:c>
       <x:c r="K68" s="4">
-        <x:v>3984.13</x:v>
+        <x:v>54014.46</x:v>
       </x:c>
       <x:c r="L68" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M68" s="4">
-        <x:v>3984.13</x:v>
+        <x:v>54014.46</x:v>
       </x:c>
       <x:c r="N68" s="5">
-        <x:v>5</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O68" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:15">
       <x:c r="A69" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E69" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F69" s="3" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H69" s="3" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="I69" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J69" s="4">
-        <x:v>538553.06</x:v>
+        <x:v>410683.75</x:v>
       </x:c>
       <x:c r="K69" s="4">
-        <x:v>538553.06</x:v>
+        <x:v>410683.75</x:v>
       </x:c>
       <x:c r="L69" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M69" s="4">
-        <x:v>538552.91</x:v>
+        <x:v>410683.75</x:v>
       </x:c>
       <x:c r="N69" s="5">
-        <x:v>46</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O69" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:15">
       <x:c r="A70" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D70" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E70" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F70" s="3" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H70" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="I70" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J70" s="4">
-        <x:v>410683.75</x:v>
+        <x:v>538553.06</x:v>
       </x:c>
       <x:c r="K70" s="4">
-        <x:v>410683.75</x:v>
+        <x:v>538553.06</x:v>
       </x:c>
       <x:c r="L70" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M70" s="4">
-        <x:v>410683.75</x:v>
+        <x:v>538552.91</x:v>
       </x:c>
       <x:c r="N70" s="5">
-        <x:v>21</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="O70" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:15">
       <x:c r="A71" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E71" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F71" s="3" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H71" s="3" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I71" s="3" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J71" s="4">
-        <x:v>140590.19</x:v>
+        <x:v>16309.34</x:v>
       </x:c>
       <x:c r="K71" s="4">
-        <x:v>140590.19</x:v>
+        <x:v>16309.34</x:v>
       </x:c>
       <x:c r="L71" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M71" s="4">
-        <x:v>140590.18</x:v>
+        <x:v>16309.34</x:v>
       </x:c>
       <x:c r="N71" s="5">
-        <x:v>21</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O71" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:15">
       <x:c r="A72" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C72" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D72" s="3" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="E72" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F72" s="3" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H72" s="3" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="I72" s="3" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>229</x:v>
       </x:c>
       <x:c r="J72" s="4">
         <x:v>275471.81</x:v>
       </x:c>
       <x:c r="K72" s="4">
         <x:v>275471.81</x:v>
       </x:c>
       <x:c r="L72" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M72" s="4">
         <x:v>275471.81</x:v>
       </x:c>
       <x:c r="N72" s="5">
         <x:v>44</x:v>
       </x:c>
       <x:c r="O72" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:15">
       <x:c r="A73" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E73" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F73" s="3" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H73" s="3" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="I73" s="3" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J73" s="4">
-        <x:v>16309.34</x:v>
+        <x:v>140590.19</x:v>
       </x:c>
       <x:c r="K73" s="4">
-        <x:v>16309.34</x:v>
+        <x:v>140590.19</x:v>
       </x:c>
       <x:c r="L73" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M73" s="4">
-        <x:v>16309.34</x:v>
+        <x:v>140590.18</x:v>
       </x:c>
       <x:c r="N73" s="5">
-        <x:v>5</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O73" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:15">
       <x:c r="A74" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D74" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E74" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F74" s="3" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
@@ -10192,251 +10192,251 @@
       <x:c r="B77" s="3" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E77" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F77" s="3" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H77" s="3" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I77" s="3" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="J77" s="4">
-        <x:v>110216.43</x:v>
+        <x:v>154657.34</x:v>
       </x:c>
       <x:c r="K77" s="4">
-        <x:v>110216.43</x:v>
+        <x:v>154657.34</x:v>
       </x:c>
       <x:c r="L77" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M77" s="4">
-        <x:v>110216.42</x:v>
+        <x:v>154657.35</x:v>
       </x:c>
       <x:c r="N77" s="5">
-        <x:v>20</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="O77" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:15">
       <x:c r="A78" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D78" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E78" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F78" s="3" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H78" s="3" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I78" s="3" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="J78" s="4">
-        <x:v>154657.34</x:v>
+        <x:v>110216.43</x:v>
       </x:c>
       <x:c r="K78" s="4">
-        <x:v>154657.34</x:v>
+        <x:v>110216.43</x:v>
       </x:c>
       <x:c r="L78" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M78" s="4">
-        <x:v>154657.35</x:v>
+        <x:v>110216.42</x:v>
       </x:c>
       <x:c r="N78" s="5">
-        <x:v>39</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O78" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:15">
       <x:c r="A79" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E79" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F79" s="3" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="H79" s="3" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="I79" s="3" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="J79" s="4">
-        <x:v>59728.56</x:v>
+        <x:v>33441.73</x:v>
       </x:c>
       <x:c r="K79" s="4">
-        <x:v>59728.56</x:v>
+        <x:v>33441.73</x:v>
       </x:c>
       <x:c r="L79" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M79" s="4">
-        <x:v>59728.55</x:v>
+        <x:v>33441.73</x:v>
       </x:c>
       <x:c r="N79" s="5">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O79" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:15">
       <x:c r="A80" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D80" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E80" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F80" s="3" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="H80" s="3" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="I80" s="3" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="J80" s="4">
-        <x:v>3803.08</x:v>
+        <x:v>59728.56</x:v>
       </x:c>
       <x:c r="K80" s="4">
-        <x:v>3803.08</x:v>
+        <x:v>59728.56</x:v>
       </x:c>
       <x:c r="L80" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M80" s="4">
-        <x:v>3803.05</x:v>
+        <x:v>59728.55</x:v>
       </x:c>
       <x:c r="N80" s="5">
-        <x:v>4</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="O80" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:15">
       <x:c r="A81" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B81" s="3" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E81" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F81" s="3" t="s">
-        <x:v>262</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="H81" s="3" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="I81" s="3" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="J81" s="4">
-        <x:v>33441.73</x:v>
+        <x:v>3803.08</x:v>
       </x:c>
       <x:c r="K81" s="4">
-        <x:v>33441.73</x:v>
+        <x:v>3803.08</x:v>
       </x:c>
       <x:c r="L81" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M81" s="4">
-        <x:v>33441.73</x:v>
+        <x:v>3803.05</x:v>
       </x:c>
       <x:c r="N81" s="5">
-        <x:v>21</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="O81" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:15">
       <x:c r="A82" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B82" s="3" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D82" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E82" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F82" s="3" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
@@ -10709,110 +10709,110 @@
       <x:c r="B88" s="3" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D88" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E88" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F88" s="3" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="G88" s="3" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="H88" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I88" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="J88" s="4">
-        <x:v>9430.11</x:v>
+        <x:v>87003.19</x:v>
       </x:c>
       <x:c r="K88" s="4">
-        <x:v>9430.11</x:v>
+        <x:v>87003.19</x:v>
       </x:c>
       <x:c r="L88" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M88" s="4">
-        <x:v>9430.11</x:v>
+        <x:v>87003.19</x:v>
       </x:c>
       <x:c r="N88" s="5">
-        <x:v>12</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="O88" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:15">
       <x:c r="A89" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B89" s="3" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E89" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F89" s="3" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="G89" s="3" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="H89" s="3" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="I89" s="3" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="J89" s="4">
-        <x:v>87003.19</x:v>
+        <x:v>9430.11</x:v>
       </x:c>
       <x:c r="K89" s="4">
-        <x:v>87003.19</x:v>
+        <x:v>9430.11</x:v>
       </x:c>
       <x:c r="L89" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M89" s="4">
-        <x:v>87003.19</x:v>
+        <x:v>9430.11</x:v>
       </x:c>
       <x:c r="N89" s="5">
-        <x:v>40</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O89" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:15">
       <x:c r="A90" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B90" s="3" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="C90" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D90" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E90" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F90" s="3" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
@@ -10850,345 +10850,345 @@
       <x:c r="B91" s="3" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E91" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F91" s="3" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="G91" s="3" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="H91" s="3" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="I91" s="3" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="J91" s="4">
-        <x:v>144223.35</x:v>
+        <x:v>121857.53</x:v>
       </x:c>
       <x:c r="K91" s="4">
-        <x:v>144223.35</x:v>
+        <x:v>121857.53</x:v>
       </x:c>
       <x:c r="L91" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M91" s="4">
-        <x:v>144223.36</x:v>
+        <x:v>121857.54</x:v>
       </x:c>
       <x:c r="N91" s="5">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O91" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:15">
       <x:c r="A92" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B92" s="3" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="C92" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D92" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E92" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F92" s="3" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="H92" s="3" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="I92" s="3" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="J92" s="4">
-        <x:v>121857.53</x:v>
+        <x:v>144223.35</x:v>
       </x:c>
       <x:c r="K92" s="4">
-        <x:v>121857.53</x:v>
+        <x:v>144223.35</x:v>
       </x:c>
       <x:c r="L92" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M92" s="4">
-        <x:v>121857.54</x:v>
+        <x:v>144223.36</x:v>
       </x:c>
       <x:c r="N92" s="5">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O92" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:15">
       <x:c r="A93" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B93" s="3" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E93" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F93" s="3" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="H93" s="3" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="I93" s="3" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="J93" s="4">
-        <x:v>131944.1</x:v>
+        <x:v>196031.62</x:v>
       </x:c>
       <x:c r="K93" s="4">
-        <x:v>131944.1</x:v>
+        <x:v>196031.62</x:v>
       </x:c>
       <x:c r="L93" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M93" s="4">
-        <x:v>131944.1</x:v>
+        <x:v>196031.62</x:v>
       </x:c>
       <x:c r="N93" s="5">
-        <x:v>21</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="O93" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:15">
       <x:c r="A94" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D94" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E94" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F94" s="3" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="G94" s="3" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="H94" s="3" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="I94" s="3" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="J94" s="4">
-        <x:v>196031.62</x:v>
+        <x:v>131944.1</x:v>
       </x:c>
       <x:c r="K94" s="4">
-        <x:v>196031.62</x:v>
+        <x:v>131944.1</x:v>
       </x:c>
       <x:c r="L94" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M94" s="4">
-        <x:v>196031.62</x:v>
+        <x:v>131944.1</x:v>
       </x:c>
       <x:c r="N94" s="5">
-        <x:v>46</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O94" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:15">
       <x:c r="A95" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B95" s="3" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E95" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F95" s="3" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="G95" s="3" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H95" s="3" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I95" s="3" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J95" s="4">
-        <x:v>469008.73</x:v>
+        <x:v>434470.06</x:v>
       </x:c>
       <x:c r="K95" s="4">
-        <x:v>469008.73</x:v>
+        <x:v>434470.06</x:v>
       </x:c>
       <x:c r="L95" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M95" s="4">
-        <x:v>469008.74</x:v>
+        <x:v>434470.04</x:v>
       </x:c>
       <x:c r="N95" s="5">
-        <x:v>36</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O95" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:15">
       <x:c r="A96" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B96" s="3" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D96" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E96" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F96" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H96" s="3" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="I96" s="3" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="I96" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J96" s="4">
-        <x:v>11668.58</x:v>
+        <x:v>469008.73</x:v>
       </x:c>
       <x:c r="K96" s="4">
-        <x:v>11668.58</x:v>
+        <x:v>469008.73</x:v>
       </x:c>
       <x:c r="L96" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M96" s="4">
-        <x:v>11668.57</x:v>
+        <x:v>469008.74</x:v>
       </x:c>
       <x:c r="N96" s="5">
-        <x:v>4</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O96" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:15">
       <x:c r="A97" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B97" s="3" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="C97" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D97" s="3" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="E97" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F97" s="3" t="s">
         <x:v>329</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>321</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H97" s="3" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="I97" s="3" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="J97" s="4">
-        <x:v>434470.06</x:v>
+        <x:v>11668.58</x:v>
       </x:c>
       <x:c r="K97" s="4">
-        <x:v>434470.06</x:v>
+        <x:v>11668.58</x:v>
       </x:c>
       <x:c r="L97" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M97" s="4">
-        <x:v>434470.04</x:v>
+        <x:v>11668.57</x:v>
       </x:c>
       <x:c r="N97" s="5">
-        <x:v>21</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="O97" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:15">
       <x:c r="A98" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B98" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D98" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E98" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F98" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="G98" s="3" t="s">
@@ -11273,133 +11273,133 @@
       <x:c r="B100" s="3" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C100" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D100" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E100" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F100" s="3" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="G100" s="3" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="H100" s="3" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="I100" s="3" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="J100" s="4">
-        <x:v>33702.02</x:v>
+        <x:v>4274.33</x:v>
       </x:c>
       <x:c r="K100" s="4">
-        <x:v>33702.02</x:v>
+        <x:v>4274.33</x:v>
       </x:c>
       <x:c r="L100" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M100" s="4">
-        <x:v>33701.34</x:v>
+        <x:v>4274.33</x:v>
       </x:c>
       <x:c r="N100" s="5">
-        <x:v>21</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O100" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:15">
       <x:c r="A101" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B101" s="3" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E101" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F101" s="3" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="G101" s="3" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="H101" s="3" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="I101" s="3" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="J101" s="4">
-        <x:v>4274.33</x:v>
+        <x:v>33702.02</x:v>
       </x:c>
       <x:c r="K101" s="4">
-        <x:v>4274.33</x:v>
+        <x:v>33702.02</x:v>
       </x:c>
       <x:c r="L101" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M101" s="4">
-        <x:v>4274.33</x:v>
+        <x:v>33701.34</x:v>
       </x:c>
       <x:c r="N101" s="5">
-        <x:v>5</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O101" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:15">
       <x:c r="A102" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B102" s="3" t="s">
-        <x:v>341</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D102" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E102" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F102" s="3" t="s">
-        <x:v>347</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="G102" s="3" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="H102" s="3" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="I102" s="3" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="J102" s="4">
         <x:v>65940.77</x:v>
       </x:c>
       <x:c r="K102" s="4">
         <x:v>65940.77</x:v>
       </x:c>
       <x:c r="L102" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M102" s="4">
         <x:v>65939.93</x:v>
       </x:c>
       <x:c r="N102" s="5">
         <x:v>48</x:v>
       </x:c>
@@ -11414,204 +11414,204 @@
       <x:c r="B103" s="3" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E103" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F103" s="3" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="H103" s="3" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="I103" s="3" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="J103" s="4">
-        <x:v>397315.14</x:v>
+        <x:v>169246.57</x:v>
       </x:c>
       <x:c r="K103" s="4">
-        <x:v>397315.14</x:v>
+        <x:v>169246.57</x:v>
       </x:c>
       <x:c r="L103" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M103" s="4">
-        <x:v>397315.12</x:v>
+        <x:v>169246.57</x:v>
       </x:c>
       <x:c r="N103" s="5">
-        <x:v>47</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O103" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:15">
       <x:c r="A104" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B104" s="3" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C104" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D104" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E104" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F104" s="3" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="G104" s="3" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="H104" s="3" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="I104" s="3" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="J104" s="4">
-        <x:v>169246.57</x:v>
+        <x:v>397315.14</x:v>
       </x:c>
       <x:c r="K104" s="4">
-        <x:v>169246.57</x:v>
+        <x:v>397315.14</x:v>
       </x:c>
       <x:c r="L104" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M104" s="4">
-        <x:v>169246.57</x:v>
+        <x:v>397315.12</x:v>
       </x:c>
       <x:c r="N104" s="5">
-        <x:v>21</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="O104" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:15">
       <x:c r="A105" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B105" s="3" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E105" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F105" s="3" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="G105" s="3" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="H105" s="3" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="I105" s="3" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="J105" s="4">
-        <x:v>83058.51</x:v>
+        <x:v>76752.59</x:v>
       </x:c>
       <x:c r="K105" s="4">
-        <x:v>83058.51</x:v>
+        <x:v>76752.59</x:v>
       </x:c>
       <x:c r="L105" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M105" s="4">
-        <x:v>83058.51</x:v>
+        <x:v>76752.57</x:v>
       </x:c>
       <x:c r="N105" s="5">
-        <x:v>21</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O105" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:15">
       <x:c r="A106" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B106" s="3" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C106" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D106" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E106" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F106" s="3" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="G106" s="3" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="H106" s="3" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I106" s="3" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="J106" s="4">
-        <x:v>76752.59</x:v>
+        <x:v>83058.51</x:v>
       </x:c>
       <x:c r="K106" s="4">
-        <x:v>76752.59</x:v>
+        <x:v>83058.51</x:v>
       </x:c>
       <x:c r="L106" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M106" s="4">
-        <x:v>76752.57</x:v>
+        <x:v>83058.51</x:v>
       </x:c>
       <x:c r="N106" s="5">
-        <x:v>38</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O106" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:15">
       <x:c r="A107" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B107" s="3" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E107" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F107" s="3" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="G107" s="3" t="s">
@@ -11649,309 +11649,309 @@
       <x:c r="B108" s="3" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="C108" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D108" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E108" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F108" s="3" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="G108" s="3" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="H108" s="3" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="I108" s="3" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="J108" s="4">
-        <x:v>50790.66</x:v>
+        <x:v>7623.4</x:v>
       </x:c>
       <x:c r="K108" s="4">
-        <x:v>50790.66</x:v>
+        <x:v>7623.4</x:v>
       </x:c>
       <x:c r="L108" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M108" s="4">
-        <x:v>50781.71</x:v>
+        <x:v>7623.39</x:v>
       </x:c>
       <x:c r="N108" s="5">
-        <x:v>40</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="O108" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:15">
       <x:c r="A109" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B109" s="3" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="C109" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D109" s="3" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="E109" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F109" s="3" t="s">
         <x:v>380</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>381</x:v>
       </x:c>
       <x:c r="G109" s="3" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="H109" s="3" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="I109" s="3" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="I109" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J109" s="4">
-        <x:v>23576.8</x:v>
+        <x:v>50790.66</x:v>
       </x:c>
       <x:c r="K109" s="4">
-        <x:v>23576.8</x:v>
+        <x:v>50790.66</x:v>
       </x:c>
       <x:c r="L109" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M109" s="4">
-        <x:v>23576.81</x:v>
+        <x:v>50781.71</x:v>
       </x:c>
       <x:c r="N109" s="5">
-        <x:v>4</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="O109" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:15">
       <x:c r="A110" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B110" s="3" t="s">
-        <x:v>375</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C110" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D110" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E110" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F110" s="3" t="s">
-        <x:v>381</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="G110" s="3" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="H110" s="3" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="I110" s="3" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J110" s="4">
-        <x:v>7623.4</x:v>
+        <x:v>23576.8</x:v>
       </x:c>
       <x:c r="K110" s="4">
-        <x:v>7623.4</x:v>
+        <x:v>23576.8</x:v>
       </x:c>
       <x:c r="L110" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M110" s="4">
-        <x:v>7623.39</x:v>
+        <x:v>23576.81</x:v>
       </x:c>
       <x:c r="N110" s="5">
-        <x:v>2</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="O110" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:15">
       <x:c r="A111" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B111" s="3" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E111" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F111" s="3" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="G111" s="3" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="H111" s="3" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="I111" s="3" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="J111" s="4">
-        <x:v>101547.95</x:v>
+        <x:v>105748.58</x:v>
       </x:c>
       <x:c r="K111" s="4">
-        <x:v>101547.95</x:v>
+        <x:v>105748.58</x:v>
       </x:c>
       <x:c r="L111" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M111" s="4">
-        <x:v>101547.92</x:v>
+        <x:v>105748.61</x:v>
       </x:c>
       <x:c r="N111" s="5">
-        <x:v>21</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="O111" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:15">
       <x:c r="A112" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B112" s="3" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="C112" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D112" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E112" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F112" s="3" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="G112" s="3" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="H112" s="3" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="I112" s="3" t="s">
-        <x:v>394</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="J112" s="4">
-        <x:v>68249.81</x:v>
+        <x:v>101547.95</x:v>
       </x:c>
       <x:c r="K112" s="4">
-        <x:v>68249.81</x:v>
+        <x:v>101547.95</x:v>
       </x:c>
       <x:c r="L112" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M112" s="4">
-        <x:v>68249.79</x:v>
+        <x:v>101547.92</x:v>
       </x:c>
       <x:c r="N112" s="5">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O112" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:15">
       <x:c r="A113" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B113" s="3" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="C113" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D113" s="3" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="E113" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F113" s="3" t="s">
         <x:v>395</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>396</x:v>
       </x:c>
       <x:c r="G113" s="3" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="H113" s="3" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="I113" s="3" t="s">
         <x:v>397</x:v>
       </x:c>
-      <x:c r="I113" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J113" s="4">
-        <x:v>105748.58</x:v>
+        <x:v>68249.81</x:v>
       </x:c>
       <x:c r="K113" s="4">
-        <x:v>105748.58</x:v>
+        <x:v>68249.81</x:v>
       </x:c>
       <x:c r="L113" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M113" s="4">
-        <x:v>105748.61</x:v>
+        <x:v>68249.79</x:v>
       </x:c>
       <x:c r="N113" s="5">
-        <x:v>46</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="O113" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:15">
       <x:c r="A114" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B114" s="3" t="s">
-        <x:v>395</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C114" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D114" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E114" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F114" s="3" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="G114" s="3" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="H114" s="3" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="I114" s="3" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="J114" s="4">
         <x:v>9441.16</x:v>
       </x:c>
@@ -12213,157 +12213,157 @@
       <x:c r="B120" s="3" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="C120" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D120" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E120" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F120" s="3" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="G120" s="3" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="H120" s="3" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="I120" s="3" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J120" s="4">
-        <x:v>258646.21</x:v>
+        <x:v>9939.9</x:v>
       </x:c>
       <x:c r="K120" s="4">
-        <x:v>258646.21</x:v>
+        <x:v>9939.9</x:v>
       </x:c>
       <x:c r="L120" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M120" s="4">
-        <x:v>258646.21</x:v>
+        <x:v>9939.71</x:v>
       </x:c>
       <x:c r="N120" s="5">
-        <x:v>21</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O120" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:15">
       <x:c r="A121" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B121" s="3" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E121" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F121" s="3" t="s">
-        <x:v>428</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="G121" s="3" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="H121" s="3" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="I121" s="3" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="I121" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J121" s="4">
-        <x:v>9939.9</x:v>
+        <x:v>75257.24</x:v>
       </x:c>
       <x:c r="K121" s="4">
-        <x:v>9939.9</x:v>
+        <x:v>75257.24</x:v>
       </x:c>
       <x:c r="L121" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M121" s="4">
-        <x:v>9939.71</x:v>
+        <x:v>75257.23</x:v>
       </x:c>
       <x:c r="N121" s="5">
-        <x:v>9</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="O121" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:15">
       <x:c r="A122" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B122" s="3" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="C122" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D122" s="3" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="E122" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F122" s="3" t="s">
         <x:v>431</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>428</x:v>
       </x:c>
       <x:c r="G122" s="3" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="H122" s="3" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="I122" s="3" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="J122" s="4">
-        <x:v>75257.24</x:v>
+        <x:v>258646.21</x:v>
       </x:c>
       <x:c r="K122" s="4">
-        <x:v>75257.24</x:v>
+        <x:v>258646.21</x:v>
       </x:c>
       <x:c r="L122" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M122" s="4">
-        <x:v>75257.23</x:v>
+        <x:v>258646.21</x:v>
       </x:c>
       <x:c r="N122" s="5">
-        <x:v>47</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O122" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:15">
       <x:c r="A123" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B123" s="3" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E123" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F123" s="3" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="G123" s="3" t="s">
@@ -12401,63 +12401,63 @@
       <x:c r="B124" s="3" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="C124" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D124" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E124" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F124" s="3" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="G124" s="3" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="H124" s="3" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="I124" s="3" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="J124" s="4">
-        <x:v>67332.89</x:v>
+        <x:v>114156.8</x:v>
       </x:c>
       <x:c r="K124" s="4">
-        <x:v>67332.89</x:v>
+        <x:v>114156.8</x:v>
       </x:c>
       <x:c r="L124" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M124" s="4">
-        <x:v>67332.4</x:v>
+        <x:v>114156.11</x:v>
       </x:c>
       <x:c r="N124" s="5">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O124" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:15">
       <x:c r="A125" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B125" s="3" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E125" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F125" s="3" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="G125" s="3" t="s">
@@ -12495,63 +12495,63 @@
       <x:c r="B126" s="3" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="C126" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D126" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E126" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F126" s="3" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="G126" s="3" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="H126" s="3" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="I126" s="3" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="J126" s="4">
-        <x:v>114156.8</x:v>
+        <x:v>67332.89</x:v>
       </x:c>
       <x:c r="K126" s="4">
-        <x:v>114156.8</x:v>
+        <x:v>67332.89</x:v>
       </x:c>
       <x:c r="L126" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M126" s="4">
-        <x:v>114156.11</x:v>
+        <x:v>67332.4</x:v>
       </x:c>
       <x:c r="N126" s="5">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O126" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:15">
       <x:c r="A127" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B127" s="3" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E127" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F127" s="3" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="G127" s="3" t="s">
@@ -12824,345 +12824,345 @@
       <x:c r="B133" s="3" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E133" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F133" s="3" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="G133" s="3" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="H133" s="3" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="I133" s="3" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="J133" s="4">
-        <x:v>62273.11</x:v>
+        <x:v>39746.64</x:v>
       </x:c>
       <x:c r="K133" s="4">
-        <x:v>62273.11</x:v>
+        <x:v>39746.64</x:v>
       </x:c>
       <x:c r="L133" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M133" s="4">
-        <x:v>62273.12</x:v>
+        <x:v>39746.63</x:v>
       </x:c>
       <x:c r="N133" s="5">
-        <x:v>39</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="O133" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:15">
       <x:c r="A134" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B134" s="3" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="C134" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D134" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E134" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F134" s="3" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="G134" s="3" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="H134" s="3" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="I134" s="3" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="J134" s="4">
-        <x:v>39746.64</x:v>
+        <x:v>62273.11</x:v>
       </x:c>
       <x:c r="K134" s="4">
-        <x:v>39746.64</x:v>
+        <x:v>62273.11</x:v>
       </x:c>
       <x:c r="L134" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M134" s="4">
-        <x:v>39746.63</x:v>
+        <x:v>62273.12</x:v>
       </x:c>
       <x:c r="N134" s="5">
-        <x:v>16</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="O134" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:15">
       <x:c r="A135" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B135" s="3" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E135" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F135" s="3" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="G135" s="3" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="H135" s="3" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="I135" s="3" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="J135" s="4">
-        <x:v>336610.13</x:v>
+        <x:v>497808.2</x:v>
       </x:c>
       <x:c r="K135" s="4">
-        <x:v>336610.13</x:v>
+        <x:v>497808.2</x:v>
       </x:c>
       <x:c r="L135" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M135" s="4">
-        <x:v>336610.13</x:v>
+        <x:v>497808.19</x:v>
       </x:c>
       <x:c r="N135" s="5">
-        <x:v>21</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="O135" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:15">
       <x:c r="A136" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B136" s="3" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="C136" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D136" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E136" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F136" s="3" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="G136" s="3" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="H136" s="3" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="I136" s="3" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="J136" s="4">
-        <x:v>497808.2</x:v>
+        <x:v>336610.13</x:v>
       </x:c>
       <x:c r="K136" s="4">
-        <x:v>497808.2</x:v>
+        <x:v>336610.13</x:v>
       </x:c>
       <x:c r="L136" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M136" s="4">
-        <x:v>497808.19</x:v>
+        <x:v>336610.13</x:v>
       </x:c>
       <x:c r="N136" s="5">
-        <x:v>39</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O136" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:15">
       <x:c r="A137" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B137" s="3" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E137" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F137" s="3" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="G137" s="3" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="H137" s="3" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="I137" s="3" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="J137" s="4">
-        <x:v>157826.71</x:v>
+        <x:v>133006.18</x:v>
       </x:c>
       <x:c r="K137" s="4">
-        <x:v>157826.71</x:v>
+        <x:v>133006.18</x:v>
       </x:c>
       <x:c r="L137" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M137" s="4">
-        <x:v>157826.71</x:v>
+        <x:v>133006.17</x:v>
       </x:c>
       <x:c r="N137" s="5">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O137" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:15">
       <x:c r="A138" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B138" s="3" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="C138" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D138" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E138" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F138" s="3" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="G138" s="3" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="H138" s="3" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="I138" s="3" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="J138" s="4">
-        <x:v>33219.86</x:v>
+        <x:v>157826.71</x:v>
       </x:c>
       <x:c r="K138" s="4">
-        <x:v>33219.86</x:v>
+        <x:v>157826.71</x:v>
       </x:c>
       <x:c r="L138" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M138" s="4">
-        <x:v>33219.85</x:v>
+        <x:v>157826.71</x:v>
       </x:c>
       <x:c r="N138" s="5">
-        <x:v>12</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O138" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:15">
       <x:c r="A139" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B139" s="3" t="s">
-        <x:v>498</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E139" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F139" s="3" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="G139" s="3" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="H139" s="3" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="I139" s="3" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="J139" s="4">
-        <x:v>133006.18</x:v>
+        <x:v>33219.86</x:v>
       </x:c>
       <x:c r="K139" s="4">
-        <x:v>133006.18</x:v>
+        <x:v>33219.86</x:v>
       </x:c>
       <x:c r="L139" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M139" s="4">
-        <x:v>133006.17</x:v>
+        <x:v>33219.85</x:v>
       </x:c>
       <x:c r="N139" s="5">
-        <x:v>21</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O139" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:15">
       <x:c r="A140" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B140" s="3" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C140" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D140" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E140" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F140" s="3" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="G140" s="3" t="s">
@@ -13282,122 +13282,122 @@
       </x:c>
       <x:c r="N142" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O142" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:15">
       <x:c r="A143" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B143" s="3" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E143" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F143" s="3" t="s">
-        <x:v>514</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="G143" s="3" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="H143" s="3" t="s">
-        <x:v>519</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="I143" s="3" t="s">
-        <x:v>520</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="J143" s="4">
-        <x:v>31260.02</x:v>
+        <x:v>129242.83</x:v>
       </x:c>
       <x:c r="K143" s="4">
-        <x:v>31260.02</x:v>
+        <x:v>129242.83</x:v>
       </x:c>
       <x:c r="L143" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M143" s="4">
-        <x:v>31260</x:v>
+        <x:v>129242.82</x:v>
       </x:c>
       <x:c r="N143" s="5">
-        <x:v>11</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O143" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:15">
       <x:c r="A144" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B144" s="3" t="s">
-        <x:v>521</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="C144" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D144" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E144" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F144" s="3" t="s">
-        <x:v>522</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="G144" s="3" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="H144" s="3" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="I144" s="3" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="J144" s="4">
-        <x:v>129242.83</x:v>
+        <x:v>31260.02</x:v>
       </x:c>
       <x:c r="K144" s="4">
-        <x:v>129242.83</x:v>
+        <x:v>31260.02</x:v>
       </x:c>
       <x:c r="L144" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M144" s="4">
-        <x:v>129242.82</x:v>
+        <x:v>31260</x:v>
       </x:c>
       <x:c r="N144" s="5">
-        <x:v>21</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="O144" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:15">
       <x:c r="A145" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B145" s="3" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E145" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F145" s="3" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="G145" s="3" t="s">
@@ -13623,107 +13623,107 @@
       <x:c r="B150" s="3" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="C150" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D150" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E150" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F150" s="3" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="G150" s="3" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="H150" s="3" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="I150" s="3" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="J150" s="4">
-        <x:v>11035.06</x:v>
+        <x:v>11360.38</x:v>
       </x:c>
       <x:c r="K150" s="4">
-        <x:v>11035.06</x:v>
+        <x:v>11360.38</x:v>
       </x:c>
       <x:c r="L150" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M150" s="4">
-        <x:v>11035.05</x:v>
+        <x:v>11360.38</x:v>
       </x:c>
       <x:c r="N150" s="5">
         <x:v>5</x:v>
       </x:c>
       <x:c r="O150" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:15">
       <x:c r="A151" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B151" s="3" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E151" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F151" s="3" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="G151" s="3" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="H151" s="3" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="I151" s="3" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="J151" s="4">
-        <x:v>11360.38</x:v>
+        <x:v>11035.06</x:v>
       </x:c>
       <x:c r="K151" s="4">
-        <x:v>11360.38</x:v>
+        <x:v>11035.06</x:v>
       </x:c>
       <x:c r="L151" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M151" s="4">
-        <x:v>11360.38</x:v>
+        <x:v>11035.05</x:v>
       </x:c>
       <x:c r="N151" s="5">
         <x:v>5</x:v>
       </x:c>
       <x:c r="O151" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:15">
       <x:c r="A152" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B152" s="3" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="C152" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D152" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E152" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F152" s="3" t="s">
@@ -13999,110 +13999,110 @@
       <x:c r="B158" s="3" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="C158" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D158" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E158" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F158" s="3" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="G158" s="3" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="H158" s="3" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="I158" s="3" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="J158" s="4">
-        <x:v>8915.76</x:v>
+        <x:v>70380.74</x:v>
       </x:c>
       <x:c r="K158" s="4">
-        <x:v>8915.76</x:v>
+        <x:v>70380.74</x:v>
       </x:c>
       <x:c r="L158" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M158" s="4">
-        <x:v>8915.76</x:v>
+        <x:v>70380.75</x:v>
       </x:c>
       <x:c r="N158" s="5">
-        <x:v>5</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O158" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:15">
       <x:c r="A159" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B159" s="3" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E159" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F159" s="3" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="G159" s="3" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="H159" s="3" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="I159" s="3" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="J159" s="4">
-        <x:v>70380.74</x:v>
+        <x:v>8915.76</x:v>
       </x:c>
       <x:c r="K159" s="4">
-        <x:v>70380.74</x:v>
+        <x:v>8915.76</x:v>
       </x:c>
       <x:c r="L159" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M159" s="4">
-        <x:v>70380.75</x:v>
+        <x:v>8915.76</x:v>
       </x:c>
       <x:c r="N159" s="5">
-        <x:v>21</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O159" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:15">
       <x:c r="A160" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B160" s="3" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="C160" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D160" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E160" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F160" s="3" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="G160" s="3" t="s">
@@ -14116,134 +14116,134 @@
       </x:c>
       <x:c r="J160" s="4">
         <x:v>32330.77</x:v>
       </x:c>
       <x:c r="K160" s="4">
         <x:v>32330.77</x:v>
       </x:c>
       <x:c r="L160" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M160" s="4">
         <x:v>32330.77</x:v>
       </x:c>
       <x:c r="N160" s="5">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O160" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:15">
       <x:c r="A161" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B161" s="3" t="s">
-        <x:v>592</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E161" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F161" s="3" t="s">
-        <x:v>597</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="G161" s="3" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="H161" s="3" t="s">
-        <x:v>598</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="I161" s="3" t="s">
-        <x:v>599</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="J161" s="4">
-        <x:v>2033.03</x:v>
+        <x:v>45584.77</x:v>
       </x:c>
       <x:c r="K161" s="4">
-        <x:v>2033.03</x:v>
+        <x:v>45584.77</x:v>
       </x:c>
       <x:c r="L161" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M161" s="4">
-        <x:v>2033.04</x:v>
+        <x:v>45584.77</x:v>
       </x:c>
       <x:c r="N161" s="5">
-        <x:v>4</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="O161" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:15">
       <x:c r="A162" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B162" s="3" t="s">
-        <x:v>600</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="C162" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D162" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E162" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F162" s="3" t="s">
-        <x:v>597</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="G162" s="3" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="H162" s="3" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="I162" s="3" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="J162" s="4">
-        <x:v>45584.77</x:v>
+        <x:v>2033.03</x:v>
       </x:c>
       <x:c r="K162" s="4">
-        <x:v>45584.77</x:v>
+        <x:v>2033.03</x:v>
       </x:c>
       <x:c r="L162" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M162" s="4">
-        <x:v>45584.77</x:v>
+        <x:v>2033.04</x:v>
       </x:c>
       <x:c r="N162" s="5">
-        <x:v>43</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="O162" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:15">
       <x:c r="A163" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B163" s="3" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E163" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F163" s="3" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="G163" s="3" t="s">
@@ -14375,580 +14375,580 @@
       <x:c r="B166" s="3" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="C166" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D166" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E166" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F166" s="3" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="G166" s="3" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="H166" s="3" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="I166" s="3" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="J166" s="4">
-        <x:v>84566.51</x:v>
+        <x:v>47389.04</x:v>
       </x:c>
       <x:c r="K166" s="4">
-        <x:v>84566.51</x:v>
+        <x:v>47389.04</x:v>
       </x:c>
       <x:c r="L166" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M166" s="4">
-        <x:v>84566.51</x:v>
+        <x:v>47389.03</x:v>
       </x:c>
       <x:c r="N166" s="5">
-        <x:v>47</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O166" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:15">
       <x:c r="A167" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B167" s="3" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E167" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F167" s="3" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="G167" s="3" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="H167" s="3" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="I167" s="3" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="J167" s="4">
-        <x:v>47389.04</x:v>
+        <x:v>84566.51</x:v>
       </x:c>
       <x:c r="K167" s="4">
-        <x:v>47389.04</x:v>
+        <x:v>84566.51</x:v>
       </x:c>
       <x:c r="L167" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M167" s="4">
-        <x:v>47389.03</x:v>
+        <x:v>84566.51</x:v>
       </x:c>
       <x:c r="N167" s="5">
-        <x:v>21</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="O167" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:15">
       <x:c r="A168" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B168" s="3" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="C168" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D168" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E168" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F168" s="3" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="G168" s="3" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="H168" s="3" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="I168" s="3" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="J168" s="4">
-        <x:v>135397.25</x:v>
+        <x:v>197927.6</x:v>
       </x:c>
       <x:c r="K168" s="4">
-        <x:v>135397.25</x:v>
+        <x:v>197927.6</x:v>
       </x:c>
       <x:c r="L168" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M168" s="4">
-        <x:v>135396.63</x:v>
+        <x:v>197926.8</x:v>
       </x:c>
       <x:c r="N168" s="5">
-        <x:v>21</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="O168" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:15">
       <x:c r="A169" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B169" s="3" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E169" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F169" s="3" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="G169" s="3" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="H169" s="3" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I169" s="3" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J169" s="4">
-        <x:v>15643.65</x:v>
+        <x:v>135397.25</x:v>
       </x:c>
       <x:c r="K169" s="4">
-        <x:v>15643.65</x:v>
+        <x:v>135397.25</x:v>
       </x:c>
       <x:c r="L169" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M169" s="4">
-        <x:v>15643.58</x:v>
+        <x:v>135396.63</x:v>
       </x:c>
       <x:c r="N169" s="5">
-        <x:v>5</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O169" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:15">
       <x:c r="A170" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B170" s="3" t="s">
-        <x:v>631</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="C170" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D170" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E170" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F170" s="3" t="s">
-        <x:v>632</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="G170" s="3" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="H170" s="3" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="I170" s="3" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="J170" s="4">
-        <x:v>197927.6</x:v>
+        <x:v>15643.65</x:v>
       </x:c>
       <x:c r="K170" s="4">
-        <x:v>197927.6</x:v>
+        <x:v>15643.65</x:v>
       </x:c>
       <x:c r="L170" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M170" s="4">
-        <x:v>197926.8</x:v>
+        <x:v>15643.58</x:v>
       </x:c>
       <x:c r="N170" s="5">
-        <x:v>47</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O170" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:15">
       <x:c r="A171" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B171" s="3" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E171" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F171" s="3" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="G171" s="3" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="H171" s="3" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="I171" s="3" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="J171" s="4">
-        <x:v>252402.89</x:v>
+        <x:v>169238.97</x:v>
       </x:c>
       <x:c r="K171" s="4">
-        <x:v>252402.89</x:v>
+        <x:v>169238.97</x:v>
       </x:c>
       <x:c r="L171" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M171" s="4">
-        <x:v>252402.9</x:v>
+        <x:v>169238.96</x:v>
       </x:c>
       <x:c r="N171" s="5">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O171" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:15">
       <x:c r="A172" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B172" s="3" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="C172" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D172" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E172" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F172" s="3" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="G172" s="3" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="H172" s="3" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="I172" s="3" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="J172" s="4">
-        <x:v>169238.97</x:v>
+        <x:v>252402.89</x:v>
       </x:c>
       <x:c r="K172" s="4">
-        <x:v>169238.97</x:v>
+        <x:v>252402.89</x:v>
       </x:c>
       <x:c r="L172" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M172" s="4">
-        <x:v>169238.96</x:v>
+        <x:v>252402.9</x:v>
       </x:c>
       <x:c r="N172" s="5">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="O172" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:15">
       <x:c r="A173" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B173" s="3" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E173" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F173" s="3" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="G173" s="3" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="H173" s="3" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="I173" s="3" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="J173" s="4">
-        <x:v>42724.03</x:v>
+        <x:v>20785.05</x:v>
       </x:c>
       <x:c r="K173" s="4">
-        <x:v>42724.03</x:v>
+        <x:v>20785.05</x:v>
       </x:c>
       <x:c r="L173" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M173" s="4">
-        <x:v>42723.99</x:v>
+        <x:v>20784.94</x:v>
       </x:c>
       <x:c r="N173" s="5">
-        <x:v>7</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="O173" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:15">
       <x:c r="A174" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B174" s="3" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="C174" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D174" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E174" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F174" s="3" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="G174" s="3" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="H174" s="3" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="I174" s="3" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="J174" s="4">
-        <x:v>321044.01</x:v>
+        <x:v>42724.03</x:v>
       </x:c>
       <x:c r="K174" s="4">
-        <x:v>321044.01</x:v>
+        <x:v>42724.03</x:v>
       </x:c>
       <x:c r="L174" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M174" s="4">
-        <x:v>321041.2</x:v>
+        <x:v>42723.99</x:v>
       </x:c>
       <x:c r="N174" s="5">
-        <x:v>26</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="O174" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:15">
       <x:c r="A175" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B175" s="3" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E175" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F175" s="3" t="s">
-        <x:v>651</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="G175" s="3" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="H175" s="3" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="I175" s="3" t="s">
-        <x:v>653</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="J175" s="4">
-        <x:v>20785.05</x:v>
+        <x:v>321044.01</x:v>
       </x:c>
       <x:c r="K175" s="4">
-        <x:v>20785.05</x:v>
+        <x:v>321044.01</x:v>
       </x:c>
       <x:c r="L175" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M175" s="4">
-        <x:v>20784.94</x:v>
+        <x:v>321041.2</x:v>
       </x:c>
       <x:c r="N175" s="5">
-        <x:v>8</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O175" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:15">
       <x:c r="A176" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B176" s="3" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="C176" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D176" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E176" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F176" s="3" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="G176" s="3" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="H176" s="3" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="I176" s="3" t="s">
-        <x:v>621</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="J176" s="4">
-        <x:v>74502.51</x:v>
+        <x:v>100387.78</x:v>
       </x:c>
       <x:c r="K176" s="4">
-        <x:v>74502.51</x:v>
+        <x:v>100387.78</x:v>
       </x:c>
       <x:c r="L176" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M176" s="4">
-        <x:v>74502.52</x:v>
+        <x:v>100387.77</x:v>
       </x:c>
       <x:c r="N176" s="5">
-        <x:v>38</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O176" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:15">
       <x:c r="A177" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B177" s="3" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="C177" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E177" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F177" s="3" t="s">
-        <x:v>659</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="G177" s="3" t="s">
-        <x:v>660</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="H177" s="3" t="s">
-        <x:v>661</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="I177" s="3" t="s">
-        <x:v>662</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="J177" s="4">
-        <x:v>100387.78</x:v>
+        <x:v>74502.51</x:v>
       </x:c>
       <x:c r="K177" s="4">
-        <x:v>100387.78</x:v>
+        <x:v>74502.51</x:v>
       </x:c>
       <x:c r="L177" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M177" s="4">
-        <x:v>100387.77</x:v>
+        <x:v>74502.52</x:v>
       </x:c>
       <x:c r="N177" s="5">
-        <x:v>21</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O177" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:15">
       <x:c r="A178" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B178" s="3" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="C178" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D178" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E178" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F178" s="3" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="G178" s="3" t="s">
@@ -15080,204 +15080,204 @@
       <x:c r="B181" s="3" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E181" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F181" s="3" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="G181" s="3" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="H181" s="3" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="I181" s="3" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="J181" s="4">
-        <x:v>139228.3</x:v>
+        <x:v>112442.48</x:v>
       </x:c>
       <x:c r="K181" s="4">
-        <x:v>139228.3</x:v>
+        <x:v>112442.48</x:v>
       </x:c>
       <x:c r="L181" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M181" s="4">
-        <x:v>139228.33</x:v>
+        <x:v>112442.49</x:v>
       </x:c>
       <x:c r="N181" s="5">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O181" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:15">
       <x:c r="A182" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B182" s="3" t="s">
-        <x:v>675</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="C182" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D182" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E182" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F182" s="3" t="s">
-        <x:v>676</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="G182" s="3" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="H182" s="3" t="s">
-        <x:v>680</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="I182" s="3" t="s">
-        <x:v>681</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="J182" s="4">
         <x:v>3899.39</x:v>
       </x:c>
       <x:c r="K182" s="4">
         <x:v>3899.39</x:v>
       </x:c>
       <x:c r="L182" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M182" s="4">
         <x:v>3899.38</x:v>
       </x:c>
       <x:c r="N182" s="5">
         <x:v>5</x:v>
       </x:c>
       <x:c r="O182" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:15">
       <x:c r="A183" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B183" s="3" t="s">
-        <x:v>682</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E183" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F183" s="3" t="s">
-        <x:v>683</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="G183" s="3" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="H183" s="3" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="I183" s="3" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="J183" s="4">
-        <x:v>112442.48</x:v>
+        <x:v>139228.3</x:v>
       </x:c>
       <x:c r="K183" s="4">
-        <x:v>112442.48</x:v>
+        <x:v>139228.3</x:v>
       </x:c>
       <x:c r="L183" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M183" s="4">
-        <x:v>112442.49</x:v>
+        <x:v>139228.33</x:v>
       </x:c>
       <x:c r="N183" s="5">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="O183" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:15">
       <x:c r="A184" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B184" s="3" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="C184" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D184" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E184" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F184" s="3" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="G184" s="3" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H184" s="3" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I184" s="3" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="J184" s="4">
-        <x:v>114847.73</x:v>
+        <x:v>15396.24</x:v>
       </x:c>
       <x:c r="K184" s="4">
-        <x:v>114847.73</x:v>
+        <x:v>15396.24</x:v>
       </x:c>
       <x:c r="L184" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M184" s="4">
-        <x:v>114847.74</x:v>
+        <x:v>15396.25</x:v>
       </x:c>
       <x:c r="N184" s="5">
-        <x:v>21</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O184" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:15">
       <x:c r="A185" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B185" s="3" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="C185" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E185" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F185" s="3" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="G185" s="3" t="s">
@@ -15315,157 +15315,157 @@
       <x:c r="B186" s="3" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="C186" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D186" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E186" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F186" s="3" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="G186" s="3" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H186" s="3" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="I186" s="3" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="J186" s="4">
-        <x:v>15396.24</x:v>
+        <x:v>114847.73</x:v>
       </x:c>
       <x:c r="K186" s="4">
-        <x:v>15396.24</x:v>
+        <x:v>114847.73</x:v>
       </x:c>
       <x:c r="L186" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M186" s="4">
-        <x:v>15396.25</x:v>
+        <x:v>114847.74</x:v>
       </x:c>
       <x:c r="N186" s="5">
-        <x:v>5</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O186" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:15">
       <x:c r="A187" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B187" s="3" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E187" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F187" s="3" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="G187" s="3" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="H187" s="3" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="I187" s="3" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="J187" s="4">
-        <x:v>507681.97</x:v>
+        <x:v>95611.58</x:v>
       </x:c>
       <x:c r="K187" s="4">
-        <x:v>507681.97</x:v>
+        <x:v>95611.58</x:v>
       </x:c>
       <x:c r="L187" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M187" s="4">
-        <x:v>507681.98</x:v>
+        <x:v>95611.58</x:v>
       </x:c>
       <x:c r="N187" s="5">
-        <x:v>21</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O187" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:15">
       <x:c r="A188" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B188" s="3" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="C188" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D188" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E188" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F188" s="3" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="G188" s="3" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="H188" s="3" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="I188" s="3" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="J188" s="4">
-        <x:v>95611.58</x:v>
+        <x:v>507681.97</x:v>
       </x:c>
       <x:c r="K188" s="4">
-        <x:v>95611.58</x:v>
+        <x:v>507681.97</x:v>
       </x:c>
       <x:c r="L188" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M188" s="4">
-        <x:v>95611.58</x:v>
+        <x:v>507681.98</x:v>
       </x:c>
       <x:c r="N188" s="5">
-        <x:v>18</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O188" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:15">
       <x:c r="A189" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B189" s="3" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E189" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F189" s="3" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="G189" s="3" t="s">
@@ -15503,110 +15503,110 @@
       <x:c r="B190" s="3" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="C190" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D190" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E190" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F190" s="3" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="G190" s="3" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="H190" s="3" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="I190" s="3" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="J190" s="4">
-        <x:v>10382.51</x:v>
+        <x:v>368361.24</x:v>
       </x:c>
       <x:c r="K190" s="4">
-        <x:v>10382.51</x:v>
+        <x:v>368361.24</x:v>
       </x:c>
       <x:c r="L190" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M190" s="4">
-        <x:v>10382.51</x:v>
+        <x:v>368361.22</x:v>
       </x:c>
       <x:c r="N190" s="5">
-        <x:v>3</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="O190" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:15">
       <x:c r="A191" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B191" s="3" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="C191" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E191" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F191" s="3" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="G191" s="3" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="H191" s="3" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="I191" s="3" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="J191" s="4">
-        <x:v>368361.24</x:v>
+        <x:v>10382.51</x:v>
       </x:c>
       <x:c r="K191" s="4">
-        <x:v>368361.24</x:v>
+        <x:v>10382.51</x:v>
       </x:c>
       <x:c r="L191" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M191" s="4">
-        <x:v>368361.22</x:v>
+        <x:v>10382.51</x:v>
       </x:c>
       <x:c r="N191" s="5">
-        <x:v>45</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O191" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:15">
       <x:c r="A192" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B192" s="3" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="C192" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D192" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E192" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F192" s="3" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="G192" s="3" t="s">
@@ -16096,363 +16096,363 @@
       </x:c>
       <x:c r="L202" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M202" s="4">
         <x:v>133134.91</x:v>
       </x:c>
       <x:c r="N202" s="5">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O202" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:15">
       <x:c r="A203" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B203" s="3" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="C203" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="E203" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F203" s="3" t="s">
-        <x:v>768</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="G203" s="3" t="s">
-        <x:v>769</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="H203" s="3" t="s">
-        <x:v>770</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="I203" s="3" t="s">
-        <x:v>771</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="J203" s="4">
-        <x:v>46464.87</x:v>
+        <x:v>84862.03</x:v>
       </x:c>
       <x:c r="K203" s="4">
-        <x:v>46464.87</x:v>
+        <x:v>84862.03</x:v>
       </x:c>
       <x:c r="L203" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M203" s="4">
-        <x:v>46464.31</x:v>
+        <x:v>84859.34</x:v>
       </x:c>
       <x:c r="N203" s="5">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="O203" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:15">
       <x:c r="A204" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B204" s="3" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="C204" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D204" s="3" t="s">
-        <x:v>772</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E204" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F204" s="3" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="G204" s="3" t="s">
-        <x:v>769</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="H204" s="3" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="I204" s="3" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="J204" s="4">
-        <x:v>84862.03</x:v>
+        <x:v>46464.87</x:v>
       </x:c>
       <x:c r="K204" s="4">
-        <x:v>84862.03</x:v>
+        <x:v>46464.87</x:v>
       </x:c>
       <x:c r="L204" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M204" s="4">
-        <x:v>84859.34</x:v>
+        <x:v>46464.31</x:v>
       </x:c>
       <x:c r="N204" s="5">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O204" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:15">
       <x:c r="A205" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B205" s="3" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="C205" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E205" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F205" s="3" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="G205" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="H205" s="3" t="s">
-        <x:v>778</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="I205" s="3" t="s">
-        <x:v>779</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="J205" s="4">
-        <x:v>12514</x:v>
+        <x:v>133397.19</x:v>
       </x:c>
       <x:c r="K205" s="4">
-        <x:v>12514</x:v>
+        <x:v>133397.19</x:v>
       </x:c>
       <x:c r="L205" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M205" s="4">
-        <x:v>12513.96</x:v>
+        <x:v>133397.19</x:v>
       </x:c>
       <x:c r="N205" s="5">
-        <x:v>10</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="O205" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:15">
       <x:c r="A206" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B206" s="3" t="s">
-        <x:v>780</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="C206" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D206" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E206" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F206" s="3" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="G206" s="3" t="s">
-        <x:v>781</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H206" s="3" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="I206" s="3" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="J206" s="4">
-        <x:v>133397.19</x:v>
+        <x:v>12514</x:v>
       </x:c>
       <x:c r="K206" s="4">
-        <x:v>133397.19</x:v>
+        <x:v>12514</x:v>
       </x:c>
       <x:c r="L206" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M206" s="4">
-        <x:v>133397.19</x:v>
+        <x:v>12513.96</x:v>
       </x:c>
       <x:c r="N206" s="5">
-        <x:v>47</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="O206" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:15">
       <x:c r="A207" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B207" s="3" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="C207" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E207" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F207" s="3" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="G207" s="3" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="H207" s="3" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="I207" s="3" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="J207" s="4">
-        <x:v>127586.87</x:v>
+        <x:v>67698.63</x:v>
       </x:c>
       <x:c r="K207" s="4">
-        <x:v>127586.87</x:v>
+        <x:v>67698.63</x:v>
       </x:c>
       <x:c r="L207" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M207" s="4">
-        <x:v>127586.88</x:v>
+        <x:v>67698.62</x:v>
       </x:c>
       <x:c r="N207" s="5">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O207" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:15">
       <x:c r="A208" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B208" s="3" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="C208" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D208" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E208" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F208" s="3" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="G208" s="3" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="H208" s="3" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="I208" s="3" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="J208" s="4">
-        <x:v>20959.31</x:v>
+        <x:v>127586.87</x:v>
       </x:c>
       <x:c r="K208" s="4">
-        <x:v>20959.31</x:v>
+        <x:v>127586.87</x:v>
       </x:c>
       <x:c r="L208" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M208" s="4">
-        <x:v>20959.31</x:v>
+        <x:v>127586.88</x:v>
       </x:c>
       <x:c r="N208" s="5">
-        <x:v>10</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O208" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:15">
       <x:c r="A209" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B209" s="3" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="C209" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E209" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F209" s="3" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="G209" s="3" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="H209" s="3" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="I209" s="3" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="J209" s="4">
-        <x:v>67698.63</x:v>
+        <x:v>20959.31</x:v>
       </x:c>
       <x:c r="K209" s="4">
-        <x:v>67698.63</x:v>
+        <x:v>20959.31</x:v>
       </x:c>
       <x:c r="L209" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M209" s="4">
-        <x:v>67698.62</x:v>
+        <x:v>20959.31</x:v>
       </x:c>
       <x:c r="N209" s="5">
-        <x:v>21</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="O209" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:15">
       <x:c r="A210" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B210" s="3" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="C210" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D210" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E210" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F210" s="3" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="G210" s="3" t="s">
@@ -16478,122 +16478,122 @@
       </x:c>
       <x:c r="N210" s="5">
         <x:v>4</x:v>
       </x:c>
       <x:c r="O210" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:15">
       <x:c r="A211" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B211" s="3" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="C211" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E211" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F211" s="3" t="s">
-        <x:v>803</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="G211" s="3" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="H211" s="3" t="s">
+        <x:v>803</x:v>
+      </x:c>
+      <x:c r="I211" s="3" t="s">
         <x:v>804</x:v>
       </x:c>
-      <x:c r="I211" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J211" s="4">
-        <x:v>3096.56</x:v>
+        <x:v>26178.97</x:v>
       </x:c>
       <x:c r="K211" s="4">
-        <x:v>3096.56</x:v>
+        <x:v>26178.97</x:v>
       </x:c>
       <x:c r="L211" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M211" s="4">
-        <x:v>3096.56</x:v>
+        <x:v>26178.96</x:v>
       </x:c>
       <x:c r="N211" s="5">
-        <x:v>4</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="O211" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:15">
       <x:c r="A212" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B212" s="3" t="s">
+        <x:v>805</x:v>
+      </x:c>
+      <x:c r="C212" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D212" s="3" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="E212" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F212" s="3" t="s">
         <x:v>806</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>798</x:v>
       </x:c>
       <x:c r="G212" s="3" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="H212" s="3" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="I212" s="3" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="J212" s="4">
-        <x:v>26178.97</x:v>
+        <x:v>3096.56</x:v>
       </x:c>
       <x:c r="K212" s="4">
-        <x:v>26178.97</x:v>
+        <x:v>3096.56</x:v>
       </x:c>
       <x:c r="L212" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M212" s="4">
-        <x:v>26178.96</x:v>
+        <x:v>3096.56</x:v>
       </x:c>
       <x:c r="N212" s="5">
-        <x:v>44</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="O212" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:15">
       <x:c r="A213" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B213" s="3" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="C213" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E213" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F213" s="3" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="G213" s="3" t="s">
@@ -16725,110 +16725,110 @@
       <x:c r="B216" s="3" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="C216" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D216" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E216" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F216" s="3" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="G216" s="3" t="s">
         <x:v>825</x:v>
       </x:c>
       <x:c r="H216" s="3" t="s">
         <x:v>826</x:v>
       </x:c>
       <x:c r="I216" s="3" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="J216" s="4">
-        <x:v>126509.58</x:v>
+        <x:v>114980.01</x:v>
       </x:c>
       <x:c r="K216" s="4">
-        <x:v>126509.58</x:v>
+        <x:v>114980.01</x:v>
       </x:c>
       <x:c r="L216" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M216" s="4">
-        <x:v>126509.59</x:v>
+        <x:v>114980.01</x:v>
       </x:c>
       <x:c r="N216" s="5">
-        <x:v>44</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O216" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:15">
       <x:c r="A217" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B217" s="3" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="C217" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E217" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F217" s="3" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="G217" s="3" t="s">
         <x:v>825</x:v>
       </x:c>
       <x:c r="H217" s="3" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="I217" s="3" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="J217" s="4">
-        <x:v>114980.01</x:v>
+        <x:v>126509.58</x:v>
       </x:c>
       <x:c r="K217" s="4">
-        <x:v>114980.01</x:v>
+        <x:v>126509.58</x:v>
       </x:c>
       <x:c r="L217" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M217" s="4">
-        <x:v>114980.01</x:v>
+        <x:v>126509.59</x:v>
       </x:c>
       <x:c r="N217" s="5">
-        <x:v>21</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="O217" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:15">
       <x:c r="A218" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B218" s="3" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="C218" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D218" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E218" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F218" s="3" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="G218" s="3" t="s">
@@ -16913,204 +16913,204 @@
       <x:c r="B220" s="3" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="C220" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D220" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E220" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F220" s="3" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="G220" s="3" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="H220" s="3" t="s">
         <x:v>842</x:v>
       </x:c>
       <x:c r="I220" s="3" t="s">
         <x:v>843</x:v>
       </x:c>
       <x:c r="J220" s="4">
-        <x:v>75188.82</x:v>
+        <x:v>56345.04</x:v>
       </x:c>
       <x:c r="K220" s="4">
-        <x:v>75188.82</x:v>
+        <x:v>56345.04</x:v>
       </x:c>
       <x:c r="L220" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M220" s="4">
-        <x:v>75188.82</x:v>
+        <x:v>56345.03</x:v>
       </x:c>
       <x:c r="N220" s="5">
-        <x:v>39</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O220" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:15">
       <x:c r="A221" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B221" s="3" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="C221" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E221" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F221" s="3" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="G221" s="3" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="H221" s="3" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="I221" s="3" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="J221" s="4">
-        <x:v>56345.04</x:v>
+        <x:v>75188.82</x:v>
       </x:c>
       <x:c r="K221" s="4">
-        <x:v>56345.04</x:v>
+        <x:v>75188.82</x:v>
       </x:c>
       <x:c r="L221" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M221" s="4">
-        <x:v>56345.03</x:v>
+        <x:v>75188.82</x:v>
       </x:c>
       <x:c r="N221" s="5">
-        <x:v>21</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="O221" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:15">
       <x:c r="A222" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B222" s="3" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="C222" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D222" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E222" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F222" s="3" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="G222" s="3" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="H222" s="3" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="I222" s="3" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="J222" s="4">
-        <x:v>74243.63</x:v>
+        <x:v>101221.73</x:v>
       </x:c>
       <x:c r="K222" s="4">
-        <x:v>74243.63</x:v>
+        <x:v>101221.73</x:v>
       </x:c>
       <x:c r="L222" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M222" s="4">
-        <x:v>74243.64</x:v>
+        <x:v>101220</x:v>
       </x:c>
       <x:c r="N222" s="5">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="O222" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:15">
       <x:c r="A223" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B223" s="3" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="C223" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E223" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F223" s="3" t="s">
         <x:v>853</x:v>
       </x:c>
       <x:c r="G223" s="3" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="H223" s="3" t="s">
         <x:v>854</x:v>
       </x:c>
       <x:c r="I223" s="3" t="s">
         <x:v>855</x:v>
       </x:c>
       <x:c r="J223" s="4">
-        <x:v>101221.73</x:v>
+        <x:v>74243.63</x:v>
       </x:c>
       <x:c r="K223" s="4">
-        <x:v>101221.73</x:v>
+        <x:v>74243.63</x:v>
       </x:c>
       <x:c r="L223" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M223" s="4">
-        <x:v>101220</x:v>
+        <x:v>74243.64</x:v>
       </x:c>
       <x:c r="N223" s="5">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O223" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:15">
       <x:c r="A224" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B224" s="3" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="C224" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D224" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E224" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F224" s="3" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="G224" s="3" t="s">
@@ -17148,204 +17148,204 @@
       <x:c r="B225" s="3" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="C225" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E225" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F225" s="3" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="G225" s="3" t="s">
         <x:v>863</x:v>
       </x:c>
       <x:c r="H225" s="3" t="s">
         <x:v>864</x:v>
       </x:c>
       <x:c r="I225" s="3" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="J225" s="4">
-        <x:v>125740.42</x:v>
+        <x:v>143797.22</x:v>
       </x:c>
       <x:c r="K225" s="4">
-        <x:v>125740.42</x:v>
+        <x:v>143797.22</x:v>
       </x:c>
       <x:c r="L225" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M225" s="4">
-        <x:v>125740.31</x:v>
+        <x:v>143789.2</x:v>
       </x:c>
       <x:c r="N225" s="5">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="O225" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:15">
       <x:c r="A226" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B226" s="3" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="C226" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D226" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E226" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F226" s="3" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="G226" s="3" t="s">
         <x:v>863</x:v>
       </x:c>
       <x:c r="H226" s="3" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="I226" s="3" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="J226" s="4">
-        <x:v>143797.22</x:v>
+        <x:v>125740.42</x:v>
       </x:c>
       <x:c r="K226" s="4">
-        <x:v>143797.22</x:v>
+        <x:v>125740.42</x:v>
       </x:c>
       <x:c r="L226" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M226" s="4">
-        <x:v>143789.2</x:v>
+        <x:v>125740.31</x:v>
       </x:c>
       <x:c r="N226" s="5">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O226" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:15">
       <x:c r="A227" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B227" s="3" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="C227" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E227" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F227" s="3" t="s">
         <x:v>870</x:v>
       </x:c>
       <x:c r="G227" s="3" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="H227" s="3" t="s">
         <x:v>872</x:v>
       </x:c>
       <x:c r="I227" s="3" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="J227" s="4">
-        <x:v>7414.73</x:v>
+        <x:v>2997.1</x:v>
       </x:c>
       <x:c r="K227" s="4">
-        <x:v>7414.73</x:v>
+        <x:v>2997.1</x:v>
       </x:c>
       <x:c r="L227" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M227" s="4">
-        <x:v>7414.74</x:v>
+        <x:v>2997.08</x:v>
       </x:c>
       <x:c r="N227" s="5">
-        <x:v>17</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O227" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:15">
       <x:c r="A228" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B228" s="3" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="C228" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D228" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E228" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F228" s="3" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="G228" s="3" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="H228" s="3" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="I228" s="3" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="J228" s="4">
-        <x:v>2997.1</x:v>
+        <x:v>7414.73</x:v>
       </x:c>
       <x:c r="K228" s="4">
-        <x:v>2997.1</x:v>
+        <x:v>7414.73</x:v>
       </x:c>
       <x:c r="L228" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M228" s="4">
-        <x:v>2997.08</x:v>
+        <x:v>7414.74</x:v>
       </x:c>
       <x:c r="N228" s="5">
-        <x:v>5</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="O228" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:15">
       <x:c r="A229" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B229" s="3" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="C229" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E229" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F229" s="3" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="G229" s="3" t="s">
@@ -17430,298 +17430,298 @@
       <x:c r="B231" s="3" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C231" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E231" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F231" s="3" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="G231" s="3" t="s">
         <x:v>887</x:v>
       </x:c>
       <x:c r="H231" s="3" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="I231" s="3" t="s">
         <x:v>889</x:v>
       </x:c>
       <x:c r="J231" s="4">
-        <x:v>7591.09</x:v>
+        <x:v>78335.37</x:v>
       </x:c>
       <x:c r="K231" s="4">
-        <x:v>7591.09</x:v>
+        <x:v>78335.37</x:v>
       </x:c>
       <x:c r="L231" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M231" s="4">
-        <x:v>7590.83</x:v>
+        <x:v>78335.37</x:v>
       </x:c>
       <x:c r="N231" s="5">
-        <x:v>7</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="O231" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:15">
       <x:c r="A232" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B232" s="3" t="s">
-        <x:v>885</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="C232" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D232" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E232" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F232" s="3" t="s">
-        <x:v>890</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="G232" s="3" t="s">
         <x:v>887</x:v>
       </x:c>
       <x:c r="H232" s="3" t="s">
-        <x:v>891</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="I232" s="3" t="s">
-        <x:v>892</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="J232" s="4">
-        <x:v>78335.37</x:v>
+        <x:v>54158.9</x:v>
       </x:c>
       <x:c r="K232" s="4">
-        <x:v>78335.37</x:v>
+        <x:v>54158.9</x:v>
       </x:c>
       <x:c r="L232" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M232" s="4">
-        <x:v>78335.37</x:v>
+        <x:v>54158.9</x:v>
       </x:c>
       <x:c r="N232" s="5">
-        <x:v>47</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O232" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:15">
       <x:c r="A233" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B233" s="3" t="s">
-        <x:v>893</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="C233" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E233" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F233" s="3" t="s">
         <x:v>894</x:v>
       </x:c>
       <x:c r="G233" s="3" t="s">
         <x:v>887</x:v>
       </x:c>
       <x:c r="H233" s="3" t="s">
         <x:v>895</x:v>
       </x:c>
       <x:c r="I233" s="3" t="s">
         <x:v>896</x:v>
       </x:c>
       <x:c r="J233" s="4">
-        <x:v>54158.9</x:v>
+        <x:v>7591.09</x:v>
       </x:c>
       <x:c r="K233" s="4">
-        <x:v>54158.9</x:v>
+        <x:v>7591.09</x:v>
       </x:c>
       <x:c r="L233" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M233" s="4">
-        <x:v>54158.9</x:v>
+        <x:v>7590.83</x:v>
       </x:c>
       <x:c r="N233" s="5">
-        <x:v>21</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="O233" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:15">
       <x:c r="A234" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B234" s="3" t="s">
         <x:v>897</x:v>
       </x:c>
       <x:c r="C234" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D234" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E234" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F234" s="3" t="s">
         <x:v>898</x:v>
       </x:c>
       <x:c r="G234" s="3" t="s">
         <x:v>899</x:v>
       </x:c>
       <x:c r="H234" s="3" t="s">
         <x:v>900</x:v>
       </x:c>
       <x:c r="I234" s="3" t="s">
         <x:v>901</x:v>
       </x:c>
       <x:c r="J234" s="4">
-        <x:v>94342.26</x:v>
+        <x:v>10635.57</x:v>
       </x:c>
       <x:c r="K234" s="4">
-        <x:v>94342.26</x:v>
+        <x:v>10635.57</x:v>
       </x:c>
       <x:c r="L234" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M234" s="4">
-        <x:v>94342.26</x:v>
+        <x:v>10635.33</x:v>
       </x:c>
       <x:c r="N234" s="5">
-        <x:v>21</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O234" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:15">
       <x:c r="A235" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B235" s="3" t="s">
         <x:v>902</x:v>
       </x:c>
       <x:c r="C235" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E235" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F235" s="3" t="s">
         <x:v>903</x:v>
       </x:c>
       <x:c r="G235" s="3" t="s">
         <x:v>899</x:v>
       </x:c>
       <x:c r="H235" s="3" t="s">
         <x:v>904</x:v>
       </x:c>
       <x:c r="I235" s="3" t="s">
         <x:v>905</x:v>
       </x:c>
       <x:c r="J235" s="4">
-        <x:v>10635.57</x:v>
+        <x:v>153022.2</x:v>
       </x:c>
       <x:c r="K235" s="4">
-        <x:v>10635.57</x:v>
+        <x:v>153022.2</x:v>
       </x:c>
       <x:c r="L235" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M235" s="4">
-        <x:v>10635.33</x:v>
+        <x:v>153022.21</x:v>
       </x:c>
       <x:c r="N235" s="5">
-        <x:v>5</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="O235" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:15">
       <x:c r="A236" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B236" s="3" t="s">
         <x:v>906</x:v>
       </x:c>
       <x:c r="C236" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D236" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E236" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F236" s="3" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="G236" s="3" t="s">
         <x:v>899</x:v>
       </x:c>
       <x:c r="H236" s="3" t="s">
         <x:v>908</x:v>
       </x:c>
       <x:c r="I236" s="3" t="s">
         <x:v>909</x:v>
       </x:c>
       <x:c r="J236" s="4">
-        <x:v>153022.2</x:v>
+        <x:v>94342.26</x:v>
       </x:c>
       <x:c r="K236" s="4">
-        <x:v>153022.2</x:v>
+        <x:v>94342.26</x:v>
       </x:c>
       <x:c r="L236" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M236" s="4">
-        <x:v>153022.21</x:v>
+        <x:v>94342.26</x:v>
       </x:c>
       <x:c r="N236" s="5">
-        <x:v>42</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O236" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:15">
       <x:c r="A237" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B237" s="3" t="s">
         <x:v>910</x:v>
       </x:c>
       <x:c r="C237" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E237" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F237" s="3" t="s">
         <x:v>911</x:v>
       </x:c>
       <x:c r="G237" s="3" t="s">
@@ -17853,110 +17853,110 @@
       <x:c r="B240" s="3" t="s">
         <x:v>925</x:v>
       </x:c>
       <x:c r="C240" s="3" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="D240" s="3" t="s">
         <x:v>927</x:v>
       </x:c>
       <x:c r="E240" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F240" s="3" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="G240" s="3" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="H240" s="3" t="s">
         <x:v>930</x:v>
       </x:c>
       <x:c r="I240" s="3" t="s">
         <x:v>931</x:v>
       </x:c>
       <x:c r="J240" s="4">
-        <x:v>70825.67</x:v>
+        <x:v>118925.74</x:v>
       </x:c>
       <x:c r="K240" s="4">
-        <x:v>70825.67</x:v>
+        <x:v>118925.74</x:v>
       </x:c>
       <x:c r="L240" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M240" s="4">
-        <x:v>70825.68</x:v>
+        <x:v>118925.73</x:v>
       </x:c>
       <x:c r="N240" s="5">
-        <x:v>12</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="O240" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:15">
       <x:c r="A241" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B241" s="3" t="s">
         <x:v>925</x:v>
       </x:c>
       <x:c r="C241" s="3" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s">
         <x:v>927</x:v>
       </x:c>
       <x:c r="E241" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F241" s="3" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="G241" s="3" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="H241" s="3" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="I241" s="3" t="s">
         <x:v>934</x:v>
       </x:c>
       <x:c r="J241" s="4">
-        <x:v>118925.74</x:v>
+        <x:v>70825.67</x:v>
       </x:c>
       <x:c r="K241" s="4">
-        <x:v>118925.74</x:v>
+        <x:v>70825.67</x:v>
       </x:c>
       <x:c r="L241" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M241" s="4">
-        <x:v>118925.73</x:v>
+        <x:v>70825.68</x:v>
       </x:c>
       <x:c r="N241" s="5">
-        <x:v>11</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O241" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:15">
       <x:c r="A242" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B242" s="3" t="s">
         <x:v>935</x:v>
       </x:c>
       <x:c r="C242" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D242" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E242" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F242" s="3" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="G242" s="3" t="s">
@@ -18182,110 +18182,110 @@
       <x:c r="B247" s="3" t="s">
         <x:v>956</x:v>
       </x:c>
       <x:c r="C247" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E247" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F247" s="3" t="s">
         <x:v>957</x:v>
       </x:c>
       <x:c r="G247" s="3" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="H247" s="3" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="I247" s="3" t="s">
         <x:v>960</x:v>
       </x:c>
       <x:c r="J247" s="4">
-        <x:v>396542.96</x:v>
+        <x:v>219426.22</x:v>
       </x:c>
       <x:c r="K247" s="4">
-        <x:v>396542.96</x:v>
+        <x:v>219426.22</x:v>
       </x:c>
       <x:c r="L247" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M247" s="4">
-        <x:v>396542.95</x:v>
+        <x:v>219426.23</x:v>
       </x:c>
       <x:c r="N247" s="5">
-        <x:v>39</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O247" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:15">
       <x:c r="A248" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B248" s="3" t="s">
         <x:v>961</x:v>
       </x:c>
       <x:c r="C248" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D248" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E248" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F248" s="3" t="s">
         <x:v>957</x:v>
       </x:c>
       <x:c r="G248" s="3" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="H248" s="3" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="I248" s="3" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="J248" s="4">
-        <x:v>219426.22</x:v>
+        <x:v>396542.96</x:v>
       </x:c>
       <x:c r="K248" s="4">
-        <x:v>219426.22</x:v>
+        <x:v>396542.96</x:v>
       </x:c>
       <x:c r="L248" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M248" s="4">
-        <x:v>219426.23</x:v>
+        <x:v>396542.95</x:v>
       </x:c>
       <x:c r="N248" s="5">
-        <x:v>21</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="O248" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:15">
       <x:c r="A249" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B249" s="3" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="C249" s="3" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s">
         <x:v>927</x:v>
       </x:c>
       <x:c r="E249" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F249" s="3" t="s">
         <x:v>965</x:v>
       </x:c>
       <x:c r="G249" s="3" t="s">
@@ -18311,310 +18311,310 @@
       </x:c>
       <x:c r="N249" s="5">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O249" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:15">
       <x:c r="A250" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B250" s="3" t="s">
         <x:v>969</x:v>
       </x:c>
       <x:c r="C250" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D250" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E250" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F250" s="3" t="s">
-        <x:v>970</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="G250" s="3" t="s">
         <x:v>966</x:v>
       </x:c>
       <x:c r="H250" s="3" t="s">
+        <x:v>970</x:v>
+      </x:c>
+      <x:c r="I250" s="3" t="s">
         <x:v>971</x:v>
       </x:c>
-      <x:c r="I250" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J250" s="4">
-        <x:v>45946.22</x:v>
+        <x:v>5704.2</x:v>
       </x:c>
       <x:c r="K250" s="4">
-        <x:v>45946.22</x:v>
+        <x:v>5704.2</x:v>
       </x:c>
       <x:c r="L250" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M250" s="4">
-        <x:v>45946.22</x:v>
+        <x:v>5704.21</x:v>
       </x:c>
       <x:c r="N250" s="5">
-        <x:v>43</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O250" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:15">
       <x:c r="A251" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B251" s="3" t="s">
         <x:v>969</x:v>
       </x:c>
       <x:c r="C251" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E251" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F251" s="3" t="s">
-        <x:v>965</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="G251" s="3" t="s">
         <x:v>966</x:v>
       </x:c>
       <x:c r="H251" s="3" t="s">
         <x:v>973</x:v>
       </x:c>
       <x:c r="I251" s="3" t="s">
-        <x:v>972</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="J251" s="4">
-        <x:v>5704.2</x:v>
+        <x:v>45946.22</x:v>
       </x:c>
       <x:c r="K251" s="4">
-        <x:v>5704.2</x:v>
+        <x:v>45946.22</x:v>
       </x:c>
       <x:c r="L251" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M251" s="4">
-        <x:v>5704.21</x:v>
+        <x:v>45946.22</x:v>
       </x:c>
       <x:c r="N251" s="5">
-        <x:v>5</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="O251" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:15">
       <x:c r="A252" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B252" s="3" t="s">
         <x:v>974</x:v>
       </x:c>
       <x:c r="C252" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D252" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E252" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F252" s="3" t="s">
         <x:v>975</x:v>
       </x:c>
       <x:c r="G252" s="3" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="H252" s="3" t="s">
         <x:v>977</x:v>
       </x:c>
       <x:c r="I252" s="3" t="s">
         <x:v>978</x:v>
       </x:c>
       <x:c r="J252" s="4">
-        <x:v>116963.96</x:v>
+        <x:v>135397.25</x:v>
       </x:c>
       <x:c r="K252" s="4">
-        <x:v>116963.96</x:v>
+        <x:v>135397.25</x:v>
       </x:c>
       <x:c r="L252" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M252" s="4">
-        <x:v>116963.98</x:v>
+        <x:v>135397.24</x:v>
       </x:c>
       <x:c r="N252" s="5">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O252" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:15">
       <x:c r="A253" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B253" s="3" t="s">
         <x:v>974</x:v>
       </x:c>
       <x:c r="C253" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E253" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F253" s="3" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="G253" s="3" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="H253" s="3" t="s">
         <x:v>980</x:v>
       </x:c>
       <x:c r="I253" s="3" t="s">
         <x:v>981</x:v>
       </x:c>
       <x:c r="J253" s="4">
-        <x:v>135397.25</x:v>
+        <x:v>116963.96</x:v>
       </x:c>
       <x:c r="K253" s="4">
-        <x:v>135397.25</x:v>
+        <x:v>116963.96</x:v>
       </x:c>
       <x:c r="L253" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M253" s="4">
-        <x:v>135397.24</x:v>
+        <x:v>116963.98</x:v>
       </x:c>
       <x:c r="N253" s="5">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="O253" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:15">
       <x:c r="A254" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B254" s="3" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="C254" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D254" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E254" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F254" s="3" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="G254" s="3" t="s">
         <x:v>984</x:v>
       </x:c>
       <x:c r="H254" s="3" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="I254" s="3" t="s">
         <x:v>986</x:v>
       </x:c>
       <x:c r="J254" s="4">
-        <x:v>1576441.49</x:v>
+        <x:v>1278531.56</x:v>
       </x:c>
       <x:c r="K254" s="4">
-        <x:v>1576441.49</x:v>
+        <x:v>1278531.56</x:v>
       </x:c>
       <x:c r="L254" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M254" s="4">
-        <x:v>1576434.53</x:v>
+        <x:v>1278531.55</x:v>
       </x:c>
       <x:c r="N254" s="5">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O254" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:15">
       <x:c r="A255" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B255" s="3" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="C255" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E255" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F255" s="3" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="G255" s="3" t="s">
         <x:v>984</x:v>
       </x:c>
       <x:c r="H255" s="3" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="I255" s="3" t="s">
         <x:v>989</x:v>
       </x:c>
       <x:c r="J255" s="4">
-        <x:v>1278531.56</x:v>
+        <x:v>1576441.49</x:v>
       </x:c>
       <x:c r="K255" s="4">
-        <x:v>1278531.56</x:v>
+        <x:v>1576441.49</x:v>
       </x:c>
       <x:c r="L255" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M255" s="4">
-        <x:v>1278531.55</x:v>
+        <x:v>1576434.53</x:v>
       </x:c>
       <x:c r="N255" s="5">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O255" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:15">
       <x:c r="A256" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B256" s="3" t="s">
         <x:v>990</x:v>
       </x:c>
       <x:c r="C256" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D256" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E256" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F256" s="3" t="s">
         <x:v>991</x:v>
       </x:c>
       <x:c r="G256" s="3" t="s">
@@ -18652,110 +18652,110 @@
       <x:c r="B257" s="3" t="s">
         <x:v>995</x:v>
       </x:c>
       <x:c r="C257" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E257" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F257" s="3" t="s">
         <x:v>996</x:v>
       </x:c>
       <x:c r="G257" s="3" t="s">
         <x:v>992</x:v>
       </x:c>
       <x:c r="H257" s="3" t="s">
         <x:v>997</x:v>
       </x:c>
       <x:c r="I257" s="3" t="s">
         <x:v>998</x:v>
       </x:c>
       <x:c r="J257" s="4">
-        <x:v>257747.49</x:v>
+        <x:v>12789.97</x:v>
       </x:c>
       <x:c r="K257" s="4">
-        <x:v>257747.49</x:v>
+        <x:v>12789.97</x:v>
       </x:c>
       <x:c r="L257" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M257" s="4">
-        <x:v>257747.49</x:v>
+        <x:v>12789.67</x:v>
       </x:c>
       <x:c r="N257" s="5">
-        <x:v>47</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O257" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:15">
       <x:c r="A258" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B258" s="3" t="s">
         <x:v>999</x:v>
       </x:c>
       <x:c r="C258" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D258" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E258" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F258" s="3" t="s">
         <x:v>1000</x:v>
       </x:c>
       <x:c r="G258" s="3" t="s">
         <x:v>992</x:v>
       </x:c>
       <x:c r="H258" s="3" t="s">
         <x:v>1001</x:v>
       </x:c>
       <x:c r="I258" s="3" t="s">
         <x:v>1002</x:v>
       </x:c>
       <x:c r="J258" s="4">
-        <x:v>12789.97</x:v>
+        <x:v>257747.49</x:v>
       </x:c>
       <x:c r="K258" s="4">
-        <x:v>12789.97</x:v>
+        <x:v>257747.49</x:v>
       </x:c>
       <x:c r="L258" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M258" s="4">
-        <x:v>12789.67</x:v>
+        <x:v>257747.49</x:v>
       </x:c>
       <x:c r="N258" s="5">
-        <x:v>5</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="O258" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:15">
       <x:c r="A259" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B259" s="3" t="s">
         <x:v>1003</x:v>
       </x:c>
       <x:c r="C259" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E259" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F259" s="3" t="s">
         <x:v>1004</x:v>
       </x:c>
       <x:c r="G259" s="3" t="s">
@@ -18793,345 +18793,345 @@
       <x:c r="B260" s="3" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="C260" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D260" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E260" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F260" s="3" t="s">
         <x:v>1009</x:v>
       </x:c>
       <x:c r="G260" s="3" t="s">
         <x:v>1010</x:v>
       </x:c>
       <x:c r="H260" s="3" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="I260" s="3" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="J260" s="4">
-        <x:v>61492.34</x:v>
+        <x:v>33430.31</x:v>
       </x:c>
       <x:c r="K260" s="4">
-        <x:v>61492.34</x:v>
+        <x:v>33430.31</x:v>
       </x:c>
       <x:c r="L260" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M260" s="4">
-        <x:v>61492.33</x:v>
+        <x:v>33430.3</x:v>
       </x:c>
       <x:c r="N260" s="5">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O260" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:15">
       <x:c r="A261" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B261" s="3" t="s">
         <x:v>1013</x:v>
       </x:c>
       <x:c r="C261" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E261" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F261" s="3" t="s">
         <x:v>1014</x:v>
       </x:c>
       <x:c r="G261" s="3" t="s">
         <x:v>1010</x:v>
       </x:c>
       <x:c r="H261" s="3" t="s">
         <x:v>1015</x:v>
       </x:c>
       <x:c r="I261" s="3" t="s">
         <x:v>1016</x:v>
       </x:c>
       <x:c r="J261" s="4">
-        <x:v>33430.31</x:v>
+        <x:v>61492.34</x:v>
       </x:c>
       <x:c r="K261" s="4">
-        <x:v>33430.31</x:v>
+        <x:v>61492.34</x:v>
       </x:c>
       <x:c r="L261" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M261" s="4">
-        <x:v>33430.3</x:v>
+        <x:v>61492.33</x:v>
       </x:c>
       <x:c r="N261" s="5">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="O261" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:15">
       <x:c r="A262" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B262" s="3" t="s">
         <x:v>1017</x:v>
       </x:c>
       <x:c r="C262" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D262" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E262" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F262" s="3" t="s">
         <x:v>1018</x:v>
       </x:c>
       <x:c r="G262" s="3" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="H262" s="3" t="s">
         <x:v>1020</x:v>
       </x:c>
       <x:c r="I262" s="3" t="s">
         <x:v>1021</x:v>
       </x:c>
       <x:c r="J262" s="4">
-        <x:v>54157.27</x:v>
+        <x:v>79691.07</x:v>
       </x:c>
       <x:c r="K262" s="4">
-        <x:v>54157.27</x:v>
+        <x:v>79691.07</x:v>
       </x:c>
       <x:c r="L262" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M262" s="4">
-        <x:v>54157.27</x:v>
+        <x:v>79691.07</x:v>
       </x:c>
       <x:c r="N262" s="5">
-        <x:v>21</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="O262" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:15">
       <x:c r="A263" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B263" s="3" t="s">
-        <x:v>1017</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="C263" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E263" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F263" s="3" t="s">
-        <x:v>1022</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="G263" s="3" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="H263" s="3" t="s">
-        <x:v>1023</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="I263" s="3" t="s">
-        <x:v>1024</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="J263" s="4">
-        <x:v>79691.07</x:v>
+        <x:v>7704.97</x:v>
       </x:c>
       <x:c r="K263" s="4">
-        <x:v>79691.07</x:v>
+        <x:v>7704.97</x:v>
       </x:c>
       <x:c r="L263" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M263" s="4">
-        <x:v>79691.07</x:v>
+        <x:v>7704.96</x:v>
       </x:c>
       <x:c r="N263" s="5">
-        <x:v>47</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O263" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:15">
       <x:c r="A264" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B264" s="3" t="s">
-        <x:v>1025</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="C264" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D264" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E264" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F264" s="3" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="G264" s="3" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="H264" s="3" t="s">
         <x:v>1027</x:v>
       </x:c>
       <x:c r="I264" s="3" t="s">
         <x:v>1028</x:v>
       </x:c>
       <x:c r="J264" s="4">
-        <x:v>7704.97</x:v>
+        <x:v>54157.27</x:v>
       </x:c>
       <x:c r="K264" s="4">
-        <x:v>7704.97</x:v>
+        <x:v>54157.27</x:v>
       </x:c>
       <x:c r="L264" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M264" s="4">
-        <x:v>7704.96</x:v>
+        <x:v>54157.27</x:v>
       </x:c>
       <x:c r="N264" s="5">
-        <x:v>5</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O264" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:15">
       <x:c r="A265" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B265" s="3" t="s">
         <x:v>1029</x:v>
       </x:c>
       <x:c r="C265" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E265" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F265" s="3" t="s">
         <x:v>1030</x:v>
       </x:c>
       <x:c r="G265" s="3" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="H265" s="3" t="s">
         <x:v>1032</x:v>
       </x:c>
       <x:c r="I265" s="3" t="s">
         <x:v>1033</x:v>
       </x:c>
       <x:c r="J265" s="4">
-        <x:v>74434.24</x:v>
+        <x:v>51998.63</x:v>
       </x:c>
       <x:c r="K265" s="4">
-        <x:v>74434.24</x:v>
+        <x:v>51998.63</x:v>
       </x:c>
       <x:c r="L265" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M265" s="4">
-        <x:v>74434.22</x:v>
+        <x:v>51998.64</x:v>
       </x:c>
       <x:c r="N265" s="5">
-        <x:v>21</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O265" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:15">
       <x:c r="A266" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B266" s="3" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="C266" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D266" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E266" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F266" s="3" t="s">
         <x:v>1035</x:v>
       </x:c>
       <x:c r="G266" s="3" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="H266" s="3" t="s">
         <x:v>1036</x:v>
       </x:c>
       <x:c r="I266" s="3" t="s">
         <x:v>1037</x:v>
       </x:c>
       <x:c r="J266" s="4">
-        <x:v>51998.63</x:v>
+        <x:v>74434.24</x:v>
       </x:c>
       <x:c r="K266" s="4">
-        <x:v>51998.63</x:v>
+        <x:v>74434.24</x:v>
       </x:c>
       <x:c r="L266" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M266" s="4">
-        <x:v>51998.64</x:v>
+        <x:v>74434.22</x:v>
       </x:c>
       <x:c r="N266" s="5">
-        <x:v>26</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O266" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:15">
       <x:c r="A267" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B267" s="3" t="s">
         <x:v>1038</x:v>
       </x:c>
       <x:c r="C267" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E267" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F267" s="3" t="s">
         <x:v>1039</x:v>
       </x:c>
       <x:c r="G267" s="3" t="s">
@@ -19383,272 +19383,272 @@
       </x:c>
       <x:c r="K272" s="4">
         <x:v>86969.21</x:v>
       </x:c>
       <x:c r="L272" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M272" s="4">
         <x:v>86969.24</x:v>
       </x:c>
       <x:c r="N272" s="5">
         <x:v>42</x:v>
       </x:c>
       <x:c r="O272" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:15">
       <x:c r="A273" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B273" s="3" t="s">
         <x:v>1061</x:v>
       </x:c>
       <x:c r="C273" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="E273" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F273" s="3" t="s">
         <x:v>1062</x:v>
       </x:c>
       <x:c r="G273" s="3" t="s">
         <x:v>1063</x:v>
       </x:c>
       <x:c r="H273" s="3" t="s">
         <x:v>1064</x:v>
       </x:c>
       <x:c r="I273" s="3" t="s">
         <x:v>1065</x:v>
       </x:c>
       <x:c r="J273" s="4">
-        <x:v>177833.49</x:v>
+        <x:v>769031.97</x:v>
       </x:c>
       <x:c r="K273" s="4">
-        <x:v>177833.49</x:v>
+        <x:v>769031.97</x:v>
       </x:c>
       <x:c r="L273" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M273" s="4">
-        <x:v>177833.47</x:v>
+        <x:v>769031.96</x:v>
       </x:c>
       <x:c r="N273" s="5">
-        <x:v>42</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O273" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:15">
       <x:c r="A274" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B274" s="3" t="s">
+        <x:v>1061</x:v>
+      </x:c>
+      <x:c r="C274" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D274" s="3" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="E274" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F274" s="3" t="s">
         <x:v>1066</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1062</x:v>
       </x:c>
       <x:c r="G274" s="3" t="s">
         <x:v>1063</x:v>
       </x:c>
       <x:c r="H274" s="3" t="s">
         <x:v>1067</x:v>
       </x:c>
       <x:c r="I274" s="3" t="s">
         <x:v>1068</x:v>
       </x:c>
       <x:c r="J274" s="4">
-        <x:v>19399.28</x:v>
+        <x:v>177833.49</x:v>
       </x:c>
       <x:c r="K274" s="4">
-        <x:v>19399.28</x:v>
+        <x:v>177833.49</x:v>
       </x:c>
       <x:c r="L274" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M274" s="4">
-        <x:v>19399.18</x:v>
+        <x:v>177833.47</x:v>
       </x:c>
       <x:c r="N274" s="5">
-        <x:v>8</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="O274" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:15">
       <x:c r="A275" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B275" s="3" t="s">
-        <x:v>1061</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="C275" s="3" t="s">
-        <x:v>926</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s">
-        <x:v>927</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E275" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F275" s="3" t="s">
-        <x:v>1069</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="G275" s="3" t="s">
         <x:v>1063</x:v>
       </x:c>
       <x:c r="H275" s="3" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="I275" s="3" t="s">
         <x:v>1071</x:v>
       </x:c>
       <x:c r="J275" s="4">
-        <x:v>769031.97</x:v>
+        <x:v>19399.28</x:v>
       </x:c>
       <x:c r="K275" s="4">
-        <x:v>769031.97</x:v>
+        <x:v>19399.28</x:v>
       </x:c>
       <x:c r="L275" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M275" s="4">
-        <x:v>769031.96</x:v>
+        <x:v>19399.18</x:v>
       </x:c>
       <x:c r="N275" s="5">
-        <x:v>20</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="O275" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:15">
       <x:c r="A276" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B276" s="3" t="s">
         <x:v>1072</x:v>
       </x:c>
       <x:c r="C276" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D276" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E276" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F276" s="3" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="G276" s="3" t="s">
         <x:v>1074</x:v>
       </x:c>
       <x:c r="H276" s="3" t="s">
         <x:v>1075</x:v>
       </x:c>
       <x:c r="I276" s="3" t="s">
         <x:v>1076</x:v>
       </x:c>
       <x:c r="J276" s="4">
-        <x:v>60928.76</x:v>
+        <x:v>114741.5</x:v>
       </x:c>
       <x:c r="K276" s="4">
-        <x:v>60928.76</x:v>
+        <x:v>114741.5</x:v>
       </x:c>
       <x:c r="L276" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M276" s="4">
-        <x:v>60928.76</x:v>
+        <x:v>114740.51</x:v>
       </x:c>
       <x:c r="N276" s="5">
-        <x:v>21</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="O276" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:15">
       <x:c r="A277" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B277" s="3" t="s">
         <x:v>1077</x:v>
       </x:c>
       <x:c r="C277" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E277" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F277" s="3" t="s">
         <x:v>1078</x:v>
       </x:c>
       <x:c r="G277" s="3" t="s">
         <x:v>1074</x:v>
       </x:c>
       <x:c r="H277" s="3" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="I277" s="3" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="J277" s="4">
-        <x:v>114741.5</x:v>
+        <x:v>60928.76</x:v>
       </x:c>
       <x:c r="K277" s="4">
-        <x:v>114741.5</x:v>
+        <x:v>60928.76</x:v>
       </x:c>
       <x:c r="L277" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M277" s="4">
-        <x:v>114740.51</x:v>
+        <x:v>60928.76</x:v>
       </x:c>
       <x:c r="N277" s="5">
-        <x:v>45</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O277" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:15">
       <x:c r="A278" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B278" s="3" t="s">
         <x:v>1081</x:v>
       </x:c>
       <x:c r="C278" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D278" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E278" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F278" s="3" t="s">
         <x:v>1082</x:v>
       </x:c>
       <x:c r="G278" s="3" t="s">
@@ -19874,110 +19874,110 @@
       <x:c r="B283" s="3" t="s">
         <x:v>1101</x:v>
       </x:c>
       <x:c r="C283" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E283" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F283" s="3" t="s">
         <x:v>1102</x:v>
       </x:c>
       <x:c r="G283" s="3" t="s">
         <x:v>1103</x:v>
       </x:c>
       <x:c r="H283" s="3" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="I283" s="3" t="s">
         <x:v>1105</x:v>
       </x:c>
       <x:c r="J283" s="4">
-        <x:v>41431.76</x:v>
+        <x:v>92256.75</x:v>
       </x:c>
       <x:c r="K283" s="4">
-        <x:v>41431.76</x:v>
+        <x:v>92256.75</x:v>
       </x:c>
       <x:c r="L283" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M283" s="4">
-        <x:v>41431.76</x:v>
+        <x:v>92256.76</x:v>
       </x:c>
       <x:c r="N283" s="5">
-        <x:v>4</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O283" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:15">
       <x:c r="A284" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B284" s="3" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="C284" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D284" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E284" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F284" s="3" t="s">
         <x:v>1107</x:v>
       </x:c>
       <x:c r="G284" s="3" t="s">
         <x:v>1103</x:v>
       </x:c>
       <x:c r="H284" s="3" t="s">
         <x:v>1108</x:v>
       </x:c>
       <x:c r="I284" s="3" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="J284" s="4">
-        <x:v>92256.75</x:v>
+        <x:v>41431.76</x:v>
       </x:c>
       <x:c r="K284" s="4">
-        <x:v>92256.75</x:v>
+        <x:v>41431.76</x:v>
       </x:c>
       <x:c r="L284" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M284" s="4">
-        <x:v>92256.76</x:v>
+        <x:v>41431.76</x:v>
       </x:c>
       <x:c r="N284" s="5">
-        <x:v>37</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="O284" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:15">
       <x:c r="A285" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B285" s="3" t="s">
         <x:v>1110</x:v>
       </x:c>
       <x:c r="C285" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E285" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F285" s="3" t="s">
         <x:v>1111</x:v>
       </x:c>
       <x:c r="G285" s="3" t="s">
@@ -20250,157 +20250,157 @@
       <x:c r="B291" s="3" t="s">
         <x:v>1135</x:v>
       </x:c>
       <x:c r="C291" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E291" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F291" s="3" t="s">
         <x:v>1136</x:v>
       </x:c>
       <x:c r="G291" s="3" t="s">
         <x:v>1137</x:v>
       </x:c>
       <x:c r="H291" s="3" t="s">
         <x:v>1138</x:v>
       </x:c>
       <x:c r="I291" s="3" t="s">
         <x:v>1139</x:v>
       </x:c>
       <x:c r="J291" s="4">
-        <x:v>191979.94</x:v>
+        <x:v>18056.82</x:v>
       </x:c>
       <x:c r="K291" s="4">
-        <x:v>191979.94</x:v>
+        <x:v>18056.82</x:v>
       </x:c>
       <x:c r="L291" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M291" s="4">
-        <x:v>191978.91</x:v>
+        <x:v>18056.78</x:v>
       </x:c>
       <x:c r="N291" s="5">
-        <x:v>21</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="O291" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:15">
       <x:c r="A292" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B292" s="3" t="s">
         <x:v>1135</x:v>
       </x:c>
       <x:c r="C292" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D292" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E292" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F292" s="3" t="s">
-        <x:v>1140</x:v>
+        <x:v>1136</x:v>
       </x:c>
       <x:c r="G292" s="3" t="s">
         <x:v>1137</x:v>
       </x:c>
       <x:c r="H292" s="3" t="s">
+        <x:v>1140</x:v>
+      </x:c>
+      <x:c r="I292" s="3" t="s">
         <x:v>1141</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1142</x:v>
       </x:c>
       <x:c r="J292" s="4">
         <x:v>337587</x:v>
       </x:c>
       <x:c r="K292" s="4">
         <x:v>337587</x:v>
       </x:c>
       <x:c r="L292" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M292" s="4">
         <x:v>337543.43</x:v>
       </x:c>
       <x:c r="N292" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O292" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:15">
       <x:c r="A293" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B293" s="3" t="s">
         <x:v>1135</x:v>
       </x:c>
       <x:c r="C293" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E293" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F293" s="3" t="s">
-        <x:v>1140</x:v>
+        <x:v>1142</x:v>
       </x:c>
       <x:c r="G293" s="3" t="s">
         <x:v>1137</x:v>
       </x:c>
       <x:c r="H293" s="3" t="s">
         <x:v>1143</x:v>
       </x:c>
       <x:c r="I293" s="3" t="s">
         <x:v>1144</x:v>
       </x:c>
       <x:c r="J293" s="4">
-        <x:v>18056.82</x:v>
+        <x:v>191979.94</x:v>
       </x:c>
       <x:c r="K293" s="4">
-        <x:v>18056.82</x:v>
+        <x:v>191979.94</x:v>
       </x:c>
       <x:c r="L293" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M293" s="4">
-        <x:v>18056.78</x:v>
+        <x:v>191978.91</x:v>
       </x:c>
       <x:c r="N293" s="5">
-        <x:v>11</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O293" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:15">
       <x:c r="A294" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B294" s="3" t="s">
         <x:v>1145</x:v>
       </x:c>
       <x:c r="C294" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D294" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E294" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F294" s="3" t="s">
         <x:v>1146</x:v>
       </x:c>
       <x:c r="G294" s="3" t="s">
@@ -20426,263 +20426,263 @@
       </x:c>
       <x:c r="N294" s="5">
         <x:v>7</x:v>
       </x:c>
       <x:c r="O294" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:15">
       <x:c r="A295" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B295" s="3" t="s">
         <x:v>1150</x:v>
       </x:c>
       <x:c r="C295" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E295" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F295" s="3" t="s">
-        <x:v>1146</x:v>
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="G295" s="3" t="s">
         <x:v>1147</x:v>
       </x:c>
       <x:c r="H295" s="3" t="s">
-        <x:v>1151</x:v>
+        <x:v>1152</x:v>
       </x:c>
       <x:c r="I295" s="3" t="s">
-        <x:v>1152</x:v>
+        <x:v>1153</x:v>
       </x:c>
       <x:c r="J295" s="4">
-        <x:v>67200.39</x:v>
+        <x:v>67118.54</x:v>
       </x:c>
       <x:c r="K295" s="4">
-        <x:v>67200.39</x:v>
+        <x:v>67118.54</x:v>
       </x:c>
       <x:c r="L295" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M295" s="4">
-        <x:v>67200.38</x:v>
+        <x:v>67118.55</x:v>
       </x:c>
       <x:c r="N295" s="5">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O295" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:15">
       <x:c r="A296" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B296" s="3" t="s">
-        <x:v>1153</x:v>
+        <x:v>1154</x:v>
       </x:c>
       <x:c r="C296" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D296" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E296" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F296" s="3" t="s">
-        <x:v>1154</x:v>
+        <x:v>1146</x:v>
       </x:c>
       <x:c r="G296" s="3" t="s">
         <x:v>1147</x:v>
       </x:c>
       <x:c r="H296" s="3" t="s">
         <x:v>1155</x:v>
       </x:c>
       <x:c r="I296" s="3" t="s">
         <x:v>1156</x:v>
       </x:c>
       <x:c r="J296" s="4">
-        <x:v>67118.54</x:v>
+        <x:v>67200.39</x:v>
       </x:c>
       <x:c r="K296" s="4">
-        <x:v>67118.54</x:v>
+        <x:v>67200.39</x:v>
       </x:c>
       <x:c r="L296" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M296" s="4">
-        <x:v>67118.55</x:v>
+        <x:v>67200.38</x:v>
       </x:c>
       <x:c r="N296" s="5">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O296" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:15">
       <x:c r="A297" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B297" s="3" t="s">
         <x:v>1157</x:v>
       </x:c>
       <x:c r="C297" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E297" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F297" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="G297" s="3" t="s">
         <x:v>1159</x:v>
       </x:c>
       <x:c r="H297" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="I297" s="3" t="s">
         <x:v>1161</x:v>
       </x:c>
       <x:c r="J297" s="4">
-        <x:v>33823.44</x:v>
+        <x:v>7833.38</x:v>
       </x:c>
       <x:c r="K297" s="4">
-        <x:v>33823.44</x:v>
+        <x:v>7833.38</x:v>
       </x:c>
       <x:c r="L297" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M297" s="4">
-        <x:v>33823.43</x:v>
+        <x:v>7833.38</x:v>
       </x:c>
       <x:c r="N297" s="5">
-        <x:v>21</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O297" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:15">
       <x:c r="A298" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B298" s="3" t="s">
         <x:v>1162</x:v>
       </x:c>
       <x:c r="C298" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D298" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E298" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F298" s="3" t="s">
-        <x:v>1163</x:v>
+        <x:v>1158</x:v>
       </x:c>
       <x:c r="G298" s="3" t="s">
         <x:v>1159</x:v>
       </x:c>
       <x:c r="H298" s="3" t="s">
+        <x:v>1163</x:v>
+      </x:c>
+      <x:c r="I298" s="3" t="s">
         <x:v>1164</x:v>
       </x:c>
-      <x:c r="I298" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J298" s="4">
-        <x:v>7833.38</x:v>
+        <x:v>54047.74</x:v>
       </x:c>
       <x:c r="K298" s="4">
-        <x:v>7833.38</x:v>
+        <x:v>54047.74</x:v>
       </x:c>
       <x:c r="L298" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M298" s="4">
-        <x:v>7833.38</x:v>
+        <x:v>54047.75</x:v>
       </x:c>
       <x:c r="N298" s="5">
-        <x:v>5</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="O298" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:15">
       <x:c r="A299" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B299" s="3" t="s">
+        <x:v>1165</x:v>
+      </x:c>
+      <x:c r="C299" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D299" s="3" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="E299" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F299" s="3" t="s">
         <x:v>1166</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1163</x:v>
       </x:c>
       <x:c r="G299" s="3" t="s">
         <x:v>1159</x:v>
       </x:c>
       <x:c r="H299" s="3" t="s">
         <x:v>1167</x:v>
       </x:c>
       <x:c r="I299" s="3" t="s">
         <x:v>1168</x:v>
       </x:c>
       <x:c r="J299" s="4">
-        <x:v>54047.74</x:v>
+        <x:v>33823.44</x:v>
       </x:c>
       <x:c r="K299" s="4">
-        <x:v>54047.74</x:v>
+        <x:v>33823.44</x:v>
       </x:c>
       <x:c r="L299" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M299" s="4">
-        <x:v>54047.75</x:v>
+        <x:v>33823.43</x:v>
       </x:c>
       <x:c r="N299" s="5">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O299" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:15">
       <x:c r="A300" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B300" s="3" t="s">
         <x:v>1169</x:v>
       </x:c>
       <x:c r="C300" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D300" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E300" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F300" s="3" t="s">
         <x:v>1170</x:v>
       </x:c>
       <x:c r="G300" s="3" t="s">
@@ -20908,157 +20908,157 @@
       <x:c r="B305" s="3" t="s">
         <x:v>1189</x:v>
       </x:c>
       <x:c r="C305" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E305" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F305" s="3" t="s">
         <x:v>1190</x:v>
       </x:c>
       <x:c r="G305" s="3" t="s">
         <x:v>1191</x:v>
       </x:c>
       <x:c r="H305" s="3" t="s">
         <x:v>1192</x:v>
       </x:c>
       <x:c r="I305" s="3" t="s">
         <x:v>1193</x:v>
       </x:c>
       <x:c r="J305" s="4">
-        <x:v>399928.61</x:v>
+        <x:v>236082.65</x:v>
       </x:c>
       <x:c r="K305" s="4">
-        <x:v>399928.61</x:v>
+        <x:v>236082.65</x:v>
       </x:c>
       <x:c r="L305" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M305" s="4">
-        <x:v>399928.61</x:v>
+        <x:v>236082.66</x:v>
       </x:c>
       <x:c r="N305" s="5">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O305" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:15">
       <x:c r="A306" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B306" s="3" t="s">
-        <x:v>1189</x:v>
+        <x:v>1194</x:v>
       </x:c>
       <x:c r="C306" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D306" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E306" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F306" s="3" t="s">
-        <x:v>1190</x:v>
+        <x:v>1195</x:v>
       </x:c>
       <x:c r="G306" s="3" t="s">
         <x:v>1191</x:v>
       </x:c>
       <x:c r="H306" s="3" t="s">
-        <x:v>1194</x:v>
+        <x:v>1196</x:v>
       </x:c>
       <x:c r="I306" s="3" t="s">
-        <x:v>1195</x:v>
+        <x:v>1197</x:v>
       </x:c>
       <x:c r="J306" s="4">
         <x:v>35193.99</x:v>
       </x:c>
       <x:c r="K306" s="4">
         <x:v>35193.99</x:v>
       </x:c>
       <x:c r="L306" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M306" s="4">
         <x:v>35193.99</x:v>
       </x:c>
       <x:c r="N306" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O306" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:15">
       <x:c r="A307" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B307" s="3" t="s">
-        <x:v>1196</x:v>
+        <x:v>1194</x:v>
       </x:c>
       <x:c r="C307" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E307" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F307" s="3" t="s">
-        <x:v>1197</x:v>
+        <x:v>1195</x:v>
       </x:c>
       <x:c r="G307" s="3" t="s">
         <x:v>1191</x:v>
       </x:c>
       <x:c r="H307" s="3" t="s">
         <x:v>1198</x:v>
       </x:c>
       <x:c r="I307" s="3" t="s">
         <x:v>1199</x:v>
       </x:c>
       <x:c r="J307" s="4">
-        <x:v>236082.65</x:v>
+        <x:v>399928.61</x:v>
       </x:c>
       <x:c r="K307" s="4">
-        <x:v>236082.65</x:v>
+        <x:v>399928.61</x:v>
       </x:c>
       <x:c r="L307" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M307" s="4">
-        <x:v>236082.66</x:v>
+        <x:v>399928.61</x:v>
       </x:c>
       <x:c r="N307" s="5">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O307" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:15">
       <x:c r="A308" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B308" s="3" t="s">
         <x:v>1200</x:v>
       </x:c>
       <x:c r="C308" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D308" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E308" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F308" s="3" t="s">
         <x:v>1201</x:v>
       </x:c>
       <x:c r="G308" s="3" t="s">
@@ -21096,251 +21096,251 @@
       <x:c r="B309" s="3" t="s">
         <x:v>1205</x:v>
       </x:c>
       <x:c r="C309" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E309" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F309" s="3" t="s">
         <x:v>1206</x:v>
       </x:c>
       <x:c r="G309" s="3" t="s">
         <x:v>1207</x:v>
       </x:c>
       <x:c r="H309" s="3" t="s">
         <x:v>1208</x:v>
       </x:c>
       <x:c r="I309" s="3" t="s">
         <x:v>1209</x:v>
       </x:c>
       <x:c r="J309" s="4">
-        <x:v>56386.55</x:v>
+        <x:v>40609.38</x:v>
       </x:c>
       <x:c r="K309" s="4">
-        <x:v>56386.55</x:v>
+        <x:v>40609.38</x:v>
       </x:c>
       <x:c r="L309" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M309" s="4">
-        <x:v>56386.54</x:v>
+        <x:v>40609.4</x:v>
       </x:c>
       <x:c r="N309" s="5">
-        <x:v>46</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O309" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:15">
       <x:c r="A310" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B310" s="3" t="s">
-        <x:v>1205</x:v>
+        <x:v>1210</x:v>
       </x:c>
       <x:c r="C310" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D310" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E310" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F310" s="3" t="s">
-        <x:v>1206</x:v>
+        <x:v>1211</x:v>
       </x:c>
       <x:c r="G310" s="3" t="s">
         <x:v>1207</x:v>
       </x:c>
       <x:c r="H310" s="3" t="s">
-        <x:v>1210</x:v>
+        <x:v>1212</x:v>
       </x:c>
       <x:c r="I310" s="3" t="s">
-        <x:v>1211</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="J310" s="4">
         <x:v>5705.82</x:v>
       </x:c>
       <x:c r="K310" s="4">
         <x:v>5705.82</x:v>
       </x:c>
       <x:c r="L310" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M310" s="4">
         <x:v>5705.81</x:v>
       </x:c>
       <x:c r="N310" s="5">
         <x:v>5</x:v>
       </x:c>
       <x:c r="O310" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:15">
       <x:c r="A311" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B311" s="3" t="s">
-        <x:v>1212</x:v>
+        <x:v>1210</x:v>
       </x:c>
       <x:c r="C311" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E311" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F311" s="3" t="s">
-        <x:v>1213</x:v>
+        <x:v>1211</x:v>
       </x:c>
       <x:c r="G311" s="3" t="s">
         <x:v>1207</x:v>
       </x:c>
       <x:c r="H311" s="3" t="s">
         <x:v>1214</x:v>
       </x:c>
       <x:c r="I311" s="3" t="s">
         <x:v>1215</x:v>
       </x:c>
       <x:c r="J311" s="4">
-        <x:v>40609.38</x:v>
+        <x:v>56386.55</x:v>
       </x:c>
       <x:c r="K311" s="4">
-        <x:v>40609.38</x:v>
+        <x:v>56386.55</x:v>
       </x:c>
       <x:c r="L311" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M311" s="4">
-        <x:v>40609.4</x:v>
+        <x:v>56386.54</x:v>
       </x:c>
       <x:c r="N311" s="5">
-        <x:v>21</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="O311" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:15">
       <x:c r="A312" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B312" s="3" t="s">
         <x:v>1216</x:v>
       </x:c>
       <x:c r="C312" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D312" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E312" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F312" s="3" t="s">
         <x:v>1217</x:v>
       </x:c>
       <x:c r="G312" s="3" t="s">
         <x:v>1218</x:v>
       </x:c>
       <x:c r="H312" s="3" t="s">
         <x:v>1219</x:v>
       </x:c>
       <x:c r="I312" s="3" t="s">
         <x:v>1220</x:v>
       </x:c>
       <x:c r="J312" s="4">
-        <x:v>79416.1</x:v>
+        <x:v>98108.72</x:v>
       </x:c>
       <x:c r="K312" s="4">
-        <x:v>79416.1</x:v>
+        <x:v>98108.72</x:v>
       </x:c>
       <x:c r="L312" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M312" s="4">
-        <x:v>79416.1</x:v>
+        <x:v>98108.73</x:v>
       </x:c>
       <x:c r="N312" s="5">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="O312" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:15">
       <x:c r="A313" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B313" s="3" t="s">
         <x:v>1221</x:v>
       </x:c>
       <x:c r="C313" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E313" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F313" s="3" t="s">
         <x:v>1222</x:v>
       </x:c>
       <x:c r="G313" s="3" t="s">
         <x:v>1218</x:v>
       </x:c>
       <x:c r="H313" s="3" t="s">
         <x:v>1223</x:v>
       </x:c>
       <x:c r="I313" s="3" t="s">
         <x:v>1224</x:v>
       </x:c>
       <x:c r="J313" s="4">
-        <x:v>98108.72</x:v>
+        <x:v>79416.1</x:v>
       </x:c>
       <x:c r="K313" s="4">
-        <x:v>98108.72</x:v>
+        <x:v>79416.1</x:v>
       </x:c>
       <x:c r="L313" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M313" s="4">
-        <x:v>98108.73</x:v>
+        <x:v>79416.1</x:v>
       </x:c>
       <x:c r="N313" s="5">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O313" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:15">
       <x:c r="A314" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B314" s="3" t="s">
         <x:v>1225</x:v>
       </x:c>
       <x:c r="C314" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D314" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E314" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F314" s="3" t="s">
         <x:v>1226</x:v>
       </x:c>
       <x:c r="G314" s="3" t="s">
@@ -21378,110 +21378,110 @@
       <x:c r="B315" s="3" t="s">
         <x:v>1230</x:v>
       </x:c>
       <x:c r="C315" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E315" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F315" s="3" t="s">
         <x:v>1231</x:v>
       </x:c>
       <x:c r="G315" s="3" t="s">
         <x:v>1232</x:v>
       </x:c>
       <x:c r="H315" s="3" t="s">
         <x:v>1233</x:v>
       </x:c>
       <x:c r="I315" s="3" t="s">
         <x:v>1234</x:v>
       </x:c>
       <x:c r="J315" s="4">
-        <x:v>135560.34</x:v>
+        <x:v>134245.66</x:v>
       </x:c>
       <x:c r="K315" s="4">
-        <x:v>135560.34</x:v>
+        <x:v>134245.66</x:v>
       </x:c>
       <x:c r="L315" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M315" s="4">
-        <x:v>135560.35</x:v>
+        <x:v>134183.83</x:v>
       </x:c>
       <x:c r="N315" s="5">
-        <x:v>21</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="O315" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:15">
       <x:c r="A316" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B316" s="3" t="s">
         <x:v>1230</x:v>
       </x:c>
       <x:c r="C316" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D316" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E316" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F316" s="3" t="s">
         <x:v>1235</x:v>
       </x:c>
       <x:c r="G316" s="3" t="s">
         <x:v>1232</x:v>
       </x:c>
       <x:c r="H316" s="3" t="s">
         <x:v>1236</x:v>
       </x:c>
       <x:c r="I316" s="3" t="s">
         <x:v>1234</x:v>
       </x:c>
       <x:c r="J316" s="4">
-        <x:v>134245.66</x:v>
+        <x:v>135560.34</x:v>
       </x:c>
       <x:c r="K316" s="4">
-        <x:v>134245.66</x:v>
+        <x:v>135560.34</x:v>
       </x:c>
       <x:c r="L316" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M316" s="4">
-        <x:v>134183.83</x:v>
+        <x:v>135560.35</x:v>
       </x:c>
       <x:c r="N316" s="5">
-        <x:v>44</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O316" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:15">
       <x:c r="A317" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B317" s="3" t="s">
         <x:v>1237</x:v>
       </x:c>
       <x:c r="C317" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E317" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F317" s="3" t="s">
         <x:v>1238</x:v>
       </x:c>
       <x:c r="G317" s="3" t="s">
@@ -21519,157 +21519,157 @@
       <x:c r="B318" s="3" t="s">
         <x:v>1241</x:v>
       </x:c>
       <x:c r="C318" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D318" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E318" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F318" s="3" t="s">
         <x:v>1242</x:v>
       </x:c>
       <x:c r="G318" s="3" t="s">
         <x:v>1243</x:v>
       </x:c>
       <x:c r="H318" s="3" t="s">
         <x:v>1244</x:v>
       </x:c>
       <x:c r="I318" s="3" t="s">
         <x:v>1245</x:v>
       </x:c>
       <x:c r="J318" s="4">
-        <x:v>5805.06</x:v>
+        <x:v>100303.81</x:v>
       </x:c>
       <x:c r="K318" s="4">
-        <x:v>5805.06</x:v>
+        <x:v>100303.81</x:v>
       </x:c>
       <x:c r="L318" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M318" s="4">
-        <x:v>5805.05</x:v>
+        <x:v>100303.8</x:v>
       </x:c>
       <x:c r="N318" s="5">
-        <x:v>5</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O318" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:15">
       <x:c r="A319" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B319" s="3" t="s">
         <x:v>1246</x:v>
       </x:c>
       <x:c r="C319" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E319" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F319" s="3" t="s">
         <x:v>1247</x:v>
       </x:c>
       <x:c r="G319" s="3" t="s">
         <x:v>1243</x:v>
       </x:c>
       <x:c r="H319" s="3" t="s">
         <x:v>1248</x:v>
       </x:c>
       <x:c r="I319" s="3" t="s">
         <x:v>1249</x:v>
       </x:c>
       <x:c r="J319" s="4">
-        <x:v>97149.26</x:v>
+        <x:v>5805.06</x:v>
       </x:c>
       <x:c r="K319" s="4">
-        <x:v>97149.26</x:v>
+        <x:v>5805.06</x:v>
       </x:c>
       <x:c r="L319" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M319" s="4">
-        <x:v>97149.26</x:v>
+        <x:v>5805.05</x:v>
       </x:c>
       <x:c r="N319" s="5">
-        <x:v>48</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O319" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:15">
       <x:c r="A320" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B320" s="3" t="s">
         <x:v>1250</x:v>
       </x:c>
       <x:c r="C320" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D320" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E320" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F320" s="3" t="s">
         <x:v>1251</x:v>
       </x:c>
       <x:c r="G320" s="3" t="s">
         <x:v>1243</x:v>
       </x:c>
       <x:c r="H320" s="3" t="s">
         <x:v>1252</x:v>
       </x:c>
       <x:c r="I320" s="3" t="s">
         <x:v>1253</x:v>
       </x:c>
       <x:c r="J320" s="4">
-        <x:v>100303.81</x:v>
+        <x:v>97149.26</x:v>
       </x:c>
       <x:c r="K320" s="4">
-        <x:v>100303.81</x:v>
+        <x:v>97149.26</x:v>
       </x:c>
       <x:c r="L320" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M320" s="4">
-        <x:v>100303.8</x:v>
+        <x:v>97149.26</x:v>
       </x:c>
       <x:c r="N320" s="5">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O320" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:15">
       <x:c r="A321" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B321" s="3" t="s">
         <x:v>1254</x:v>
       </x:c>
       <x:c r="C321" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E321" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F321" s="3" t="s">
         <x:v>1255</x:v>
       </x:c>
       <x:c r="G321" s="3" t="s">
@@ -21707,110 +21707,110 @@
       <x:c r="B322" s="3" t="s">
         <x:v>1259</x:v>
       </x:c>
       <x:c r="C322" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D322" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E322" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F322" s="3" t="s">
         <x:v>1260</x:v>
       </x:c>
       <x:c r="G322" s="3" t="s">
         <x:v>1256</x:v>
       </x:c>
       <x:c r="H322" s="3" t="s">
         <x:v>1261</x:v>
       </x:c>
       <x:c r="I322" s="3" t="s">
         <x:v>1262</x:v>
       </x:c>
       <x:c r="J322" s="4">
-        <x:v>110952.2</x:v>
+        <x:v>10030.63</x:v>
       </x:c>
       <x:c r="K322" s="4">
-        <x:v>110952.2</x:v>
+        <x:v>10030.63</x:v>
       </x:c>
       <x:c r="L322" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M322" s="4">
-        <x:v>110952.21</x:v>
+        <x:v>10030.61</x:v>
       </x:c>
       <x:c r="N322" s="5">
-        <x:v>44</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="O322" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:15">
       <x:c r="A323" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B323" s="3" t="s">
         <x:v>1259</x:v>
       </x:c>
       <x:c r="C323" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E323" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F323" s="3" t="s">
         <x:v>1263</x:v>
       </x:c>
       <x:c r="G323" s="3" t="s">
         <x:v>1256</x:v>
       </x:c>
       <x:c r="H323" s="3" t="s">
         <x:v>1264</x:v>
       </x:c>
       <x:c r="I323" s="3" t="s">
         <x:v>1265</x:v>
       </x:c>
       <x:c r="J323" s="4">
-        <x:v>10030.63</x:v>
+        <x:v>110952.2</x:v>
       </x:c>
       <x:c r="K323" s="4">
-        <x:v>10030.63</x:v>
+        <x:v>110952.2</x:v>
       </x:c>
       <x:c r="L323" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M323" s="4">
-        <x:v>10030.61</x:v>
+        <x:v>110952.21</x:v>
       </x:c>
       <x:c r="N323" s="5">
-        <x:v>7</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="O323" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:15">
       <x:c r="A324" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B324" s="3" t="s">
         <x:v>1266</x:v>
       </x:c>
       <x:c r="C324" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D324" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E324" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F324" s="3" t="s">
         <x:v>1267</x:v>
       </x:c>
       <x:c r="G324" s="3" t="s">
@@ -21895,298 +21895,298 @@
       <x:c r="B326" s="3" t="s">
         <x:v>1273</x:v>
       </x:c>
       <x:c r="C326" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D326" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E326" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F326" s="3" t="s">
         <x:v>1274</x:v>
       </x:c>
       <x:c r="G326" s="3" t="s">
         <x:v>1275</x:v>
       </x:c>
       <x:c r="H326" s="3" t="s">
         <x:v>1276</x:v>
       </x:c>
       <x:c r="I326" s="3" t="s">
         <x:v>1277</x:v>
       </x:c>
       <x:c r="J326" s="4">
-        <x:v>106601.28</x:v>
+        <x:v>484466.9</x:v>
       </x:c>
       <x:c r="K326" s="4">
-        <x:v>106601.28</x:v>
+        <x:v>484466.9</x:v>
       </x:c>
       <x:c r="L326" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M326" s="4">
-        <x:v>106601.29</x:v>
+        <x:v>484444.23</x:v>
       </x:c>
       <x:c r="N326" s="5">
-        <x:v>9</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="O326" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:15">
       <x:c r="A327" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B327" s="3" t="s">
         <x:v>1278</x:v>
       </x:c>
       <x:c r="C327" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E327" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F327" s="3" t="s">
         <x:v>1279</x:v>
       </x:c>
       <x:c r="G327" s="3" t="s">
         <x:v>1275</x:v>
       </x:c>
       <x:c r="H327" s="3" t="s">
         <x:v>1280</x:v>
       </x:c>
       <x:c r="I327" s="3" t="s">
         <x:v>1281</x:v>
       </x:c>
       <x:c r="J327" s="4">
-        <x:v>484466.9</x:v>
+        <x:v>106601.28</x:v>
       </x:c>
       <x:c r="K327" s="4">
-        <x:v>484466.9</x:v>
+        <x:v>106601.28</x:v>
       </x:c>
       <x:c r="L327" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M327" s="4">
-        <x:v>484444.23</x:v>
+        <x:v>106601.29</x:v>
       </x:c>
       <x:c r="N327" s="5">
-        <x:v>42</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O327" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:15">
       <x:c r="A328" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B328" s="3" t="s">
         <x:v>1282</x:v>
       </x:c>
       <x:c r="C328" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D328" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E328" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F328" s="3" t="s">
         <x:v>1283</x:v>
       </x:c>
       <x:c r="G328" s="3" t="s">
         <x:v>1284</x:v>
       </x:c>
       <x:c r="H328" s="3" t="s">
         <x:v>1285</x:v>
       </x:c>
       <x:c r="I328" s="3" t="s">
         <x:v>1286</x:v>
       </x:c>
       <x:c r="J328" s="4">
-        <x:v>45333.67</x:v>
+        <x:v>48693.01</x:v>
       </x:c>
       <x:c r="K328" s="4">
-        <x:v>45333.67</x:v>
+        <x:v>48693.01</x:v>
       </x:c>
       <x:c r="L328" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M328" s="4">
-        <x:v>45333.68</x:v>
+        <x:v>48693.01</x:v>
       </x:c>
       <x:c r="N328" s="5">
-        <x:v>21</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="O328" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:15">
       <x:c r="A329" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B329" s="3" t="s">
         <x:v>1287</x:v>
       </x:c>
       <x:c r="C329" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E329" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F329" s="3" t="s">
         <x:v>1288</x:v>
       </x:c>
       <x:c r="G329" s="3" t="s">
         <x:v>1284</x:v>
       </x:c>
       <x:c r="H329" s="3" t="s">
         <x:v>1289</x:v>
       </x:c>
       <x:c r="I329" s="3" t="s">
         <x:v>1290</x:v>
       </x:c>
       <x:c r="J329" s="4">
-        <x:v>48693.01</x:v>
+        <x:v>45333.67</x:v>
       </x:c>
       <x:c r="K329" s="4">
-        <x:v>48693.01</x:v>
+        <x:v>45333.67</x:v>
       </x:c>
       <x:c r="L329" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M329" s="4">
-        <x:v>48693.01</x:v>
+        <x:v>45333.68</x:v>
       </x:c>
       <x:c r="N329" s="5">
-        <x:v>23</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O329" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:15">
       <x:c r="A330" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B330" s="3" t="s">
         <x:v>1291</x:v>
       </x:c>
       <x:c r="C330" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D330" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E330" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F330" s="3" t="s">
         <x:v>1292</x:v>
       </x:c>
       <x:c r="G330" s="3" t="s">
         <x:v>1293</x:v>
       </x:c>
       <x:c r="H330" s="3" t="s">
         <x:v>1294</x:v>
       </x:c>
       <x:c r="I330" s="3" t="s">
         <x:v>1295</x:v>
       </x:c>
       <x:c r="J330" s="4">
-        <x:v>410999.88</x:v>
+        <x:v>732073.4</x:v>
       </x:c>
       <x:c r="K330" s="4">
-        <x:v>410999.88</x:v>
+        <x:v>732073.4</x:v>
       </x:c>
       <x:c r="L330" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M330" s="4">
-        <x:v>410999.89</x:v>
+        <x:v>732043.26</x:v>
       </x:c>
       <x:c r="N330" s="5">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="O330" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:15">
       <x:c r="A331" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B331" s="3" t="s">
         <x:v>1296</x:v>
       </x:c>
       <x:c r="C331" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E331" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F331" s="3" t="s">
         <x:v>1297</x:v>
       </x:c>
       <x:c r="G331" s="3" t="s">
         <x:v>1293</x:v>
       </x:c>
       <x:c r="H331" s="3" t="s">
         <x:v>1298</x:v>
       </x:c>
       <x:c r="I331" s="3" t="s">
         <x:v>1299</x:v>
       </x:c>
       <x:c r="J331" s="4">
-        <x:v>732073.4</x:v>
+        <x:v>410999.88</x:v>
       </x:c>
       <x:c r="K331" s="4">
-        <x:v>732073.4</x:v>
+        <x:v>410999.88</x:v>
       </x:c>
       <x:c r="L331" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M331" s="4">
-        <x:v>732043.26</x:v>
+        <x:v>410999.89</x:v>
       </x:c>
       <x:c r="N331" s="5">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O331" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:15">
       <x:c r="A332" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B332" s="3" t="s">
         <x:v>1300</x:v>
       </x:c>
       <x:c r="C332" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D332" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E332" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F332" s="3" t="s">
         <x:v>1301</x:v>
       </x:c>
       <x:c r="G332" s="3" t="s">
@@ -22224,110 +22224,110 @@
       <x:c r="B333" s="3" t="s">
         <x:v>1305</x:v>
       </x:c>
       <x:c r="C333" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E333" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F333" s="3" t="s">
         <x:v>1306</x:v>
       </x:c>
       <x:c r="G333" s="3" t="s">
         <x:v>1307</x:v>
       </x:c>
       <x:c r="H333" s="3" t="s">
         <x:v>1308</x:v>
       </x:c>
       <x:c r="I333" s="3" t="s">
         <x:v>1309</x:v>
       </x:c>
       <x:c r="J333" s="4">
-        <x:v>457570.59</x:v>
+        <x:v>268905.82</x:v>
       </x:c>
       <x:c r="K333" s="4">
-        <x:v>457570.59</x:v>
+        <x:v>268905.82</x:v>
       </x:c>
       <x:c r="L333" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M333" s="4">
-        <x:v>457570.57</x:v>
+        <x:v>268905.83</x:v>
       </x:c>
       <x:c r="N333" s="5">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O333" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:15">
       <x:c r="A334" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B334" s="3" t="s">
         <x:v>1310</x:v>
       </x:c>
       <x:c r="C334" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D334" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E334" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F334" s="3" t="s">
         <x:v>1311</x:v>
       </x:c>
       <x:c r="G334" s="3" t="s">
         <x:v>1307</x:v>
       </x:c>
       <x:c r="H334" s="3" t="s">
         <x:v>1312</x:v>
       </x:c>
       <x:c r="I334" s="3" t="s">
         <x:v>1313</x:v>
       </x:c>
       <x:c r="J334" s="4">
-        <x:v>268905.82</x:v>
+        <x:v>457570.59</x:v>
       </x:c>
       <x:c r="K334" s="4">
-        <x:v>268905.82</x:v>
+        <x:v>457570.59</x:v>
       </x:c>
       <x:c r="L334" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M334" s="4">
-        <x:v>268905.83</x:v>
+        <x:v>457570.57</x:v>
       </x:c>
       <x:c r="N334" s="5">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="O334" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:15">
       <x:c r="A335" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B335" s="3" t="s">
         <x:v>1314</x:v>
       </x:c>
       <x:c r="C335" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E335" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F335" s="3" t="s">
         <x:v>1315</x:v>
       </x:c>
       <x:c r="G335" s="3" t="s">
@@ -22365,110 +22365,110 @@
       <x:c r="B336" s="3" t="s">
         <x:v>1319</x:v>
       </x:c>
       <x:c r="C336" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D336" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E336" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F336" s="3" t="s">
         <x:v>1320</x:v>
       </x:c>
       <x:c r="G336" s="3" t="s">
         <x:v>1316</x:v>
       </x:c>
       <x:c r="H336" s="3" t="s">
         <x:v>1321</x:v>
       </x:c>
       <x:c r="I336" s="3" t="s">
         <x:v>1322</x:v>
       </x:c>
       <x:c r="J336" s="4">
-        <x:v>138255.58</x:v>
+        <x:v>3208.9</x:v>
       </x:c>
       <x:c r="K336" s="4">
-        <x:v>138255.58</x:v>
+        <x:v>3208.9</x:v>
       </x:c>
       <x:c r="L336" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M336" s="4">
-        <x:v>138255.57</x:v>
+        <x:v>3208.62</x:v>
       </x:c>
       <x:c r="N336" s="5">
-        <x:v>46</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O336" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:15">
       <x:c r="A337" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B337" s="3" t="s">
         <x:v>1323</x:v>
       </x:c>
       <x:c r="C337" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E337" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F337" s="3" t="s">
         <x:v>1324</x:v>
       </x:c>
       <x:c r="G337" s="3" t="s">
         <x:v>1316</x:v>
       </x:c>
       <x:c r="H337" s="3" t="s">
         <x:v>1325</x:v>
       </x:c>
       <x:c r="I337" s="3" t="s">
         <x:v>1326</x:v>
       </x:c>
       <x:c r="J337" s="4">
-        <x:v>3208.9</x:v>
+        <x:v>138255.58</x:v>
       </x:c>
       <x:c r="K337" s="4">
-        <x:v>3208.9</x:v>
+        <x:v>138255.58</x:v>
       </x:c>
       <x:c r="L337" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M337" s="4">
-        <x:v>3208.62</x:v>
+        <x:v>138255.57</x:v>
       </x:c>
       <x:c r="N337" s="5">
-        <x:v>5</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="O337" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:15">
       <x:c r="A338" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B338" s="3" t="s">
         <x:v>1327</x:v>
       </x:c>
       <x:c r="C338" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D338" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E338" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F338" s="3" t="s">
         <x:v>1328</x:v>
       </x:c>
       <x:c r="G338" s="3" t="s">
@@ -22741,439 +22741,439 @@
       <x:c r="B344" s="3" t="s">
         <x:v>1351</x:v>
       </x:c>
       <x:c r="C344" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D344" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E344" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F344" s="3" t="s">
         <x:v>1352</x:v>
       </x:c>
       <x:c r="G344" s="3" t="s">
         <x:v>1353</x:v>
       </x:c>
       <x:c r="H344" s="3" t="s">
         <x:v>1354</x:v>
       </x:c>
       <x:c r="I344" s="3" t="s">
         <x:v>1355</x:v>
       </x:c>
       <x:c r="J344" s="4">
-        <x:v>6242.41</x:v>
+        <x:v>284757.29</x:v>
       </x:c>
       <x:c r="K344" s="4">
-        <x:v>6242.41</x:v>
+        <x:v>284757.29</x:v>
       </x:c>
       <x:c r="L344" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M344" s="4">
-        <x:v>6242.41</x:v>
+        <x:v>284757.29</x:v>
       </x:c>
       <x:c r="N344" s="5">
-        <x:v>5</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O344" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:15">
       <x:c r="A345" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B345" s="3" t="s">
-        <x:v>1351</x:v>
+        <x:v>1356</x:v>
       </x:c>
       <x:c r="C345" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E345" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F345" s="3" t="s">
-        <x:v>1352</x:v>
+        <x:v>1357</x:v>
       </x:c>
       <x:c r="G345" s="3" t="s">
         <x:v>1353</x:v>
       </x:c>
       <x:c r="H345" s="3" t="s">
-        <x:v>1356</x:v>
+        <x:v>1358</x:v>
       </x:c>
       <x:c r="I345" s="3" t="s">
-        <x:v>1357</x:v>
+        <x:v>1359</x:v>
       </x:c>
       <x:c r="J345" s="4">
-        <x:v>451079.01</x:v>
+        <x:v>6242.41</x:v>
       </x:c>
       <x:c r="K345" s="4">
-        <x:v>451079.01</x:v>
+        <x:v>6242.41</x:v>
       </x:c>
       <x:c r="L345" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M345" s="4">
-        <x:v>451046.33</x:v>
+        <x:v>6242.41</x:v>
       </x:c>
       <x:c r="N345" s="5">
-        <x:v>47</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O345" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:15">
       <x:c r="A346" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B346" s="3" t="s">
-        <x:v>1358</x:v>
+        <x:v>1356</x:v>
       </x:c>
       <x:c r="C346" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D346" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E346" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F346" s="3" t="s">
-        <x:v>1359</x:v>
+        <x:v>1357</x:v>
       </x:c>
       <x:c r="G346" s="3" t="s">
         <x:v>1353</x:v>
       </x:c>
       <x:c r="H346" s="3" t="s">
         <x:v>1360</x:v>
       </x:c>
       <x:c r="I346" s="3" t="s">
         <x:v>1361</x:v>
       </x:c>
       <x:c r="J346" s="4">
-        <x:v>284757.29</x:v>
+        <x:v>451079.01</x:v>
       </x:c>
       <x:c r="K346" s="4">
-        <x:v>284757.29</x:v>
+        <x:v>451079.01</x:v>
       </x:c>
       <x:c r="L346" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M346" s="4">
-        <x:v>284757.29</x:v>
+        <x:v>451046.33</x:v>
       </x:c>
       <x:c r="N346" s="5">
-        <x:v>21</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="O346" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:15">
       <x:c r="A347" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B347" s="3" t="s">
         <x:v>1362</x:v>
       </x:c>
       <x:c r="C347" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E347" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F347" s="3" t="s">
         <x:v>1363</x:v>
       </x:c>
       <x:c r="G347" s="3" t="s">
         <x:v>1364</x:v>
       </x:c>
       <x:c r="H347" s="3" t="s">
         <x:v>1365</x:v>
       </x:c>
       <x:c r="I347" s="3" t="s">
         <x:v>1366</x:v>
       </x:c>
       <x:c r="J347" s="4">
-        <x:v>8807.51</x:v>
+        <x:v>88946.75</x:v>
       </x:c>
       <x:c r="K347" s="4">
-        <x:v>8807.51</x:v>
+        <x:v>88946.75</x:v>
       </x:c>
       <x:c r="L347" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M347" s="4">
-        <x:v>8807.51</x:v>
+        <x:v>88946.75</x:v>
       </x:c>
       <x:c r="N347" s="5">
-        <x:v>4</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O347" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:15">
       <x:c r="A348" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B348" s="3" t="s">
         <x:v>1362</x:v>
       </x:c>
       <x:c r="C348" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D348" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E348" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F348" s="3" t="s">
         <x:v>1367</x:v>
       </x:c>
       <x:c r="G348" s="3" t="s">
         <x:v>1364</x:v>
       </x:c>
       <x:c r="H348" s="3" t="s">
         <x:v>1368</x:v>
       </x:c>
       <x:c r="I348" s="3" t="s">
         <x:v>1369</x:v>
       </x:c>
       <x:c r="J348" s="4">
-        <x:v>88946.75</x:v>
+        <x:v>8807.51</x:v>
       </x:c>
       <x:c r="K348" s="4">
-        <x:v>88946.75</x:v>
+        <x:v>8807.51</x:v>
       </x:c>
       <x:c r="L348" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M348" s="4">
-        <x:v>88946.75</x:v>
+        <x:v>8807.51</x:v>
       </x:c>
       <x:c r="N348" s="5">
-        <x:v>33</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="O348" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:15">
       <x:c r="A349" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B349" s="3" t="s">
         <x:v>1370</x:v>
       </x:c>
       <x:c r="C349" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E349" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F349" s="3" t="s">
         <x:v>1371</x:v>
       </x:c>
       <x:c r="G349" s="3" t="s">
         <x:v>1372</x:v>
       </x:c>
       <x:c r="H349" s="3" t="s">
         <x:v>1373</x:v>
       </x:c>
       <x:c r="I349" s="3" t="s">
         <x:v>1374</x:v>
       </x:c>
       <x:c r="J349" s="4">
-        <x:v>83089.34</x:v>
+        <x:v>115087.67</x:v>
       </x:c>
       <x:c r="K349" s="4">
-        <x:v>83089.34</x:v>
+        <x:v>115087.67</x:v>
       </x:c>
       <x:c r="L349" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M349" s="4">
-        <x:v>83089.33</x:v>
+        <x:v>115087.66</x:v>
       </x:c>
       <x:c r="N349" s="5">
-        <x:v>39</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O349" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:15">
       <x:c r="A350" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B350" s="3" t="s">
         <x:v>1375</x:v>
       </x:c>
       <x:c r="C350" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D350" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E350" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F350" s="3" t="s">
         <x:v>1376</x:v>
       </x:c>
       <x:c r="G350" s="3" t="s">
         <x:v>1372</x:v>
       </x:c>
       <x:c r="H350" s="3" t="s">
         <x:v>1377</x:v>
       </x:c>
       <x:c r="I350" s="3" t="s">
         <x:v>1378</x:v>
       </x:c>
       <x:c r="J350" s="4">
-        <x:v>115087.67</x:v>
+        <x:v>83089.34</x:v>
       </x:c>
       <x:c r="K350" s="4">
-        <x:v>115087.67</x:v>
+        <x:v>83089.34</x:v>
       </x:c>
       <x:c r="L350" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M350" s="4">
-        <x:v>115087.66</x:v>
+        <x:v>83089.33</x:v>
       </x:c>
       <x:c r="N350" s="5">
-        <x:v>21</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="O350" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:15">
       <x:c r="A351" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B351" s="3" t="s">
         <x:v>1379</x:v>
       </x:c>
       <x:c r="C351" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E351" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F351" s="3" t="s">
         <x:v>1380</x:v>
       </x:c>
       <x:c r="G351" s="3" t="s">
         <x:v>1381</x:v>
       </x:c>
       <x:c r="H351" s="3" t="s">
         <x:v>1382</x:v>
       </x:c>
       <x:c r="I351" s="3" t="s">
         <x:v>1383</x:v>
       </x:c>
       <x:c r="J351" s="4">
-        <x:v>255252</x:v>
+        <x:v>201723.51</x:v>
       </x:c>
       <x:c r="K351" s="4">
-        <x:v>255252</x:v>
+        <x:v>201723.51</x:v>
       </x:c>
       <x:c r="L351" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M351" s="4">
-        <x:v>255252</x:v>
+        <x:v>201723.51</x:v>
       </x:c>
       <x:c r="N351" s="5">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O351" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:15">
       <x:c r="A352" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B352" s="3" t="s">
         <x:v>1384</x:v>
       </x:c>
       <x:c r="C352" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D352" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E352" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F352" s="3" t="s">
         <x:v>1385</x:v>
       </x:c>
       <x:c r="G352" s="3" t="s">
         <x:v>1381</x:v>
       </x:c>
       <x:c r="H352" s="3" t="s">
         <x:v>1386</x:v>
       </x:c>
       <x:c r="I352" s="3" t="s">
         <x:v>1387</x:v>
       </x:c>
       <x:c r="J352" s="4">
-        <x:v>201723.51</x:v>
+        <x:v>255252</x:v>
       </x:c>
       <x:c r="K352" s="4">
-        <x:v>201723.51</x:v>
+        <x:v>255252</x:v>
       </x:c>
       <x:c r="L352" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M352" s="4">
-        <x:v>201723.51</x:v>
+        <x:v>255252</x:v>
       </x:c>
       <x:c r="N352" s="5">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O352" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:15">
       <x:c r="A353" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B353" s="3" t="s">
         <x:v>1388</x:v>
       </x:c>
       <x:c r="C353" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E353" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F353" s="3" t="s">
         <x:v>1389</x:v>
       </x:c>
       <x:c r="G353" s="3" t="s">
@@ -23352,157 +23352,157 @@
       <x:c r="B357" s="3" t="s">
         <x:v>1407</x:v>
       </x:c>
       <x:c r="C357" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E357" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F357" s="3" t="s">
         <x:v>1408</x:v>
       </x:c>
       <x:c r="G357" s="3" t="s">
         <x:v>1409</x:v>
       </x:c>
       <x:c r="H357" s="3" t="s">
         <x:v>1410</x:v>
       </x:c>
       <x:c r="I357" s="3" t="s">
         <x:v>1411</x:v>
       </x:c>
       <x:c r="J357" s="4">
-        <x:v>162414.55</x:v>
+        <x:v>258196.25</x:v>
       </x:c>
       <x:c r="K357" s="4">
-        <x:v>162414.55</x:v>
+        <x:v>258196.25</x:v>
       </x:c>
       <x:c r="L357" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M357" s="4">
-        <x:v>162414.54</x:v>
+        <x:v>258189.89</x:v>
       </x:c>
       <x:c r="N357" s="5">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O357" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:15">
       <x:c r="A358" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B358" s="3" t="s">
         <x:v>1407</x:v>
       </x:c>
       <x:c r="C358" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D358" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E358" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F358" s="3" t="s">
         <x:v>1412</x:v>
       </x:c>
       <x:c r="G358" s="3" t="s">
         <x:v>1409</x:v>
       </x:c>
       <x:c r="H358" s="3" t="s">
         <x:v>1413</x:v>
       </x:c>
       <x:c r="I358" s="3" t="s">
         <x:v>1414</x:v>
       </x:c>
       <x:c r="J358" s="4">
-        <x:v>258196.25</x:v>
+        <x:v>162414.55</x:v>
       </x:c>
       <x:c r="K358" s="4">
-        <x:v>258196.25</x:v>
+        <x:v>162414.55</x:v>
       </x:c>
       <x:c r="L358" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M358" s="4">
-        <x:v>258189.89</x:v>
+        <x:v>162414.54</x:v>
       </x:c>
       <x:c r="N358" s="5">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O358" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:15">
       <x:c r="A359" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B359" s="3" t="s">
         <x:v>1415</x:v>
       </x:c>
       <x:c r="C359" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E359" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F359" s="3" t="s">
         <x:v>1416</x:v>
       </x:c>
       <x:c r="G359" s="3" t="s">
         <x:v>1417</x:v>
       </x:c>
       <x:c r="H359" s="3" t="s">
         <x:v>1418</x:v>
       </x:c>
       <x:c r="I359" s="3" t="s">
         <x:v>1419</x:v>
       </x:c>
       <x:c r="J359" s="4">
-        <x:v>79301.48</x:v>
+        <x:v>138373.93</x:v>
       </x:c>
       <x:c r="K359" s="4">
-        <x:v>79301.48</x:v>
+        <x:v>138373.93</x:v>
       </x:c>
       <x:c r="L359" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M359" s="4">
-        <x:v>79301.48</x:v>
+        <x:v>138373.9</x:v>
       </x:c>
       <x:c r="N359" s="5">
-        <x:v>21</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="O359" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:15">
       <x:c r="A360" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B360" s="3" t="s">
         <x:v>1420</x:v>
       </x:c>
       <x:c r="C360" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D360" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E360" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F360" s="3" t="s">
         <x:v>1421</x:v>
       </x:c>
       <x:c r="G360" s="3" t="s">
@@ -23540,110 +23540,110 @@
       <x:c r="B361" s="3" t="s">
         <x:v>1415</x:v>
       </x:c>
       <x:c r="C361" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E361" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F361" s="3" t="s">
         <x:v>1424</x:v>
       </x:c>
       <x:c r="G361" s="3" t="s">
         <x:v>1417</x:v>
       </x:c>
       <x:c r="H361" s="3" t="s">
         <x:v>1425</x:v>
       </x:c>
       <x:c r="I361" s="3" t="s">
         <x:v>1426</x:v>
       </x:c>
       <x:c r="J361" s="4">
-        <x:v>138373.93</x:v>
+        <x:v>79301.48</x:v>
       </x:c>
       <x:c r="K361" s="4">
-        <x:v>138373.93</x:v>
+        <x:v>79301.48</x:v>
       </x:c>
       <x:c r="L361" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M361" s="4">
-        <x:v>138373.9</x:v>
+        <x:v>79301.48</x:v>
       </x:c>
       <x:c r="N361" s="5">
-        <x:v>44</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O361" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:15">
       <x:c r="A362" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B362" s="3" t="s">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="C362" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D362" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E362" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F362" s="3" t="s">
         <x:v>1428</x:v>
       </x:c>
       <x:c r="G362" s="3" t="s">
         <x:v>1429</x:v>
       </x:c>
       <x:c r="H362" s="3" t="s">
         <x:v>1430</x:v>
       </x:c>
       <x:c r="I362" s="3" t="s">
         <x:v>1431</x:v>
       </x:c>
       <x:c r="J362" s="4">
-        <x:v>125996.38</x:v>
+        <x:v>34774.5</x:v>
       </x:c>
       <x:c r="K362" s="4">
-        <x:v>125996.38</x:v>
+        <x:v>34774.5</x:v>
       </x:c>
       <x:c r="L362" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M362" s="4">
-        <x:v>125996.38</x:v>
+        <x:v>34774.49</x:v>
       </x:c>
       <x:c r="N362" s="5">
-        <x:v>45</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="O362" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:15">
       <x:c r="A363" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B363" s="3" t="s">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="C363" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E363" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F363" s="3" t="s">
         <x:v>1432</x:v>
       </x:c>
       <x:c r="G363" s="3" t="s">
@@ -23681,63 +23681,63 @@
       <x:c r="B364" s="3" t="s">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="C364" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D364" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E364" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F364" s="3" t="s">
         <x:v>1435</x:v>
       </x:c>
       <x:c r="G364" s="3" t="s">
         <x:v>1429</x:v>
       </x:c>
       <x:c r="H364" s="3" t="s">
         <x:v>1436</x:v>
       </x:c>
       <x:c r="I364" s="3" t="s">
         <x:v>1437</x:v>
       </x:c>
       <x:c r="J364" s="4">
-        <x:v>34774.5</x:v>
+        <x:v>125996.38</x:v>
       </x:c>
       <x:c r="K364" s="4">
-        <x:v>34774.5</x:v>
+        <x:v>125996.38</x:v>
       </x:c>
       <x:c r="L364" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M364" s="4">
-        <x:v>34774.49</x:v>
+        <x:v>125996.38</x:v>
       </x:c>
       <x:c r="N364" s="5">
-        <x:v>11</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="O364" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:15">
       <x:c r="A365" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B365" s="3" t="s">
         <x:v>1438</x:v>
       </x:c>
       <x:c r="C365" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E365" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F365" s="3" t="s">
         <x:v>1439</x:v>
       </x:c>
       <x:c r="G365" s="3" t="s">
@@ -23775,110 +23775,110 @@
       <x:c r="B366" s="3" t="s">
         <x:v>1443</x:v>
       </x:c>
       <x:c r="C366" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D366" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E366" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F366" s="3" t="s">
         <x:v>1444</x:v>
       </x:c>
       <x:c r="G366" s="3" t="s">
         <x:v>1440</x:v>
       </x:c>
       <x:c r="H366" s="3" t="s">
         <x:v>1445</x:v>
       </x:c>
       <x:c r="I366" s="3" t="s">
         <x:v>1446</x:v>
       </x:c>
       <x:c r="J366" s="4">
-        <x:v>98437.97</x:v>
+        <x:v>5000.05</x:v>
       </x:c>
       <x:c r="K366" s="4">
-        <x:v>98437.97</x:v>
+        <x:v>5000.05</x:v>
       </x:c>
       <x:c r="L366" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M366" s="4">
-        <x:v>98437.96</x:v>
+        <x:v>4999.83</x:v>
       </x:c>
       <x:c r="N366" s="5">
-        <x:v>43</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O366" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:15">
       <x:c r="A367" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B367" s="3" t="s">
         <x:v>1447</x:v>
       </x:c>
       <x:c r="C367" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E367" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F367" s="3" t="s">
         <x:v>1448</x:v>
       </x:c>
       <x:c r="G367" s="3" t="s">
         <x:v>1440</x:v>
       </x:c>
       <x:c r="H367" s="3" t="s">
         <x:v>1449</x:v>
       </x:c>
       <x:c r="I367" s="3" t="s">
         <x:v>1450</x:v>
       </x:c>
       <x:c r="J367" s="4">
-        <x:v>5000.05</x:v>
+        <x:v>98437.97</x:v>
       </x:c>
       <x:c r="K367" s="4">
-        <x:v>5000.05</x:v>
+        <x:v>98437.97</x:v>
       </x:c>
       <x:c r="L367" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M367" s="4">
-        <x:v>4999.83</x:v>
+        <x:v>98437.96</x:v>
       </x:c>
       <x:c r="N367" s="5">
-        <x:v>5</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="O367" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:15">
       <x:c r="A368" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B368" s="3" t="s">
         <x:v>1451</x:v>
       </x:c>
       <x:c r="C368" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D368" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E368" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F368" s="3" t="s">
         <x:v>1452</x:v>
       </x:c>
       <x:c r="G368" s="3" t="s">
@@ -23963,110 +23963,110 @@
       <x:c r="B370" s="3" t="s">
         <x:v>1460</x:v>
       </x:c>
       <x:c r="C370" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D370" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E370" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F370" s="3" t="s">
         <x:v>1461</x:v>
       </x:c>
       <x:c r="G370" s="3" t="s">
         <x:v>1462</x:v>
       </x:c>
       <x:c r="H370" s="3" t="s">
         <x:v>1463</x:v>
       </x:c>
       <x:c r="I370" s="3" t="s">
         <x:v>1464</x:v>
       </x:c>
       <x:c r="J370" s="4">
-        <x:v>1213408.89</x:v>
+        <x:v>2548473.83</x:v>
       </x:c>
       <x:c r="K370" s="4">
-        <x:v>1213408.89</x:v>
+        <x:v>2548473.83</x:v>
       </x:c>
       <x:c r="L370" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M370" s="4">
-        <x:v>1213408.89</x:v>
+        <x:v>2548473.84</x:v>
       </x:c>
       <x:c r="N370" s="5">
-        <x:v>21</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="O370" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:15">
       <x:c r="A371" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B371" s="3" t="s">
         <x:v>1460</x:v>
       </x:c>
       <x:c r="C371" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E371" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F371" s="3" t="s">
         <x:v>1465</x:v>
       </x:c>
       <x:c r="G371" s="3" t="s">
         <x:v>1462</x:v>
       </x:c>
       <x:c r="H371" s="3" t="s">
         <x:v>1466</x:v>
       </x:c>
       <x:c r="I371" s="3" t="s">
         <x:v>1467</x:v>
       </x:c>
       <x:c r="J371" s="4">
-        <x:v>2548473.83</x:v>
+        <x:v>1213408.89</x:v>
       </x:c>
       <x:c r="K371" s="4">
-        <x:v>2548473.83</x:v>
+        <x:v>1213408.89</x:v>
       </x:c>
       <x:c r="L371" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M371" s="4">
-        <x:v>2548473.84</x:v>
+        <x:v>1213408.89</x:v>
       </x:c>
       <x:c r="N371" s="5">
-        <x:v>44</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O371" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:15">
       <x:c r="A372" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B372" s="3" t="s">
         <x:v>1468</x:v>
       </x:c>
       <x:c r="C372" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D372" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E372" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F372" s="3" t="s">
         <x:v>1469</x:v>
       </x:c>
       <x:c r="G372" s="3" t="s">
@@ -24198,298 +24198,298 @@
       <x:c r="B375" s="3" t="s">
         <x:v>1481</x:v>
       </x:c>
       <x:c r="C375" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E375" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F375" s="3" t="s">
         <x:v>1482</x:v>
       </x:c>
       <x:c r="G375" s="3" t="s">
         <x:v>1483</x:v>
       </x:c>
       <x:c r="H375" s="3" t="s">
         <x:v>1484</x:v>
       </x:c>
       <x:c r="I375" s="3" t="s">
         <x:v>1485</x:v>
       </x:c>
       <x:c r="J375" s="4">
-        <x:v>100409.04</x:v>
+        <x:v>67776.29</x:v>
       </x:c>
       <x:c r="K375" s="4">
-        <x:v>100409.04</x:v>
+        <x:v>67776.29</x:v>
       </x:c>
       <x:c r="L375" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M375" s="4">
-        <x:v>100409.02</x:v>
+        <x:v>67776.31</x:v>
       </x:c>
       <x:c r="N375" s="5">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="O375" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:15">
       <x:c r="A376" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B376" s="3" t="s">
         <x:v>1486</x:v>
       </x:c>
       <x:c r="C376" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D376" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E376" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F376" s="3" t="s">
         <x:v>1487</x:v>
       </x:c>
       <x:c r="G376" s="3" t="s">
         <x:v>1483</x:v>
       </x:c>
       <x:c r="H376" s="3" t="s">
         <x:v>1488</x:v>
       </x:c>
       <x:c r="I376" s="3" t="s">
         <x:v>1489</x:v>
       </x:c>
       <x:c r="J376" s="4">
-        <x:v>67776.29</x:v>
+        <x:v>100409.04</x:v>
       </x:c>
       <x:c r="K376" s="4">
-        <x:v>67776.29</x:v>
+        <x:v>100409.04</x:v>
       </x:c>
       <x:c r="L376" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M376" s="4">
-        <x:v>67776.31</x:v>
+        <x:v>100409.02</x:v>
       </x:c>
       <x:c r="N376" s="5">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O376" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:15">
       <x:c r="A377" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B377" s="3" t="s">
         <x:v>1490</x:v>
       </x:c>
       <x:c r="C377" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E377" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F377" s="3" t="s">
         <x:v>1491</x:v>
       </x:c>
       <x:c r="G377" s="3" t="s">
         <x:v>1492</x:v>
       </x:c>
       <x:c r="H377" s="3" t="s">
         <x:v>1493</x:v>
       </x:c>
       <x:c r="I377" s="3" t="s">
         <x:v>1494</x:v>
       </x:c>
       <x:c r="J377" s="4">
-        <x:v>244801.16</x:v>
+        <x:v>123605.36</x:v>
       </x:c>
       <x:c r="K377" s="4">
-        <x:v>244801.16</x:v>
+        <x:v>123605.36</x:v>
       </x:c>
       <x:c r="L377" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M377" s="4">
-        <x:v>244801.13</x:v>
+        <x:v>123605.35</x:v>
       </x:c>
       <x:c r="N377" s="5">
-        <x:v>42</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O377" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:15">
       <x:c r="A378" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B378" s="3" t="s">
         <x:v>1490</x:v>
       </x:c>
       <x:c r="C378" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D378" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E378" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F378" s="3" t="s">
         <x:v>1495</x:v>
       </x:c>
       <x:c r="G378" s="3" t="s">
         <x:v>1492</x:v>
       </x:c>
       <x:c r="H378" s="3" t="s">
         <x:v>1496</x:v>
       </x:c>
       <x:c r="I378" s="3" t="s">
         <x:v>1497</x:v>
       </x:c>
       <x:c r="J378" s="4">
-        <x:v>123605.36</x:v>
+        <x:v>244801.16</x:v>
       </x:c>
       <x:c r="K378" s="4">
-        <x:v>123605.36</x:v>
+        <x:v>244801.16</x:v>
       </x:c>
       <x:c r="L378" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M378" s="4">
-        <x:v>123605.35</x:v>
+        <x:v>244801.13</x:v>
       </x:c>
       <x:c r="N378" s="5">
-        <x:v>20</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="O378" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:15">
       <x:c r="A379" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B379" s="3" t="s">
         <x:v>1498</x:v>
       </x:c>
       <x:c r="C379" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E379" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F379" s="3" t="s">
         <x:v>1499</x:v>
       </x:c>
       <x:c r="G379" s="3" t="s">
         <x:v>1500</x:v>
       </x:c>
       <x:c r="H379" s="3" t="s">
         <x:v>1501</x:v>
       </x:c>
       <x:c r="I379" s="3" t="s">
         <x:v>1502</x:v>
       </x:c>
       <x:c r="J379" s="4">
-        <x:v>104664.32</x:v>
+        <x:v>62877.37</x:v>
       </x:c>
       <x:c r="K379" s="4">
-        <x:v>104664.32</x:v>
+        <x:v>62877.37</x:v>
       </x:c>
       <x:c r="L379" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M379" s="4">
-        <x:v>104664.32</x:v>
+        <x:v>62877.36</x:v>
       </x:c>
       <x:c r="N379" s="5">
-        <x:v>21</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="O379" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:15">
       <x:c r="A380" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B380" s="3" t="s">
         <x:v>1498</x:v>
       </x:c>
       <x:c r="C380" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D380" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E380" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F380" s="3" t="s">
         <x:v>1499</x:v>
       </x:c>
       <x:c r="G380" s="3" t="s">
         <x:v>1500</x:v>
       </x:c>
       <x:c r="H380" s="3" t="s">
         <x:v>1503</x:v>
       </x:c>
       <x:c r="I380" s="3" t="s">
         <x:v>1504</x:v>
       </x:c>
       <x:c r="J380" s="4">
-        <x:v>62877.37</x:v>
+        <x:v>104664.32</x:v>
       </x:c>
       <x:c r="K380" s="4">
-        <x:v>62877.37</x:v>
+        <x:v>104664.32</x:v>
       </x:c>
       <x:c r="L380" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M380" s="4">
-        <x:v>62877.36</x:v>
+        <x:v>104664.32</x:v>
       </x:c>
       <x:c r="N380" s="5">
-        <x:v>39</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O380" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:15">
       <x:c r="A381" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B381" s="3" t="s">
         <x:v>1505</x:v>
       </x:c>
       <x:c r="C381" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E381" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F381" s="3" t="s">
         <x:v>1506</x:v>
       </x:c>
       <x:c r="G381" s="3" t="s">
@@ -24527,345 +24527,345 @@
       <x:c r="B382" s="3" t="s">
         <x:v>1510</x:v>
       </x:c>
       <x:c r="C382" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D382" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E382" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F382" s="3" t="s">
         <x:v>1511</x:v>
       </x:c>
       <x:c r="G382" s="3" t="s">
         <x:v>1512</x:v>
       </x:c>
       <x:c r="H382" s="3" t="s">
         <x:v>1513</x:v>
       </x:c>
       <x:c r="I382" s="3" t="s">
         <x:v>1514</x:v>
       </x:c>
       <x:c r="J382" s="4">
-        <x:v>41860.57</x:v>
+        <x:v>2149.63</x:v>
       </x:c>
       <x:c r="K382" s="4">
-        <x:v>41860.57</x:v>
+        <x:v>2149.63</x:v>
       </x:c>
       <x:c r="L382" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M382" s="4">
-        <x:v>41860.11</x:v>
+        <x:v>2149.64</x:v>
       </x:c>
       <x:c r="N382" s="5">
-        <x:v>45</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="O382" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:15">
       <x:c r="A383" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B383" s="3" t="s">
         <x:v>1515</x:v>
       </x:c>
       <x:c r="C383" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D383" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E383" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F383" s="3" t="s">
         <x:v>1511</x:v>
       </x:c>
       <x:c r="G383" s="3" t="s">
         <x:v>1512</x:v>
       </x:c>
       <x:c r="H383" s="3" t="s">
         <x:v>1516</x:v>
       </x:c>
       <x:c r="I383" s="3" t="s">
         <x:v>1517</x:v>
       </x:c>
       <x:c r="J383" s="4">
-        <x:v>2149.63</x:v>
+        <x:v>41860.57</x:v>
       </x:c>
       <x:c r="K383" s="4">
-        <x:v>2149.63</x:v>
+        <x:v>41860.57</x:v>
       </x:c>
       <x:c r="L383" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M383" s="4">
-        <x:v>2149.64</x:v>
+        <x:v>41860.11</x:v>
       </x:c>
       <x:c r="N383" s="5">
-        <x:v>4</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="O383" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:15">
       <x:c r="A384" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B384" s="3" t="s">
         <x:v>1518</x:v>
       </x:c>
       <x:c r="C384" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D384" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E384" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F384" s="3" t="s">
         <x:v>1519</x:v>
       </x:c>
       <x:c r="G384" s="3" t="s">
         <x:v>1520</x:v>
       </x:c>
       <x:c r="H384" s="3" t="s">
         <x:v>1521</x:v>
       </x:c>
       <x:c r="I384" s="3" t="s">
         <x:v>1522</x:v>
       </x:c>
       <x:c r="J384" s="4">
-        <x:v>97007.16</x:v>
+        <x:v>80925.53</x:v>
       </x:c>
       <x:c r="K384" s="4">
-        <x:v>97007.16</x:v>
+        <x:v>80925.53</x:v>
       </x:c>
       <x:c r="L384" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M384" s="4">
-        <x:v>97007</x:v>
+        <x:v>80925.54</x:v>
       </x:c>
       <x:c r="N384" s="5">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O384" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:15">
       <x:c r="A385" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B385" s="3" t="s">
         <x:v>1518</x:v>
       </x:c>
       <x:c r="C385" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E385" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F385" s="3" t="s">
         <x:v>1523</x:v>
       </x:c>
       <x:c r="G385" s="3" t="s">
         <x:v>1520</x:v>
       </x:c>
       <x:c r="H385" s="3" t="s">
         <x:v>1524</x:v>
       </x:c>
       <x:c r="I385" s="3" t="s">
         <x:v>1525</x:v>
       </x:c>
       <x:c r="J385" s="4">
-        <x:v>80925.53</x:v>
+        <x:v>97007.16</x:v>
       </x:c>
       <x:c r="K385" s="4">
-        <x:v>80925.53</x:v>
+        <x:v>97007.16</x:v>
       </x:c>
       <x:c r="L385" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M385" s="4">
-        <x:v>80925.54</x:v>
+        <x:v>97007</x:v>
       </x:c>
       <x:c r="N385" s="5">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="O385" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:15">
       <x:c r="A386" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B386" s="3" t="s">
         <x:v>1526</x:v>
       </x:c>
       <x:c r="C386" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D386" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E386" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F386" s="3" t="s">
         <x:v>1527</x:v>
       </x:c>
       <x:c r="G386" s="3" t="s">
         <x:v>1528</x:v>
       </x:c>
       <x:c r="H386" s="3" t="s">
         <x:v>1529</x:v>
       </x:c>
       <x:c r="I386" s="3" t="s">
         <x:v>1530</x:v>
       </x:c>
       <x:c r="J386" s="4">
-        <x:v>201918.66</x:v>
+        <x:v>6091.73</x:v>
       </x:c>
       <x:c r="K386" s="4">
-        <x:v>201918.66</x:v>
+        <x:v>6091.73</x:v>
       </x:c>
       <x:c r="L386" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M386" s="4">
-        <x:v>201918.66</x:v>
+        <x:v>6091.72</x:v>
       </x:c>
       <x:c r="N386" s="5">
-        <x:v>21</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O386" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:15">
       <x:c r="A387" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B387" s="3" t="s">
         <x:v>1531</x:v>
       </x:c>
       <x:c r="C387" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E387" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F387" s="3" t="s">
         <x:v>1532</x:v>
       </x:c>
       <x:c r="G387" s="3" t="s">
         <x:v>1528</x:v>
       </x:c>
       <x:c r="H387" s="3" t="s">
         <x:v>1533</x:v>
       </x:c>
       <x:c r="I387" s="3" t="s">
         <x:v>1534</x:v>
       </x:c>
       <x:c r="J387" s="4">
-        <x:v>61398.24</x:v>
+        <x:v>201918.66</x:v>
       </x:c>
       <x:c r="K387" s="4">
-        <x:v>61398.24</x:v>
+        <x:v>201918.66</x:v>
       </x:c>
       <x:c r="L387" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M387" s="4">
-        <x:v>61398.23</x:v>
+        <x:v>201918.66</x:v>
       </x:c>
       <x:c r="N387" s="5">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O387" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:15">
       <x:c r="A388" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B388" s="3" t="s">
-        <x:v>1531</x:v>
+        <x:v>1526</x:v>
       </x:c>
       <x:c r="C388" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D388" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E388" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F388" s="3" t="s">
         <x:v>1535</x:v>
       </x:c>
       <x:c r="G388" s="3" t="s">
         <x:v>1528</x:v>
       </x:c>
       <x:c r="H388" s="3" t="s">
         <x:v>1536</x:v>
       </x:c>
       <x:c r="I388" s="3" t="s">
         <x:v>1537</x:v>
       </x:c>
       <x:c r="J388" s="4">
-        <x:v>6091.73</x:v>
+        <x:v>61398.24</x:v>
       </x:c>
       <x:c r="K388" s="4">
-        <x:v>6091.73</x:v>
+        <x:v>61398.24</x:v>
       </x:c>
       <x:c r="L388" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M388" s="4">
-        <x:v>6091.72</x:v>
+        <x:v>61398.23</x:v>
       </x:c>
       <x:c r="N388" s="5">
-        <x:v>5</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="O388" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:15">
       <x:c r="A389" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B389" s="3" t="s">
         <x:v>1538</x:v>
       </x:c>
       <x:c r="C389" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E389" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F389" s="3" t="s">
         <x:v>1539</x:v>
       </x:c>
       <x:c r="G389" s="3" t="s">
@@ -24997,142 +24997,142 @@
       <x:c r="B392" s="3" t="s">
         <x:v>1552</x:v>
       </x:c>
       <x:c r="C392" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D392" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E392" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F392" s="3" t="s">
         <x:v>1553</x:v>
       </x:c>
       <x:c r="G392" s="3" t="s">
         <x:v>1554</x:v>
       </x:c>
       <x:c r="H392" s="3" t="s">
         <x:v>1555</x:v>
       </x:c>
       <x:c r="I392" s="3" t="s">
         <x:v>1556</x:v>
       </x:c>
       <x:c r="J392" s="4">
-        <x:v>132963.36</x:v>
+        <x:v>30569.67</x:v>
       </x:c>
       <x:c r="K392" s="4">
-        <x:v>132963.36</x:v>
+        <x:v>30569.67</x:v>
       </x:c>
       <x:c r="L392" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M392" s="4">
-        <x:v>132963.36</x:v>
+        <x:v>30569.66</x:v>
       </x:c>
       <x:c r="N392" s="5">
-        <x:v>44</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O392" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:15">
       <x:c r="A393" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B393" s="3" t="s">
         <x:v>1557</x:v>
       </x:c>
       <x:c r="C393" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E393" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F393" s="3" t="s">
         <x:v>1558</x:v>
       </x:c>
       <x:c r="G393" s="3" t="s">
         <x:v>1554</x:v>
       </x:c>
       <x:c r="H393" s="3" t="s">
         <x:v>1559</x:v>
       </x:c>
       <x:c r="I393" s="3" t="s">
         <x:v>1560</x:v>
       </x:c>
       <x:c r="J393" s="4">
-        <x:v>30569.67</x:v>
+        <x:v>132963.36</x:v>
       </x:c>
       <x:c r="K393" s="4">
-        <x:v>30569.67</x:v>
+        <x:v>132963.36</x:v>
       </x:c>
       <x:c r="L393" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M393" s="4">
-        <x:v>30569.66</x:v>
+        <x:v>132963.36</x:v>
       </x:c>
       <x:c r="N393" s="5">
-        <x:v>9</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="O393" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:15">
       <x:c r="A394" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B394" s="3" t="s">
-        <x:v>1557</x:v>
+        <x:v>1552</x:v>
       </x:c>
       <x:c r="C394" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D394" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E394" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F394" s="3" t="s">
-        <x:v>1558</x:v>
+        <x:v>1553</x:v>
       </x:c>
       <x:c r="G394" s="3" t="s">
         <x:v>1554</x:v>
       </x:c>
       <x:c r="H394" s="3" t="s">
         <x:v>1561</x:v>
       </x:c>
       <x:c r="I394" s="3" t="s">
-        <x:v>1560</x:v>
+        <x:v>1556</x:v>
       </x:c>
       <x:c r="J394" s="4">
         <x:v>9189.17</x:v>
       </x:c>
       <x:c r="K394" s="4">
         <x:v>9189.17</x:v>
       </x:c>
       <x:c r="L394" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M394" s="4">
         <x:v>9189.17</x:v>
       </x:c>
       <x:c r="N394" s="5">
         <x:v>4</x:v>
       </x:c>
       <x:c r="O394" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:15">
       <x:c r="A395" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B395" s="3" t="s">
@@ -25232,204 +25232,204 @@
       <x:c r="B397" s="3" t="s">
         <x:v>1571</x:v>
       </x:c>
       <x:c r="C397" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E397" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F397" s="3" t="s">
         <x:v>1572</x:v>
       </x:c>
       <x:c r="G397" s="3" t="s">
         <x:v>1573</x:v>
       </x:c>
       <x:c r="H397" s="3" t="s">
         <x:v>1574</x:v>
       </x:c>
       <x:c r="I397" s="3" t="s">
         <x:v>1575</x:v>
       </x:c>
       <x:c r="J397" s="4">
-        <x:v>27111.5</x:v>
+        <x:v>40517.88</x:v>
       </x:c>
       <x:c r="K397" s="4">
-        <x:v>27111.5</x:v>
+        <x:v>40517.88</x:v>
       </x:c>
       <x:c r="L397" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M397" s="4">
-        <x:v>27111.49</x:v>
+        <x:v>40517.87</x:v>
       </x:c>
       <x:c r="N397" s="5">
-        <x:v>17</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O397" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:15">
       <x:c r="A398" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B398" s="3" t="s">
         <x:v>1571</x:v>
       </x:c>
       <x:c r="C398" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D398" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E398" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F398" s="3" t="s">
         <x:v>1576</x:v>
       </x:c>
       <x:c r="G398" s="3" t="s">
         <x:v>1573</x:v>
       </x:c>
       <x:c r="H398" s="3" t="s">
         <x:v>1577</x:v>
       </x:c>
       <x:c r="I398" s="3" t="s">
         <x:v>1578</x:v>
       </x:c>
       <x:c r="J398" s="4">
-        <x:v>40517.88</x:v>
+        <x:v>27111.5</x:v>
       </x:c>
       <x:c r="K398" s="4">
-        <x:v>40517.88</x:v>
+        <x:v>27111.5</x:v>
       </x:c>
       <x:c r="L398" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M398" s="4">
-        <x:v>40517.87</x:v>
+        <x:v>27111.49</x:v>
       </x:c>
       <x:c r="N398" s="5">
-        <x:v>30</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="O398" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:15">
       <x:c r="A399" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B399" s="3" t="s">
         <x:v>1579</x:v>
       </x:c>
       <x:c r="C399" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E399" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F399" s="3" t="s">
         <x:v>1580</x:v>
       </x:c>
       <x:c r="G399" s="3" t="s">
         <x:v>1581</x:v>
       </x:c>
       <x:c r="H399" s="3" t="s">
         <x:v>1582</x:v>
       </x:c>
       <x:c r="I399" s="3" t="s">
         <x:v>1583</x:v>
       </x:c>
       <x:c r="J399" s="4">
-        <x:v>126631.83</x:v>
+        <x:v>132642.34</x:v>
       </x:c>
       <x:c r="K399" s="4">
-        <x:v>126631.83</x:v>
+        <x:v>132642.34</x:v>
       </x:c>
       <x:c r="L399" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M399" s="4">
-        <x:v>126631.84</x:v>
+        <x:v>132642.33</x:v>
       </x:c>
       <x:c r="N399" s="5">
-        <x:v>45</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O399" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:15">
       <x:c r="A400" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B400" s="3" t="s">
         <x:v>1584</x:v>
       </x:c>
       <x:c r="C400" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D400" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E400" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F400" s="3" t="s">
         <x:v>1585</x:v>
       </x:c>
       <x:c r="G400" s="3" t="s">
         <x:v>1581</x:v>
       </x:c>
       <x:c r="H400" s="3" t="s">
         <x:v>1586</x:v>
       </x:c>
       <x:c r="I400" s="3" t="s">
         <x:v>1587</x:v>
       </x:c>
       <x:c r="J400" s="4">
-        <x:v>132642.34</x:v>
+        <x:v>126631.83</x:v>
       </x:c>
       <x:c r="K400" s="4">
-        <x:v>132642.34</x:v>
+        <x:v>126631.83</x:v>
       </x:c>
       <x:c r="L400" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M400" s="4">
-        <x:v>132642.33</x:v>
+        <x:v>126631.84</x:v>
       </x:c>
       <x:c r="N400" s="5">
-        <x:v>21</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="O400" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:15">
       <x:c r="A401" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B401" s="3" t="s">
         <x:v>1588</x:v>
       </x:c>
       <x:c r="C401" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E401" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F401" s="3" t="s">
         <x:v>1589</x:v>
       </x:c>
       <x:c r="G401" s="3" t="s">
@@ -25561,298 +25561,298 @@
       <x:c r="B404" s="3" t="s">
         <x:v>1603</x:v>
       </x:c>
       <x:c r="C404" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D404" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E404" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F404" s="3" t="s">
         <x:v>1604</x:v>
       </x:c>
       <x:c r="G404" s="3" t="s">
         <x:v>1605</x:v>
       </x:c>
       <x:c r="H404" s="3" t="s">
         <x:v>1606</x:v>
       </x:c>
       <x:c r="I404" s="3" t="s">
         <x:v>1607</x:v>
       </x:c>
       <x:c r="J404" s="4">
-        <x:v>138254.68</x:v>
+        <x:v>169160.1</x:v>
       </x:c>
       <x:c r="K404" s="4">
-        <x:v>138254.68</x:v>
+        <x:v>169160.1</x:v>
       </x:c>
       <x:c r="L404" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M404" s="4">
-        <x:v>138254.68</x:v>
+        <x:v>169160.11</x:v>
       </x:c>
       <x:c r="N404" s="5">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O404" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:15">
       <x:c r="A405" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B405" s="3" t="s">
         <x:v>1608</x:v>
       </x:c>
       <x:c r="C405" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D405" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E405" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F405" s="3" t="s">
-        <x:v>1604</x:v>
+        <x:v>1609</x:v>
       </x:c>
       <x:c r="G405" s="3" t="s">
         <x:v>1605</x:v>
       </x:c>
       <x:c r="H405" s="3" t="s">
-        <x:v>1609</x:v>
+        <x:v>1610</x:v>
       </x:c>
       <x:c r="I405" s="3" t="s">
-        <x:v>1610</x:v>
+        <x:v>1611</x:v>
       </x:c>
       <x:c r="J405" s="4">
-        <x:v>10964.08</x:v>
+        <x:v>138254.68</x:v>
       </x:c>
       <x:c r="K405" s="4">
-        <x:v>10964.08</x:v>
+        <x:v>138254.68</x:v>
       </x:c>
       <x:c r="L405" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M405" s="4">
-        <x:v>10963.69</x:v>
+        <x:v>138254.68</x:v>
       </x:c>
       <x:c r="N405" s="5">
-        <x:v>5</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O405" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:15">
       <x:c r="A406" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B406" s="3" t="s">
-        <x:v>1608</x:v>
+        <x:v>1603</x:v>
       </x:c>
       <x:c r="C406" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D406" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E406" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F406" s="3" t="s">
-        <x:v>1611</x:v>
+        <x:v>1609</x:v>
       </x:c>
       <x:c r="G406" s="3" t="s">
         <x:v>1605</x:v>
       </x:c>
       <x:c r="H406" s="3" t="s">
         <x:v>1612</x:v>
       </x:c>
       <x:c r="I406" s="3" t="s">
         <x:v>1613</x:v>
       </x:c>
       <x:c r="J406" s="4">
-        <x:v>169160.1</x:v>
+        <x:v>10964.08</x:v>
       </x:c>
       <x:c r="K406" s="4">
-        <x:v>169160.1</x:v>
+        <x:v>10964.08</x:v>
       </x:c>
       <x:c r="L406" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M406" s="4">
-        <x:v>169160.11</x:v>
+        <x:v>10963.69</x:v>
       </x:c>
       <x:c r="N406" s="5">
-        <x:v>21</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O406" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:15">
       <x:c r="A407" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B407" s="3" t="s">
         <x:v>1614</x:v>
       </x:c>
       <x:c r="C407" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D407" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E407" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F407" s="3" t="s">
         <x:v>1615</x:v>
       </x:c>
       <x:c r="G407" s="3" t="s">
         <x:v>1616</x:v>
       </x:c>
       <x:c r="H407" s="3" t="s">
         <x:v>1617</x:v>
       </x:c>
       <x:c r="I407" s="3" t="s">
         <x:v>1618</x:v>
       </x:c>
       <x:c r="J407" s="4">
-        <x:v>201870.19</x:v>
+        <x:v>193321.4</x:v>
       </x:c>
       <x:c r="K407" s="4">
-        <x:v>201870.19</x:v>
+        <x:v>193321.4</x:v>
       </x:c>
       <x:c r="L407" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M407" s="4">
-        <x:v>201870.19</x:v>
+        <x:v>193321.14</x:v>
       </x:c>
       <x:c r="N407" s="5">
-        <x:v>21</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="O407" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:15">
       <x:c r="A408" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B408" s="3" t="s">
         <x:v>1619</x:v>
       </x:c>
       <x:c r="C408" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D408" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E408" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F408" s="3" t="s">
-        <x:v>1620</x:v>
+        <x:v>1615</x:v>
       </x:c>
       <x:c r="G408" s="3" t="s">
         <x:v>1616</x:v>
       </x:c>
       <x:c r="H408" s="3" t="s">
+        <x:v>1620</x:v>
+      </x:c>
+      <x:c r="I408" s="3" t="s">
         <x:v>1621</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1622</x:v>
       </x:c>
       <x:c r="J408" s="4">
         <x:v>3063.1</x:v>
       </x:c>
       <x:c r="K408" s="4">
         <x:v>3063.1</x:v>
       </x:c>
       <x:c r="L408" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M408" s="4">
         <x:v>3063.03</x:v>
       </x:c>
       <x:c r="N408" s="5">
         <x:v>4</x:v>
       </x:c>
       <x:c r="O408" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:15">
       <x:c r="A409" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B409" s="3" t="s">
+        <x:v>1622</x:v>
+      </x:c>
+      <x:c r="C409" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D409" s="3" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="E409" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F409" s="3" t="s">
         <x:v>1623</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1620</x:v>
       </x:c>
       <x:c r="G409" s="3" t="s">
         <x:v>1616</x:v>
       </x:c>
       <x:c r="H409" s="3" t="s">
         <x:v>1624</x:v>
       </x:c>
       <x:c r="I409" s="3" t="s">
         <x:v>1625</x:v>
       </x:c>
       <x:c r="J409" s="4">
-        <x:v>193321.4</x:v>
+        <x:v>201870.19</x:v>
       </x:c>
       <x:c r="K409" s="4">
-        <x:v>193321.4</x:v>
+        <x:v>201870.19</x:v>
       </x:c>
       <x:c r="L409" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M409" s="4">
-        <x:v>193321.14</x:v>
+        <x:v>201870.19</x:v>
       </x:c>
       <x:c r="N409" s="5">
-        <x:v>45</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O409" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:15">
       <x:c r="A410" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B410" s="3" t="s">
         <x:v>1626</x:v>
       </x:c>
       <x:c r="C410" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D410" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E410" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F410" s="3" t="s">
         <x:v>1627</x:v>
       </x:c>
       <x:c r="G410" s="3" t="s">
@@ -25984,63 +25984,63 @@
       <x:c r="B413" s="3" t="s">
         <x:v>1638</x:v>
       </x:c>
       <x:c r="C413" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D413" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E413" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F413" s="3" t="s">
         <x:v>1639</x:v>
       </x:c>
       <x:c r="G413" s="3" t="s">
         <x:v>1640</x:v>
       </x:c>
       <x:c r="H413" s="3" t="s">
         <x:v>1641</x:v>
       </x:c>
       <x:c r="I413" s="3" t="s">
         <x:v>1642</x:v>
       </x:c>
       <x:c r="J413" s="4">
-        <x:v>114826.81</x:v>
+        <x:v>212841.65</x:v>
       </x:c>
       <x:c r="K413" s="4">
-        <x:v>114826.81</x:v>
+        <x:v>212841.65</x:v>
       </x:c>
       <x:c r="L413" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M413" s="4">
-        <x:v>114826.8</x:v>
+        <x:v>212841.67</x:v>
       </x:c>
       <x:c r="N413" s="5">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O413" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:15">
       <x:c r="A414" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B414" s="3" t="s">
         <x:v>1643</x:v>
       </x:c>
       <x:c r="C414" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D414" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E414" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F414" s="3" t="s">
         <x:v>1644</x:v>
       </x:c>
       <x:c r="G414" s="3" t="s">
@@ -26078,63 +26078,63 @@
       <x:c r="B415" s="3" t="s">
         <x:v>1647</x:v>
       </x:c>
       <x:c r="C415" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E415" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F415" s="3" t="s">
         <x:v>1648</x:v>
       </x:c>
       <x:c r="G415" s="3" t="s">
         <x:v>1640</x:v>
       </x:c>
       <x:c r="H415" s="3" t="s">
         <x:v>1649</x:v>
       </x:c>
       <x:c r="I415" s="3" t="s">
         <x:v>1650</x:v>
       </x:c>
       <x:c r="J415" s="4">
-        <x:v>212841.65</x:v>
+        <x:v>114826.81</x:v>
       </x:c>
       <x:c r="K415" s="4">
-        <x:v>212841.65</x:v>
+        <x:v>114826.81</x:v>
       </x:c>
       <x:c r="L415" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M415" s="4">
-        <x:v>212841.67</x:v>
+        <x:v>114826.8</x:v>
       </x:c>
       <x:c r="N415" s="5">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O415" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:15">
       <x:c r="A416" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B416" s="3" t="s">
         <x:v>1651</x:v>
       </x:c>
       <x:c r="C416" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D416" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E416" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F416" s="3" t="s">
         <x:v>1652</x:v>
       </x:c>
       <x:c r="G416" s="3" t="s">
@@ -26172,251 +26172,251 @@
       <x:c r="B417" s="3" t="s">
         <x:v>1656</x:v>
       </x:c>
       <x:c r="C417" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E417" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F417" s="3" t="s">
         <x:v>1657</x:v>
       </x:c>
       <x:c r="G417" s="3" t="s">
         <x:v>1658</x:v>
       </x:c>
       <x:c r="H417" s="3" t="s">
         <x:v>1659</x:v>
       </x:c>
       <x:c r="I417" s="3" t="s">
         <x:v>1660</x:v>
       </x:c>
       <x:c r="J417" s="4">
-        <x:v>52197.95</x:v>
+        <x:v>91630.33</x:v>
       </x:c>
       <x:c r="K417" s="4">
-        <x:v>52197.95</x:v>
+        <x:v>91630.33</x:v>
       </x:c>
       <x:c r="L417" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M417" s="4">
-        <x:v>52197.95</x:v>
+        <x:v>91630.35</x:v>
       </x:c>
       <x:c r="N417" s="5">
-        <x:v>21</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="O417" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:15">
       <x:c r="A418" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B418" s="3" t="s">
         <x:v>1661</x:v>
       </x:c>
       <x:c r="C418" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D418" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E418" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F418" s="3" t="s">
         <x:v>1662</x:v>
       </x:c>
       <x:c r="G418" s="3" t="s">
         <x:v>1658</x:v>
       </x:c>
       <x:c r="H418" s="3" t="s">
         <x:v>1663</x:v>
       </x:c>
       <x:c r="I418" s="3" t="s">
         <x:v>1664</x:v>
       </x:c>
       <x:c r="J418" s="4">
-        <x:v>91630.33</x:v>
+        <x:v>52197.95</x:v>
       </x:c>
       <x:c r="K418" s="4">
-        <x:v>91630.33</x:v>
+        <x:v>52197.95</x:v>
       </x:c>
       <x:c r="L418" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M418" s="4">
-        <x:v>91630.35</x:v>
+        <x:v>52197.95</x:v>
       </x:c>
       <x:c r="N418" s="5">
-        <x:v>41</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O418" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:15">
       <x:c r="A419" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B419" s="3" t="s">
         <x:v>1665</x:v>
       </x:c>
       <x:c r="C419" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E419" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F419" s="3" t="s">
         <x:v>1666</x:v>
       </x:c>
       <x:c r="G419" s="3" t="s">
         <x:v>1667</x:v>
       </x:c>
       <x:c r="H419" s="3" t="s">
         <x:v>1668</x:v>
       </x:c>
       <x:c r="I419" s="3" t="s">
         <x:v>1669</x:v>
       </x:c>
       <x:c r="J419" s="4">
-        <x:v>215782.03</x:v>
+        <x:v>135474.68</x:v>
       </x:c>
       <x:c r="K419" s="4">
-        <x:v>215782.03</x:v>
+        <x:v>135474.68</x:v>
       </x:c>
       <x:c r="L419" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M419" s="4">
-        <x:v>215772.25</x:v>
+        <x:v>135474.71</x:v>
       </x:c>
       <x:c r="N419" s="5">
-        <x:v>46</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O419" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:15">
       <x:c r="A420" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B420" s="3" t="s">
+        <x:v>1665</x:v>
+      </x:c>
+      <x:c r="C420" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D420" s="3" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="E420" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F420" s="3" t="s">
         <x:v>1670</x:v>
       </x:c>
-      <x:c r="C420" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F420" s="3" t="s">
+      <x:c r="G420" s="3" t="s">
         <x:v>1671</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1667</x:v>
       </x:c>
       <x:c r="H420" s="3" t="s">
         <x:v>1672</x:v>
       </x:c>
       <x:c r="I420" s="3" t="s">
         <x:v>1673</x:v>
       </x:c>
       <x:c r="J420" s="4">
         <x:v>8189.44</x:v>
       </x:c>
       <x:c r="K420" s="4">
         <x:v>8189.44</x:v>
       </x:c>
       <x:c r="L420" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M420" s="4">
         <x:v>8189.15</x:v>
       </x:c>
       <x:c r="N420" s="5">
         <x:v>5</x:v>
       </x:c>
       <x:c r="O420" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:15">
       <x:c r="A421" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B421" s="3" t="s">
-        <x:v>1670</x:v>
+        <x:v>1674</x:v>
       </x:c>
       <x:c r="C421" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E421" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F421" s="3" t="s">
-        <x:v>1674</x:v>
+        <x:v>1675</x:v>
       </x:c>
       <x:c r="G421" s="3" t="s">
-        <x:v>1675</x:v>
+        <x:v>1671</x:v>
       </x:c>
       <x:c r="H421" s="3" t="s">
         <x:v>1676</x:v>
       </x:c>
       <x:c r="I421" s="3" t="s">
         <x:v>1677</x:v>
       </x:c>
       <x:c r="J421" s="4">
-        <x:v>135474.68</x:v>
+        <x:v>215782.03</x:v>
       </x:c>
       <x:c r="K421" s="4">
-        <x:v>135474.68</x:v>
+        <x:v>215782.03</x:v>
       </x:c>
       <x:c r="L421" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M421" s="4">
-        <x:v>135474.71</x:v>
+        <x:v>215772.25</x:v>
       </x:c>
       <x:c r="N421" s="5">
-        <x:v>21</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="O421" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:15">
       <x:c r="A422" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B422" s="3" t="s">
         <x:v>1678</x:v>
       </x:c>
       <x:c r="C422" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D422" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E422" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F422" s="3" t="s">
         <x:v>1679</x:v>
       </x:c>
       <x:c r="G422" s="3" t="s">
@@ -26454,533 +26454,533 @@
       <x:c r="B423" s="3" t="s">
         <x:v>1683</x:v>
       </x:c>
       <x:c r="C423" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E423" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F423" s="3" t="s">
         <x:v>1684</x:v>
       </x:c>
       <x:c r="G423" s="3" t="s">
         <x:v>1685</x:v>
       </x:c>
       <x:c r="H423" s="3" t="s">
         <x:v>1686</x:v>
       </x:c>
       <x:c r="I423" s="3" t="s">
         <x:v>1687</x:v>
       </x:c>
       <x:c r="J423" s="4">
-        <x:v>66972.77</x:v>
+        <x:v>32162.4</x:v>
       </x:c>
       <x:c r="K423" s="4">
-        <x:v>66972.77</x:v>
+        <x:v>32162.4</x:v>
       </x:c>
       <x:c r="L423" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M423" s="4">
-        <x:v>66972.74</x:v>
+        <x:v>32160.53</x:v>
       </x:c>
       <x:c r="N423" s="5">
-        <x:v>21</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="O423" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:15">
       <x:c r="A424" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B424" s="3" t="s">
         <x:v>1688</x:v>
       </x:c>
       <x:c r="C424" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D424" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E424" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F424" s="3" t="s">
         <x:v>1689</x:v>
       </x:c>
       <x:c r="G424" s="3" t="s">
         <x:v>1685</x:v>
       </x:c>
       <x:c r="H424" s="3" t="s">
         <x:v>1690</x:v>
       </x:c>
       <x:c r="I424" s="3" t="s">
         <x:v>1691</x:v>
       </x:c>
       <x:c r="J424" s="4">
-        <x:v>32162.4</x:v>
+        <x:v>66972.77</x:v>
       </x:c>
       <x:c r="K424" s="4">
-        <x:v>32162.4</x:v>
+        <x:v>66972.77</x:v>
       </x:c>
       <x:c r="L424" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M424" s="4">
-        <x:v>32160.53</x:v>
+        <x:v>66972.74</x:v>
       </x:c>
       <x:c r="N424" s="5">
-        <x:v>39</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O424" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:15">
       <x:c r="A425" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B425" s="3" t="s">
         <x:v>1692</x:v>
       </x:c>
       <x:c r="C425" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E425" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F425" s="3" t="s">
         <x:v>1693</x:v>
       </x:c>
       <x:c r="G425" s="3" t="s">
         <x:v>1694</x:v>
       </x:c>
       <x:c r="H425" s="3" t="s">
         <x:v>1695</x:v>
       </x:c>
       <x:c r="I425" s="3" t="s">
         <x:v>1696</x:v>
       </x:c>
       <x:c r="J425" s="4">
-        <x:v>12210.45</x:v>
+        <x:v>13662.06</x:v>
       </x:c>
       <x:c r="K425" s="4">
-        <x:v>12210.45</x:v>
+        <x:v>13662.06</x:v>
       </x:c>
       <x:c r="L425" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M425" s="4">
-        <x:v>12210.43</x:v>
+        <x:v>13662.05</x:v>
       </x:c>
       <x:c r="N425" s="5">
-        <x:v>5</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="O425" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:15">
       <x:c r="A426" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B426" s="3" t="s">
         <x:v>1697</x:v>
       </x:c>
       <x:c r="C426" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D426" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E426" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F426" s="3" t="s">
         <x:v>1698</x:v>
       </x:c>
       <x:c r="G426" s="3" t="s">
         <x:v>1694</x:v>
       </x:c>
       <x:c r="H426" s="3" t="s">
         <x:v>1699</x:v>
       </x:c>
       <x:c r="I426" s="3" t="s">
         <x:v>1700</x:v>
       </x:c>
       <x:c r="J426" s="4">
-        <x:v>13662.06</x:v>
+        <x:v>12210.45</x:v>
       </x:c>
       <x:c r="K426" s="4">
-        <x:v>13662.06</x:v>
+        <x:v>12210.45</x:v>
       </x:c>
       <x:c r="L426" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M426" s="4">
-        <x:v>13662.05</x:v>
+        <x:v>12210.43</x:v>
       </x:c>
       <x:c r="N426" s="5">
-        <x:v>4</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O426" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:15">
       <x:c r="A427" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B427" s="3" t="s">
         <x:v>1701</x:v>
       </x:c>
       <x:c r="C427" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E427" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F427" s="3" t="s">
-        <x:v>1693</x:v>
+        <x:v>1698</x:v>
       </x:c>
       <x:c r="G427" s="3" t="s">
         <x:v>1694</x:v>
       </x:c>
       <x:c r="H427" s="3" t="s">
         <x:v>1702</x:v>
       </x:c>
       <x:c r="I427" s="3" t="s">
         <x:v>1703</x:v>
       </x:c>
       <x:c r="J427" s="4">
         <x:v>57170.5</x:v>
       </x:c>
       <x:c r="K427" s="4">
         <x:v>57170.5</x:v>
       </x:c>
       <x:c r="L427" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M427" s="4">
         <x:v>57169.76</x:v>
       </x:c>
       <x:c r="N427" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O427" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:15">
       <x:c r="A428" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B428" s="3" t="s">
         <x:v>1697</x:v>
       </x:c>
       <x:c r="C428" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D428" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E428" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F428" s="3" t="s">
-        <x:v>1693</x:v>
+        <x:v>1698</x:v>
       </x:c>
       <x:c r="G428" s="3" t="s">
         <x:v>1694</x:v>
       </x:c>
       <x:c r="H428" s="3" t="s">
         <x:v>1704</x:v>
       </x:c>
       <x:c r="I428" s="3" t="s">
         <x:v>1705</x:v>
       </x:c>
       <x:c r="J428" s="4">
-        <x:v>28402.26</x:v>
+        <x:v>17153.84</x:v>
       </x:c>
       <x:c r="K428" s="4">
-        <x:v>28402.26</x:v>
+        <x:v>17153.84</x:v>
       </x:c>
       <x:c r="L428" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M428" s="4">
-        <x:v>28401.75</x:v>
+        <x:v>17153.79</x:v>
       </x:c>
       <x:c r="N428" s="5">
-        <x:v>10</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O428" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:15">
       <x:c r="A429" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B429" s="3" t="s">
         <x:v>1692</x:v>
       </x:c>
       <x:c r="C429" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E429" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F429" s="3" t="s">
-        <x:v>1693</x:v>
+        <x:v>1698</x:v>
       </x:c>
       <x:c r="G429" s="3" t="s">
         <x:v>1694</x:v>
       </x:c>
       <x:c r="H429" s="3" t="s">
         <x:v>1706</x:v>
       </x:c>
       <x:c r="I429" s="3" t="s">
         <x:v>1707</x:v>
       </x:c>
       <x:c r="J429" s="4">
-        <x:v>17153.84</x:v>
+        <x:v>28402.26</x:v>
       </x:c>
       <x:c r="K429" s="4">
-        <x:v>17153.84</x:v>
+        <x:v>28402.26</x:v>
       </x:c>
       <x:c r="L429" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M429" s="4">
-        <x:v>17153.79</x:v>
+        <x:v>28401.75</x:v>
       </x:c>
       <x:c r="N429" s="5">
-        <x:v>6</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="O429" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:15">
       <x:c r="A430" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B430" s="3" t="s">
         <x:v>1708</x:v>
       </x:c>
       <x:c r="C430" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D430" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E430" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F430" s="3" t="s">
         <x:v>1709</x:v>
       </x:c>
       <x:c r="G430" s="3" t="s">
         <x:v>1710</x:v>
       </x:c>
       <x:c r="H430" s="3" t="s">
         <x:v>1711</x:v>
       </x:c>
       <x:c r="I430" s="3" t="s">
         <x:v>1712</x:v>
       </x:c>
       <x:c r="J430" s="4">
-        <x:v>46267.34</x:v>
+        <x:v>44058.58</x:v>
       </x:c>
       <x:c r="K430" s="4">
-        <x:v>46267.34</x:v>
+        <x:v>44058.58</x:v>
       </x:c>
       <x:c r="L430" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M430" s="4">
-        <x:v>46267.34</x:v>
+        <x:v>44058.6</x:v>
       </x:c>
       <x:c r="N430" s="5">
-        <x:v>21</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="O430" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:15">
       <x:c r="A431" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B431" s="3" t="s">
         <x:v>1713</x:v>
       </x:c>
       <x:c r="C431" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E431" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F431" s="3" t="s">
         <x:v>1714</x:v>
       </x:c>
       <x:c r="G431" s="3" t="s">
         <x:v>1710</x:v>
       </x:c>
       <x:c r="H431" s="3" t="s">
         <x:v>1715</x:v>
       </x:c>
       <x:c r="I431" s="3" t="s">
         <x:v>1716</x:v>
       </x:c>
       <x:c r="J431" s="4">
-        <x:v>44058.58</x:v>
+        <x:v>46267.34</x:v>
       </x:c>
       <x:c r="K431" s="4">
-        <x:v>44058.58</x:v>
+        <x:v>46267.34</x:v>
       </x:c>
       <x:c r="L431" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M431" s="4">
-        <x:v>44058.6</x:v>
+        <x:v>46267.34</x:v>
       </x:c>
       <x:c r="N431" s="5">
-        <x:v>29</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O431" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:15">
       <x:c r="A432" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B432" s="3" t="s">
         <x:v>1717</x:v>
       </x:c>
       <x:c r="C432" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D432" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E432" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F432" s="3" t="s">
         <x:v>1718</x:v>
       </x:c>
       <x:c r="G432" s="3" t="s">
         <x:v>1719</x:v>
       </x:c>
       <x:c r="H432" s="3" t="s">
         <x:v>1720</x:v>
       </x:c>
       <x:c r="I432" s="3" t="s">
         <x:v>1721</x:v>
       </x:c>
       <x:c r="J432" s="4">
-        <x:v>121791.02</x:v>
+        <x:v>87965.97</x:v>
       </x:c>
       <x:c r="K432" s="4">
-        <x:v>121791.02</x:v>
+        <x:v>87965.97</x:v>
       </x:c>
       <x:c r="L432" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M432" s="4">
-        <x:v>121788.73</x:v>
+        <x:v>87965.31</x:v>
       </x:c>
       <x:c r="N432" s="5">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O432" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:15">
       <x:c r="A433" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B433" s="3" t="s">
         <x:v>1717</x:v>
       </x:c>
       <x:c r="C433" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E433" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F433" s="3" t="s">
         <x:v>1722</x:v>
       </x:c>
       <x:c r="G433" s="3" t="s">
         <x:v>1719</x:v>
       </x:c>
       <x:c r="H433" s="3" t="s">
         <x:v>1723</x:v>
       </x:c>
       <x:c r="I433" s="3" t="s">
         <x:v>1724</x:v>
       </x:c>
       <x:c r="J433" s="4">
-        <x:v>87965.97</x:v>
+        <x:v>121791.02</x:v>
       </x:c>
       <x:c r="K433" s="4">
-        <x:v>87965.97</x:v>
+        <x:v>121791.02</x:v>
       </x:c>
       <x:c r="L433" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M433" s="4">
-        <x:v>87965.31</x:v>
+        <x:v>121788.73</x:v>
       </x:c>
       <x:c r="N433" s="5">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="O433" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:15">
       <x:c r="A434" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B434" s="3" t="s">
         <x:v>1725</x:v>
       </x:c>
       <x:c r="C434" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D434" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E434" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F434" s="3" t="s">
         <x:v>1726</x:v>
       </x:c>
       <x:c r="G434" s="3" t="s">
@@ -27018,533 +27018,533 @@
       <x:c r="B435" s="3" t="s">
         <x:v>1730</x:v>
       </x:c>
       <x:c r="C435" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E435" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F435" s="3" t="s">
         <x:v>1731</x:v>
       </x:c>
       <x:c r="G435" s="3" t="s">
         <x:v>1732</x:v>
       </x:c>
       <x:c r="H435" s="3" t="s">
         <x:v>1733</x:v>
       </x:c>
       <x:c r="I435" s="3" t="s">
         <x:v>1734</x:v>
       </x:c>
       <x:c r="J435" s="4">
-        <x:v>1291710.49</x:v>
+        <x:v>362104.67</x:v>
       </x:c>
       <x:c r="K435" s="4">
-        <x:v>1291710.49</x:v>
+        <x:v>362104.67</x:v>
       </x:c>
       <x:c r="L435" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M435" s="4">
-        <x:v>1291710.48</x:v>
+        <x:v>362104.68</x:v>
       </x:c>
       <x:c r="N435" s="5">
-        <x:v>36</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O435" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:15">
       <x:c r="A436" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B436" s="3" t="s">
         <x:v>1735</x:v>
       </x:c>
       <x:c r="C436" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D436" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E436" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F436" s="3" t="s">
         <x:v>1731</x:v>
       </x:c>
       <x:c r="G436" s="3" t="s">
         <x:v>1732</x:v>
       </x:c>
       <x:c r="H436" s="3" t="s">
         <x:v>1736</x:v>
       </x:c>
       <x:c r="I436" s="3" t="s">
         <x:v>1737</x:v>
       </x:c>
       <x:c r="J436" s="4">
-        <x:v>362104.67</x:v>
+        <x:v>1291710.49</x:v>
       </x:c>
       <x:c r="K436" s="4">
-        <x:v>362104.67</x:v>
+        <x:v>1291710.49</x:v>
       </x:c>
       <x:c r="L436" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M436" s="4">
-        <x:v>362104.68</x:v>
+        <x:v>1291710.48</x:v>
       </x:c>
       <x:c r="N436" s="5">
-        <x:v>20</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O436" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:15">
       <x:c r="A437" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B437" s="3" t="s">
         <x:v>1738</x:v>
       </x:c>
       <x:c r="C437" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E437" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F437" s="3" t="s">
         <x:v>1739</x:v>
       </x:c>
       <x:c r="G437" s="3" t="s">
         <x:v>1740</x:v>
       </x:c>
       <x:c r="H437" s="3" t="s">
         <x:v>1741</x:v>
       </x:c>
       <x:c r="I437" s="3" t="s">
         <x:v>1742</x:v>
       </x:c>
       <x:c r="J437" s="4">
-        <x:v>47389.04</x:v>
+        <x:v>81377.11</x:v>
       </x:c>
       <x:c r="K437" s="4">
-        <x:v>47389.04</x:v>
+        <x:v>81377.11</x:v>
       </x:c>
       <x:c r="L437" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M437" s="4">
-        <x:v>47389.03</x:v>
+        <x:v>81377.12</x:v>
       </x:c>
       <x:c r="N437" s="5">
-        <x:v>21</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="O437" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:15">
       <x:c r="A438" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B438" s="3" t="s">
         <x:v>1743</x:v>
       </x:c>
       <x:c r="C438" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D438" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E438" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F438" s="3" t="s">
         <x:v>1744</x:v>
       </x:c>
       <x:c r="G438" s="3" t="s">
         <x:v>1740</x:v>
       </x:c>
       <x:c r="H438" s="3" t="s">
         <x:v>1745</x:v>
       </x:c>
       <x:c r="I438" s="3" t="s">
         <x:v>1746</x:v>
       </x:c>
       <x:c r="J438" s="4">
-        <x:v>81377.11</x:v>
+        <x:v>47389.04</x:v>
       </x:c>
       <x:c r="K438" s="4">
-        <x:v>81377.11</x:v>
+        <x:v>47389.04</x:v>
       </x:c>
       <x:c r="L438" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M438" s="4">
-        <x:v>81377.12</x:v>
+        <x:v>47389.03</x:v>
       </x:c>
       <x:c r="N438" s="5">
-        <x:v>41</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O438" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:15">
       <x:c r="A439" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B439" s="3" t="s">
         <x:v>1747</x:v>
       </x:c>
       <x:c r="C439" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E439" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F439" s="3" t="s">
         <x:v>1748</x:v>
       </x:c>
       <x:c r="G439" s="3" t="s">
         <x:v>1749</x:v>
       </x:c>
       <x:c r="H439" s="3" t="s">
         <x:v>1750</x:v>
       </x:c>
       <x:c r="I439" s="3" t="s">
         <x:v>1751</x:v>
       </x:c>
       <x:c r="J439" s="4">
-        <x:v>121807.74</x:v>
+        <x:v>115046.67</x:v>
       </x:c>
       <x:c r="K439" s="4">
-        <x:v>121807.74</x:v>
+        <x:v>115046.67</x:v>
       </x:c>
       <x:c r="L439" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M439" s="4">
-        <x:v>121807.75</x:v>
+        <x:v>115046.66</x:v>
       </x:c>
       <x:c r="N439" s="5">
-        <x:v>41</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O439" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:15">
       <x:c r="A440" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B440" s="3" t="s">
         <x:v>1752</x:v>
       </x:c>
       <x:c r="C440" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D440" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E440" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F440" s="3" t="s">
         <x:v>1753</x:v>
       </x:c>
       <x:c r="G440" s="3" t="s">
         <x:v>1749</x:v>
       </x:c>
       <x:c r="H440" s="3" t="s">
         <x:v>1754</x:v>
       </x:c>
       <x:c r="I440" s="3" t="s">
         <x:v>1755</x:v>
       </x:c>
       <x:c r="J440" s="4">
-        <x:v>115046.67</x:v>
+        <x:v>121807.74</x:v>
       </x:c>
       <x:c r="K440" s="4">
-        <x:v>115046.67</x:v>
+        <x:v>121807.74</x:v>
       </x:c>
       <x:c r="L440" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M440" s="4">
-        <x:v>115046.66</x:v>
+        <x:v>121807.75</x:v>
       </x:c>
       <x:c r="N440" s="5">
-        <x:v>21</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="O440" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:15">
       <x:c r="A441" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B441" s="3" t="s">
         <x:v>1756</x:v>
       </x:c>
       <x:c r="C441" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E441" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F441" s="3" t="s">
         <x:v>1757</x:v>
       </x:c>
       <x:c r="G441" s="3" t="s">
         <x:v>1758</x:v>
       </x:c>
       <x:c r="H441" s="3" t="s">
         <x:v>1759</x:v>
       </x:c>
       <x:c r="I441" s="3" t="s">
         <x:v>1760</x:v>
       </x:c>
       <x:c r="J441" s="4">
-        <x:v>1022383.36</x:v>
+        <x:v>16756.9</x:v>
       </x:c>
       <x:c r="K441" s="4">
-        <x:v>1022383.36</x:v>
+        <x:v>16756.9</x:v>
       </x:c>
       <x:c r="L441" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M441" s="4">
-        <x:v>1022374.74</x:v>
+        <x:v>16756.18</x:v>
       </x:c>
       <x:c r="N441" s="5">
-        <x:v>20</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="O441" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:15">
       <x:c r="A442" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B442" s="3" t="s">
-        <x:v>1761</x:v>
+        <x:v>1756</x:v>
       </x:c>
       <x:c r="C442" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D442" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E442" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F442" s="3" t="s">
-        <x:v>1762</x:v>
+        <x:v>1757</x:v>
       </x:c>
       <x:c r="G442" s="3" t="s">
         <x:v>1758</x:v>
       </x:c>
       <x:c r="H442" s="3" t="s">
-        <x:v>1763</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="I442" s="3" t="s">
-        <x:v>1764</x:v>
+        <x:v>1762</x:v>
       </x:c>
       <x:c r="J442" s="4">
         <x:v>1586044.6</x:v>
       </x:c>
       <x:c r="K442" s="4">
         <x:v>1586044.6</x:v>
       </x:c>
       <x:c r="L442" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M442" s="4">
         <x:v>1585910.05</x:v>
       </x:c>
       <x:c r="N442" s="5">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O442" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:15">
       <x:c r="A443" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B443" s="3" t="s">
-        <x:v>1761</x:v>
+        <x:v>1763</x:v>
       </x:c>
       <x:c r="C443" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D443" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E443" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F443" s="3" t="s">
-        <x:v>1762</x:v>
+        <x:v>1764</x:v>
       </x:c>
       <x:c r="G443" s="3" t="s">
         <x:v>1758</x:v>
       </x:c>
       <x:c r="H443" s="3" t="s">
         <x:v>1765</x:v>
       </x:c>
       <x:c r="I443" s="3" t="s">
         <x:v>1766</x:v>
       </x:c>
       <x:c r="J443" s="4">
-        <x:v>16756.9</x:v>
+        <x:v>1022383.36</x:v>
       </x:c>
       <x:c r="K443" s="4">
-        <x:v>16756.9</x:v>
+        <x:v>1022383.36</x:v>
       </x:c>
       <x:c r="L443" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M443" s="4">
-        <x:v>16756.18</x:v>
+        <x:v>1022374.74</x:v>
       </x:c>
       <x:c r="N443" s="5">
-        <x:v>8</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O443" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:15">
       <x:c r="A444" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B444" s="3" t="s">
         <x:v>1767</x:v>
       </x:c>
       <x:c r="C444" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D444" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E444" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F444" s="3" t="s">
         <x:v>1768</x:v>
       </x:c>
       <x:c r="G444" s="3" t="s">
         <x:v>1769</x:v>
       </x:c>
       <x:c r="H444" s="3" t="s">
         <x:v>1770</x:v>
       </x:c>
       <x:c r="I444" s="3" t="s">
         <x:v>1771</x:v>
       </x:c>
       <x:c r="J444" s="4">
-        <x:v>7853.14</x:v>
+        <x:v>333985.02</x:v>
       </x:c>
       <x:c r="K444" s="4">
-        <x:v>7853.14</x:v>
+        <x:v>333985.02</x:v>
       </x:c>
       <x:c r="L444" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M444" s="4">
-        <x:v>7853.13</x:v>
+        <x:v>333985.04</x:v>
       </x:c>
       <x:c r="N444" s="5">
-        <x:v>5</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O444" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:15">
       <x:c r="A445" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B445" s="3" t="s">
         <x:v>1772</x:v>
       </x:c>
       <x:c r="C445" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D445" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E445" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F445" s="3" t="s">
         <x:v>1773</x:v>
       </x:c>
       <x:c r="G445" s="3" t="s">
         <x:v>1769</x:v>
       </x:c>
       <x:c r="H445" s="3" t="s">
         <x:v>1774</x:v>
       </x:c>
       <x:c r="I445" s="3" t="s">
         <x:v>1775</x:v>
       </x:c>
       <x:c r="J445" s="4">
-        <x:v>333985.02</x:v>
+        <x:v>7853.14</x:v>
       </x:c>
       <x:c r="K445" s="4">
-        <x:v>333985.02</x:v>
+        <x:v>7853.14</x:v>
       </x:c>
       <x:c r="L445" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M445" s="4">
-        <x:v>333985.04</x:v>
+        <x:v>7853.13</x:v>
       </x:c>
       <x:c r="N445" s="5">
-        <x:v>38</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O445" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:15">
       <x:c r="A446" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B446" s="3" t="s">
         <x:v>1776</x:v>
       </x:c>
       <x:c r="C446" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D446" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E446" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F446" s="3" t="s">
         <x:v>1777</x:v>
       </x:c>
       <x:c r="G446" s="3" t="s">
@@ -27723,133 +27723,133 @@
       <x:c r="B450" s="3" t="s">
         <x:v>1791</x:v>
       </x:c>
       <x:c r="C450" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D450" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E450" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F450" s="3" t="s">
         <x:v>1792</x:v>
       </x:c>
       <x:c r="G450" s="3" t="s">
         <x:v>1793</x:v>
       </x:c>
       <x:c r="H450" s="3" t="s">
         <x:v>1794</x:v>
       </x:c>
       <x:c r="I450" s="3" t="s">
         <x:v>1795</x:v>
       </x:c>
       <x:c r="J450" s="4">
-        <x:v>8333.51</x:v>
+        <x:v>377361.44</x:v>
       </x:c>
       <x:c r="K450" s="4">
-        <x:v>8333.51</x:v>
+        <x:v>377361.44</x:v>
       </x:c>
       <x:c r="L450" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M450" s="4">
-        <x:v>8333.52</x:v>
+        <x:v>377361.44</x:v>
       </x:c>
       <x:c r="N450" s="5">
-        <x:v>5</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="O450" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:15">
       <x:c r="A451" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B451" s="3" t="s">
         <x:v>1791</x:v>
       </x:c>
       <x:c r="C451" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E451" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F451" s="3" t="s">
         <x:v>1796</x:v>
       </x:c>
       <x:c r="G451" s="3" t="s">
         <x:v>1793</x:v>
       </x:c>
       <x:c r="H451" s="3" t="s">
         <x:v>1797</x:v>
       </x:c>
       <x:c r="I451" s="3" t="s">
         <x:v>1798</x:v>
       </x:c>
       <x:c r="J451" s="4">
-        <x:v>377361.44</x:v>
+        <x:v>8333.51</x:v>
       </x:c>
       <x:c r="K451" s="4">
-        <x:v>377361.44</x:v>
+        <x:v>8333.51</x:v>
       </x:c>
       <x:c r="L451" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M451" s="4">
-        <x:v>377361.44</x:v>
+        <x:v>8333.52</x:v>
       </x:c>
       <x:c r="N451" s="5">
-        <x:v>46</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O451" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:15">
       <x:c r="A452" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B452" s="3" t="s">
         <x:v>1791</x:v>
       </x:c>
       <x:c r="C452" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D452" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E452" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F452" s="3" t="s">
-        <x:v>1796</x:v>
+        <x:v>1792</x:v>
       </x:c>
       <x:c r="G452" s="3" t="s">
         <x:v>1793</x:v>
       </x:c>
       <x:c r="H452" s="3" t="s">
         <x:v>1799</x:v>
       </x:c>
       <x:c r="I452" s="3" t="s">
         <x:v>1800</x:v>
       </x:c>
       <x:c r="J452" s="4">
         <x:v>199963.13</x:v>
       </x:c>
       <x:c r="K452" s="4">
         <x:v>199963.13</x:v>
       </x:c>
       <x:c r="L452" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M452" s="4">
         <x:v>199963.13</x:v>
       </x:c>
       <x:c r="N452" s="5">
         <x:v>21</x:v>
       </x:c>
@@ -28372,166 +28372,166 @@
       </x:c>
       <x:c r="O463" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:15">
       <x:c r="A464" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B464" s="3" t="s">
         <x:v>1850</x:v>
       </x:c>
       <x:c r="C464" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D464" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E464" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F464" s="3" t="s">
         <x:v>1851</x:v>
       </x:c>
       <x:c r="G464" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>1852</x:v>
       </x:c>
       <x:c r="H464" s="3" t="s">
-        <x:v>1852</x:v>
+        <x:v>1853</x:v>
       </x:c>
       <x:c r="I464" s="3" t="s">
-        <x:v>1853</x:v>
+        <x:v>1854</x:v>
       </x:c>
       <x:c r="J464" s="4">
-        <x:v>71715.95</x:v>
+        <x:v>5457.2</x:v>
       </x:c>
       <x:c r="K464" s="4">
-        <x:v>71715.95</x:v>
+        <x:v>5457.2</x:v>
       </x:c>
       <x:c r="L464" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M464" s="4">
-        <x:v>71658.37</x:v>
+        <x:v>5438.38</x:v>
       </x:c>
       <x:c r="N464" s="5">
-        <x:v>46</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O464" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:15">
       <x:c r="A465" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B465" s="3" t="s">
-        <x:v>1850</x:v>
+        <x:v>1855</x:v>
       </x:c>
       <x:c r="C465" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E465" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F465" s="3" t="s">
-        <x:v>1854</x:v>
+        <x:v>1856</x:v>
       </x:c>
       <x:c r="G465" s="3" t="s">
-        <x:v>1855</x:v>
+        <x:v>1852</x:v>
       </x:c>
       <x:c r="H465" s="3" t="s">
-        <x:v>1856</x:v>
+        <x:v>1857</x:v>
       </x:c>
       <x:c r="I465" s="3" t="s">
-        <x:v>1857</x:v>
+        <x:v>1858</x:v>
       </x:c>
       <x:c r="J465" s="4">
-        <x:v>5457.2</x:v>
+        <x:v>51322.22</x:v>
       </x:c>
       <x:c r="K465" s="4">
-        <x:v>5457.2</x:v>
+        <x:v>51322.22</x:v>
       </x:c>
       <x:c r="L465" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M465" s="4">
-        <x:v>5438.38</x:v>
+        <x:v>51322.22</x:v>
       </x:c>
       <x:c r="N465" s="5">
-        <x:v>5</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O465" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:15">
       <x:c r="A466" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B466" s="3" t="s">
-        <x:v>1858</x:v>
+        <x:v>1850</x:v>
       </x:c>
       <x:c r="C466" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D466" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E466" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F466" s="3" t="s">
         <x:v>1859</x:v>
       </x:c>
       <x:c r="G466" s="3" t="s">
-        <x:v>1855</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H466" s="3" t="s">
         <x:v>1860</x:v>
       </x:c>
       <x:c r="I466" s="3" t="s">
         <x:v>1861</x:v>
       </x:c>
       <x:c r="J466" s="4">
-        <x:v>51322.22</x:v>
+        <x:v>71715.95</x:v>
       </x:c>
       <x:c r="K466" s="4">
-        <x:v>51322.22</x:v>
+        <x:v>71715.95</x:v>
       </x:c>
       <x:c r="L466" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M466" s="4">
-        <x:v>51322.22</x:v>
+        <x:v>71658.37</x:v>
       </x:c>
       <x:c r="N466" s="5">
-        <x:v>21</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="O466" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:15">
       <x:c r="A467" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B467" s="3" t="s">
         <x:v>1862</x:v>
       </x:c>
       <x:c r="C467" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E467" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F467" s="3" t="s">
         <x:v>1863</x:v>
       </x:c>
       <x:c r="G467" s="3" t="s">
@@ -28710,113 +28710,113 @@
       <x:c r="B471" s="3" t="s">
         <x:v>1880</x:v>
       </x:c>
       <x:c r="C471" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D471" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E471" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F471" s="3" t="s">
         <x:v>1881</x:v>
       </x:c>
       <x:c r="G471" s="3" t="s">
         <x:v>1877</x:v>
       </x:c>
       <x:c r="H471" s="3" t="s">
         <x:v>1882</x:v>
       </x:c>
       <x:c r="I471" s="3" t="s">
         <x:v>1883</x:v>
       </x:c>
       <x:c r="J471" s="4">
-        <x:v>974299.24</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K471" s="4">
-        <x:v>974299.24</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L471" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M471" s="4">
-        <x:v>974299.24</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N471" s="5">
-        <x:v>45</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="O471" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>814</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:15">
       <x:c r="A472" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B472" s="3" t="s">
         <x:v>1884</x:v>
       </x:c>
       <x:c r="C472" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D472" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E472" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F472" s="3" t="s">
         <x:v>1881</x:v>
       </x:c>
       <x:c r="G472" s="3" t="s">
         <x:v>1877</x:v>
       </x:c>
       <x:c r="H472" s="3" t="s">
         <x:v>1885</x:v>
       </x:c>
       <x:c r="I472" s="3" t="s">
         <x:v>1886</x:v>
       </x:c>
       <x:c r="J472" s="4">
-        <x:v>0</x:v>
+        <x:v>974299.24</x:v>
       </x:c>
       <x:c r="K472" s="4">
-        <x:v>0</x:v>
+        <x:v>974299.24</x:v>
       </x:c>
       <x:c r="L472" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M472" s="4">
-        <x:v>0</x:v>
+        <x:v>974299.24</x:v>
       </x:c>
       <x:c r="N472" s="5">
-        <x:v>4</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="O472" s="3" t="s">
-        <x:v>814</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:15">
       <x:c r="A473" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B473" s="3" t="s">
         <x:v>1887</x:v>
       </x:c>
       <x:c r="C473" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D473" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E473" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F473" s="3" t="s">
         <x:v>1888</x:v>
       </x:c>
       <x:c r="G473" s="3" t="s">
         <x:v>1889</x:v>
       </x:c>
       <x:c r="H473" s="3" t="s">
@@ -28992,298 +28992,298 @@
       <x:c r="B477" s="3" t="s">
         <x:v>1903</x:v>
       </x:c>
       <x:c r="C477" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E477" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F477" s="3" t="s">
         <x:v>1904</x:v>
       </x:c>
       <x:c r="G477" s="3" t="s">
         <x:v>1905</x:v>
       </x:c>
       <x:c r="H477" s="3" t="s">
         <x:v>1906</x:v>
       </x:c>
       <x:c r="I477" s="3" t="s">
         <x:v>1907</x:v>
       </x:c>
       <x:c r="J477" s="4">
-        <x:v>400019.85</x:v>
+        <x:v>1068335.61</x:v>
       </x:c>
       <x:c r="K477" s="4">
-        <x:v>400019.85</x:v>
+        <x:v>1068335.61</x:v>
       </x:c>
       <x:c r="L477" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M477" s="4">
-        <x:v>400019.85</x:v>
+        <x:v>1068318.95</x:v>
       </x:c>
       <x:c r="N477" s="5">
-        <x:v>21</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="O477" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:15">
       <x:c r="A478" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B478" s="3" t="s">
         <x:v>1908</x:v>
       </x:c>
       <x:c r="C478" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D478" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E478" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F478" s="3" t="s">
         <x:v>1909</x:v>
       </x:c>
       <x:c r="G478" s="3" t="s">
         <x:v>1905</x:v>
       </x:c>
       <x:c r="H478" s="3" t="s">
         <x:v>1910</x:v>
       </x:c>
       <x:c r="I478" s="3" t="s">
         <x:v>1911</x:v>
       </x:c>
       <x:c r="J478" s="4">
-        <x:v>1068335.61</x:v>
+        <x:v>400019.85</x:v>
       </x:c>
       <x:c r="K478" s="4">
-        <x:v>1068335.61</x:v>
+        <x:v>400019.85</x:v>
       </x:c>
       <x:c r="L478" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M478" s="4">
-        <x:v>1068318.95</x:v>
+        <x:v>400019.85</x:v>
       </x:c>
       <x:c r="N478" s="5">
-        <x:v>42</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O478" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:15">
       <x:c r="A479" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B479" s="3" t="s">
         <x:v>1912</x:v>
       </x:c>
       <x:c r="C479" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D479" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E479" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F479" s="3" t="s">
         <x:v>1913</x:v>
       </x:c>
       <x:c r="G479" s="3" t="s">
         <x:v>1914</x:v>
       </x:c>
       <x:c r="H479" s="3" t="s">
         <x:v>1915</x:v>
       </x:c>
       <x:c r="I479" s="3" t="s">
         <x:v>1916</x:v>
       </x:c>
       <x:c r="J479" s="4">
-        <x:v>53776.83</x:v>
+        <x:v>13180.9</x:v>
       </x:c>
       <x:c r="K479" s="4">
-        <x:v>53776.83</x:v>
+        <x:v>13180.9</x:v>
       </x:c>
       <x:c r="L479" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M479" s="4">
-        <x:v>53776.81</x:v>
+        <x:v>13180.9</x:v>
       </x:c>
       <x:c r="N479" s="5">
-        <x:v>39</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O479" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:15">
       <x:c r="A480" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B480" s="3" t="s">
         <x:v>1912</x:v>
       </x:c>
       <x:c r="C480" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D480" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E480" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F480" s="3" t="s">
         <x:v>1917</x:v>
       </x:c>
       <x:c r="G480" s="3" t="s">
         <x:v>1914</x:v>
       </x:c>
       <x:c r="H480" s="3" t="s">
         <x:v>1918</x:v>
       </x:c>
       <x:c r="I480" s="3" t="s">
         <x:v>1919</x:v>
       </x:c>
       <x:c r="J480" s="4">
-        <x:v>13180.9</x:v>
+        <x:v>53776.83</x:v>
       </x:c>
       <x:c r="K480" s="4">
-        <x:v>13180.9</x:v>
+        <x:v>53776.83</x:v>
       </x:c>
       <x:c r="L480" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M480" s="4">
-        <x:v>13180.9</x:v>
+        <x:v>53776.81</x:v>
       </x:c>
       <x:c r="N480" s="5">
-        <x:v>6</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="O480" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:15">
       <x:c r="A481" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B481" s="3" t="s">
         <x:v>1920</x:v>
       </x:c>
       <x:c r="C481" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E481" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F481" s="3" t="s">
         <x:v>1921</x:v>
       </x:c>
       <x:c r="G481" s="3" t="s">
         <x:v>1922</x:v>
       </x:c>
       <x:c r="H481" s="3" t="s">
         <x:v>1923</x:v>
       </x:c>
       <x:c r="I481" s="3" t="s">
         <x:v>1924</x:v>
       </x:c>
       <x:c r="J481" s="4">
-        <x:v>49626.63</x:v>
+        <x:v>10201.18</x:v>
       </x:c>
       <x:c r="K481" s="4">
-        <x:v>49626.63</x:v>
+        <x:v>10201.18</x:v>
       </x:c>
       <x:c r="L481" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M481" s="4">
-        <x:v>49626.65</x:v>
+        <x:v>10201.18</x:v>
       </x:c>
       <x:c r="N481" s="5">
-        <x:v>35</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="O481" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:15">
       <x:c r="A482" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B482" s="3" t="s">
         <x:v>1925</x:v>
       </x:c>
       <x:c r="C482" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D482" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E482" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F482" s="3" t="s">
         <x:v>1926</x:v>
       </x:c>
       <x:c r="G482" s="3" t="s">
         <x:v>1922</x:v>
       </x:c>
       <x:c r="H482" s="3" t="s">
         <x:v>1927</x:v>
       </x:c>
       <x:c r="I482" s="3" t="s">
         <x:v>1928</x:v>
       </x:c>
       <x:c r="J482" s="4">
-        <x:v>10201.18</x:v>
+        <x:v>49626.63</x:v>
       </x:c>
       <x:c r="K482" s="4">
-        <x:v>10201.18</x:v>
+        <x:v>49626.63</x:v>
       </x:c>
       <x:c r="L482" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M482" s="4">
-        <x:v>10201.18</x:v>
+        <x:v>49626.65</x:v>
       </x:c>
       <x:c r="N482" s="5">
-        <x:v>8</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="O482" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:15">
       <x:c r="A483" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B483" s="3" t="s">
         <x:v>1929</x:v>
       </x:c>
       <x:c r="C483" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E483" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F483" s="3" t="s">
         <x:v>1930</x:v>
       </x:c>
       <x:c r="G483" s="3" t="s">
@@ -29297,134 +29297,134 @@
       </x:c>
       <x:c r="J483" s="4">
         <x:v>6238.03</x:v>
       </x:c>
       <x:c r="K483" s="4">
         <x:v>6238.03</x:v>
       </x:c>
       <x:c r="L483" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M483" s="4">
         <x:v>6238.03</x:v>
       </x:c>
       <x:c r="N483" s="5">
         <x:v>5</x:v>
       </x:c>
       <x:c r="O483" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:15">
       <x:c r="A484" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B484" s="3" t="s">
-        <x:v>1929</x:v>
+        <x:v>1934</x:v>
       </x:c>
       <x:c r="C484" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D484" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E484" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F484" s="3" t="s">
-        <x:v>1934</x:v>
+        <x:v>1935</x:v>
       </x:c>
       <x:c r="G484" s="3" t="s">
         <x:v>1931</x:v>
       </x:c>
       <x:c r="H484" s="3" t="s">
-        <x:v>1935</x:v>
+        <x:v>1936</x:v>
       </x:c>
       <x:c r="I484" s="3" t="s">
-        <x:v>1936</x:v>
+        <x:v>1937</x:v>
       </x:c>
       <x:c r="J484" s="4">
-        <x:v>82244.78</x:v>
+        <x:v>101320.16</x:v>
       </x:c>
       <x:c r="K484" s="4">
-        <x:v>82244.78</x:v>
+        <x:v>101320.16</x:v>
       </x:c>
       <x:c r="L484" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M484" s="4">
-        <x:v>82244.78</x:v>
+        <x:v>101320.14</x:v>
       </x:c>
       <x:c r="N484" s="5">
-        <x:v>41</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O484" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:15">
       <x:c r="A485" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B485" s="3" t="s">
-        <x:v>1937</x:v>
+        <x:v>1929</x:v>
       </x:c>
       <x:c r="C485" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D485" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E485" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F485" s="3" t="s">
         <x:v>1938</x:v>
       </x:c>
       <x:c r="G485" s="3" t="s">
         <x:v>1931</x:v>
       </x:c>
       <x:c r="H485" s="3" t="s">
         <x:v>1939</x:v>
       </x:c>
       <x:c r="I485" s="3" t="s">
         <x:v>1940</x:v>
       </x:c>
       <x:c r="J485" s="4">
-        <x:v>101320.16</x:v>
+        <x:v>82244.78</x:v>
       </x:c>
       <x:c r="K485" s="4">
-        <x:v>101320.16</x:v>
+        <x:v>82244.78</x:v>
       </x:c>
       <x:c r="L485" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M485" s="4">
-        <x:v>101320.14</x:v>
+        <x:v>82244.78</x:v>
       </x:c>
       <x:c r="N485" s="5">
-        <x:v>21</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="O485" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:15">
       <x:c r="A486" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B486" s="3" t="s">
         <x:v>1941</x:v>
       </x:c>
       <x:c r="C486" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D486" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E486" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F486" s="3" t="s">
         <x:v>1942</x:v>
       </x:c>
       <x:c r="G486" s="3" t="s">
@@ -29509,157 +29509,157 @@
       <x:c r="B488" s="3" t="s">
         <x:v>1951</x:v>
       </x:c>
       <x:c r="C488" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D488" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E488" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F488" s="3" t="s">
         <x:v>1952</x:v>
       </x:c>
       <x:c r="G488" s="3" t="s">
         <x:v>1953</x:v>
       </x:c>
       <x:c r="H488" s="3" t="s">
         <x:v>1954</x:v>
       </x:c>
       <x:c r="I488" s="3" t="s">
         <x:v>1955</x:v>
       </x:c>
       <x:c r="J488" s="4">
-        <x:v>398614.08</x:v>
+        <x:v>24664</x:v>
       </x:c>
       <x:c r="K488" s="4">
-        <x:v>398614.08</x:v>
+        <x:v>24664</x:v>
       </x:c>
       <x:c r="L488" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M488" s="4">
-        <x:v>398614.08</x:v>
+        <x:v>24663.87</x:v>
       </x:c>
       <x:c r="N488" s="5">
-        <x:v>21</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="O488" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:15">
       <x:c r="A489" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B489" s="3" t="s">
         <x:v>1956</x:v>
       </x:c>
       <x:c r="C489" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D489" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E489" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F489" s="3" t="s">
         <x:v>1957</x:v>
       </x:c>
       <x:c r="G489" s="3" t="s">
         <x:v>1953</x:v>
       </x:c>
       <x:c r="H489" s="3" t="s">
         <x:v>1958</x:v>
       </x:c>
       <x:c r="I489" s="3" t="s">
         <x:v>1959</x:v>
       </x:c>
       <x:c r="J489" s="4">
-        <x:v>224834.45</x:v>
+        <x:v>398614.08</x:v>
       </x:c>
       <x:c r="K489" s="4">
-        <x:v>224834.45</x:v>
+        <x:v>398614.08</x:v>
       </x:c>
       <x:c r="L489" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M489" s="4">
-        <x:v>224834.16</x:v>
+        <x:v>398614.08</x:v>
       </x:c>
       <x:c r="N489" s="5">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O489" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:15">
       <x:c r="A490" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B490" s="3" t="s">
         <x:v>1960</x:v>
       </x:c>
       <x:c r="C490" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D490" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E490" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F490" s="3" t="s">
-        <x:v>1957</x:v>
+        <x:v>1952</x:v>
       </x:c>
       <x:c r="G490" s="3" t="s">
         <x:v>1953</x:v>
       </x:c>
       <x:c r="H490" s="3" t="s">
         <x:v>1961</x:v>
       </x:c>
       <x:c r="I490" s="3" t="s">
         <x:v>1962</x:v>
       </x:c>
       <x:c r="J490" s="4">
-        <x:v>24664</x:v>
+        <x:v>224834.45</x:v>
       </x:c>
       <x:c r="K490" s="4">
-        <x:v>24664</x:v>
+        <x:v>224834.45</x:v>
       </x:c>
       <x:c r="L490" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M490" s="4">
-        <x:v>24663.87</x:v>
+        <x:v>224834.16</x:v>
       </x:c>
       <x:c r="N490" s="5">
-        <x:v>10</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O490" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:15">
       <x:c r="A491" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B491" s="3" t="s">
         <x:v>1963</x:v>
       </x:c>
       <x:c r="C491" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D491" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E491" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F491" s="3" t="s">
         <x:v>1964</x:v>
       </x:c>
       <x:c r="G491" s="3" t="s">
@@ -29911,319 +29911,319 @@
       </x:c>
       <x:c r="K496" s="4">
         <x:v>134582.08</x:v>
       </x:c>
       <x:c r="L496" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M496" s="4">
         <x:v>134582.08</x:v>
       </x:c>
       <x:c r="N496" s="5">
         <x:v>4</x:v>
       </x:c>
       <x:c r="O496" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:15">
       <x:c r="A497" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B497" s="3" t="s">
         <x:v>1987</x:v>
       </x:c>
       <x:c r="C497" s="3" t="s">
-        <x:v>926</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D497" s="3" t="s">
-        <x:v>927</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E497" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F497" s="3" t="s">
         <x:v>1988</x:v>
       </x:c>
       <x:c r="G497" s="3" t="s">
         <x:v>1989</x:v>
       </x:c>
       <x:c r="H497" s="3" t="s">
         <x:v>1990</x:v>
       </x:c>
       <x:c r="I497" s="3" t="s">
         <x:v>1991</x:v>
       </x:c>
       <x:c r="J497" s="4">
-        <x:v>27140.2</x:v>
+        <x:v>245248.08</x:v>
       </x:c>
       <x:c r="K497" s="4">
-        <x:v>27140.2</x:v>
+        <x:v>245248.08</x:v>
       </x:c>
       <x:c r="L497" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M497" s="4">
-        <x:v>27140.19</x:v>
+        <x:v>245248.05</x:v>
       </x:c>
       <x:c r="N497" s="5">
-        <x:v>4</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="O497" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:15">
       <x:c r="A498" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B498" s="3" t="s">
         <x:v>1987</x:v>
       </x:c>
       <x:c r="C498" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="D498" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="E498" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F498" s="3" t="s">
         <x:v>1988</x:v>
       </x:c>
       <x:c r="G498" s="3" t="s">
         <x:v>1989</x:v>
       </x:c>
       <x:c r="H498" s="3" t="s">
         <x:v>1992</x:v>
       </x:c>
       <x:c r="I498" s="3" t="s">
         <x:v>1993</x:v>
       </x:c>
       <x:c r="J498" s="4">
-        <x:v>245248.08</x:v>
+        <x:v>27140.2</x:v>
       </x:c>
       <x:c r="K498" s="4">
-        <x:v>245248.08</x:v>
+        <x:v>27140.2</x:v>
       </x:c>
       <x:c r="L498" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M498" s="4">
-        <x:v>245248.05</x:v>
+        <x:v>27140.19</x:v>
       </x:c>
       <x:c r="N498" s="5">
-        <x:v>42</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="O498" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:15">
       <x:c r="A499" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B499" s="3" t="s">
         <x:v>1994</x:v>
       </x:c>
       <x:c r="C499" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D499" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E499" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F499" s="3" t="s">
         <x:v>1995</x:v>
       </x:c>
       <x:c r="G499" s="3" t="s">
         <x:v>1996</x:v>
       </x:c>
       <x:c r="H499" s="3" t="s">
         <x:v>1997</x:v>
       </x:c>
       <x:c r="I499" s="3" t="s">
         <x:v>1998</x:v>
       </x:c>
       <x:c r="J499" s="4">
-        <x:v>168057.56</x:v>
+        <x:v>134969.03</x:v>
       </x:c>
       <x:c r="K499" s="4">
-        <x:v>168057.56</x:v>
+        <x:v>134969.03</x:v>
       </x:c>
       <x:c r="L499" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M499" s="4">
-        <x:v>168057.55</x:v>
+        <x:v>134969.01</x:v>
       </x:c>
       <x:c r="N499" s="5">
-        <x:v>44</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O499" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:15">
       <x:c r="A500" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B500" s="3" t="s">
         <x:v>1999</x:v>
       </x:c>
       <x:c r="C500" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D500" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E500" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F500" s="3" t="s">
         <x:v>2000</x:v>
       </x:c>
       <x:c r="G500" s="3" t="s">
         <x:v>1996</x:v>
       </x:c>
       <x:c r="H500" s="3" t="s">
         <x:v>2001</x:v>
       </x:c>
       <x:c r="I500" s="3" t="s">
         <x:v>2002</x:v>
       </x:c>
       <x:c r="J500" s="4">
-        <x:v>19587.32</x:v>
+        <x:v>168057.56</x:v>
       </x:c>
       <x:c r="K500" s="4">
-        <x:v>19587.32</x:v>
+        <x:v>168057.56</x:v>
       </x:c>
       <x:c r="L500" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M500" s="4">
-        <x:v>19587.32</x:v>
+        <x:v>168057.55</x:v>
       </x:c>
       <x:c r="N500" s="5">
-        <x:v>10</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="O500" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:15">
       <x:c r="A501" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B501" s="3" t="s">
         <x:v>2003</x:v>
       </x:c>
       <x:c r="C501" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D501" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E501" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F501" s="3" t="s">
         <x:v>2004</x:v>
       </x:c>
       <x:c r="G501" s="3" t="s">
         <x:v>1996</x:v>
       </x:c>
       <x:c r="H501" s="3" t="s">
         <x:v>2005</x:v>
       </x:c>
       <x:c r="I501" s="3" t="s">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="J501" s="4">
-        <x:v>134969.03</x:v>
+        <x:v>19587.32</x:v>
       </x:c>
       <x:c r="K501" s="4">
-        <x:v>134969.03</x:v>
+        <x:v>19587.32</x:v>
       </x:c>
       <x:c r="L501" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M501" s="4">
-        <x:v>134969.01</x:v>
+        <x:v>19587.32</x:v>
       </x:c>
       <x:c r="N501" s="5">
-        <x:v>21</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="O501" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:15">
       <x:c r="A502" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B502" s="3" t="s">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="C502" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D502" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E502" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F502" s="3" t="s">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="G502" s="3" t="s">
         <x:v>2009</x:v>
       </x:c>
       <x:c r="H502" s="3" t="s">
         <x:v>2010</x:v>
       </x:c>
       <x:c r="I502" s="3" t="s">
         <x:v>2011</x:v>
       </x:c>
       <x:c r="J502" s="4">
-        <x:v>57085.75</x:v>
+        <x:v>1086358.05</x:v>
       </x:c>
       <x:c r="K502" s="4">
-        <x:v>57085.75</x:v>
+        <x:v>1086358.05</x:v>
       </x:c>
       <x:c r="L502" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M502" s="4">
-        <x:v>57085.74</x:v>
+        <x:v>1086358.05</x:v>
       </x:c>
       <x:c r="N502" s="5">
-        <x:v>4</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="O502" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:15">
       <x:c r="A503" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B503" s="3" t="s">
         <x:v>2012</x:v>
       </x:c>
       <x:c r="C503" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D503" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E503" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F503" s="3" t="s">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="G503" s="3" t="s">
@@ -30261,157 +30261,157 @@
       <x:c r="B504" s="3" t="s">
         <x:v>2016</x:v>
       </x:c>
       <x:c r="C504" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D504" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E504" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F504" s="3" t="s">
         <x:v>2017</x:v>
       </x:c>
       <x:c r="G504" s="3" t="s">
         <x:v>2009</x:v>
       </x:c>
       <x:c r="H504" s="3" t="s">
         <x:v>2018</x:v>
       </x:c>
       <x:c r="I504" s="3" t="s">
         <x:v>2019</x:v>
       </x:c>
       <x:c r="J504" s="4">
-        <x:v>1086358.05</x:v>
+        <x:v>57085.75</x:v>
       </x:c>
       <x:c r="K504" s="4">
-        <x:v>1086358.05</x:v>
+        <x:v>57085.75</x:v>
       </x:c>
       <x:c r="L504" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M504" s="4">
-        <x:v>1086358.05</x:v>
+        <x:v>57085.74</x:v>
       </x:c>
       <x:c r="N504" s="5">
-        <x:v>42</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="O504" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:15">
       <x:c r="A505" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B505" s="3" t="s">
         <x:v>2020</x:v>
       </x:c>
       <x:c r="C505" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D505" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E505" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F505" s="3" t="s">
         <x:v>2021</x:v>
       </x:c>
       <x:c r="G505" s="3" t="s">
         <x:v>2022</x:v>
       </x:c>
       <x:c r="H505" s="3" t="s">
         <x:v>2023</x:v>
       </x:c>
       <x:c r="I505" s="3" t="s">
         <x:v>2024</x:v>
       </x:c>
       <x:c r="J505" s="4">
-        <x:v>96659.76</x:v>
+        <x:v>184530.34</x:v>
       </x:c>
       <x:c r="K505" s="4">
-        <x:v>96659.76</x:v>
+        <x:v>184530.34</x:v>
       </x:c>
       <x:c r="L505" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M505" s="4">
-        <x:v>96659.76</x:v>
+        <x:v>184527.62</x:v>
       </x:c>
       <x:c r="N505" s="5">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O505" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:15">
       <x:c r="A506" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B506" s="3" t="s">
         <x:v>2020</x:v>
       </x:c>
       <x:c r="C506" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D506" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E506" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F506" s="3" t="s">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="G506" s="3" t="s">
         <x:v>2022</x:v>
       </x:c>
       <x:c r="H506" s="3" t="s">
         <x:v>2026</x:v>
       </x:c>
       <x:c r="I506" s="3" t="s">
         <x:v>2027</x:v>
       </x:c>
       <x:c r="J506" s="4">
-        <x:v>184530.34</x:v>
+        <x:v>96659.76</x:v>
       </x:c>
       <x:c r="K506" s="4">
-        <x:v>184530.34</x:v>
+        <x:v>96659.76</x:v>
       </x:c>
       <x:c r="L506" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M506" s="4">
-        <x:v>184527.62</x:v>
+        <x:v>96659.76</x:v>
       </x:c>
       <x:c r="N506" s="5">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O506" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:15">
       <x:c r="A507" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B507" s="3" t="s">
         <x:v>2028</x:v>
       </x:c>
       <x:c r="C507" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D507" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E507" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F507" s="3" t="s">
         <x:v>2029</x:v>
       </x:c>
       <x:c r="G507" s="3" t="s">
@@ -30449,157 +30449,157 @@
       <x:c r="B508" s="3" t="s">
         <x:v>2033</x:v>
       </x:c>
       <x:c r="C508" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D508" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E508" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F508" s="3" t="s">
         <x:v>2034</x:v>
       </x:c>
       <x:c r="G508" s="3" t="s">
         <x:v>2035</x:v>
       </x:c>
       <x:c r="H508" s="3" t="s">
         <x:v>2036</x:v>
       </x:c>
       <x:c r="I508" s="3" t="s">
         <x:v>2037</x:v>
       </x:c>
       <x:c r="J508" s="4">
-        <x:v>40619.18</x:v>
+        <x:v>61689.92</x:v>
       </x:c>
       <x:c r="K508" s="4">
-        <x:v>40619.18</x:v>
+        <x:v>61689.92</x:v>
       </x:c>
       <x:c r="L508" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M508" s="4">
-        <x:v>40619.17</x:v>
+        <x:v>61689.95</x:v>
       </x:c>
       <x:c r="N508" s="5">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="O508" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:15">
       <x:c r="A509" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B509" s="3" t="s">
         <x:v>2038</x:v>
       </x:c>
       <x:c r="C509" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D509" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E509" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F509" s="3" t="s">
         <x:v>2039</x:v>
       </x:c>
       <x:c r="G509" s="3" t="s">
         <x:v>2035</x:v>
       </x:c>
       <x:c r="H509" s="3" t="s">
         <x:v>2040</x:v>
       </x:c>
       <x:c r="I509" s="3" t="s">
         <x:v>2041</x:v>
       </x:c>
       <x:c r="J509" s="4">
-        <x:v>7762.8</x:v>
+        <x:v>40619.18</x:v>
       </x:c>
       <x:c r="K509" s="4">
-        <x:v>7762.8</x:v>
+        <x:v>40619.18</x:v>
       </x:c>
       <x:c r="L509" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M509" s="4">
-        <x:v>7762.8</x:v>
+        <x:v>40619.17</x:v>
       </x:c>
       <x:c r="N509" s="5">
-        <x:v>5</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O509" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:15">
       <x:c r="A510" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B510" s="3" t="s">
         <x:v>2042</x:v>
       </x:c>
       <x:c r="C510" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D510" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E510" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F510" s="3" t="s">
         <x:v>2043</x:v>
       </x:c>
       <x:c r="G510" s="3" t="s">
         <x:v>2035</x:v>
       </x:c>
       <x:c r="H510" s="3" t="s">
         <x:v>2044</x:v>
       </x:c>
       <x:c r="I510" s="3" t="s">
         <x:v>2045</x:v>
       </x:c>
       <x:c r="J510" s="4">
-        <x:v>61689.92</x:v>
+        <x:v>7762.8</x:v>
       </x:c>
       <x:c r="K510" s="4">
-        <x:v>61689.92</x:v>
+        <x:v>7762.8</x:v>
       </x:c>
       <x:c r="L510" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M510" s="4">
-        <x:v>61689.95</x:v>
+        <x:v>7762.8</x:v>
       </x:c>
       <x:c r="N510" s="5">
-        <x:v>43</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O510" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:15">
       <x:c r="A511" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B511" s="3" t="s">
         <x:v>2046</x:v>
       </x:c>
       <x:c r="C511" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D511" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E511" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F511" s="3" t="s">
         <x:v>2047</x:v>
       </x:c>
       <x:c r="G511" s="3" t="s">
@@ -30966,63 +30966,63 @@
       <x:c r="B519" s="3" t="s">
         <x:v>2082</x:v>
       </x:c>
       <x:c r="C519" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D519" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E519" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F519" s="3" t="s">
         <x:v>2083</x:v>
       </x:c>
       <x:c r="G519" s="3" t="s">
         <x:v>2084</x:v>
       </x:c>
       <x:c r="H519" s="3" t="s">
         <x:v>2085</x:v>
       </x:c>
       <x:c r="I519" s="3" t="s">
         <x:v>2086</x:v>
       </x:c>
       <x:c r="J519" s="4">
-        <x:v>67698.63</x:v>
+        <x:v>90830.77</x:v>
       </x:c>
       <x:c r="K519" s="4">
-        <x:v>67698.63</x:v>
+        <x:v>90830.77</x:v>
       </x:c>
       <x:c r="L519" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M519" s="4">
-        <x:v>67698.62</x:v>
+        <x:v>90830.76</x:v>
       </x:c>
       <x:c r="N519" s="5">
-        <x:v>21</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="O519" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:15">
       <x:c r="A520" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B520" s="3" t="s">
         <x:v>2087</x:v>
       </x:c>
       <x:c r="C520" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D520" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E520" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F520" s="3" t="s">
         <x:v>2088</x:v>
       </x:c>
       <x:c r="G520" s="3" t="s">
@@ -31060,63 +31060,63 @@
       <x:c r="B521" s="3" t="s">
         <x:v>2091</x:v>
       </x:c>
       <x:c r="C521" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D521" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E521" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F521" s="3" t="s">
         <x:v>2092</x:v>
       </x:c>
       <x:c r="G521" s="3" t="s">
         <x:v>2084</x:v>
       </x:c>
       <x:c r="H521" s="3" t="s">
         <x:v>2093</x:v>
       </x:c>
       <x:c r="I521" s="3" t="s">
         <x:v>2094</x:v>
       </x:c>
       <x:c r="J521" s="4">
-        <x:v>90830.77</x:v>
+        <x:v>67698.63</x:v>
       </x:c>
       <x:c r="K521" s="4">
-        <x:v>90830.77</x:v>
+        <x:v>67698.63</x:v>
       </x:c>
       <x:c r="L521" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M521" s="4">
-        <x:v>90830.76</x:v>
+        <x:v>67698.62</x:v>
       </x:c>
       <x:c r="N521" s="5">
-        <x:v>46</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O521" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:15">
       <x:c r="A522" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B522" s="3" t="s">
         <x:v>2095</x:v>
       </x:c>
       <x:c r="C522" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D522" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E522" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F522" s="3" t="s">
         <x:v>2096</x:v>
       </x:c>
       <x:c r="G522" s="3" t="s">
@@ -31624,110 +31624,110 @@
       <x:c r="B533" s="3" t="s">
         <x:v>2143</x:v>
       </x:c>
       <x:c r="C533" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D533" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E533" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F533" s="3" t="s">
         <x:v>2144</x:v>
       </x:c>
       <x:c r="G533" s="3" t="s">
         <x:v>2145</x:v>
       </x:c>
       <x:c r="H533" s="3" t="s">
         <x:v>2146</x:v>
       </x:c>
       <x:c r="I533" s="3" t="s">
         <x:v>2147</x:v>
       </x:c>
       <x:c r="J533" s="4">
-        <x:v>181741.12</x:v>
+        <x:v>401083.78</x:v>
       </x:c>
       <x:c r="K533" s="4">
-        <x:v>181741.12</x:v>
+        <x:v>401083.78</x:v>
       </x:c>
       <x:c r="L533" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M533" s="4">
-        <x:v>181737.12</x:v>
+        <x:v>401081.86</x:v>
       </x:c>
       <x:c r="N533" s="5">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O533" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:15">
       <x:c r="A534" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B534" s="3" t="s">
         <x:v>2143</x:v>
       </x:c>
       <x:c r="C534" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D534" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E534" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F534" s="3" t="s">
         <x:v>2144</x:v>
       </x:c>
       <x:c r="G534" s="3" t="s">
         <x:v>2145</x:v>
       </x:c>
       <x:c r="H534" s="3" t="s">
         <x:v>2148</x:v>
       </x:c>
       <x:c r="I534" s="3" t="s">
         <x:v>2149</x:v>
       </x:c>
       <x:c r="J534" s="4">
-        <x:v>401083.78</x:v>
+        <x:v>181741.12</x:v>
       </x:c>
       <x:c r="K534" s="4">
-        <x:v>401083.78</x:v>
+        <x:v>181741.12</x:v>
       </x:c>
       <x:c r="L534" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M534" s="4">
-        <x:v>401081.86</x:v>
+        <x:v>181737.12</x:v>
       </x:c>
       <x:c r="N534" s="5">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="O534" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:15">
       <x:c r="A535" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B535" s="3" t="s">
         <x:v>2150</x:v>
       </x:c>
       <x:c r="C535" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D535" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E535" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F535" s="3" t="s">
         <x:v>2151</x:v>
       </x:c>
       <x:c r="G535" s="3" t="s">
@@ -31756,98 +31756,98 @@
       </x:c>
       <x:c r="O535" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:15">
       <x:c r="A536" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B536" s="3" t="s">
         <x:v>2155</x:v>
       </x:c>
       <x:c r="C536" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D536" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E536" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F536" s="3" t="s">
         <x:v>2156</x:v>
       </x:c>
       <x:c r="G536" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H536" s="3" t="s">
         <x:v>2157</x:v>
       </x:c>
       <x:c r="I536" s="3" t="s">
         <x:v>2158</x:v>
       </x:c>
       <x:c r="J536" s="4">
         <x:v>55151.06</x:v>
       </x:c>
       <x:c r="K536" s="4">
         <x:v>55151.06</x:v>
       </x:c>
       <x:c r="L536" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M536" s="4">
         <x:v>55150.36</x:v>
       </x:c>
       <x:c r="N536" s="5">
         <x:v>39</x:v>
       </x:c>
       <x:c r="O536" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:15">
       <x:c r="A537" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B537" s="3" t="s">
         <x:v>2159</x:v>
       </x:c>
       <x:c r="C537" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D537" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E537" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F537" s="3" t="s">
         <x:v>2160</x:v>
       </x:c>
       <x:c r="G537" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H537" s="3" t="s">
         <x:v>2161</x:v>
       </x:c>
       <x:c r="I537" s="3" t="s">
         <x:v>2162</x:v>
       </x:c>
       <x:c r="J537" s="4">
         <x:v>41437.22</x:v>
       </x:c>
       <x:c r="K537" s="4">
         <x:v>41437.22</x:v>
       </x:c>
       <x:c r="L537" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M537" s="4">
         <x:v>41437.04</x:v>
       </x:c>
       <x:c r="N537" s="5">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O537" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -31897,98 +31897,98 @@
       </x:c>
       <x:c r="O538" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:15">
       <x:c r="A539" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B539" s="3" t="s">
         <x:v>2167</x:v>
       </x:c>
       <x:c r="C539" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D539" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E539" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F539" s="3" t="s">
         <x:v>2168</x:v>
       </x:c>
       <x:c r="G539" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H539" s="3" t="s">
         <x:v>2169</x:v>
       </x:c>
       <x:c r="I539" s="3" t="s">
         <x:v>2170</x:v>
       </x:c>
       <x:c r="J539" s="4">
         <x:v>133568.5</x:v>
       </x:c>
       <x:c r="K539" s="4">
         <x:v>133568.5</x:v>
       </x:c>
       <x:c r="L539" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M539" s="4">
         <x:v>133567.71</x:v>
       </x:c>
       <x:c r="N539" s="5">
         <x:v>43</x:v>
       </x:c>
       <x:c r="O539" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:15">
       <x:c r="A540" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B540" s="3" t="s">
         <x:v>2167</x:v>
       </x:c>
       <x:c r="C540" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D540" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E540" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F540" s="3" t="s">
         <x:v>2171</x:v>
       </x:c>
       <x:c r="G540" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H540" s="3" t="s">
         <x:v>2172</x:v>
       </x:c>
       <x:c r="I540" s="3" t="s">
         <x:v>2173</x:v>
       </x:c>
       <x:c r="J540" s="4">
         <x:v>111324.55</x:v>
       </x:c>
       <x:c r="K540" s="4">
         <x:v>111324.55</x:v>
       </x:c>
       <x:c r="L540" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M540" s="4">
         <x:v>111323.62</x:v>
       </x:c>
       <x:c r="N540" s="5">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O540" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -32038,51 +32038,51 @@
       </x:c>
       <x:c r="O541" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:15">
       <x:c r="A542" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B542" s="3" t="s">
         <x:v>2178</x:v>
       </x:c>
       <x:c r="C542" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D542" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E542" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F542" s="3" t="s">
         <x:v>2179</x:v>
       </x:c>
       <x:c r="G542" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H542" s="3" t="s">
         <x:v>2180</x:v>
       </x:c>
       <x:c r="I542" s="3" t="s">
         <x:v>2181</x:v>
       </x:c>
       <x:c r="J542" s="4">
         <x:v>181187.86</x:v>
       </x:c>
       <x:c r="K542" s="4">
         <x:v>181187.86</x:v>
       </x:c>
       <x:c r="L542" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M542" s="4">
         <x:v>181180.82</x:v>
       </x:c>
       <x:c r="N542" s="5">
         <x:v>43</x:v>
       </x:c>
       <x:c r="O542" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -32132,213 +32132,213 @@
       </x:c>
       <x:c r="O543" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:15">
       <x:c r="A544" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B544" s="3" t="s">
         <x:v>2186</x:v>
       </x:c>
       <x:c r="C544" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D544" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E544" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F544" s="3" t="s">
         <x:v>2187</x:v>
       </x:c>
       <x:c r="G544" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H544" s="3" t="s">
         <x:v>2188</x:v>
       </x:c>
       <x:c r="I544" s="3" t="s">
         <x:v>2189</x:v>
       </x:c>
       <x:c r="J544" s="4">
         <x:v>52376.06</x:v>
       </x:c>
       <x:c r="K544" s="4">
         <x:v>52376.06</x:v>
       </x:c>
       <x:c r="L544" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M544" s="4">
         <x:v>52373.79</x:v>
       </x:c>
       <x:c r="N544" s="5">
         <x:v>19</x:v>
       </x:c>
       <x:c r="O544" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:15">
       <x:c r="A545" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B545" s="3" t="s">
         <x:v>2190</x:v>
       </x:c>
       <x:c r="C545" s="3" t="s">
         <x:v>2191</x:v>
       </x:c>
       <x:c r="D545" s="3" t="s">
         <x:v>2192</x:v>
       </x:c>
       <x:c r="E545" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F545" s="3" t="s">
         <x:v>2193</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2194</x:v>
       </x:c>
       <x:c r="G545" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H545" s="3" t="s">
+        <x:v>2194</x:v>
+      </x:c>
+      <x:c r="I545" s="3" t="s">
         <x:v>2195</x:v>
       </x:c>
-      <x:c r="I545" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J545" s="4">
-        <x:v>2392193.45</x:v>
+        <x:v>682505.61</x:v>
       </x:c>
       <x:c r="K545" s="4">
-        <x:v>2392193.45</x:v>
+        <x:v>682505.61</x:v>
       </x:c>
       <x:c r="L545" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M545" s="4">
-        <x:v>2392193.45</x:v>
+        <x:v>682505.61</x:v>
       </x:c>
       <x:c r="N545" s="5">
-        <x:v>33</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="O545" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:15">
       <x:c r="A546" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B546" s="3" t="s">
-        <x:v>2190</x:v>
+        <x:v>2196</x:v>
       </x:c>
       <x:c r="C546" s="3" t="s">
         <x:v>2191</x:v>
       </x:c>
       <x:c r="D546" s="3" t="s">
         <x:v>2192</x:v>
       </x:c>
       <x:c r="E546" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F546" s="3" t="s">
-        <x:v>2194</x:v>
+        <x:v>2193</x:v>
       </x:c>
       <x:c r="G546" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H546" s="3" t="s">
         <x:v>2197</x:v>
       </x:c>
       <x:c r="I546" s="3" t="s">
         <x:v>2198</x:v>
       </x:c>
       <x:c r="J546" s="4">
-        <x:v>682505.61</x:v>
+        <x:v>1691574.55</x:v>
       </x:c>
       <x:c r="K546" s="4">
-        <x:v>682505.61</x:v>
+        <x:v>1691574.55</x:v>
       </x:c>
       <x:c r="L546" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M546" s="4">
-        <x:v>682505.61</x:v>
+        <x:v>1691574.56</x:v>
       </x:c>
       <x:c r="N546" s="5">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O546" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:15">
       <x:c r="A547" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B547" s="3" t="s">
-        <x:v>2199</x:v>
+        <x:v>2190</x:v>
       </x:c>
       <x:c r="C547" s="3" t="s">
         <x:v>2191</x:v>
       </x:c>
       <x:c r="D547" s="3" t="s">
         <x:v>2192</x:v>
       </x:c>
       <x:c r="E547" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>2199</x:v>
       </x:c>
       <x:c r="F547" s="3" t="s">
-        <x:v>2194</x:v>
+        <x:v>2193</x:v>
       </x:c>
       <x:c r="G547" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H547" s="3" t="s">
         <x:v>2200</x:v>
       </x:c>
       <x:c r="I547" s="3" t="s">
         <x:v>2201</x:v>
       </x:c>
       <x:c r="J547" s="4">
-        <x:v>1691574.55</x:v>
+        <x:v>2392193.45</x:v>
       </x:c>
       <x:c r="K547" s="4">
-        <x:v>1691574.55</x:v>
+        <x:v>2392193.45</x:v>
       </x:c>
       <x:c r="L547" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M547" s="4">
-        <x:v>1691574.56</x:v>
+        <x:v>2392193.45</x:v>
       </x:c>
       <x:c r="N547" s="5">
-        <x:v>20</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O547" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:15">
       <x:c r="A548" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B548" s="3" t="s">
         <x:v>2202</x:v>
       </x:c>
       <x:c r="C548" s="3" t="s">
         <x:v>2191</x:v>
       </x:c>
       <x:c r="D548" s="3" t="s">
         <x:v>2203</x:v>
       </x:c>
       <x:c r="E548" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F548" s="3" t="s">
         <x:v>2204</x:v>
       </x:c>
       <x:c r="G548" s="3" t="s">
@@ -32367,51 +32367,51 @@
       </x:c>
       <x:c r="O548" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:15">
       <x:c r="A549" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B549" s="3" t="s">
         <x:v>2207</x:v>
       </x:c>
       <x:c r="C549" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D549" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E549" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F549" s="3" t="s">
         <x:v>2208</x:v>
       </x:c>
       <x:c r="G549" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H549" s="3" t="s">
         <x:v>2209</x:v>
       </x:c>
       <x:c r="I549" s="3" t="s">
         <x:v>2210</x:v>
       </x:c>
       <x:c r="J549" s="4">
         <x:v>64768.01</x:v>
       </x:c>
       <x:c r="K549" s="4">
         <x:v>64768.01</x:v>
       </x:c>
       <x:c r="L549" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M549" s="4">
         <x:v>64767.96</x:v>
       </x:c>
       <x:c r="N549" s="5">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O549" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -32649,98 +32649,98 @@
       </x:c>
       <x:c r="O554" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:15">
       <x:c r="A555" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B555" s="3" t="s">
         <x:v>2229</x:v>
       </x:c>
       <x:c r="C555" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D555" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E555" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F555" s="3" t="s">
         <x:v>2230</x:v>
       </x:c>
       <x:c r="G555" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H555" s="3" t="s">
         <x:v>2231</x:v>
       </x:c>
       <x:c r="I555" s="3" t="s">
         <x:v>2232</x:v>
       </x:c>
       <x:c r="J555" s="4">
         <x:v>54158.9</x:v>
       </x:c>
       <x:c r="K555" s="4">
         <x:v>54158.9</x:v>
       </x:c>
       <x:c r="L555" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M555" s="4">
         <x:v>54155.63</x:v>
       </x:c>
       <x:c r="N555" s="5">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O555" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:15">
       <x:c r="A556" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B556" s="3" t="s">
         <x:v>2233</x:v>
       </x:c>
       <x:c r="C556" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D556" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E556" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F556" s="3" t="s">
         <x:v>2234</x:v>
       </x:c>
       <x:c r="G556" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H556" s="3" t="s">
         <x:v>2235</x:v>
       </x:c>
       <x:c r="I556" s="3" t="s">
         <x:v>2236</x:v>
       </x:c>
       <x:c r="J556" s="4">
         <x:v>78727.25</x:v>
       </x:c>
       <x:c r="K556" s="4">
         <x:v>78727.25</x:v>
       </x:c>
       <x:c r="L556" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M556" s="4">
         <x:v>78725.15</x:v>
       </x:c>
       <x:c r="N556" s="5">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O556" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -32790,51 +32790,51 @@
       </x:c>
       <x:c r="O557" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:15">
       <x:c r="A558" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B558" s="3" t="s">
         <x:v>2241</x:v>
       </x:c>
       <x:c r="C558" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D558" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E558" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F558" s="3" t="s">
         <x:v>2242</x:v>
       </x:c>
       <x:c r="G558" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H558" s="3" t="s">
         <x:v>2243</x:v>
       </x:c>
       <x:c r="I558" s="3" t="s">
         <x:v>2244</x:v>
       </x:c>
       <x:c r="J558" s="4">
         <x:v>98268.37</x:v>
       </x:c>
       <x:c r="K558" s="4">
         <x:v>98268.37</x:v>
       </x:c>
       <x:c r="L558" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M558" s="4">
         <x:v>98267.47</x:v>
       </x:c>
       <x:c r="N558" s="5">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O558" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -32846,110 +32846,110 @@
       <x:c r="B559" s="3" t="s">
         <x:v>2245</x:v>
       </x:c>
       <x:c r="C559" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D559" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E559" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F559" s="3" t="s">
         <x:v>2246</x:v>
       </x:c>
       <x:c r="G559" s="3" t="s">
         <x:v>2247</x:v>
       </x:c>
       <x:c r="H559" s="3" t="s">
         <x:v>2248</x:v>
       </x:c>
       <x:c r="I559" s="3" t="s">
         <x:v>2249</x:v>
       </x:c>
       <x:c r="J559" s="4">
-        <x:v>61815.98</x:v>
+        <x:v>59085.15</x:v>
       </x:c>
       <x:c r="K559" s="4">
-        <x:v>61815.98</x:v>
+        <x:v>59085.15</x:v>
       </x:c>
       <x:c r="L559" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M559" s="4">
-        <x:v>61815.32</x:v>
+        <x:v>59084.21</x:v>
       </x:c>
       <x:c r="N559" s="5">
-        <x:v>18</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="O559" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:15">
       <x:c r="A560" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B560" s="3" t="s">
         <x:v>2245</x:v>
       </x:c>
       <x:c r="C560" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D560" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E560" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F560" s="3" t="s">
         <x:v>2250</x:v>
       </x:c>
       <x:c r="G560" s="3" t="s">
         <x:v>2247</x:v>
       </x:c>
       <x:c r="H560" s="3" t="s">
         <x:v>2251</x:v>
       </x:c>
       <x:c r="I560" s="3" t="s">
         <x:v>2252</x:v>
       </x:c>
       <x:c r="J560" s="4">
-        <x:v>59085.15</x:v>
+        <x:v>61815.98</x:v>
       </x:c>
       <x:c r="K560" s="4">
-        <x:v>59085.15</x:v>
+        <x:v>61815.98</x:v>
       </x:c>
       <x:c r="L560" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M560" s="4">
-        <x:v>59084.21</x:v>
+        <x:v>61815.32</x:v>
       </x:c>
       <x:c r="N560" s="5">
-        <x:v>23</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O560" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:15">
       <x:c r="A561" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B561" s="3" t="s">
         <x:v>2253</x:v>
       </x:c>
       <x:c r="C561" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D561" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E561" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F561" s="3" t="s">
         <x:v>2254</x:v>
       </x:c>
       <x:c r="G561" s="3" t="s">
@@ -32978,98 +32978,98 @@
       </x:c>
       <x:c r="O561" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:15">
       <x:c r="A562" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B562" s="3" t="s">
         <x:v>2257</x:v>
       </x:c>
       <x:c r="C562" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D562" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E562" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F562" s="3" t="s">
         <x:v>2258</x:v>
       </x:c>
       <x:c r="G562" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H562" s="3" t="s">
         <x:v>2259</x:v>
       </x:c>
       <x:c r="I562" s="3" t="s">
         <x:v>2260</x:v>
       </x:c>
       <x:c r="J562" s="4">
         <x:v>44715.57</x:v>
       </x:c>
       <x:c r="K562" s="4">
         <x:v>44715.57</x:v>
       </x:c>
       <x:c r="L562" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M562" s="4">
         <x:v>44715.51</x:v>
       </x:c>
       <x:c r="N562" s="5">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O562" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:15">
       <x:c r="A563" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B563" s="3" t="s">
         <x:v>2261</x:v>
       </x:c>
       <x:c r="C563" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D563" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E563" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F563" s="3" t="s">
         <x:v>2262</x:v>
       </x:c>
       <x:c r="G563" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H563" s="3" t="s">
         <x:v>2263</x:v>
       </x:c>
       <x:c r="I563" s="3" t="s">
         <x:v>2264</x:v>
       </x:c>
       <x:c r="J563" s="4">
         <x:v>41408.08</x:v>
       </x:c>
       <x:c r="K563" s="4">
         <x:v>41408.08</x:v>
       </x:c>
       <x:c r="L563" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M563" s="4">
         <x:v>41408.09</x:v>
       </x:c>
       <x:c r="N563" s="5">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O563" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -33119,145 +33119,145 @@
       </x:c>
       <x:c r="O564" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:15">
       <x:c r="A565" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B565" s="3" t="s">
         <x:v>2269</x:v>
       </x:c>
       <x:c r="C565" s="3" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="D565" s="3" t="s">
         <x:v>927</x:v>
       </x:c>
       <x:c r="E565" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F565" s="3" t="s">
         <x:v>2270</x:v>
       </x:c>
       <x:c r="G565" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H565" s="3" t="s">
         <x:v>2271</x:v>
       </x:c>
       <x:c r="I565" s="3" t="s">
         <x:v>2272</x:v>
       </x:c>
       <x:c r="J565" s="4">
         <x:v>130763.23</x:v>
       </x:c>
       <x:c r="K565" s="4">
         <x:v>130763.23</x:v>
       </x:c>
       <x:c r="L565" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M565" s="4">
         <x:v>130762.51</x:v>
       </x:c>
       <x:c r="N565" s="5">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O565" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:15">
       <x:c r="A566" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B566" s="3" t="s">
         <x:v>2273</x:v>
       </x:c>
       <x:c r="C566" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D566" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E566" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F566" s="3" t="s">
         <x:v>2274</x:v>
       </x:c>
       <x:c r="G566" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H566" s="3" t="s">
         <x:v>2275</x:v>
       </x:c>
       <x:c r="I566" s="3" t="s">
         <x:v>2276</x:v>
       </x:c>
       <x:c r="J566" s="4">
         <x:v>84040.88</x:v>
       </x:c>
       <x:c r="K566" s="4">
         <x:v>84040.88</x:v>
       </x:c>
       <x:c r="L566" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M566" s="4">
         <x:v>84030.7</x:v>
       </x:c>
       <x:c r="N566" s="5">
         <x:v>42</x:v>
       </x:c>
       <x:c r="O566" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:15">
       <x:c r="A567" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B567" s="3" t="s">
         <x:v>2277</x:v>
       </x:c>
       <x:c r="C567" s="3" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="D567" s="3" t="s">
         <x:v>927</x:v>
       </x:c>
       <x:c r="E567" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F567" s="3" t="s">
         <x:v>2278</x:v>
       </x:c>
       <x:c r="G567" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H567" s="3" t="s">
         <x:v>2279</x:v>
       </x:c>
       <x:c r="I567" s="3" t="s">
         <x:v>2280</x:v>
       </x:c>
       <x:c r="J567" s="4">
         <x:v>13095.7</x:v>
       </x:c>
       <x:c r="K567" s="4">
         <x:v>13095.7</x:v>
       </x:c>
       <x:c r="L567" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M567" s="4">
         <x:v>13091.05</x:v>
       </x:c>
       <x:c r="N567" s="5">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O567" s="3" t="s">
         <x:v>38</x:v>
       </x:c>