--- v6 (2026-08-22)
+++ v7 (2026-09-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree38881e772849a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/765b7be7595e4e84acfedd604966c80f.psmdcp" Id="R7abfe2570a6c4c90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd10a82f1547a4545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/126563a1f5604144b1213578419f787a.psmdcp" Id="R1c478d1dfdf84f9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>