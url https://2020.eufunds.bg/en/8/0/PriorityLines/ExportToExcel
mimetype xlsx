--- v7 (2026-09-12)
+++ v8 (2026-10-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd10a82f1547a4545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/126563a1f5604144b1213578419f787a.psmdcp" Id="R1c478d1dfdf84f9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R343f3f3184594cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/951ca968d63b43aeb64764ab88d4e40e.psmdcp" Id="R5f7a6664542f40df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -927,63 +927,63 @@
       </x:c>
       <x:c r="K10" s="9">
         <x:v>35704141.9</x:v>
       </x:c>
       <x:c r="L10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M10" s="9">
         <x:v>99.12</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>2249684.28</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>2249684.28</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E11" s="9">
-        <x:v>2216738.06</x:v>
+        <x:v>4335562.8</x:v>
       </x:c>
       <x:c r="F11" s="9">
-        <x:v>2216738.06</x:v>
+        <x:v>4335562.8</x:v>
       </x:c>
       <x:c r="G11" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H11" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I11" s="9">
-        <x:v>98.54</x:v>
+        <x:v>192.72</x:v>
       </x:c>
       <x:c r="J11" s="9">
         <x:v>2216738.06</x:v>
       </x:c>
       <x:c r="K11" s="9">
         <x:v>2216738.06</x:v>
       </x:c>
       <x:c r="L11" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M11" s="9">
         <x:v>98.54</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>