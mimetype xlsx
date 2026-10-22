--- v8 (2026-10-02)
+++ v9 (2026-10-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R343f3f3184594cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/951ca968d63b43aeb64764ab88d4e40e.psmdcp" Id="R5f7a6664542f40df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R647147806c194a17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/97c9819e0ab44e2c9b76497caf039615.psmdcp" Id="Rbb32af0475b440bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>