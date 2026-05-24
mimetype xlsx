--- v0 (2026-05-04)
+++ v1 (2026-05-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref4817c94b854272" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/96279681c66d49f6b89f4cc4883ac0c7.psmdcp" Id="R157b147c42cc4a75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10e4f76e4540481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fa27580c42f64fbd9c962c48da385045.psmdcp" Id="R479cfcdba0494525" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>