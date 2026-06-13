--- v1 (2026-05-24)
+++ v2 (2026-06-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10e4f76e4540481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fa27580c42f64fbd9c962c48da385045.psmdcp" Id="R479cfcdba0494525" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1e2a639e6c24e9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bca52abf4e57414ba4ebf9a52a635928.psmdcp" Id="R181ce6eca8c34d52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>