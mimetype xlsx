--- v2 (2026-06-13)
+++ v3 (2026-07-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1e2a639e6c24e9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bca52abf4e57414ba4ebf9a52a635928.psmdcp" Id="R181ce6eca8c34d52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe6282679fb645c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c307952210a43d7bfdbb37d94621102.psmdcp" Id="Re40d9ee06f274614" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>