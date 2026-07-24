--- v3 (2026-07-04)
+++ v4 (2026-07-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe6282679fb645c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c307952210a43d7bfdbb37d94621102.psmdcp" Id="Re40d9ee06f274614" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc138eab288194425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1f28ad0fe8da488fbc3ec6ec9b61c726.psmdcp" Id="R206a8190b0144441" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>