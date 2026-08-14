--- v4 (2026-07-24)
+++ v5 (2026-08-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc138eab288194425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1f28ad0fe8da488fbc3ec6ec9b61c726.psmdcp" Id="R206a8190b0144441" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbad03e8ce03e42c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a7cfc7763d36406082df3f06bddd412a.psmdcp" Id="R002f7178bba94801" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>