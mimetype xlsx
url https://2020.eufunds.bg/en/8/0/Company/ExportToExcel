--- v5 (2026-08-14)
+++ v6 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbad03e8ce03e42c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a7cfc7763d36406082df3f06bddd412a.psmdcp" Id="R002f7178bba94801" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd7e696e37264afa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d61ed093d72842b4bc27abd6b2a4ecd3.psmdcp" Id="R236b49865b6f4d56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>