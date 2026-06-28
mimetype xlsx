--- v0 (2026-04-30)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4370e3bbf75478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c6f3749725ed4380bfaa8e37f1a1bd7e.psmdcp" Id="R4d10ccf79c8d45a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8775e17af99c4852" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/887ac1b086894957b0e38ad18fd182c9.psmdcp" Id="R4b2ace4f709042b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="programmes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Performance of the Programmes</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
@@ -800,262 +800,262 @@
       <x:c r="C6" s="9">
         <x:v>1520755091.68</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>242780311.29</x:v>
       </x:c>
       <x:c r="E6" s="10">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F6" s="10">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G6" s="9">
         <x:v>3322166303.93</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>1832925258.68</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>103.93</x:v>
       </x:c>
       <x:c r="J6" s="9">
         <x:v>1579344790.33</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>1751535111.35</x:v>
+        <x:v>1746044993.67</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>99.32</x:v>
+        <x:v>99.01</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>1517018516.13</x:v>
+        <x:v>1512351916.1</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>1668504608.05</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>1439963913.03</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>228540695.02</x:v>
       </x:c>
       <x:c r="E7" s="10">
         <x:v>597</x:v>
       </x:c>
       <x:c r="F7" s="10">
         <x:v>391</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>1708899254.77</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>1600661569.57</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>95.93</x:v>
       </x:c>
       <x:c r="J7" s="9">
         <x:v>1382260919.44</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>1625216408.99</x:v>
+        <x:v>1624813755.88</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>97.41</x:v>
+        <x:v>97.38</x:v>
       </x:c>
       <x:c r="M7" s="9">
         <x:v>1461456368.31</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>1599658798</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>1359709978.29</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>239948819.71</x:v>
       </x:c>
       <x:c r="E8" s="10">
         <x:v>892</x:v>
       </x:c>
       <x:c r="F8" s="10">
         <x:v>824</x:v>
       </x:c>
       <x:c r="G8" s="9">
-        <x:v>1625620727.57</x:v>
+        <x:v>1613974366.56</x:v>
       </x:c>
       <x:c r="H8" s="9">
-        <x:v>1554037912.32</x:v>
+        <x:v>1542391551.31</x:v>
       </x:c>
       <x:c r="I8" s="9">
-        <x:v>97.15</x:v>
+        <x:v>96.42</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>1339896846.9</x:v>
+        <x:v>1328238842.42</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>1550786464.53</x:v>
+        <x:v>1550231249.35</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>96.94</x:v>
+        <x:v>96.91</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>1353404814.92</x:v>
+        <x:v>1353484249.99</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1655425000.93</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1443375934.94</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>212049065.99</x:v>
       </x:c>
       <x:c r="E9" s="10">
         <x:v>46275</x:v>
       </x:c>
       <x:c r="F9" s="10">
         <x:v>33497</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>2181074111.54</x:v>
+        <x:v>2204794352.87</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>1682689530.8</x:v>
+        <x:v>1706444761.61</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>101.65</x:v>
+        <x:v>103.08</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>1462217509.45</x:v>
+        <x:v>1485982421.33</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>1653544603.67</x:v>
+        <x:v>1653301701.82</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>99.89</x:v>
+        <x:v>99.87</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>1450144159.12</x:v>
+        <x:v>1449939442.07</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>690244016.55</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>595110177.85</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>95133838.7</x:v>
       </x:c>
       <x:c r="E10" s="10">
         <x:v>997</x:v>
       </x:c>
       <x:c r="F10" s="10">
         <x:v>376</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>726057180.52</x:v>
       </x:c>
       <x:c r="H10" s="9">
         <x:v>726057180.52</x:v>
       </x:c>
       <x:c r="I10" s="9">
         <x:v>105.19</x:v>
       </x:c>
       <x:c r="J10" s="9">
         <x:v>627846065.91</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>680433399.77</x:v>
+        <x:v>680414199.67</x:v>
       </x:c>
       <x:c r="L10" s="9">
         <x:v>98.58</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>589398742.14</x:v>
+        <x:v>589382395.38</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>1371823175.49</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>1206913634.8</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>164909540.69</x:v>
       </x:c>
       <x:c r="E11" s="10">
         <x:v>11791</x:v>
       </x:c>
       <x:c r="F11" s="10">
         <x:v>4403</x:v>
       </x:c>
       <x:c r="G11" s="9">
         <x:v>1474501796.42</x:v>
       </x:c>
       <x:c r="H11" s="9">
         <x:v>1463318732.93</x:v>
       </x:c>
       <x:c r="I11" s="9">
         <x:v>106.67</x:v>
       </x:c>
       <x:c r="J11" s="9">
         <x:v>1284995273.2</x:v>
       </x:c>
       <x:c r="K11" s="9">
-        <x:v>1375975877.98</x:v>
+        <x:v>1375831878.19</x:v>
       </x:c>
       <x:c r="L11" s="9">
-        <x:v>100.3</x:v>
+        <x:v>100.29</x:v>
       </x:c>
       <x:c r="M11" s="9">
-        <x:v>1210181746.06</x:v>
+        <x:v>1210059346.21</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="8" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B12" s="9">
         <x:v>279857580.43</x:v>
       </x:c>
       <x:c r="C12" s="9">
         <x:v>238398862.02</x:v>
       </x:c>
       <x:c r="D12" s="9">
         <x:v>41458718.41</x:v>
       </x:c>
       <x:c r="E12" s="10">
         <x:v>968</x:v>
       </x:c>
       <x:c r="F12" s="10">
         <x:v>706</x:v>
       </x:c>
       <x:c r="G12" s="9">
         <x:v>280102155.61</x:v>
       </x:c>
       <x:c r="H12" s="9">
@@ -1157,151 +1157,151 @@
       </x:c>
       <x:c r="M14" s="9">
         <x:v>101999967.73</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B15" s="9">
         <x:v>104287847.12</x:v>
       </x:c>
       <x:c r="C15" s="9">
         <x:v>80822486.98</x:v>
       </x:c>
       <x:c r="D15" s="9">
         <x:v>23465360.14</x:v>
       </x:c>
       <x:c r="E15" s="10">
         <x:v>1553</x:v>
       </x:c>
       <x:c r="F15" s="10">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="G15" s="9">
-        <x:v>129290052.99</x:v>
+        <x:v>129290052.98</x:v>
       </x:c>
       <x:c r="H15" s="9">
-        <x:v>95742668.41</x:v>
+        <x:v>95742668.42</x:v>
       </x:c>
       <x:c r="I15" s="9">
         <x:v>91.81</x:v>
       </x:c>
       <x:c r="J15" s="9">
-        <x:v>73998127.57</x:v>
+        <x:v>73998127.58</x:v>
       </x:c>
       <x:c r="K15" s="9">
-        <x:v>88701717.71</x:v>
+        <x:v>88696604.71</x:v>
       </x:c>
       <x:c r="L15" s="9">
         <x:v>85.05</x:v>
       </x:c>
       <x:c r="M15" s="9">
-        <x:v>68548864.16</x:v>
+        <x:v>68545029.41</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>3068046673.76</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>2487658748.4</x:v>
       </x:c>
       <x:c r="D16" s="9">
         <x:v>580387925.36</x:v>
       </x:c>
       <x:c r="E16" s="10">
         <x:v>32303</x:v>
       </x:c>
       <x:c r="F16" s="10">
         <x:v>17126</x:v>
       </x:c>
       <x:c r="G16" s="9">
-        <x:v>5123052784.5</x:v>
+        <x:v>5122140622</x:v>
       </x:c>
       <x:c r="H16" s="9">
-        <x:v>4428484409.21</x:v>
+        <x:v>4427746012.01</x:v>
       </x:c>
       <x:c r="I16" s="9">
-        <x:v>144.34</x:v>
+        <x:v>144.32</x:v>
       </x:c>
       <x:c r="J16" s="9">
-        <x:v>3770177286.38</x:v>
+        <x:v>3769472055.73</x:v>
       </x:c>
       <x:c r="K16" s="9">
-        <x:v>2556809353.25</x:v>
+        <x:v>2557195139.8</x:v>
       </x:c>
       <x:c r="L16" s="9">
-        <x:v>83.34</x:v>
+        <x:v>83.35</x:v>
       </x:c>
       <x:c r="M16" s="9">
-        <x:v>2186238462.13</x:v>
+        <x:v>2186529199.95</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="11" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B17" s="9">
         <x:v>12465259773.62</x:v>
       </x:c>
       <x:c r="C17" s="9">
         <x:v>10618088686.18</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>1847171087.44</x:v>
       </x:c>
       <x:c r="E17" s="10">
         <x:v>96013</x:v>
       </x:c>
       <x:c r="F17" s="10">
         <x:v>59086</x:v>
       </x:c>
       <x:c r="G17" s="9">
-        <x:v>16834600865.96</x:v>
+        <x:v>16845762583.77</x:v>
       </x:c>
       <x:c r="H17" s="9">
-        <x:v>13927855916.16</x:v>
+        <x:v>13939226388.77</x:v>
       </x:c>
       <x:c r="I17" s="9">
-        <x:v>111.73</x:v>
+        <x:v>111.82</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>12004683266.2</x:v>
+        <x:v>12016084942.96</x:v>
       </x:c>
       <x:c r="K17" s="9">
-        <x:v>11826991780.31</x:v>
+        <x:v>11820518366.15</x:v>
       </x:c>
       <x:c r="L17" s="9">
-        <x:v>94.88</x:v>
+        <x:v>94.83</x:v>
       </x:c>
       <x:c r="M17" s="9">
-        <x:v>10323858843.69</x:v>
+        <x:v>10319215118.14</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="19" spans="1:13">
       <x:c r="A19" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:13">
       <x:c r="A20" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:13">
       <x:c r="A21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:13">
       <x:c r="A22" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">