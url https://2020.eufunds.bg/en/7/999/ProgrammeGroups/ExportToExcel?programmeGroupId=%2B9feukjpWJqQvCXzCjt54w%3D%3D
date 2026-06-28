--- v1 (2026-06-28)
+++ v2 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8775e17af99c4852" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/887ac1b086894957b0e38ad18fd182c9.psmdcp" Id="R4b2ace4f709042b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabedead7258b48ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7778818a23c041258935faa8ad32a8b9.psmdcp" Id="R0f276c0e70074cd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="programmes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Performance of the Programmes</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>