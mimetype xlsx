--- v2 (2026-06-28)
+++ v3 (2026-08-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabedead7258b48ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7778818a23c041258935faa8ad32a8b9.psmdcp" Id="R0f276c0e70074cd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R148c06193909454f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e466919b244458db95243bfc1f88cde.psmdcp" Id="R7c2b2bc2b6944b64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="programmes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Performance of the Programmes</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
@@ -841,180 +841,180 @@
       <x:c r="C7" s="9">
         <x:v>1439963913.03</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>228540695.02</x:v>
       </x:c>
       <x:c r="E7" s="10">
         <x:v>597</x:v>
       </x:c>
       <x:c r="F7" s="10">
         <x:v>391</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>1708899254.77</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>1600661569.57</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>95.93</x:v>
       </x:c>
       <x:c r="J7" s="9">
         <x:v>1382260919.44</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>1624813755.88</x:v>
+        <x:v>1624812996.42</x:v>
       </x:c>
       <x:c r="L7" s="9">
         <x:v>97.38</x:v>
       </x:c>
       <x:c r="M7" s="9">
         <x:v>1461456368.31</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>1599658798</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>1359709978.29</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>239948819.71</x:v>
       </x:c>
       <x:c r="E8" s="10">
         <x:v>892</x:v>
       </x:c>
       <x:c r="F8" s="10">
         <x:v>824</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>1613974366.56</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>1542391551.31</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>96.42</x:v>
       </x:c>
       <x:c r="J8" s="9">
         <x:v>1328238842.42</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>1550231249.35</x:v>
+        <x:v>1549344039.21</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>96.91</x:v>
+        <x:v>96.85</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>1353484249.99</x:v>
+        <x:v>1353448603.57</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1655425000.93</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1443375934.94</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>212049065.99</x:v>
       </x:c>
       <x:c r="E9" s="10">
         <x:v>46275</x:v>
       </x:c>
       <x:c r="F9" s="10">
         <x:v>33497</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>2204794352.87</x:v>
+        <x:v>2204690812.42</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>1706444761.61</x:v>
+        <x:v>1706461366.18</x:v>
       </x:c>
       <x:c r="I9" s="9">
         <x:v>103.08</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>1485982421.33</x:v>
+        <x:v>1485991238.83</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>1653301701.82</x:v>
+        <x:v>1653032083.13</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>99.87</x:v>
+        <x:v>99.86</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>1449939442.07</x:v>
+        <x:v>1449717362.71</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>690244016.55</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>595110177.85</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>95133838.7</x:v>
       </x:c>
       <x:c r="E10" s="10">
         <x:v>997</x:v>
       </x:c>
       <x:c r="F10" s="10">
         <x:v>376</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>726057180.52</x:v>
       </x:c>
       <x:c r="H10" s="9">
         <x:v>726057180.52</x:v>
       </x:c>
       <x:c r="I10" s="9">
         <x:v>105.19</x:v>
       </x:c>
       <x:c r="J10" s="9">
         <x:v>627846065.91</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>680414199.67</x:v>
+        <x:v>680355715.33</x:v>
       </x:c>
       <x:c r="L10" s="9">
-        <x:v>98.58</x:v>
+        <x:v>98.57</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>589382395.38</x:v>
+        <x:v>589346253.14</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>1371823175.49</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>1206913634.8</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>164909540.69</x:v>
       </x:c>
       <x:c r="E11" s="10">
         <x:v>11791</x:v>
       </x:c>
       <x:c r="F11" s="10">
         <x:v>4403</x:v>
       </x:c>
       <x:c r="G11" s="9">
         <x:v>1474501796.42</x:v>
       </x:c>
       <x:c r="H11" s="9">
@@ -1046,57 +1046,57 @@
       <x:c r="C12" s="9">
         <x:v>238398862.02</x:v>
       </x:c>
       <x:c r="D12" s="9">
         <x:v>41458718.41</x:v>
       </x:c>
       <x:c r="E12" s="10">
         <x:v>968</x:v>
       </x:c>
       <x:c r="F12" s="10">
         <x:v>706</x:v>
       </x:c>
       <x:c r="G12" s="9">
         <x:v>280102155.61</x:v>
       </x:c>
       <x:c r="H12" s="9">
         <x:v>280102155.61</x:v>
       </x:c>
       <x:c r="I12" s="9">
         <x:v>100.09</x:v>
       </x:c>
       <x:c r="J12" s="9">
         <x:v>238606690.94</x:v>
       </x:c>
       <x:c r="K12" s="9">
-        <x:v>280153036.67</x:v>
+        <x:v>280149970.4</x:v>
       </x:c>
       <x:c r="L12" s="9">
-        <x:v>100.11</x:v>
+        <x:v>100.1</x:v>
       </x:c>
       <x:c r="M12" s="9">
-        <x:v>242102170.76</x:v>
+        <x:v>242099564.43</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B13" s="9">
         <x:v>161876670.32</x:v>
       </x:c>
       <x:c r="C13" s="9">
         <x:v>143379858.19</x:v>
       </x:c>
       <x:c r="D13" s="9">
         <x:v>18496812.13</x:v>
       </x:c>
       <x:c r="E13" s="10">
         <x:v>551</x:v>
       </x:c>
       <x:c r="F13" s="10">
         <x:v>548</x:v>
       </x:c>
       <x:c r="G13" s="9">
         <x:v>161836498.11</x:v>
       </x:c>
       <x:c r="H13" s="9">
@@ -1169,139 +1169,139 @@
       <x:c r="C15" s="9">
         <x:v>80822486.98</x:v>
       </x:c>
       <x:c r="D15" s="9">
         <x:v>23465360.14</x:v>
       </x:c>
       <x:c r="E15" s="10">
         <x:v>1553</x:v>
       </x:c>
       <x:c r="F15" s="10">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="G15" s="9">
         <x:v>129290052.98</x:v>
       </x:c>
       <x:c r="H15" s="9">
         <x:v>95742668.42</x:v>
       </x:c>
       <x:c r="I15" s="9">
         <x:v>91.81</x:v>
       </x:c>
       <x:c r="J15" s="9">
         <x:v>73998127.58</x:v>
       </x:c>
       <x:c r="K15" s="9">
-        <x:v>88696604.71</x:v>
+        <x:v>88688084.29</x:v>
       </x:c>
       <x:c r="L15" s="9">
-        <x:v>85.05</x:v>
+        <x:v>85.04</x:v>
       </x:c>
       <x:c r="M15" s="9">
-        <x:v>68545029.41</x:v>
+        <x:v>68538639.1</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>3068046673.76</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>2487658748.4</x:v>
       </x:c>
       <x:c r="D16" s="9">
         <x:v>580387925.36</x:v>
       </x:c>
       <x:c r="E16" s="10">
         <x:v>32303</x:v>
       </x:c>
       <x:c r="F16" s="10">
         <x:v>17126</x:v>
       </x:c>
       <x:c r="G16" s="9">
-        <x:v>5122140622</x:v>
+        <x:v>5121858207.95</x:v>
       </x:c>
       <x:c r="H16" s="9">
-        <x:v>4427746012.01</x:v>
+        <x:v>4427463597.91</x:v>
       </x:c>
       <x:c r="I16" s="9">
-        <x:v>144.32</x:v>
+        <x:v>144.31</x:v>
       </x:c>
       <x:c r="J16" s="9">
-        <x:v>3769472055.73</x:v>
+        <x:v>3769232003.76</x:v>
       </x:c>
       <x:c r="K16" s="9">
-        <x:v>2557195139.8</x:v>
+        <x:v>2557238268.48</x:v>
       </x:c>
       <x:c r="L16" s="9">
         <x:v>83.35</x:v>
       </x:c>
       <x:c r="M16" s="9">
-        <x:v>2186529199.95</x:v>
+        <x:v>2186546451.39</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="11" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B17" s="9">
         <x:v>12465259773.62</x:v>
       </x:c>
       <x:c r="C17" s="9">
         <x:v>10618088686.18</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>1847171087.44</x:v>
       </x:c>
       <x:c r="E17" s="10">
         <x:v>96013</x:v>
       </x:c>
       <x:c r="F17" s="10">
         <x:v>59086</x:v>
       </x:c>
       <x:c r="G17" s="9">
-        <x:v>16845762583.77</x:v>
+        <x:v>16845376629.27</x:v>
       </x:c>
       <x:c r="H17" s="9">
-        <x:v>13939226388.77</x:v>
+        <x:v>13938960579.24</x:v>
       </x:c>
       <x:c r="I17" s="9">
         <x:v>111.82</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>12016084942.96</x:v>
+        <x:v>12015853708.49</x:v>
       </x:c>
       <x:c r="K17" s="9">
-        <x:v>11820518366.15</x:v>
+        <x:v>11819333835.51</x:v>
       </x:c>
       <x:c r="L17" s="9">
-        <x:v>94.83</x:v>
+        <x:v>94.82</x:v>
       </x:c>
       <x:c r="M17" s="9">
-        <x:v>10319215118.14</x:v>
+        <x:v>10318929504.92</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="19" spans="1:13">
       <x:c r="A19" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:13">
       <x:c r="A20" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:13">
       <x:c r="A21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:13">
       <x:c r="A22" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">