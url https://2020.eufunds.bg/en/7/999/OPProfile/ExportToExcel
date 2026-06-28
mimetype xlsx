--- v0 (2026-04-30)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R016e7f195a724f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/95640af95fe846de83751a0ef7f7cbea.psmdcp" Id="Rcb2fb79838ba4023" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R939cfa5f9e6842cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2ace7e7b1b614d208a32d555b7ba516b.psmdcp" Id="R0ee94ec1c0b04fc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>
@@ -1514,214 +1514,214 @@
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>690244016.55</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>595110177.85</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>95133838.7</x:v>
       </x:c>
       <x:c r="E40" s="4">
         <x:v>701681564.33</x:v>
       </x:c>
       <x:c r="F40" s="4">
         <x:v>606369498.07</x:v>
       </x:c>
       <x:c r="G40" s="4">
         <x:v>101.66</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>680433399.77</x:v>
+        <x:v>680414199.67</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>589398742.14</x:v>
+        <x:v>589382395.38</x:v>
       </x:c>
       <x:c r="J40" s="4">
         <x:v>98.58</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>690244016.55</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>595110177.85</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>95133838.7</x:v>
       </x:c>
       <x:c r="E41" s="4">
         <x:v>701681564.33</x:v>
       </x:c>
       <x:c r="F41" s="4">
         <x:v>606369498.07</x:v>
       </x:c>
       <x:c r="G41" s="4">
         <x:v>101.66</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>680433399.77</x:v>
+        <x:v>680414199.67</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>589398742.14</x:v>
+        <x:v>589382395.38</x:v>
       </x:c>
       <x:c r="J41" s="4">
         <x:v>98.58</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>690244016.55</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>595110177.85</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>95133838.7</x:v>
       </x:c>
       <x:c r="E42" s="4">
         <x:v>701681564.33</x:v>
       </x:c>
       <x:c r="F42" s="4">
         <x:v>606369498.07</x:v>
       </x:c>
       <x:c r="G42" s="4">
         <x:v>101.66</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>680433399.77</x:v>
+        <x:v>680414199.67</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>589398742.14</x:v>
+        <x:v>589382395.38</x:v>
       </x:c>
       <x:c r="J42" s="4">
         <x:v>98.58</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>690244016.55</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>595110177.85</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>95133838.7</x:v>
       </x:c>
       <x:c r="E43" s="4">
         <x:v>701681564.33</x:v>
       </x:c>
       <x:c r="F43" s="4">
         <x:v>606369498.07</x:v>
       </x:c>
       <x:c r="G43" s="4">
         <x:v>101.66</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>680433399.77</x:v>
+        <x:v>680414199.67</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>589398742.14</x:v>
+        <x:v>589382395.38</x:v>
       </x:c>
       <x:c r="J43" s="4">
         <x:v>98.58</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>690244016.55</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>595110177.85</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>95133838.7</x:v>
       </x:c>
       <x:c r="E44" s="4">
         <x:v>701681564.33</x:v>
       </x:c>
       <x:c r="F44" s="4">
         <x:v>606369498.07</x:v>
       </x:c>
       <x:c r="G44" s="4">
         <x:v>101.66</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>680433399.77</x:v>
+        <x:v>680414199.67</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>589398742.14</x:v>
+        <x:v>589382395.38</x:v>
       </x:c>
       <x:c r="J44" s="4">
         <x:v>98.58</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>690244016.55</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>595110177.85</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>95133838.7</x:v>
       </x:c>
       <x:c r="E45" s="6">
         <x:v>701681564.33</x:v>
       </x:c>
       <x:c r="F45" s="6">
         <x:v>606369498.07</x:v>
       </x:c>
       <x:c r="G45" s="6">
         <x:v>101.66</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>680433399.77</x:v>
+        <x:v>680414199.67</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>589398742.14</x:v>
+        <x:v>589382395.38</x:v>
       </x:c>
       <x:c r="J45" s="6">
         <x:v>98.58</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>34</x:v>
       </x:c>