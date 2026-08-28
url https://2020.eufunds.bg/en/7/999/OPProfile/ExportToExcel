--- v1 (2026-06-28)
+++ v2 (2026-08-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R939cfa5f9e6842cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2ace7e7b1b614d208a32d555b7ba516b.psmdcp" Id="R0ee94ec1c0b04fc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e95da6eaff34cdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/91d8e84c825e47819d35c46b9d0e5c60.psmdcp" Id="Rb58402e9aa374ba6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>
@@ -1514,217 +1514,217 @@
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>690244016.55</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>595110177.85</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>95133838.7</x:v>
       </x:c>
       <x:c r="E40" s="4">
         <x:v>701681564.33</x:v>
       </x:c>
       <x:c r="F40" s="4">
         <x:v>606369498.07</x:v>
       </x:c>
       <x:c r="G40" s="4">
         <x:v>101.66</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>680414199.67</x:v>
+        <x:v>680355715.33</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>589382395.38</x:v>
+        <x:v>589346253.14</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>98.58</x:v>
+        <x:v>98.57</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>690244016.55</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>595110177.85</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>95133838.7</x:v>
       </x:c>
       <x:c r="E41" s="4">
         <x:v>701681564.33</x:v>
       </x:c>
       <x:c r="F41" s="4">
         <x:v>606369498.07</x:v>
       </x:c>
       <x:c r="G41" s="4">
         <x:v>101.66</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>680414199.67</x:v>
+        <x:v>680355715.33</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>589382395.38</x:v>
+        <x:v>589346253.14</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>98.58</x:v>
+        <x:v>98.57</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>690244016.55</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>595110177.85</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>95133838.7</x:v>
       </x:c>
       <x:c r="E42" s="4">
         <x:v>701681564.33</x:v>
       </x:c>
       <x:c r="F42" s="4">
         <x:v>606369498.07</x:v>
       </x:c>
       <x:c r="G42" s="4">
         <x:v>101.66</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>680414199.67</x:v>
+        <x:v>680355715.33</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>589382395.38</x:v>
+        <x:v>589346253.14</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>98.58</x:v>
+        <x:v>98.57</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>690244016.55</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>595110177.85</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>95133838.7</x:v>
       </x:c>
       <x:c r="E43" s="4">
         <x:v>701681564.33</x:v>
       </x:c>
       <x:c r="F43" s="4">
         <x:v>606369498.07</x:v>
       </x:c>
       <x:c r="G43" s="4">
         <x:v>101.66</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>680414199.67</x:v>
+        <x:v>680355715.33</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>589382395.38</x:v>
+        <x:v>589346253.14</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>98.58</x:v>
+        <x:v>98.57</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>690244016.55</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>595110177.85</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>95133838.7</x:v>
       </x:c>
       <x:c r="E44" s="4">
         <x:v>701681564.33</x:v>
       </x:c>
       <x:c r="F44" s="4">
         <x:v>606369498.07</x:v>
       </x:c>
       <x:c r="G44" s="4">
         <x:v>101.66</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>680414199.67</x:v>
+        <x:v>680355715.33</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>589382395.38</x:v>
+        <x:v>589346253.14</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>98.58</x:v>
+        <x:v>98.57</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>690244016.55</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>595110177.85</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>95133838.7</x:v>
       </x:c>
       <x:c r="E45" s="6">
         <x:v>701681564.33</x:v>
       </x:c>
       <x:c r="F45" s="6">
         <x:v>606369498.07</x:v>
       </x:c>
       <x:c r="G45" s="6">
         <x:v>101.66</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>680414199.67</x:v>
+        <x:v>680355715.33</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>589382395.38</x:v>
+        <x:v>589346253.14</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>98.58</x:v>
+        <x:v>98.57</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">