--- v3 (2026-08-24)
+++ v4 (2026-10-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf30cfef2a024414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/efab0d829a9c4c9d94ea48deafa8f92b.psmdcp" Id="R40b8cfa954874f16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d63dc8873e448c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/721b6a1735494414a4502c6f4ab64395.psmdcp" Id="R8178c4ca647143df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -5280,100 +5280,93 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="thin">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="thin">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="thin">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="thin">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="7">
+  <x:cellStyleXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="2" fillId="2" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="4" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="164" fontId="3" fillId="3" borderId="1" quotePrefix="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="7">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="4" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <x:protection locked="1" hidden="0"/>
-[...2 lines deleted...]
-      <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
@@ -9071,51 +9064,51 @@
       <x:c r="E90" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F90" s="3" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H90" s="3" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I90" s="3" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J90" s="4">
         <x:v>70929466.26</x:v>
       </x:c>
       <x:c r="K90" s="4">
         <x:v>70929466.26</x:v>
       </x:c>
       <x:c r="L90" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M90" s="4">
-        <x:v>69509793.48</x:v>
+        <x:v>69476440.98</x:v>
       </x:c>
       <x:c r="N90" s="5">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O90" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:15">
       <x:c r="A91" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B91" s="3" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="E91" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F91" s="3" t="s">
@@ -9212,51 +9205,51 @@
       <x:c r="E93" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F93" s="3" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H93" s="3" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="I93" s="3" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="J93" s="4">
         <x:v>48636795.64</x:v>
       </x:c>
       <x:c r="K93" s="4">
         <x:v>48636795.64</x:v>
       </x:c>
       <x:c r="L93" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M93" s="4">
-        <x:v>48591902.96</x:v>
+        <x:v>48591644.67</x:v>
       </x:c>
       <x:c r="N93" s="5">
         <x:v>35</x:v>
       </x:c>
       <x:c r="O93" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:15">
       <x:c r="A94" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D94" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E94" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F94" s="3" t="s">
@@ -20526,51 +20519,51 @@
     <x:row r="334" spans="1:15">
       <x:c r="A334" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B334" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="C334" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D334" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E334" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F334" s="3" t="s">
         <x:v>1159</x:v>
       </x:c>
       <x:c r="G334" s="3" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="H334" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
-      <x:c r="I334" s="6" t="s">
+      <x:c r="I334" s="3" t="s">
         <x:v>1161</x:v>
       </x:c>
       <x:c r="J334" s="4">
         <x:v>60353.96</x:v>
       </x:c>
       <x:c r="K334" s="4">
         <x:v>60353.96</x:v>
       </x:c>
       <x:c r="L334" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M334" s="4">
         <x:v>48986.22</x:v>
       </x:c>
       <x:c r="N334" s="5">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O334" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:15">
       <x:c r="A335" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
@@ -26640,54 +26633,54 @@
       <x:c r="B464" s="3" t="s">
         <x:v>1709</x:v>
       </x:c>
       <x:c r="C464" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D464" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E464" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F464" s="3" t="s">
         <x:v>1710</x:v>
       </x:c>
       <x:c r="G464" s="3" t="s">
         <x:v>1711</x:v>
       </x:c>
       <x:c r="H464" s="3" t="s">
         <x:v>1712</x:v>
       </x:c>
       <x:c r="I464" s="3" t="s">
         <x:v>1713</x:v>
       </x:c>
       <x:c r="J464" s="4">
-        <x:v>2293141.16</x:v>
+        <x:v>1172464.49</x:v>
       </x:c>
       <x:c r="K464" s="4">
-        <x:v>2293141.16</x:v>
+        <x:v>1172464.49</x:v>
       </x:c>
       <x:c r="L464" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M464" s="4">
         <x:v>2339768.65</x:v>
       </x:c>
       <x:c r="N464" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O464" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="466" spans="1:15">
       <x:c r="A466" s="0" t="s">
         <x:v>1714</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:15">
       <x:c r="A467" s="0" t="s">
         <x:v>1715</x:v>
       </x:c>
     </x:row>