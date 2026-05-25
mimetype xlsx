--- v0 (2026-04-09)
+++ v1 (2026-05-25)
@@ -1,65 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a423b0305ca4324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/068cbafa92624f578251503b643f8512.psmdcp" Id="R99953d50fdb542ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2295336af8714951" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bcc0c30b695f4690b34a1b39af5dab9e.psmdcp" Id="R04175d1b3ad74cce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="projects" sheetId="2" r:id="rId2"/>
+    <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1718" uniqueCount="1718">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
+    <x:t/>
+  </x:si>
+  <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
     <x:t>Science and Education for Smart Growth 2014-2020</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
     <x:t>Procedure</x:t>
   </x:si>
   <x:si>
     <x:t>Starting Year (from)</x:t>
   </x:si>
   <x:si>
     <x:t>Starting Year (to)</x:t>
   </x:si>
   <x:si>
     <x:t>End Year (from)</x:t>
   </x:si>
   <x:si>
     <x:t>End Year (to)</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
@@ -205,81 +208,81 @@
   <x:si>
     <x:t>Bulgaria, Sofia, 1715, София, бул. Александър Малинов №1</x:t>
   </x:si>
   <x:si>
     <x:t>Sofia,Varna</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.016-0023</x:t>
   </x:si>
   <x:si>
     <x:t>PROJECT “IMPROVEMENT AND MODERNIZATION  OF THE EDUCATIONAL INFRASTRUCTURE OF MOI ACADEMY IN PARTNERSHIP WITH VARNA FREE UNIVERSITY "CHERNORIZETS HRABAR",UNIVERSITY OF ARCHITECTURE, CIVIL ENGINEERING AND GEODESY AND MEDICAL INSTITUTE OF MOI”</x:t>
   </x:si>
   <x:si>
     <x:t>Terminated (termination date)</x:t>
   </x:si>
   <x:si>
     <x:t>000049741 BURGASKI SVOBODEN UNIVERSITET</x:t>
   </x:si>
   <x:si>
     <x:t>Private</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Burgas, 8000, ул.САН СТЕФАНО, номер 62</x:t>
   </x:si>
   <x:si>
-    <x:t>Botevgrad,Burgas,Sofia</x:t>
+    <x:t>Burgas,Sofia,Botevgrad</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.016-0030</x:t>
   </x:si>
   <x:si>
     <x:t>Modernisation in the Educational Solutions towards a Circular Economy, Strategic Infrastructures and Productions (MISS-IP)</x:t>
   </x:si>
   <x:si>
     <x:t>103010965 VARNA FREE UNIVERSITY "CHERNORIZETS HRABAR"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Varna, 9007, к.к. Чайка, ул. Янко Славчев №84</x:t>
   </x:si>
   <x:si>
-    <x:t>Plovdiv,Varna</x:t>
+    <x:t>Varna,Plovdiv</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.016-0026</x:t>
   </x:si>
   <x:si>
     <x:t>An innovative model for modernization of higher education by creating an academic ecosystem VFU “Chernorizets Hrabar” - Technical University–Varna - Plovdiv university "Paisii Hilendarski"</x:t>
   </x:si>
   <x:si>
     <x:t>104025653 "ST. CYRIL AND ST. METHODIUS" UNIVERSITY OF VELIKO TARNOVO</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Veliko Tarnovo, 5003, ул. ТЕОДОСИЙ ТЪРНОВСКИ, номер 2</x:t>
   </x:si>
   <x:si>
-    <x:t>Blagoevgrad,Gabrovo,Sofia,Veliko Tarnovo</x:t>
+    <x:t>Veliko Tarnovo,Sofia,Blagoevgrad,Gabrovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.016-0019</x:t>
   </x:si>
   <x:si>
     <x:t>Innovative education in the humanities and social sciences through digital transformation and modernization of the curricula at the University of Veliko Tarnovo "St. St. Cyril and Methodius", Sofia University "St. Kliment Ohridski", Southwestern University "Neofit Rilski" and the Technical University of Gabrovo in partner in Gabrovo with foreign universities from Greece, Poland and Romania.</x:t>
   </x:si>
   <x:si>
     <x:t>129004492 Nikola Vaptsarov Naval Academy</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Varna, 9002, ул. Васил Друмев 73</x:t>
   </x:si>
   <x:si>
     <x:t>Varna</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.009-0037</x:t>
   </x:si>
   <x:si>
     <x:t>Support for the development of PhDs, post PhDs, young scientists and  lecturers in NVNA</x:t>
   </x:si>
   <x:si>
     <x:t>124140232 Higher school of management  (business name - Varna University of Management)</x:t>
   </x:si>
@@ -300,51 +303,51 @@
   <x:si>
     <x:t>Bulgaria, Lom, 3600, ул. "ХАДЖИ ДИМИТЪР" №28</x:t>
   </x:si>
   <x:si>
     <x:t>Lom</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.007-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Access to quality education for children and students from marginalized communities, including Roma from the Konstantin Fotinov Primary School in the town of Lom and the Cyril and Methodius Primary School in the village of Zamfir</x:t>
   </x:si>
   <x:si>
     <x:t>119622743 "REVIVAL CAPITAL" ASSOCIATION</x:t>
   </x:si>
   <x:si>
     <x:t>Non-profit organization</x:t>
   </x:si>
   <x:si>
     <x:t>Public benefit association</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kotel, 8970, ул.ГЕН.ИВАН КИШЕЛСКИ, номер 11</x:t>
   </x:si>
   <x:si>
-    <x:t>Burgas (BG341),Sliven (BG342)</x:t>
+    <x:t>Sliven (BG342),Burgas (BG341)</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.019-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Encouragement the education of students and young people as a way to combat poverty and inequality</x:t>
   </x:si>
   <x:si>
     <x:t>115101369 DG "RAINBOW"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Hisarya, 4180, ул. "Елин Пелин" № 7</x:t>
   </x:si>
   <x:si>
     <x:t>Hisarya</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.015-0004</x:t>
   </x:si>
   <x:si>
     <x:t>The world is a child's smile and joy</x:t>
   </x:si>
   <x:si>
     <x:t>115101351 DG "PINOKIO"</x:t>
   </x:si>
@@ -510,75 +513,75 @@
   <x:si>
     <x:t>175807959 EUROPEAN CENTRE FOR MEDIATION AND ARBITRATION</x:t>
   </x:si>
   <x:si>
     <x:t>Public benefit foundation</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ruse, 7000, УЛ. „ФЕРДИНАНД“ №3 А</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0274</x:t>
   </x:si>
   <x:si>
     <x:t>Educational integration - right long-term effect</x:t>
   </x:si>
   <x:si>
     <x:t>In execution (starting date)</x:t>
   </x:si>
   <x:si>
     <x:t>176482828 ECO PROGRESS</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sandanski, 2800, ул. БАШЛИЙЦА № 9</x:t>
   </x:si>
   <x:si>
-    <x:t>Belitsa,Sandanski,Sofia,Belogradchik,Vidin</x:t>
+    <x:t>Sandanski,Belogradchik,Sofia,Belitsa,Vidin</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0122</x:t>
   </x:si>
   <x:si>
     <x:t>"Children equal in diversity"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-4.001-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strengthening and increasing the administrative capacity of employees in the management structures of the OP SESG, including analyses and assessments of human resource capacity</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">177224179 Science and Education for Smart Growth Operational Programme Executive Agency 
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-4.001-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Provision of management activities and implementation of the OP SESG</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05M2OP001-4.001-0005</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG05M2OP001-4.001-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Improvement and ongoing maintenance of facilities and equipment management structures OP SESG, etc .</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bulgaria, Sofia, 1113, бул. Цариградско шосе №125, бл.5, ет.1
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-4.001-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Providing information and publicity of the OP SESG and activities included in the Annual action plans for implementing the National Strategy 2014-2020, communication, evaluation, research, analyzes, etc.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-4.001-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Ensuring the activities of the Monitoring Committee of the OP SESG, subcommittees and working groups</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">177224179 Executive Agency ”Programme Education” </x:t>
   </x:si>
   <x:si>
@@ -824,189 +827,189 @@
   <x:si>
     <x:t>000083633 Medical University "Prof. Dr. Paraskev Stoyanov" - Varna</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Varna, 9002, ул. "Марин Дринов" № 55</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.016-0025</x:t>
   </x:si>
   <x:si>
     <x:t>Creating of a multidisciplinary educational environment for  development of specialists with integral competencies in biomedicine and health care</x:t>
   </x:si>
   <x:si>
     <x:t>122037746 International Business School</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Botevgrad, 2140, ул. ГУРКО № 14</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.009-0032</x:t>
   </x:si>
   <x:si>
     <x:t>Research Project Management pilot-scale trainings for doctoral students in "Business Administration", "Economics and Management - Industry" and "Economics and Management - Tourism" PhD programmes, and creating conditions for increasing the qualification and stimulating the career development of lecturers at the International Business School</x:t>
   </x:si>
   <x:si>
+    <x:t>000695114 MINISTRY OF EDUCATION AND SCIENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACM/ ministry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, бул. КНЯЗ ДОНДУКОВ № 2А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-2.010-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QUALIFICATION FOR PROFESSIONAL DEVELOPMENT OF PEDAGOGICAL SPECIALISTS</x:t>
+  </x:si>
+  <x:si>
     <x:t>000695114 Ministry of Education and Science</x:t>
   </x:si>
   <x:si>
-    <x:t>ACM/ ministry</x:t>
+    <x:t>BG05M2OP001-3.004-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New chance for success</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, бул. „Княз Александър Дондуков“ № 2А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-3.005-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Active inclusion in the pre-school education system</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-2.007-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Implementation of credits in the vocational education and training (VET) system“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-2.011-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for success</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-2.013-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Student Practices - Phase 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-2.003-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Students scholarships - phase I"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-2.002-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Internships for University Students</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-2.005-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maintenance and improvement of the developed university ranking system</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000695114 Ministry of education and science</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-2.004-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Development of the students’ abilities and raising their motivation for learning through activities building specific knowledge, skills and competences (Your class) – Phase 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-3.003-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Support for Equal Access and Personal Development”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000695114 MINISTERSTVO NA OBRAZOVANIETO I NAUKATA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, бул. КНЯЗ АЛЕКСАНДЪР ДОНДУКОВ, номер 2А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-2.015-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Internships for Students 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-3.018-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for inclusive education</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-2.012-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Education for tomorrow</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, бул. "Княз Ал. Дондуков" 2А</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>System for Career Guidance in School Education</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1000, бул. КНЯЗ ДОНДУКОВ № 2А</x:t>
-[...43 lines deleted...]
-  <x:si>
     <x:t>BG05M2OP001-2.006-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Internships for students from vocational schools</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05M2OP001-2.007-0001</x:t>
-[...37 lines deleted...]
-  <x:si>
     <x:t>Bulgaria, Sofia, 1000, бул. Княз Александър Дондуков № 2А</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.014-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Support for the dual training system</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1000, бул. КНЯЗ АЛЕКСАНДЪР ДОНДУКОВ, номер 2А</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Bulgaria, Sofia, 1000, бул. "Княз Александър Дондуков" № 2 А</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-5.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Equal access to school education in times of crisis</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Internships for Students 2</x:t>
   </x:si>
   <x:si>
     <x:t>000670659 St.Ivan Rilski University of Mining and Geology</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, СТУДЕНТСКИ ГРАД, УЛ. „ПРОФ. БОЯН КАМЕНОВ“ 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.016-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Modernization, digitalization, and internationalization of education in the professional area "Architecture, construction, and geodesy" in the University of Mining and Geology "St. Ivan Rilski".</x:t>
   </x:si>
   <x:si>
     <x:t>108046207 Community center "Probuda 1914"</x:t>
   </x:si>
   <x:si>
     <x:t>Community center</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ivaylovgrad, 6970, ул. ОРФЕЙ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Ivaylovgrad</x:t>
   </x:si>
@@ -1014,51 +1017,51 @@
     <x:t>BG05M2OP001-3.002-0324</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Educational integration for the students in municipality of Ivailovgrad
 </x:t>
   </x:si>
   <x:si>
     <x:t>129009094 VASIL LEVSKI NATIONAL MILITARY UNIVERSITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Veliko Tarnovo, 5000, бул. "България" №76</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.009-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Support for the development of human resources and capacity for science and research of National Military University for its transformation into a contemporary knowledge centre</x:t>
   </x:si>
   <x:si>
     <x:t>129009094 Vasil Levski National Military University</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Veliko Tarnovo, 5000, бул. „България‟ № 76</x:t>
   </x:si>
   <x:si>
-    <x:t>Sofia,Veliko Tarnovo</x:t>
+    <x:t>Veliko Tarnovo,Sofia</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.016-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Modernization of National Military University 'Vasil Levski' and Sofia University 'St. Kliment Ohridski' - Sofia, in professional direction 5.3 Computer and communication equipment</x:t>
   </x:si>
   <x:si>
     <x:t>000662721 NATIONAL CENTER OF INFECTIOUS AND PARASITIC DESEASES</x:t>
   </x:si>
   <x:si>
     <x:t>Medical establishment</x:t>
   </x:si>
   <x:si>
     <x:t>Hospital/ Medical establishment</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1504, ул. ЯНКО САКЪЗОВ № 26</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-1.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Fundamental Translational and Clinical Investigations on Infections and Immunity</x:t>
   </x:si>
@@ -1149,51 +1152,51 @@
   <x:si>
     <x:t>BG05M2OP001-3.019-0005</x:t>
   </x:si>
   <x:si>
     <x:t>For an equal start in life</x:t>
   </x:si>
   <x:si>
     <x:t>000281864 "Neofit Rilski" School</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dermantsi, 5780, ул. Христо Ботев 16</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.024-0004</x:t>
   </x:si>
   <x:si>
     <x:t>"With us is interesting!" - extracurricular activities for the development of the 21st century skills and competences</x:t>
   </x:si>
   <x:si>
     <x:t>000962290 "VASIL LEVSKI" SECONDARY SCHOOL</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Tenevo, 8672, ул. Г.ДИМИТРОВ № 50</x:t>
   </x:si>
   <x:si>
-    <x:t>Kukorevo,Tenevo</x:t>
+    <x:t>Tenevo,Kukorevo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.014-0005</x:t>
   </x:si>
   <x:si>
     <x:t>A new future for traditional professions in the digital age
 Focus: Towards new professional horizons through a humanitarian approach in an interactive classroom</x:t>
   </x:si>
   <x:si>
     <x:t>000763825 Obedineno uchilishte "Neofit Rilski"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Samokov, 2000, ул.”Софийско шосе” №3</x:t>
   </x:si>
   <x:si>
     <x:t>Samokov</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.020-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Support for vulnerable groups for social inclusion by providing access to education and training in the municipality of Samokov</x:t>
   </x:si>
   <x:si>
     <x:t>000453157 United School "PENCHO SLAVEYKOV" -  Plovdiv</x:t>
@@ -1312,203 +1315,203 @@
   <x:si>
     <x:t>BG05M9OP001-2.018-0013-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>000093385 Municipality of Aksakovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Aksakovo, 9154, ул. Г.ПЕТЛЕШЕВ № 58Б</x:t>
   </x:si>
   <x:si>
     <x:t>Aksakovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0027</x:t>
   </x:si>
   <x:si>
     <x:t>We  grow up together</x:t>
   </x:si>
   <x:si>
     <x:t>000875557 MUNICIPALITY OF ANTONOVO</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Antonovo, 7970, бул. ТУЗЛУШКИ ГЕРОЙ № 26</x:t>
   </x:si>
   <x:si>
+    <x:t>Antonovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.018-0004-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Socio-economic Integration of Marginalized Communities and Improving Access to Education - Antonovo</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0004</x:t>
   </x:si>
   <x:si>
-    <x:t>Socio-economic Integration of Marginalized Communities and Improving Access to Education - Antonovo</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000852544 Balchik Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Balchik, 9600, пл.21-ВИ СЕПТЕМВРИ № 6</x:t>
   </x:si>
   <x:si>
     <x:t>Balchik</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0052</x:t>
   </x:si>
   <x:si>
     <x:t>We can together</x:t>
   </x:si>
   <x:si>
     <x:t>000024688 BELITSA MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Belitsa, 2780, ул. ГЕОРГИ АНДРЕЙЧИН № 15</x:t>
   </x:si>
   <x:si>
     <x:t>Belitsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0027</x:t>
   </x:si>
   <x:si>
     <x:t>"Implementation of Measures for Socio-Economic and Educational Integration of Vulnerable Groups in Belitsa Municipality"</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0027-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
+    <x:t>000320559 BERKOVITSA MUNICIPALITY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Berkovitsa, 3500, пл. ЙОРДАН РАДИЧКОВ № 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Berkovitsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-3.002-0340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Education in support of inclusion, diversity and active citizenship”</x:t>
+  </x:si>
+  <x:si>
     <x:t>000320559 Berkovitsa Municipality</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Berkovitsa, 3500, пл. ЙОРДАН РАДИЧКОВ № 4</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG05M2OP001-3.001-0087</x:t>
   </x:si>
   <x:si>
     <x:t>"We will succeed together"</x:t>
   </x:si>
   <x:si>
-    <x:t>000320559 BERKOVITSA MUNICIPALITY</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000024695 Municipality of Blagoevgrad</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Blagoevgrad, 2700, пл. "Георги Измирлиев" №1</x:t>
   </x:si>
   <x:si>
     <x:t>Blagoevgrad</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.056-0021-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for social inclusion</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.056-0021</x:t>
   </x:si>
   <x:si>
-    <x:t>Support for social inclusion</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000320566 Boychinovtsi Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Boychinovtsi, 3430, ул. ГАВРИЛ ГЕНОВ № 2</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0009-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Integrated approach to ensure the permanent integration of marginalized communities in Boychinovtsi municipality</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0009</x:t>
   </x:si>
   <x:si>
-    <x:t>Integrated approach to ensure the permanent integration of marginalized communities in Boychinovtsi municipality</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000970051 Municipality of Bolyarovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Bolyarovo, 8720, ул."Димитър Благоев" №7</x:t>
   </x:si>
   <x:si>
     <x:t>Bolyarovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0117</x:t>
   </x:si>
   <x:si>
     <x:t>Children of Bolyarovo - successful inclusion in the educational system and improvement of the learning environment in the municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000193065 Municipality Borovan</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Borovan, 3240, ул.Иван Вазов № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Borovan</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0042</x:t>
   </x:si>
   <x:si>
     <x:t>"I, you, she and he, together for social integration in Borovan municipality"</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0042-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>000530479 Municipality Borovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Borovo, 7174, ул. Н.ВАПЦАРОВ № 1А</x:t>
   </x:si>
   <x:si>
     <x:t>Borovo</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0012-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Together for municipality of Borovo</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0012</x:t>
   </x:si>
   <x:si>
-    <x:t>Together for municipality of Borovo</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000776089 MUNICIPALITY BOTEVGRAD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Botevgrad, 2140, пл. ОСВОБОЖДЕНИЕ № 13</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0028</x:t>
   </x:si>
   <x:si>
     <x:t>Education and empoyment - the future of local community in Botevgrad</x:t>
   </x:si>
   <x:si>
     <x:t>Botevgrad</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0028-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>000817568 Bratya Daskalovi Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Bratya Daskalovi, 6250, ул.Септемврийци 55</x:t>
   </x:si>
   <x:si>
     <x:t>Bratya Daskalovi</x:t>
@@ -1555,326 +1558,326 @@
   <x:si>
     <x:t>Bulgaria, Breznik, 2360, ул. ЕЛЕНА ГЕОРГИЕВА № 16</x:t>
   </x:si>
   <x:si>
     <x:t>Breznik</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0041</x:t>
   </x:si>
   <x:si>
     <x:t>"Support of preschool education for disadvantaged children in the Breznik Municipality"</x:t>
   </x:si>
   <x:si>
     <x:t>000056814 Municipality of Burgas</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Burgas, 8000, ул. АЛЕКСАНДРОВСКА № 26</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0040</x:t>
   </x:si>
   <x:si>
     <x:t>Integrated approach for achievement of significant and stable results in the educational integration of students from ethnic minorities in the Municipality of Burgas</x:t>
   </x:si>
   <x:si>
+    <x:t>000056814 OBSHTINA BURGAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Burgas, 8000, ул. АЛЕКСАНДРОВСКА, номер 26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.056-0010-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Projet intégré pour assurer l'intégration socio-économique des groupes vulnérables dans la municipalité de Burgas"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.056-0010</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M2OP001-3.001-0040</x:t>
   </x:si>
   <x:si>
     <x:t>Adequate support to pre-school education and training of children in disadvantaged position from the Municipality of Burgas</x:t>
   </x:si>
   <x:si>
-    <x:t>000056814 OBSHTINA BURGAS</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>000193058 Byala Slatina Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Byala Slatina, 3200, ул. КЛИМЕНТ ОХРИДСКИ № 68</x:t>
   </x:si>
   <x:si>
     <x:t>Byala Slatina</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0120</x:t>
   </x:si>
   <x:si>
     <x:t>From early childhood development to educational integration</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0413</x:t>
   </x:si>
   <x:si>
     <x:t>Education for success</x:t>
   </x:si>
   <x:si>
     <x:t>000093442 MUNICIPALITY OF VARNA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Varna, 9000, бул. ОСМИ ПРИМОРСКИ ПОЛК №43</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.056-0017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Integrated Measures for Social Integration and Improvement of the Access to Education of Vulnerable Groups from the Municipality of Varna</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.056-0017-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
-    <x:t>Integrated Measures for Social Integration and Improvement of the Access to Education of Vulnerable Groups from the Municipality of Varna</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000351580 MUNICIPALITY OF VELINGRAD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Velingrad, 4600, бул. Хан Аспарух № 35</x:t>
   </x:si>
   <x:si>
     <x:t>Velingrad</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.056-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FOR SOCIO-ECONOMIC INTEGRATION OF VULNERABLE GROUPS AND INTEGRATED MEASURES TO IMPROVE ACCESS TO EDUCATION IN THE MUNICIPALITY OF VELINGRAD</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.056-0009-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
-    <x:t>FOR SOCIO-ECONOMIC INTEGRATION OF VULNERABLE GROUPS AND INTEGRATED MEASURES TO IMPROVE ACCESS TO EDUCATION IN THE MUNICIPALITY OF VELINGRAD</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000159508 VIDIN MUNICIPALITY</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Vidin, 3700, пл. "БДИНЦИ" № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vidin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.056-0025-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Integrated Approach for Social and Economic Integration of vulnerable groups in the Municipality of Vidin</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Vidin, 3700, пл. БДИНЦИ № 2</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0044-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United for a better life</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0044</x:t>
   </x:si>
   <x:si>
-    <x:t>United for a better life</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>BG05M9OP001-2.056-0025</x:t>
   </x:si>
   <x:si>
     <x:t>000193115 Municipality of Vratsa</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Vratsa, 3000, ул.СТЕФАНАКИ САВОВ, номер 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vratsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.056-0019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Socio-economic integration of vulnerable groups from the municipality of Vratsa</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Vratsa, 3000, ул. СТЕФАНАКИ САВОВ № 6</x:t>
   </x:si>
   <x:si>
-    <x:t>Vratsa</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05M9OP001-2.056-0019-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
-    <x:t>Socio-economic integration of vulnerable groups from the municipality of Vratsa</x:t>
-[...5 lines deleted...]
-    <x:t>BG05M9OP001-2.056-0019</x:t>
+    <x:t>000093474 Municipality Valchi dol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Valchi Dol, 9280, пл. ХРИСТО БОТЕВ № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.018-0048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Implementation through Integration in Valchi Dol Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.018-0048-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>000093474 Valchi Dol Municipality</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Valchi Dol, 9280, пл. ХРИСТО БОТЕВ № 1</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Valchi Dol</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Support for pre-school education and active social inclusion of children from Valchi Dol Municipality</x:t>
   </x:si>
   <x:si>
-    <x:t>000093474 Municipality Valchi dol</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000215630 Gabrovo Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Gabrovo, 5300, пл. ВЪЗРАЖДАНЕ № 3</x:t>
   </x:si>
   <x:si>
     <x:t>Gabrovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0044</x:t>
   </x:si>
   <x:si>
     <x:t>Integration measures for increasing of school preparedness of the children in Gabrovo municipality</x:t>
   </x:si>
   <x:si>
+    <x:t>000024745 Municipality of Gotse Delchev</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Gotse Delchev, 2900, ул. "Царица Йоанна" № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gotse Delchev</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.056-0013-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Supporting initiatives for educational and social inclusion in the municipality of Gotse Delchev</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.056-0013</x:t>
+  </x:si>
+  <x:si>
     <x:t>000024745 Gotse Delchev Municipality</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Gotse Delchev, 2900, ул. "Царица Йоанна" № 2</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG05M2OP001-3.001-0053</x:t>
   </x:si>
   <x:si>
     <x:t>Different and together, we play, learn and create</x:t>
   </x:si>
   <x:si>
-    <x:t>000024745 Municipality of Gotse Delchev</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000413691 MUNICIPALITY GULYANTSI</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Gulyantsi, 5960, ул.ВАСИЛ ЛЕВСКИ № 32</x:t>
   </x:si>
   <x:si>
     <x:t>Gulyantsi</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Socio-economic integration of vulnerable groups in the municipality of Gulyantsi.</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0003-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
-    <x:t>Socio-economic integration of vulnerable groups in the municipality of Gulyantsi.</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000530529 Dve Mogili municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dve Mogili, 7150, гр. Две могили 7150, област Русе</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0034</x:t>
   </x:si>
   <x:si>
     <x:t>"Integration of vulnerable groups in Dve Mogili municipality"</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0034-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>000852188 Municipality Dobrichka</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dobrich, 9300, Независимост 20</x:t>
   </x:si>
   <x:si>
     <x:t>Dobrich town</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0045</x:t>
   </x:si>
   <x:si>
     <x:t>Children's Academy of tolerance in the municipality Dobrichka.</x:t>
   </x:si>
   <x:si>
     <x:t>122054941 MUNICIPALITY OF DOLNA BANYA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dolna Banya, 2040, ул. ТЪРГОВСКА № 134</x:t>
   </x:si>
   <x:si>
+    <x:t>Dolna Banya</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.018-0005-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Integrated Approach for Social Happiness and Education</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0005</x:t>
   </x:si>
   <x:si>
-    <x:t>Integrated Approach for Social Happiness and Education</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000413725 Municipality of Dolna Mitropolia</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dolna Mitropolia, 5855, ул. КИРИЛ И МЕТОДИЙ № 39</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0033-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Integration of vulnerable groups in Dolna Mitropolia Municipality."</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0033</x:t>
   </x:si>
   <x:si>
-    <x:t>"Integration of vulnerable groups in Dolna Mitropolia Municipality."</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000215729 Dryanovo Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dryanovo, 5370, ул. Бачо Киро №19</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0049</x:t>
   </x:si>
   <x:si>
     <x:t>Different together</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0049-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>000215729 Municipality of Dryanovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dryanovo, 5370, ул. БАЧО КИРО № 19</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0064</x:t>
   </x:si>
   <x:si>
     <x:t>Support for pre-school education of disadvantaged children in the municipality of Dryanovo</x:t>
@@ -1945,104 +1948,104 @@
   <x:si>
     <x:t>000413942 ISKAR MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Iskar, 5868, ул. ГЕОРГИ ДИМИТРОВ № 38</x:t>
   </x:si>
   <x:si>
     <x:t>Iskar</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0039</x:t>
   </x:si>
   <x:si>
     <x:t>"FRIENDS"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Iskar, 5868, ул. ГЕОРГИ ДИМИТРОВ, номер 38</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.012-0006</x:t>
   </x:si>
   <x:si>
     <x:t>"FRIENDS - 2"</x:t>
   </x:si>
   <x:si>
+    <x:t>000505821 MUNICIPALITY OF ISPERIH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Isperih, 7400, ул. "Дунав" № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Isperih</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.018-0024-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„SOCIO-ECONOMIC AND EDUCATIONAL INTEGRATION OF ETHNIC MINORITIES IN THE MUNICIPALITY OF ISPERIH”</x:t>
+  </x:si>
+  <x:si>
     <x:t>000505821 Municipality of Isperih</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Isperih, 7400, ул. ДУНАВ № 2</x:t>
   </x:si>
   <x:si>
-    <x:t>Isperih</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05M2OP001-3.002-0367</x:t>
   </x:si>
   <x:si>
     <x:t>Educational integration of students from ethnic minority groups at Municipality of ISPERIH</x:t>
   </x:si>
   <x:si>
-    <x:t>000505821 MUNICIPALITY OF ISPERIH</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG05M9OP001-2.018-0024</x:t>
   </x:si>
   <x:si>
-    <x:t>„SOCIO-ECONOMIC AND EDUCATIONAL INTEGRATION OF ETHNIC MINORITIES IN THE MUNICIPALITY OF ISPERIH”</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000776299 Ihtiman Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ihtiman, 2050, ул. ЦАР ОСВОБОДИТЕЛ № 123</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Integration of vulnerable groups and improvement of access to education in the municipality of Ihtiman</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.018-0018-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ihtiman</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0069</x:t>
   </x:si>
   <x:si>
     <x:t>"Better future for the children"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05M9OP001-2.018-0018</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000817778 Kazanlak Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kazanlak, 6100, бул. "Розова долина" № 6</x:t>
   </x:si>
   <x:si>
     <x:t>Kazanlak</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0037</x:t>
   </x:si>
   <x:si>
     <x:t>Rainbow of tolerance - partnership for effective integration</x:t>
   </x:si>
   <x:si>
     <x:t>000817778 KAZANLAK MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kazanlak, 6100, бул. Розова долина, № 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.056-0020</x:t>
   </x:si>
   <x:si>
     <x:t>Social and economic integration and better access to education in Kazanlak Municipality</x:t>
@@ -2059,74 +2062,74 @@
   <x:si>
     <x:t>Karlovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0350</x:t>
   </x:si>
   <x:si>
     <x:t>The Colors of Hope: support for the educational integration in Karlovo Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000057026 KARNOBAT MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Karnobat, 8400, бул. БЪЛГАРИЯ № 12</x:t>
   </x:si>
   <x:si>
     <x:t>Karnobat</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Succeed together</x:t>
   </x:si>
   <x:si>
+    <x:t>000931511 MUNICIPALITY OF KASPICHAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Kaspichan, 9930, ул.МАДАРСКИ КОННИК № 91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.018-0035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Together we find integration solutions</x:t>
+  </x:si>
+  <x:si>
     <x:t>000931511 Kaspichan minicipality</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Kaspichan, 9930, ул.МАДАРСКИ КОННИК № 91</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Kaspichan</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0095</x:t>
   </x:si>
   <x:si>
     <x:t>"We are all different but together for the future of our children"</x:t>
   </x:si>
   <x:si>
-    <x:t>000931511 MUNICIPALITY OF KASPICHAN</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>BG05M9OP001-2.018-0035-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>000193250 Municipality of  Kozloduy</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kozloduy, 3320, ул. "Христо Ботев" № 13</x:t>
   </x:si>
   <x:si>
     <x:t>Kozloduy</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0116</x:t>
   </x:si>
   <x:si>
     <x:t>"Colorful and magical worlds full of educational integration of children of Kozloduy Municipality"</x:t>
   </x:si>
   <x:si>
     <x:t>000024720 OBSHTINA KRESNA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kresna, 2840, ул. МАКЕДОНИЯ, номер 96</x:t>
   </x:si>
   <x:si>
     <x:t>Kresna</x:t>
@@ -2173,95 +2176,95 @@
   <x:si>
     <x:t>000235913 KRUMOVGRAD MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Krumovgrad, 6900, пл. БЪЛГАРИЯ № 5</x:t>
   </x:si>
   <x:si>
     <x:t>Krumovgrad</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0089</x:t>
   </x:si>
   <x:si>
     <x:t>Support to support preschool education in Krumovgrad Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000505846 Municipality of Kubrat</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kubrat, 7300, ул. БОРИС 1 № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Kubrat</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0038-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"For a better life in the municipality of Kubrat through the inclusion of vulnerable groups"</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0038</x:t>
   </x:si>
   <x:si>
-    <x:t>"For a better life in the municipality of Kubrat through the inclusion of vulnerable groups"</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000235920 Municipality of Kardzhali</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Kardzhali, 6600, бул. БЪЛГАРИЯ, номер 41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kardzhali</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.056-0024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHANCE - An integrated approach for social inclusion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Kardzhali, 6600, бул. "България" № 41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.056-0024-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Kardzhali, 6600, бул. БЪЛГАРИЯ № 41</x:t>
   </x:si>
   <x:si>
-    <x:t>Kardzhali</x:t>
+    <x:t>BG05M2OP001-3.011-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Together - for a happy childhood</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0114</x:t>
   </x:si>
   <x:si>
     <x:t>"HORO - Harmony in Communication, Equality in Education"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05M2OP001-3.011-0001</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>000261517 Kyustendil Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kyustendil, 2500, пл.ВЕЛБЪЖД № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0031</x:t>
   </x:si>
   <x:si>
     <x:t>"Equal opportunities for minorities and vulnerable groups - overcoming negative stereotypes and supporting personal development"</x:t>
   </x:si>
   <x:si>
     <x:t>Kyustendil</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0031-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>000351693 Municipality Lesichovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Lesichovo, 4463, ул. НИКОЛА ЧОЧКОВ № 11-13</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0021</x:t>
@@ -2281,90 +2284,90 @@
   <x:si>
     <x:t>Lovech</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.056-0003-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>Socio-economic integration of vulnerable groups - integrated measures to improve access to education in Lovech</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.056-0003</x:t>
   </x:si>
   <x:si>
     <x:t>000320840 LOM MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Lom, 3600, ул. ДУНАВСКА № 12</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0180</x:t>
   </x:si>
   <x:si>
     <x:t>TOGETHER IN SCHOOL</x:t>
   </x:si>
   <x:si>
+    <x:t>000291602 OBSHTINA LUKOVIT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Lukovit, 5770, ул. ВЪЗРАЖДАНЕ, номер 73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-3.024-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motivation for education in Lukovit</x:t>
+  </x:si>
+  <x:si>
     <x:t>000291602 MUNICIPALITY OF LUKOVIT</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Lukovit, 5770, ул. ВЪЗРАЖДАНЕ № 73</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Together</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Socio-economic integration in Lukovit"</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0002-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
-    <x:t>"Socio-economic integration in Lukovit"</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>000133844 Lyaskovets Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Lyaskovets, 5140, пл. "Възраждане" № 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Strazhitsa,Lyaskovets</x:t>
+    <x:t>Lyaskovets,Strazhitsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0051</x:t>
   </x:si>
   <x:si>
     <x:t>Innovative model for school integration of children from ethnic minorities</x:t>
   </x:si>
   <x:si>
     <x:t>000472182 Municipality of Maritsa</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Plovdiv, 4003, бул. МАРИЦА № 57А</x:t>
   </x:si>
   <x:si>
     <x:t>Maritsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0075</x:t>
   </x:si>
   <x:si>
     <x:t>Together hand in hand, create beauty</x:t>
   </x:si>
   <x:si>
     <x:t>000235984 Municipality Momchilgrad</x:t>
   </x:si>
@@ -2386,98 +2389,98 @@
   <x:si>
     <x:t>Bulgaria, Montana, 3400, ул. Извора №1</x:t>
   </x:si>
   <x:si>
     <x:t>Montana</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.056-0012-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>Social, Economic and Educational Integration of Vulnerable Groups in the Municipality of Montana</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.056-0012</x:t>
   </x:si>
   <x:si>
     <x:t>000931568 Nikola Kozlevo Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Nikola Kozlevo, 9955, пл. 23 СЕПТЕМВРИ № 5</x:t>
   </x:si>
   <x:si>
     <x:t>Nikola Kozlevo</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nikola Kozlevo Municipality for Equal Access to Socio-Economic Integration and Education</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.018-0036-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M2OP001-3.002-0016</x:t>
   </x:si>
   <x:si>
     <x:t>The future today - education and integration</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>BG05M9OP001-2.018-0036-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>000413885 Municipality of Nikopol</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Nikopol, 5940, ул. АЛЕКСАНДЪР СТАМБОЛИЙСКИ № 5</x:t>
   </x:si>
   <x:si>
     <x:t>Nikopol</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0011</x:t>
   </x:si>
   <x:si>
     <x:t>With small steps to a successful start</x:t>
   </x:si>
   <x:si>
     <x:t>000159643 
 Municipality of Novo Selo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Novo Selo, 3784, с. Ново село, община Ново село, област Видин, ул. „Арх. Илия Попов“ №89</x:t>
   </x:si>
   <x:si>
     <x:t>Novo Selo</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05M9OP001-2.018-0015</x:t>
+    <x:t>BG05M9OP001-2.018-0015-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 "SOCIO-ECONOMIC INTEGRATION OF VULNERABLE GROUPS. INTEGRATED MEASURES TO IMPROVE ACCESS TO EDUCATION</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05M9OP001-2.018-0015-2014BG05M2OP001</x:t>
+    <x:t>BG05M9OP001-2.018-0015</x:t>
   </x:si>
   <x:si>
     <x:t>000875817 Omurtag Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Omurtag, 7900, „Александър Стамболийски“ № 2 А</x:t>
   </x:si>
   <x:si>
     <x:t>Omurtag</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0087</x:t>
   </x:si>
   <x:si>
     <x:t>"We learn, create and succeed together"</x:t>
   </x:si>
   <x:si>
     <x:t>000193414 Oryahovo municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Oryahovo, 3300, Андрей Чапразов 15</x:t>
   </x:si>
   <x:si>
     <x:t>Oryahovo</x:t>
   </x:si>
@@ -2487,59 +2490,59 @@
   <x:si>
     <x:t>Mirror of Children's Dreams</x:t>
   </x:si>
   <x:si>
     <x:t>000133901 Pavlikeni Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pavlikeni, 5200, бул."Руски" №4</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0014</x:t>
   </x:si>
   <x:si>
     <x:t>"Education and Social-Economic Intergation of vulnerable groups in Pavlikeni Municipality"</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0014-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>000386751 PERNIK MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pernik, 2300, пл. "СВ.ИВАН РИЛСКИ" №1А</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.056-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Together towards the Change for the Better - an Integrated Approach for Social and Economic Integration in the Municipality of Pernik</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.056-0005-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
-    <x:t>Together towards the Change for the Better - an Integrated Approach for Social and Economic Integration in the Municipality of Pernik</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000024916 OBSHTINA PETRICH</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Petrich, 2850, ул. ЦАР БОРИС ТРЕТИ № 24</x:t>
   </x:si>
   <x:si>
     <x:t>Petrich</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.056-0008-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>Socio-economic integration of vulnerable groups and measures to improve access to education in the municipality of Petrich</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Petrich, 2850, ул. ЦАР БОРИС ТРЕТИ, номер 24</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.056-0008</x:t>
   </x:si>
   <x:si>
     <x:t>000351750 Municipality of Peshtera</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Peshtera, 4550, ул. ДОЙРАНСКА ЕПОПЕЯ № 17</x:t>
@@ -2595,375 +2598,375 @@
   <x:si>
     <x:t>BG05M9OP001-2.018-0029-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>000413999 Pordim Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pordim, 5898, ул." Иван Божинов" 1</x:t>
   </x:si>
   <x:si>
     <x:t>North-West (BG31)</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0270</x:t>
   </x:si>
   <x:si>
     <x:t>Tolerant together</x:t>
   </x:si>
   <x:si>
     <x:t>000776477 MUNICIPALITY OF PRAVETS</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pravets, 2161, пл. ТОДОР ЖИВКОВ № 6</x:t>
   </x:si>
   <x:si>
+    <x:t>Pravets</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.018-0023-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pravets - an environment for active social inclusion</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0023</x:t>
   </x:si>
   <x:si>
-    <x:t>Pravets - an environment for active social inclusion</x:t>
-[...5 lines deleted...]
-    <x:t>BG05M9OP001-2.018-0023-2014BG05M2OP001</x:t>
+    <x:t>000386776 RADOMIR municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Radomir, 2400, град Радомир, общ. Радомир, обл. Перник, адрес на управление пл. "Свобода" 20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.018-0017-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Socio-economic and educational integration of vulnerable groups on the territory of Radomir municipality"</x:t>
   </x:si>
   <x:si>
     <x:t>000386776 Municipality of Radomir</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Radomir, 2400, пл. "Свобода"  № 11</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.009-0002</x:t>
   </x:si>
   <x:si>
     <x:t>LEARNING AND GROWING TOGETHER</x:t>
   </x:si>
   <x:si>
-    <x:t>000386776 RADOMIR municipality</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG05M9OP001-2.018-0017</x:t>
   </x:si>
   <x:si>
-    <x:t>"Socio-economic and educational integration of vulnerable groups on the territory of Radomir municipality"</x:t>
-[...2 lines deleted...]
-    <x:t>BG05M9OP001-2.018-0017-2014BG05M2OP001</x:t>
+    <x:t>000351795 Municipality of Rakitovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Rakitovo, 4640, ул. ИВАН КЛИНЧАРОВ № 57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rakitovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.018-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"For a better life in the municipality of Rakitovo"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.018-0008-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>000351795 Municipality Rakitovo</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Rakitovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0339</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Educational Integration at  Rakitovo municipality
 </x:t>
   </x:si>
   <x:si>
-    <x:t>000351795 Municipality of Rakitovo</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000530632 Ruse Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ruse, 7000, пл. Свобода №6</x:t>
   </x:si>
   <x:si>
     <x:t>Ruse</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.056-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Integrated measures for social and educational inclusion of vulnerable groups on the territory of the Municipality of Rousse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Ruse, 7000, пл. СВОБОДА № 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-3.001-0035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Richness of Diversity – Inclusive Education for Smart Growth</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.056-0007-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
-    <x:t>Integrated measures for social and educational inclusion of vulnerable groups on the territory of the Municipality of Rousse</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>000471582 Sadovo Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sadovo, 4122, ул. ИВАН ВАЗОВ № 2</x:t>
   </x:si>
   <x:si>
     <x:t>Sadovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0073</x:t>
   </x:si>
   <x:si>
     <x:t>Integration and high quality education in the kindergartens of Sadovo Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000505928 MUNICIPALITY OF SAMUIL</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Samuil, 7454, ул. ХАДЖИ ДИМИТЪР № 2</x:t>
   </x:si>
   <x:si>
     <x:t>Samuil</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0045</x:t>
   </x:si>
   <x:si>
     <x:t>Socio-economic integration and improving the access to education of persons from vulnerable groups in Municipality of Samuil</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0045-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>000024962 Municipality of Satovcha</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Satovcha, 2950, ул."Тодор Шопов" №37</x:t>
   </x:si>
   <x:si>
+    <x:t>Satovcha</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.018-0016-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Social and Economic Integration through Integrated Measures to Improve Access to Education and Work of Vulnerable Groups in the Municipality of Satovcha"</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0016</x:t>
   </x:si>
   <x:si>
-    <x:t>"Social and Economic Integration through Integrated Measures to Improve Access to Education and Work of Vulnerable Groups in the Municipality of Satovcha"</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000903825 Municipality of Svilengrad</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Svilengrad, 6500, бул. "България" № 32</x:t>
   </x:si>
   <x:si>
     <x:t>Svilengrad</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.006-0003</x:t>
   </x:si>
   <x:si>
     <x:t>"We study and create together"</x:t>
   </x:si>
   <x:si>
     <x:t>000133965 Svishtov Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Svishtov, 5250, улица "Цанко Церковски" № 2</x:t>
   </x:si>
   <x:si>
     <x:t>Svishtov</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0055</x:t>
   </x:si>
   <x:si>
     <x:t>Tolerant and united together and in everything</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Svishtov, 5250, ул. ЦАНКО ЦЕРКОВСКИ № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-3.002-0215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“To succeed all together”</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Svishtov, 5250, ул. "Цанко Церковски" № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.056-0015-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>Socio-economic integration of vulnerable groups. Integrated measures to improve access to education in Svishtov Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.056-0015</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Svishtov, 5250, ул. ЦАНКО ЦЕРКОВСКИ № 2</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000351825 Municipality Septemvri</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Septemvri, 4490, ул. Александър Стамболийски 37 А</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Socio-economic Integration and Measures to Improve Access to Education for Vulnerable Groups in Septemvri Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0011-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>000024987 Simitli municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Simitli, 2730, гр. Симитли, общ. Симитли, обл. Благоевград ул. „Христо Ботев“ №27</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0010-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Implementation of socio-economic and educational measures for the integration of vulnerable groups in the municipality of Simitli"</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0010</x:t>
   </x:si>
   <x:si>
-    <x:t>"Implementation of socio-economic and educational measures for the integration of vulnerable groups in the municipality of Simitli"</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000024987 Municipality of Simitli</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Simitli, 2730, ул. ХРИСТО БОТЕВ, номер 27</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.016-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Singing, playing, children, together</x:t>
   </x:si>
   <x:si>
     <x:t>000565544 Municipality of Sitovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sitovo, 7583, ул. Трети март № 72</x:t>
   </x:si>
   <x:si>
     <x:t>Sitovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.008-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Encouragement of the social and educational integration of children and young people from marginalized groups in the Municipality of Sitovo by improving access to quality education</x:t>
   </x:si>
   <x:si>
     <x:t>000590654 Municipality of Sliven</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sliven, 8800, бул. ЦАР ОСВОБОДИТЕЛ № 1</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0039-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Socio-economic integration of vulnerable groups in the Municipality of Sliven</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0039</x:t>
   </x:si>
   <x:si>
-    <x:t>Socio-economic integration of vulnerable groups in the Municipality of Sliven</x:t>
-[...2 lines deleted...]
-    <x:t>BG05M9OP001-2.018-0039-2014BG05M2OP001</x:t>
+    <x:t>000615118 SMOLYAN MUNICIPALITY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Smolyan, 4700, бул. БЪЛГАРИЯ, номер 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smolyan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.056-0018-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Closer Together and More Successful in Smolyan Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.056-0018</x:t>
   </x:si>
   <x:si>
     <x:t>000615118 Smolyan Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Smolyan, 4700, бул. БЪЛГАРИЯ № 12</x:t>
   </x:si>
   <x:si>
-    <x:t>Smolyan</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05M2OP001-3.002-0089</x:t>
   </x:si>
   <x:si>
     <x:t>"Better future through inclusive education"</x:t>
   </x:si>
   <x:si>
-    <x:t>000615118 SMOLYAN MUNICIPALITY</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>000931657 Municipality of Smyadovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Smyadovo, 9820, пл. КНЯЗ БОРИС ПЪРВИ № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0039</x:t>
   </x:si>
   <x:si>
     <x:t>The children of Smyadovo Municipality  - dream, learn and play together</x:t>
   </x:si>
   <x:si>
     <x:t>000931657 Smyadovo Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Smyadovo</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0032-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smyadovo municipality with care for everyone</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0032</x:t>
   </x:si>
   <x:si>
-    <x:t>Smyadovo municipality with care for everyone</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000057236 SOZOPOL MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sozopol, 8130, пл.ХАН КРУМ № 2</x:t>
   </x:si>
   <x:si>
     <x:t>Sozopol</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0036</x:t>
   </x:si>
   <x:si>
     <x:t>Ready to success</x:t>
   </x:si>
   <x:si>
     <x:t>000056878 Sredets Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sredets, 8300, пл. БЪЛГАРИЯ № 8</x:t>
   </x:si>
   <x:si>
     <x:t>Sredets</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0006-2014BG05M2OP001</x:t>
@@ -2974,80 +2977,80 @@
   <x:si>
     <x:t>BG05M9OP001-2.018-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Stara Zagora, 6000, ул. "ЦАР СИМЕОН ВЕЛИКИ" № 107</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.056-0001-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>000133972 Municipality Strazhitsa</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Strazhitsa, 5150, ул. ДОНЧО УЗУНОВ № 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0007-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>Integration of vulnerable groups in the municipality of Strazhitsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0007</x:t>
   </x:si>
   <x:si>
+    <x:t>000590704 Municipality of Tvarditsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Tvarditsa, 8890, пл. СВОБОДА № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tvarditsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.018-0025-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Complex Measures for Socio-Economic Integration of Vulnerable Groups from the Municipality of Tvarditsa"</x:t>
+  </x:si>
+  <x:si>
     <x:t>000590704 municipality Tvarditsa</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Tvarditsa, 8890, пл. СВОБОДА №1</x:t>
   </x:si>
   <x:si>
-    <x:t>Tvarditsa</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05M2OP001-3.001-0086</x:t>
   </x:si>
   <x:si>
     <x:t>Together, we learn, play and be merry</x:t>
   </x:si>
   <x:si>
-    <x:t>000590704 Municipality of Tvarditsa</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG05M9OP001-2.018-0025</x:t>
   </x:si>
   <x:si>
-    <x:t>"Complex Measures for Socio-Economic Integration of Vulnerable Groups from the Municipality of Tvarditsa"</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000852925 Tervel Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Tervel, 9450, ул."Св.Св.Кирил и Методий" 8</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0022</x:t>
   </x:si>
   <x:si>
     <x:t>"Integrated measures to improve access to education and socio-economic integration of vulnerable groups in the municipality of Tervel"</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0022-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>Tundzha</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0106</x:t>
   </x:si>
   <x:si>
     <x:t>"Together" - shared care for pre-school education, school education and training of disadvantaged children in small rural settlements type "</x:t>
   </x:si>
   <x:si>
     <x:t>000970457 Minicipality Tundzha</x:t>
@@ -3064,320 +3067,320 @@
   <x:si>
     <x:t>BG05M2OP001-3.014-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Colorful palette - innovation for inclusion</x:t>
   </x:si>
   <x:si>
     <x:t>000025014 Hadjidimovo municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Hadzhidimovo, 2933, ул. „Димо Хаджидимов“ № 46</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0019</x:t>
   </x:si>
   <x:si>
     <x:t>"Successful Measures for Integration of Vulnerable Groups in the Municipality of Hadjidimovo"</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0019-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>000903946 Haskovo Municipality</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Haskovo, 6300, пл. Общински, номер 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Haskovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.056-0014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>We Succeed Together</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Haskovo, 6300, пл. "Общински" №1</x:t>
   </x:si>
   <x:si>
-    <x:t>Haskovo</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05M2OP001-3.002-0246</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGHT ETHNO!</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Haskovo, 6300, пл. Общински, номер 1</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05M9OP001-2.056-0014-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
-    <x:t>We Succeed Together</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000471671 MUNICIPALITY OF HISARYA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Hisarya, 4180, бул.Генерал Гурко №14</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.015-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Children smiles</x:t>
   </x:si>
   <x:si>
     <x:t>000057097 Municipality of Tsarevo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Tsarevo, 8260, ул. ХАН АСПАРУХ № 36</x:t>
   </x:si>
   <x:si>
     <x:t>Tsarevo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0062</x:t>
   </x:si>
   <x:si>
     <x:t>Give a hand - gift a future</x:t>
   </x:si>
   <x:si>
     <x:t>000414154 Municipality of Cherven bryag</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Cherven Bryag, 5980, ул. АНТИМ ПЪРВИ № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.018-0046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Socio-economic Integration of Vulnerable Groups in the Municipality of Cherven Bryag"</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Cherven Bryag, 5980, ул. "Антим I" № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Cherven Bryag</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.012-0003</x:t>
   </x:si>
   <x:si>
     <x:t>All together - a model for educational integration of children from the Municipality of Cherven Bryag</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Cherven Bryag, 5980, ул. АНТИМ ПЪРВИ № 1</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>BG05M9OP001-2.018-0046-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>000852957 Municipality Shabla</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Shabla, 9680, гр. Шабла ул. Равно поле № 35</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0041</x:t>
   </x:si>
   <x:si>
     <x:t>"Together we can do more"</x:t>
   </x:si>
   <x:si>
+    <x:t>000852957 Municipality of Shabla</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Shabla, 9680, ул. РАВНО ПОЛЕ № 35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shabla</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-3.002-0226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Equal opportunities for our children through partnership and education in a multicultural environment"</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0041-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
-    <x:t>000852957 Municipality of Shabla</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>000931721 Municipality of Shumen</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Shumen, 9700, бул. "Славянски" №17</x:t>
   </x:si>
   <x:si>
     <x:t>Shumen</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.056-0011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOCIO-ECONOMIC INTEGRATION OF VULNERABLE GROUPS IN SHUMEN MUNICIPALITY</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.056-0011-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
-    <x:t>SOCIO-ECONOMIC INTEGRATION OF VULNERABLE GROUPS IN SHUMEN MUNICIPALITY</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000320979 MUNICIPALITY OF YAKIMOVO</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Yakimovo, 3640, ул.”Европа” №8</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Integration of vulnerable groups in the municipality of Yakimovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0001-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>000122424 PRIMARY SCHOOL “ST.KLIMENT OHRIDSKI”</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pavlikeni, 5200, ул. "Илия Златев" № 2</x:t>
   </x:si>
   <x:si>
     <x:t>Veliko Tarnovo (BG321)</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0009</x:t>
   </x:si>
   <x:si>
     <x:t>I'm in, I'm here!</x:t>
   </x:si>
   <x:si>
     <x:t>000122577 "Bacho Kiro" Primary School</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Byala Cherkva, 5220, ул. "Бачо Киро" 65</x:t>
   </x:si>
   <x:si>
-    <x:t>Varbovka,Byala Cherkva</x:t>
+    <x:t>Byala Cherkva,Varbovka</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.023-0005</x:t>
   </x:si>
   <x:si>
     <x:t>For accessible and quality education in small settlements</x:t>
   </x:si>
   <x:si>
     <x:t>108501740 Primary School "Vasil Levski" Kardjali</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kardzhali, 6600, улица "Тина Киркова" № 17</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0058</x:t>
   </x:si>
   <x:si>
     <x:t>"Ethnopalette"</x:t>
   </x:si>
   <x:si>
     <x:t>000123184 "Vasil Levski" Primary school</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Petko Karavelovo, 5184, ул. "Втора" № 40</x:t>
   </x:si>
   <x:si>
-    <x:t>Polski Trambesh,Petko Karavelovo</x:t>
+    <x:t>Petko Karavelovo,Polski Trambesh</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.023-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Together we can</x:t>
   </x:si>
   <x:si>
     <x:t>000454330 Primary School "Geo Milev" in the town of Sadovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sadovo, 4122, ул."Лиляна Димитрова" №2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0130</x:t>
   </x:si>
   <x:si>
     <x:t>Integration and better education for students from Primary School " Geo Milev" ( Town of Sadovo )</x:t>
   </x:si>
   <x:si>
     <x:t>000802790 OSNOVNO UCHILISHTE "IVAN MIRCHEV"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dalboki, 6060, с. Дълбоки, общ. Стара Загора</x:t>
   </x:si>
   <x:si>
     <x:t>Dalboki</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.020-0014</x:t>
   </x:si>
   <x:si>
     <x:t>AGAIN TO SCHOOL</x:t>
   </x:si>
   <x:si>
     <x:t>000802897 OSNOVNO UCHILISHTE "OTETS PAISIY"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kaloyanovets, 6070, с. Калояновец, ОУ "Отец Паисий"</x:t>
   </x:si>
   <x:si>
     <x:t>Kaloyanovets</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.020-0007</x:t>
   </x:si>
   <x:si>
     <x:t>AGAIN IN CLASS</x:t>
   </x:si>
   <x:si>
+    <x:t>000312046 Osnovno uchilishte Sv.Sv.Kiril i Metodiy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Kovachitsa, 3643, ул. ДЕСЕТА № 10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kovachitsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-3.007-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>" Better access to quality education for children and students from marginalized communities, including Roma, from two schools in the village of Kovachitsa"</x:t>
+  </x:si>
+  <x:si>
     <x:t>000281636 Secondary school "St. St. Cyril and Methodius"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Bezhanovo, 5792, ул."Вит", №22</x:t>
   </x:si>
   <x:si>
     <x:t>Bezhanovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.024-0003</x:t>
   </x:si>
   <x:si>
     <x:t>"My successes are also our successes" - effective participation in the educational process of marginalized groups with special focus - Roma, through innovative forms of quality education and sustainable social inclusion.</x:t>
   </x:si>
   <x:si>
-    <x:t>000312046 Osnovno uchilishte Sv.Sv.Kiril i Metodiy</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>000122424 OSNOVNO UCHILISHTE "SV.KL.OHRIDSKI"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pavlikeni, 5200, ул. ИЛИЯ ЗЛАТЕВ, номер 2</x:t>
   </x:si>
   <x:si>
     <x:t>Pavlikeni</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.023-0003</x:t>
   </x:si>
   <x:si>
     <x:t>When dreams come true</x:t>
   </x:si>
   <x:si>
     <x:t>000281636 Secondary School "St. Cyril and Methodius"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Bezhanovo, 5792, ул. "Вит" № 22</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0228</x:t>
   </x:si>
   <x:si>
     <x:t>Today's children - tomorrow's future</x:t>
@@ -3499,51 +3502,51 @@
   <x:si>
     <x:t>"DIRECTIONS - Interactions in the school community for full integration, equal access to quality education and successful future realization of students from small settlements"</x:t>
   </x:si>
   <x:si>
     <x:t>000459808 HRISTO BOTEV PRIMARY SCHOOL</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Panicheri, 4179, ул. "Чобаница" № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.015-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Give love to the world of children</x:t>
   </x:si>
   <x:si>
     <x:t>109526967 Fifth Primary School 'Hristo Botev'</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kyustendil, 2500, ул.СПАРТАК № 21</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0152</x:t>
   </x:si>
   <x:si>
-    <x:t>'Learning from the past, think about the future'</x:t>
+    <x:t>Learning from the past, think about the future'</x:t>
   </x:si>
   <x:si>
     <x:t>000123704 High School of Agrarian Technology "Tsanko Tserkovski"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pavlikeni, 5200, бул. Руски 46</x:t>
   </x:si>
   <x:si>
     <x:t>Pavlikeni,Batak</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.023-0001</x:t>
   </x:si>
   <x:si>
     <x:t>For quality education in small settlements</x:t>
   </x:si>
   <x:si>
     <x:t>176733928 Racho Stoyanov Professional High School of Economics - Dryanovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dryanovo, 5370, ул. "Трети март" № 23</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.013-0004</x:t>
   </x:si>
@@ -3580,51 +3583,51 @@
   <x:si>
     <x:t>The stonecutter’s atlas</x:t>
   </x:si>
   <x:si>
     <x:t>000962567 Vocational School of Light Industry, Ecology and Chemical Technology</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Yambol, 8600, ул. МИЛИН КАМЪК № 2</x:t>
   </x:si>
   <x:si>
     <x:t>Yambol</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0319</x:t>
   </x:si>
   <x:si>
     <x:t>Academy for tolerance, creativity and success</x:t>
   </x:si>
   <x:si>
     <x:t>000763152 Vocational School in Mechanical engineering</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pirdop, 2080, ул. СТЕФАН СТАМБОЛОВ, номер 99</x:t>
   </x:si>
   <x:si>
-    <x:t>Rozino,Pirdop</x:t>
+    <x:t>Pirdop,Rozino</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.020-0020</x:t>
   </x:si>
   <x:si>
     <x:t>New opportunity for education and professional qualification</x:t>
   </x:si>
   <x:si>
     <x:t>000312572 Vocational high-school of production technologies</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Lom, 3600, ул. ВЛАДИМИР ЗАИМОВ № 8</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.007-0007</x:t>
   </x:si>
   <x:si>
     <x:t>SUCCESSFUL TOGETHER</x:t>
   </x:si>
   <x:si>
     <x:t>000014306 Vocational school of agriculture and tourism "Aleko Konstantinov"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Bansko, 2770, ул. САМУИЛ № 29</x:t>
   </x:si>
@@ -3797,51 +3800,51 @@
   <x:si>
     <x:t>BG05M2OP001-3.017-0041</x:t>
   </x:si>
   <x:si>
     <x:t>Increasing the capacity of pedagogical specialists from Vidin District and Montana District to work in a multicultural environment</x:t>
   </x:si>
   <x:si>
     <x:t>175072609 ASSOCIATION “ALLIANCE FOR REGIONAL AND CIVIL INITIATIVES (ARCI)”</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1505, кв. Редута, ул. "Иван Миланов" 5, ет.1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.017-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Positive multicultural educational environment - environment for active social inclusion!</x:t>
   </x:si>
   <x:si>
     <x:t>130986233 SDRUZHENIE "ASOTSIATSIYA INTEGRO"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Razgrad, 7200, ул. ОСЪМ, номер 4</x:t>
   </x:si>
   <x:si>
-    <x:t>Nikola Kozlevo,Tvarditsa,Omurtag,Razgrad</x:t>
+    <x:t>Omurtag,Tvarditsa,Nikola Kozlevo,Razgrad</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.017-0032</x:t>
   </x:si>
   <x:si>
     <x:t>Increasing the professional competencies of teachers and educational mediators from the municipalities of Omurtag, Tvarditsa and Nikola Kozlevo to work in a multicultural environment</x:t>
   </x:si>
   <x:si>
     <x:t>112081769 Association "Future"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pazardzhik, 4400, ул. "Марица"20"</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.019-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Support to vulnerable groups from Pazardzhik district for access to higher education</x:t>
   </x:si>
   <x:si>
     <x:t>175718072 Association "Bulgarian-Romanian Trans-border Mediation Institute"</x:t>
   </x:si>
   <x:si>
     <x:t>Association of natural persons and/or legal entities</x:t>
   </x:si>
@@ -3854,51 +3857,51 @@
   <x:si>
     <x:t>BG05M2OP001-3.001-0028</x:t>
   </x:si>
   <x:si>
     <x:t>Early socialization through successful educational integration</x:t>
   </x:si>
   <x:si>
     <x:t>175718072 Association “Bulgarian – Romanian Trans-border Mediation Institute”</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ruse, 7000, ул. "Константин Иречек" № 16, ет. 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.017-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Multicultural classroom - motivation, qualification and success</x:t>
   </x:si>
   <x:si>
     <x:t>176987823 SDRUZHENIE "VIA HUMANIKA"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pleven, 5800, КИРИЛ И МЕТОДИЙ, номер 18</x:t>
   </x:si>
   <x:si>
-    <x:t>Mezdra,Knezha,Gulyantsi,Pleven,Valchitran</x:t>
+    <x:t>Pleven,Mezdra,Valchitran,Knezha,Gulyantsi</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.017-0039</x:t>
   </x:si>
   <x:si>
     <x:t>MOTIVATION AND MEDIATION IN DIVERSITY - PEDAGOGICAL SPECIALISTS IN INTERCULTURAL DIALOGUE</x:t>
   </x:si>
   <x:si>
     <x:t>176768879 NGO "For a better future"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1303, бул. ХРИСТО БОТЕВ № 54 ет.1 ап.3</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0035</x:t>
   </x:si>
   <x:si>
     <x:t>All school</x:t>
   </x:si>
   <x:si>
     <x:t>820174330 Knowledge Association Lovech</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Lovech, 5500, ул. Търговска 44</x:t>
   </x:si>
@@ -3947,51 +3950,51 @@
   <x:si>
     <x:t>BG05M2OP001-3.002-0248</x:t>
   </x:si>
   <x:si>
     <x:t>The school - a dream for everyone</x:t>
   </x:si>
   <x:si>
     <x:t>176632577 ASSOCIATION "YOUTH EDUCATION FOR ACTIVE CITIZENSHIP"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Smolyan, 4701, ул. "ВАСИЛ ЛЕВСКИ" № 21</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0268</x:t>
   </x:si>
   <x:si>
     <x:t>THE SCHOOL - WORKSHOP FOR DREAMS</x:t>
   </x:si>
   <x:si>
     <x:t>176610815 Nongovernment organisation "Multi act"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ruse, 7019, ул. "ТОДОР ИКОНОМОВ" № 7, ет. 6</x:t>
   </x:si>
   <x:si>
-    <x:t>Razgrad,Ruse,Silistra</x:t>
+    <x:t>Ruse,Razgrad,Silistra</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.019-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Education for a better tomorrow</x:t>
   </x:si>
   <x:si>
     <x:t>128527529 ASSOCIATION "MUNICIPAL SCHOOL TRUSTEES OF SCHOOLS AND KINDERGARTEN IN THE MUNICIPALITY AREA BOLYAROVO YAMBOL"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Bolyarovo, 8720, ул. 9 СЕПТЕМВРИ № 11</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0063</x:t>
   </x:si>
   <x:si>
     <x:t>"Working together to learn and work"</x:t>
   </x:si>
   <x:si>
     <x:t>176345968 OMEGA NGO</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kardzhali, 6600, България, номер 47, ет. 2, ап. 2</x:t>
   </x:si>
@@ -4007,155 +4010,155 @@
   <x:si>
     <x:t>175485586 ASSOCIATION "AGORA PLATFORM - ACTIVE COMMUNITIES FOR DEVELOPMENT ALTERNATIVES"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1618, ж.к. КРАСНО СЕЛО, бл. 195, вx. В, ап. 73</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.017-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Modern Educational Approaches for Working in Multicultural Environment</x:t>
   </x:si>
   <x:si>
     <x:t>102614432 ASSOCIATION "RAVNOVESIE"’</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Burgas, 8000, ул.ГЕОРГИ ШАГУНОВ № 8</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0013</x:t>
   </x:si>
   <x:si>
     <x:t>Equal Start - Successful Students</x:t>
   </x:si>
   <x:si>
+    <x:t>175013557 "Diverse and equal" Associaton</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1303, район Възраждане, бул. Димитър Петков №64, вх.2, ет.5, ап.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-3.002-0024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Education - a key part of the integration"</x:t>
+  </x:si>
+  <x:si>
     <x:t>175013557 "Diverse and equal" Association</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1220, ул. СВЕТИ НИКОЛА НОВИ № 4</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0023</x:t>
   </x:si>
   <x:si>
     <x:t>"Ready for school"</x:t>
   </x:si>
   <x:si>
-    <x:t>175013557 "Diverse and equal" Associaton</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>175614369 Association „Resource Center for European cooperation“</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1301, бул.ХРИСТО БОТЕВ № 54 ет.1 ап.3</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M2OP001-3.001-0115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Workshop for children's dreams"</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M2OP001-3.002-0083</x:t>
   </x:si>
   <x:si>
     <x:t>"Friendship"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05M2OP001-3.001-0115</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>175613452 INNOVATION amp; DEVELOPMENT</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Samokov, 2000, ул.ШЕЙНОВО  № 10</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0032</x:t>
   </x:si>
   <x:si>
     <x:t>Before school</x:t>
   </x:si>
   <x:si>
     <x:t>176055452 NGO "Patriot"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Osenovlag, 2291, с. Осеновлаг, общ. Своге</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0408</x:t>
   </x:si>
   <x:si>
     <x:t>Same and different</x:t>
   </x:si>
   <x:si>
     <x:t>175743225 ASSOCIATION FOR SOCIAL SUPPORT AND INFORMATION</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1309, ж.к СВЕТА ТРОИЦА  бл. 366 вх.А ет.1 ап.1</x:t>
   </x:si>
   <x:si>
-    <x:t>Petko Slaveykov,Sevlievo</x:t>
+    <x:t>Sevlievo,Petko Slaveykov</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0042</x:t>
   </x:si>
   <x:si>
     <x:t>My kindergarten - my favorite place</x:t>
   </x:si>
   <x:si>
     <x:t>176972771 Association "U.T.R.E. - respect, tolerance, understanding, unity "</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Tarnak, 3249, ул. "Крайна" №62</x:t>
   </x:si>
   <x:si>
+    <x:t>Vratsa (BG313)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-3.020-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"New chance - new beginning"</x:t>
+  </x:si>
+  <x:si>
     <x:t>Vratsa (BG313),Pleven (BG314)</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.017-0022</x:t>
   </x:si>
   <x:si>
     <x:t>"Different, but together."</x:t>
   </x:si>
   <x:si>
-    <x:t>Vratsa (BG313)</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>108520160 Association "School Board - Hristo Botev"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kardzhali, 6600, ул. ГЕНЕРАЛ ЧЕРНОЗУБОВ № 19</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0239</x:t>
   </x:si>
   <x:si>
     <x:t>Friends</x:t>
   </x:si>
   <x:si>
     <x:t>175654755 Association Centre Dinamika</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ruse, 7012, ул. МУТКУРОВА № 111</x:t>
   </x:si>
   <x:si>
     <x:t>Ivanovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0030</x:t>
   </x:si>
   <x:si>
     <x:t>Happy Childhood for the Children in the Municipality of Ivanovo</x:t>
@@ -4277,120 +4280,120 @@
   <x:si>
     <x:t>000670680 Sofia University "Sv. Kliment Ohridski" through Faculty of Slavic Studies</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1504, Бул. "Цар Освободител" 15</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.009-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Modern Palaeoslavic and Medieval Studies</x:t>
   </x:si>
   <x:si>
     <x:t>000670680 SOFIA UNIVERSITY "ST. KLIMENT OHRIDSKI" by Faculty of Chemistry and Pharmacy</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1504, ул. ЦАР ОСВОБОДИТЕЛ № 15</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.009-0028</x:t>
   </x:si>
   <x:si>
     <x:t>Achievement of optimal environment for education, research, innovation and sustainable development of the human source in the field of chemical sciences: Adaptation of the today education for tomorrow</x:t>
   </x:si>
   <x:si>
+    <x:t>000670680 SOFIA UNIVERSITY "ST. KLIMENT OHRIDSKI"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-1.001-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Universities for ScieNce, Informatics and Technologies in e-Society (UNITe)</x:t>
+  </x:si>
+  <x:si>
     <x:t>000670680 Sofia University "St. Kliment Ohridski"</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.009-0013</x:t>
   </x:si>
   <x:si>
     <x:t>Doctoral Studies Centre “St Kliment Ohridski” (DocCent)</x:t>
   </x:si>
   <x:si>
-    <x:t>000670680 SOFIA UNIVERSITY "ST. KLIMENT OHRIDSKI"</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000670680 Sofia University “St. Kliment Ohridski”</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-1.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Creation and development of  "Heritage BG" Centre of Excellence</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Sofia, 1504, бул. ЦАР ОСВОБОДИТЕЛ, № 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-2.016-0018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MODERN- A: Modernization in partnership through digitalization of the Academic ecosystem</x:t>
+  </x:si>
+  <x:si>
     <x:t>000670680 Sofia University 'St. Kliment Ohridski'</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-1.002-0019</x:t>
   </x:si>
   <x:si>
     <x:t>Clean technologies for sustainable environment – water, waste, energy for circular economy</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-1.003-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Big Data for Smart Society</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1504, бул. ЦАР ОСВОБОДИТЕЛ, № 15</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>115148365 SOCIAL FOUNDATION "INDI - ROMA 97" Kuklen</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kuklen, 4101, ул. ДОБРИ ЧИНТУЛОВ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0320</x:t>
   </x:si>
   <x:si>
     <x:t>Together in diversity, we can do more</x:t>
   </x:si>
   <x:si>
     <x:t>115148365 SOTSIALNA FONDATSIYA "INDI-ROMA 97" - gr. KUKLEN</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kuklen, 4101, ул. АЛЕКСАНДЪР СТАМБОЛИЙСКИ, номер 52</x:t>
   </x:si>
   <x:si>
-    <x:t>Pazardzhik,Stamboliyski,Asenovgrad,Sadovo,Kuklen</x:t>
+    <x:t>Asenovgrad,Stamboliyski,Pazardzhik,Sadovo,Kuklen</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.017-0015</x:t>
   </x:si>
   <x:si>
     <x:t>Improving the qualification of pedagogical specialists and training of educational mediators in 15 schools and kindergartens</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">175762670 
 SECONDARY SCHOOL ,, ASEN  ZLATAROV"
 </x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Gigen, 5970, ул.АСЕН ЗЛАТАРОВ № 10</x:t>
   </x:si>
   <x:si>
     <x:t>Gigen</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Let's make your dreams real</x:t>
   </x:si>
   <x:si>
@@ -4449,51 +4452,51 @@
     <x:t>BG05M2OP001-3.002-0012</x:t>
   </x:si>
   <x:si>
     <x:t>TOGETHER
 /For Active European Democratic Nondiscriminatory Education/</x:t>
   </x:si>
   <x:si>
     <x:t>000459562 HIGH SCHOOL "Chernorizets Hraber" - Plovdiv</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Plovdiv, 4023, ж.к. ТРАКИЯ, ул. СЪЕДИНЕНИЕ</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0125</x:t>
   </x:si>
   <x:si>
     <x:t>"Legacy of Khan Kubrat today"</x:t>
   </x:si>
   <x:si>
     <x:t>000123533 "BACHO KIRO" SECONDARY SCHOOL</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pavlikeni, 5200, ул. "Св. Св. Кирил и Методий" № 53</x:t>
   </x:si>
   <x:si>
-    <x:t>Byala Cherkva,Pavlikeni</x:t>
+    <x:t>Pavlikeni,Byala Cherkva</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.023-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Quality and accessible education-Mission Possible!</x:t>
   </x:si>
   <x:si>
     <x:t>000183085 Secondary school “Vasil Levski”</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Roman, 3130, улица "Главна" №1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.024-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Improving the conditions of education and access to school education in the Secondary School "Vasil Levski" in Roman</x:t>
   </x:si>
   <x:si>
     <x:t>000314549 Dimitar Marinov Middle School</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Lom, 3600, ул. ДУНАВСКА № 67</x:t>
   </x:si>
@@ -4599,57 +4602,57 @@
   <x:si>
     <x:t>The school of my dreams</x:t>
   </x:si>
   <x:si>
     <x:t>000258404 SECONDARY SCHOOL PETKO RACHOV SLAVEYKOV</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kardzhali, 6600, кв. Възрожденци, ул. Райко Жинзифов 4</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0015</x:t>
   </x:si>
   <x:si>
     <x:t>"School of champions"</x:t>
   </x:si>
   <x:si>
     <x:t>0006963270579 Capital Municipality - Krasna Polyana district</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1330, бул. „Освобождение“ № 25</x:t>
   </x:si>
   <x:si>
     <x:t>Sofia Cap.</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0020-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Socio-economic Integration of Vulnerable Groups and Implementation of Integrated Measures to Improve Access to Education in Sofia Municipality - Krasna Polyana Region</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0020</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>BG05M9OP001-2.018-0020-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>0006963270530 
 Sofia Municipality "Poduyane"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1517, ул. ПЛАКАЛНИЦА № 51</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0066</x:t>
   </x:si>
   <x:si>
     <x:t>Together different</x:t>
   </x:si>
   <x:si>
     <x:t>000124026 D. A. Tsenov Academy of Economic</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Svishtov, 5250, ул." Емануил Чакъров" 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.009-0026</x:t>
   </x:si>
   <x:si>
     <x:t>Development of the capacity of undergraduate, postgraduate and post-doctoral students, and young researchers at the D. A. Tsenov Academy of Economics – Svishtov for innovative scientific and applied research in the fields of economics, administration and management</x:t>
@@ -4702,164 +4705,164 @@
   <x:si>
     <x:t>BG05M2OP001-3.015-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Children play, sing and dance</x:t>
   </x:si>
   <x:si>
     <x:t>000922786 SOU "Chernorizec Hrabar"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Veliki Preslav, 9850, ул. "Слави Петков" №6</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0019</x:t>
   </x:si>
   <x:si>
     <x:t>We study and live together</x:t>
   </x:si>
   <x:si>
     <x:t>113033866 St. St. Cyril and Methodius Secondary school</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Radomir, 2400, ул.“ Р. Даскалов“, № 31</x:t>
   </x:si>
   <x:si>
-    <x:t>Dren,Izvor,Radomir</x:t>
+    <x:t>Radomir,Izvor,Dren</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.009-0003</x:t>
   </x:si>
   <x:si>
     <x:t>FOR NEW COMPETENCIES</x:t>
   </x:si>
   <x:si>
     <x:t>000083626 TU - VARNA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Varna, 9010, ул. СТУДЕНТСКА, номер 2</x:t>
   </x:si>
   <x:si>
-    <x:t>Sofia,Burgas,Gabrovo,Varna</x:t>
+    <x:t>Varna,Sofia,Gabrovo,Burgas</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.016-0028</x:t>
   </x:si>
   <x:si>
     <x:t>Modernization of the higher schools: Technical University - Varna, Technical University - Sofia, Technical University - Gabrovo and University "Prof. Dr. Assen Zlatarov", Burgas</x:t>
   </x:si>
   <x:si>
     <x:t>831917834 Technical university of Sofia</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, бул. Климент Охридски 8</x:t>
   </x:si>
   <x:si>
-    <x:t>Gabrovo,Plovdiv,Sofia,Sliven,Ruse</x:t>
+    <x:t>Sofia,Gabrovo,Plovdiv,Sliven,Ruse</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.016-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Innovation, science and education for high quality and compliance with the labor market at the Technical university of Sofia and Partners (InnoTech Pro)</x:t>
   </x:si>
   <x:si>
     <x:t>831917834 Technical University of Sofia</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1756, кв. ДЪРВЕНИЦА ул. КЛИМЕНТ ОХРИДСКИ № 8</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.009-0033</x:t>
   </x:si>
   <x:si>
     <x:t>PROMOTION OF CONTEMPORARY RESEARCH THROUGH CREATION OF SCIENTIFIC AND INNOVATIVE ENVIRONMENT TO ENCOURAGE YOUNG RESEARCHERS IN TECHNICAL UNIVERSITY - SOFIA AND THE NATIONAL RAILWAY INFRASTRUCTURE COMPANY IN THE FIELD OF ENGINEERING SCIENCE AND TECHNOLOGY DEVELOPMENT.</x:t>
   </x:si>
   <x:si>
     <x:t>000210319 TECHNICAL UNIVERSITY -GABROVO</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Gabrovo, 5300, ул. ХАДЖИ ДИМИТЪР № 4</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-1.002-0023</x:t>
   </x:si>
   <x:si>
     <x:t>Centre of Competence “Smart Mechatronic, Eco- and Energy Saving Systems and Technologies”</x:t>
   </x:si>
   <x:si>
     <x:t>123024538 TRAKIA UNIVERSITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Stara Zagora, 6000, Студентски град, Тракийски университет, Ректорат</x:t>
   </x:si>
   <x:si>
-    <x:t>Sofia,Stara Zagora,Ruse</x:t>
+    <x:t>Stara Zagora,Ruse,Sofia</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.016-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Joint integrated approach for modernization and digital transformation of education into priority professionals in higher education through partnership between the Thracian University, UNWE, the University of Ruse and the Bulgarian Chamber of Commerce (SIPMO - TrU)</x:t>
   </x:si>
   <x:si>
+    <x:t>000670602 UNIVERSITY OF NATIONAL AND WORLD ECONOMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1100, ж.к. СТ.ГРАД бул. 8-МИ ДЕКЕМВРИ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sofia,Svishtov,Burgas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-2.016-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECONOMIC EDUCATION IN BULGARIA 2030  (EconEd2030)</x:t>
+  </x:si>
+  <x:si>
     <x:t>000670602 University of national and world economy</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1700, ул. 8 декември</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-1.002-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Digitization of the economy in an environment of Big data (DEBD)</x:t>
   </x:si>
   <x:si>
-    <x:t>000670602 UNIVERSITY OF NATIONAL AND WORLD ECONOMY</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Bulgaria, Sofia, 1700, ж.к. СТ.ГРАД бул. 8-МИ ДЕКЕМВРИ</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.009-0012</x:t>
   </x:si>
   <x:si>
     <x:t>THE ENHANCEMENT OF UNWE RESEARCH POTENTIAL AND THE IMPROVEMENT OF THE CONDITIONS FOR CONDUCTING RESEARCH - AN INVESTMENT WITH SEVERAL DIMENSIONS</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1100, ж.к. СТ.ГРАД бул. 8-МИ ДЕКЕМВРИ</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000405689 Faculty "Medicine" of Medical University - Pleven</x:t>
   </x:si>
   <x:si>
     <x:t>Other state administrations</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pleven, 5800, ул. "Климент Охридски" 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.009-0031</x:t>
   </x:si>
   <x:si>
     <x:t>ESTABLISHMENT OF CENTRE FOR TRAINING OF PhD STUDENTS, POST-PhDSTUDENTS, TRAINEES AND YOUNG RESEARCHERS AT THE FACULTY OF MEDICINE OF MEDICAL UNIVERSITY - PLEVEN</x:t>
   </x:si>
   <x:si>
     <x:t>176963402 Electricity System Security Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. Триадица № 8</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-6.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Supporting SMEs particularly affected by energy price increases through measure implemented by the Electricity System Security Fund (SAFE)</x:t>
@@ -4876,51 +4879,51 @@
   <x:si>
     <x:t>SCHOOL FOR ALL</x:t>
   </x:si>
   <x:si>
     <x:t>102852921 Astika Foundation</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Burgas, 8001, ж.к. Лазур, бл. 143, офис 2</x:t>
   </x:si>
   <x:si>
     <x:t>Burgas (BG341)</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.017-0050</x:t>
   </x:si>
   <x:si>
     <x:t>Increasing the competencies of pedagogical specialists for work in a multicultural educational environment</x:t>
   </x:si>
   <x:si>
     <x:t>112069674 FONDATSIYA "BADESHTE"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Rakitovo, 4640, ул. ВЕЛА ПЕЕВА № 53</x:t>
   </x:si>
   <x:si>
-    <x:t>Loznitsa,Razgrad,Simeonovgrad,Hadzhievo,Rakitovo,Septemvri</x:t>
+    <x:t>Rakitovo,Septemvri,Loznitsa,Simeonovgrad,Hadzhievo,Razgrad</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.017-0035</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.017 - Increasing the capacity of pedagogical specialists to work in a multicultural environment from schools in Rakitovo, Septemvri, Razgrad, Loznitsa, Simeonovgrad, Hadjievo</x:t>
   </x:si>
   <x:si>
     <x:t>130927427 Foundation Gulchay</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1715, ж.к. " Младост "1   бл. 446 вх. Б  ап. 26 обл.София-град общ.Столична гр/с.София</x:t>
   </x:si>
   <x:si>
     <x:t>Dunavtsi,Sofia</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.019-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Providing assistance to vulnerable groups to reach the highest level of education</x:t>
   </x:si>
   <x:si>
     <x:t>175807959 EUROPEAN CENTRE FOR ARBITRATION AND MEDIATION</x:t>
   </x:si>
@@ -4973,134 +4976,134 @@
     <x:t>BG05M2OP001-3.002-0020</x:t>
   </x:si>
   <x:si>
     <x:t>"Learn and succeed" - educational integration of students from ethnical minorities</x:t>
   </x:si>
   <x:si>
     <x:t>176006850 KUZMANOV Foundation</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Zvanichevo, 4415, ул. Двадесет и втора, № 20</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.017-0029</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 "MULTICULTURAL EDUCATION - THE KEY TO A SUCCESSFUL EDUCATIONAL SYSTEM IN MODERN SOCIETY"</x:t>
   </x:si>
   <x:si>
     <x:t>130573238 Educational Cooperation Foundation</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1164, ул. Архитект Йордан Миланов 10</x:t>
   </x:si>
   <x:si>
-    <x:t>Topolchane,Koynare,Peshtera,Gigen,Bohot,Etropole,Gotse Delchev,Tarnene</x:t>
+    <x:t>Bohot,Etropole,Gigen,Gotse Delchev,Peshtera,Topolchane,Koynare,Tarnene</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.017-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Teachers in action</x:t>
   </x:si>
   <x:si>
     <x:t>176619091 FOUNDATION GROWTH</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Varna, 9000, ул. ЦАНИ ГИНЧЕВ бл. 4 ет.5 ап.15</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0150</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">“Overall model for educational  and social integration and reintegration 
 of students and youth from ethnic minorities”
 </x:t>
   </x:si>
   <x:si>
     <x:t>111507881 Step by step Foundation</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1113, ул. "Константин Щъркелов" бл. 78, вх. Б, ет.4, ап.23</x:t>
   </x:si>
   <x:si>
     <x:t>Stamboliyski</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0041</x:t>
   </x:si>
   <x:si>
     <x:t>We learn today to succeed tomorrow</x:t>
   </x:si>
   <x:si>
     <x:t>176356758 Trust for Social Achievement Foundation</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, бул. "Патриарх Евтимий" № 64</x:t>
   </x:si>
   <x:si>
-    <x:t>Lovech (BG315),Targovishte (BG334),Varna (BG331)</x:t>
+    <x:t>Targovishte (BG334),Varna (BG331),Lovech (BG315)</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.017-0043</x:t>
   </x:si>
   <x:si>
     <x:t>Embracing Diversity</x:t>
   </x:si>
   <x:si>
     <x:t>112511135 Crime Prevention Found-IGA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pazardzhik, 4400, бул."Ал.Стамболийски" 8</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0139</x:t>
   </x:si>
   <x:si>
     <x:t>School of Ambition - 2</x:t>
   </x:si>
   <x:si>
     <x:t>115063954 ROMA REGIONAL DEVELOPMENT FOUNDATION - PLOVDIV</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Plovdiv, 4006, р-н Източен, ул. "Малина" № 12</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.020-0015</x:t>
   </x:si>
   <x:si>
     <x:t>„INTEGRATION THROUGH EDUCATION OF THE ROMA COMMUNITY IN STOLIPINOVO DISTRICT IN PLOVDIV“</x:t>
   </x:si>
   <x:si>
     <x:t>115564495 National Alliance for Volunteer Action (NAVA) Foundation</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Plovdiv, 4000, Петко Каравелов 28А</x:t>
   </x:si>
   <x:si>
-    <x:t>Plovdiv,Rakovski,Belozem,Stryama,Chalakovi</x:t>
+    <x:t>Plovdiv,Rakovski,Stryama,Belozem,Chalakovi</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.017-0034</x:t>
   </x:si>
   <x:si>
     <x:t>EXCHANGE - The municipality as a place for ethno innovation</x:t>
   </x:si>
   <x:si>
     <x:t>000670673 University of Chemical Technology and Metallurgy</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1756, бул. "Св. Климент Охридски" № 8</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.016-0013</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Modernization, digitalization and internationalization of education at the University of Chemical Technology and Metallurgy
 </x:t>
   </x:si>
   <x:si>
     <x:t>000670673 University of Chemical Technology and Metallurgy, Department of physics-mathematical and technical sciences</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1756, бул. КЛИМЕНТ ОХРИДСКИ № 8</x:t>
@@ -5159,82 +5162,81 @@
   <x:si>
     <x:t>BG05M2OP001-1.003-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Project PlantaSYST: Establishment of a Center of Plant Systems Biology and Biotechnology for the translation of fundamental research into sustainable bio-based technologies in Bulgaria</x:t>
   </x:si>
   <x:si>
     <x:t>202782445 Kindergarten '''Pateta"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1407, ул. Асен Йорданов, номер 58А, ет.2, ап.6</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0063</x:t>
   </x:si>
   <x:si>
     <x:t>Children ethnic rainbow</x:t>
   </x:si>
   <x:si>
     <x:t>000017149 South-West University “Neofit Rilski”</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Blagoevgrad, 2700, ул. ИВАН МИХАЙЛОВ, номер 66</x:t>
   </x:si>
   <x:si>
-    <x:t>Sofia,Veliko Tarnovo,Blagoevgrad</x:t>
+    <x:t>Blagoevgrad,Veliko Tarnovo,Sofia</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.016-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Modernization of South-west University "Neofit Rilski" - Blagoevgrad, National Military University "Vasil Levski"- Veliko Tarnovo and Sofia University "St. Kliment Ohridski" - Sofia, in professional directions 5.3 Communication and computer equipment, 4.4 Earth sciences and 3.7 Administration and management</x:t>
   </x:si>
   <x:si>
     <x:t>Notes:</x:t>
   </x:si>
   <x:si>
     <x:t>Elements in light blue allow detailed view when selected</x:t>
   </x:si>
   <x:si>
     <x:t>All amounts are in euro (EUR) / 1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Project cost information in the regions based on the latest update of the Grant contract</x:t>
   </x:si>
   <x:si>
     <x:t>The information about the actually paid project amounts is not related to the respective region, but is for the whole project. It is visible when accessing each individual project, and for all projects in the sample - when exporting the data.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:numFmts count="3">
+  <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="165" formatCode="#,##0.00"/>
-    <x:numFmt numFmtId="166" formatCode="#,##0"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -5278,93 +5280,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="thin">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="thin">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="thin">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="thin">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="6">
+  <x:cellStyleXfs count="7">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="165" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="4" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="166" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="1" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="3" fillId="3" borderId="1" quotePrefix="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="6">
+  <x:cellXfs count="7">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="165" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="4" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="166" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="1" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="3" fillId="3" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
@@ -5617,21125 +5626,21136 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:O471"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="42.853482" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="21.424911" style="0" customWidth="1"/>
     <x:col min="6" max="9" width="42.853482" style="0" customWidth="1"/>
     <x:col min="10" max="11" width="21.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="28.567768" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="21.424911" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="28.567768" style="0" customWidth="1"/>
     <x:col min="15" max="15" width="49.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:15" customFormat="1" ht="15" customHeight="1"/>
+    <x:row r="1" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:15">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B2" s="1" t="s">
-[...27 lines deleted...]
-    <x:row r="3" spans="1:15" customFormat="1" ht="15" customHeight="1"/>
+      <x:c r="B2" s="1"/>
+      <x:c r="C2" s="1"/>
+      <x:c r="D2" s="1"/>
+      <x:c r="E2" s="1"/>
+      <x:c r="F2" s="1"/>
+      <x:c r="G2" s="1"/>
+      <x:c r="H2" s="1"/>
+      <x:c r="I2" s="1"/>
+      <x:c r="J2" s="1"/>
+    </x:row>
+    <x:row r="3" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="4" spans="1:15">
       <x:c r="A4" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B4" s="3" t="s"/>
+      <x:c r="B4" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="5" spans="1:15">
       <x:c r="A5" s="2" t="s">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="B5" s="3" t="s">
-        <x:v>3</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:15">
       <x:c r="A6" s="2" t="s">
-        <x:v>4</x:v>
-[...1 lines deleted...]
-      <x:c r="B6" s="3" t="s"/>
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B6" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="7" spans="1:15">
       <x:c r="A7" s="2" t="s">
-        <x:v>5</x:v>
-[...1 lines deleted...]
-      <x:c r="B7" s="3" t="s"/>
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B7" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="8" spans="1:15">
       <x:c r="A8" s="2" t="s">
-        <x:v>6</x:v>
-[...1 lines deleted...]
-      <x:c r="B8" s="3" t="s"/>
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B8" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="9" spans="1:15">
       <x:c r="A9" s="2" t="s">
-        <x:v>7</x:v>
-[...1 lines deleted...]
-      <x:c r="B9" s="3" t="s"/>
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="B9" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="10" spans="1:15">
       <x:c r="A10" s="2" t="s">
-        <x:v>8</x:v>
-[...1 lines deleted...]
-      <x:c r="B10" s="3" t="s"/>
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="B10" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="11" spans="1:15">
       <x:c r="A11" s="2" t="s">
-        <x:v>9</x:v>
-[...1 lines deleted...]
-      <x:c r="B11" s="3" t="s"/>
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B11" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="12" spans="1:15">
       <x:c r="A12" s="2" t="s">
-        <x:v>10</x:v>
-[...1 lines deleted...]
-      <x:c r="B12" s="3" t="s"/>
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="B12" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="13" spans="1:15">
       <x:c r="A13" s="2" t="s">
-        <x:v>11</x:v>
-[...1 lines deleted...]
-      <x:c r="B13" s="3" t="s"/>
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B13" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="14" spans="1:15">
       <x:c r="A14" s="2" t="s">
-        <x:v>12</x:v>
-[...1 lines deleted...]
-      <x:c r="B14" s="3" t="s"/>
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B14" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="15" spans="1:15">
       <x:c r="A15" s="2" t="s">
-        <x:v>13</x:v>
-[...1 lines deleted...]
-      <x:c r="B15" s="3" t="s"/>
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="B15" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="16" spans="1:15">
       <x:c r="A16" s="2" t="s">
-        <x:v>14</x:v>
-[...1 lines deleted...]
-      <x:c r="B16" s="3" t="s"/>
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="B16" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
     </x:row>
     <x:row r="17" spans="1:15">
       <x:c r="A17" s="2" t="s">
-        <x:v>15</x:v>
-[...3 lines deleted...]
-    <x:row r="18" spans="1:15" customFormat="1" ht="45" customHeight="1"/>
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B17" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:15" ht="45" customHeight="1"/>
     <x:row r="19" spans="1:15">
       <x:c r="A19" s="1" t="s">
-        <x:v>16</x:v>
-[...29 lines deleted...]
-    <x:row r="20" spans="1:15" customFormat="1" ht="15" customHeight="1"/>
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="B19" s="1"/>
+      <x:c r="C19" s="1"/>
+      <x:c r="D19" s="1"/>
+      <x:c r="E19" s="1"/>
+      <x:c r="F19" s="1"/>
+      <x:c r="G19" s="1"/>
+      <x:c r="H19" s="1"/>
+      <x:c r="I19" s="1"/>
+      <x:c r="J19" s="1"/>
+    </x:row>
+    <x:row r="20" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="21" spans="1:15">
       <x:c r="A21" s="2" t="s">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="B21" s="2" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C21" s="2" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D21" s="2" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E21" s="2" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="F21" s="2" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G21" s="2" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="H21" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I21" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
-      <x:c r="I21" s="2" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J21" s="2" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="K21" s="2" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="L21" s="2" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="M21" s="2" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="N21" s="2" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O21" s="2" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:15">
       <x:c r="A22" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D22" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E22" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F22" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H22" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I22" s="3" t="s">
-        <x:v>36</x:v>
-[...1 lines deleted...]
-      <x:c r="J22" s="4" t="n">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="J22" s="4">
         <x:v>136642.86</x:v>
       </x:c>
-      <x:c r="K22" s="4" t="n">
+      <x:c r="K22" s="4">
         <x:v>136642.86</x:v>
       </x:c>
-      <x:c r="L22" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M22" s="4" t="n">
+      <x:c r="L22" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M22" s="4">
         <x:v>125311.11</x:v>
       </x:c>
-      <x:c r="N22" s="5" t="n">
+      <x:c r="N22" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O22" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:15">
       <x:c r="A23" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E23" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F23" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H23" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="I23" s="3" t="s">
-        <x:v>44</x:v>
-[...1 lines deleted...]
-      <x:c r="J23" s="4" t="n">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="J23" s="4">
         <x:v>5659182.04</x:v>
       </x:c>
-      <x:c r="K23" s="4" t="n">
+      <x:c r="K23" s="4">
         <x:v>5659182.04</x:v>
       </x:c>
-      <x:c r="L23" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M23" s="4" t="n">
+      <x:c r="L23" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M23" s="4">
         <x:v>3712463.15</x:v>
       </x:c>
-      <x:c r="N23" s="5" t="n">
+      <x:c r="N23" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O23" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:15">
       <x:c r="A24" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E24" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F24" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="H24" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="I24" s="3" t="s">
-        <x:v>50</x:v>
-[...1 lines deleted...]
-      <x:c r="J24" s="4" t="n">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="J24" s="4">
         <x:v>169594.73</x:v>
       </x:c>
-      <x:c r="K24" s="4" t="n">
+      <x:c r="K24" s="4">
         <x:v>169594.73</x:v>
       </x:c>
-      <x:c r="L24" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M24" s="4" t="n">
+      <x:c r="L24" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M24" s="4">
         <x:v>137446.44</x:v>
       </x:c>
-      <x:c r="N24" s="5" t="n">
+      <x:c r="N24" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O24" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:15">
       <x:c r="A25" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F25" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="H25" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I25" s="3" t="s">
-        <x:v>54</x:v>
-[...1 lines deleted...]
-      <x:c r="J25" s="4" t="n">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J25" s="4">
         <x:v>240917.05</x:v>
       </x:c>
-      <x:c r="K25" s="4" t="n">
+      <x:c r="K25" s="4">
         <x:v>240917.05</x:v>
       </x:c>
-      <x:c r="L25" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M25" s="4" t="n">
+      <x:c r="L25" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M25" s="4">
         <x:v>240917.04</x:v>
       </x:c>
-      <x:c r="N25" s="5" t="n">
+      <x:c r="N25" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O25" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15">
       <x:c r="A26" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D26" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="E26" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F26" s="3" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G26" s="3" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H26" s="3" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I26" s="3" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="J26" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K26" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L26" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M26" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N26" s="5">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D26" s="3" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="O26" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15">
       <x:c r="A27" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D27" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="E27" s="3" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F27" s="3" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G27" s="3" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H27" s="3" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="I27" s="3" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="J27" s="4">
+        <x:v>447773.64</x:v>
+      </x:c>
+      <x:c r="K27" s="4">
+        <x:v>447773.64</x:v>
+      </x:c>
+      <x:c r="L27" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M27" s="4">
+        <x:v>447773.67</x:v>
+      </x:c>
+      <x:c r="N27" s="5">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D27" s="3" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="O27" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15">
       <x:c r="A28" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D28" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="E28" s="3" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F28" s="3" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G28" s="3" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H28" s="3" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="I28" s="3" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="J28" s="4">
+        <x:v>480665.56</x:v>
+      </x:c>
+      <x:c r="K28" s="4">
+        <x:v>480665.56</x:v>
+      </x:c>
+      <x:c r="L28" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M28" s="4">
+        <x:v>480665.63</x:v>
+      </x:c>
+      <x:c r="N28" s="5">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D28" s="3" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="O28" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:15">
       <x:c r="A29" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D29" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="E29" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F29" s="3" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G29" s="3" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H29" s="3" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="I29" s="3" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="J29" s="4">
+        <x:v>1527606.58</x:v>
+      </x:c>
+      <x:c r="K29" s="4">
+        <x:v>1527606.58</x:v>
+      </x:c>
+      <x:c r="L29" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M29" s="4">
+        <x:v>1527606.64</x:v>
+      </x:c>
+      <x:c r="N29" s="5">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D29" s="3" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="O29" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:15">
       <x:c r="A30" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D30" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E30" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F30" s="3" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G30" s="3" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="H30" s="3" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="I30" s="3" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="J30" s="4">
+        <x:v>317169.46</x:v>
+      </x:c>
+      <x:c r="K30" s="4">
+        <x:v>317169.46</x:v>
+      </x:c>
+      <x:c r="L30" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M30" s="4">
+        <x:v>174967.31</x:v>
+      </x:c>
+      <x:c r="N30" s="5">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="F30" s="3" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="O30" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E31" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F31" s="3" t="s">
-        <x:v>84</x:v>
-[...1 lines deleted...]
-      <x:c r="G31" s="3" t="s"/>
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G31" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H31" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="I31" s="3" t="s">
-        <x:v>86</x:v>
-[...13 lines deleted...]
-      <x:c r="N31" s="5" t="n">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="J31" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K31" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L31" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M31" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N31" s="5">
         <x:v>68</x:v>
       </x:c>
       <x:c r="O31" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D32" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F32" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="H32" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="I32" s="3" t="s">
-        <x:v>91</x:v>
-[...1 lines deleted...]
-      <x:c r="J32" s="4" t="n">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="J32" s="4">
         <x:v>54392.31</x:v>
       </x:c>
-      <x:c r="K32" s="4" t="n">
+      <x:c r="K32" s="4">
         <x:v>54392.31</x:v>
       </x:c>
-      <x:c r="L32" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M32" s="4" t="n">
+      <x:c r="L32" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M32" s="4">
         <x:v>54392.31</x:v>
       </x:c>
-      <x:c r="N32" s="5" t="n">
+      <x:c r="N32" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O32" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F33" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H33" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I33" s="3" t="s">
-        <x:v>98</x:v>
-[...1 lines deleted...]
-      <x:c r="J33" s="4" t="n">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="J33" s="4">
         <x:v>13055.23</x:v>
       </x:c>
-      <x:c r="K33" s="4" t="n">
+      <x:c r="K33" s="4">
         <x:v>13055.23</x:v>
       </x:c>
-      <x:c r="L33" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M33" s="4" t="n">
+      <x:c r="L33" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M33" s="4">
         <x:v>13055.2</x:v>
       </x:c>
-      <x:c r="N33" s="5" t="n">
+      <x:c r="N33" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O33" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">
       <x:c r="A34" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F34" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H34" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I34" s="3" t="s">
-        <x:v>103</x:v>
-[...1 lines deleted...]
-      <x:c r="J34" s="4" t="n">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="J34" s="4">
         <x:v>34575.3</x:v>
       </x:c>
-      <x:c r="K34" s="4" t="n">
+      <x:c r="K34" s="4">
         <x:v>34575.3</x:v>
       </x:c>
-      <x:c r="L34" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M34" s="4" t="n">
+      <x:c r="L34" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M34" s="4">
         <x:v>34575.3</x:v>
       </x:c>
-      <x:c r="N34" s="5" t="n">
+      <x:c r="N34" s="5">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O34" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:15">
       <x:c r="A35" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E35" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F35" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H35" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="I35" s="3" t="s">
-        <x:v>107</x:v>
-[...1 lines deleted...]
-      <x:c r="J35" s="4" t="n">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="J35" s="4">
         <x:v>33768.08</x:v>
       </x:c>
-      <x:c r="K35" s="4" t="n">
+      <x:c r="K35" s="4">
         <x:v>33768.08</x:v>
       </x:c>
-      <x:c r="L35" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M35" s="4" t="n">
+      <x:c r="L35" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M35" s="4">
         <x:v>33768.07</x:v>
       </x:c>
-      <x:c r="N35" s="5" t="n">
+      <x:c r="N35" s="5">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O35" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:15">
       <x:c r="A36" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E36" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F36" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H36" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I36" s="3" t="s">
-        <x:v>112</x:v>
-[...1 lines deleted...]
-      <x:c r="J36" s="4" t="n">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="J36" s="4">
         <x:v>164337.16</x:v>
       </x:c>
-      <x:c r="K36" s="4" t="n">
+      <x:c r="K36" s="4">
         <x:v>164337.16</x:v>
       </x:c>
-      <x:c r="L36" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M36" s="4" t="n">
+      <x:c r="L36" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M36" s="4">
         <x:v>164337.15</x:v>
       </x:c>
-      <x:c r="N36" s="5" t="n">
+      <x:c r="N36" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O36" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15">
       <x:c r="A37" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F37" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H37" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="I37" s="3" t="s">
-        <x:v>116</x:v>
-[...1 lines deleted...]
-      <x:c r="J37" s="4" t="n">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="J37" s="4">
         <x:v>35232.76</x:v>
       </x:c>
-      <x:c r="K37" s="4" t="n">
+      <x:c r="K37" s="4">
         <x:v>35232.76</x:v>
       </x:c>
-      <x:c r="L37" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M37" s="4" t="n">
+      <x:c r="L37" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M37" s="4">
         <x:v>35232.76</x:v>
       </x:c>
-      <x:c r="N37" s="5" t="n">
+      <x:c r="N37" s="5">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O37" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:15">
       <x:c r="A38" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E38" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F38" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H38" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="I38" s="3" t="s">
-        <x:v>121</x:v>
-[...1 lines deleted...]
-      <x:c r="J38" s="4" t="n">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="J38" s="4">
         <x:v>31189.9</x:v>
       </x:c>
-      <x:c r="K38" s="4" t="n">
+      <x:c r="K38" s="4">
         <x:v>31189.9</x:v>
       </x:c>
-      <x:c r="L38" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M38" s="4" t="n">
+      <x:c r="L38" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M38" s="4">
         <x:v>31189.9</x:v>
       </x:c>
-      <x:c r="N38" s="5" t="n">
+      <x:c r="N38" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O38" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:15">
       <x:c r="A39" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E39" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F39" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H39" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I39" s="3" t="s">
-        <x:v>125</x:v>
-[...1 lines deleted...]
-      <x:c r="J39" s="4" t="n">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="J39" s="4">
         <x:v>34380.19</x:v>
       </x:c>
-      <x:c r="K39" s="4" t="n">
+      <x:c r="K39" s="4">
         <x:v>34380.19</x:v>
       </x:c>
-      <x:c r="L39" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M39" s="4" t="n">
+      <x:c r="L39" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M39" s="4">
         <x:v>34380.18</x:v>
       </x:c>
-      <x:c r="N39" s="5" t="n">
+      <x:c r="N39" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O39" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:15">
       <x:c r="A40" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F40" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="H40" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I40" s="3" t="s">
-        <x:v>130</x:v>
-[...1 lines deleted...]
-      <x:c r="J40" s="4" t="n">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="J40" s="4">
         <x:v>80725.05</x:v>
       </x:c>
-      <x:c r="K40" s="4" t="n">
+      <x:c r="K40" s="4">
         <x:v>80725.05</x:v>
       </x:c>
-      <x:c r="L40" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M40" s="4" t="n">
+      <x:c r="L40" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M40" s="4">
         <x:v>67403.81</x:v>
       </x:c>
-      <x:c r="N40" s="5" t="n">
+      <x:c r="N40" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O40" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E41" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F41" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H41" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="I41" s="3" t="s">
-        <x:v>135</x:v>
-[...1 lines deleted...]
-      <x:c r="J41" s="4" t="n">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="J41" s="4">
         <x:v>43306.56</x:v>
       </x:c>
-      <x:c r="K41" s="4" t="n">
+      <x:c r="K41" s="4">
         <x:v>43306.56</x:v>
       </x:c>
-      <x:c r="L41" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M41" s="4" t="n">
+      <x:c r="L41" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M41" s="4">
         <x:v>43305.84</x:v>
       </x:c>
-      <x:c r="N41" s="5" t="n">
+      <x:c r="N41" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O41" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H42" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I42" s="3" t="s">
-        <x:v>139</x:v>
-[...1 lines deleted...]
-      <x:c r="J42" s="4" t="n">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="J42" s="4">
         <x:v>34770.87</x:v>
       </x:c>
-      <x:c r="K42" s="4" t="n">
+      <x:c r="K42" s="4">
         <x:v>34770.87</x:v>
       </x:c>
-      <x:c r="L42" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M42" s="4" t="n">
+      <x:c r="L42" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M42" s="4">
         <x:v>34770.86</x:v>
       </x:c>
-      <x:c r="N42" s="5" t="n">
+      <x:c r="N42" s="5">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O42" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F43" s="3" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H43" s="3" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I43" s="3" t="s">
-        <x:v>144</x:v>
-[...1 lines deleted...]
-      <x:c r="J43" s="4" t="n">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="J43" s="4">
         <x:v>45468.5</x:v>
       </x:c>
-      <x:c r="K43" s="4" t="n">
+      <x:c r="K43" s="4">
         <x:v>45468.5</x:v>
       </x:c>
-      <x:c r="L43" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M43" s="4" t="n">
+      <x:c r="L43" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M43" s="4">
         <x:v>45468.49</x:v>
       </x:c>
-      <x:c r="N43" s="5" t="n">
+      <x:c r="N43" s="5">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O43" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15">
       <x:c r="A44" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D44" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E44" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F44" s="3" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="G44" s="3" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="H44" s="3" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="I44" s="3" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="J44" s="4">
+        <x:v>227817.32</x:v>
+      </x:c>
+      <x:c r="K44" s="4">
+        <x:v>227817.32</x:v>
+      </x:c>
+      <x:c r="L44" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M44" s="4">
+        <x:v>145688.73</x:v>
+      </x:c>
+      <x:c r="N44" s="5">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D44" s="3" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="O44" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:15">
       <x:c r="A45" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E45" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F45" s="3" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H45" s="3" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="I45" s="3" t="s">
-        <x:v>153</x:v>
-[...1 lines deleted...]
-      <x:c r="J45" s="4" t="n">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="J45" s="4">
         <x:v>34511.22</x:v>
       </x:c>
-      <x:c r="K45" s="4" t="n">
+      <x:c r="K45" s="4">
         <x:v>34511.22</x:v>
       </x:c>
-      <x:c r="L45" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M45" s="4" t="n">
+      <x:c r="L45" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M45" s="4">
         <x:v>34511.21</x:v>
       </x:c>
-      <x:c r="N45" s="5" t="n">
+      <x:c r="N45" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O45" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:15">
       <x:c r="A46" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F46" s="3" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H46" s="3" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="I46" s="3" t="s">
-        <x:v>157</x:v>
-[...13 lines deleted...]
-      <x:c r="N46" s="5" t="n">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="J46" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K46" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L46" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M46" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N46" s="5">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O46" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15">
       <x:c r="A47" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E47" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F47" s="3" t="s">
-        <x:v>160</x:v>
-[...1 lines deleted...]
-      <x:c r="G47" s="3" t="s"/>
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="G47" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H47" s="3" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="I47" s="3" t="s">
-        <x:v>162</x:v>
-[...1 lines deleted...]
-      <x:c r="J47" s="4" t="n">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="J47" s="4">
         <x:v>189541.78</x:v>
       </x:c>
-      <x:c r="K47" s="4" t="n">
+      <x:c r="K47" s="4">
         <x:v>189541.78</x:v>
       </x:c>
-      <x:c r="L47" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M47" s="4" t="n">
+      <x:c r="L47" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M47" s="4">
         <x:v>81356.43</x:v>
       </x:c>
-      <x:c r="N47" s="5" t="n">
+      <x:c r="N47" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O47" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15">
       <x:c r="A48" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E48" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F48" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H48" s="3" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I48" s="3" t="s">
-        <x:v>168</x:v>
-[...1 lines deleted...]
-      <x:c r="J48" s="4" t="n">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="J48" s="4">
         <x:v>115608.21</x:v>
       </x:c>
-      <x:c r="K48" s="4" t="n">
+      <x:c r="K48" s="4">
         <x:v>115608.21</x:v>
       </x:c>
-      <x:c r="L48" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M48" s="4" t="n">
+      <x:c r="L48" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M48" s="4">
         <x:v>112239.83</x:v>
       </x:c>
-      <x:c r="N48" s="5" t="n">
+      <x:c r="N48" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O48" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:15">
       <x:c r="A49" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
-        <x:v>169</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E49" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F49" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H49" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="I49" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="J49" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="N49" s="5" t="n">
+      <x:c r="J49" s="4">
+        <x:v>1137795.34</x:v>
+      </x:c>
+      <x:c r="K49" s="4">
+        <x:v>1137795.34</x:v>
+      </x:c>
+      <x:c r="L49" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M49" s="4">
+        <x:v>211880.3</x:v>
+      </x:c>
+      <x:c r="N49" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O49" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:15">
       <x:c r="A50" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D50" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E50" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F50" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H50" s="3" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="I50" s="3" t="s">
-        <x:v>173</x:v>
-[...13 lines deleted...]
-      <x:c r="N50" s="5" t="n">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="J50" s="4">
+        <x:v>3685278.38</x:v>
+      </x:c>
+      <x:c r="K50" s="4">
+        <x:v>3685278.38</x:v>
+      </x:c>
+      <x:c r="L50" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M50" s="4">
+        <x:v>815480.24</x:v>
+      </x:c>
+      <x:c r="N50" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O50" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15">
       <x:c r="A51" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
-        <x:v>169</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E51" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F51" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H51" s="3" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="I51" s="3" t="s">
-        <x:v>175</x:v>
-[...1 lines deleted...]
-      <x:c r="J51" s="4" t="n">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="J51" s="4">
         <x:v>707808.55</x:v>
       </x:c>
-      <x:c r="K51" s="4" t="n">
+      <x:c r="K51" s="4">
         <x:v>707808.55</x:v>
       </x:c>
-      <x:c r="L51" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M51" s="4" t="n">
+      <x:c r="L51" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M51" s="4">
         <x:v>149409.29</x:v>
       </x:c>
-      <x:c r="N51" s="5" t="n">
+      <x:c r="N51" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O51" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:15">
       <x:c r="A52" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D52" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E52" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F52" s="3" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H52" s="3" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="I52" s="3" t="s">
-        <x:v>178</x:v>
-[...1 lines deleted...]
-      <x:c r="J52" s="4" t="n">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="J52" s="4">
         <x:v>779202.97</x:v>
       </x:c>
-      <x:c r="K52" s="4" t="n">
+      <x:c r="K52" s="4">
         <x:v>779202.97</x:v>
       </x:c>
-      <x:c r="L52" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M52" s="4" t="n">
+      <x:c r="L52" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M52" s="4">
         <x:v>305451.61</x:v>
       </x:c>
-      <x:c r="N52" s="5" t="n">
+      <x:c r="N52" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O52" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:15">
       <x:c r="A53" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
-        <x:v>169</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E53" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F53" s="3" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H53" s="3" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="I53" s="3" t="s">
-        <x:v>180</x:v>
-[...1 lines deleted...]
-      <x:c r="J53" s="4" t="n">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="J53" s="4">
         <x:v>285993.29</x:v>
       </x:c>
-      <x:c r="K53" s="4" t="n">
+      <x:c r="K53" s="4">
         <x:v>285993.29</x:v>
       </x:c>
-      <x:c r="L53" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M53" s="4" t="n">
+      <x:c r="L53" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M53" s="4">
         <x:v>52167.58</x:v>
       </x:c>
-      <x:c r="N53" s="5" t="n">
+      <x:c r="N53" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O53" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:15">
       <x:c r="A54" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D54" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E54" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F54" s="3" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H54" s="3" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I54" s="3" t="s">
-        <x:v>184</x:v>
-[...1 lines deleted...]
-      <x:c r="J54" s="4" t="n">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="J54" s="4">
         <x:v>15145770.02</x:v>
       </x:c>
-      <x:c r="K54" s="4" t="n">
+      <x:c r="K54" s="4">
         <x:v>15145770.02</x:v>
       </x:c>
-      <x:c r="L54" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M54" s="4" t="n">
+      <x:c r="L54" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M54" s="4">
         <x:v>14617520.94</x:v>
       </x:c>
-      <x:c r="N54" s="5" t="n">
+      <x:c r="N54" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O54" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:15">
       <x:c r="A55" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E55" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F55" s="3" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H55" s="3" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="I55" s="3" t="s">
-        <x:v>188</x:v>
-[...1 lines deleted...]
-      <x:c r="J55" s="4" t="n">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="J55" s="4">
         <x:v>1584252.53</x:v>
       </x:c>
-      <x:c r="K55" s="4" t="n">
+      <x:c r="K55" s="4">
         <x:v>1584252.53</x:v>
       </x:c>
-      <x:c r="L55" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M55" s="4" t="n">
+      <x:c r="L55" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M55" s="4">
         <x:v>1584252.56</x:v>
       </x:c>
-      <x:c r="N55" s="5" t="n">
+      <x:c r="N55" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O55" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:15">
       <x:c r="A56" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D56" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E56" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F56" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H56" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="I56" s="3" t="s">
-        <x:v>191</x:v>
-[...1 lines deleted...]
-      <x:c r="J56" s="4" t="n">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="J56" s="4">
         <x:v>2319319.22</x:v>
       </x:c>
-      <x:c r="K56" s="4" t="n">
+      <x:c r="K56" s="4">
         <x:v>2319319.22</x:v>
       </x:c>
-      <x:c r="L56" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M56" s="4" t="n">
+      <x:c r="L56" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M56" s="4">
         <x:v>2319319.21</x:v>
       </x:c>
-      <x:c r="N56" s="5" t="n">
+      <x:c r="N56" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O56" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:15">
       <x:c r="A57" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E57" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F57" s="3" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="H57" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="I57" s="3" t="s">
-        <x:v>195</x:v>
-[...1 lines deleted...]
-      <x:c r="J57" s="4" t="n">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="J57" s="4">
         <x:v>185553.15</x:v>
       </x:c>
-      <x:c r="K57" s="4" t="n">
+      <x:c r="K57" s="4">
         <x:v>185553.15</x:v>
       </x:c>
-      <x:c r="L57" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M57" s="4" t="n">
+      <x:c r="L57" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M57" s="4">
         <x:v>162844.43</x:v>
       </x:c>
-      <x:c r="N57" s="5" t="n">
+      <x:c r="N57" s="5">
         <x:v>31</x:v>
       </x:c>
       <x:c r="O57" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:15">
       <x:c r="A58" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D58" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="E58" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F58" s="3" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="G58" s="3" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="H58" s="3" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="I58" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="J58" s="4">
+        <x:v>566824.05</x:v>
+      </x:c>
+      <x:c r="K58" s="4">
+        <x:v>566824.05</x:v>
+      </x:c>
+      <x:c r="L58" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M58" s="4">
+        <x:v>566824.02</x:v>
+      </x:c>
+      <x:c r="N58" s="5">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D58" s="3" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="O58" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:15">
       <x:c r="A59" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E59" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F59" s="3" t="s">
-        <x:v>204</x:v>
-[...1 lines deleted...]
-      <x:c r="G59" s="3" t="s"/>
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="G59" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H59" s="3" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="I59" s="3" t="s">
-        <x:v>206</x:v>
-[...1 lines deleted...]
-      <x:c r="J59" s="4" t="n">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="J59" s="4">
         <x:v>6776284.21</x:v>
       </x:c>
-      <x:c r="K59" s="4" t="n">
+      <x:c r="K59" s="4">
         <x:v>6776284.21</x:v>
       </x:c>
-      <x:c r="L59" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M59" s="4" t="n">
+      <x:c r="L59" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M59" s="4">
         <x:v>6771059.84</x:v>
       </x:c>
-      <x:c r="N59" s="5" t="n">
+      <x:c r="N59" s="5">
         <x:v>67</x:v>
       </x:c>
       <x:c r="O59" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:15">
       <x:c r="A60" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D60" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E60" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F60" s="3" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H60" s="3" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="I60" s="3" t="s">
-        <x:v>210</x:v>
-[...1 lines deleted...]
-      <x:c r="J60" s="4" t="n">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="J60" s="4">
         <x:v>227013.61</x:v>
       </x:c>
-      <x:c r="K60" s="4" t="n">
+      <x:c r="K60" s="4">
         <x:v>227013.61</x:v>
       </x:c>
-      <x:c r="L60" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M60" s="4" t="n">
+      <x:c r="L60" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M60" s="4">
         <x:v>192190.18</x:v>
       </x:c>
-      <x:c r="N60" s="5" t="n">
+      <x:c r="N60" s="5">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O60" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:15">
       <x:c r="A61" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E61" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F61" s="3" t="s">
-        <x:v>212</x:v>
-[...1 lines deleted...]
-      <x:c r="G61" s="3" t="s"/>
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="G61" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H61" s="3" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="I61" s="3" t="s">
-        <x:v>214</x:v>
-[...1 lines deleted...]
-      <x:c r="J61" s="4" t="n">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="J61" s="4">
         <x:v>11099735.71</x:v>
       </x:c>
-      <x:c r="K61" s="4" t="n">
+      <x:c r="K61" s="4">
         <x:v>11099735.71</x:v>
       </x:c>
-      <x:c r="L61" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M61" s="4" t="n">
+      <x:c r="L61" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M61" s="4">
         <x:v>10567248.32</x:v>
       </x:c>
-      <x:c r="N61" s="5" t="n">
+      <x:c r="N61" s="5">
         <x:v>57</x:v>
       </x:c>
       <x:c r="O61" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:15">
       <x:c r="A62" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D62" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E62" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F62" s="3" t="s">
-        <x:v>216</x:v>
-[...1 lines deleted...]
-      <x:c r="G62" s="3" t="s"/>
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="G62" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H62" s="3" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="I62" s="3" t="s">
-        <x:v>218</x:v>
-[...1 lines deleted...]
-      <x:c r="J62" s="4" t="n">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="J62" s="4">
         <x:v>15009413.47</x:v>
       </x:c>
-      <x:c r="K62" s="4" t="n">
+      <x:c r="K62" s="4">
         <x:v>15009413.47</x:v>
       </x:c>
-      <x:c r="L62" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M62" s="4" t="n">
+      <x:c r="L62" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M62" s="4">
         <x:v>12693560.76</x:v>
       </x:c>
-      <x:c r="N62" s="5" t="n">
+      <x:c r="N62" s="5">
         <x:v>65</x:v>
       </x:c>
       <x:c r="O62" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:15">
       <x:c r="A63" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E63" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F63" s="3" t="s">
-        <x:v>220</x:v>
-[...1 lines deleted...]
-      <x:c r="G63" s="3" t="s"/>
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="G63" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H63" s="3" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I63" s="3" t="s">
-        <x:v>222</x:v>
-[...1 lines deleted...]
-      <x:c r="J63" s="4" t="n">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="J63" s="4">
         <x:v>11540242.41</x:v>
       </x:c>
-      <x:c r="K63" s="4" t="n">
+      <x:c r="K63" s="4">
         <x:v>11540242.41</x:v>
       </x:c>
-      <x:c r="L63" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M63" s="4" t="n">
+      <x:c r="L63" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M63" s="4">
         <x:v>8896964.9</x:v>
       </x:c>
-      <x:c r="N63" s="5" t="n">
+      <x:c r="N63" s="5">
         <x:v>51</x:v>
       </x:c>
       <x:c r="O63" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:15">
       <x:c r="A64" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D64" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E64" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F64" s="3" t="s">
-        <x:v>224</x:v>
-[...1 lines deleted...]
-      <x:c r="G64" s="3" t="s"/>
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="G64" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H64" s="3" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="I64" s="3" t="s">
-        <x:v>226</x:v>
-[...1 lines deleted...]
-      <x:c r="J64" s="4" t="n">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="J64" s="4">
         <x:v>35373488.4</x:v>
       </x:c>
-      <x:c r="K64" s="4" t="n">
+      <x:c r="K64" s="4">
         <x:v>35373488.4</x:v>
       </x:c>
-      <x:c r="L64" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M64" s="4" t="n">
+      <x:c r="L64" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M64" s="4">
         <x:v>32972826.76</x:v>
       </x:c>
-      <x:c r="N64" s="5" t="n">
+      <x:c r="N64" s="5">
         <x:v>70</x:v>
       </x:c>
       <x:c r="O64" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:15">
       <x:c r="A65" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B65" s="3" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E65" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F65" s="3" t="s">
-        <x:v>228</x:v>
-[...1 lines deleted...]
-      <x:c r="G65" s="3" t="s"/>
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="G65" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H65" s="3" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="I65" s="3" t="s">
-        <x:v>230</x:v>
-[...1 lines deleted...]
-      <x:c r="J65" s="4" t="n">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="J65" s="4">
         <x:v>11891463.29</x:v>
       </x:c>
-      <x:c r="K65" s="4" t="n">
+      <x:c r="K65" s="4">
         <x:v>11891463.29</x:v>
       </x:c>
-      <x:c r="L65" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M65" s="4" t="n">
+      <x:c r="L65" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M65" s="4">
         <x:v>11891463.21</x:v>
       </x:c>
-      <x:c r="N65" s="5" t="n">
+      <x:c r="N65" s="5">
         <x:v>69</x:v>
       </x:c>
       <x:c r="O65" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:15">
       <x:c r="A66" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D66" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E66" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F66" s="3" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="H66" s="3" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="I66" s="3" t="s">
-        <x:v>234</x:v>
-[...1 lines deleted...]
-      <x:c r="J66" s="4" t="n">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="J66" s="4">
         <x:v>170587.4</x:v>
       </x:c>
-      <x:c r="K66" s="4" t="n">
+      <x:c r="K66" s="4">
         <x:v>170587.4</x:v>
       </x:c>
-      <x:c r="L66" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M66" s="4" t="n">
+      <x:c r="L66" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M66" s="4">
         <x:v>96162.7</x:v>
       </x:c>
-      <x:c r="N66" s="5" t="n">
+      <x:c r="N66" s="5">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O66" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:15">
       <x:c r="A67" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E67" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F67" s="3" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="H67" s="3" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="I67" s="3" t="s">
-        <x:v>238</x:v>
-[...1 lines deleted...]
-      <x:c r="J67" s="4" t="n">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="J67" s="4">
         <x:v>171822.71</x:v>
       </x:c>
-      <x:c r="K67" s="4" t="n">
+      <x:c r="K67" s="4">
         <x:v>171822.71</x:v>
       </x:c>
-      <x:c r="L67" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M67" s="4" t="n">
+      <x:c r="L67" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M67" s="4">
         <x:v>171822.7</x:v>
       </x:c>
-      <x:c r="N67" s="5" t="n">
+      <x:c r="N67" s="5">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O67" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:15">
       <x:c r="A68" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D68" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E68" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F68" s="3" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="H68" s="3" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="I68" s="3" t="s">
-        <x:v>242</x:v>
-[...1 lines deleted...]
-      <x:c r="J68" s="4" t="n">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="J68" s="4">
         <x:v>392909.4</x:v>
       </x:c>
-      <x:c r="K68" s="4" t="n">
+      <x:c r="K68" s="4">
         <x:v>392909.4</x:v>
       </x:c>
-      <x:c r="L68" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M68" s="4" t="n">
+      <x:c r="L68" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M68" s="4">
         <x:v>323050.11</x:v>
       </x:c>
-      <x:c r="N68" s="5" t="n">
+      <x:c r="N68" s="5">
         <x:v>31</x:v>
       </x:c>
       <x:c r="O68" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:15">
       <x:c r="A69" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D69" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="E69" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F69" s="3" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="G69" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H69" s="3" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="I69" s="3" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="J69" s="4">
+        <x:v>941228.48</x:v>
+      </x:c>
+      <x:c r="K69" s="4">
+        <x:v>941228.48</x:v>
+      </x:c>
+      <x:c r="L69" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M69" s="4">
+        <x:v>941228.5</x:v>
+      </x:c>
+      <x:c r="N69" s="5">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D69" s="3" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="O69" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:15">
       <x:c r="A70" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D70" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E70" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F70" s="3" t="s">
-        <x:v>247</x:v>
-[...1 lines deleted...]
-      <x:c r="G70" s="3" t="s"/>
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="G70" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H70" s="3" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="I70" s="3" t="s">
-        <x:v>249</x:v>
-[...1 lines deleted...]
-      <x:c r="J70" s="4" t="n">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="J70" s="4">
         <x:v>12001052.63</x:v>
       </x:c>
-      <x:c r="K70" s="4" t="n">
+      <x:c r="K70" s="4">
         <x:v>12001052.63</x:v>
       </x:c>
-      <x:c r="L70" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M70" s="4" t="n">
+      <x:c r="L70" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M70" s="4">
         <x:v>11384792.78</x:v>
       </x:c>
-      <x:c r="N70" s="5" t="n">
+      <x:c r="N70" s="5">
         <x:v>69</x:v>
       </x:c>
       <x:c r="O70" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:15">
       <x:c r="A71" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E71" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F71" s="3" t="s">
-        <x:v>251</x:v>
-[...1 lines deleted...]
-      <x:c r="G71" s="3" t="s"/>
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="G71" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H71" s="3" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="I71" s="3" t="s">
-        <x:v>253</x:v>
-[...1 lines deleted...]
-      <x:c r="J71" s="4" t="n">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="J71" s="4">
         <x:v>11754157.94</x:v>
       </x:c>
-      <x:c r="K71" s="4" t="n">
+      <x:c r="K71" s="4">
         <x:v>11754157.94</x:v>
       </x:c>
-      <x:c r="L71" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M71" s="4" t="n">
+      <x:c r="L71" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M71" s="4">
         <x:v>11692114.26</x:v>
       </x:c>
-      <x:c r="N71" s="5" t="n">
+      <x:c r="N71" s="5">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O71" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:15">
       <x:c r="A72" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D72" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E72" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F72" s="3" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H72" s="3" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="I72" s="3" t="s">
-        <x:v>257</x:v>
-[...1 lines deleted...]
-      <x:c r="J72" s="4" t="n">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="J72" s="4">
         <x:v>296576.44</x:v>
       </x:c>
-      <x:c r="K72" s="4" t="n">
+      <x:c r="K72" s="4">
         <x:v>296576.44</x:v>
       </x:c>
-      <x:c r="L72" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M72" s="4" t="n">
+      <x:c r="L72" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M72" s="4">
         <x:v>205022.45</x:v>
       </x:c>
-      <x:c r="N72" s="5" t="n">
+      <x:c r="N72" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O72" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:15">
       <x:c r="A73" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D73" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="E73" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F73" s="3" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="G73" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H73" s="3" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="I73" s="3" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="J73" s="4">
+        <x:v>2435035.82</x:v>
+      </x:c>
+      <x:c r="K73" s="4">
+        <x:v>2435035.82</x:v>
+      </x:c>
+      <x:c r="L73" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M73" s="4">
+        <x:v>823518.44</x:v>
+      </x:c>
+      <x:c r="N73" s="5">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D73" s="3" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="O73" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:15">
       <x:c r="A74" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D74" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="E74" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F74" s="3" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="G74" s="3" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="H74" s="3" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="I74" s="3" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="J74" s="4">
+        <x:v>825952.91</x:v>
+      </x:c>
+      <x:c r="K74" s="4">
+        <x:v>825952.91</x:v>
+      </x:c>
+      <x:c r="L74" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M74" s="4">
+        <x:v>825952.91</x:v>
+      </x:c>
+      <x:c r="N74" s="5">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D74" s="3" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="O74" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:15">
       <x:c r="A75" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E75" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F75" s="3" t="s">
-        <x:v>267</x:v>
-[...1 lines deleted...]
-      <x:c r="G75" s="3" t="s"/>
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="G75" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H75" s="3" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="I75" s="3" t="s">
-        <x:v>269</x:v>
-[...1 lines deleted...]
-      <x:c r="J75" s="4" t="n">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="J75" s="4">
         <x:v>37411.89</x:v>
       </x:c>
-      <x:c r="K75" s="4" t="n">
+      <x:c r="K75" s="4">
         <x:v>37411.89</x:v>
       </x:c>
-      <x:c r="L75" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M75" s="4" t="n">
+      <x:c r="L75" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M75" s="4">
         <x:v>37576.83</x:v>
       </x:c>
-      <x:c r="N75" s="5" t="n">
+      <x:c r="N75" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O75" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:15">
       <x:c r="A76" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D76" s="3" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E76" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F76" s="3" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H76" s="3" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I76" s="3" t="s">
-        <x:v>274</x:v>
-[...14 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="J76" s="4">
+        <x:v>10152581.29</x:v>
+      </x:c>
+      <x:c r="K76" s="4">
+        <x:v>10152581.29</x:v>
+      </x:c>
+      <x:c r="L76" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M76" s="4">
+        <x:v>10157411.07</x:v>
+      </x:c>
+      <x:c r="N76" s="5">
+        <x:v>46</x:v>
       </x:c>
       <x:c r="O76" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:15">
       <x:c r="A77" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
-        <x:v>270</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E77" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F77" s="3" t="s">
-        <x:v>275</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H77" s="3" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="I77" s="3" t="s">
-        <x:v>277</x:v>
-[...14 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="J77" s="4">
+        <x:v>9750710.42</x:v>
+      </x:c>
+      <x:c r="K77" s="4">
+        <x:v>9750710.42</x:v>
+      </x:c>
+      <x:c r="L77" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M77" s="4">
+        <x:v>6125975.4</x:v>
+      </x:c>
+      <x:c r="N77" s="5">
+        <x:v>40</x:v>
       </x:c>
       <x:c r="O77" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:15">
       <x:c r="A78" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
-        <x:v>270</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D78" s="3" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E78" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F78" s="3" t="s">
-        <x:v>275</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H78" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="I78" s="3" t="s">
-        <x:v>279</x:v>
-[...14 lines deleted...]
-        <x:v>33</x:v>
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="J78" s="4">
+        <x:v>41953590.94</x:v>
+      </x:c>
+      <x:c r="K78" s="4">
+        <x:v>41953590.94</x:v>
+      </x:c>
+      <x:c r="L78" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M78" s="4">
+        <x:v>41856636.52</x:v>
+      </x:c>
+      <x:c r="N78" s="5">
+        <x:v>51</x:v>
       </x:c>
       <x:c r="O78" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:15">
       <x:c r="A79" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E79" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F79" s="3" t="s">
-        <x:v>275</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H79" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="I79" s="3" t="s">
-        <x:v>282</x:v>
-[...13 lines deleted...]
-      <x:c r="N79" s="5" t="n">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="J79" s="4">
+        <x:v>1022583.74</x:v>
+      </x:c>
+      <x:c r="K79" s="4">
+        <x:v>1022583.74</x:v>
+      </x:c>
+      <x:c r="L79" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M79" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N79" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O79" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:15">
       <x:c r="A80" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D80" s="3" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E80" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F80" s="3" t="s">
-        <x:v>275</x:v>
-[...1 lines deleted...]
-      <x:c r="G80" s="3" t="s"/>
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="G80" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="H80" s="3" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="I80" s="3" t="s">
-        <x:v>284</x:v>
-[...14 lines deleted...]
-        <x:v>54</x:v>
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="J80" s="4">
+        <x:v>70929466.26</x:v>
+      </x:c>
+      <x:c r="K80" s="4">
+        <x:v>70929466.26</x:v>
+      </x:c>
+      <x:c r="L80" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M80" s="4">
+        <x:v>69556873.36</x:v>
+      </x:c>
+      <x:c r="N80" s="5">
+        <x:v>41</x:v>
       </x:c>
       <x:c r="O80" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:15">
       <x:c r="A81" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B81" s="3" t="s">
-        <x:v>285</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s">
-        <x:v>271</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E81" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F81" s="3" t="s">
-        <x:v>275</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H81" s="3" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="I81" s="3" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="J81" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>29</x:v>
+      <x:c r="J81" s="4">
+        <x:v>23519311.87</x:v>
+      </x:c>
+      <x:c r="K81" s="4">
+        <x:v>23519311.87</x:v>
+      </x:c>
+      <x:c r="L81" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M81" s="4">
+        <x:v>23519311.9</x:v>
+      </x:c>
+      <x:c r="N81" s="5">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O81" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:15">
       <x:c r="A82" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B82" s="3" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D82" s="3" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E82" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F82" s="3" t="s">
-        <x:v>275</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H82" s="3" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="I82" s="3" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="J82" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>40</x:v>
+      <x:c r="J82" s="4">
+        <x:v>14316172.67</x:v>
+      </x:c>
+      <x:c r="K82" s="4">
+        <x:v>14316172.67</x:v>
+      </x:c>
+      <x:c r="L82" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M82" s="4">
+        <x:v>14258294.73</x:v>
+      </x:c>
+      <x:c r="N82" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O82" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:15">
       <x:c r="A83" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B83" s="3" t="s">
-        <x:v>285</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E83" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F83" s="3" t="s">
-        <x:v>275</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="G83" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H83" s="3" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="I83" s="3" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="J83" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>25</x:v>
+      <x:c r="J83" s="4">
+        <x:v>18315176.38</x:v>
+      </x:c>
+      <x:c r="K83" s="4">
+        <x:v>18315176.38</x:v>
+      </x:c>
+      <x:c r="L83" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M83" s="4">
+        <x:v>18197438.75</x:v>
+      </x:c>
+      <x:c r="N83" s="5">
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O83" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:15">
       <x:c r="A84" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B84" s="3" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D84" s="3" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E84" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F84" s="3" t="s">
-        <x:v>275</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="G84" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H84" s="3" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="I84" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="J84" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>24</x:v>
+      <x:c r="J84" s="4">
+        <x:v>952270.11</x:v>
+      </x:c>
+      <x:c r="K84" s="4">
+        <x:v>952270.11</x:v>
+      </x:c>
+      <x:c r="L84" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M84" s="4">
+        <x:v>952270.1</x:v>
+      </x:c>
+      <x:c r="N84" s="5">
+        <x:v>54</x:v>
       </x:c>
       <x:c r="O84" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:15">
       <x:c r="A85" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B85" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E85" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F85" s="3" t="s">
-        <x:v>275</x:v>
-[...1 lines deleted...]
-      <x:c r="G85" s="3" t="s"/>
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="G85" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="H85" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="I85" s="3" t="s">
-        <x:v>295</x:v>
-[...14 lines deleted...]
-        <x:v>46</x:v>
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="J85" s="4">
+        <x:v>53806916.74</x:v>
+      </x:c>
+      <x:c r="K85" s="4">
+        <x:v>53806916.74</x:v>
+      </x:c>
+      <x:c r="L85" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M85" s="4">
+        <x:v>50267708.8</x:v>
+      </x:c>
+      <x:c r="N85" s="5">
+        <x:v>29</x:v>
       </x:c>
       <x:c r="O85" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:15">
       <x:c r="A86" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B86" s="3" t="s">
-        <x:v>270</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D86" s="3" t="s">
-        <x:v>271</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E86" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F86" s="3" t="s">
-        <x:v>275</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H86" s="3" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="I86" s="3" t="s">
-        <x:v>297</x:v>
-[...14 lines deleted...]
-        <x:v>41</x:v>
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="J86" s="4">
+        <x:v>8616331.68</x:v>
+      </x:c>
+      <x:c r="K86" s="4">
+        <x:v>8616331.68</x:v>
+      </x:c>
+      <x:c r="L86" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M86" s="4">
+        <x:v>7821414.12</x:v>
+      </x:c>
+      <x:c r="N86" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O86" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:15">
       <x:c r="A87" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B87" s="3" t="s">
-        <x:v>270</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E87" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F87" s="3" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="G87" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H87" s="3" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="I87" s="3" t="s">
-        <x:v>300</x:v>
-[...14 lines deleted...]
-        <x:v>51</x:v>
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="J87" s="4">
+        <x:v>6398611</x:v>
+      </x:c>
+      <x:c r="K87" s="4">
+        <x:v>6398611</x:v>
+      </x:c>
+      <x:c r="L87" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M87" s="4">
+        <x:v>6393959.23</x:v>
+      </x:c>
+      <x:c r="N87" s="5">
+        <x:v>29</x:v>
       </x:c>
       <x:c r="O87" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:15">
       <x:c r="A88" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B88" s="3" t="s">
-        <x:v>270</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D88" s="3" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E88" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F88" s="3" t="s">
-        <x:v>275</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="G88" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H88" s="3" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="I88" s="3" t="s">
-        <x:v>302</x:v>
-[...14 lines deleted...]
-        <x:v>51</x:v>
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="J88" s="4">
+        <x:v>15283036.37</x:v>
+      </x:c>
+      <x:c r="K88" s="4">
+        <x:v>15283036.37</x:v>
+      </x:c>
+      <x:c r="L88" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M88" s="4">
+        <x:v>15210901.53</x:v>
+      </x:c>
+      <x:c r="N88" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O88" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:15">
       <x:c r="A89" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B89" s="3" t="s">
-        <x:v>270</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E89" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F89" s="3" t="s">
-        <x:v>275</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="G89" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H89" s="3" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I89" s="3" t="s">
-        <x:v>304</x:v>
-[...14 lines deleted...]
-        <x:v>48</x:v>
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="J89" s="4">
+        <x:v>52772072.23</x:v>
+      </x:c>
+      <x:c r="K89" s="4">
+        <x:v>52772072.23</x:v>
+      </x:c>
+      <x:c r="L89" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M89" s="4">
+        <x:v>49349145.2</x:v>
+      </x:c>
+      <x:c r="N89" s="5">
+        <x:v>51</x:v>
       </x:c>
       <x:c r="O89" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:15">
       <x:c r="A90" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B90" s="3" t="s">
-        <x:v>270</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C90" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D90" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E90" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F90" s="3" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="H90" s="3" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="I90" s="3" t="s">
-        <x:v>307</x:v>
-[...14 lines deleted...]
-        <x:v>45</x:v>
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="J90" s="4">
+        <x:v>2659349.2</x:v>
+      </x:c>
+      <x:c r="K90" s="4">
+        <x:v>2659349.2</x:v>
+      </x:c>
+      <x:c r="L90" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M90" s="4">
+        <x:v>2244486.36</x:v>
+      </x:c>
+      <x:c r="N90" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O90" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:15">
       <x:c r="A91" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B91" s="3" t="s">
-        <x:v>270</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E91" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F91" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="G91" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H91" s="3" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="I91" s="3" t="s">
-        <x:v>310</x:v>
-[...14 lines deleted...]
-        <x:v>36</x:v>
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="J91" s="4">
+        <x:v>3572005.76</x:v>
+      </x:c>
+      <x:c r="K91" s="4">
+        <x:v>3572005.76</x:v>
+      </x:c>
+      <x:c r="L91" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M91" s="4">
+        <x:v>3281190.95</x:v>
+      </x:c>
+      <x:c r="N91" s="5">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="O91" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:15">
       <x:c r="A92" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B92" s="3" t="s">
-        <x:v>270</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C92" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D92" s="3" t="s">
-        <x:v>271</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E92" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F92" s="3" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H92" s="3" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="I92" s="3" t="s">
-        <x:v>313</x:v>
-[...14 lines deleted...]
-        <x:v>35</x:v>
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="J92" s="4">
+        <x:v>8121388.99</x:v>
+      </x:c>
+      <x:c r="K92" s="4">
+        <x:v>8121388.99</x:v>
+      </x:c>
+      <x:c r="L92" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M92" s="4">
+        <x:v>8118769.55</x:v>
+      </x:c>
+      <x:c r="N92" s="5">
+        <x:v>45</x:v>
       </x:c>
       <x:c r="O92" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:15">
       <x:c r="A93" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B93" s="3" t="s">
-        <x:v>314</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E93" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F93" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H93" s="3" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="I93" s="3" t="s">
-        <x:v>316</x:v>
-[...14 lines deleted...]
-        <x:v>29</x:v>
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="J93" s="4">
+        <x:v>48636795.64</x:v>
+      </x:c>
+      <x:c r="K93" s="4">
+        <x:v>48636795.64</x:v>
+      </x:c>
+      <x:c r="L93" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M93" s="4">
+        <x:v>48593788.9</x:v>
+      </x:c>
+      <x:c r="N93" s="5">
+        <x:v>35</x:v>
       </x:c>
       <x:c r="O93" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:15">
       <x:c r="A94" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D94" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="E94" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F94" s="3" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="G94" s="3" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H94" s="3" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="I94" s="3" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="J94" s="4">
+        <x:v>275470.94</x:v>
+      </x:c>
+      <x:c r="K94" s="4">
+        <x:v>275470.94</x:v>
+      </x:c>
+      <x:c r="L94" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M94" s="4">
+        <x:v>275470.92</x:v>
+      </x:c>
+      <x:c r="N94" s="5">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D94" s="3" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="O94" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:15">
       <x:c r="A95" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B95" s="3" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E95" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F95" s="3" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="G95" s="3" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H95" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="I95" s="3" t="s">
-        <x:v>326</x:v>
-[...1 lines deleted...]
-      <x:c r="J95" s="4" t="n">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="J95" s="4">
         <x:v>236667.14</x:v>
       </x:c>
-      <x:c r="K95" s="4" t="n">
+      <x:c r="K95" s="4">
         <x:v>236667.14</x:v>
       </x:c>
-      <x:c r="L95" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M95" s="4" t="n">
+      <x:c r="L95" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M95" s="4">
         <x:v>190774.71</x:v>
       </x:c>
-      <x:c r="N95" s="5" t="n">
+      <x:c r="N95" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O95" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:15">
       <x:c r="A96" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B96" s="3" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D96" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E96" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F96" s="3" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H96" s="3" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="I96" s="3" t="s">
-        <x:v>330</x:v>
-[...1 lines deleted...]
-      <x:c r="J96" s="4" t="n">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="J96" s="4">
         <x:v>404710.61</x:v>
       </x:c>
-      <x:c r="K96" s="4" t="n">
+      <x:c r="K96" s="4">
         <x:v>404710.61</x:v>
       </x:c>
-      <x:c r="L96" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M96" s="4" t="n">
+      <x:c r="L96" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M96" s="4">
         <x:v>374205.8</x:v>
       </x:c>
-      <x:c r="N96" s="5" t="n">
+      <x:c r="N96" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O96" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:15">
       <x:c r="A97" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B97" s="3" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D97" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="E97" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F97" s="3" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="G97" s="3" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="H97" s="3" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="I97" s="3" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="J97" s="4">
+        <x:v>915743.8</x:v>
+      </x:c>
+      <x:c r="K97" s="4">
+        <x:v>915743.8</x:v>
+      </x:c>
+      <x:c r="L97" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M97" s="4">
+        <x:v>915743.81</x:v>
+      </x:c>
+      <x:c r="N97" s="5">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D97" s="3" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="O97" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:15">
       <x:c r="A98" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B98" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D98" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E98" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F98" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="G98" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="H98" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="I98" s="3" t="s">
-        <x:v>341</x:v>
-[...1 lines deleted...]
-      <x:c r="J98" s="4" t="n">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="J98" s="4">
         <x:v>11698722.2</x:v>
       </x:c>
-      <x:c r="K98" s="4" t="n">
+      <x:c r="K98" s="4">
         <x:v>11698722.2</x:v>
       </x:c>
-      <x:c r="L98" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M98" s="4" t="n">
+      <x:c r="L98" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M98" s="4">
         <x:v>11698505.8</x:v>
       </x:c>
-      <x:c r="N98" s="5" t="n">
+      <x:c r="N98" s="5">
         <x:v>65</x:v>
       </x:c>
       <x:c r="O98" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:15">
       <x:c r="A99" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B99" s="3" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E99" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F99" s="3" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="G99" s="3" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H99" s="3" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I99" s="3" t="s">
-        <x:v>346</x:v>
-[...13 lines deleted...]
-      <x:c r="N99" s="5" t="n">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="J99" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K99" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L99" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M99" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N99" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O99" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:15">
       <x:c r="A100" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B100" s="3" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C100" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D100" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="E100" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F100" s="3" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="G100" s="3" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="H100" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="I100" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="J100" s="4">
+        <x:v>344094.71</x:v>
+      </x:c>
+      <x:c r="K100" s="4">
+        <x:v>344094.71</x:v>
+      </x:c>
+      <x:c r="L100" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M100" s="4">
+        <x:v>344094.67</x:v>
+      </x:c>
+      <x:c r="N100" s="5">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D100" s="3" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="O100" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:15">
       <x:c r="A101" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B101" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E101" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F101" s="3" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="G101" s="3" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H101" s="3" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="I101" s="3" t="s">
-        <x:v>356</x:v>
-[...1 lines deleted...]
-      <x:c r="J101" s="4" t="n">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="J101" s="4">
         <x:v>193155.75</x:v>
       </x:c>
-      <x:c r="K101" s="4" t="n">
+      <x:c r="K101" s="4">
         <x:v>193155.75</x:v>
       </x:c>
-      <x:c r="L101" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M101" s="4" t="n">
+      <x:c r="L101" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M101" s="4">
         <x:v>184963.15</x:v>
       </x:c>
-      <x:c r="N101" s="5" t="n">
+      <x:c r="N101" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O101" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:15">
       <x:c r="A102" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B102" s="3" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D102" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E102" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F102" s="3" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="G102" s="3" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H102" s="3" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="I102" s="3" t="s">
-        <x:v>361</x:v>
-[...1 lines deleted...]
-      <x:c r="J102" s="4" t="n">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="J102" s="4">
         <x:v>50344.13</x:v>
       </x:c>
-      <x:c r="K102" s="4" t="n">
+      <x:c r="K102" s="4">
         <x:v>50344.13</x:v>
       </x:c>
-      <x:c r="L102" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M102" s="4" t="n">
+      <x:c r="L102" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M102" s="4">
         <x:v>50344.13</x:v>
       </x:c>
-      <x:c r="N102" s="5" t="n">
+      <x:c r="N102" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O102" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:15">
       <x:c r="A103" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B103" s="3" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E103" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F103" s="3" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="H103" s="3" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="I103" s="3" t="s">
-        <x:v>366</x:v>
-[...1 lines deleted...]
-      <x:c r="J103" s="4" t="n">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="J103" s="4">
         <x:v>86191.16</x:v>
       </x:c>
-      <x:c r="K103" s="4" t="n">
+      <x:c r="K103" s="4">
         <x:v>86191.16</x:v>
       </x:c>
-      <x:c r="L103" s="4" t="n">
-[...5 lines deleted...]
-      <x:c r="N103" s="5" t="n">
+      <x:c r="L103" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M103" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N103" s="5">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O103" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:15">
       <x:c r="A104" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B104" s="3" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C104" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D104" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E104" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F104" s="3" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="G104" s="3" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="H104" s="3" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="I104" s="3" t="s">
-        <x:v>371</x:v>
-[...13 lines deleted...]
-      <x:c r="N104" s="5" t="n">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="J104" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K104" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L104" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M104" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N104" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O104" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:15">
       <x:c r="A105" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B105" s="3" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E105" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F105" s="3" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="G105" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H105" s="3" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="I105" s="3" t="s">
-        <x:v>375</x:v>
-[...1 lines deleted...]
-      <x:c r="J105" s="4" t="n">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="J105" s="4">
         <x:v>72342.05</x:v>
       </x:c>
-      <x:c r="K105" s="4" t="n">
+      <x:c r="K105" s="4">
         <x:v>72342.05</x:v>
       </x:c>
-      <x:c r="L105" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M105" s="4" t="n">
+      <x:c r="L105" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M105" s="4">
         <x:v>72342.05</x:v>
       </x:c>
-      <x:c r="N105" s="5" t="n">
+      <x:c r="N105" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O105" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:15">
       <x:c r="A106" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B106" s="3" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C106" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D106" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E106" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F106" s="3" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="G106" s="3" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="H106" s="3" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="I106" s="3" t="s">
-        <x:v>380</x:v>
-[...13 lines deleted...]
-      <x:c r="N106" s="5" t="n">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="J106" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K106" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L106" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M106" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N106" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O106" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:15">
       <x:c r="A107" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B107" s="3" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E107" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F107" s="3" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="G107" s="3" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H107" s="3" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="I107" s="3" t="s">
-        <x:v>385</x:v>
-[...1 lines deleted...]
-      <x:c r="J107" s="4" t="n">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="J107" s="4">
         <x:v>217521.28</x:v>
       </x:c>
-      <x:c r="K107" s="4" t="n">
+      <x:c r="K107" s="4">
         <x:v>217521.28</x:v>
       </x:c>
-      <x:c r="L107" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M107" s="4" t="n">
+      <x:c r="L107" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M107" s="4">
         <x:v>217521.27</x:v>
       </x:c>
-      <x:c r="N107" s="5" t="n">
+      <x:c r="N107" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O107" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:15">
       <x:c r="A108" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B108" s="3" t="s">
-        <x:v>386</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C108" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D108" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E108" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F108" s="3" t="s">
-        <x:v>387</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="G108" s="3" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H108" s="3" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="I108" s="3" t="s">
-        <x:v>389</x:v>
-[...1 lines deleted...]
-      <x:c r="J108" s="4" t="n">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="J108" s="4">
         <x:v>311491.02</x:v>
       </x:c>
-      <x:c r="K108" s="4" t="n">
+      <x:c r="K108" s="4">
         <x:v>311491.02</x:v>
       </x:c>
-      <x:c r="L108" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M108" s="4" t="n">
+      <x:c r="L108" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M108" s="4">
         <x:v>311491.03</x:v>
       </x:c>
-      <x:c r="N108" s="5" t="n">
+      <x:c r="N108" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O108" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:15">
       <x:c r="A109" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B109" s="3" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E109" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F109" s="3" t="s">
-        <x:v>391</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="G109" s="3" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="H109" s="3" t="s">
-        <x:v>393</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="I109" s="3" t="s">
-        <x:v>394</x:v>
-[...1 lines deleted...]
-      <x:c r="J109" s="4" t="n">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="J109" s="4">
         <x:v>90425.24</x:v>
       </x:c>
-      <x:c r="K109" s="4" t="n">
+      <x:c r="K109" s="4">
         <x:v>90425.24</x:v>
       </x:c>
-      <x:c r="L109" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M109" s="4" t="n">
+      <x:c r="L109" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M109" s="4">
         <x:v>90421.98</x:v>
       </x:c>
-      <x:c r="N109" s="5" t="n">
+      <x:c r="N109" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O109" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:15">
       <x:c r="A110" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B110" s="3" t="s">
-        <x:v>395</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C110" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D110" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E110" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F110" s="3" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="G110" s="3" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="H110" s="3" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="I110" s="3" t="s">
-        <x:v>399</x:v>
-[...1 lines deleted...]
-      <x:c r="J110" s="4" t="n">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="J110" s="4">
         <x:v>116321.77</x:v>
       </x:c>
-      <x:c r="K110" s="4" t="n">
+      <x:c r="K110" s="4">
         <x:v>116321.77</x:v>
       </x:c>
-      <x:c r="L110" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M110" s="4" t="n">
+      <x:c r="L110" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M110" s="4">
         <x:v>116314.81</x:v>
       </x:c>
-      <x:c r="N110" s="5" t="n">
+      <x:c r="N110" s="5">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O110" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:15">
       <x:c r="A111" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B111" s="3" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E111" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F111" s="3" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="G111" s="3" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="H111" s="3" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="I111" s="3" t="s">
-        <x:v>404</x:v>
-[...1 lines deleted...]
-      <x:c r="J111" s="4" t="n">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="J111" s="4">
         <x:v>88491.04</x:v>
       </x:c>
-      <x:c r="K111" s="4" t="n">
+      <x:c r="K111" s="4">
         <x:v>88491.04</x:v>
       </x:c>
-      <x:c r="L111" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M111" s="4" t="n">
+      <x:c r="L111" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M111" s="4">
         <x:v>88491.06</x:v>
       </x:c>
-      <x:c r="N111" s="5" t="n">
+      <x:c r="N111" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O111" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:15">
       <x:c r="A112" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B112" s="3" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C112" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D112" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E112" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F112" s="3" t="s">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="G112" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H112" s="3" t="s">
-        <x:v>407</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="I112" s="3" t="s">
-        <x:v>408</x:v>
-[...1 lines deleted...]
-      <x:c r="J112" s="4" t="n">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="J112" s="4">
         <x:v>38400.44</x:v>
       </x:c>
-      <x:c r="K112" s="4" t="n">
+      <x:c r="K112" s="4">
         <x:v>38400.44</x:v>
       </x:c>
-      <x:c r="L112" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M112" s="4" t="n">
+      <x:c r="L112" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M112" s="4">
         <x:v>38400.44</x:v>
       </x:c>
-      <x:c r="N112" s="5" t="n">
+      <x:c r="N112" s="5">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O112" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:15">
       <x:c r="A113" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B113" s="3" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="C113" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D113" s="3" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="E113" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F113" s="3" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="G113" s="3" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="H113" s="3" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="I113" s="3" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="J113" s="4">
+        <x:v>245125.61</x:v>
+      </x:c>
+      <x:c r="K113" s="4">
+        <x:v>245125.61</x:v>
+      </x:c>
+      <x:c r="L113" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M113" s="4">
+        <x:v>145228.3</x:v>
+      </x:c>
+      <x:c r="N113" s="5">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="B113" s="3" t="s">
-[...37 lines deleted...]
-      </x:c>
       <x:c r="O113" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:15">
       <x:c r="A114" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B114" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C114" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D114" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E114" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F114" s="3" t="s">
-        <x:v>417</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="G114" s="3" t="s">
-        <x:v>412</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="H114" s="3" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="I114" s="3" t="s">
-        <x:v>419</x:v>
-[...1 lines deleted...]
-      <x:c r="J114" s="4" t="n">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="J114" s="4">
         <x:v>611590.53</x:v>
       </x:c>
-      <x:c r="K114" s="4" t="n">
+      <x:c r="K114" s="4">
         <x:v>611590.53</x:v>
       </x:c>
-      <x:c r="L114" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M114" s="4" t="n">
+      <x:c r="L114" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M114" s="4">
         <x:v>461156.99</x:v>
       </x:c>
-      <x:c r="N114" s="5" t="n">
+      <x:c r="N114" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O114" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:15">
       <x:c r="A115" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B115" s="3" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E115" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F115" s="3" t="s">
-        <x:v>421</x:v>
-[...1 lines deleted...]
-      <x:c r="G115" s="3" t="s"/>
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="G115" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H115" s="3" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="I115" s="3" t="s">
-        <x:v>423</x:v>
-[...1 lines deleted...]
-      <x:c r="J115" s="4" t="n">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="J115" s="4">
         <x:v>297914.12</x:v>
       </x:c>
-      <x:c r="K115" s="4" t="n">
+      <x:c r="K115" s="4">
         <x:v>297914.12</x:v>
       </x:c>
-      <x:c r="L115" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M115" s="4" t="n">
+      <x:c r="L115" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M115" s="4">
         <x:v>297914.1</x:v>
       </x:c>
-      <x:c r="N115" s="5" t="n">
+      <x:c r="N115" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O115" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:15">
       <x:c r="A116" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B116" s="3" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C116" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D116" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E116" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F116" s="3" t="s">
-        <x:v>421</x:v>
-[...1 lines deleted...]
-      <x:c r="G116" s="3" t="s"/>
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="G116" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H116" s="3" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="I116" s="3" t="s">
         <x:v>424</x:v>
       </x:c>
-      <x:c r="I116" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="J116" s="4" t="n">
+      <x:c r="J116" s="4">
         <x:v>174162.38</x:v>
       </x:c>
-      <x:c r="K116" s="4" t="n">
+      <x:c r="K116" s="4">
         <x:v>174162.38</x:v>
       </x:c>
-      <x:c r="L116" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M116" s="4" t="n">
+      <x:c r="L116" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M116" s="4">
         <x:v>174162.41</x:v>
       </x:c>
-      <x:c r="N116" s="5" t="n">
+      <x:c r="N116" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O116" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:15">
       <x:c r="A117" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B117" s="3" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E117" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F117" s="3" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="G117" s="3" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H117" s="3" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="I117" s="3" t="s">
-        <x:v>429</x:v>
-[...1 lines deleted...]
-      <x:c r="J117" s="4" t="n">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="J117" s="4">
         <x:v>254148.38</x:v>
       </x:c>
-      <x:c r="K117" s="4" t="n">
+      <x:c r="K117" s="4">
         <x:v>254148.38</x:v>
       </x:c>
-      <x:c r="L117" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M117" s="4" t="n">
+      <x:c r="L117" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M117" s="4">
         <x:v>98875.67</x:v>
       </x:c>
-      <x:c r="N117" s="5" t="n">
+      <x:c r="N117" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O117" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:15">
       <x:c r="A118" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B118" s="3" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C118" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D118" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E118" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F118" s="3" t="s">
-        <x:v>431</x:v>
-[...1 lines deleted...]
-      <x:c r="G118" s="3" t="s"/>
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="G118" s="3" t="s">
+        <x:v>433</x:v>
+      </x:c>
       <x:c r="H118" s="3" t="s">
-        <x:v>432</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="I118" s="3" t="s">
-        <x:v>433</x:v>
-[...13 lines deleted...]
-      <x:c r="N118" s="5" t="n">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="J118" s="4">
+        <x:v>185291.72</x:v>
+      </x:c>
+      <x:c r="K118" s="4">
+        <x:v>185291.72</x:v>
+      </x:c>
+      <x:c r="L118" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M118" s="4">
+        <x:v>153715.11</x:v>
+      </x:c>
+      <x:c r="N118" s="5">
         <x:v>31</x:v>
       </x:c>
       <x:c r="O118" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:15">
       <x:c r="A119" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B119" s="3" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E119" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F119" s="3" t="s">
-        <x:v>431</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="G119" s="3" t="s">
-        <x:v>434</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H119" s="3" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="I119" s="3" t="s">
         <x:v>435</x:v>
       </x:c>
-      <x:c r="I119" s="3" t="s">
-[...14 lines deleted...]
-      <x:c r="N119" s="5" t="n">
+      <x:c r="J119" s="4">
+        <x:v>244849.9</x:v>
+      </x:c>
+      <x:c r="K119" s="4">
+        <x:v>244849.9</x:v>
+      </x:c>
+      <x:c r="L119" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M119" s="4">
+        <x:v>244849.91</x:v>
+      </x:c>
+      <x:c r="N119" s="5">
         <x:v>31</x:v>
       </x:c>
       <x:c r="O119" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:15">
       <x:c r="A120" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B120" s="3" t="s">
-        <x:v>436</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C120" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D120" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E120" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F120" s="3" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="G120" s="3" t="s">
-        <x:v>438</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="H120" s="3" t="s">
-        <x:v>439</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="I120" s="3" t="s">
-        <x:v>440</x:v>
-[...1 lines deleted...]
-      <x:c r="J120" s="4" t="n">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="J120" s="4">
         <x:v>223891.54</x:v>
       </x:c>
-      <x:c r="K120" s="4" t="n">
+      <x:c r="K120" s="4">
         <x:v>223891.54</x:v>
       </x:c>
-      <x:c r="L120" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M120" s="4" t="n">
+      <x:c r="L120" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M120" s="4">
         <x:v>184288.24</x:v>
       </x:c>
-      <x:c r="N120" s="5" t="n">
+      <x:c r="N120" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O120" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:15">
       <x:c r="A121" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B121" s="3" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E121" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F121" s="3" t="s">
-        <x:v>442</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="G121" s="3" t="s">
-        <x:v>443</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="H121" s="3" t="s">
-        <x:v>444</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="I121" s="3" t="s">
-        <x:v>445</x:v>
-[...1 lines deleted...]
-      <x:c r="J121" s="4" t="n">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="J121" s="4">
         <x:v>250361.63</x:v>
       </x:c>
-      <x:c r="K121" s="4" t="n">
+      <x:c r="K121" s="4">
         <x:v>250361.63</x:v>
       </x:c>
-      <x:c r="L121" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M121" s="4" t="n">
+      <x:c r="L121" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M121" s="4">
         <x:v>248949.14</x:v>
       </x:c>
-      <x:c r="N121" s="5" t="n">
+      <x:c r="N121" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O121" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:15">
       <x:c r="A122" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B122" s="3" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C122" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D122" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E122" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F122" s="3" t="s">
-        <x:v>442</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="G122" s="3" t="s">
-        <x:v>443</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="H122" s="3" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="I122" s="3" t="s">
         <x:v>446</x:v>
       </x:c>
-      <x:c r="I122" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="J122" s="4" t="n">
+      <x:c r="J122" s="4">
         <x:v>136555.94</x:v>
       </x:c>
-      <x:c r="K122" s="4" t="n">
+      <x:c r="K122" s="4">
         <x:v>136555.94</x:v>
       </x:c>
-      <x:c r="L122" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M122" s="4" t="n">
+      <x:c r="L122" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M122" s="4">
         <x:v>136555.94</x:v>
       </x:c>
-      <x:c r="N122" s="5" t="n">
+      <x:c r="N122" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O122" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:15">
       <x:c r="A123" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B123" s="3" t="s">
-        <x:v>447</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E123" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F123" s="3" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="G123" s="3" t="s">
-        <x:v>449</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="H123" s="3" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="I123" s="3" t="s">
-        <x:v>451</x:v>
-[...13 lines deleted...]
-      <x:c r="N123" s="5" t="n">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="J123" s="4">
+        <x:v>144877.96</x:v>
+      </x:c>
+      <x:c r="K123" s="4">
+        <x:v>144877.96</x:v>
+      </x:c>
+      <x:c r="L123" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M123" s="4">
+        <x:v>138311.35</x:v>
+      </x:c>
+      <x:c r="N123" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O123" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:15">
       <x:c r="A124" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B124" s="3" t="s">
-        <x:v>452</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="C124" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D124" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E124" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F124" s="3" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="G124" s="3" t="s">
-        <x:v>449</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="H124" s="3" t="s">
-        <x:v>453</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="I124" s="3" t="s">
-        <x:v>454</x:v>
-[...13 lines deleted...]
-      <x:c r="N124" s="5" t="n">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="J124" s="4">
+        <x:v>104963.64</x:v>
+      </x:c>
+      <x:c r="K124" s="4">
+        <x:v>104963.64</x:v>
+      </x:c>
+      <x:c r="L124" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M124" s="4">
+        <x:v>97382.15</x:v>
+      </x:c>
+      <x:c r="N124" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O124" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:15">
       <x:c r="A125" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B125" s="3" t="s">
-        <x:v>455</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E125" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F125" s="3" t="s">
-        <x:v>456</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="G125" s="3" t="s">
-        <x:v>457</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="H125" s="3" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="I125" s="3" t="s">
-        <x:v>459</x:v>
-[...13 lines deleted...]
-      <x:c r="N125" s="5" t="n">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="J125" s="4">
+        <x:v>102701.44</x:v>
+      </x:c>
+      <x:c r="K125" s="4">
+        <x:v>102701.44</x:v>
+      </x:c>
+      <x:c r="L125" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M125" s="4">
+        <x:v>102701.27</x:v>
+      </x:c>
+      <x:c r="N125" s="5">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O125" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:15">
       <x:c r="A126" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B126" s="3" t="s">
-        <x:v>455</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="C126" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D126" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E126" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F126" s="3" t="s">
-        <x:v>456</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="G126" s="3" t="s">
-        <x:v>457</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="H126" s="3" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="I126" s="3" t="s">
         <x:v>460</x:v>
       </x:c>
-      <x:c r="I126" s="3" t="s">
-[...14 lines deleted...]
-      <x:c r="N126" s="5" t="n">
+      <x:c r="J126" s="4">
+        <x:v>222019.34</x:v>
+      </x:c>
+      <x:c r="K126" s="4">
+        <x:v>222019.34</x:v>
+      </x:c>
+      <x:c r="L126" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M126" s="4">
+        <x:v>222017.09</x:v>
+      </x:c>
+      <x:c r="N126" s="5">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O126" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:15">
       <x:c r="A127" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B127" s="3" t="s">
-        <x:v>461</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E127" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F127" s="3" t="s">
-        <x:v>462</x:v>
-[...1 lines deleted...]
-      <x:c r="G127" s="3" t="s"/>
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="G127" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H127" s="3" t="s">
-        <x:v>463</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="I127" s="3" t="s">
-        <x:v>464</x:v>
-[...14 lines deleted...]
-        <x:v>33</x:v>
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="J127" s="4">
+        <x:v>131591.96</x:v>
+      </x:c>
+      <x:c r="K127" s="4">
+        <x:v>131591.96</x:v>
+      </x:c>
+      <x:c r="L127" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M127" s="4">
+        <x:v>131591.94</x:v>
+      </x:c>
+      <x:c r="N127" s="5">
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O127" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:15">
       <x:c r="A128" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B128" s="3" t="s">
-        <x:v>461</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="C128" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D128" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E128" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F128" s="3" t="s">
-        <x:v>462</x:v>
-[...1 lines deleted...]
-      <x:c r="G128" s="3" t="s"/>
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="G128" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H128" s="3" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="I128" s="3" t="s">
         <x:v>465</x:v>
       </x:c>
-      <x:c r="I128" s="3" t="s">
-[...15 lines deleted...]
-        <x:v>30</x:v>
+      <x:c r="J128" s="4">
+        <x:v>329034.33</x:v>
+      </x:c>
+      <x:c r="K128" s="4">
+        <x:v>329034.33</x:v>
+      </x:c>
+      <x:c r="L128" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M128" s="4">
+        <x:v>329034.34</x:v>
+      </x:c>
+      <x:c r="N128" s="5">
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O128" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:15">
       <x:c r="A129" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B129" s="3" t="s">
-        <x:v>466</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E129" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F129" s="3" t="s">
-        <x:v>467</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="G129" s="3" t="s">
-        <x:v>468</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="H129" s="3" t="s">
-        <x:v>469</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="I129" s="3" t="s">
-        <x:v>470</x:v>
-[...1 lines deleted...]
-      <x:c r="J129" s="4" t="n">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="J129" s="4">
         <x:v>68823.66</x:v>
       </x:c>
-      <x:c r="K129" s="4" t="n">
+      <x:c r="K129" s="4">
         <x:v>68823.66</x:v>
       </x:c>
-      <x:c r="L129" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M129" s="4" t="n">
+      <x:c r="L129" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M129" s="4">
         <x:v>59821.33</x:v>
       </x:c>
-      <x:c r="N129" s="5" t="n">
+      <x:c r="N129" s="5">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O129" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:15">
       <x:c r="A130" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B130" s="3" t="s">
-        <x:v>471</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="C130" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D130" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E130" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F130" s="3" t="s">
-        <x:v>472</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="G130" s="3" t="s">
-        <x:v>473</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="H130" s="3" t="s">
-        <x:v>474</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="I130" s="3" t="s">
-        <x:v>475</x:v>
-[...1 lines deleted...]
-      <x:c r="J130" s="4" t="n">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="J130" s="4">
         <x:v>303884.2</x:v>
       </x:c>
-      <x:c r="K130" s="4" t="n">
+      <x:c r="K130" s="4">
         <x:v>303884.2</x:v>
       </x:c>
-      <x:c r="L130" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M130" s="4" t="n">
+      <x:c r="L130" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M130" s="4">
         <x:v>303884.23</x:v>
       </x:c>
-      <x:c r="N130" s="5" t="n">
+      <x:c r="N130" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O130" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:15">
       <x:c r="A131" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B131" s="3" t="s">
-        <x:v>471</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E131" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F131" s="3" t="s">
-        <x:v>472</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="G131" s="3" t="s">
-        <x:v>473</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="H131" s="3" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="I131" s="3" t="s">
         <x:v>476</x:v>
       </x:c>
-      <x:c r="I131" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="J131" s="4" t="n">
+      <x:c r="J131" s="4">
         <x:v>157094.5</x:v>
       </x:c>
-      <x:c r="K131" s="4" t="n">
+      <x:c r="K131" s="4">
         <x:v>157094.5</x:v>
       </x:c>
-      <x:c r="L131" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M131" s="4" t="n">
+      <x:c r="L131" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M131" s="4">
         <x:v>157094.51</x:v>
       </x:c>
-      <x:c r="N131" s="5" t="n">
+      <x:c r="N131" s="5">
         <x:v>33</x:v>
       </x:c>
       <x:c r="O131" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:15">
       <x:c r="A132" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B132" s="3" t="s">
-        <x:v>477</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="C132" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D132" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E132" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F132" s="3" t="s">
-        <x:v>478</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="G132" s="3" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="H132" s="3" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="I132" s="3" t="s">
-        <x:v>481</x:v>
-[...14 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="J132" s="4">
+        <x:v>142461.94</x:v>
+      </x:c>
+      <x:c r="K132" s="4">
+        <x:v>142461.94</x:v>
+      </x:c>
+      <x:c r="L132" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M132" s="4">
+        <x:v>46625.87</x:v>
+      </x:c>
+      <x:c r="N132" s="5">
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O132" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:15">
       <x:c r="A133" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B133" s="3" t="s">
-        <x:v>477</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E133" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F133" s="3" t="s">
-        <x:v>478</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="G133" s="3" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="H133" s="3" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="I133" s="3" t="s">
         <x:v>482</x:v>
       </x:c>
-      <x:c r="I133" s="3" t="s">
-[...15 lines deleted...]
-        <x:v>20</x:v>
+      <x:c r="J133" s="4">
+        <x:v>228006.94</x:v>
+      </x:c>
+      <x:c r="K133" s="4">
+        <x:v>228006.94</x:v>
+      </x:c>
+      <x:c r="L133" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M133" s="4">
+        <x:v>133524.88</x:v>
+      </x:c>
+      <x:c r="N133" s="5">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O133" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:15">
       <x:c r="A134" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B134" s="3" t="s">
-        <x:v>483</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="C134" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D134" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E134" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F134" s="3" t="s">
-        <x:v>484</x:v>
-[...1 lines deleted...]
-      <x:c r="G134" s="3" t="s"/>
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="G134" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H134" s="3" t="s">
-        <x:v>485</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="I134" s="3" t="s">
-        <x:v>486</x:v>
-[...1 lines deleted...]
-      <x:c r="J134" s="4" t="n">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="J134" s="4">
         <x:v>327453.36</x:v>
       </x:c>
-      <x:c r="K134" s="4" t="n">
+      <x:c r="K134" s="4">
         <x:v>327453.36</x:v>
       </x:c>
-      <x:c r="L134" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M134" s="4" t="n">
+      <x:c r="L134" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M134" s="4">
         <x:v>327453.37</x:v>
       </x:c>
-      <x:c r="N134" s="5" t="n">
+      <x:c r="N134" s="5">
         <x:v>35</x:v>
       </x:c>
       <x:c r="O134" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:15">
       <x:c r="A135" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B135" s="3" t="s">
-        <x:v>483</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E135" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F135" s="3" t="s">
-        <x:v>484</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="G135" s="3" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="H135" s="3" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="I135" s="3" t="s">
         <x:v>487</x:v>
       </x:c>
-      <x:c r="H135" s="3" t="s">
-[...5 lines deleted...]
-      <x:c r="J135" s="4" t="n">
+      <x:c r="J135" s="4">
         <x:v>199395.11</x:v>
       </x:c>
-      <x:c r="K135" s="4" t="n">
+      <x:c r="K135" s="4">
         <x:v>199395.11</x:v>
       </x:c>
-      <x:c r="L135" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M135" s="4" t="n">
+      <x:c r="L135" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M135" s="4">
         <x:v>109000.12</x:v>
       </x:c>
-      <x:c r="N135" s="5" t="n">
+      <x:c r="N135" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O135" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:15">
       <x:c r="A136" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B136" s="3" t="s">
-        <x:v>489</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C136" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D136" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E136" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F136" s="3" t="s">
-        <x:v>490</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="G136" s="3" t="s">
-        <x:v>491</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="H136" s="3" t="s">
-        <x:v>492</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="I136" s="3" t="s">
-        <x:v>493</x:v>
-[...1 lines deleted...]
-      <x:c r="J136" s="4" t="n">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="J136" s="4">
         <x:v>88386.37</x:v>
       </x:c>
-      <x:c r="K136" s="4" t="n">
+      <x:c r="K136" s="4">
         <x:v>88386.37</x:v>
       </x:c>
-      <x:c r="L136" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M136" s="4" t="n">
+      <x:c r="L136" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M136" s="4">
         <x:v>45813.41</x:v>
       </x:c>
-      <x:c r="N136" s="5" t="n">
+      <x:c r="N136" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O136" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:15">
       <x:c r="A137" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B137" s="3" t="s">
-        <x:v>494</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E137" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F137" s="3" t="s">
-        <x:v>495</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="G137" s="3" t="s">
-        <x:v>496</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="H137" s="3" t="s">
-        <x:v>497</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="I137" s="3" t="s">
-        <x:v>498</x:v>
-[...1 lines deleted...]
-      <x:c r="J137" s="4" t="n">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="J137" s="4">
         <x:v>75328.5</x:v>
       </x:c>
-      <x:c r="K137" s="4" t="n">
+      <x:c r="K137" s="4">
         <x:v>75328.5</x:v>
       </x:c>
-      <x:c r="L137" s="4" t="n">
-[...5 lines deleted...]
-      <x:c r="N137" s="5" t="n">
+      <x:c r="L137" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M137" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N137" s="5">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O137" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:15">
       <x:c r="A138" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B138" s="3" t="s">
-        <x:v>499</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="C138" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D138" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E138" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F138" s="3" t="s">
-        <x:v>500</x:v>
-[...1 lines deleted...]
-      <x:c r="G138" s="3" t="s"/>
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="G138" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H138" s="3" t="s">
-        <x:v>501</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="I138" s="3" t="s">
-        <x:v>502</x:v>
-[...1 lines deleted...]
-      <x:c r="J138" s="4" t="n">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="J138" s="4">
         <x:v>269705.03</x:v>
       </x:c>
-      <x:c r="K138" s="4" t="n">
+      <x:c r="K138" s="4">
         <x:v>269705.03</x:v>
       </x:c>
-      <x:c r="L138" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M138" s="4" t="n">
+      <x:c r="L138" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M138" s="4">
         <x:v>269701.41</x:v>
       </x:c>
-      <x:c r="N138" s="5" t="n">
+      <x:c r="N138" s="5">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O138" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:15">
       <x:c r="A139" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B139" s="3" t="s">
-        <x:v>499</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E139" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F139" s="3" t="s">
-        <x:v>500</x:v>
-[...1 lines deleted...]
-      <x:c r="G139" s="3" t="s"/>
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="G139" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H139" s="3" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="I139" s="3" t="s">
         <x:v>503</x:v>
       </x:c>
-      <x:c r="I139" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="J139" s="4" t="n">
+      <x:c r="J139" s="4">
         <x:v>170689.47</x:v>
       </x:c>
-      <x:c r="K139" s="4" t="n">
+      <x:c r="K139" s="4">
         <x:v>170689.47</x:v>
       </x:c>
-      <x:c r="L139" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M139" s="4" t="n">
+      <x:c r="L139" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M139" s="4">
         <x:v>170689.47</x:v>
       </x:c>
-      <x:c r="N139" s="5" t="n">
+      <x:c r="N139" s="5">
         <x:v>33</x:v>
       </x:c>
       <x:c r="O139" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:15">
       <x:c r="A140" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B140" s="3" t="s">
-        <x:v>504</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="C140" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D140" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E140" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F140" s="3" t="s">
-        <x:v>505</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="G140" s="3" t="s">
-        <x:v>506</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="H140" s="3" t="s">
-        <x:v>507</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="I140" s="3" t="s">
-        <x:v>508</x:v>
-[...1 lines deleted...]
-      <x:c r="J140" s="4" t="n">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="J140" s="4">
         <x:v>133092.12</x:v>
       </x:c>
-      <x:c r="K140" s="4" t="n">
+      <x:c r="K140" s="4">
         <x:v>133092.12</x:v>
       </x:c>
-      <x:c r="L140" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M140" s="4" t="n">
+      <x:c r="L140" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M140" s="4">
         <x:v>127432.89</x:v>
       </x:c>
-      <x:c r="N140" s="5" t="n">
+      <x:c r="N140" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O140" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:15">
       <x:c r="A141" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B141" s="3" t="s">
-        <x:v>509</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E141" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F141" s="3" t="s">
-        <x:v>510</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="G141" s="3" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="H141" s="3" t="s">
-        <x:v>511</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="I141" s="3" t="s">
-        <x:v>512</x:v>
-[...1 lines deleted...]
-      <x:c r="J141" s="4" t="n">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="J141" s="4">
         <x:v>332786.7</x:v>
       </x:c>
-      <x:c r="K141" s="4" t="n">
+      <x:c r="K141" s="4">
         <x:v>332786.7</x:v>
       </x:c>
-      <x:c r="L141" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M141" s="4" t="n">
+      <x:c r="L141" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M141" s="4">
         <x:v>232837.87</x:v>
       </x:c>
-      <x:c r="N141" s="5" t="n">
+      <x:c r="N141" s="5">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O141" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:15">
       <x:c r="A142" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B142" s="3" t="s">
-        <x:v>509</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="C142" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D142" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E142" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F142" s="3" t="s">
-        <x:v>510</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="G142" s="3" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="H142" s="3" t="s">
-        <x:v>513</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="I142" s="3" t="s">
-        <x:v>514</x:v>
-[...14 lines deleted...]
-        <x:v>30</x:v>
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="J142" s="4">
+        <x:v>143233.16</x:v>
+      </x:c>
+      <x:c r="K142" s="4">
+        <x:v>143233.16</x:v>
+      </x:c>
+      <x:c r="L142" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M142" s="4">
+        <x:v>143232.11</x:v>
+      </x:c>
+      <x:c r="N142" s="5">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O142" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:15">
       <x:c r="A143" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B143" s="3" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="C143" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D143" s="3" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="E143" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F143" s="3" t="s">
         <x:v>515</x:v>
       </x:c>
-      <x:c r="C143" s="3" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G143" s="3" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="H143" s="3" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="I143" s="3" t="s">
         <x:v>517</x:v>
       </x:c>
-      <x:c r="I143" s="3" t="s">
-[...14 lines deleted...]
-      <x:c r="N143" s="5" t="n">
+      <x:c r="J143" s="4">
+        <x:v>127000.79</x:v>
+      </x:c>
+      <x:c r="K143" s="4">
+        <x:v>127000.79</x:v>
+      </x:c>
+      <x:c r="L143" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M143" s="4">
+        <x:v>126998.86</x:v>
+      </x:c>
+      <x:c r="N143" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O143" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:15">
       <x:c r="A144" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B144" s="3" t="s">
-        <x:v>515</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C144" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D144" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E144" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F144" s="3" t="s">
-        <x:v>516</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="G144" s="3" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="H144" s="3" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="I144" s="3" t="s">
-        <x:v>518</x:v>
-[...14 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="J144" s="4">
+        <x:v>252538.31</x:v>
+      </x:c>
+      <x:c r="K144" s="4">
+        <x:v>252538.31</x:v>
+      </x:c>
+      <x:c r="L144" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M144" s="4">
+        <x:v>202566.08</x:v>
+      </x:c>
+      <x:c r="N144" s="5">
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O144" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:15">
       <x:c r="A145" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B145" s="3" t="s">
-        <x:v>520</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E145" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F145" s="3" t="s">
-        <x:v>521</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="G145" s="3" t="s">
-        <x:v>522</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="H145" s="3" t="s">
-        <x:v>523</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="I145" s="3" t="s">
-        <x:v>524</x:v>
-[...1 lines deleted...]
-      <x:c r="J145" s="4" t="n">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="J145" s="4">
         <x:v>100884.55</x:v>
       </x:c>
-      <x:c r="K145" s="4" t="n">
+      <x:c r="K145" s="4">
         <x:v>100884.55</x:v>
       </x:c>
-      <x:c r="L145" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M145" s="4" t="n">
+      <x:c r="L145" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M145" s="4">
         <x:v>87845.35</x:v>
       </x:c>
-      <x:c r="N145" s="5" t="n">
+      <x:c r="N145" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O145" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:15">
       <x:c r="A146" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B146" s="3" t="s">
-        <x:v>520</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C146" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D146" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E146" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F146" s="3" t="s">
-        <x:v>521</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="G146" s="3" t="s">
-        <x:v>522</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="H146" s="3" t="s">
-        <x:v>525</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="I146" s="3" t="s">
-        <x:v>526</x:v>
-[...1 lines deleted...]
-      <x:c r="J146" s="4" t="n">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="J146" s="4">
         <x:v>192521.84</x:v>
       </x:c>
-      <x:c r="K146" s="4" t="n">
+      <x:c r="K146" s="4">
         <x:v>192521.84</x:v>
       </x:c>
-      <x:c r="L146" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M146" s="4" t="n">
+      <x:c r="L146" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M146" s="4">
         <x:v>189041.75</x:v>
       </x:c>
-      <x:c r="N146" s="5" t="n">
+      <x:c r="N146" s="5">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O146" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:15">
       <x:c r="A147" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B147" s="3" t="s">
-        <x:v>527</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E147" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F147" s="3" t="s">
-        <x:v>528</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="G147" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="H147" s="3" t="s">
-        <x:v>529</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="I147" s="3" t="s">
-        <x:v>530</x:v>
-[...13 lines deleted...]
-      <x:c r="N147" s="5" t="n">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="J147" s="4">
+        <x:v>514411.79</x:v>
+      </x:c>
+      <x:c r="K147" s="4">
+        <x:v>514411.79</x:v>
+      </x:c>
+      <x:c r="L147" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M147" s="4">
+        <x:v>514411.8</x:v>
+      </x:c>
+      <x:c r="N147" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O147" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:15">
       <x:c r="A148" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B148" s="3" t="s">
-        <x:v>527</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="C148" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D148" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E148" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F148" s="3" t="s">
-        <x:v>528</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="G148" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="H148" s="3" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="I148" s="3" t="s">
         <x:v>531</x:v>
       </x:c>
-      <x:c r="I148" s="3" t="s">
-[...14 lines deleted...]
-      <x:c r="N148" s="5" t="n">
+      <x:c r="J148" s="4">
+        <x:v>194677.79</x:v>
+      </x:c>
+      <x:c r="K148" s="4">
+        <x:v>194677.79</x:v>
+      </x:c>
+      <x:c r="L148" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M148" s="4">
+        <x:v>194677.8</x:v>
+      </x:c>
+      <x:c r="N148" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O148" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:15">
       <x:c r="A149" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B149" s="3" t="s">
-        <x:v>532</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E149" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F149" s="3" t="s">
-        <x:v>533</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="G149" s="3" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="H149" s="3" t="s">
-        <x:v>535</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="I149" s="3" t="s">
-        <x:v>536</x:v>
-[...14 lines deleted...]
-        <x:v>28</x:v>
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="J149" s="4">
+        <x:v>555704.19</x:v>
+      </x:c>
+      <x:c r="K149" s="4">
+        <x:v>555704.19</x:v>
+      </x:c>
+      <x:c r="L149" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M149" s="4">
+        <x:v>555701.49</x:v>
+      </x:c>
+      <x:c r="N149" s="5">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O149" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:15">
       <x:c r="A150" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B150" s="3" t="s">
-        <x:v>532</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="C150" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D150" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E150" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F150" s="3" t="s">
-        <x:v>533</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="G150" s="3" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="H150" s="3" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="I150" s="3" t="s">
         <x:v>537</x:v>
       </x:c>
-      <x:c r="I150" s="3" t="s">
-[...15 lines deleted...]
-        <x:v>26</x:v>
+      <x:c r="J150" s="4">
+        <x:v>180313.37</x:v>
+      </x:c>
+      <x:c r="K150" s="4">
+        <x:v>180313.37</x:v>
+      </x:c>
+      <x:c r="L150" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M150" s="4">
+        <x:v>180312.35</x:v>
+      </x:c>
+      <x:c r="N150" s="5">
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O150" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:15">
       <x:c r="A151" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B151" s="3" t="s">
-        <x:v>538</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E151" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F151" s="3" t="s">
-        <x:v>539</x:v>
-[...1 lines deleted...]
-      <x:c r="G151" s="3" t="s"/>
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="G151" s="3" t="s">
+        <x:v>541</x:v>
+      </x:c>
       <x:c r="H151" s="3" t="s">
-        <x:v>540</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="I151" s="3" t="s">
-        <x:v>541</x:v>
-[...14 lines deleted...]
-        <x:v>31</x:v>
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="J151" s="4">
+        <x:v>143030.51</x:v>
+      </x:c>
+      <x:c r="K151" s="4">
+        <x:v>143030.51</x:v>
+      </x:c>
+      <x:c r="L151" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M151" s="4">
+        <x:v>143030.51</x:v>
+      </x:c>
+      <x:c r="N151" s="5">
+        <x:v>17</x:v>
       </x:c>
       <x:c r="O151" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:15">
       <x:c r="A152" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B152" s="3" t="s">
-        <x:v>538</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="C152" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D152" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E152" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F152" s="3" t="s">
-        <x:v>539</x:v>
-[...1 lines deleted...]
-      <x:c r="G152" s="3" t="s"/>
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="G152" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H152" s="3" t="s">
-        <x:v>542</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="I152" s="3" t="s">
-        <x:v>541</x:v>
-[...1 lines deleted...]
-      <x:c r="J152" s="4" t="n">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="J152" s="4">
         <x:v>87375.53</x:v>
       </x:c>
-      <x:c r="K152" s="4" t="n">
+      <x:c r="K152" s="4">
         <x:v>87375.53</x:v>
       </x:c>
-      <x:c r="L152" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M152" s="4" t="n">
+      <x:c r="L152" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M152" s="4">
         <x:v>87375.55</x:v>
       </x:c>
-      <x:c r="N152" s="5" t="n">
+      <x:c r="N152" s="5">
         <x:v>31</x:v>
       </x:c>
       <x:c r="O152" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:15">
       <x:c r="A153" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B153" s="3" t="s">
-        <x:v>538</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E153" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F153" s="3" t="s">
-        <x:v>543</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="G153" s="3" t="s">
-        <x:v>544</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H153" s="3" t="s">
-        <x:v>545</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="I153" s="3" t="s">
         <x:v>546</x:v>
       </x:c>
-      <x:c r="J153" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>17</x:v>
+      <x:c r="J153" s="4">
+        <x:v>300673.11</x:v>
+      </x:c>
+      <x:c r="K153" s="4">
+        <x:v>300673.11</x:v>
+      </x:c>
+      <x:c r="L153" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M153" s="4">
+        <x:v>300673.1</x:v>
+      </x:c>
+      <x:c r="N153" s="5">
+        <x:v>31</x:v>
       </x:c>
       <x:c r="O153" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:15">
       <x:c r="A154" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B154" s="3" t="s">
-        <x:v>538</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="C154" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D154" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E154" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F154" s="3" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="G154" s="3" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="H154" s="3" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="I154" s="3" t="s">
         <x:v>543</x:v>
       </x:c>
-      <x:c r="G154" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="J154" s="4" t="n">
+      <x:c r="J154" s="4">
         <x:v>525849.9</x:v>
       </x:c>
-      <x:c r="K154" s="4" t="n">
+      <x:c r="K154" s="4">
         <x:v>525849.9</x:v>
       </x:c>
-      <x:c r="L154" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M154" s="4" t="n">
+      <x:c r="L154" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M154" s="4">
         <x:v>525849.89</x:v>
       </x:c>
-      <x:c r="N154" s="5" t="n">
+      <x:c r="N154" s="5">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O154" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:15">
       <x:c r="A155" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B155" s="3" t="s">
-        <x:v>548</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E155" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F155" s="3" t="s">
-        <x:v>549</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="G155" s="3" t="s">
-        <x:v>550</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="H155" s="3" t="s">
-        <x:v>551</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="I155" s="3" t="s">
-        <x:v>552</x:v>
-[...13 lines deleted...]
-      <x:c r="N155" s="5" t="n">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="J155" s="4">
+        <x:v>96819.92</x:v>
+      </x:c>
+      <x:c r="K155" s="4">
+        <x:v>96819.92</x:v>
+      </x:c>
+      <x:c r="L155" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M155" s="4">
+        <x:v>96819.93</x:v>
+      </x:c>
+      <x:c r="N155" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O155" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:15">
       <x:c r="A156" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B156" s="3" t="s">
-        <x:v>548</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C156" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D156" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E156" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F156" s="3" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="G156" s="3" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="H156" s="3" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="I156" s="3" t="s">
         <x:v>553</x:v>
       </x:c>
-      <x:c r="G156" s="3" t="s">
-[...20 lines deleted...]
-      <x:c r="N156" s="5" t="n">
+      <x:c r="J156" s="4">
+        <x:v>105694.85</x:v>
+      </x:c>
+      <x:c r="K156" s="4">
+        <x:v>105694.85</x:v>
+      </x:c>
+      <x:c r="L156" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M156" s="4">
+        <x:v>105694.86</x:v>
+      </x:c>
+      <x:c r="N156" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O156" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:15">
       <x:c r="A157" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B157" s="3" t="s">
-        <x:v>555</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E157" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F157" s="3" t="s">
-        <x:v>556</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="G157" s="3" t="s">
-        <x:v>557</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H157" s="3" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="I157" s="3" t="s">
         <x:v>559</x:v>
       </x:c>
-      <x:c r="J157" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>16</x:v>
+      <x:c r="J157" s="4">
+        <x:v>273716.35</x:v>
+      </x:c>
+      <x:c r="K157" s="4">
+        <x:v>273716.35</x:v>
+      </x:c>
+      <x:c r="L157" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M157" s="4">
+        <x:v>273716.37</x:v>
+      </x:c>
+      <x:c r="N157" s="5">
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O157" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:15">
       <x:c r="A158" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B158" s="3" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="C158" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D158" s="3" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="E158" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F158" s="3" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="G158" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H158" s="3" t="s">
         <x:v>560</x:v>
       </x:c>
-      <x:c r="C158" s="3" t="s">
-[...14 lines deleted...]
-      </x:c>
       <x:c r="I158" s="3" t="s">
-        <x:v>562</x:v>
-[...13 lines deleted...]
-      <x:c r="N158" s="5" t="n">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="J158" s="4">
+        <x:v>161586.45</x:v>
+      </x:c>
+      <x:c r="K158" s="4">
+        <x:v>161586.45</x:v>
+      </x:c>
+      <x:c r="L158" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M158" s="4">
+        <x:v>161586.46</x:v>
+      </x:c>
+      <x:c r="N158" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O158" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:15">
       <x:c r="A159" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B159" s="3" t="s">
-        <x:v>560</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E159" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F159" s="3" t="s">
-        <x:v>556</x:v>
-[...1 lines deleted...]
-      <x:c r="G159" s="3" t="s"/>
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="G159" s="3" t="s">
+        <x:v>562</x:v>
+      </x:c>
       <x:c r="H159" s="3" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="I159" s="3" t="s">
-        <x:v>562</x:v>
-[...14 lines deleted...]
-        <x:v>34</x:v>
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="J159" s="4">
+        <x:v>244975.27</x:v>
+      </x:c>
+      <x:c r="K159" s="4">
+        <x:v>244975.27</x:v>
+      </x:c>
+      <x:c r="L159" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M159" s="4">
+        <x:v>196704.3</x:v>
+      </x:c>
+      <x:c r="N159" s="5">
+        <x:v>16</x:v>
       </x:c>
       <x:c r="O159" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:15">
       <x:c r="A160" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B160" s="3" t="s">
-        <x:v>564</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="C160" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D160" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E160" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F160" s="3" t="s">
-        <x:v>565</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="G160" s="3" t="s">
-        <x:v>566</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="H160" s="3" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="I160" s="3" t="s">
-        <x:v>568</x:v>
-[...1 lines deleted...]
-      <x:c r="J160" s="4" t="n">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="J160" s="4">
         <x:v>255645.95</x:v>
       </x:c>
-      <x:c r="K160" s="4" t="n">
+      <x:c r="K160" s="4">
         <x:v>255645.95</x:v>
       </x:c>
-      <x:c r="L160" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M160" s="4" t="n">
+      <x:c r="L160" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M160" s="4">
         <x:v>229554.16</x:v>
       </x:c>
-      <x:c r="N160" s="5" t="n">
+      <x:c r="N160" s="5">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O160" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:15">
       <x:c r="A161" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B161" s="3" t="s">
-        <x:v>569</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E161" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F161" s="3" t="s">
-        <x:v>570</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="G161" s="3" t="s">
-        <x:v>571</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="H161" s="3" t="s">
-        <x:v>572</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="I161" s="3" t="s">
-        <x:v>573</x:v>
-[...14 lines deleted...]
-        <x:v>30</x:v>
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="J161" s="4">
+        <x:v>95789.76</x:v>
+      </x:c>
+      <x:c r="K161" s="4">
+        <x:v>95789.76</x:v>
+      </x:c>
+      <x:c r="L161" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M161" s="4">
+        <x:v>95789.75</x:v>
+      </x:c>
+      <x:c r="N161" s="5">
+        <x:v>23</x:v>
       </x:c>
       <x:c r="O161" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:15">
       <x:c r="A162" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B162" s="3" t="s">
-        <x:v>574</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="C162" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D162" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E162" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F162" s="3" t="s">
-        <x:v>570</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="G162" s="3" t="s">
-        <x:v>571</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="H162" s="3" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="I162" s="3" t="s">
-        <x:v>576</x:v>
-[...13 lines deleted...]
-      <x:c r="N162" s="5" t="n">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="J162" s="4">
+        <x:v>291037.47</x:v>
+      </x:c>
+      <x:c r="K162" s="4">
+        <x:v>291037.47</x:v>
+      </x:c>
+      <x:c r="L162" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M162" s="4">
+        <x:v>291037.46</x:v>
+      </x:c>
+      <x:c r="N162" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O162" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:15">
       <x:c r="A163" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B163" s="3" t="s">
-        <x:v>574</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E163" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F163" s="3" t="s">
-        <x:v>570</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="G163" s="3" t="s">
-        <x:v>571</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="H163" s="3" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="I163" s="3" t="s">
-        <x:v>576</x:v>
-[...14 lines deleted...]
-        <x:v>23</x:v>
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="J163" s="4">
+        <x:v>114344.79</x:v>
+      </x:c>
+      <x:c r="K163" s="4">
+        <x:v>114344.79</x:v>
+      </x:c>
+      <x:c r="L163" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M163" s="4">
+        <x:v>97548.05</x:v>
+      </x:c>
+      <x:c r="N163" s="5">
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O163" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:15">
       <x:c r="A164" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B164" s="3" t="s">
-        <x:v>578</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="C164" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D164" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E164" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F164" s="3" t="s">
-        <x:v>579</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="G164" s="3" t="s">
-        <x:v>580</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="H164" s="3" t="s">
-        <x:v>581</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="I164" s="3" t="s">
-        <x:v>582</x:v>
-[...13 lines deleted...]
-      <x:c r="N164" s="5" t="n">
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="J164" s="4">
+        <x:v>254101.15</x:v>
+      </x:c>
+      <x:c r="K164" s="4">
+        <x:v>254101.15</x:v>
+      </x:c>
+      <x:c r="L164" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M164" s="4">
+        <x:v>210475.61</x:v>
+      </x:c>
+      <x:c r="N164" s="5">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O164" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:15">
       <x:c r="A165" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B165" s="3" t="s">
-        <x:v>578</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E165" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F165" s="3" t="s">
-        <x:v>579</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="G165" s="3" t="s">
-        <x:v>580</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="H165" s="3" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="I165" s="3" t="s">
         <x:v>583</x:v>
       </x:c>
-      <x:c r="I165" s="3" t="s">
-[...14 lines deleted...]
-      <x:c r="N165" s="5" t="n">
+      <x:c r="J165" s="4">
+        <x:v>187506.44</x:v>
+      </x:c>
+      <x:c r="K165" s="4">
+        <x:v>187506.44</x:v>
+      </x:c>
+      <x:c r="L165" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M165" s="4">
+        <x:v>164557.8</x:v>
+      </x:c>
+      <x:c r="N165" s="5">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O165" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:15">
       <x:c r="A166" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B166" s="3" t="s">
-        <x:v>584</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C166" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D166" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E166" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F166" s="3" t="s">
-        <x:v>585</x:v>
-[...1 lines deleted...]
-      <x:c r="G166" s="3" t="s"/>
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="G166" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H166" s="3" t="s">
-        <x:v>586</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="I166" s="3" t="s">
-        <x:v>587</x:v>
-[...1 lines deleted...]
-      <x:c r="J166" s="4" t="n">
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="J166" s="4">
         <x:v>251506.47</x:v>
       </x:c>
-      <x:c r="K166" s="4" t="n">
+      <x:c r="K166" s="4">
         <x:v>251506.47</x:v>
       </x:c>
-      <x:c r="L166" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M166" s="4" t="n">
+      <x:c r="L166" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M166" s="4">
         <x:v>251506.46</x:v>
       </x:c>
-      <x:c r="N166" s="5" t="n">
+      <x:c r="N166" s="5">
         <x:v>33</x:v>
       </x:c>
       <x:c r="O166" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:15">
       <x:c r="A167" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B167" s="3" t="s">
-        <x:v>584</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E167" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F167" s="3" t="s">
-        <x:v>585</x:v>
-[...1 lines deleted...]
-      <x:c r="G167" s="3" t="s"/>
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="G167" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H167" s="3" t="s">
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="I167" s="3" t="s">
         <x:v>588</x:v>
       </x:c>
-      <x:c r="I167" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="J167" s="4" t="n">
+      <x:c r="J167" s="4">
         <x:v>193810.71</x:v>
       </x:c>
-      <x:c r="K167" s="4" t="n">
+      <x:c r="K167" s="4">
         <x:v>193810.71</x:v>
       </x:c>
-      <x:c r="L167" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M167" s="4" t="n">
+      <x:c r="L167" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M167" s="4">
         <x:v>193810.71</x:v>
       </x:c>
-      <x:c r="N167" s="5" t="n">
+      <x:c r="N167" s="5">
         <x:v>33</x:v>
       </x:c>
       <x:c r="O167" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:15">
       <x:c r="A168" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B168" s="3" t="s">
-        <x:v>589</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="C168" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D168" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E168" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F168" s="3" t="s">
-        <x:v>590</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="G168" s="3" t="s">
-        <x:v>591</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="H168" s="3" t="s">
-        <x:v>592</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="I168" s="3" t="s">
-        <x:v>593</x:v>
-[...1 lines deleted...]
-      <x:c r="J168" s="4" t="n">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="J168" s="4">
         <x:v>241180.49</x:v>
       </x:c>
-      <x:c r="K168" s="4" t="n">
+      <x:c r="K168" s="4">
         <x:v>241180.49</x:v>
       </x:c>
-      <x:c r="L168" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M168" s="4" t="n">
+      <x:c r="L168" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M168" s="4">
         <x:v>231261.34</x:v>
       </x:c>
-      <x:c r="N168" s="5" t="n">
+      <x:c r="N168" s="5">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O168" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:15">
       <x:c r="A169" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B169" s="3" t="s">
-        <x:v>594</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E169" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F169" s="3" t="s">
-        <x:v>595</x:v>
-[...1 lines deleted...]
-      <x:c r="G169" s="3" t="s"/>
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="G169" s="3" t="s">
+        <x:v>597</x:v>
+      </x:c>
       <x:c r="H169" s="3" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="I169" s="3" t="s">
-        <x:v>597</x:v>
-[...13 lines deleted...]
-      <x:c r="N169" s="5" t="n">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="J169" s="4">
+        <x:v>189051.4</x:v>
+      </x:c>
+      <x:c r="K169" s="4">
+        <x:v>189051.4</x:v>
+      </x:c>
+      <x:c r="L169" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M169" s="4">
+        <x:v>181414.18</x:v>
+      </x:c>
+      <x:c r="N169" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O169" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:15">
       <x:c r="A170" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B170" s="3" t="s">
-        <x:v>594</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="C170" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D170" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E170" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F170" s="3" t="s">
-        <x:v>595</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="G170" s="3" t="s">
-        <x:v>598</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H170" s="3" t="s">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="I170" s="3" t="s">
         <x:v>599</x:v>
       </x:c>
-      <x:c r="I170" s="3" t="s">
-[...14 lines deleted...]
-      <x:c r="N170" s="5" t="n">
+      <x:c r="J170" s="4">
+        <x:v>236680.64</x:v>
+      </x:c>
+      <x:c r="K170" s="4">
+        <x:v>236680.64</x:v>
+      </x:c>
+      <x:c r="L170" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M170" s="4">
+        <x:v>236680.66</x:v>
+      </x:c>
+      <x:c r="N170" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O170" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:15">
       <x:c r="A171" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B171" s="3" t="s">
-        <x:v>600</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E171" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F171" s="3" t="s">
-        <x:v>601</x:v>
-[...1 lines deleted...]
-      <x:c r="G171" s="3" t="s"/>
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="G171" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H171" s="3" t="s">
-        <x:v>602</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="I171" s="3" t="s">
-        <x:v>603</x:v>
-[...14 lines deleted...]
-        <x:v>28</x:v>
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="J171" s="4">
+        <x:v>139604.99</x:v>
+      </x:c>
+      <x:c r="K171" s="4">
+        <x:v>139604.99</x:v>
+      </x:c>
+      <x:c r="L171" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M171" s="4">
+        <x:v>139604.98</x:v>
+      </x:c>
+      <x:c r="N171" s="5">
+        <x:v>31</x:v>
       </x:c>
       <x:c r="O171" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:15">
       <x:c r="A172" s="3" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="B172" s="3" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="C172" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D172" s="3" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="E172" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F172" s="3" t="s">
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="G172" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H172" s="3" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="I172" s="3" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="J172" s="4">
+        <x:v>294687.79</x:v>
+      </x:c>
+      <x:c r="K172" s="4">
+        <x:v>294687.79</x:v>
+      </x:c>
+      <x:c r="L172" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M172" s="4">
+        <x:v>294687.8</x:v>
+      </x:c>
+      <x:c r="N172" s="5">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="B172" s="3" t="s">
-[...35 lines deleted...]
-      </x:c>
       <x:c r="O172" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:15">
       <x:c r="A173" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B173" s="3" t="s">
-        <x:v>605</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E173" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F173" s="3" t="s">
-        <x:v>606</x:v>
-[...1 lines deleted...]
-      <x:c r="G173" s="3" t="s"/>
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="G173" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H173" s="3" t="s">
-        <x:v>607</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="I173" s="3" t="s">
-        <x:v>608</x:v>
-[...1 lines deleted...]
-      <x:c r="J173" s="4" t="n">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="J173" s="4">
         <x:v>230356.53</x:v>
       </x:c>
-      <x:c r="K173" s="4" t="n">
+      <x:c r="K173" s="4">
         <x:v>230356.53</x:v>
       </x:c>
-      <x:c r="L173" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M173" s="4" t="n">
+      <x:c r="L173" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M173" s="4">
         <x:v>230354.81</x:v>
       </x:c>
-      <x:c r="N173" s="5" t="n">
+      <x:c r="N173" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O173" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:15">
       <x:c r="A174" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B174" s="3" t="s">
-        <x:v>605</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="C174" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D174" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E174" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F174" s="3" t="s">
-        <x:v>606</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="G174" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H174" s="3" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="I174" s="3" t="s">
         <x:v>609</x:v>
       </x:c>
-      <x:c r="I174" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="J174" s="4" t="n">
+      <x:c r="J174" s="4">
         <x:v>126949.66</x:v>
       </x:c>
-      <x:c r="K174" s="4" t="n">
+      <x:c r="K174" s="4">
         <x:v>126949.66</x:v>
       </x:c>
-      <x:c r="L174" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M174" s="4" t="n">
+      <x:c r="L174" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M174" s="4">
         <x:v>85961.38</x:v>
       </x:c>
-      <x:c r="N174" s="5" t="n">
+      <x:c r="N174" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O174" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:15">
       <x:c r="A175" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B175" s="3" t="s">
-        <x:v>610</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E175" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F175" s="3" t="s">
-        <x:v>611</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="G175" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H175" s="3" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="I175" s="3" t="s">
-        <x:v>613</x:v>
-[...1 lines deleted...]
-      <x:c r="J175" s="4" t="n">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="J175" s="4">
         <x:v>82626.05</x:v>
       </x:c>
-      <x:c r="K175" s="4" t="n">
+      <x:c r="K175" s="4">
         <x:v>82626.05</x:v>
       </x:c>
-      <x:c r="L175" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M175" s="4" t="n">
+      <x:c r="L175" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M175" s="4">
         <x:v>72133.98</x:v>
       </x:c>
-      <x:c r="N175" s="5" t="n">
+      <x:c r="N175" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O175" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:15">
       <x:c r="A176" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B176" s="3" t="s">
-        <x:v>614</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="C176" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D176" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E176" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F176" s="3" t="s">
-        <x:v>615</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="G176" s="3" t="s">
-        <x:v>616</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="H176" s="3" t="s">
-        <x:v>617</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="I176" s="3" t="s">
-        <x:v>618</x:v>
-[...1 lines deleted...]
-      <x:c r="J176" s="4" t="n">
+        <x:v>619</x:v>
+      </x:c>
+      <x:c r="J176" s="4">
         <x:v>100698.93</x:v>
       </x:c>
-      <x:c r="K176" s="4" t="n">
+      <x:c r="K176" s="4">
         <x:v>100698.93</x:v>
       </x:c>
-      <x:c r="L176" s="4" t="n">
-[...5 lines deleted...]
-      <x:c r="N176" s="5" t="n">
+      <x:c r="L176" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M176" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N176" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O176" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:15">
       <x:c r="A177" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B177" s="3" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="C177" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E177" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F177" s="3" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="G177" s="3" t="s">
-        <x:v>621</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="H177" s="3" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="I177" s="3" t="s">
-        <x:v>623</x:v>
-[...1 lines deleted...]
-      <x:c r="J177" s="4" t="n">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="J177" s="4">
         <x:v>247664.19</x:v>
       </x:c>
-      <x:c r="K177" s="4" t="n">
+      <x:c r="K177" s="4">
         <x:v>247664.19</x:v>
       </x:c>
-      <x:c r="L177" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M177" s="4" t="n">
+      <x:c r="L177" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M177" s="4">
         <x:v>239178.37</x:v>
       </x:c>
-      <x:c r="N177" s="5" t="n">
+      <x:c r="N177" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O177" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:15">
       <x:c r="A178" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B178" s="3" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="C178" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D178" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E178" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F178" s="3" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="G178" s="3" t="s">
-        <x:v>621</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="H178" s="3" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="I178" s="3" t="s">
         <x:v>624</x:v>
       </x:c>
-      <x:c r="I178" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="J178" s="4" t="n">
+      <x:c r="J178" s="4">
         <x:v>186698.94</x:v>
       </x:c>
-      <x:c r="K178" s="4" t="n">
+      <x:c r="K178" s="4">
         <x:v>186698.94</x:v>
       </x:c>
-      <x:c r="L178" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M178" s="4" t="n">
+      <x:c r="L178" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M178" s="4">
         <x:v>168956.71</x:v>
       </x:c>
-      <x:c r="N178" s="5" t="n">
+      <x:c r="N178" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O178" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:15">
       <x:c r="A179" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B179" s="3" t="s">
-        <x:v>625</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E179" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F179" s="3" t="s">
-        <x:v>626</x:v>
-[...1 lines deleted...]
-      <x:c r="G179" s="3" t="s"/>
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="G179" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H179" s="3" t="s">
-        <x:v>627</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="I179" s="3" t="s">
-        <x:v>628</x:v>
-[...1 lines deleted...]
-      <x:c r="J179" s="4" t="n">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="J179" s="4">
         <x:v>228001.47</x:v>
       </x:c>
-      <x:c r="K179" s="4" t="n">
+      <x:c r="K179" s="4">
         <x:v>228001.47</x:v>
       </x:c>
-      <x:c r="L179" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M179" s="4" t="n">
+      <x:c r="L179" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M179" s="4">
         <x:v>228001.47</x:v>
       </x:c>
-      <x:c r="N179" s="5" t="n">
+      <x:c r="N179" s="5">
         <x:v>31</x:v>
       </x:c>
       <x:c r="O179" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:15">
       <x:c r="A180" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B180" s="3" t="s">
-        <x:v>625</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="C180" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D180" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E180" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F180" s="3" t="s">
-        <x:v>626</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="G180" s="3" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="H180" s="3" t="s">
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="I180" s="3" t="s">
         <x:v>629</x:v>
       </x:c>
-      <x:c r="H180" s="3" t="s">
-[...5 lines deleted...]
-      <x:c r="J180" s="4" t="n">
+      <x:c r="J180" s="4">
         <x:v>133568.08</x:v>
       </x:c>
-      <x:c r="K180" s="4" t="n">
+      <x:c r="K180" s="4">
         <x:v>133568.08</x:v>
       </x:c>
-      <x:c r="L180" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M180" s="4" t="n">
+      <x:c r="L180" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M180" s="4">
         <x:v>125731.41</x:v>
       </x:c>
-      <x:c r="N180" s="5" t="n">
+      <x:c r="N180" s="5">
         <x:v>31</x:v>
       </x:c>
       <x:c r="O180" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:15">
       <x:c r="A181" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B181" s="3" t="s">
-        <x:v>631</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E181" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F181" s="3" t="s">
-        <x:v>632</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="G181" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H181" s="3" t="s">
-        <x:v>633</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="I181" s="3" t="s">
-        <x:v>634</x:v>
-[...1 lines deleted...]
-      <x:c r="J181" s="4" t="n">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="J181" s="4">
         <x:v>249429.59</x:v>
       </x:c>
-      <x:c r="K181" s="4" t="n">
+      <x:c r="K181" s="4">
         <x:v>249429.59</x:v>
       </x:c>
-      <x:c r="L181" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M181" s="4" t="n">
+      <x:c r="L181" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M181" s="4">
         <x:v>164247.7</x:v>
       </x:c>
-      <x:c r="N181" s="5" t="n">
+      <x:c r="N181" s="5">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O181" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:15">
       <x:c r="A182" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B182" s="3" t="s">
-        <x:v>635</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="C182" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D182" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E182" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F182" s="3" t="s">
-        <x:v>636</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="G182" s="3" t="s">
-        <x:v>637</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="H182" s="3" t="s">
-        <x:v>638</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="I182" s="3" t="s">
-        <x:v>639</x:v>
-[...1 lines deleted...]
-      <x:c r="J182" s="4" t="n">
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="J182" s="4">
         <x:v>93886.48</x:v>
       </x:c>
-      <x:c r="K182" s="4" t="n">
+      <x:c r="K182" s="4">
         <x:v>93886.48</x:v>
       </x:c>
-      <x:c r="L182" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M182" s="4" t="n">
+      <x:c r="L182" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M182" s="4">
         <x:v>88941.8</x:v>
       </x:c>
-      <x:c r="N182" s="5" t="n">
+      <x:c r="N182" s="5">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O182" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:15">
       <x:c r="A183" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B183" s="3" t="s">
-        <x:v>635</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E183" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F183" s="3" t="s">
-        <x:v>640</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="G183" s="3" t="s">
-        <x:v>637</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="H183" s="3" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="I183" s="3" t="s">
-        <x:v>642</x:v>
-[...1 lines deleted...]
-      <x:c r="J183" s="4" t="n">
+        <x:v>643</x:v>
+      </x:c>
+      <x:c r="J183" s="4">
         <x:v>183214.81</x:v>
       </x:c>
-      <x:c r="K183" s="4" t="n">
+      <x:c r="K183" s="4">
         <x:v>183214.81</x:v>
       </x:c>
-      <x:c r="L183" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M183" s="4" t="n">
+      <x:c r="L183" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M183" s="4">
         <x:v>183214.8</x:v>
       </x:c>
-      <x:c r="N183" s="5" t="n">
+      <x:c r="N183" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O183" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:15">
       <x:c r="A184" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B184" s="3" t="s">
-        <x:v>643</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="C184" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D184" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E184" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F184" s="3" t="s">
-        <x:v>644</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="G184" s="3" t="s">
-        <x:v>645</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="H184" s="3" t="s">
-        <x:v>646</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="I184" s="3" t="s">
-        <x:v>647</x:v>
-[...14 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="J184" s="4">
+        <x:v>199397.78</x:v>
+      </x:c>
+      <x:c r="K184" s="4">
+        <x:v>199397.78</x:v>
+      </x:c>
+      <x:c r="L184" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M184" s="4">
+        <x:v>169562.7</x:v>
+      </x:c>
+      <x:c r="N184" s="5">
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O184" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:15">
       <x:c r="A185" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B185" s="3" t="s">
-        <x:v>648</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="C185" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E185" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F185" s="3" t="s">
-        <x:v>649</x:v>
-[...1 lines deleted...]
-      <x:c r="G185" s="3" t="s"/>
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="G185" s="3" t="s">
+        <x:v>646</x:v>
+      </x:c>
       <x:c r="H185" s="3" t="s">
-        <x:v>650</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="I185" s="3" t="s">
-        <x:v>651</x:v>
-[...14 lines deleted...]
-        <x:v>33</x:v>
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="J185" s="4">
+        <x:v>176576.4</x:v>
+      </x:c>
+      <x:c r="K185" s="4">
+        <x:v>176576.4</x:v>
+      </x:c>
+      <x:c r="L185" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M185" s="4">
+        <x:v>153826.26</x:v>
+      </x:c>
+      <x:c r="N185" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O185" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:15">
       <x:c r="A186" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B186" s="3" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="C186" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D186" s="3" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="E186" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F186" s="3" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="G186" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H186" s="3" t="s">
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="I186" s="3" t="s">
         <x:v>648</x:v>
       </x:c>
-      <x:c r="C186" s="3" t="s">
-[...32 lines deleted...]
-      <x:c r="N186" s="5" t="n">
+      <x:c r="J186" s="4">
+        <x:v>324714.59</x:v>
+      </x:c>
+      <x:c r="K186" s="4">
+        <x:v>324714.59</x:v>
+      </x:c>
+      <x:c r="L186" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M186" s="4">
+        <x:v>324714.59</x:v>
+      </x:c>
+      <x:c r="N186" s="5">
         <x:v>33</x:v>
       </x:c>
       <x:c r="O186" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:15">
       <x:c r="A187" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B187" s="3" t="s">
-        <x:v>653</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E187" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F187" s="3" t="s">
-        <x:v>654</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="G187" s="3" t="s">
-        <x:v>655</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H187" s="3" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="I187" s="3" t="s">
         <x:v>657</x:v>
       </x:c>
-      <x:c r="J187" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>18</x:v>
+      <x:c r="J187" s="4">
+        <x:v>258648.27</x:v>
+      </x:c>
+      <x:c r="K187" s="4">
+        <x:v>258648.27</x:v>
+      </x:c>
+      <x:c r="L187" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M187" s="4">
+        <x:v>258645.98</x:v>
+      </x:c>
+      <x:c r="N187" s="5">
+        <x:v>31</x:v>
       </x:c>
       <x:c r="O187" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:15">
       <x:c r="A188" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B188" s="3" t="s">
-        <x:v>653</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="C188" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D188" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E188" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F188" s="3" t="s">
-        <x:v>654</x:v>
-[...1 lines deleted...]
-      <x:c r="G188" s="3" t="s"/>
+        <x:v>655</x:v>
+      </x:c>
+      <x:c r="G188" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H188" s="3" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="I188" s="3" t="s">
-        <x:v>659</x:v>
-[...13 lines deleted...]
-      <x:c r="N188" s="5" t="n">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="J188" s="4">
+        <x:v>56570.42</x:v>
+      </x:c>
+      <x:c r="K188" s="4">
+        <x:v>56570.42</x:v>
+      </x:c>
+      <x:c r="L188" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M188" s="4">
+        <x:v>56569.57</x:v>
+      </x:c>
+      <x:c r="N188" s="5">
         <x:v>31</x:v>
       </x:c>
       <x:c r="O188" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:15">
       <x:c r="A189" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B189" s="3" t="s">
-        <x:v>653</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E189" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F189" s="3" t="s">
-        <x:v>654</x:v>
-[...1 lines deleted...]
-      <x:c r="G189" s="3" t="s"/>
+        <x:v>655</x:v>
+      </x:c>
+      <x:c r="G189" s="3" t="s">
+        <x:v>659</x:v>
+      </x:c>
       <x:c r="H189" s="3" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="I189" s="3" t="s">
-        <x:v>659</x:v>
-[...14 lines deleted...]
-        <x:v>31</x:v>
+        <x:v>661</x:v>
+      </x:c>
+      <x:c r="J189" s="4">
+        <x:v>108335.24</x:v>
+      </x:c>
+      <x:c r="K189" s="4">
+        <x:v>108335.24</x:v>
+      </x:c>
+      <x:c r="L189" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M189" s="4">
+        <x:v>42265.69</x:v>
+      </x:c>
+      <x:c r="N189" s="5">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O189" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:15">
       <x:c r="A190" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B190" s="3" t="s">
-        <x:v>661</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="C190" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D190" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E190" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F190" s="3" t="s">
-        <x:v>662</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="G190" s="3" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="H190" s="3" t="s">
-        <x:v>664</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="I190" s="3" t="s">
-        <x:v>665</x:v>
-[...1 lines deleted...]
-      <x:c r="J190" s="4" t="n">
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="J190" s="4">
         <x:v>109983.49</x:v>
       </x:c>
-      <x:c r="K190" s="4" t="n">
+      <x:c r="K190" s="4">
         <x:v>109983.49</x:v>
       </x:c>
-      <x:c r="L190" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M190" s="4" t="n">
+      <x:c r="L190" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M190" s="4">
         <x:v>85985.75</x:v>
       </x:c>
-      <x:c r="N190" s="5" t="n">
+      <x:c r="N190" s="5">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O190" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:15">
       <x:c r="A191" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B191" s="3" t="s">
-        <x:v>666</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="C191" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E191" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F191" s="3" t="s">
-        <x:v>667</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="G191" s="3" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="H191" s="3" t="s">
-        <x:v>668</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="I191" s="3" t="s">
-        <x:v>669</x:v>
-[...1 lines deleted...]
-      <x:c r="J191" s="4" t="n">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="J191" s="4">
         <x:v>513940.59</x:v>
       </x:c>
-      <x:c r="K191" s="4" t="n">
+      <x:c r="K191" s="4">
         <x:v>513940.59</x:v>
       </x:c>
-      <x:c r="L191" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M191" s="4" t="n">
+      <x:c r="L191" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M191" s="4">
         <x:v>513933.65</x:v>
       </x:c>
-      <x:c r="N191" s="5" t="n">
+      <x:c r="N191" s="5">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O191" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:15">
       <x:c r="A192" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B192" s="3" t="s">
-        <x:v>666</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="C192" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D192" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E192" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F192" s="3" t="s">
-        <x:v>667</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="G192" s="3" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="H192" s="3" t="s">
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="I192" s="3" t="s">
         <x:v>670</x:v>
       </x:c>
-      <x:c r="I192" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="J192" s="4" t="n">
+      <x:c r="J192" s="4">
         <x:v>173337.95</x:v>
       </x:c>
-      <x:c r="K192" s="4" t="n">
+      <x:c r="K192" s="4">
         <x:v>173337.95</x:v>
       </x:c>
-      <x:c r="L192" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M192" s="4" t="n">
+      <x:c r="L192" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M192" s="4">
         <x:v>173334.3</x:v>
       </x:c>
-      <x:c r="N192" s="5" t="n">
+      <x:c r="N192" s="5">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O192" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:15">
       <x:c r="A193" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B193" s="3" t="s">
-        <x:v>671</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C193" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E193" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F193" s="3" t="s">
-        <x:v>672</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="G193" s="3" t="s">
-        <x:v>673</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="H193" s="3" t="s">
-        <x:v>674</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="I193" s="3" t="s">
-        <x:v>675</x:v>
-[...1 lines deleted...]
-      <x:c r="J193" s="4" t="n">
+        <x:v>676</x:v>
+      </x:c>
+      <x:c r="J193" s="4">
         <x:v>215640.41</x:v>
       </x:c>
-      <x:c r="K193" s="4" t="n">
+      <x:c r="K193" s="4">
         <x:v>215640.41</x:v>
       </x:c>
-      <x:c r="L193" s="4" t="n">
-[...5 lines deleted...]
-      <x:c r="N193" s="5" t="n">
+      <x:c r="L193" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M193" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N193" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O193" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:15">
       <x:c r="A194" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B194" s="3" t="s">
-        <x:v>676</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="C194" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D194" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E194" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F194" s="3" t="s">
-        <x:v>677</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="G194" s="3" t="s">
-        <x:v>678</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="H194" s="3" t="s">
-        <x:v>679</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="I194" s="3" t="s">
-        <x:v>680</x:v>
-[...1 lines deleted...]
-      <x:c r="J194" s="4" t="n">
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="J194" s="4">
         <x:v>182734.72</x:v>
       </x:c>
-      <x:c r="K194" s="4" t="n">
+      <x:c r="K194" s="4">
         <x:v>182734.72</x:v>
       </x:c>
-      <x:c r="L194" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M194" s="4" t="n">
+      <x:c r="L194" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M194" s="4">
         <x:v>159963.69</x:v>
       </x:c>
-      <x:c r="N194" s="5" t="n">
+      <x:c r="N194" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O194" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:15">
       <x:c r="A195" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B195" s="3" t="s">
-        <x:v>681</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="C195" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E195" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F195" s="3" t="s">
-        <x:v>682</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="G195" s="3" t="s">
-        <x:v>683</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H195" s="3" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="I195" s="3" t="s">
         <x:v>685</x:v>
       </x:c>
-      <x:c r="J195" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>26</x:v>
+      <x:c r="J195" s="4">
+        <x:v>81362.08</x:v>
+      </x:c>
+      <x:c r="K195" s="4">
+        <x:v>81362.08</x:v>
+      </x:c>
+      <x:c r="L195" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M195" s="4">
+        <x:v>81362.08</x:v>
+      </x:c>
+      <x:c r="N195" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O195" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:15">
       <x:c r="A196" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B196" s="3" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="C196" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D196" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E196" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F196" s="3" t="s">
-        <x:v>682</x:v>
-[...1 lines deleted...]
-      <x:c r="G196" s="3" t="s"/>
+        <x:v>683</x:v>
+      </x:c>
+      <x:c r="G196" s="3" t="s">
+        <x:v>687</x:v>
+      </x:c>
       <x:c r="H196" s="3" t="s">
-        <x:v>687</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="I196" s="3" t="s">
-        <x:v>688</x:v>
-[...14 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>689</x:v>
+      </x:c>
+      <x:c r="J196" s="4">
+        <x:v>87734.74</x:v>
+      </x:c>
+      <x:c r="K196" s="4">
+        <x:v>87734.74</x:v>
+      </x:c>
+      <x:c r="L196" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M196" s="4">
+        <x:v>69591.56</x:v>
+      </x:c>
+      <x:c r="N196" s="5">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O196" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:15">
       <x:c r="A197" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B197" s="3" t="s">
-        <x:v>686</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="C197" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E197" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F197" s="3" t="s">
-        <x:v>682</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="G197" s="3" t="s">
-        <x:v>683</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="H197" s="3" t="s">
-        <x:v>689</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="I197" s="3" t="s">
-        <x:v>688</x:v>
-[...1 lines deleted...]
-      <x:c r="J197" s="4" t="n">
+        <x:v>685</x:v>
+      </x:c>
+      <x:c r="J197" s="4">
         <x:v>51494.46</x:v>
       </x:c>
-      <x:c r="K197" s="4" t="n">
+      <x:c r="K197" s="4">
         <x:v>51494.46</x:v>
       </x:c>
-      <x:c r="L197" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M197" s="4" t="n">
+      <x:c r="L197" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M197" s="4">
         <x:v>51494.46</x:v>
       </x:c>
-      <x:c r="N197" s="5" t="n">
+      <x:c r="N197" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O197" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:15">
       <x:c r="A198" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B198" s="3" t="s">
-        <x:v>690</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="C198" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D198" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E198" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F198" s="3" t="s">
-        <x:v>691</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="G198" s="3" t="s">
-        <x:v>692</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="H198" s="3" t="s">
-        <x:v>693</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="I198" s="3" t="s">
-        <x:v>694</x:v>
-[...1 lines deleted...]
-      <x:c r="J198" s="4" t="n">
+        <x:v>695</x:v>
+      </x:c>
+      <x:c r="J198" s="4">
         <x:v>230934.2</x:v>
       </x:c>
-      <x:c r="K198" s="4" t="n">
+      <x:c r="K198" s="4">
         <x:v>230934.2</x:v>
       </x:c>
-      <x:c r="L198" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M198" s="4" t="n">
+      <x:c r="L198" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M198" s="4">
         <x:v>171927.83</x:v>
       </x:c>
-      <x:c r="N198" s="5" t="n">
+      <x:c r="N198" s="5">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O198" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:15">
       <x:c r="A199" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B199" s="3" t="s">
-        <x:v>695</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="C199" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E199" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F199" s="3" t="s">
-        <x:v>696</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="G199" s="3" t="s">
-        <x:v>697</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="H199" s="3" t="s">
-        <x:v>698</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="I199" s="3" t="s">
-        <x:v>699</x:v>
-[...1 lines deleted...]
-      <x:c r="J199" s="4" t="n">
+        <x:v>700</x:v>
+      </x:c>
+      <x:c r="J199" s="4">
         <x:v>82493.85</x:v>
       </x:c>
-      <x:c r="K199" s="4" t="n">
+      <x:c r="K199" s="4">
         <x:v>82493.85</x:v>
       </x:c>
-      <x:c r="L199" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M199" s="4" t="n">
+      <x:c r="L199" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M199" s="4">
         <x:v>82493.83</x:v>
       </x:c>
-      <x:c r="N199" s="5" t="n">
+      <x:c r="N199" s="5">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O199" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:15">
       <x:c r="A200" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B200" s="3" t="s">
-        <x:v>700</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="C200" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D200" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E200" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F200" s="3" t="s">
-        <x:v>701</x:v>
-[...1 lines deleted...]
-      <x:c r="G200" s="3" t="s"/>
+        <x:v>702</x:v>
+      </x:c>
+      <x:c r="G200" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H200" s="3" t="s">
-        <x:v>702</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="I200" s="3" t="s">
-        <x:v>703</x:v>
-[...1 lines deleted...]
-      <x:c r="J200" s="4" t="n">
+        <x:v>704</x:v>
+      </x:c>
+      <x:c r="J200" s="4">
         <x:v>326089.25</x:v>
       </x:c>
-      <x:c r="K200" s="4" t="n">
+      <x:c r="K200" s="4">
         <x:v>326089.25</x:v>
       </x:c>
-      <x:c r="L200" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M200" s="4" t="n">
+      <x:c r="L200" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M200" s="4">
         <x:v>326085.73</x:v>
       </x:c>
-      <x:c r="N200" s="5" t="n">
+      <x:c r="N200" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O200" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:15">
       <x:c r="A201" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B201" s="3" t="s">
-        <x:v>700</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="C201" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E201" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F201" s="3" t="s">
-        <x:v>701</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="G201" s="3" t="s">
+        <x:v>705</x:v>
+      </x:c>
+      <x:c r="H201" s="3" t="s">
+        <x:v>706</x:v>
+      </x:c>
+      <x:c r="I201" s="3" t="s">
         <x:v>704</x:v>
       </x:c>
-      <x:c r="H201" s="3" t="s">
-[...5 lines deleted...]
-      <x:c r="J201" s="4" t="n">
+      <x:c r="J201" s="4">
         <x:v>184977.49</x:v>
       </x:c>
-      <x:c r="K201" s="4" t="n">
+      <x:c r="K201" s="4">
         <x:v>184977.49</x:v>
       </x:c>
-      <x:c r="L201" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M201" s="4" t="n">
+      <x:c r="L201" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M201" s="4">
         <x:v>164335.06</x:v>
       </x:c>
-      <x:c r="N201" s="5" t="n">
+      <x:c r="N201" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O201" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:15">
       <x:c r="A202" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B202" s="3" t="s">
-        <x:v>706</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="C202" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D202" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E202" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F202" s="3" t="s">
-        <x:v>707</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="G202" s="3" t="s">
-        <x:v>708</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="H202" s="3" t="s">
-        <x:v>709</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="I202" s="3" t="s">
-        <x:v>710</x:v>
-[...1 lines deleted...]
-      <x:c r="J202" s="4" t="n">
+        <x:v>711</x:v>
+      </x:c>
+      <x:c r="J202" s="4">
         <x:v>207792.89</x:v>
       </x:c>
-      <x:c r="K202" s="4" t="n">
+      <x:c r="K202" s="4">
         <x:v>207792.89</x:v>
       </x:c>
-      <x:c r="L202" s="4" t="n">
-[...5 lines deleted...]
-      <x:c r="N202" s="5" t="n">
+      <x:c r="L202" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M202" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N202" s="5">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O202" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:15">
       <x:c r="A203" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B203" s="3" t="s">
-        <x:v>711</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="C203" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E203" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F203" s="3" t="s">
-        <x:v>712</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="G203" s="3" t="s">
-        <x:v>713</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="H203" s="3" t="s">
-        <x:v>714</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="I203" s="3" t="s">
-        <x:v>715</x:v>
-[...1 lines deleted...]
-      <x:c r="J203" s="4" t="n">
+        <x:v>716</x:v>
+      </x:c>
+      <x:c r="J203" s="4">
         <x:v>185154.54</x:v>
       </x:c>
-      <x:c r="K203" s="4" t="n">
+      <x:c r="K203" s="4">
         <x:v>185154.54</x:v>
       </x:c>
-      <x:c r="L203" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M203" s="4" t="n">
+      <x:c r="L203" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M203" s="4">
         <x:v>165226.56</x:v>
       </x:c>
-      <x:c r="N203" s="5" t="n">
+      <x:c r="N203" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O203" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:15">
       <x:c r="A204" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B204" s="3" t="s">
-        <x:v>716</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="C204" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D204" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E204" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F204" s="3" t="s">
-        <x:v>717</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="G204" s="3" t="s">
-        <x:v>718</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="H204" s="3" t="s">
-        <x:v>719</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="I204" s="3" t="s">
-        <x:v>720</x:v>
-[...13 lines deleted...]
-      <x:c r="N204" s="5" t="n">
+        <x:v>721</x:v>
+      </x:c>
+      <x:c r="J204" s="4">
+        <x:v>185148.33</x:v>
+      </x:c>
+      <x:c r="K204" s="4">
+        <x:v>185148.33</x:v>
+      </x:c>
+      <x:c r="L204" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M204" s="4">
+        <x:v>185148.35</x:v>
+      </x:c>
+      <x:c r="N204" s="5">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O204" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:15">
       <x:c r="A205" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B205" s="3" t="s">
-        <x:v>716</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="C205" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E205" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F205" s="3" t="s">
-        <x:v>717</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="G205" s="3" t="s">
-        <x:v>718</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="H205" s="3" t="s">
+        <x:v>722</x:v>
+      </x:c>
+      <x:c r="I205" s="3" t="s">
         <x:v>721</x:v>
       </x:c>
-      <x:c r="I205" s="3" t="s">
-[...14 lines deleted...]
-      <x:c r="N205" s="5" t="n">
+      <x:c r="J205" s="4">
+        <x:v>249646.33</x:v>
+      </x:c>
+      <x:c r="K205" s="4">
+        <x:v>249646.33</x:v>
+      </x:c>
+      <x:c r="L205" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M205" s="4">
+        <x:v>240752.44</x:v>
+      </x:c>
+      <x:c r="N205" s="5">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O205" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:15">
       <x:c r="A206" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B206" s="3" t="s">
-        <x:v>722</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="C206" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D206" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E206" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F206" s="3" t="s">
-        <x:v>723</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="G206" s="3" t="s">
-        <x:v>724</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="H206" s="3" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="I206" s="3" t="s">
-        <x:v>726</x:v>
-[...14 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>727</x:v>
+      </x:c>
+      <x:c r="J206" s="4">
+        <x:v>591944.81</x:v>
+      </x:c>
+      <x:c r="K206" s="4">
+        <x:v>591944.81</x:v>
+      </x:c>
+      <x:c r="L206" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M206" s="4">
+        <x:v>591944.78</x:v>
+      </x:c>
+      <x:c r="N206" s="5">
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O206" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:15">
       <x:c r="A207" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B207" s="3" t="s">
-        <x:v>722</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="C207" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E207" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F207" s="3" t="s">
-        <x:v>723</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="G207" s="3" t="s">
-        <x:v>724</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="H207" s="3" t="s">
+        <x:v>729</x:v>
+      </x:c>
+      <x:c r="I207" s="3" t="s">
         <x:v>727</x:v>
       </x:c>
-      <x:c r="I207" s="3" t="s">
-[...15 lines deleted...]
-        <x:v>24</x:v>
+      <x:c r="J207" s="4">
+        <x:v>150970.34</x:v>
+      </x:c>
+      <x:c r="K207" s="4">
+        <x:v>150970.34</x:v>
+      </x:c>
+      <x:c r="L207" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M207" s="4">
+        <x:v>150970.34</x:v>
+      </x:c>
+      <x:c r="N207" s="5">
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O207" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:15">
       <x:c r="A208" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B208" s="3" t="s">
-        <x:v>722</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="C208" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D208" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E208" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F208" s="3" t="s">
-        <x:v>729</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="G208" s="3" t="s">
-        <x:v>724</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="H208" s="3" t="s">
-        <x:v>730</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="I208" s="3" t="s">
-        <x:v>731</x:v>
-[...14 lines deleted...]
-        <x:v>22</x:v>
+        <x:v>732</x:v>
+      </x:c>
+      <x:c r="J208" s="4">
+        <x:v>130793.98</x:v>
+      </x:c>
+      <x:c r="K208" s="4">
+        <x:v>130793.98</x:v>
+      </x:c>
+      <x:c r="L208" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M208" s="4">
+        <x:v>130793.98</x:v>
+      </x:c>
+      <x:c r="N208" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O208" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:15">
       <x:c r="A209" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B209" s="3" t="s">
-        <x:v>722</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="C209" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E209" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F209" s="3" t="s">
-        <x:v>732</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="G209" s="3" t="s">
-        <x:v>724</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="H209" s="3" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="I209" s="3" t="s">
-        <x:v>731</x:v>
-[...14 lines deleted...]
-        <x:v>22</x:v>
+        <x:v>734</x:v>
+      </x:c>
+      <x:c r="J209" s="4">
+        <x:v>249778.67</x:v>
+      </x:c>
+      <x:c r="K209" s="4">
+        <x:v>249778.67</x:v>
+      </x:c>
+      <x:c r="L209" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M209" s="4">
+        <x:v>208807.2</x:v>
+      </x:c>
+      <x:c r="N209" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O209" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:15">
       <x:c r="A210" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B210" s="3" t="s">
-        <x:v>734</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="C210" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D210" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E210" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F210" s="3" t="s">
-        <x:v>735</x:v>
-[...1 lines deleted...]
-      <x:c r="G210" s="3" t="s"/>
+        <x:v>736</x:v>
+      </x:c>
+      <x:c r="G210" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H210" s="3" t="s">
-        <x:v>736</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="I210" s="3" t="s">
-        <x:v>737</x:v>
-[...1 lines deleted...]
-      <x:c r="J210" s="4" t="n">
+        <x:v>738</x:v>
+      </x:c>
+      <x:c r="J210" s="4">
         <x:v>303674</x:v>
       </x:c>
-      <x:c r="K210" s="4" t="n">
+      <x:c r="K210" s="4">
         <x:v>303674</x:v>
       </x:c>
-      <x:c r="L210" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M210" s="4" t="n">
+      <x:c r="L210" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M210" s="4">
         <x:v>303672.12</x:v>
       </x:c>
-      <x:c r="N210" s="5" t="n">
+      <x:c r="N210" s="5">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O210" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:15">
       <x:c r="A211" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B211" s="3" t="s">
-        <x:v>734</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="C211" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E211" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F211" s="3" t="s">
-        <x:v>735</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="G211" s="3" t="s">
+        <x:v>739</x:v>
+      </x:c>
+      <x:c r="H211" s="3" t="s">
+        <x:v>740</x:v>
+      </x:c>
+      <x:c r="I211" s="3" t="s">
         <x:v>738</x:v>
       </x:c>
-      <x:c r="H211" s="3" t="s">
-[...5 lines deleted...]
-      <x:c r="J211" s="4" t="n">
+      <x:c r="J211" s="4">
         <x:v>192661.15</x:v>
       </x:c>
-      <x:c r="K211" s="4" t="n">
+      <x:c r="K211" s="4">
         <x:v>192661.15</x:v>
       </x:c>
-      <x:c r="L211" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M211" s="4" t="n">
+      <x:c r="L211" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M211" s="4">
         <x:v>192657.85</x:v>
       </x:c>
-      <x:c r="N211" s="5" t="n">
+      <x:c r="N211" s="5">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O211" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:15">
       <x:c r="A212" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B212" s="3" t="s">
-        <x:v>740</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="C212" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D212" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E212" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F212" s="3" t="s">
-        <x:v>741</x:v>
-[...1 lines deleted...]
-      <x:c r="G212" s="3" t="s"/>
+        <x:v>742</x:v>
+      </x:c>
+      <x:c r="G212" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H212" s="3" t="s">
-        <x:v>742</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="I212" s="3" t="s">
-        <x:v>743</x:v>
-[...1 lines deleted...]
-      <x:c r="J212" s="4" t="n">
+        <x:v>744</x:v>
+      </x:c>
+      <x:c r="J212" s="4">
         <x:v>292093.85</x:v>
       </x:c>
-      <x:c r="K212" s="4" t="n">
+      <x:c r="K212" s="4">
         <x:v>292093.85</x:v>
       </x:c>
-      <x:c r="L212" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M212" s="4" t="n">
+      <x:c r="L212" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M212" s="4">
         <x:v>292093.88</x:v>
       </x:c>
-      <x:c r="N212" s="5" t="n">
+      <x:c r="N212" s="5">
         <x:v>33</x:v>
       </x:c>
       <x:c r="O212" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:15">
       <x:c r="A213" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B213" s="3" t="s">
-        <x:v>740</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="C213" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E213" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F213" s="3" t="s">
-        <x:v>741</x:v>
-[...1 lines deleted...]
-      <x:c r="G213" s="3" t="s"/>
+        <x:v>742</x:v>
+      </x:c>
+      <x:c r="G213" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H213" s="3" t="s">
+        <x:v>745</x:v>
+      </x:c>
+      <x:c r="I213" s="3" t="s">
         <x:v>744</x:v>
       </x:c>
-      <x:c r="I213" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="J213" s="4" t="n">
+      <x:c r="J213" s="4">
         <x:v>183239.49</x:v>
       </x:c>
-      <x:c r="K213" s="4" t="n">
+      <x:c r="K213" s="4">
         <x:v>183239.49</x:v>
       </x:c>
-      <x:c r="L213" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M213" s="4" t="n">
+      <x:c r="L213" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M213" s="4">
         <x:v>183239.51</x:v>
       </x:c>
-      <x:c r="N213" s="5" t="n">
+      <x:c r="N213" s="5">
         <x:v>33</x:v>
       </x:c>
       <x:c r="O213" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:15">
       <x:c r="A214" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B214" s="3" t="s">
-        <x:v>745</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="C214" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D214" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E214" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F214" s="3" t="s">
-        <x:v>746</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="G214" s="3" t="s">
-        <x:v>747</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="H214" s="3" t="s">
-        <x:v>748</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="I214" s="3" t="s">
-        <x:v>749</x:v>
-[...1 lines deleted...]
-      <x:c r="J214" s="4" t="n">
+        <x:v>750</x:v>
+      </x:c>
+      <x:c r="J214" s="4">
         <x:v>19954.89</x:v>
       </x:c>
-      <x:c r="K214" s="4" t="n">
+      <x:c r="K214" s="4">
         <x:v>19954.89</x:v>
       </x:c>
-      <x:c r="L214" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M214" s="4" t="n">
+      <x:c r="L214" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M214" s="4">
         <x:v>19954.89</x:v>
       </x:c>
-      <x:c r="N214" s="5" t="n">
+      <x:c r="N214" s="5">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O214" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:15">
       <x:c r="A215" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B215" s="3" t="s">
-        <x:v>745</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="C215" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E215" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F215" s="3" t="s">
-        <x:v>746</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="G215" s="3" t="s">
-        <x:v>747</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="H215" s="3" t="s">
+        <x:v>751</x:v>
+      </x:c>
+      <x:c r="I215" s="3" t="s">
         <x:v>750</x:v>
       </x:c>
-      <x:c r="I215" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="J215" s="4" t="n">
+      <x:c r="J215" s="4">
         <x:v>68880.01</x:v>
       </x:c>
-      <x:c r="K215" s="4" t="n">
+      <x:c r="K215" s="4">
         <x:v>68880.01</x:v>
       </x:c>
-      <x:c r="L215" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M215" s="4" t="n">
+      <x:c r="L215" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M215" s="4">
         <x:v>68880.01</x:v>
       </x:c>
-      <x:c r="N215" s="5" t="n">
+      <x:c r="N215" s="5">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O215" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:15">
       <x:c r="A216" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B216" s="3" t="s">
-        <x:v>751</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="C216" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D216" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E216" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F216" s="3" t="s">
-        <x:v>752</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="G216" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="H216" s="3" t="s">
-        <x:v>753</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="I216" s="3" t="s">
-        <x:v>754</x:v>
-[...1 lines deleted...]
-      <x:c r="J216" s="4" t="n">
+        <x:v>755</x:v>
+      </x:c>
+      <x:c r="J216" s="4">
         <x:v>327943.62</x:v>
       </x:c>
-      <x:c r="K216" s="4" t="n">
+      <x:c r="K216" s="4">
         <x:v>327943.62</x:v>
       </x:c>
-      <x:c r="L216" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M216" s="4" t="n">
+      <x:c r="L216" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M216" s="4">
         <x:v>320186.08</x:v>
       </x:c>
-      <x:c r="N216" s="5" t="n">
+      <x:c r="N216" s="5">
         <x:v>35</x:v>
       </x:c>
       <x:c r="O216" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:15">
       <x:c r="A217" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B217" s="3" t="s">
-        <x:v>755</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="C217" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E217" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F217" s="3" t="s">
-        <x:v>756</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="G217" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H217" s="3" t="s">
-        <x:v>757</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="I217" s="3" t="s">
-        <x:v>758</x:v>
-[...14 lines deleted...]
-        <x:v>20</x:v>
+        <x:v>759</x:v>
+      </x:c>
+      <x:c r="J217" s="4">
+        <x:v>72969.55</x:v>
+      </x:c>
+      <x:c r="K217" s="4">
+        <x:v>72969.55</x:v>
+      </x:c>
+      <x:c r="L217" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M217" s="4">
+        <x:v>72969.54</x:v>
+      </x:c>
+      <x:c r="N217" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O217" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:15">
       <x:c r="A218" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B218" s="3" t="s">
-        <x:v>755</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="C218" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D218" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E218" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F218" s="3" t="s">
-        <x:v>756</x:v>
-[...1 lines deleted...]
-      <x:c r="G218" s="3" t="s"/>
+        <x:v>761</x:v>
+      </x:c>
+      <x:c r="G218" s="3" t="s">
+        <x:v>120</x:v>
+      </x:c>
       <x:c r="H218" s="3" t="s">
-        <x:v>759</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="I218" s="3" t="s">
-        <x:v>760</x:v>
-[...14 lines deleted...]
-        <x:v>34</x:v>
+        <x:v>763</x:v>
+      </x:c>
+      <x:c r="J218" s="4">
+        <x:v>255630.09</x:v>
+      </x:c>
+      <x:c r="K218" s="4">
+        <x:v>255630.09</x:v>
+      </x:c>
+      <x:c r="L218" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M218" s="4">
+        <x:v>243044.56</x:v>
+      </x:c>
+      <x:c r="N218" s="5">
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O218" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:15">
       <x:c r="A219" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B219" s="3" t="s">
-        <x:v>755</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="C219" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E219" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F219" s="3" t="s">
+        <x:v>761</x:v>
+      </x:c>
+      <x:c r="G219" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H219" s="3" t="s">
+        <x:v>764</x:v>
+      </x:c>
+      <x:c r="I219" s="3" t="s">
+        <x:v>765</x:v>
+      </x:c>
+      <x:c r="J219" s="4">
+        <x:v>305463.72</x:v>
+      </x:c>
+      <x:c r="K219" s="4">
+        <x:v>305463.72</x:v>
+      </x:c>
+      <x:c r="L219" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M219" s="4">
+        <x:v>305463.74</x:v>
+      </x:c>
+      <x:c r="N219" s="5">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="F219" s="3" t="s">
-[...23 lines deleted...]
-      </x:c>
       <x:c r="O219" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:15">
       <x:c r="A220" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B220" s="3" t="s">
-        <x:v>762</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="C220" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D220" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E220" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F220" s="3" t="s">
-        <x:v>763</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="G220" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H220" s="3" t="s">
-        <x:v>764</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="I220" s="3" t="s">
         <x:v>765</x:v>
       </x:c>
-      <x:c r="J220" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>24</x:v>
+      <x:c r="J220" s="4">
+        <x:v>178184.83</x:v>
+      </x:c>
+      <x:c r="K220" s="4">
+        <x:v>178184.83</x:v>
+      </x:c>
+      <x:c r="L220" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M220" s="4">
+        <x:v>178184.81</x:v>
+      </x:c>
+      <x:c r="N220" s="5">
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O220" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:15">
       <x:c r="A221" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B221" s="3" t="s">
-        <x:v>766</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="C221" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E221" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F221" s="3" t="s">
-        <x:v>767</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="G221" s="3" t="s">
-        <x:v>768</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="H221" s="3" t="s">
-        <x:v>769</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="I221" s="3" t="s">
-        <x:v>770</x:v>
-[...1 lines deleted...]
-      <x:c r="J221" s="4" t="n">
+        <x:v>771</x:v>
+      </x:c>
+      <x:c r="J221" s="4">
         <x:v>158983.17</x:v>
       </x:c>
-      <x:c r="K221" s="4" t="n">
+      <x:c r="K221" s="4">
         <x:v>158983.17</x:v>
       </x:c>
-      <x:c r="L221" s="4" t="n">
-[...5 lines deleted...]
-      <x:c r="N221" s="5" t="n">
+      <x:c r="L221" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M221" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N221" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O221" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:15">
       <x:c r="A222" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B222" s="3" t="s">
-        <x:v>771</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="C222" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D222" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E222" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F222" s="3" t="s">
-        <x:v>772</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="G222" s="3" t="s">
-        <x:v>773</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="H222" s="3" t="s">
-        <x:v>774</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="I222" s="3" t="s">
-        <x:v>775</x:v>
-[...1 lines deleted...]
-      <x:c r="J222" s="4" t="n">
+        <x:v>776</x:v>
+      </x:c>
+      <x:c r="J222" s="4">
         <x:v>162524.35</x:v>
       </x:c>
-      <x:c r="K222" s="4" t="n">
+      <x:c r="K222" s="4">
         <x:v>162524.35</x:v>
       </x:c>
-      <x:c r="L222" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M222" s="4" t="n">
+      <x:c r="L222" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M222" s="4">
         <x:v>143595.67</x:v>
       </x:c>
-      <x:c r="N222" s="5" t="n">
+      <x:c r="N222" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O222" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:15">
       <x:c r="A223" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B223" s="3" t="s">
-        <x:v>776</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="C223" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E223" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F223" s="3" t="s">
-        <x:v>777</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="G223" s="3" t="s">
-        <x:v>778</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="H223" s="3" t="s">
-        <x:v>779</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="I223" s="3" t="s">
-        <x:v>780</x:v>
-[...1 lines deleted...]
-      <x:c r="J223" s="4" t="n">
+        <x:v>781</x:v>
+      </x:c>
+      <x:c r="J223" s="4">
         <x:v>255638.78</x:v>
       </x:c>
-      <x:c r="K223" s="4" t="n">
+      <x:c r="K223" s="4">
         <x:v>255638.78</x:v>
       </x:c>
-      <x:c r="L223" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M223" s="4" t="n">
+      <x:c r="L223" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M223" s="4">
         <x:v>249427.39</x:v>
       </x:c>
-      <x:c r="N223" s="5" t="n">
+      <x:c r="N223" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O223" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:15">
       <x:c r="A224" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B224" s="3" t="s">
-        <x:v>781</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="C224" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D224" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E224" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F224" s="3" t="s">
-        <x:v>782</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="G224" s="3" t="s">
-        <x:v>783</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="H224" s="3" t="s">
-        <x:v>784</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="I224" s="3" t="s">
-        <x:v>785</x:v>
-[...1 lines deleted...]
-      <x:c r="J224" s="4" t="n">
+        <x:v>786</x:v>
+      </x:c>
+      <x:c r="J224" s="4">
         <x:v>149945.9</x:v>
       </x:c>
-      <x:c r="K224" s="4" t="n">
+      <x:c r="K224" s="4">
         <x:v>149945.9</x:v>
       </x:c>
-      <x:c r="L224" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M224" s="4" t="n">
+      <x:c r="L224" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M224" s="4">
         <x:v>149945.91</x:v>
       </x:c>
-      <x:c r="N224" s="5" t="n">
+      <x:c r="N224" s="5">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O224" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:15">
       <x:c r="A225" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B225" s="3" t="s">
-        <x:v>781</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="C225" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E225" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F225" s="3" t="s">
-        <x:v>782</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="G225" s="3" t="s">
-        <x:v>783</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="H225" s="3" t="s">
+        <x:v>787</x:v>
+      </x:c>
+      <x:c r="I225" s="3" t="s">
         <x:v>786</x:v>
       </x:c>
-      <x:c r="I225" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="J225" s="4" t="n">
+      <x:c r="J225" s="4">
         <x:v>613533</x:v>
       </x:c>
-      <x:c r="K225" s="4" t="n">
+      <x:c r="K225" s="4">
         <x:v>613533</x:v>
       </x:c>
-      <x:c r="L225" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M225" s="4" t="n">
+      <x:c r="L225" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M225" s="4">
         <x:v>507594.06</x:v>
       </x:c>
-      <x:c r="N225" s="5" t="n">
+      <x:c r="N225" s="5">
         <x:v>28</x:v>
       </x:c>
       <x:c r="O225" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:15">
       <x:c r="A226" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B226" s="3" t="s">
-        <x:v>787</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="C226" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D226" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E226" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F226" s="3" t="s">
-        <x:v>788</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="G226" s="3" t="s">
-        <x:v>789</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="H226" s="3" t="s">
-        <x:v>790</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="I226" s="3" t="s">
-        <x:v>791</x:v>
-[...14 lines deleted...]
-        <x:v>16</x:v>
+        <x:v>792</x:v>
+      </x:c>
+      <x:c r="J226" s="4">
+        <x:v>199870.53</x:v>
+      </x:c>
+      <x:c r="K226" s="4">
+        <x:v>199870.53</x:v>
+      </x:c>
+      <x:c r="L226" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M226" s="4">
+        <x:v>169660.51</x:v>
+      </x:c>
+      <x:c r="N226" s="5">
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O226" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:15">
       <x:c r="A227" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B227" s="3" t="s">
-        <x:v>787</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="C227" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E227" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F227" s="3" t="s">
-        <x:v>788</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="G227" s="3" t="s">
-        <x:v>789</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="H227" s="3" t="s">
+        <x:v>793</x:v>
+      </x:c>
+      <x:c r="I227" s="3" t="s">
         <x:v>792</x:v>
       </x:c>
-      <x:c r="I227" s="3" t="s">
-[...14 lines deleted...]
-      <x:c r="N227" s="5" t="n">
+      <x:c r="J227" s="4">
+        <x:v>124591.99</x:v>
+      </x:c>
+      <x:c r="K227" s="4">
+        <x:v>124591.99</x:v>
+      </x:c>
+      <x:c r="L227" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M227" s="4">
+        <x:v>93077.08</x:v>
+      </x:c>
+      <x:c r="N227" s="5">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O227" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:15">
       <x:c r="A228" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B228" s="3" t="s">
-        <x:v>787</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="C228" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D228" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E228" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F228" s="3" t="s">
-        <x:v>788</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="G228" s="3" t="s">
-        <x:v>789</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="H228" s="3" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="I228" s="3" t="s">
-        <x:v>793</x:v>
-[...14 lines deleted...]
-        <x:v>20</x:v>
+        <x:v>795</x:v>
+      </x:c>
+      <x:c r="J228" s="4">
+        <x:v>166485.8</x:v>
+      </x:c>
+      <x:c r="K228" s="4">
+        <x:v>166485.8</x:v>
+      </x:c>
+      <x:c r="L228" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M228" s="4">
+        <x:v>129473.59</x:v>
+      </x:c>
+      <x:c r="N228" s="5">
+        <x:v>16</x:v>
       </x:c>
       <x:c r="O228" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:15">
       <x:c r="A229" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B229" s="3" t="s">
-        <x:v>795</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="C229" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E229" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F229" s="3" t="s">
-        <x:v>796</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="G229" s="3" t="s">
-        <x:v>797</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="H229" s="3" t="s">
-        <x:v>798</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="I229" s="3" t="s">
-        <x:v>799</x:v>
-[...1 lines deleted...]
-      <x:c r="J229" s="4" t="n">
+        <x:v>800</x:v>
+      </x:c>
+      <x:c r="J229" s="4">
         <x:v>209817.3</x:v>
       </x:c>
-      <x:c r="K229" s="4" t="n">
+      <x:c r="K229" s="4">
         <x:v>209817.3</x:v>
       </x:c>
-      <x:c r="L229" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M229" s="4" t="n">
+      <x:c r="L229" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M229" s="4">
         <x:v>181857.2</x:v>
       </x:c>
-      <x:c r="N229" s="5" t="n">
+      <x:c r="N229" s="5">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O229" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:15">
       <x:c r="A230" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B230" s="3" t="s">
-        <x:v>800</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="C230" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D230" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E230" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F230" s="3" t="s">
-        <x:v>801</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="G230" s="3" t="s">
-        <x:v>802</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="H230" s="3" t="s">
-        <x:v>803</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="I230" s="3" t="s">
-        <x:v>804</x:v>
-[...13 lines deleted...]
-      <x:c r="N230" s="5" t="n">
+        <x:v>805</x:v>
+      </x:c>
+      <x:c r="J230" s="4">
+        <x:v>112710.12</x:v>
+      </x:c>
+      <x:c r="K230" s="4">
+        <x:v>112710.12</x:v>
+      </x:c>
+      <x:c r="L230" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M230" s="4">
+        <x:v>84471.65</x:v>
+      </x:c>
+      <x:c r="N230" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O230" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:15">
       <x:c r="A231" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B231" s="3" t="s">
-        <x:v>800</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="C231" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E231" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F231" s="3" t="s">
-        <x:v>801</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="G231" s="3" t="s">
-        <x:v>802</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="H231" s="3" t="s">
+        <x:v>806</x:v>
+      </x:c>
+      <x:c r="I231" s="3" t="s">
         <x:v>805</x:v>
       </x:c>
-      <x:c r="I231" s="3" t="s">
-[...14 lines deleted...]
-      <x:c r="N231" s="5" t="n">
+      <x:c r="J231" s="4">
+        <x:v>248116.93</x:v>
+      </x:c>
+      <x:c r="K231" s="4">
+        <x:v>248116.93</x:v>
+      </x:c>
+      <x:c r="L231" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M231" s="4">
+        <x:v>229612.88</x:v>
+      </x:c>
+      <x:c r="N231" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O231" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:15">
       <x:c r="A232" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B232" s="3" t="s">
-        <x:v>806</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="C232" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D232" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E232" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F232" s="3" t="s">
-        <x:v>807</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="G232" s="3" t="s">
-        <x:v>808</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="H232" s="3" t="s">
-        <x:v>809</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="I232" s="3" t="s">
-        <x:v>810</x:v>
-[...1 lines deleted...]
-      <x:c r="J232" s="4" t="n">
+        <x:v>811</x:v>
+      </x:c>
+      <x:c r="J232" s="4">
         <x:v>98394.67</x:v>
       </x:c>
-      <x:c r="K232" s="4" t="n">
+      <x:c r="K232" s="4">
         <x:v>98394.67</x:v>
       </x:c>
-      <x:c r="L232" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M232" s="4" t="n">
+      <x:c r="L232" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M232" s="4">
         <x:v>91836.08</x:v>
       </x:c>
-      <x:c r="N232" s="5" t="n">
+      <x:c r="N232" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O232" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:15">
       <x:c r="A233" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B233" s="3" t="s">
-        <x:v>811</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="C233" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E233" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F233" s="3" t="s">
-        <x:v>812</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="G233" s="3" t="s">
-        <x:v>813</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="H233" s="3" t="s">
-        <x:v>814</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="I233" s="3" t="s">
-        <x:v>815</x:v>
-[...13 lines deleted...]
-      <x:c r="N233" s="5" t="n">
+        <x:v>816</x:v>
+      </x:c>
+      <x:c r="J233" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K233" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L233" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M233" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N233" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O233" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:15">
       <x:c r="A234" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B234" s="3" t="s">
-        <x:v>816</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="C234" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D234" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E234" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F234" s="3" t="s">
-        <x:v>817</x:v>
-[...1 lines deleted...]
-      <x:c r="G234" s="3" t="s"/>
+        <x:v>818</x:v>
+      </x:c>
+      <x:c r="G234" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H234" s="3" t="s">
-        <x:v>818</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="I234" s="3" t="s">
-        <x:v>819</x:v>
-[...1 lines deleted...]
-      <x:c r="J234" s="4" t="n">
+        <x:v>820</x:v>
+      </x:c>
+      <x:c r="J234" s="4">
         <x:v>322030.16</x:v>
       </x:c>
-      <x:c r="K234" s="4" t="n">
+      <x:c r="K234" s="4">
         <x:v>322030.16</x:v>
       </x:c>
-      <x:c r="L234" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M234" s="4" t="n">
+      <x:c r="L234" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M234" s="4">
         <x:v>322030.19</x:v>
       </x:c>
-      <x:c r="N234" s="5" t="n">
+      <x:c r="N234" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O234" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:15">
       <x:c r="A235" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B235" s="3" t="s">
-        <x:v>816</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="C235" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E235" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F235" s="3" t="s">
-        <x:v>817</x:v>
-[...1 lines deleted...]
-      <x:c r="G235" s="3" t="s"/>
+        <x:v>818</x:v>
+      </x:c>
+      <x:c r="G235" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H235" s="3" t="s">
+        <x:v>821</x:v>
+      </x:c>
+      <x:c r="I235" s="3" t="s">
         <x:v>820</x:v>
       </x:c>
-      <x:c r="I235" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="J235" s="4" t="n">
+      <x:c r="J235" s="4">
         <x:v>142276.94</x:v>
       </x:c>
-      <x:c r="K235" s="4" t="n">
+      <x:c r="K235" s="4">
         <x:v>142276.94</x:v>
       </x:c>
-      <x:c r="L235" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M235" s="4" t="n">
+      <x:c r="L235" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M235" s="4">
         <x:v>142276.92</x:v>
       </x:c>
-      <x:c r="N235" s="5" t="n">
+      <x:c r="N235" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O235" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:15">
       <x:c r="A236" s="3" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="B236" s="3" t="s">
+        <x:v>822</x:v>
+      </x:c>
+      <x:c r="C236" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D236" s="3" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="E236" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F236" s="3" t="s">
+        <x:v>823</x:v>
+      </x:c>
+      <x:c r="G236" s="3" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="H236" s="3" t="s">
+        <x:v>824</x:v>
+      </x:c>
+      <x:c r="I236" s="3" t="s">
+        <x:v>825</x:v>
+      </x:c>
+      <x:c r="J236" s="4">
+        <x:v>520546.74</x:v>
+      </x:c>
+      <x:c r="K236" s="4">
+        <x:v>520546.74</x:v>
+      </x:c>
+      <x:c r="L236" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M236" s="4">
+        <x:v>520546.74</x:v>
+      </x:c>
+      <x:c r="N236" s="5">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="B236" s="3" t="s">
-[...37 lines deleted...]
-      </x:c>
       <x:c r="O236" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:15">
       <x:c r="A237" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B237" s="3" t="s">
-        <x:v>821</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="C237" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E237" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F237" s="3" t="s">
-        <x:v>822</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="G237" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="H237" s="3" t="s">
+        <x:v>826</x:v>
+      </x:c>
+      <x:c r="I237" s="3" t="s">
         <x:v>825</x:v>
       </x:c>
-      <x:c r="I237" s="3" t="s">
-[...14 lines deleted...]
-      <x:c r="N237" s="5" t="n">
+      <x:c r="J237" s="4">
+        <x:v>128461.62</x:v>
+      </x:c>
+      <x:c r="K237" s="4">
+        <x:v>128461.62</x:v>
+      </x:c>
+      <x:c r="L237" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M237" s="4">
+        <x:v>128354.64</x:v>
+      </x:c>
+      <x:c r="N237" s="5">
         <x:v>28</x:v>
       </x:c>
       <x:c r="O237" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:15">
       <x:c r="A238" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B238" s="3" t="s">
-        <x:v>826</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="C238" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D238" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E238" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F238" s="3" t="s">
-        <x:v>827</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="G238" s="3" t="s">
-        <x:v>828</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="H238" s="3" t="s">
-        <x:v>829</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="I238" s="3" t="s">
-        <x:v>830</x:v>
-[...1 lines deleted...]
-      <x:c r="J238" s="4" t="n">
+        <x:v>831</x:v>
+      </x:c>
+      <x:c r="J238" s="4">
         <x:v>180704.16</x:v>
       </x:c>
-      <x:c r="K238" s="4" t="n">
+      <x:c r="K238" s="4">
         <x:v>180704.16</x:v>
       </x:c>
-      <x:c r="L238" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M238" s="4" t="n">
+      <x:c r="L238" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M238" s="4">
         <x:v>180701.17</x:v>
       </x:c>
-      <x:c r="N238" s="5" t="n">
+      <x:c r="N238" s="5">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O238" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:15">
       <x:c r="A239" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B239" s="3" t="s">
-        <x:v>826</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="C239" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E239" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F239" s="3" t="s">
+        <x:v>832</x:v>
+      </x:c>
+      <x:c r="G239" s="3" t="s">
+        <x:v>829</x:v>
+      </x:c>
+      <x:c r="H239" s="3" t="s">
+        <x:v>833</x:v>
+      </x:c>
+      <x:c r="I239" s="3" t="s">
         <x:v>831</x:v>
       </x:c>
-      <x:c r="G239" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="J239" s="4" t="n">
+      <x:c r="J239" s="4">
         <x:v>589602.36</x:v>
       </x:c>
-      <x:c r="K239" s="4" t="n">
+      <x:c r="K239" s="4">
         <x:v>589602.36</x:v>
       </x:c>
-      <x:c r="L239" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M239" s="4" t="n">
+      <x:c r="L239" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M239" s="4">
         <x:v>589602.33</x:v>
       </x:c>
-      <x:c r="N239" s="5" t="n">
+      <x:c r="N239" s="5">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O239" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:15">
       <x:c r="A240" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B240" s="3" t="s">
-        <x:v>833</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="C240" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D240" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E240" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F240" s="3" t="s">
-        <x:v>834</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="G240" s="3" t="s">
-        <x:v>835</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="H240" s="3" t="s">
-        <x:v>836</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="I240" s="3" t="s">
-        <x:v>837</x:v>
-[...1 lines deleted...]
-      <x:c r="J240" s="4" t="n">
+        <x:v>838</x:v>
+      </x:c>
+      <x:c r="J240" s="4">
         <x:v>340346.36</x:v>
       </x:c>
-      <x:c r="K240" s="4" t="n">
+      <x:c r="K240" s="4">
         <x:v>340346.36</x:v>
       </x:c>
-      <x:c r="L240" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M240" s="4" t="n">
+      <x:c r="L240" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M240" s="4">
         <x:v>269141.09</x:v>
       </x:c>
-      <x:c r="N240" s="5" t="n">
+      <x:c r="N240" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O240" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:15">
       <x:c r="A241" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B241" s="3" t="s">
-        <x:v>838</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="C241" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E241" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F241" s="3" t="s">
-        <x:v>839</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="G241" s="3" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H241" s="3" t="s">
-        <x:v>840</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="I241" s="3" t="s">
-        <x:v>841</x:v>
-[...1 lines deleted...]
-      <x:c r="J241" s="4" t="n">
+        <x:v>842</x:v>
+      </x:c>
+      <x:c r="J241" s="4">
         <x:v>162229.36</x:v>
       </x:c>
-      <x:c r="K241" s="4" t="n">
+      <x:c r="K241" s="4">
         <x:v>162229.36</x:v>
       </x:c>
-      <x:c r="L241" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M241" s="4" t="n">
+      <x:c r="L241" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M241" s="4">
         <x:v>162229.36</x:v>
       </x:c>
-      <x:c r="N241" s="5" t="n">
+      <x:c r="N241" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O241" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:15">
       <x:c r="A242" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B242" s="3" t="s">
-        <x:v>838</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="C242" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D242" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E242" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F242" s="3" t="s">
-        <x:v>839</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="G242" s="3" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H242" s="3" t="s">
+        <x:v>843</x:v>
+      </x:c>
+      <x:c r="I242" s="3" t="s">
         <x:v>842</x:v>
       </x:c>
-      <x:c r="I242" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="J242" s="4" t="n">
+      <x:c r="J242" s="4">
         <x:v>327128.42</x:v>
       </x:c>
-      <x:c r="K242" s="4" t="n">
+      <x:c r="K242" s="4">
         <x:v>327128.42</x:v>
       </x:c>
-      <x:c r="L242" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M242" s="4" t="n">
+      <x:c r="L242" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M242" s="4">
         <x:v>327128.42</x:v>
       </x:c>
-      <x:c r="N242" s="5" t="n">
+      <x:c r="N242" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O242" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:15">
       <x:c r="A243" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B243" s="3" t="s">
-        <x:v>843</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="C243" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E243" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F243" s="3" t="s">
-        <x:v>844</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="G243" s="3" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H243" s="3" t="s">
-        <x:v>845</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="I243" s="3" t="s">
-        <x:v>846</x:v>
-[...1 lines deleted...]
-      <x:c r="J243" s="4" t="n">
+        <x:v>847</x:v>
+      </x:c>
+      <x:c r="J243" s="4">
         <x:v>238861.75</x:v>
       </x:c>
-      <x:c r="K243" s="4" t="n">
+      <x:c r="K243" s="4">
         <x:v>238861.75</x:v>
       </x:c>
-      <x:c r="L243" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M243" s="4" t="n">
+      <x:c r="L243" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M243" s="4">
         <x:v>173522.84</x:v>
       </x:c>
-      <x:c r="N243" s="5" t="n">
+      <x:c r="N243" s="5">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O243" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:15">
       <x:c r="A244" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B244" s="3" t="s">
-        <x:v>847</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="C244" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D244" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E244" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F244" s="3" t="s">
-        <x:v>848</x:v>
-[...1 lines deleted...]
-      <x:c r="G244" s="3" t="s"/>
+        <x:v>849</x:v>
+      </x:c>
+      <x:c r="G244" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H244" s="3" t="s">
-        <x:v>849</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="I244" s="3" t="s">
-        <x:v>850</x:v>
-[...1 lines deleted...]
-      <x:c r="J244" s="4" t="n">
+        <x:v>851</x:v>
+      </x:c>
+      <x:c r="J244" s="4">
         <x:v>319248.45</x:v>
       </x:c>
-      <x:c r="K244" s="4" t="n">
+      <x:c r="K244" s="4">
         <x:v>319248.45</x:v>
       </x:c>
-      <x:c r="L244" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M244" s="4" t="n">
+      <x:c r="L244" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M244" s="4">
         <x:v>319248.45</x:v>
       </x:c>
-      <x:c r="N244" s="5" t="n">
+      <x:c r="N244" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O244" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:15">
       <x:c r="A245" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B245" s="3" t="s">
-        <x:v>847</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="C245" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E245" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F245" s="3" t="s">
-        <x:v>848</x:v>
-[...1 lines deleted...]
-      <x:c r="G245" s="3" t="s"/>
+        <x:v>849</x:v>
+      </x:c>
+      <x:c r="G245" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H245" s="3" t="s">
+        <x:v>852</x:v>
+      </x:c>
+      <x:c r="I245" s="3" t="s">
         <x:v>851</x:v>
       </x:c>
-      <x:c r="I245" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="J245" s="4" t="n">
+      <x:c r="J245" s="4">
         <x:v>146222.96</x:v>
       </x:c>
-      <x:c r="K245" s="4" t="n">
+      <x:c r="K245" s="4">
         <x:v>146222.96</x:v>
       </x:c>
-      <x:c r="L245" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M245" s="4" t="n">
+      <x:c r="L245" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M245" s="4">
         <x:v>146222.95</x:v>
       </x:c>
-      <x:c r="N245" s="5" t="n">
+      <x:c r="N245" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O245" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:15">
       <x:c r="A246" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B246" s="3" t="s">
-        <x:v>852</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="C246" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D246" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E246" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F246" s="3" t="s">
-        <x:v>853</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="G246" s="3" t="s">
-        <x:v>854</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="H246" s="3" t="s">
-        <x:v>855</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="I246" s="3" t="s">
-        <x:v>856</x:v>
-[...1 lines deleted...]
-      <x:c r="J246" s="4" t="n">
+        <x:v>857</x:v>
+      </x:c>
+      <x:c r="J246" s="4">
         <x:v>168637.92</x:v>
       </x:c>
-      <x:c r="K246" s="4" t="n">
+      <x:c r="K246" s="4">
         <x:v>168637.92</x:v>
       </x:c>
-      <x:c r="L246" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M246" s="4" t="n">
+      <x:c r="L246" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M246" s="4">
         <x:v>139847.22</x:v>
       </x:c>
-      <x:c r="N246" s="5" t="n">
+      <x:c r="N246" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O246" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:15">
       <x:c r="A247" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B247" s="3" t="s">
-        <x:v>857</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="C247" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E247" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F247" s="3" t="s">
-        <x:v>858</x:v>
-[...1 lines deleted...]
-      <x:c r="G247" s="3" t="s"/>
+        <x:v>859</x:v>
+      </x:c>
+      <x:c r="G247" s="3" t="s">
+        <x:v>860</x:v>
+      </x:c>
       <x:c r="H247" s="3" t="s">
-        <x:v>859</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="I247" s="3" t="s">
-        <x:v>860</x:v>
-[...13 lines deleted...]
-      <x:c r="N247" s="5" t="n">
+        <x:v>862</x:v>
+      </x:c>
+      <x:c r="J247" s="4">
+        <x:v>199342.52</x:v>
+      </x:c>
+      <x:c r="K247" s="4">
+        <x:v>199342.52</x:v>
+      </x:c>
+      <x:c r="L247" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M247" s="4">
+        <x:v>138577.39</x:v>
+      </x:c>
+      <x:c r="N247" s="5">
         <x:v>33</x:v>
       </x:c>
       <x:c r="O247" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:15">
       <x:c r="A248" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B248" s="3" t="s">
-        <x:v>857</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="C248" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D248" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E248" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F248" s="3" t="s">
-        <x:v>858</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="G248" s="3" t="s">
-        <x:v>861</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H248" s="3" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="I248" s="3" t="s">
         <x:v>862</x:v>
       </x:c>
-      <x:c r="I248" s="3" t="s">
-[...14 lines deleted...]
-      <x:c r="N248" s="5" t="n">
+      <x:c r="J248" s="4">
+        <x:v>316049.69</x:v>
+      </x:c>
+      <x:c r="K248" s="4">
+        <x:v>316049.69</x:v>
+      </x:c>
+      <x:c r="L248" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M248" s="4">
+        <x:v>316049.7</x:v>
+      </x:c>
+      <x:c r="N248" s="5">
         <x:v>33</x:v>
       </x:c>
       <x:c r="O248" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:15">
       <x:c r="A249" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B249" s="3" t="s">
-        <x:v>863</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="C249" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E249" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F249" s="3" t="s">
-        <x:v>864</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="G249" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H249" s="3" t="s">
-        <x:v>865</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="I249" s="3" t="s">
-        <x:v>866</x:v>
-[...14 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="J249" s="4">
+        <x:v>93310.32</x:v>
+      </x:c>
+      <x:c r="K249" s="4">
+        <x:v>93310.32</x:v>
+      </x:c>
+      <x:c r="L249" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M249" s="4">
+        <x:v>93295</x:v>
+      </x:c>
+      <x:c r="N249" s="5">
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O249" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:15">
       <x:c r="A250" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B250" s="3" t="s">
-        <x:v>867</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="C250" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D250" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E250" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F250" s="3" t="s">
-        <x:v>868</x:v>
-[...1 lines deleted...]
-      <x:c r="G250" s="3" t="s"/>
+        <x:v>869</x:v>
+      </x:c>
+      <x:c r="G250" s="3" t="s">
+        <x:v>111</x:v>
+      </x:c>
       <x:c r="H250" s="3" t="s">
-        <x:v>869</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="I250" s="3" t="s">
-        <x:v>870</x:v>
-[...14 lines deleted...]
-        <x:v>33</x:v>
+        <x:v>871</x:v>
+      </x:c>
+      <x:c r="J250" s="4">
+        <x:v>114714.71</x:v>
+      </x:c>
+      <x:c r="K250" s="4">
+        <x:v>114714.71</x:v>
+      </x:c>
+      <x:c r="L250" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M250" s="4">
+        <x:v>114697.97</x:v>
+      </x:c>
+      <x:c r="N250" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O250" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:15">
       <x:c r="A251" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B251" s="3" t="s">
+        <x:v>864</x:v>
+      </x:c>
+      <x:c r="C251" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D251" s="3" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="E251" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F251" s="3" t="s">
+        <x:v>865</x:v>
+      </x:c>
+      <x:c r="G251" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H251" s="3" t="s">
+        <x:v>872</x:v>
+      </x:c>
+      <x:c r="I251" s="3" t="s">
         <x:v>867</x:v>
       </x:c>
-      <x:c r="C251" s="3" t="s">
-[...30 lines deleted...]
-      <x:c r="N251" s="5" t="n">
+      <x:c r="J251" s="4">
+        <x:v>207857.07</x:v>
+      </x:c>
+      <x:c r="K251" s="4">
+        <x:v>207857.07</x:v>
+      </x:c>
+      <x:c r="L251" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M251" s="4">
+        <x:v>207857.06</x:v>
+      </x:c>
+      <x:c r="N251" s="5">
         <x:v>33</x:v>
       </x:c>
       <x:c r="O251" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:15">
       <x:c r="A252" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B252" s="3" t="s">
-        <x:v>872</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="C252" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D252" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E252" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F252" s="3" t="s">
-        <x:v>873</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="G252" s="3" t="s">
-        <x:v>874</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="H252" s="3" t="s">
-        <x:v>875</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="I252" s="3" t="s">
-        <x:v>876</x:v>
-[...14 lines deleted...]
-        <x:v>22</x:v>
+        <x:v>877</x:v>
+      </x:c>
+      <x:c r="J252" s="4">
+        <x:v>242680.74</x:v>
+      </x:c>
+      <x:c r="K252" s="4">
+        <x:v>242680.74</x:v>
+      </x:c>
+      <x:c r="L252" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M252" s="4">
+        <x:v>217111.91</x:v>
+      </x:c>
+      <x:c r="N252" s="5">
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O252" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:15">
       <x:c r="A253" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B253" s="3" t="s">
-        <x:v>877</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="C253" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E253" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F253" s="3" t="s">
-        <x:v>873</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="G253" s="3" t="s">
-        <x:v>874</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="H253" s="3" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="I253" s="3" t="s">
-        <x:v>879</x:v>
-[...13 lines deleted...]
-      <x:c r="N253" s="5" t="n">
+        <x:v>877</x:v>
+      </x:c>
+      <x:c r="J253" s="4">
+        <x:v>168521.11</x:v>
+      </x:c>
+      <x:c r="K253" s="4">
+        <x:v>168521.11</x:v>
+      </x:c>
+      <x:c r="L253" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M253" s="4">
+        <x:v>168521.13</x:v>
+      </x:c>
+      <x:c r="N253" s="5">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O253" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:15">
       <x:c r="A254" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B254" s="3" t="s">
-        <x:v>877</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="C254" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D254" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E254" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F254" s="3" t="s">
-        <x:v>873</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="G254" s="3" t="s">
-        <x:v>874</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="H254" s="3" t="s">
         <x:v>880</x:v>
       </x:c>
       <x:c r="I254" s="3" t="s">
-        <x:v>879</x:v>
-[...14 lines deleted...]
-        <x:v>21</x:v>
+        <x:v>881</x:v>
+      </x:c>
+      <x:c r="J254" s="4">
+        <x:v>212100.41</x:v>
+      </x:c>
+      <x:c r="K254" s="4">
+        <x:v>212100.41</x:v>
+      </x:c>
+      <x:c r="L254" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M254" s="4">
+        <x:v>168639.36</x:v>
+      </x:c>
+      <x:c r="N254" s="5">
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O254" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:15">
       <x:c r="A255" s="3" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="B255" s="3" t="s">
+        <x:v>882</x:v>
+      </x:c>
+      <x:c r="C255" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D255" s="3" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="E255" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F255" s="3" t="s">
+        <x:v>883</x:v>
+      </x:c>
+      <x:c r="G255" s="3" t="s">
+        <x:v>884</x:v>
+      </x:c>
+      <x:c r="H255" s="3" t="s">
+        <x:v>885</x:v>
+      </x:c>
+      <x:c r="I255" s="3" t="s">
+        <x:v>886</x:v>
+      </x:c>
+      <x:c r="J255" s="4">
+        <x:v>129892.49</x:v>
+      </x:c>
+      <x:c r="K255" s="4">
+        <x:v>129892.49</x:v>
+      </x:c>
+      <x:c r="L255" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M255" s="4">
+        <x:v>129892.48</x:v>
+      </x:c>
+      <x:c r="N255" s="5">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="B255" s="3" t="s">
-[...37 lines deleted...]
-      </x:c>
       <x:c r="O255" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:15">
       <x:c r="A256" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B256" s="3" t="s">
-        <x:v>881</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="C256" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D256" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E256" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F256" s="3" t="s">
-        <x:v>882</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="G256" s="3" t="s">
-        <x:v>883</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="H256" s="3" t="s">
-        <x:v>886</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="I256" s="3" t="s">
-        <x:v>885</x:v>
-[...14 lines deleted...]
-        <x:v>28</x:v>
+        <x:v>889</x:v>
+      </x:c>
+      <x:c r="J256" s="4">
+        <x:v>255645.92</x:v>
+      </x:c>
+      <x:c r="K256" s="4">
+        <x:v>255645.92</x:v>
+      </x:c>
+      <x:c r="L256" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M256" s="4">
+        <x:v>214156.36</x:v>
+      </x:c>
+      <x:c r="N256" s="5">
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O256" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:15">
       <x:c r="A257" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B257" s="3" t="s">
+        <x:v>882</x:v>
+      </x:c>
+      <x:c r="C257" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D257" s="3" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="E257" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F257" s="3" t="s">
+        <x:v>883</x:v>
+      </x:c>
+      <x:c r="G257" s="3" t="s">
+        <x:v>884</x:v>
+      </x:c>
+      <x:c r="H257" s="3" t="s">
+        <x:v>890</x:v>
+      </x:c>
+      <x:c r="I257" s="3" t="s">
+        <x:v>886</x:v>
+      </x:c>
+      <x:c r="J257" s="4">
+        <x:v>178907.56</x:v>
+      </x:c>
+      <x:c r="K257" s="4">
+        <x:v>178907.56</x:v>
+      </x:c>
+      <x:c r="L257" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M257" s="4">
+        <x:v>178907.57</x:v>
+      </x:c>
+      <x:c r="N257" s="5">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="B257" s="3" t="s">
-[...37 lines deleted...]
-      </x:c>
       <x:c r="O257" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:15">
       <x:c r="A258" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B258" s="3" t="s">
-        <x:v>890</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="C258" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D258" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E258" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F258" s="3" t="s">
-        <x:v>891</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="G258" s="3" t="s">
-        <x:v>892</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="H258" s="3" t="s">
-        <x:v>893</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="I258" s="3" t="s">
-        <x:v>894</x:v>
-[...1 lines deleted...]
-      <x:c r="J258" s="4" t="n">
+        <x:v>895</x:v>
+      </x:c>
+      <x:c r="J258" s="4">
         <x:v>209282</x:v>
       </x:c>
-      <x:c r="K258" s="4" t="n">
+      <x:c r="K258" s="4">
         <x:v>209282</x:v>
       </x:c>
-      <x:c r="L258" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M258" s="4" t="n">
+      <x:c r="L258" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M258" s="4">
         <x:v>175974.2</x:v>
       </x:c>
-      <x:c r="N258" s="5" t="n">
+      <x:c r="N258" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O258" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:15">
       <x:c r="A259" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B259" s="3" t="s">
-        <x:v>895</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="C259" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E259" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F259" s="3" t="s">
-        <x:v>896</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="G259" s="3" t="s">
-        <x:v>897</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="H259" s="3" t="s">
-        <x:v>898</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="I259" s="3" t="s">
-        <x:v>899</x:v>
-[...1 lines deleted...]
-      <x:c r="J259" s="4" t="n">
+        <x:v>900</x:v>
+      </x:c>
+      <x:c r="J259" s="4">
         <x:v>251407.42</x:v>
       </x:c>
-      <x:c r="K259" s="4" t="n">
+      <x:c r="K259" s="4">
         <x:v>251407.42</x:v>
       </x:c>
-      <x:c r="L259" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M259" s="4" t="n">
+      <x:c r="L259" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M259" s="4">
         <x:v>78044.05</x:v>
       </x:c>
-      <x:c r="N259" s="5" t="n">
+      <x:c r="N259" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O259" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:15">
       <x:c r="A260" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B260" s="3" t="s">
-        <x:v>895</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="C260" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D260" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E260" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F260" s="3" t="s">
-        <x:v>896</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="G260" s="3" t="s">
-        <x:v>897</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="H260" s="3" t="s">
+        <x:v>901</x:v>
+      </x:c>
+      <x:c r="I260" s="3" t="s">
         <x:v>900</x:v>
       </x:c>
-      <x:c r="I260" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="J260" s="4" t="n">
+      <x:c r="J260" s="4">
         <x:v>182925.17</x:v>
       </x:c>
-      <x:c r="K260" s="4" t="n">
+      <x:c r="K260" s="4">
         <x:v>182925.17</x:v>
       </x:c>
-      <x:c r="L260" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M260" s="4" t="n">
+      <x:c r="L260" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M260" s="4">
         <x:v>83960.22</x:v>
       </x:c>
-      <x:c r="N260" s="5" t="n">
+      <x:c r="N260" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O260" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:15">
       <x:c r="A261" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B261" s="3" t="s">
-        <x:v>901</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="C261" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E261" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F261" s="3" t="s">
-        <x:v>902</x:v>
-[...1 lines deleted...]
-      <x:c r="G261" s="3" t="s"/>
+        <x:v>903</x:v>
+      </x:c>
+      <x:c r="G261" s="3" t="s">
+        <x:v>904</x:v>
+      </x:c>
       <x:c r="H261" s="3" t="s">
-        <x:v>903</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="I261" s="3" t="s">
-        <x:v>904</x:v>
-[...13 lines deleted...]
-      <x:c r="N261" s="5" t="n">
+        <x:v>906</x:v>
+      </x:c>
+      <x:c r="J261" s="4">
+        <x:v>157458.08</x:v>
+      </x:c>
+      <x:c r="K261" s="4">
+        <x:v>157458.08</x:v>
+      </x:c>
+      <x:c r="L261" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M261" s="4">
+        <x:v>157458.08</x:v>
+      </x:c>
+      <x:c r="N261" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O261" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:15">
       <x:c r="A262" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B262" s="3" t="s">
-        <x:v>901</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="C262" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D262" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E262" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F262" s="3" t="s">
-        <x:v>902</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="G262" s="3" t="s">
-        <x:v>905</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H262" s="3" t="s">
+        <x:v>907</x:v>
+      </x:c>
+      <x:c r="I262" s="3" t="s">
         <x:v>906</x:v>
       </x:c>
-      <x:c r="I262" s="3" t="s">
-[...14 lines deleted...]
-      <x:c r="N262" s="5" t="n">
+      <x:c r="J262" s="4">
+        <x:v>241318.43</x:v>
+      </x:c>
+      <x:c r="K262" s="4">
+        <x:v>241318.43</x:v>
+      </x:c>
+      <x:c r="L262" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M262" s="4">
+        <x:v>236002.81</x:v>
+      </x:c>
+      <x:c r="N262" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O262" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:15">
       <x:c r="A263" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B263" s="3" t="s">
-        <x:v>907</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="C263" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E263" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F263" s="3" t="s">
-        <x:v>908</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="G263" s="3" t="s">
-        <x:v>909</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="H263" s="3" t="s">
-        <x:v>910</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="I263" s="3" t="s">
-        <x:v>911</x:v>
-[...1 lines deleted...]
-      <x:c r="J263" s="4" t="n">
+        <x:v>912</x:v>
+      </x:c>
+      <x:c r="J263" s="4">
         <x:v>140953.7</x:v>
       </x:c>
-      <x:c r="K263" s="4" t="n">
+      <x:c r="K263" s="4">
         <x:v>140953.7</x:v>
       </x:c>
-      <x:c r="L263" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M263" s="4" t="n">
+      <x:c r="L263" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M263" s="4">
         <x:v>140953.68</x:v>
       </x:c>
-      <x:c r="N263" s="5" t="n">
+      <x:c r="N263" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O263" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:15">
       <x:c r="A264" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B264" s="3" t="s">
-        <x:v>912</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="C264" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D264" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E264" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F264" s="3" t="s">
-        <x:v>913</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="G264" s="3" t="s">
-        <x:v>914</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="H264" s="3" t="s">
-        <x:v>915</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="I264" s="3" t="s">
-        <x:v>916</x:v>
-[...13 lines deleted...]
-      <x:c r="N264" s="5" t="n">
+        <x:v>917</x:v>
+      </x:c>
+      <x:c r="J264" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K264" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L264" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M264" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N264" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O264" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:15">
       <x:c r="A265" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B265" s="3" t="s">
-        <x:v>912</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="C265" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E265" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F265" s="3" t="s">
-        <x:v>917</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="G265" s="3" t="s">
-        <x:v>914</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="H265" s="3" t="s">
-        <x:v>918</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="I265" s="3" t="s">
-        <x:v>919</x:v>
-[...14 lines deleted...]
-        <x:v>18</x:v>
+        <x:v>920</x:v>
+      </x:c>
+      <x:c r="J265" s="4">
+        <x:v>390491.28</x:v>
+      </x:c>
+      <x:c r="K265" s="4">
+        <x:v>390491.28</x:v>
+      </x:c>
+      <x:c r="L265" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M265" s="4">
+        <x:v>355371.75</x:v>
+      </x:c>
+      <x:c r="N265" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O265" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:15">
       <x:c r="A266" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B266" s="3" t="s">
-        <x:v>912</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="C266" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D266" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E266" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F266" s="3" t="s">
-        <x:v>917</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="G266" s="3" t="s">
-        <x:v>914</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="H266" s="3" t="s">
-        <x:v>920</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="I266" s="3" t="s">
-        <x:v>919</x:v>
-[...14 lines deleted...]
-        <x:v>19</x:v>
+        <x:v>923</x:v>
+      </x:c>
+      <x:c r="J266" s="4">
+        <x:v>163955.3</x:v>
+      </x:c>
+      <x:c r="K266" s="4">
+        <x:v>163955.3</x:v>
+      </x:c>
+      <x:c r="L266" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M266" s="4">
+        <x:v>163955.29</x:v>
+      </x:c>
+      <x:c r="N266" s="5">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O266" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:15">
       <x:c r="A267" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B267" s="3" t="s">
-        <x:v>912</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="C267" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E267" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F267" s="3" t="s">
         <x:v>921</x:v>
       </x:c>
       <x:c r="G267" s="3" t="s">
-        <x:v>914</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="H267" s="3" t="s">
-        <x:v>922</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="I267" s="3" t="s">
         <x:v>923</x:v>
       </x:c>
-      <x:c r="J267" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>24</x:v>
+      <x:c r="J267" s="4">
+        <x:v>381631.81</x:v>
+      </x:c>
+      <x:c r="K267" s="4">
+        <x:v>381631.81</x:v>
+      </x:c>
+      <x:c r="L267" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M267" s="4">
+        <x:v>381631.81</x:v>
+      </x:c>
+      <x:c r="N267" s="5">
+        <x:v>19</x:v>
       </x:c>
       <x:c r="O267" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:15">
       <x:c r="A268" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B268" s="3" t="s">
-        <x:v>924</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="C268" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D268" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E268" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F268" s="3" t="s">
-        <x:v>925</x:v>
-[...1 lines deleted...]
-      <x:c r="G268" s="3" t="s"/>
+        <x:v>926</x:v>
+      </x:c>
+      <x:c r="G268" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H268" s="3" t="s">
-        <x:v>926</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="I268" s="3" t="s">
-        <x:v>927</x:v>
-[...1 lines deleted...]
-      <x:c r="J268" s="4" t="n">
+        <x:v>928</x:v>
+      </x:c>
+      <x:c r="J268" s="4">
         <x:v>280748.84</x:v>
       </x:c>
-      <x:c r="K268" s="4" t="n">
+      <x:c r="K268" s="4">
         <x:v>280748.84</x:v>
       </x:c>
-      <x:c r="L268" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M268" s="4" t="n">
+      <x:c r="L268" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M268" s="4">
         <x:v>280746.86</x:v>
       </x:c>
-      <x:c r="N268" s="5" t="n">
+      <x:c r="N268" s="5">
         <x:v>33</x:v>
       </x:c>
       <x:c r="O268" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:15">
       <x:c r="A269" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B269" s="3" t="s">
-        <x:v>924</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="C269" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E269" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F269" s="3" t="s">
-        <x:v>925</x:v>
-[...1 lines deleted...]
-      <x:c r="G269" s="3" t="s"/>
+        <x:v>926</x:v>
+      </x:c>
+      <x:c r="G269" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H269" s="3" t="s">
+        <x:v>929</x:v>
+      </x:c>
+      <x:c r="I269" s="3" t="s">
         <x:v>928</x:v>
       </x:c>
-      <x:c r="I269" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="J269" s="4" t="n">
+      <x:c r="J269" s="4">
         <x:v>130570.77</x:v>
       </x:c>
-      <x:c r="K269" s="4" t="n">
+      <x:c r="K269" s="4">
         <x:v>130570.77</x:v>
       </x:c>
-      <x:c r="L269" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M269" s="4" t="n">
+      <x:c r="L269" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M269" s="4">
         <x:v>130567.65</x:v>
       </x:c>
-      <x:c r="N269" s="5" t="n">
+      <x:c r="N269" s="5">
         <x:v>33</x:v>
       </x:c>
       <x:c r="O269" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:15">
       <x:c r="A270" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B270" s="3" t="s">
-        <x:v>929</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="C270" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D270" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E270" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F270" s="3" t="s">
+        <x:v>931</x:v>
+      </x:c>
+      <x:c r="G270" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H270" s="3" t="s">
+        <x:v>932</x:v>
+      </x:c>
+      <x:c r="I270" s="3" t="s">
+        <x:v>933</x:v>
+      </x:c>
+      <x:c r="J270" s="4">
+        <x:v>147781.52</x:v>
+      </x:c>
+      <x:c r="K270" s="4">
+        <x:v>147781.52</x:v>
+      </x:c>
+      <x:c r="L270" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M270" s="4">
+        <x:v>147781.51</x:v>
+      </x:c>
+      <x:c r="N270" s="5">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="F270" s="3" t="s">
-[...23 lines deleted...]
-      </x:c>
       <x:c r="O270" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:15">
       <x:c r="A271" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B271" s="3" t="s">
-        <x:v>929</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="C271" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E271" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F271" s="3" t="s">
+        <x:v>931</x:v>
+      </x:c>
+      <x:c r="G271" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H271" s="3" t="s">
+        <x:v>934</x:v>
+      </x:c>
+      <x:c r="I271" s="3" t="s">
+        <x:v>933</x:v>
+      </x:c>
+      <x:c r="J271" s="4">
+        <x:v>253077.93</x:v>
+      </x:c>
+      <x:c r="K271" s="4">
+        <x:v>253077.93</x:v>
+      </x:c>
+      <x:c r="L271" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M271" s="4">
+        <x:v>253077.95</x:v>
+      </x:c>
+      <x:c r="N271" s="5">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="F271" s="3" t="s">
-[...23 lines deleted...]
-      </x:c>
       <x:c r="O271" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:15">
       <x:c r="A272" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B272" s="3" t="s">
-        <x:v>934</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="C272" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D272" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E272" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F272" s="3" t="s">
-        <x:v>935</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="G272" s="3" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="H272" s="3" t="s">
-        <x:v>936</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="I272" s="3" t="s">
-        <x:v>937</x:v>
-[...1 lines deleted...]
-      <x:c r="J272" s="4" t="n">
+        <x:v>938</x:v>
+      </x:c>
+      <x:c r="J272" s="4">
         <x:v>83830.18</x:v>
       </x:c>
-      <x:c r="K272" s="4" t="n">
+      <x:c r="K272" s="4">
         <x:v>83830.18</x:v>
       </x:c>
-      <x:c r="L272" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M272" s="4" t="n">
+      <x:c r="L272" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M272" s="4">
         <x:v>83830.2</x:v>
       </x:c>
-      <x:c r="N272" s="5" t="n">
+      <x:c r="N272" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O272" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:15">
       <x:c r="A273" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B273" s="3" t="s">
-        <x:v>938</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="C273" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E273" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F273" s="3" t="s">
-        <x:v>939</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="G273" s="3" t="s">
-        <x:v>940</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="H273" s="3" t="s">
-        <x:v>941</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="I273" s="3" t="s">
-        <x:v>942</x:v>
-[...1 lines deleted...]
-      <x:c r="J273" s="4" t="n">
+        <x:v>943</x:v>
+      </x:c>
+      <x:c r="J273" s="4">
         <x:v>92162.51</x:v>
       </x:c>
-      <x:c r="K273" s="4" t="n">
+      <x:c r="K273" s="4">
         <x:v>92162.51</x:v>
       </x:c>
-      <x:c r="L273" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M273" s="4" t="n">
+      <x:c r="L273" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M273" s="4">
         <x:v>92162.52</x:v>
       </x:c>
-      <x:c r="N273" s="5" t="n">
+      <x:c r="N273" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O273" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:15">
       <x:c r="A274" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B274" s="3" t="s">
-        <x:v>943</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="C274" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D274" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E274" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F274" s="3" t="s">
-        <x:v>944</x:v>
-[...1 lines deleted...]
-      <x:c r="G274" s="3" t="s"/>
+        <x:v>945</x:v>
+      </x:c>
+      <x:c r="G274" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H274" s="3" t="s">
-        <x:v>945</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="I274" s="3" t="s">
-        <x:v>946</x:v>
-[...13 lines deleted...]
-      <x:c r="N274" s="5" t="n">
+        <x:v>947</x:v>
+      </x:c>
+      <x:c r="J274" s="4">
+        <x:v>150952.71</x:v>
+      </x:c>
+      <x:c r="K274" s="4">
+        <x:v>150952.71</x:v>
+      </x:c>
+      <x:c r="L274" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M274" s="4">
+        <x:v>150952.29</x:v>
+      </x:c>
+      <x:c r="N274" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O274" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:15">
       <x:c r="A275" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B275" s="3" t="s">
-        <x:v>943</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="C275" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E275" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F275" s="3" t="s">
-        <x:v>944</x:v>
-[...1 lines deleted...]
-      <x:c r="G275" s="3" t="s"/>
+        <x:v>945</x:v>
+      </x:c>
+      <x:c r="G275" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H275" s="3" t="s">
+        <x:v>948</x:v>
+      </x:c>
+      <x:c r="I275" s="3" t="s">
         <x:v>947</x:v>
       </x:c>
-      <x:c r="I275" s="3" t="s">
-[...14 lines deleted...]
-      <x:c r="N275" s="5" t="n">
+      <x:c r="J275" s="4">
+        <x:v>289068.85</x:v>
+      </x:c>
+      <x:c r="K275" s="4">
+        <x:v>289068.85</x:v>
+      </x:c>
+      <x:c r="L275" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M275" s="4">
+        <x:v>289062.16</x:v>
+      </x:c>
+      <x:c r="N275" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O275" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:15">
       <x:c r="A276" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B276" s="3" t="s">
-        <x:v>948</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="C276" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D276" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E276" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F276" s="3" t="s">
-        <x:v>949</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="G276" s="3" t="s">
-        <x:v>950</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="H276" s="3" t="s">
-        <x:v>951</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="I276" s="3" t="s">
-        <x:v>952</x:v>
-[...14 lines deleted...]
-        <x:v>30</x:v>
+        <x:v>953</x:v>
+      </x:c>
+      <x:c r="J276" s="4">
+        <x:v>136629.46</x:v>
+      </x:c>
+      <x:c r="K276" s="4">
+        <x:v>136629.46</x:v>
+      </x:c>
+      <x:c r="L276" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M276" s="4">
+        <x:v>136629.45</x:v>
+      </x:c>
+      <x:c r="N276" s="5">
+        <x:v>23</x:v>
       </x:c>
       <x:c r="O276" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:15">
       <x:c r="A277" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B277" s="3" t="s">
+        <x:v>949</x:v>
+      </x:c>
+      <x:c r="C277" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D277" s="3" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="E277" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F277" s="3" t="s">
+        <x:v>950</x:v>
+      </x:c>
+      <x:c r="G277" s="3" t="s">
+        <x:v>951</x:v>
+      </x:c>
+      <x:c r="H277" s="3" t="s">
+        <x:v>954</x:v>
+      </x:c>
+      <x:c r="I277" s="3" t="s">
         <x:v>953</x:v>
       </x:c>
-      <x:c r="C277" s="3" t="s">
-[...20 lines deleted...]
-      <x:c r="J277" s="4" t="n">
+      <x:c r="J277" s="4">
         <x:v>417768.52</x:v>
       </x:c>
-      <x:c r="K277" s="4" t="n">
+      <x:c r="K277" s="4">
         <x:v>417768.52</x:v>
       </x:c>
-      <x:c r="L277" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M277" s="4" t="n">
+      <x:c r="L277" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M277" s="4">
         <x:v>417768.54</x:v>
       </x:c>
-      <x:c r="N277" s="5" t="n">
+      <x:c r="N277" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O277" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:15">
       <x:c r="A278" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B278" s="3" t="s">
-        <x:v>953</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="C278" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D278" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E278" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F278" s="3" t="s">
-        <x:v>954</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="G278" s="3" t="s">
-        <x:v>950</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="H278" s="3" t="s">
         <x:v>957</x:v>
       </x:c>
       <x:c r="I278" s="3" t="s">
-        <x:v>956</x:v>
-[...14 lines deleted...]
-        <x:v>23</x:v>
+        <x:v>958</x:v>
+      </x:c>
+      <x:c r="J278" s="4">
+        <x:v>264297.57</x:v>
+      </x:c>
+      <x:c r="K278" s="4">
+        <x:v>264297.57</x:v>
+      </x:c>
+      <x:c r="L278" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M278" s="4">
+        <x:v>214775.81</x:v>
+      </x:c>
+      <x:c r="N278" s="5">
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O278" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:15">
       <x:c r="A279" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B279" s="3" t="s">
-        <x:v>958</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="C279" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E279" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F279" s="3" t="s">
-        <x:v>959</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="G279" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H279" s="3" t="s">
-        <x:v>960</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="I279" s="3" t="s">
-        <x:v>961</x:v>
-[...1 lines deleted...]
-      <x:c r="J279" s="4" t="n">
+        <x:v>962</x:v>
+      </x:c>
+      <x:c r="J279" s="4">
         <x:v>139559.07</x:v>
       </x:c>
-      <x:c r="K279" s="4" t="n">
+      <x:c r="K279" s="4">
         <x:v>139559.07</x:v>
       </x:c>
-      <x:c r="L279" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M279" s="4" t="n">
+      <x:c r="L279" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M279" s="4">
         <x:v>109552.21</x:v>
       </x:c>
-      <x:c r="N279" s="5" t="n">
+      <x:c r="N279" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O279" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:15">
       <x:c r="A280" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B280" s="3" t="s">
-        <x:v>962</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="C280" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D280" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E280" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F280" s="3" t="s">
-        <x:v>959</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="G280" s="3" t="s">
-        <x:v>963</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="H280" s="3" t="s">
-        <x:v>964</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="I280" s="3" t="s">
-        <x:v>965</x:v>
-[...14 lines deleted...]
-        <x:v>36</x:v>
+        <x:v>966</x:v>
+      </x:c>
+      <x:c r="J280" s="4">
+        <x:v>181579.28</x:v>
+      </x:c>
+      <x:c r="K280" s="4">
+        <x:v>181579.28</x:v>
+      </x:c>
+      <x:c r="L280" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M280" s="4">
+        <x:v>181579.28</x:v>
+      </x:c>
+      <x:c r="N280" s="5">
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O280" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:15">
       <x:c r="A281" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B281" s="3" t="s">
-        <x:v>962</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="C281" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E281" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F281" s="3" t="s">
-        <x:v>959</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="G281" s="3" t="s">
-        <x:v>963</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="H281" s="3" t="s">
+        <x:v>967</x:v>
+      </x:c>
+      <x:c r="I281" s="3" t="s">
         <x:v>966</x:v>
       </x:c>
-      <x:c r="I281" s="3" t="s">
-[...15 lines deleted...]
-        <x:v>34</x:v>
+      <x:c r="J281" s="4">
+        <x:v>316659.16</x:v>
+      </x:c>
+      <x:c r="K281" s="4">
+        <x:v>316659.16</x:v>
+      </x:c>
+      <x:c r="L281" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M281" s="4">
+        <x:v>316659.15</x:v>
+      </x:c>
+      <x:c r="N281" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O281" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:15">
       <x:c r="A282" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B282" s="3" t="s">
-        <x:v>967</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="C282" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D282" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E282" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F282" s="3" t="s">
-        <x:v>968</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="G282" s="3" t="s">
-        <x:v>969</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="H282" s="3" t="s">
-        <x:v>970</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="I282" s="3" t="s">
-        <x:v>971</x:v>
-[...1 lines deleted...]
-      <x:c r="J282" s="4" t="n">
+        <x:v>972</x:v>
+      </x:c>
+      <x:c r="J282" s="4">
         <x:v>182130.34</x:v>
       </x:c>
-      <x:c r="K282" s="4" t="n">
+      <x:c r="K282" s="4">
         <x:v>182130.34</x:v>
       </x:c>
-      <x:c r="L282" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M282" s="4" t="n">
+      <x:c r="L282" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M282" s="4">
         <x:v>151993.48</x:v>
       </x:c>
-      <x:c r="N282" s="5" t="n">
+      <x:c r="N282" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O282" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:15">
       <x:c r="A283" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B283" s="3" t="s">
-        <x:v>972</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="C283" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E283" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F283" s="3" t="s">
-        <x:v>973</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="G283" s="3" t="s">
-        <x:v>974</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="H283" s="3" t="s">
-        <x:v>975</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="I283" s="3" t="s">
-        <x:v>976</x:v>
-[...1 lines deleted...]
-      <x:c r="J283" s="4" t="n">
+        <x:v>977</x:v>
+      </x:c>
+      <x:c r="J283" s="4">
         <x:v>181777.39</x:v>
       </x:c>
-      <x:c r="K283" s="4" t="n">
+      <x:c r="K283" s="4">
         <x:v>181777.39</x:v>
       </x:c>
-      <x:c r="L283" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M283" s="4" t="n">
+      <x:c r="L283" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M283" s="4">
         <x:v>133242.36</x:v>
       </x:c>
-      <x:c r="N283" s="5" t="n">
+      <x:c r="N283" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O283" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:15">
       <x:c r="A284" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B284" s="3" t="s">
-        <x:v>972</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="C284" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D284" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E284" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F284" s="3" t="s">
-        <x:v>973</x:v>
-[...1 lines deleted...]
-      <x:c r="G284" s="3" t="s"/>
+        <x:v>974</x:v>
+      </x:c>
+      <x:c r="G284" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H284" s="3" t="s">
+        <x:v>978</x:v>
+      </x:c>
+      <x:c r="I284" s="3" t="s">
         <x:v>977</x:v>
       </x:c>
-      <x:c r="I284" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="J284" s="4" t="n">
+      <x:c r="J284" s="4">
         <x:v>322264.01</x:v>
       </x:c>
-      <x:c r="K284" s="4" t="n">
+      <x:c r="K284" s="4">
         <x:v>322264.01</x:v>
       </x:c>
-      <x:c r="L284" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M284" s="4" t="n">
+      <x:c r="L284" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M284" s="4">
         <x:v>322264.04</x:v>
       </x:c>
-      <x:c r="N284" s="5" t="n">
+      <x:c r="N284" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O284" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:15">
       <x:c r="A285" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B285" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C285" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E285" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F285" s="3" t="s">
-        <x:v>978</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="G285" s="3" t="s">
-        <x:v>412</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="H285" s="3" t="s">
-        <x:v>979</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="I285" s="3" t="s">
-        <x:v>419</x:v>
-[...1 lines deleted...]
-      <x:c r="J285" s="4" t="n">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="J285" s="4">
         <x:v>162946.42</x:v>
       </x:c>
-      <x:c r="K285" s="4" t="n">
+      <x:c r="K285" s="4">
         <x:v>162946.42</x:v>
       </x:c>
-      <x:c r="L285" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M285" s="4" t="n">
+      <x:c r="L285" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M285" s="4">
         <x:v>162946.43</x:v>
       </x:c>
-      <x:c r="N285" s="5" t="n">
+      <x:c r="N285" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O285" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:15">
       <x:c r="A286" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B286" s="3" t="s">
-        <x:v>980</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="C286" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D286" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E286" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F286" s="3" t="s">
-        <x:v>981</x:v>
-[...1 lines deleted...]
-      <x:c r="G286" s="3" t="s"/>
+        <x:v>982</x:v>
+      </x:c>
+      <x:c r="G286" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H286" s="3" t="s">
-        <x:v>982</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="I286" s="3" t="s">
-        <x:v>983</x:v>
-[...1 lines deleted...]
-      <x:c r="J286" s="4" t="n">
+        <x:v>984</x:v>
+      </x:c>
+      <x:c r="J286" s="4">
         <x:v>194595.45</x:v>
       </x:c>
-      <x:c r="K286" s="4" t="n">
+      <x:c r="K286" s="4">
         <x:v>194595.45</x:v>
       </x:c>
-      <x:c r="L286" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M286" s="4" t="n">
+      <x:c r="L286" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M286" s="4">
         <x:v>194595.45</x:v>
       </x:c>
-      <x:c r="N286" s="5" t="n">
+      <x:c r="N286" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O286" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:15">
       <x:c r="A287" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B287" s="3" t="s">
-        <x:v>980</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="C287" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E287" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F287" s="3" t="s">
-        <x:v>981</x:v>
-[...1 lines deleted...]
-      <x:c r="G287" s="3" t="s"/>
+        <x:v>982</x:v>
+      </x:c>
+      <x:c r="G287" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H287" s="3" t="s">
+        <x:v>985</x:v>
+      </x:c>
+      <x:c r="I287" s="3" t="s">
         <x:v>984</x:v>
       </x:c>
-      <x:c r="I287" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="J287" s="4" t="n">
+      <x:c r="J287" s="4">
         <x:v>322776.16</x:v>
       </x:c>
-      <x:c r="K287" s="4" t="n">
+      <x:c r="K287" s="4">
         <x:v>322776.16</x:v>
       </x:c>
-      <x:c r="L287" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M287" s="4" t="n">
+      <x:c r="L287" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M287" s="4">
         <x:v>322776.18</x:v>
       </x:c>
-      <x:c r="N287" s="5" t="n">
+      <x:c r="N287" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O287" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:15">
       <x:c r="A288" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B288" s="3" t="s">
-        <x:v>985</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="C288" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D288" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E288" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F288" s="3" t="s">
-        <x:v>986</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="G288" s="3" t="s">
-        <x:v>987</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="H288" s="3" t="s">
-        <x:v>988</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="I288" s="3" t="s">
-        <x:v>989</x:v>
-[...14 lines deleted...]
-        <x:v>14</x:v>
+        <x:v>990</x:v>
+      </x:c>
+      <x:c r="J288" s="4">
+        <x:v>110714.11</x:v>
+      </x:c>
+      <x:c r="K288" s="4">
+        <x:v>110714.11</x:v>
+      </x:c>
+      <x:c r="L288" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M288" s="4">
+        <x:v>110714.12</x:v>
+      </x:c>
+      <x:c r="N288" s="5">
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O288" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:15">
       <x:c r="A289" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B289" s="3" t="s">
-        <x:v>990</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="C289" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E289" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F289" s="3" t="s">
-        <x:v>991</x:v>
-[...1 lines deleted...]
-      <x:c r="G289" s="3" t="s"/>
+        <x:v>992</x:v>
+      </x:c>
+      <x:c r="G289" s="3" t="s">
+        <x:v>988</x:v>
+      </x:c>
       <x:c r="H289" s="3" t="s">
-        <x:v>992</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="I289" s="3" t="s">
-        <x:v>993</x:v>
-[...14 lines deleted...]
-        <x:v>35</x:v>
+        <x:v>994</x:v>
+      </x:c>
+      <x:c r="J289" s="4">
+        <x:v>56941.46</x:v>
+      </x:c>
+      <x:c r="K289" s="4">
+        <x:v>56941.46</x:v>
+      </x:c>
+      <x:c r="L289" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M289" s="4">
+        <x:v>49215.58</x:v>
+      </x:c>
+      <x:c r="N289" s="5">
+        <x:v>14</x:v>
       </x:c>
       <x:c r="O289" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:15">
       <x:c r="A290" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B290" s="3" t="s">
+        <x:v>986</x:v>
+      </x:c>
+      <x:c r="C290" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D290" s="3" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="E290" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F290" s="3" t="s">
+        <x:v>987</x:v>
+      </x:c>
+      <x:c r="G290" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H290" s="3" t="s">
+        <x:v>995</x:v>
+      </x:c>
+      <x:c r="I290" s="3" t="s">
         <x:v>990</x:v>
       </x:c>
-      <x:c r="C290" s="3" t="s">
-[...33 lines deleted...]
-        <x:v>34</x:v>
+      <x:c r="J290" s="4">
+        <x:v>303761.58</x:v>
+      </x:c>
+      <x:c r="K290" s="4">
+        <x:v>303761.58</x:v>
+      </x:c>
+      <x:c r="L290" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M290" s="4">
+        <x:v>303758.07</x:v>
+      </x:c>
+      <x:c r="N290" s="5">
+        <x:v>35</x:v>
       </x:c>
       <x:c r="O290" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:15">
       <x:c r="A291" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B291" s="3" t="s">
-        <x:v>995</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="C291" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E291" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F291" s="3" t="s">
-        <x:v>996</x:v>
-[...1 lines deleted...]
-      <x:c r="G291" s="3" t="s"/>
+        <x:v>997</x:v>
+      </x:c>
+      <x:c r="G291" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H291" s="3" t="s">
-        <x:v>997</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="I291" s="3" t="s">
-        <x:v>998</x:v>
-[...1 lines deleted...]
-      <x:c r="J291" s="4" t="n">
+        <x:v>999</x:v>
+      </x:c>
+      <x:c r="J291" s="4">
         <x:v>301299.74</x:v>
       </x:c>
-      <x:c r="K291" s="4" t="n">
+      <x:c r="K291" s="4">
         <x:v>301299.74</x:v>
       </x:c>
-      <x:c r="L291" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M291" s="4" t="n">
+      <x:c r="L291" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M291" s="4">
         <x:v>301299.75</x:v>
       </x:c>
-      <x:c r="N291" s="5" t="n">
+      <x:c r="N291" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O291" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:15">
       <x:c r="A292" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B292" s="3" t="s">
-        <x:v>995</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="C292" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D292" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E292" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F292" s="3" t="s">
-        <x:v>996</x:v>
-[...1 lines deleted...]
-      <x:c r="G292" s="3" t="s"/>
+        <x:v>997</x:v>
+      </x:c>
+      <x:c r="G292" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H292" s="3" t="s">
+        <x:v>1000</x:v>
+      </x:c>
+      <x:c r="I292" s="3" t="s">
         <x:v>999</x:v>
       </x:c>
-      <x:c r="I292" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="J292" s="4" t="n">
+      <x:c r="J292" s="4">
         <x:v>44207.92</x:v>
       </x:c>
-      <x:c r="K292" s="4" t="n">
+      <x:c r="K292" s="4">
         <x:v>44207.92</x:v>
       </x:c>
-      <x:c r="L292" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M292" s="4" t="n">
+      <x:c r="L292" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M292" s="4">
         <x:v>44207.91</x:v>
       </x:c>
-      <x:c r="N292" s="5" t="n">
+      <x:c r="N292" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O292" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:15">
       <x:c r="A293" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B293" s="3" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C293" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E293" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F293" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="G293" s="3" t="s">
-        <x:v>1000</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="H293" s="3" t="s">
-        <x:v>1001</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="I293" s="3" t="s">
-        <x:v>1002</x:v>
-[...13 lines deleted...]
-      <x:c r="N293" s="5" t="n">
+        <x:v>1003</x:v>
+      </x:c>
+      <x:c r="J293" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K293" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L293" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M293" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N293" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O293" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:15">
       <x:c r="A294" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B294" s="3" t="s">
-        <x:v>1003</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="C294" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D294" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E294" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F294" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="G294" s="3" t="s">
-        <x:v>1000</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="H294" s="3" t="s">
-        <x:v>1004</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="I294" s="3" t="s">
-        <x:v>1005</x:v>
-[...1 lines deleted...]
-      <x:c r="J294" s="4" t="n">
+        <x:v>1006</x:v>
+      </x:c>
+      <x:c r="J294" s="4">
         <x:v>272582.58</x:v>
       </x:c>
-      <x:c r="K294" s="4" t="n">
+      <x:c r="K294" s="4">
         <x:v>272582.58</x:v>
       </x:c>
-      <x:c r="L294" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M294" s="4" t="n">
+      <x:c r="L294" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M294" s="4">
         <x:v>235795.39</x:v>
       </x:c>
-      <x:c r="N294" s="5" t="n">
+      <x:c r="N294" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O294" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:15">
       <x:c r="A295" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B295" s="3" t="s">
-        <x:v>1006</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="C295" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E295" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F295" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="G295" s="3" t="s">
-        <x:v>1000</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="H295" s="3" t="s">
-        <x:v>1007</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="I295" s="3" t="s">
-        <x:v>1008</x:v>
-[...1 lines deleted...]
-      <x:c r="J295" s="4" t="n">
+        <x:v>1009</x:v>
+      </x:c>
+      <x:c r="J295" s="4">
         <x:v>189027.18</x:v>
       </x:c>
-      <x:c r="K295" s="4" t="n">
+      <x:c r="K295" s="4">
         <x:v>189027.18</x:v>
       </x:c>
-      <x:c r="L295" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M295" s="4" t="n">
+      <x:c r="L295" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M295" s="4">
         <x:v>189027.18</x:v>
       </x:c>
-      <x:c r="N295" s="5" t="n">
+      <x:c r="N295" s="5">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O295" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:15">
       <x:c r="A296" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B296" s="3" t="s">
-        <x:v>1009</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="C296" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D296" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E296" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F296" s="3" t="s">
-        <x:v>1010</x:v>
-[...1 lines deleted...]
-      <x:c r="G296" s="3" t="s"/>
+        <x:v>1011</x:v>
+      </x:c>
+      <x:c r="G296" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H296" s="3" t="s">
-        <x:v>1011</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="I296" s="3" t="s">
-        <x:v>1012</x:v>
-[...1 lines deleted...]
-      <x:c r="J296" s="4" t="n">
+        <x:v>1013</x:v>
+      </x:c>
+      <x:c r="J296" s="4">
         <x:v>257877.78</x:v>
       </x:c>
-      <x:c r="K296" s="4" t="n">
+      <x:c r="K296" s="4">
         <x:v>257877.78</x:v>
       </x:c>
-      <x:c r="L296" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M296" s="4" t="n">
+      <x:c r="L296" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M296" s="4">
         <x:v>257877.81</x:v>
       </x:c>
-      <x:c r="N296" s="5" t="n">
+      <x:c r="N296" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O296" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:15">
       <x:c r="A297" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B297" s="3" t="s">
-        <x:v>1009</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="C297" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E297" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F297" s="3" t="s">
-        <x:v>1010</x:v>
-[...1 lines deleted...]
-      <x:c r="G297" s="3" t="s"/>
+        <x:v>1011</x:v>
+      </x:c>
+      <x:c r="G297" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H297" s="3" t="s">
+        <x:v>1014</x:v>
+      </x:c>
+      <x:c r="I297" s="3" t="s">
         <x:v>1013</x:v>
       </x:c>
-      <x:c r="I297" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="J297" s="4" t="n">
+      <x:c r="J297" s="4">
         <x:v>120747.02</x:v>
       </x:c>
-      <x:c r="K297" s="4" t="n">
+      <x:c r="K297" s="4">
         <x:v>120747.02</x:v>
       </x:c>
-      <x:c r="L297" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M297" s="4" t="n">
+      <x:c r="L297" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M297" s="4">
         <x:v>134013.77</x:v>
       </x:c>
-      <x:c r="N297" s="5" t="n">
+      <x:c r="N297" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O297" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:15">
       <x:c r="A298" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B298" s="3" t="s">
-        <x:v>1014</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="C298" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D298" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E298" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F298" s="3" t="s">
-        <x:v>1015</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="G298" s="3" t="s">
-        <x:v>1016</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="H298" s="3" t="s">
-        <x:v>1017</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="I298" s="3" t="s">
-        <x:v>1018</x:v>
-[...14 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>1019</x:v>
+      </x:c>
+      <x:c r="J298" s="4">
+        <x:v>510578.08</x:v>
+      </x:c>
+      <x:c r="K298" s="4">
+        <x:v>510578.08</x:v>
+      </x:c>
+      <x:c r="L298" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M298" s="4">
+        <x:v>510578.09</x:v>
+      </x:c>
+      <x:c r="N298" s="5">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O298" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:15">
       <x:c r="A299" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B299" s="3" t="s">
-        <x:v>1014</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="C299" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E299" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F299" s="3" t="s">
-        <x:v>1019</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="G299" s="3" t="s">
-        <x:v>1016</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="H299" s="3" t="s">
-        <x:v>1020</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="I299" s="3" t="s">
-        <x:v>1021</x:v>
-[...14 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>1022</x:v>
+      </x:c>
+      <x:c r="J299" s="4">
+        <x:v>410384.57</x:v>
+      </x:c>
+      <x:c r="K299" s="4">
+        <x:v>410384.57</x:v>
+      </x:c>
+      <x:c r="L299" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M299" s="4">
+        <x:v>249884.75</x:v>
+      </x:c>
+      <x:c r="N299" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O299" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:15">
       <x:c r="A300" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B300" s="3" t="s">
-        <x:v>1014</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="C300" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D300" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E300" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F300" s="3" t="s">
+        <x:v>1016</x:v>
+      </x:c>
+      <x:c r="G300" s="3" t="s">
+        <x:v>1017</x:v>
+      </x:c>
+      <x:c r="H300" s="3" t="s">
+        <x:v>1023</x:v>
+      </x:c>
+      <x:c r="I300" s="3" t="s">
         <x:v>1019</x:v>
       </x:c>
-      <x:c r="G300" s="3" t="s">
-[...20 lines deleted...]
-      <x:c r="N300" s="5" t="n">
+      <x:c r="J300" s="4">
+        <x:v>156044.66</x:v>
+      </x:c>
+      <x:c r="K300" s="4">
+        <x:v>156044.66</x:v>
+      </x:c>
+      <x:c r="L300" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M300" s="4">
+        <x:v>156044.66</x:v>
+      </x:c>
+      <x:c r="N300" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O300" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:15">
       <x:c r="A301" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B301" s="3" t="s">
-        <x:v>1023</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="C301" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E301" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F301" s="3" t="s">
-        <x:v>1024</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="G301" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H301" s="3" t="s">
-        <x:v>1025</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="I301" s="3" t="s">
-        <x:v>1026</x:v>
-[...1 lines deleted...]
-      <x:c r="J301" s="4" t="n">
+        <x:v>1027</x:v>
+      </x:c>
+      <x:c r="J301" s="4">
         <x:v>34517.15</x:v>
       </x:c>
-      <x:c r="K301" s="4" t="n">
+      <x:c r="K301" s="4">
         <x:v>34517.15</x:v>
       </x:c>
-      <x:c r="L301" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M301" s="4" t="n">
+      <x:c r="L301" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M301" s="4">
         <x:v>34517.13</x:v>
       </x:c>
-      <x:c r="N301" s="5" t="n">
+      <x:c r="N301" s="5">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O301" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:15">
       <x:c r="A302" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B302" s="3" t="s">
-        <x:v>1027</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="C302" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D302" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E302" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F302" s="3" t="s">
-        <x:v>1028</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="G302" s="3" t="s">
-        <x:v>1029</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="H302" s="3" t="s">
-        <x:v>1030</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="I302" s="3" t="s">
-        <x:v>1031</x:v>
-[...1 lines deleted...]
-      <x:c r="J302" s="4" t="n">
+        <x:v>1032</x:v>
+      </x:c>
+      <x:c r="J302" s="4">
         <x:v>180285.61</x:v>
       </x:c>
-      <x:c r="K302" s="4" t="n">
+      <x:c r="K302" s="4">
         <x:v>180285.61</x:v>
       </x:c>
-      <x:c r="L302" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M302" s="4" t="n">
+      <x:c r="L302" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M302" s="4">
         <x:v>161890.36</x:v>
       </x:c>
-      <x:c r="N302" s="5" t="n">
+      <x:c r="N302" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O302" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:15">
       <x:c r="A303" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B303" s="3" t="s">
-        <x:v>1032</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="C303" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E303" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F303" s="3" t="s">
-        <x:v>1033</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="G303" s="3" t="s">
-        <x:v>1034</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H303" s="3" t="s">
         <x:v>1035</x:v>
       </x:c>
       <x:c r="I303" s="3" t="s">
         <x:v>1036</x:v>
       </x:c>
-      <x:c r="J303" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>24</x:v>
+      <x:c r="J303" s="4">
+        <x:v>193366.58</x:v>
+      </x:c>
+      <x:c r="K303" s="4">
+        <x:v>193366.58</x:v>
+      </x:c>
+      <x:c r="L303" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M303" s="4">
+        <x:v>193366.57</x:v>
+      </x:c>
+      <x:c r="N303" s="5">
+        <x:v>32</x:v>
       </x:c>
       <x:c r="O303" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:15">
       <x:c r="A304" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B304" s="3" t="s">
-        <x:v>1032</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="C304" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D304" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E304" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F304" s="3" t="s">
         <x:v>1037</x:v>
       </x:c>
-      <x:c r="G304" s="3" t="s"/>
+      <x:c r="G304" s="3" t="s">
+        <x:v>1038</x:v>
+      </x:c>
       <x:c r="H304" s="3" t="s">
-        <x:v>1038</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="I304" s="3" t="s">
-        <x:v>1039</x:v>
-[...14 lines deleted...]
-        <x:v>32</x:v>
+        <x:v>1040</x:v>
+      </x:c>
+      <x:c r="J304" s="4">
+        <x:v>93034.63</x:v>
+      </x:c>
+      <x:c r="K304" s="4">
+        <x:v>93034.63</x:v>
+      </x:c>
+      <x:c r="L304" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M304" s="4">
+        <x:v>93034.6</x:v>
+      </x:c>
+      <x:c r="N304" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O304" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:15">
       <x:c r="A305" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B305" s="3" t="s">
-        <x:v>1032</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="C305" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E305" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F305" s="3" t="s">
+        <x:v>1034</x:v>
+      </x:c>
+      <x:c r="G305" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H305" s="3" t="s">
+        <x:v>1041</x:v>
+      </x:c>
+      <x:c r="I305" s="3" t="s">
+        <x:v>1036</x:v>
+      </x:c>
+      <x:c r="J305" s="4">
+        <x:v>168091.28</x:v>
+      </x:c>
+      <x:c r="K305" s="4">
+        <x:v>168091.28</x:v>
+      </x:c>
+      <x:c r="L305" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M305" s="4">
+        <x:v>168091.27</x:v>
+      </x:c>
+      <x:c r="N305" s="5">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="F305" s="3" t="s">
-[...23 lines deleted...]
-      </x:c>
       <x:c r="O305" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:15">
       <x:c r="A306" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B306" s="3" t="s">
-        <x:v>1041</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="C306" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D306" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E306" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F306" s="3" t="s">
-        <x:v>1042</x:v>
-[...1 lines deleted...]
-      <x:c r="G306" s="3" t="s"/>
+        <x:v>1043</x:v>
+      </x:c>
+      <x:c r="G306" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H306" s="3" t="s">
-        <x:v>1043</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="I306" s="3" t="s">
-        <x:v>1044</x:v>
-[...1 lines deleted...]
-      <x:c r="J306" s="4" t="n">
+        <x:v>1045</x:v>
+      </x:c>
+      <x:c r="J306" s="4">
         <x:v>155851.12</x:v>
       </x:c>
-      <x:c r="K306" s="4" t="n">
+      <x:c r="K306" s="4">
         <x:v>155851.12</x:v>
       </x:c>
-      <x:c r="L306" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M306" s="4" t="n">
+      <x:c r="L306" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M306" s="4">
         <x:v>155851.12</x:v>
       </x:c>
-      <x:c r="N306" s="5" t="n">
+      <x:c r="N306" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O306" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:15">
       <x:c r="A307" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B307" s="3" t="s">
-        <x:v>1041</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="C307" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E307" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F307" s="3" t="s">
-        <x:v>1042</x:v>
-[...1 lines deleted...]
-      <x:c r="G307" s="3" t="s"/>
+        <x:v>1047</x:v>
+      </x:c>
+      <x:c r="G307" s="3" t="s">
+        <x:v>1048</x:v>
+      </x:c>
       <x:c r="H307" s="3" t="s">
-        <x:v>1045</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="I307" s="3" t="s">
-        <x:v>1044</x:v>
-[...14 lines deleted...]
-        <x:v>34</x:v>
+        <x:v>1050</x:v>
+      </x:c>
+      <x:c r="J307" s="4">
+        <x:v>137327.9</x:v>
+      </x:c>
+      <x:c r="K307" s="4">
+        <x:v>137327.9</x:v>
+      </x:c>
+      <x:c r="L307" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M307" s="4">
+        <x:v>131560.15</x:v>
+      </x:c>
+      <x:c r="N307" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O307" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:15">
       <x:c r="A308" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B308" s="3" t="s">
-        <x:v>1046</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="C308" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D308" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E308" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F308" s="3" t="s">
-        <x:v>1047</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="G308" s="3" t="s">
-        <x:v>1048</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H308" s="3" t="s">
-        <x:v>1049</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="I308" s="3" t="s">
-        <x:v>1050</x:v>
-[...14 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>1045</x:v>
+      </x:c>
+      <x:c r="J308" s="4">
+        <x:v>102740.61</x:v>
+      </x:c>
+      <x:c r="K308" s="4">
+        <x:v>102740.61</x:v>
+      </x:c>
+      <x:c r="L308" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M308" s="4">
+        <x:v>102740.6</x:v>
+      </x:c>
+      <x:c r="N308" s="5">
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O308" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:15">
       <x:c r="A309" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B309" s="3" t="s">
-        <x:v>1051</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="C309" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E309" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F309" s="3" t="s">
-        <x:v>1052</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="G309" s="3" t="s">
-        <x:v>1053</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="H309" s="3" t="s">
-        <x:v>1054</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="I309" s="3" t="s">
-        <x:v>1055</x:v>
-[...13 lines deleted...]
-      <x:c r="N309" s="5" t="n">
+        <x:v>1056</x:v>
+      </x:c>
+      <x:c r="J309" s="4">
+        <x:v>396669.15</x:v>
+      </x:c>
+      <x:c r="K309" s="4">
+        <x:v>396669.15</x:v>
+      </x:c>
+      <x:c r="L309" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M309" s="4">
+        <x:v>396669.15</x:v>
+      </x:c>
+      <x:c r="N309" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O309" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:15">
       <x:c r="A310" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B310" s="3" t="s">
-        <x:v>1051</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="C310" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D310" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E310" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F310" s="3" t="s">
-        <x:v>1052</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="G310" s="3" t="s">
-        <x:v>1053</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="H310" s="3" t="s">
+        <x:v>1057</x:v>
+      </x:c>
+      <x:c r="I310" s="3" t="s">
         <x:v>1056</x:v>
       </x:c>
-      <x:c r="I310" s="3" t="s">
-[...14 lines deleted...]
-      <x:c r="N310" s="5" t="n">
+      <x:c r="J310" s="4">
+        <x:v>139700.87</x:v>
+      </x:c>
+      <x:c r="K310" s="4">
+        <x:v>139700.87</x:v>
+      </x:c>
+      <x:c r="L310" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M310" s="4">
+        <x:v>139700.85</x:v>
+      </x:c>
+      <x:c r="N310" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O310" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:15">
       <x:c r="A311" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B311" s="3" t="s">
-        <x:v>1057</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="C311" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E311" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F311" s="3" t="s">
-        <x:v>1058</x:v>
-[...1 lines deleted...]
-      <x:c r="G311" s="3" t="s"/>
+        <x:v>1059</x:v>
+      </x:c>
+      <x:c r="G311" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H311" s="3" t="s">
-        <x:v>1059</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="I311" s="3" t="s">
-        <x:v>1060</x:v>
-[...1 lines deleted...]
-      <x:c r="J311" s="4" t="n">
+        <x:v>1061</x:v>
+      </x:c>
+      <x:c r="J311" s="4">
         <x:v>302276.24</x:v>
       </x:c>
-      <x:c r="K311" s="4" t="n">
+      <x:c r="K311" s="4">
         <x:v>302276.24</x:v>
       </x:c>
-      <x:c r="L311" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M311" s="4" t="n">
+      <x:c r="L311" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M311" s="4">
         <x:v>302276.22</x:v>
       </x:c>
-      <x:c r="N311" s="5" t="n">
+      <x:c r="N311" s="5">
         <x:v>35</x:v>
       </x:c>
       <x:c r="O311" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:15">
       <x:c r="A312" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B312" s="3" t="s">
-        <x:v>1057</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="C312" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D312" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E312" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F312" s="3" t="s">
-        <x:v>1058</x:v>
-[...1 lines deleted...]
-      <x:c r="G312" s="3" t="s"/>
+        <x:v>1059</x:v>
+      </x:c>
+      <x:c r="G312" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H312" s="3" t="s">
+        <x:v>1062</x:v>
+      </x:c>
+      <x:c r="I312" s="3" t="s">
         <x:v>1061</x:v>
       </x:c>
-      <x:c r="I312" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="J312" s="4" t="n">
+      <x:c r="J312" s="4">
         <x:v>191423.21</x:v>
       </x:c>
-      <x:c r="K312" s="4" t="n">
+      <x:c r="K312" s="4">
         <x:v>191423.21</x:v>
       </x:c>
-      <x:c r="L312" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M312" s="4" t="n">
+      <x:c r="L312" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M312" s="4">
         <x:v>191423.2</x:v>
       </x:c>
-      <x:c r="N312" s="5" t="n">
+      <x:c r="N312" s="5">
         <x:v>35</x:v>
       </x:c>
       <x:c r="O312" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:15">
       <x:c r="A313" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B313" s="3" t="s">
-        <x:v>1062</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="C313" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E313" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F313" s="3" t="s">
-        <x:v>1063</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="G313" s="3" t="s">
-        <x:v>1064</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="H313" s="3" t="s">
-        <x:v>1065</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="I313" s="3" t="s">
-        <x:v>1066</x:v>
-[...1 lines deleted...]
-      <x:c r="J313" s="4" t="n">
+        <x:v>1067</x:v>
+      </x:c>
+      <x:c r="J313" s="4">
         <x:v>51533.1</x:v>
       </x:c>
-      <x:c r="K313" s="4" t="n">
+      <x:c r="K313" s="4">
         <x:v>51533.1</x:v>
       </x:c>
-      <x:c r="L313" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M313" s="4" t="n">
+      <x:c r="L313" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M313" s="4">
         <x:v>49673.99</x:v>
       </x:c>
-      <x:c r="N313" s="5" t="n">
+      <x:c r="N313" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O313" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:15">
       <x:c r="A314" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B314" s="3" t="s">
-        <x:v>1067</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="C314" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D314" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E314" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F314" s="3" t="s">
-        <x:v>1068</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="G314" s="3" t="s">
-        <x:v>1069</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="H314" s="3" t="s">
-        <x:v>1070</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="I314" s="3" t="s">
-        <x:v>1071</x:v>
-[...1 lines deleted...]
-      <x:c r="J314" s="4" t="n">
+        <x:v>1072</x:v>
+      </x:c>
+      <x:c r="J314" s="4">
         <x:v>55271.7</x:v>
       </x:c>
-      <x:c r="K314" s="4" t="n">
+      <x:c r="K314" s="4">
         <x:v>55271.7</x:v>
       </x:c>
-      <x:c r="L314" s="4" t="n">
-[...5 lines deleted...]
-      <x:c r="N314" s="5" t="n">
+      <x:c r="L314" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M314" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N314" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O314" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:15">
       <x:c r="A315" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B315" s="3" t="s">
-        <x:v>1072</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="C315" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E315" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F315" s="3" t="s">
-        <x:v>1073</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="G315" s="3" t="s">
-        <x:v>724</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="H315" s="3" t="s">
-        <x:v>1074</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="I315" s="3" t="s">
-        <x:v>1075</x:v>
-[...1 lines deleted...]
-      <x:c r="J315" s="4" t="n">
+        <x:v>1076</x:v>
+      </x:c>
+      <x:c r="J315" s="4">
         <x:v>67397</x:v>
       </x:c>
-      <x:c r="K315" s="4" t="n">
+      <x:c r="K315" s="4">
         <x:v>67397</x:v>
       </x:c>
-      <x:c r="L315" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M315" s="4" t="n">
+      <x:c r="L315" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M315" s="4">
         <x:v>47068.14</x:v>
       </x:c>
-      <x:c r="N315" s="5" t="n">
+      <x:c r="N315" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O315" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:15">
       <x:c r="A316" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B316" s="3" t="s">
-        <x:v>1076</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="C316" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D316" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E316" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F316" s="3" t="s">
+        <x:v>1078</x:v>
+      </x:c>
+      <x:c r="G316" s="3" t="s">
+        <x:v>1079</x:v>
+      </x:c>
+      <x:c r="H316" s="3" t="s">
+        <x:v>1080</x:v>
+      </x:c>
+      <x:c r="I316" s="3" t="s">
+        <x:v>1081</x:v>
+      </x:c>
+      <x:c r="J316" s="4">
+        <x:v>130269.3</x:v>
+      </x:c>
+      <x:c r="K316" s="4">
+        <x:v>130269.3</x:v>
+      </x:c>
+      <x:c r="L316" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M316" s="4">
+        <x:v>130269.31</x:v>
+      </x:c>
+      <x:c r="N316" s="5">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D316" s="3" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="O316" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:15">
       <x:c r="A317" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B317" s="3" t="s">
-        <x:v>1081</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="C317" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E317" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F317" s="3" t="s">
-        <x:v>1082</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="G317" s="3" t="s">
-        <x:v>892</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="H317" s="3" t="s">
-        <x:v>1083</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="I317" s="3" t="s">
-        <x:v>1084</x:v>
-[...1 lines deleted...]
-      <x:c r="J317" s="4" t="n">
+        <x:v>1085</x:v>
+      </x:c>
+      <x:c r="J317" s="4">
         <x:v>87158.23</x:v>
       </x:c>
-      <x:c r="K317" s="4" t="n">
+      <x:c r="K317" s="4">
         <x:v>87158.23</x:v>
       </x:c>
-      <x:c r="L317" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M317" s="4" t="n">
+      <x:c r="L317" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M317" s="4">
         <x:v>51656.43</x:v>
       </x:c>
-      <x:c r="N317" s="5" t="n">
+      <x:c r="N317" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O317" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:15">
       <x:c r="A318" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B318" s="3" t="s">
-        <x:v>1085</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="C318" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D318" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E318" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F318" s="3" t="s">
-        <x:v>1086</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="G318" s="3" t="s">
-        <x:v>1087</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="H318" s="3" t="s">
-        <x:v>1088</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="I318" s="3" t="s">
-        <x:v>1089</x:v>
-[...1 lines deleted...]
-      <x:c r="J318" s="4" t="n">
+        <x:v>1090</x:v>
+      </x:c>
+      <x:c r="J318" s="4">
         <x:v>19796.42</x:v>
       </x:c>
-      <x:c r="K318" s="4" t="n">
+      <x:c r="K318" s="4">
         <x:v>19796.42</x:v>
       </x:c>
-      <x:c r="L318" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M318" s="4" t="n">
+      <x:c r="L318" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M318" s="4">
         <x:v>19796.41</x:v>
       </x:c>
-      <x:c r="N318" s="5" t="n">
+      <x:c r="N318" s="5">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O318" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:15">
       <x:c r="A319" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B319" s="3" t="s">
-        <x:v>1090</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="C319" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E319" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F319" s="3" t="s">
-        <x:v>1091</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="G319" s="3" t="s">
-        <x:v>1092</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="H319" s="3" t="s">
-        <x:v>1093</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="I319" s="3" t="s">
-        <x:v>1094</x:v>
-[...13 lines deleted...]
-      <x:c r="N319" s="5" t="n">
+        <x:v>1095</x:v>
+      </x:c>
+      <x:c r="J319" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K319" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L319" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M319" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N319" s="5">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O319" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:15">
       <x:c r="A320" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B320" s="3" t="s">
-        <x:v>1095</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="C320" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D320" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E320" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F320" s="3" t="s">
-        <x:v>1096</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="G320" s="3" t="s">
-        <x:v>1097</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="H320" s="3" t="s">
-        <x:v>1098</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="I320" s="3" t="s">
-        <x:v>1099</x:v>
-[...13 lines deleted...]
-      <x:c r="N320" s="5" t="n">
+        <x:v>1100</x:v>
+      </x:c>
+      <x:c r="J320" s="4">
+        <x:v>37342.96</x:v>
+      </x:c>
+      <x:c r="K320" s="4">
+        <x:v>37342.96</x:v>
+      </x:c>
+      <x:c r="L320" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M320" s="4">
+        <x:v>37342.96</x:v>
+      </x:c>
+      <x:c r="N320" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O320" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:15">
       <x:c r="A321" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B321" s="3" t="s">
-        <x:v>1100</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="C321" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E321" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F321" s="3" t="s">
-        <x:v>1101</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="G321" s="3" t="s">
-        <x:v>1102</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="H321" s="3" t="s">
-        <x:v>1103</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="I321" s="3" t="s">
-        <x:v>1104</x:v>
-[...13 lines deleted...]
-      <x:c r="N321" s="5" t="n">
+        <x:v>1105</x:v>
+      </x:c>
+      <x:c r="J321" s="4">
+        <x:v>41935.14</x:v>
+      </x:c>
+      <x:c r="K321" s="4">
+        <x:v>41935.14</x:v>
+      </x:c>
+      <x:c r="L321" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M321" s="4">
+        <x:v>41935.13</x:v>
+      </x:c>
+      <x:c r="N321" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O321" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:15">
       <x:c r="A322" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B322" s="3" t="s">
-        <x:v>1105</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="C322" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D322" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E322" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F322" s="3" t="s">
-        <x:v>1106</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="G322" s="3" t="s">
-        <x:v>1107</x:v>
+        <x:v>1108</x:v>
       </x:c>
       <x:c r="H322" s="3" t="s">
-        <x:v>1108</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="I322" s="3" t="s">
-        <x:v>1109</x:v>
-[...1 lines deleted...]
-      <x:c r="J322" s="4" t="n">
+        <x:v>1110</x:v>
+      </x:c>
+      <x:c r="J322" s="4">
         <x:v>58270.73</x:v>
       </x:c>
-      <x:c r="K322" s="4" t="n">
+      <x:c r="K322" s="4">
         <x:v>58270.73</x:v>
       </x:c>
-      <x:c r="L322" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M322" s="4" t="n">
+      <x:c r="L322" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M322" s="4">
         <x:v>58270.71</x:v>
       </x:c>
-      <x:c r="N322" s="5" t="n">
+      <x:c r="N322" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O322" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:15">
       <x:c r="A323" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B323" s="3" t="s">
-        <x:v>1110</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="C323" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E323" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F323" s="3" t="s">
-        <x:v>1111</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="G323" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H323" s="3" t="s">
-        <x:v>1112</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="I323" s="3" t="s">
-        <x:v>1113</x:v>
-[...1 lines deleted...]
-      <x:c r="J323" s="4" t="n">
+        <x:v>1114</x:v>
+      </x:c>
+      <x:c r="J323" s="4">
         <x:v>51895.14</x:v>
       </x:c>
-      <x:c r="K323" s="4" t="n">
+      <x:c r="K323" s="4">
         <x:v>51895.14</x:v>
       </x:c>
-      <x:c r="L323" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M323" s="4" t="n">
+      <x:c r="L323" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M323" s="4">
         <x:v>50139.29</x:v>
       </x:c>
-      <x:c r="N323" s="5" t="n">
+      <x:c r="N323" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O323" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:15">
       <x:c r="A324" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B324" s="3" t="s">
-        <x:v>1114</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="C324" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D324" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E324" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F324" s="3" t="s">
-        <x:v>1115</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="G324" s="3" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H324" s="3" t="s">
-        <x:v>1116</x:v>
+        <x:v>1117</x:v>
       </x:c>
       <x:c r="I324" s="3" t="s">
-        <x:v>1117</x:v>
-[...1 lines deleted...]
-      <x:c r="J324" s="4" t="n">
+        <x:v>1118</x:v>
+      </x:c>
+      <x:c r="J324" s="4">
         <x:v>55753.31</x:v>
       </x:c>
-      <x:c r="K324" s="4" t="n">
+      <x:c r="K324" s="4">
         <x:v>55753.31</x:v>
       </x:c>
-      <x:c r="L324" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M324" s="4" t="n">
+      <x:c r="L324" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M324" s="4">
         <x:v>47690.61</x:v>
       </x:c>
-      <x:c r="N324" s="5" t="n">
+      <x:c r="N324" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O324" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:15">
       <x:c r="A325" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B325" s="3" t="s">
-        <x:v>1118</x:v>
+        <x:v>1119</x:v>
       </x:c>
       <x:c r="C325" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E325" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F325" s="3" t="s">
-        <x:v>1119</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="G325" s="3" t="s">
-        <x:v>1000</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="H325" s="3" t="s">
-        <x:v>1120</x:v>
+        <x:v>1121</x:v>
       </x:c>
       <x:c r="I325" s="3" t="s">
-        <x:v>1121</x:v>
-[...1 lines deleted...]
-      <x:c r="J325" s="4" t="n">
+        <x:v>1122</x:v>
+      </x:c>
+      <x:c r="J325" s="4">
         <x:v>67342.26</x:v>
       </x:c>
-      <x:c r="K325" s="4" t="n">
+      <x:c r="K325" s="4">
         <x:v>67342.26</x:v>
       </x:c>
-      <x:c r="L325" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M325" s="4" t="n">
+      <x:c r="L325" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M325" s="4">
         <x:v>67342.23</x:v>
       </x:c>
-      <x:c r="N325" s="5" t="n">
+      <x:c r="N325" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O325" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:15">
       <x:c r="A326" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B326" s="3" t="s">
-        <x:v>1122</x:v>
+        <x:v>1123</x:v>
       </x:c>
       <x:c r="C326" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D326" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E326" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F326" s="3" t="s">
-        <x:v>1123</x:v>
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="G326" s="3" t="s">
-        <x:v>1124</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="H326" s="3" t="s">
-        <x:v>1125</x:v>
+        <x:v>1126</x:v>
       </x:c>
       <x:c r="I326" s="3" t="s">
-        <x:v>1126</x:v>
-[...1 lines deleted...]
-      <x:c r="J326" s="4" t="n">
+        <x:v>1127</x:v>
+      </x:c>
+      <x:c r="J326" s="4">
         <x:v>62522.73</x:v>
       </x:c>
-      <x:c r="K326" s="4" t="n">
+      <x:c r="K326" s="4">
         <x:v>62522.73</x:v>
       </x:c>
-      <x:c r="L326" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M326" s="4" t="n">
+      <x:c r="L326" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M326" s="4">
         <x:v>57794.63</x:v>
       </x:c>
-      <x:c r="N326" s="5" t="n">
+      <x:c r="N326" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O326" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:15">
       <x:c r="A327" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B327" s="3" t="s">
-        <x:v>1127</x:v>
+        <x:v>1128</x:v>
       </x:c>
       <x:c r="C327" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E327" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F327" s="3" t="s">
-        <x:v>1128</x:v>
+        <x:v>1129</x:v>
       </x:c>
       <x:c r="G327" s="3" t="s">
-        <x:v>1129</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="H327" s="3" t="s">
-        <x:v>1130</x:v>
+        <x:v>1131</x:v>
       </x:c>
       <x:c r="I327" s="3" t="s">
-        <x:v>1131</x:v>
-[...1 lines deleted...]
-      <x:c r="J327" s="4" t="n">
+        <x:v>1132</x:v>
+      </x:c>
+      <x:c r="J327" s="4">
         <x:v>34685.21</x:v>
       </x:c>
-      <x:c r="K327" s="4" t="n">
+      <x:c r="K327" s="4">
         <x:v>34685.21</x:v>
       </x:c>
-      <x:c r="L327" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M327" s="4" t="n">
+      <x:c r="L327" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M327" s="4">
         <x:v>34685.23</x:v>
       </x:c>
-      <x:c r="N327" s="5" t="n">
+      <x:c r="N327" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O327" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:15">
       <x:c r="A328" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B328" s="3" t="s">
-        <x:v>1132</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="C328" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D328" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E328" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F328" s="3" t="s">
-        <x:v>1133</x:v>
+        <x:v>1134</x:v>
       </x:c>
       <x:c r="G328" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H328" s="3" t="s">
-        <x:v>1134</x:v>
+        <x:v>1135</x:v>
       </x:c>
       <x:c r="I328" s="3" t="s">
-        <x:v>1135</x:v>
-[...1 lines deleted...]
-      <x:c r="J328" s="4" t="n">
+        <x:v>1136</x:v>
+      </x:c>
+      <x:c r="J328" s="4">
         <x:v>181482.02</x:v>
       </x:c>
-      <x:c r="K328" s="4" t="n">
+      <x:c r="K328" s="4">
         <x:v>181482.02</x:v>
       </x:c>
-      <x:c r="L328" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M328" s="4" t="n">
+      <x:c r="L328" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M328" s="4">
         <x:v>36296.41</x:v>
       </x:c>
-      <x:c r="N328" s="5" t="n">
+      <x:c r="N328" s="5">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O328" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:15">
       <x:c r="A329" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B329" s="3" t="s">
+        <x:v>1137</x:v>
+      </x:c>
+      <x:c r="C329" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D329" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E329" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F329" s="3" t="s">
+        <x:v>1138</x:v>
+      </x:c>
+      <x:c r="G329" s="3" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="H329" s="3" t="s">
+        <x:v>1139</x:v>
+      </x:c>
+      <x:c r="I329" s="3" t="s">
+        <x:v>1140</x:v>
+      </x:c>
+      <x:c r="J329" s="4">
+        <x:v>95073.69</x:v>
+      </x:c>
+      <x:c r="K329" s="4">
+        <x:v>95073.69</x:v>
+      </x:c>
+      <x:c r="L329" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M329" s="4">
+        <x:v>84794.47</x:v>
+      </x:c>
+      <x:c r="N329" s="5">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="B329" s="3" t="s">
-[...37 lines deleted...]
-      </x:c>
       <x:c r="O329" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:15">
       <x:c r="A330" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B330" s="3" t="s">
-        <x:v>1140</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="C330" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D330" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E330" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F330" s="3" t="s">
-        <x:v>1141</x:v>
+        <x:v>1142</x:v>
       </x:c>
       <x:c r="G330" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H330" s="3" t="s">
-        <x:v>1142</x:v>
+        <x:v>1143</x:v>
       </x:c>
       <x:c r="I330" s="3" t="s">
-        <x:v>1143</x:v>
-[...1 lines deleted...]
-      <x:c r="J330" s="4" t="n">
+        <x:v>1144</x:v>
+      </x:c>
+      <x:c r="J330" s="4">
         <x:v>40077.25</x:v>
       </x:c>
-      <x:c r="K330" s="4" t="n">
+      <x:c r="K330" s="4">
         <x:v>40077.25</x:v>
       </x:c>
-      <x:c r="L330" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M330" s="4" t="n">
+      <x:c r="L330" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M330" s="4">
         <x:v>40077.26</x:v>
       </x:c>
-      <x:c r="N330" s="5" t="n">
+      <x:c r="N330" s="5">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O330" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:15">
       <x:c r="A331" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B331" s="3" t="s">
-        <x:v>1144</x:v>
+        <x:v>1145</x:v>
       </x:c>
       <x:c r="C331" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E331" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F331" s="3" t="s">
-        <x:v>1145</x:v>
+        <x:v>1146</x:v>
       </x:c>
       <x:c r="G331" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H331" s="3" t="s">
-        <x:v>1146</x:v>
+        <x:v>1147</x:v>
       </x:c>
       <x:c r="I331" s="3" t="s">
-        <x:v>1147</x:v>
-[...1 lines deleted...]
-      <x:c r="J331" s="4" t="n">
+        <x:v>1148</x:v>
+      </x:c>
+      <x:c r="J331" s="4">
         <x:v>48173.45</x:v>
       </x:c>
-      <x:c r="K331" s="4" t="n">
+      <x:c r="K331" s="4">
         <x:v>48173.45</x:v>
       </x:c>
-      <x:c r="L331" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M331" s="4" t="n">
+      <x:c r="L331" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M331" s="4">
         <x:v>48173.45</x:v>
       </x:c>
-      <x:c r="N331" s="5" t="n">
+      <x:c r="N331" s="5">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O331" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:15">
       <x:c r="A332" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B332" s="3" t="s">
-        <x:v>1148</x:v>
+        <x:v>1149</x:v>
       </x:c>
       <x:c r="C332" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D332" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E332" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F332" s="3" t="s">
-        <x:v>1149</x:v>
+        <x:v>1150</x:v>
       </x:c>
       <x:c r="G332" s="3" t="s">
-        <x:v>1150</x:v>
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="H332" s="3" t="s">
-        <x:v>1151</x:v>
+        <x:v>1152</x:v>
       </x:c>
       <x:c r="I332" s="3" t="s">
-        <x:v>1152</x:v>
-[...1 lines deleted...]
-      <x:c r="J332" s="4" t="n">
+        <x:v>1153</x:v>
+      </x:c>
+      <x:c r="J332" s="4">
         <x:v>62897.21</x:v>
       </x:c>
-      <x:c r="K332" s="4" t="n">
+      <x:c r="K332" s="4">
         <x:v>62897.21</x:v>
       </x:c>
-      <x:c r="L332" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M332" s="4" t="n">
+      <x:c r="L332" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M332" s="4">
         <x:v>62897.2</x:v>
       </x:c>
-      <x:c r="N332" s="5" t="n">
+      <x:c r="N332" s="5">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O332" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:15">
       <x:c r="A333" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B333" s="3" t="s">
-        <x:v>1153</x:v>
+        <x:v>1154</x:v>
       </x:c>
       <x:c r="C333" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E333" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F333" s="3" t="s">
-        <x:v>1154</x:v>
+        <x:v>1155</x:v>
       </x:c>
       <x:c r="G333" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H333" s="3" t="s">
-        <x:v>1155</x:v>
+        <x:v>1156</x:v>
       </x:c>
       <x:c r="I333" s="3" t="s">
-        <x:v>1156</x:v>
-[...1 lines deleted...]
-      <x:c r="J333" s="4" t="n">
+        <x:v>1157</x:v>
+      </x:c>
+      <x:c r="J333" s="4">
         <x:v>50258.83</x:v>
       </x:c>
-      <x:c r="K333" s="4" t="n">
+      <x:c r="K333" s="4">
         <x:v>50258.83</x:v>
       </x:c>
-      <x:c r="L333" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M333" s="4" t="n">
+      <x:c r="L333" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M333" s="4">
         <x:v>50258.83</x:v>
       </x:c>
-      <x:c r="N333" s="5" t="n">
+      <x:c r="N333" s="5">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O333" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:15">
       <x:c r="A334" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B334" s="3" t="s">
-        <x:v>1157</x:v>
+        <x:v>1158</x:v>
       </x:c>
       <x:c r="C334" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D334" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E334" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F334" s="3" t="s">
-        <x:v>1158</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="G334" s="3" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="H334" s="3" t="s">
-        <x:v>1159</x:v>
-[...1 lines deleted...]
-      <x:c r="I334" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
-      <x:c r="J334" s="4" t="n">
+      <x:c r="I334" s="6" t="s">
+        <x:v>1161</x:v>
+      </x:c>
+      <x:c r="J334" s="4">
         <x:v>60353.96</x:v>
       </x:c>
-      <x:c r="K334" s="4" t="n">
+      <x:c r="K334" s="4">
         <x:v>60353.96</x:v>
       </x:c>
-      <x:c r="L334" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M334" s="4" t="n">
+      <x:c r="L334" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M334" s="4">
         <x:v>48986.22</x:v>
       </x:c>
-      <x:c r="N334" s="5" t="n">
+      <x:c r="N334" s="5">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O334" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:15">
       <x:c r="A335" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B335" s="3" t="s">
-        <x:v>1161</x:v>
+        <x:v>1162</x:v>
       </x:c>
       <x:c r="C335" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E335" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F335" s="3" t="s">
-        <x:v>1162</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="G335" s="3" t="s">
-        <x:v>1163</x:v>
+        <x:v>1164</x:v>
       </x:c>
       <x:c r="H335" s="3" t="s">
-        <x:v>1164</x:v>
+        <x:v>1165</x:v>
       </x:c>
       <x:c r="I335" s="3" t="s">
-        <x:v>1165</x:v>
-[...1 lines deleted...]
-      <x:c r="J335" s="4" t="n">
+        <x:v>1166</x:v>
+      </x:c>
+      <x:c r="J335" s="4">
         <x:v>130419.79</x:v>
       </x:c>
-      <x:c r="K335" s="4" t="n">
+      <x:c r="K335" s="4">
         <x:v>130419.79</x:v>
       </x:c>
-      <x:c r="L335" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M335" s="4" t="n">
+      <x:c r="L335" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M335" s="4">
         <x:v>130419.79</x:v>
       </x:c>
-      <x:c r="N335" s="5" t="n">
+      <x:c r="N335" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O335" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:15">
       <x:c r="A336" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B336" s="3" t="s">
-        <x:v>1166</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="C336" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D336" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E336" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F336" s="3" t="s">
-        <x:v>1167</x:v>
+        <x:v>1168</x:v>
       </x:c>
       <x:c r="G336" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H336" s="3" t="s">
-        <x:v>1168</x:v>
+        <x:v>1169</x:v>
       </x:c>
       <x:c r="I336" s="3" t="s">
-        <x:v>1169</x:v>
-[...1 lines deleted...]
-      <x:c r="J336" s="4" t="n">
+        <x:v>1170</x:v>
+      </x:c>
+      <x:c r="J336" s="4">
         <x:v>50951.87</x:v>
       </x:c>
-      <x:c r="K336" s="4" t="n">
+      <x:c r="K336" s="4">
         <x:v>50951.87</x:v>
       </x:c>
-      <x:c r="L336" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M336" s="4" t="n">
+      <x:c r="L336" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M336" s="4">
         <x:v>50951.41</x:v>
       </x:c>
-      <x:c r="N336" s="5" t="n">
+      <x:c r="N336" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O336" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:15">
       <x:c r="A337" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B337" s="3" t="s">
-        <x:v>1170</x:v>
+        <x:v>1171</x:v>
       </x:c>
       <x:c r="C337" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E337" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F337" s="3" t="s">
-        <x:v>1171</x:v>
+        <x:v>1172</x:v>
       </x:c>
       <x:c r="G337" s="3" t="s">
-        <x:v>1172</x:v>
+        <x:v>1173</x:v>
       </x:c>
       <x:c r="H337" s="3" t="s">
-        <x:v>1173</x:v>
+        <x:v>1174</x:v>
       </x:c>
       <x:c r="I337" s="3" t="s">
-        <x:v>1174</x:v>
-[...1 lines deleted...]
-      <x:c r="J337" s="4" t="n">
+        <x:v>1175</x:v>
+      </x:c>
+      <x:c r="J337" s="4">
         <x:v>115643.99</x:v>
       </x:c>
-      <x:c r="K337" s="4" t="n">
+      <x:c r="K337" s="4">
         <x:v>115643.99</x:v>
       </x:c>
-      <x:c r="L337" s="4" t="n">
-[...5 lines deleted...]
-      <x:c r="N337" s="5" t="n">
+      <x:c r="L337" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M337" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N337" s="5">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O337" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:15">
       <x:c r="A338" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B338" s="3" t="s">
-        <x:v>1175</x:v>
+        <x:v>1176</x:v>
       </x:c>
       <x:c r="C338" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D338" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E338" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F338" s="3" t="s">
-        <x:v>1176</x:v>
+        <x:v>1177</x:v>
       </x:c>
       <x:c r="G338" s="3" t="s">
-        <x:v>1177</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="H338" s="3" t="s">
-        <x:v>1178</x:v>
+        <x:v>1179</x:v>
       </x:c>
       <x:c r="I338" s="3" t="s">
-        <x:v>1179</x:v>
-[...1 lines deleted...]
-      <x:c r="J338" s="4" t="n">
+        <x:v>1180</x:v>
+      </x:c>
+      <x:c r="J338" s="4">
         <x:v>49249.56</x:v>
       </x:c>
-      <x:c r="K338" s="4" t="n">
+      <x:c r="K338" s="4">
         <x:v>49249.56</x:v>
       </x:c>
-      <x:c r="L338" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M338" s="4" t="n">
+      <x:c r="L338" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M338" s="4">
         <x:v>49249.56</x:v>
       </x:c>
-      <x:c r="N338" s="5" t="n">
+      <x:c r="N338" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O338" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:15">
       <x:c r="A339" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B339" s="3" t="s">
-        <x:v>1180</x:v>
+        <x:v>1181</x:v>
       </x:c>
       <x:c r="C339" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D339" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E339" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F339" s="3" t="s">
-        <x:v>1181</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="G339" s="3" t="s">
-        <x:v>1182</x:v>
+        <x:v>1183</x:v>
       </x:c>
       <x:c r="H339" s="3" t="s">
-        <x:v>1183</x:v>
+        <x:v>1184</x:v>
       </x:c>
       <x:c r="I339" s="3" t="s">
-        <x:v>1184</x:v>
-[...1 lines deleted...]
-      <x:c r="J339" s="4" t="n">
+        <x:v>1185</x:v>
+      </x:c>
+      <x:c r="J339" s="4">
         <x:v>55569.33</x:v>
       </x:c>
-      <x:c r="K339" s="4" t="n">
+      <x:c r="K339" s="4">
         <x:v>55569.33</x:v>
       </x:c>
-      <x:c r="L339" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M339" s="4" t="n">
+      <x:c r="L339" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M339" s="4">
         <x:v>51820.37</x:v>
       </x:c>
-      <x:c r="N339" s="5" t="n">
+      <x:c r="N339" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O339" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:15">
       <x:c r="A340" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B340" s="3" t="s">
-        <x:v>1185</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="C340" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D340" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E340" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F340" s="3" t="s">
-        <x:v>1186</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="G340" s="3" t="s">
-        <x:v>1187</x:v>
+        <x:v>1188</x:v>
       </x:c>
       <x:c r="H340" s="3" t="s">
-        <x:v>1188</x:v>
+        <x:v>1189</x:v>
       </x:c>
       <x:c r="I340" s="3" t="s">
-        <x:v>1189</x:v>
-[...1 lines deleted...]
-      <x:c r="J340" s="4" t="n">
+        <x:v>1190</x:v>
+      </x:c>
+      <x:c r="J340" s="4">
         <x:v>119890.76</x:v>
       </x:c>
-      <x:c r="K340" s="4" t="n">
+      <x:c r="K340" s="4">
         <x:v>119890.76</x:v>
       </x:c>
-      <x:c r="L340" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M340" s="4" t="n">
+      <x:c r="L340" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M340" s="4">
         <x:v>119890.79</x:v>
       </x:c>
-      <x:c r="N340" s="5" t="n">
+      <x:c r="N340" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O340" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:15">
       <x:c r="A341" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B341" s="3" t="s">
-        <x:v>1190</x:v>
+        <x:v>1191</x:v>
       </x:c>
       <x:c r="C341" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D341" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E341" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F341" s="3" t="s">
-        <x:v>1191</x:v>
+        <x:v>1192</x:v>
       </x:c>
       <x:c r="G341" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="H341" s="3" t="s">
-        <x:v>1192</x:v>
+        <x:v>1193</x:v>
       </x:c>
       <x:c r="I341" s="3" t="s">
-        <x:v>1193</x:v>
-[...1 lines deleted...]
-      <x:c r="J341" s="4" t="n">
+        <x:v>1194</x:v>
+      </x:c>
+      <x:c r="J341" s="4">
         <x:v>81931.49</x:v>
       </x:c>
-      <x:c r="K341" s="4" t="n">
+      <x:c r="K341" s="4">
         <x:v>81931.49</x:v>
       </x:c>
-      <x:c r="L341" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M341" s="4" t="n">
+      <x:c r="L341" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M341" s="4">
         <x:v>81931.51</x:v>
       </x:c>
-      <x:c r="N341" s="5" t="n">
+      <x:c r="N341" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O341" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:15">
       <x:c r="A342" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B342" s="3" t="s">
-        <x:v>1194</x:v>
+        <x:v>1195</x:v>
       </x:c>
       <x:c r="C342" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D342" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E342" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F342" s="3" t="s">
-        <x:v>1195</x:v>
+        <x:v>1196</x:v>
       </x:c>
       <x:c r="G342" s="3" t="s">
-        <x:v>1196</x:v>
+        <x:v>1197</x:v>
       </x:c>
       <x:c r="H342" s="3" t="s">
-        <x:v>1197</x:v>
+        <x:v>1198</x:v>
       </x:c>
       <x:c r="I342" s="3" t="s">
-        <x:v>1198</x:v>
-[...13 lines deleted...]
-      <x:c r="N342" s="5" t="n">
+        <x:v>1199</x:v>
+      </x:c>
+      <x:c r="J342" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K342" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L342" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M342" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N342" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O342" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:15">
       <x:c r="A343" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B343" s="3" t="s">
-        <x:v>1199</x:v>
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="C343" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D343" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E343" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F343" s="3" t="s">
-        <x:v>1200</x:v>
+        <x:v>1201</x:v>
       </x:c>
       <x:c r="G343" s="3" t="s">
-        <x:v>487</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="H343" s="3" t="s">
-        <x:v>1201</x:v>
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="I343" s="3" t="s">
-        <x:v>1202</x:v>
-[...1 lines deleted...]
-      <x:c r="J343" s="4" t="n">
+        <x:v>1203</x:v>
+      </x:c>
+      <x:c r="J343" s="4">
         <x:v>66499.15</x:v>
       </x:c>
-      <x:c r="K343" s="4" t="n">
+      <x:c r="K343" s="4">
         <x:v>66499.15</x:v>
       </x:c>
-      <x:c r="L343" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M343" s="4" t="n">
+      <x:c r="L343" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M343" s="4">
         <x:v>49741.12</x:v>
       </x:c>
-      <x:c r="N343" s="5" t="n">
+      <x:c r="N343" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O343" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:15">
       <x:c r="A344" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B344" s="3" t="s">
+        <x:v>1204</x:v>
+      </x:c>
+      <x:c r="C344" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D344" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E344" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F344" s="3" t="s">
+        <x:v>1205</x:v>
+      </x:c>
+      <x:c r="G344" s="3" t="s">
+        <x:v>1206</x:v>
+      </x:c>
+      <x:c r="H344" s="3" t="s">
+        <x:v>1207</x:v>
+      </x:c>
+      <x:c r="I344" s="3" t="s">
+        <x:v>1208</x:v>
+      </x:c>
+      <x:c r="J344" s="4">
+        <x:v>70436.94</x:v>
+      </x:c>
+      <x:c r="K344" s="4">
+        <x:v>70436.94</x:v>
+      </x:c>
+      <x:c r="L344" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M344" s="4">
+        <x:v>70403.17</x:v>
+      </x:c>
+      <x:c r="N344" s="5">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="B344" s="3" t="s">
-[...37 lines deleted...]
-      </x:c>
       <x:c r="O344" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:15">
       <x:c r="A345" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B345" s="3" t="s">
-        <x:v>1208</x:v>
+        <x:v>1209</x:v>
       </x:c>
       <x:c r="C345" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E345" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F345" s="3" t="s">
-        <x:v>1209</x:v>
+        <x:v>1210</x:v>
       </x:c>
       <x:c r="G345" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H345" s="3" t="s">
-        <x:v>1210</x:v>
+        <x:v>1211</x:v>
       </x:c>
       <x:c r="I345" s="3" t="s">
-        <x:v>1211</x:v>
-[...1 lines deleted...]
-      <x:c r="J345" s="4" t="n">
+        <x:v>1212</x:v>
+      </x:c>
+      <x:c r="J345" s="4">
         <x:v>60729.54</x:v>
       </x:c>
-      <x:c r="K345" s="4" t="n">
+      <x:c r="K345" s="4">
         <x:v>60729.54</x:v>
       </x:c>
-      <x:c r="L345" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M345" s="4" t="n">
+      <x:c r="L345" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M345" s="4">
         <x:v>58302.52</x:v>
       </x:c>
-      <x:c r="N345" s="5" t="n">
+      <x:c r="N345" s="5">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O345" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:15">
       <x:c r="A346" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B346" s="3" t="s">
-        <x:v>1212</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="C346" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D346" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E346" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F346" s="3" t="s">
-        <x:v>1213</x:v>
+        <x:v>1214</x:v>
       </x:c>
       <x:c r="G346" s="3" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H346" s="3" t="s">
-        <x:v>1214</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="I346" s="3" t="s">
-        <x:v>1215</x:v>
-[...1 lines deleted...]
-      <x:c r="J346" s="4" t="n">
+        <x:v>1216</x:v>
+      </x:c>
+      <x:c r="J346" s="4">
         <x:v>116117.18</x:v>
       </x:c>
-      <x:c r="K346" s="4" t="n">
+      <x:c r="K346" s="4">
         <x:v>116117.18</x:v>
       </x:c>
-      <x:c r="L346" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M346" s="4" t="n">
+      <x:c r="L346" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M346" s="4">
         <x:v>116117.2</x:v>
       </x:c>
-      <x:c r="N346" s="5" t="n">
+      <x:c r="N346" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O346" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:15">
       <x:c r="A347" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B347" s="3" t="s">
-        <x:v>1216</x:v>
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="C347" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E347" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F347" s="3" t="s">
-        <x:v>1217</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="G347" s="3" t="s">
-        <x:v>1218</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="H347" s="3" t="s">
-        <x:v>1219</x:v>
+        <x:v>1220</x:v>
       </x:c>
       <x:c r="I347" s="3" t="s">
-        <x:v>1220</x:v>
-[...1 lines deleted...]
-      <x:c r="J347" s="4" t="n">
+        <x:v>1221</x:v>
+      </x:c>
+      <x:c r="J347" s="4">
         <x:v>270733.63</x:v>
       </x:c>
-      <x:c r="K347" s="4" t="n">
+      <x:c r="K347" s="4">
         <x:v>270733.63</x:v>
       </x:c>
-      <x:c r="L347" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M347" s="4" t="n">
+      <x:c r="L347" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M347" s="4">
         <x:v>270733.63</x:v>
       </x:c>
-      <x:c r="N347" s="5" t="n">
+      <x:c r="N347" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O347" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:15">
       <x:c r="A348" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B348" s="3" t="s">
-        <x:v>1221</x:v>
+        <x:v>1222</x:v>
       </x:c>
       <x:c r="C348" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D348" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E348" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F348" s="3" t="s">
-        <x:v>1222</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="G348" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="H348" s="3" t="s">
-        <x:v>1223</x:v>
+        <x:v>1224</x:v>
       </x:c>
       <x:c r="I348" s="3" t="s">
-        <x:v>1224</x:v>
-[...13 lines deleted...]
-      <x:c r="N348" s="5" t="n">
+        <x:v>1225</x:v>
+      </x:c>
+      <x:c r="J348" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K348" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L348" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M348" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N348" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O348" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:15">
       <x:c r="A349" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B349" s="3" t="s">
+        <x:v>1226</x:v>
+      </x:c>
+      <x:c r="C349" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D349" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E349" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F349" s="3" t="s">
+        <x:v>1227</x:v>
+      </x:c>
+      <x:c r="G349" s="3" t="s">
+        <x:v>910</x:v>
+      </x:c>
+      <x:c r="H349" s="3" t="s">
+        <x:v>1228</x:v>
+      </x:c>
+      <x:c r="I349" s="3" t="s">
+        <x:v>1229</x:v>
+      </x:c>
+      <x:c r="J349" s="4">
+        <x:v>95860.72</x:v>
+      </x:c>
+      <x:c r="K349" s="4">
+        <x:v>95860.72</x:v>
+      </x:c>
+      <x:c r="L349" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M349" s="4">
+        <x:v>95860.71</x:v>
+      </x:c>
+      <x:c r="N349" s="5">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="B349" s="3" t="s">
-[...37 lines deleted...]
-      </x:c>
       <x:c r="O349" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:15">
       <x:c r="A350" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B350" s="3" t="s">
-        <x:v>1229</x:v>
+        <x:v>1230</x:v>
       </x:c>
       <x:c r="C350" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D350" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E350" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F350" s="3" t="s">
-        <x:v>1230</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="G350" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="H350" s="3" t="s">
-        <x:v>1231</x:v>
+        <x:v>1232</x:v>
       </x:c>
       <x:c r="I350" s="3" t="s">
-        <x:v>1232</x:v>
-[...1 lines deleted...]
-      <x:c r="J350" s="4" t="n">
+        <x:v>1233</x:v>
+      </x:c>
+      <x:c r="J350" s="4">
         <x:v>74530.98</x:v>
       </x:c>
-      <x:c r="K350" s="4" t="n">
+      <x:c r="K350" s="4">
         <x:v>74530.98</x:v>
       </x:c>
-      <x:c r="L350" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M350" s="4" t="n">
+      <x:c r="L350" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M350" s="4">
         <x:v>74530.99</x:v>
       </x:c>
-      <x:c r="N350" s="5" t="n">
+      <x:c r="N350" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O350" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:15">
       <x:c r="A351" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B351" s="3" t="s">
-        <x:v>1233</x:v>
+        <x:v>1234</x:v>
       </x:c>
       <x:c r="C351" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E351" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F351" s="3" t="s">
-        <x:v>1234</x:v>
+        <x:v>1235</x:v>
       </x:c>
       <x:c r="G351" s="3" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="H351" s="3" t="s">
-        <x:v>1235</x:v>
+        <x:v>1236</x:v>
       </x:c>
       <x:c r="I351" s="3" t="s">
-        <x:v>1236</x:v>
-[...1 lines deleted...]
-      <x:c r="J351" s="4" t="n">
+        <x:v>1237</x:v>
+      </x:c>
+      <x:c r="J351" s="4">
         <x:v>161132.66</x:v>
       </x:c>
-      <x:c r="K351" s="4" t="n">
+      <x:c r="K351" s="4">
         <x:v>161132.66</x:v>
       </x:c>
-      <x:c r="L351" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M351" s="4" t="n">
+      <x:c r="L351" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M351" s="4">
         <x:v>161132.66</x:v>
       </x:c>
-      <x:c r="N351" s="5" t="n">
+      <x:c r="N351" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O351" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:15">
       <x:c r="A352" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B352" s="3" t="s">
-        <x:v>1237</x:v>
+        <x:v>1238</x:v>
       </x:c>
       <x:c r="C352" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D352" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E352" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F352" s="3" t="s">
-        <x:v>1238</x:v>
+        <x:v>1239</x:v>
       </x:c>
       <x:c r="G352" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="H352" s="3" t="s">
-        <x:v>1239</x:v>
+        <x:v>1240</x:v>
       </x:c>
       <x:c r="I352" s="3" t="s">
-        <x:v>1240</x:v>
-[...1 lines deleted...]
-      <x:c r="J352" s="4" t="n">
+        <x:v>1241</x:v>
+      </x:c>
+      <x:c r="J352" s="4">
         <x:v>77063.92</x:v>
       </x:c>
-      <x:c r="K352" s="4" t="n">
+      <x:c r="K352" s="4">
         <x:v>77063.92</x:v>
       </x:c>
-      <x:c r="L352" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M352" s="4" t="n">
+      <x:c r="L352" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M352" s="4">
         <x:v>68505.67</x:v>
       </x:c>
-      <x:c r="N352" s="5" t="n">
+      <x:c r="N352" s="5">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O352" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:15">
       <x:c r="A353" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B353" s="3" t="s">
-        <x:v>1241</x:v>
+        <x:v>1242</x:v>
       </x:c>
       <x:c r="C353" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E353" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F353" s="3" t="s">
-        <x:v>1242</x:v>
+        <x:v>1243</x:v>
       </x:c>
       <x:c r="G353" s="3" t="s">
-        <x:v>883</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="H353" s="3" t="s">
-        <x:v>1243</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="I353" s="3" t="s">
-        <x:v>1244</x:v>
-[...1 lines deleted...]
-      <x:c r="J353" s="4" t="n">
+        <x:v>1245</x:v>
+      </x:c>
+      <x:c r="J353" s="4">
         <x:v>395967.8</x:v>
       </x:c>
-      <x:c r="K353" s="4" t="n">
+      <x:c r="K353" s="4">
         <x:v>395967.8</x:v>
       </x:c>
-      <x:c r="L353" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M353" s="4" t="n">
+      <x:c r="L353" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M353" s="4">
         <x:v>390208.5</x:v>
       </x:c>
-      <x:c r="N353" s="5" t="n">
+      <x:c r="N353" s="5">
         <x:v>31</x:v>
       </x:c>
       <x:c r="O353" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:15">
       <x:c r="A354" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B354" s="3" t="s">
-        <x:v>1245</x:v>
+        <x:v>1246</x:v>
       </x:c>
       <x:c r="C354" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D354" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E354" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F354" s="3" t="s">
-        <x:v>1246</x:v>
+        <x:v>1247</x:v>
       </x:c>
       <x:c r="G354" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="H354" s="3" t="s">
-        <x:v>1247</x:v>
+        <x:v>1248</x:v>
       </x:c>
       <x:c r="I354" s="3" t="s">
-        <x:v>1248</x:v>
-[...1 lines deleted...]
-      <x:c r="J354" s="4" t="n">
+        <x:v>1249</x:v>
+      </x:c>
+      <x:c r="J354" s="4">
         <x:v>263642.55</x:v>
       </x:c>
-      <x:c r="K354" s="4" t="n">
+      <x:c r="K354" s="4">
         <x:v>263642.55</x:v>
       </x:c>
-      <x:c r="L354" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M354" s="4" t="n">
+      <x:c r="L354" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M354" s="4">
         <x:v>259217.07</x:v>
       </x:c>
-      <x:c r="N354" s="5" t="n">
+      <x:c r="N354" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O354" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:15">
       <x:c r="A355" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B355" s="3" t="s">
-        <x:v>1249</x:v>
+        <x:v>1250</x:v>
       </x:c>
       <x:c r="C355" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E355" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F355" s="3" t="s">
-        <x:v>1250</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="G355" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H355" s="3" t="s">
-        <x:v>1251</x:v>
+        <x:v>1252</x:v>
       </x:c>
       <x:c r="I355" s="3" t="s">
-        <x:v>1252</x:v>
-[...1 lines deleted...]
-      <x:c r="J355" s="4" t="n">
+        <x:v>1253</x:v>
+      </x:c>
+      <x:c r="J355" s="4">
         <x:v>105136.73</x:v>
       </x:c>
-      <x:c r="K355" s="4" t="n">
+      <x:c r="K355" s="4">
         <x:v>105136.73</x:v>
       </x:c>
-      <x:c r="L355" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M355" s="4" t="n">
+      <x:c r="L355" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M355" s="4">
         <x:v>105136.72</x:v>
       </x:c>
-      <x:c r="N355" s="5" t="n">
+      <x:c r="N355" s="5">
         <x:v>33</x:v>
       </x:c>
       <x:c r="O355" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:15">
       <x:c r="A356" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B356" s="3" t="s">
-        <x:v>1253</x:v>
+        <x:v>1254</x:v>
       </x:c>
       <x:c r="C356" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D356" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E356" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F356" s="3" t="s">
-        <x:v>1254</x:v>
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="G356" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H356" s="3" t="s">
-        <x:v>1255</x:v>
+        <x:v>1256</x:v>
       </x:c>
       <x:c r="I356" s="3" t="s">
-        <x:v>1256</x:v>
-[...1 lines deleted...]
-      <x:c r="J356" s="4" t="n">
+        <x:v>1257</x:v>
+      </x:c>
+      <x:c r="J356" s="4">
         <x:v>189260.91</x:v>
       </x:c>
-      <x:c r="K356" s="4" t="n">
+      <x:c r="K356" s="4">
         <x:v>189260.91</x:v>
       </x:c>
-      <x:c r="L356" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M356" s="4" t="n">
+      <x:c r="L356" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M356" s="4">
         <x:v>189260.91</x:v>
       </x:c>
-      <x:c r="N356" s="5" t="n">
+      <x:c r="N356" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O356" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:15">
       <x:c r="A357" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B357" s="3" t="s">
-        <x:v>1257</x:v>
+        <x:v>1258</x:v>
       </x:c>
       <x:c r="C357" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E357" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F357" s="3" t="s">
-        <x:v>1258</x:v>
+        <x:v>1259</x:v>
       </x:c>
       <x:c r="G357" s="3" t="s">
-        <x:v>1259</x:v>
+        <x:v>1260</x:v>
       </x:c>
       <x:c r="H357" s="3" t="s">
-        <x:v>1260</x:v>
+        <x:v>1261</x:v>
       </x:c>
       <x:c r="I357" s="3" t="s">
-        <x:v>1261</x:v>
-[...1 lines deleted...]
-      <x:c r="J357" s="4" t="n">
+        <x:v>1262</x:v>
+      </x:c>
+      <x:c r="J357" s="4">
         <x:v>74962.67</x:v>
       </x:c>
-      <x:c r="K357" s="4" t="n">
+      <x:c r="K357" s="4">
         <x:v>74962.67</x:v>
       </x:c>
-      <x:c r="L357" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M357" s="4" t="n">
+      <x:c r="L357" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M357" s="4">
         <x:v>74962.67</x:v>
       </x:c>
-      <x:c r="N357" s="5" t="n">
+      <x:c r="N357" s="5">
         <x:v>32</x:v>
       </x:c>
       <x:c r="O357" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:15">
       <x:c r="A358" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B358" s="3" t="s">
-        <x:v>1262</x:v>
+        <x:v>1263</x:v>
       </x:c>
       <x:c r="C358" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D358" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E358" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F358" s="3" t="s">
-        <x:v>1263</x:v>
+        <x:v>1264</x:v>
       </x:c>
       <x:c r="G358" s="3" t="s">
-        <x:v>1218</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="H358" s="3" t="s">
-        <x:v>1264</x:v>
+        <x:v>1265</x:v>
       </x:c>
       <x:c r="I358" s="3" t="s">
-        <x:v>1265</x:v>
-[...13 lines deleted...]
-      <x:c r="N358" s="5" t="n">
+        <x:v>1266</x:v>
+      </x:c>
+      <x:c r="J358" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K358" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L358" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M358" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N358" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O358" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:15">
       <x:c r="A359" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B359" s="3" t="s">
-        <x:v>1266</x:v>
+        <x:v>1267</x:v>
       </x:c>
       <x:c r="C359" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s">
-        <x:v>1267</x:v>
+        <x:v>1268</x:v>
       </x:c>
       <x:c r="E359" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F359" s="3" t="s">
-        <x:v>1268</x:v>
+        <x:v>1269</x:v>
       </x:c>
       <x:c r="G359" s="3" t="s">
-        <x:v>1269</x:v>
+        <x:v>1270</x:v>
       </x:c>
       <x:c r="H359" s="3" t="s">
-        <x:v>1270</x:v>
+        <x:v>1271</x:v>
       </x:c>
       <x:c r="I359" s="3" t="s">
-        <x:v>1271</x:v>
-[...1 lines deleted...]
-      <x:c r="J359" s="4" t="n">
+        <x:v>1272</x:v>
+      </x:c>
+      <x:c r="J359" s="4">
         <x:v>253441.84</x:v>
       </x:c>
-      <x:c r="K359" s="4" t="n">
+      <x:c r="K359" s="4">
         <x:v>253441.84</x:v>
       </x:c>
-      <x:c r="L359" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M359" s="4" t="n">
+      <x:c r="L359" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M359" s="4">
         <x:v>244685.01</x:v>
       </x:c>
-      <x:c r="N359" s="5" t="n">
+      <x:c r="N359" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O359" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:15">
       <x:c r="A360" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B360" s="3" t="s">
-        <x:v>1272</x:v>
+        <x:v>1273</x:v>
       </x:c>
       <x:c r="C360" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D360" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E360" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F360" s="3" t="s">
-        <x:v>1273</x:v>
+        <x:v>1274</x:v>
       </x:c>
       <x:c r="G360" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H360" s="3" t="s">
-        <x:v>1274</x:v>
+        <x:v>1275</x:v>
       </x:c>
       <x:c r="I360" s="3" t="s">
-        <x:v>1275</x:v>
-[...1 lines deleted...]
-      <x:c r="J360" s="4" t="n">
+        <x:v>1276</x:v>
+      </x:c>
+      <x:c r="J360" s="4">
         <x:v>180419.05</x:v>
       </x:c>
-      <x:c r="K360" s="4" t="n">
+      <x:c r="K360" s="4">
         <x:v>180419.05</x:v>
       </x:c>
-      <x:c r="L360" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M360" s="4" t="n">
+      <x:c r="L360" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M360" s="4">
         <x:v>180419.06</x:v>
       </x:c>
-      <x:c r="N360" s="5" t="n">
+      <x:c r="N360" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O360" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:15">
       <x:c r="A361" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B361" s="3" t="s">
-        <x:v>1276</x:v>
+        <x:v>1277</x:v>
       </x:c>
       <x:c r="C361" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E361" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F361" s="3" t="s">
-        <x:v>1277</x:v>
+        <x:v>1278</x:v>
       </x:c>
       <x:c r="G361" s="3" t="s">
-        <x:v>1278</x:v>
+        <x:v>1279</x:v>
       </x:c>
       <x:c r="H361" s="3" t="s">
-        <x:v>1279</x:v>
+        <x:v>1280</x:v>
       </x:c>
       <x:c r="I361" s="3" t="s">
-        <x:v>1280</x:v>
-[...1 lines deleted...]
-      <x:c r="J361" s="4" t="n">
+        <x:v>1281</x:v>
+      </x:c>
+      <x:c r="J361" s="4">
         <x:v>112825.65</x:v>
       </x:c>
-      <x:c r="K361" s="4" t="n">
+      <x:c r="K361" s="4">
         <x:v>112825.65</x:v>
       </x:c>
-      <x:c r="L361" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M361" s="4" t="n">
+      <x:c r="L361" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M361" s="4">
         <x:v>112825.65</x:v>
       </x:c>
-      <x:c r="N361" s="5" t="n">
+      <x:c r="N361" s="5">
         <x:v>35</x:v>
       </x:c>
       <x:c r="O361" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:15">
       <x:c r="A362" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B362" s="3" t="s">
-        <x:v>1281</x:v>
+        <x:v>1282</x:v>
       </x:c>
       <x:c r="C362" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D362" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E362" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F362" s="3" t="s">
-        <x:v>1282</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="G362" s="3" t="s">
-        <x:v>724</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="H362" s="3" t="s">
-        <x:v>1283</x:v>
+        <x:v>1284</x:v>
       </x:c>
       <x:c r="I362" s="3" t="s">
-        <x:v>1284</x:v>
-[...1 lines deleted...]
-      <x:c r="J362" s="4" t="n">
+        <x:v>1285</x:v>
+      </x:c>
+      <x:c r="J362" s="4">
         <x:v>101734.8</x:v>
       </x:c>
-      <x:c r="K362" s="4" t="n">
+      <x:c r="K362" s="4">
         <x:v>101734.8</x:v>
       </x:c>
-      <x:c r="L362" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M362" s="4" t="n">
+      <x:c r="L362" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M362" s="4">
         <x:v>66521.13</x:v>
       </x:c>
-      <x:c r="N362" s="5" t="n">
+      <x:c r="N362" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O362" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:15">
       <x:c r="A363" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B363" s="3" t="s">
-        <x:v>1285</x:v>
+        <x:v>1286</x:v>
       </x:c>
       <x:c r="C363" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E363" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F363" s="3" t="s">
-        <x:v>1286</x:v>
+        <x:v>1287</x:v>
       </x:c>
       <x:c r="G363" s="3" t="s">
-        <x:v>1287</x:v>
+        <x:v>1288</x:v>
       </x:c>
       <x:c r="H363" s="3" t="s">
-        <x:v>1288</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="I363" s="3" t="s">
-        <x:v>1289</x:v>
-[...1 lines deleted...]
-      <x:c r="J363" s="4" t="n">
+        <x:v>1290</x:v>
+      </x:c>
+      <x:c r="J363" s="4">
         <x:v>74760.08</x:v>
       </x:c>
-      <x:c r="K363" s="4" t="n">
+      <x:c r="K363" s="4">
         <x:v>74760.08</x:v>
       </x:c>
-      <x:c r="L363" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M363" s="4" t="n">
+      <x:c r="L363" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M363" s="4">
         <x:v>73459.1</x:v>
       </x:c>
-      <x:c r="N363" s="5" t="n">
+      <x:c r="N363" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O363" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:15">
       <x:c r="A364" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B364" s="3" t="s">
-        <x:v>1290</x:v>
+        <x:v>1291</x:v>
       </x:c>
       <x:c r="C364" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D364" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E364" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F364" s="3" t="s">
-        <x:v>1291</x:v>
+        <x:v>1292</x:v>
       </x:c>
       <x:c r="G364" s="3" t="s">
-        <x:v>1205</x:v>
+        <x:v>1206</x:v>
       </x:c>
       <x:c r="H364" s="3" t="s">
-        <x:v>1292</x:v>
+        <x:v>1293</x:v>
       </x:c>
       <x:c r="I364" s="3" t="s">
-        <x:v>1293</x:v>
-[...1 lines deleted...]
-      <x:c r="J364" s="4" t="n">
+        <x:v>1294</x:v>
+      </x:c>
+      <x:c r="J364" s="4">
         <x:v>291528.37</x:v>
       </x:c>
-      <x:c r="K364" s="4" t="n">
+      <x:c r="K364" s="4">
         <x:v>291528.37</x:v>
       </x:c>
-      <x:c r="L364" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M364" s="4" t="n">
+      <x:c r="L364" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M364" s="4">
         <x:v>131850.38</x:v>
       </x:c>
-      <x:c r="N364" s="5" t="n">
+      <x:c r="N364" s="5">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O364" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:15">
       <x:c r="A365" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B365" s="3" t="s">
-        <x:v>1294</x:v>
+        <x:v>1295</x:v>
       </x:c>
       <x:c r="C365" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E365" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F365" s="3" t="s">
-        <x:v>1295</x:v>
+        <x:v>1296</x:v>
       </x:c>
       <x:c r="G365" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="H365" s="3" t="s">
-        <x:v>1296</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="I365" s="3" t="s">
-        <x:v>1297</x:v>
-[...1 lines deleted...]
-      <x:c r="J365" s="4" t="n">
+        <x:v>1298</x:v>
+      </x:c>
+      <x:c r="J365" s="4">
         <x:v>197256.21</x:v>
       </x:c>
-      <x:c r="K365" s="4" t="n">
+      <x:c r="K365" s="4">
         <x:v>197256.21</x:v>
       </x:c>
-      <x:c r="L365" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M365" s="4" t="n">
+      <x:c r="L365" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M365" s="4">
         <x:v>190677.57</x:v>
       </x:c>
-      <x:c r="N365" s="5" t="n">
+      <x:c r="N365" s="5">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O365" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:15">
       <x:c r="A366" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B366" s="3" t="s">
-        <x:v>1298</x:v>
+        <x:v>1299</x:v>
       </x:c>
       <x:c r="C366" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D366" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E366" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F366" s="3" t="s">
-        <x:v>1299</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="G366" s="3" t="s">
-        <x:v>1300</x:v>
+        <x:v>1301</x:v>
       </x:c>
       <x:c r="H366" s="3" t="s">
-        <x:v>1301</x:v>
+        <x:v>1302</x:v>
       </x:c>
       <x:c r="I366" s="3" t="s">
-        <x:v>1302</x:v>
-[...1 lines deleted...]
-      <x:c r="J366" s="4" t="n">
+        <x:v>1303</x:v>
+      </x:c>
+      <x:c r="J366" s="4">
         <x:v>91597.96</x:v>
       </x:c>
-      <x:c r="K366" s="4" t="n">
+      <x:c r="K366" s="4">
         <x:v>91597.96</x:v>
       </x:c>
-      <x:c r="L366" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M366" s="4" t="n">
+      <x:c r="L366" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M366" s="4">
         <x:v>70947.12</x:v>
       </x:c>
-      <x:c r="N366" s="5" t="n">
+      <x:c r="N366" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O366" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:15">
       <x:c r="A367" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B367" s="3" t="s">
-        <x:v>1303</x:v>
+        <x:v>1304</x:v>
       </x:c>
       <x:c r="C367" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E367" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F367" s="3" t="s">
-        <x:v>1304</x:v>
-[...1 lines deleted...]
-      <x:c r="G367" s="3" t="s"/>
+        <x:v>1305</x:v>
+      </x:c>
+      <x:c r="G367" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H367" s="3" t="s">
-        <x:v>1305</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="I367" s="3" t="s">
-        <x:v>1306</x:v>
-[...1 lines deleted...]
-      <x:c r="J367" s="4" t="n">
+        <x:v>1307</x:v>
+      </x:c>
+      <x:c r="J367" s="4">
         <x:v>67410.13</x:v>
       </x:c>
-      <x:c r="K367" s="4" t="n">
+      <x:c r="K367" s="4">
         <x:v>67410.13</x:v>
       </x:c>
-      <x:c r="L367" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M367" s="4" t="n">
+      <x:c r="L367" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M367" s="4">
         <x:v>67409.23</x:v>
       </x:c>
-      <x:c r="N367" s="5" t="n">
+      <x:c r="N367" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O367" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:15">
       <x:c r="A368" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B368" s="3" t="s">
-        <x:v>1307</x:v>
+        <x:v>1308</x:v>
       </x:c>
       <x:c r="C368" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D368" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E368" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F368" s="3" t="s">
-        <x:v>1308</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="G368" s="3" t="s">
-        <x:v>1309</x:v>
+        <x:v>1310</x:v>
       </x:c>
       <x:c r="H368" s="3" t="s">
-        <x:v>1310</x:v>
+        <x:v>1311</x:v>
       </x:c>
       <x:c r="I368" s="3" t="s">
-        <x:v>1311</x:v>
-[...1 lines deleted...]
-      <x:c r="J368" s="4" t="n">
+        <x:v>1312</x:v>
+      </x:c>
+      <x:c r="J368" s="4">
         <x:v>31384.48</x:v>
       </x:c>
-      <x:c r="K368" s="4" t="n">
+      <x:c r="K368" s="4">
         <x:v>31384.48</x:v>
       </x:c>
-      <x:c r="L368" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M368" s="4" t="n">
+      <x:c r="L368" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M368" s="4">
         <x:v>31384.49</x:v>
       </x:c>
-      <x:c r="N368" s="5" t="n">
+      <x:c r="N368" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O368" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:15">
       <x:c r="A369" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B369" s="3" t="s">
-        <x:v>1312</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="C369" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E369" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F369" s="3" t="s">
-        <x:v>1313</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="G369" s="3" t="s">
-        <x:v>468</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="H369" s="3" t="s">
-        <x:v>1314</x:v>
+        <x:v>1315</x:v>
       </x:c>
       <x:c r="I369" s="3" t="s">
-        <x:v>1315</x:v>
-[...1 lines deleted...]
-      <x:c r="J369" s="4" t="n">
+        <x:v>1316</x:v>
+      </x:c>
+      <x:c r="J369" s="4">
         <x:v>179281.42</x:v>
       </x:c>
-      <x:c r="K369" s="4" t="n">
+      <x:c r="K369" s="4">
         <x:v>179281.42</x:v>
       </x:c>
-      <x:c r="L369" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M369" s="4" t="n">
+      <x:c r="L369" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M369" s="4">
         <x:v>141611.09</x:v>
       </x:c>
-      <x:c r="N369" s="5" t="n">
+      <x:c r="N369" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O369" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:15">
       <x:c r="A370" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B370" s="3" t="s">
-        <x:v>1316</x:v>
+        <x:v>1317</x:v>
       </x:c>
       <x:c r="C370" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D370" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E370" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F370" s="3" t="s">
-        <x:v>1317</x:v>
+        <x:v>1318</x:v>
       </x:c>
       <x:c r="G370" s="3" t="s">
-        <x:v>1318</x:v>
+        <x:v>1319</x:v>
       </x:c>
       <x:c r="H370" s="3" t="s">
-        <x:v>1319</x:v>
+        <x:v>1320</x:v>
       </x:c>
       <x:c r="I370" s="3" t="s">
-        <x:v>1320</x:v>
-[...1 lines deleted...]
-      <x:c r="J370" s="4" t="n">
+        <x:v>1321</x:v>
+      </x:c>
+      <x:c r="J370" s="4">
         <x:v>104688.27</x:v>
       </x:c>
-      <x:c r="K370" s="4" t="n">
+      <x:c r="K370" s="4">
         <x:v>104688.27</x:v>
       </x:c>
-      <x:c r="L370" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M370" s="4" t="n">
+      <x:c r="L370" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M370" s="4">
         <x:v>104688.28</x:v>
       </x:c>
-      <x:c r="N370" s="5" t="n">
+      <x:c r="N370" s="5">
         <x:v>33</x:v>
       </x:c>
       <x:c r="O370" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:15">
       <x:c r="A371" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B371" s="3" t="s">
-        <x:v>1321</x:v>
+        <x:v>1322</x:v>
       </x:c>
       <x:c r="C371" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E371" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F371" s="3" t="s">
-        <x:v>1322</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="G371" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H371" s="3" t="s">
-        <x:v>1323</x:v>
+        <x:v>1324</x:v>
       </x:c>
       <x:c r="I371" s="3" t="s">
-        <x:v>1324</x:v>
-[...1 lines deleted...]
-      <x:c r="J371" s="4" t="n">
+        <x:v>1325</x:v>
+      </x:c>
+      <x:c r="J371" s="4">
         <x:v>196578.81</x:v>
       </x:c>
-      <x:c r="K371" s="4" t="n">
+      <x:c r="K371" s="4">
         <x:v>196578.81</x:v>
       </x:c>
-      <x:c r="L371" s="4" t="n">
-[...5 lines deleted...]
-      <x:c r="N371" s="5" t="n">
+      <x:c r="L371" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M371" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N371" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O371" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:15">
       <x:c r="A372" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B372" s="3" t="s">
-        <x:v>1325</x:v>
+        <x:v>1326</x:v>
       </x:c>
       <x:c r="C372" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D372" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E372" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F372" s="3" t="s">
-        <x:v>1326</x:v>
+        <x:v>1327</x:v>
       </x:c>
       <x:c r="G372" s="3" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="H372" s="3" t="s">
-        <x:v>1327</x:v>
+        <x:v>1328</x:v>
       </x:c>
       <x:c r="I372" s="3" t="s">
-        <x:v>1328</x:v>
-[...1 lines deleted...]
-      <x:c r="J372" s="4" t="n">
+        <x:v>1329</x:v>
+      </x:c>
+      <x:c r="J372" s="4">
         <x:v>83924.56</x:v>
       </x:c>
-      <x:c r="K372" s="4" t="n">
+      <x:c r="K372" s="4">
         <x:v>83924.56</x:v>
       </x:c>
-      <x:c r="L372" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M372" s="4" t="n">
+      <x:c r="L372" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M372" s="4">
         <x:v>83409.62</x:v>
       </x:c>
-      <x:c r="N372" s="5" t="n">
+      <x:c r="N372" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O372" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:15">
       <x:c r="A373" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B373" s="3" t="s">
-        <x:v>1329</x:v>
+        <x:v>1330</x:v>
       </x:c>
       <x:c r="C373" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E373" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F373" s="3" t="s">
-        <x:v>1330</x:v>
+        <x:v>1331</x:v>
       </x:c>
       <x:c r="G373" s="3" t="s">
-        <x:v>861</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="H373" s="3" t="s">
-        <x:v>1331</x:v>
+        <x:v>1332</x:v>
       </x:c>
       <x:c r="I373" s="3" t="s">
-        <x:v>1332</x:v>
-[...13 lines deleted...]
-      <x:c r="N373" s="5" t="n">
+        <x:v>1333</x:v>
+      </x:c>
+      <x:c r="J373" s="4">
+        <x:v>432375.99</x:v>
+      </x:c>
+      <x:c r="K373" s="4">
+        <x:v>432375.99</x:v>
+      </x:c>
+      <x:c r="L373" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M373" s="4">
+        <x:v>416197.06</x:v>
+      </x:c>
+      <x:c r="N373" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O373" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:15">
       <x:c r="A374" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B374" s="3" t="s">
-        <x:v>1333</x:v>
+        <x:v>1334</x:v>
       </x:c>
       <x:c r="C374" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D374" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E374" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F374" s="3" t="s">
-        <x:v>1334</x:v>
+        <x:v>1335</x:v>
       </x:c>
       <x:c r="G374" s="3" t="s">
-        <x:v>487</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="H374" s="3" t="s">
-        <x:v>1335</x:v>
+        <x:v>1336</x:v>
       </x:c>
       <x:c r="I374" s="3" t="s">
-        <x:v>1336</x:v>
-[...13 lines deleted...]
-      <x:c r="N374" s="5" t="n">
+        <x:v>1337</x:v>
+      </x:c>
+      <x:c r="J374" s="4">
+        <x:v>129609.94</x:v>
+      </x:c>
+      <x:c r="K374" s="4">
+        <x:v>129609.94</x:v>
+      </x:c>
+      <x:c r="L374" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M374" s="4">
+        <x:v>108925.84</x:v>
+      </x:c>
+      <x:c r="N374" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O374" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:15">
       <x:c r="A375" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B375" s="3" t="s">
-        <x:v>1337</x:v>
+        <x:v>1338</x:v>
       </x:c>
       <x:c r="C375" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E375" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F375" s="3" t="s">
-        <x:v>1338</x:v>
+        <x:v>1339</x:v>
       </x:c>
       <x:c r="G375" s="3" t="s">
-        <x:v>1218</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="H375" s="3" t="s">
-        <x:v>1339</x:v>
+        <x:v>1340</x:v>
       </x:c>
       <x:c r="I375" s="3" t="s">
-        <x:v>1340</x:v>
-[...14 lines deleted...]
-        <x:v>22</x:v>
+        <x:v>1341</x:v>
+      </x:c>
+      <x:c r="J375" s="4">
+        <x:v>148876.93</x:v>
+      </x:c>
+      <x:c r="K375" s="4">
+        <x:v>148876.93</x:v>
+      </x:c>
+      <x:c r="L375" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M375" s="4">
+        <x:v>142868.8</x:v>
+      </x:c>
+      <x:c r="N375" s="5">
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O375" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:15">
       <x:c r="A376" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B376" s="3" t="s">
-        <x:v>1337</x:v>
+        <x:v>1338</x:v>
       </x:c>
       <x:c r="C376" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D376" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E376" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F376" s="3" t="s">
-        <x:v>1338</x:v>
+        <x:v>1339</x:v>
       </x:c>
       <x:c r="G376" s="3" t="s">
-        <x:v>1218</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="H376" s="3" t="s">
-        <x:v>1341</x:v>
+        <x:v>1342</x:v>
       </x:c>
       <x:c r="I376" s="3" t="s">
-        <x:v>1342</x:v>
-[...14 lines deleted...]
-        <x:v>21</x:v>
+        <x:v>1343</x:v>
+      </x:c>
+      <x:c r="J376" s="4">
+        <x:v>155918.49</x:v>
+      </x:c>
+      <x:c r="K376" s="4">
+        <x:v>155918.49</x:v>
+      </x:c>
+      <x:c r="L376" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M376" s="4">
+        <x:v>152171.21</x:v>
+      </x:c>
+      <x:c r="N376" s="5">
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O376" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:15">
       <x:c r="A377" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B377" s="3" t="s">
-        <x:v>1343</x:v>
+        <x:v>1344</x:v>
       </x:c>
       <x:c r="C377" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E377" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F377" s="3" t="s">
-        <x:v>1344</x:v>
+        <x:v>1345</x:v>
       </x:c>
       <x:c r="G377" s="3" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H377" s="3" t="s">
-        <x:v>1345</x:v>
+        <x:v>1346</x:v>
       </x:c>
       <x:c r="I377" s="3" t="s">
-        <x:v>1346</x:v>
-[...1 lines deleted...]
-      <x:c r="J377" s="4" t="n">
+        <x:v>1347</x:v>
+      </x:c>
+      <x:c r="J377" s="4">
         <x:v>70844.6</x:v>
       </x:c>
-      <x:c r="K377" s="4" t="n">
+      <x:c r="K377" s="4">
         <x:v>70844.6</x:v>
       </x:c>
-      <x:c r="L377" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M377" s="4" t="n">
+      <x:c r="L377" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M377" s="4">
         <x:v>66564.81</x:v>
       </x:c>
-      <x:c r="N377" s="5" t="n">
+      <x:c r="N377" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O377" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:15">
       <x:c r="A378" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B378" s="3" t="s">
-        <x:v>1347</x:v>
+        <x:v>1348</x:v>
       </x:c>
       <x:c r="C378" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D378" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E378" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F378" s="3" t="s">
-        <x:v>1348</x:v>
+        <x:v>1349</x:v>
       </x:c>
       <x:c r="G378" s="3" t="s">
-        <x:v>724</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="H378" s="3" t="s">
-        <x:v>1349</x:v>
+        <x:v>1350</x:v>
       </x:c>
       <x:c r="I378" s="3" t="s">
-        <x:v>1350</x:v>
-[...1 lines deleted...]
-      <x:c r="J378" s="4" t="n">
+        <x:v>1351</x:v>
+      </x:c>
+      <x:c r="J378" s="4">
         <x:v>101563.01</x:v>
       </x:c>
-      <x:c r="K378" s="4" t="n">
+      <x:c r="K378" s="4">
         <x:v>101563.01</x:v>
       </x:c>
-      <x:c r="L378" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M378" s="4" t="n">
+      <x:c r="L378" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M378" s="4">
         <x:v>77832.76</x:v>
       </x:c>
-      <x:c r="N378" s="5" t="n">
+      <x:c r="N378" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O378" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:15">
       <x:c r="A379" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B379" s="3" t="s">
-        <x:v>1351</x:v>
+        <x:v>1352</x:v>
       </x:c>
       <x:c r="C379" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E379" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F379" s="3" t="s">
-        <x:v>1352</x:v>
+        <x:v>1353</x:v>
       </x:c>
       <x:c r="G379" s="3" t="s">
-        <x:v>1353</x:v>
+        <x:v>1354</x:v>
       </x:c>
       <x:c r="H379" s="3" t="s">
-        <x:v>1354</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="I379" s="3" t="s">
-        <x:v>1355</x:v>
-[...1 lines deleted...]
-      <x:c r="J379" s="4" t="n">
+        <x:v>1356</x:v>
+      </x:c>
+      <x:c r="J379" s="4">
         <x:v>224130.42</x:v>
       </x:c>
-      <x:c r="K379" s="4" t="n">
+      <x:c r="K379" s="4">
         <x:v>224130.42</x:v>
       </x:c>
-      <x:c r="L379" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M379" s="4" t="n">
+      <x:c r="L379" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M379" s="4">
         <x:v>219165.18</x:v>
       </x:c>
-      <x:c r="N379" s="5" t="n">
+      <x:c r="N379" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O379" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:15">
       <x:c r="A380" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B380" s="3" t="s">
-        <x:v>1356</x:v>
+        <x:v>1357</x:v>
       </x:c>
       <x:c r="C380" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D380" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E380" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F380" s="3" t="s">
-        <x:v>1357</x:v>
+        <x:v>1358</x:v>
       </x:c>
       <x:c r="G380" s="3" t="s">
-        <x:v>1358</x:v>
+        <x:v>1359</x:v>
       </x:c>
       <x:c r="H380" s="3" t="s">
-        <x:v>1359</x:v>
+        <x:v>1360</x:v>
       </x:c>
       <x:c r="I380" s="3" t="s">
-        <x:v>1360</x:v>
-[...14 lines deleted...]
-        <x:v>28</x:v>
+        <x:v>1361</x:v>
+      </x:c>
+      <x:c r="J380" s="4">
+        <x:v>164668.9</x:v>
+      </x:c>
+      <x:c r="K380" s="4">
+        <x:v>164668.9</x:v>
+      </x:c>
+      <x:c r="L380" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M380" s="4">
+        <x:v>164668.91</x:v>
+      </x:c>
+      <x:c r="N380" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O380" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:15">
       <x:c r="A381" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B381" s="3" t="s">
+        <x:v>1357</x:v>
+      </x:c>
+      <x:c r="C381" s="3" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="D381" s="3" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="E381" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F381" s="3" t="s">
+        <x:v>1358</x:v>
+      </x:c>
+      <x:c r="G381" s="3" t="s">
+        <x:v>1362</x:v>
+      </x:c>
+      <x:c r="H381" s="3" t="s">
+        <x:v>1363</x:v>
+      </x:c>
+      <x:c r="I381" s="3" t="s">
+        <x:v>1364</x:v>
+      </x:c>
+      <x:c r="J381" s="4">
+        <x:v>112552.62</x:v>
+      </x:c>
+      <x:c r="K381" s="4">
+        <x:v>112552.62</x:v>
+      </x:c>
+      <x:c r="L381" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M381" s="4">
+        <x:v>112552.6</x:v>
+      </x:c>
+      <x:c r="N381" s="5">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="B381" s="3" t="s">
-[...37 lines deleted...]
-      </x:c>
       <x:c r="O381" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:15">
       <x:c r="A382" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B382" s="3" t="s">
-        <x:v>1364</x:v>
+        <x:v>1365</x:v>
       </x:c>
       <x:c r="C382" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D382" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E382" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F382" s="3" t="s">
-        <x:v>1365</x:v>
+        <x:v>1366</x:v>
       </x:c>
       <x:c r="G382" s="3" t="s">
-        <x:v>724</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="H382" s="3" t="s">
-        <x:v>1366</x:v>
+        <x:v>1367</x:v>
       </x:c>
       <x:c r="I382" s="3" t="s">
-        <x:v>1367</x:v>
-[...1 lines deleted...]
-      <x:c r="J382" s="4" t="n">
+        <x:v>1368</x:v>
+      </x:c>
+      <x:c r="J382" s="4">
         <x:v>109773.87</x:v>
       </x:c>
-      <x:c r="K382" s="4" t="n">
+      <x:c r="K382" s="4">
         <x:v>109773.87</x:v>
       </x:c>
-      <x:c r="L382" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M382" s="4" t="n">
+      <x:c r="L382" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M382" s="4">
         <x:v>95266.95</x:v>
       </x:c>
-      <x:c r="N382" s="5" t="n">
+      <x:c r="N382" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O382" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:15">
       <x:c r="A383" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B383" s="3" t="s">
-        <x:v>1368</x:v>
+        <x:v>1369</x:v>
       </x:c>
       <x:c r="C383" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D383" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E383" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F383" s="3" t="s">
-        <x:v>1369</x:v>
+        <x:v>1370</x:v>
       </x:c>
       <x:c r="G383" s="3" t="s">
-        <x:v>1370</x:v>
+        <x:v>1371</x:v>
       </x:c>
       <x:c r="H383" s="3" t="s">
-        <x:v>1371</x:v>
+        <x:v>1372</x:v>
       </x:c>
       <x:c r="I383" s="3" t="s">
-        <x:v>1372</x:v>
-[...1 lines deleted...]
-      <x:c r="J383" s="4" t="n">
+        <x:v>1373</x:v>
+      </x:c>
+      <x:c r="J383" s="4">
         <x:v>100570.04</x:v>
       </x:c>
-      <x:c r="K383" s="4" t="n">
+      <x:c r="K383" s="4">
         <x:v>100570.04</x:v>
       </x:c>
-      <x:c r="L383" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M383" s="4" t="n">
+      <x:c r="L383" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M383" s="4">
         <x:v>97925.98</x:v>
       </x:c>
-      <x:c r="N383" s="5" t="n">
+      <x:c r="N383" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O383" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:15">
       <x:c r="A384" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B384" s="3" t="s">
-        <x:v>1373</x:v>
+        <x:v>1374</x:v>
       </x:c>
       <x:c r="C384" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D384" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E384" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F384" s="3" t="s">
-        <x:v>1374</x:v>
+        <x:v>1375</x:v>
       </x:c>
       <x:c r="G384" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H384" s="3" t="s">
-        <x:v>1375</x:v>
+        <x:v>1376</x:v>
       </x:c>
       <x:c r="I384" s="3" t="s">
-        <x:v>1376</x:v>
-[...1 lines deleted...]
-      <x:c r="J384" s="4" t="n">
+        <x:v>1377</x:v>
+      </x:c>
+      <x:c r="J384" s="4">
         <x:v>202291.78</x:v>
       </x:c>
-      <x:c r="K384" s="4" t="n">
+      <x:c r="K384" s="4">
         <x:v>202291.78</x:v>
       </x:c>
-      <x:c r="L384" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M384" s="4" t="n">
+      <x:c r="L384" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M384" s="4">
         <x:v>202291.8</x:v>
       </x:c>
-      <x:c r="N384" s="5" t="n">
+      <x:c r="N384" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O384" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:15">
       <x:c r="A385" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B385" s="3" t="s">
-        <x:v>1377</x:v>
+        <x:v>1378</x:v>
       </x:c>
       <x:c r="C385" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E385" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F385" s="3" t="s">
-        <x:v>1378</x:v>
+        <x:v>1379</x:v>
       </x:c>
       <x:c r="G385" s="3" t="s">
-        <x:v>1379</x:v>
+        <x:v>1380</x:v>
       </x:c>
       <x:c r="H385" s="3" t="s">
-        <x:v>1380</x:v>
+        <x:v>1381</x:v>
       </x:c>
       <x:c r="I385" s="3" t="s">
-        <x:v>1381</x:v>
-[...1 lines deleted...]
-      <x:c r="J385" s="4" t="n">
+        <x:v>1382</x:v>
+      </x:c>
+      <x:c r="J385" s="4">
         <x:v>202268.08</x:v>
       </x:c>
-      <x:c r="K385" s="4" t="n">
+      <x:c r="K385" s="4">
         <x:v>202268.08</x:v>
       </x:c>
-      <x:c r="L385" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M385" s="4" t="n">
+      <x:c r="L385" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M385" s="4">
         <x:v>202247.54</x:v>
       </x:c>
-      <x:c r="N385" s="5" t="n">
+      <x:c r="N385" s="5">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O385" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:15">
       <x:c r="A386" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B386" s="3" t="s">
-        <x:v>1382</x:v>
+        <x:v>1383</x:v>
       </x:c>
       <x:c r="C386" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D386" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E386" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F386" s="3" t="s">
-        <x:v>1383</x:v>
+        <x:v>1384</x:v>
       </x:c>
       <x:c r="G386" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H386" s="3" t="s">
-        <x:v>1384</x:v>
+        <x:v>1385</x:v>
       </x:c>
       <x:c r="I386" s="3" t="s">
-        <x:v>1385</x:v>
-[...1 lines deleted...]
-      <x:c r="J386" s="4" t="n">
+        <x:v>1386</x:v>
+      </x:c>
+      <x:c r="J386" s="4">
         <x:v>143386.22</x:v>
       </x:c>
-      <x:c r="K386" s="4" t="n">
+      <x:c r="K386" s="4">
         <x:v>143386.22</x:v>
       </x:c>
-      <x:c r="L386" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M386" s="4" t="n">
+      <x:c r="L386" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M386" s="4">
         <x:v>143386.21</x:v>
       </x:c>
-      <x:c r="N386" s="5" t="n">
+      <x:c r="N386" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O386" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:15">
       <x:c r="A387" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B387" s="3" t="s">
-        <x:v>1386</x:v>
+        <x:v>1387</x:v>
       </x:c>
       <x:c r="C387" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E387" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F387" s="3" t="s">
-        <x:v>1387</x:v>
+        <x:v>1388</x:v>
       </x:c>
       <x:c r="G387" s="3" t="s">
-        <x:v>1218</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="H387" s="3" t="s">
-        <x:v>1388</x:v>
+        <x:v>1389</x:v>
       </x:c>
       <x:c r="I387" s="3" t="s">
-        <x:v>1389</x:v>
-[...1 lines deleted...]
-      <x:c r="J387" s="4" t="n">
+        <x:v>1390</x:v>
+      </x:c>
+      <x:c r="J387" s="4">
         <x:v>202932.55</x:v>
       </x:c>
-      <x:c r="K387" s="4" t="n">
+      <x:c r="K387" s="4">
         <x:v>202932.55</x:v>
       </x:c>
-      <x:c r="L387" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M387" s="4" t="n">
+      <x:c r="L387" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M387" s="4">
         <x:v>202932.56</x:v>
       </x:c>
-      <x:c r="N387" s="5" t="n">
+      <x:c r="N387" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O387" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:15">
       <x:c r="A388" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B388" s="3" t="s">
-        <x:v>1390</x:v>
+        <x:v>1391</x:v>
       </x:c>
       <x:c r="C388" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D388" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E388" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F388" s="3" t="s">
-        <x:v>1391</x:v>
+        <x:v>1392</x:v>
       </x:c>
       <x:c r="G388" s="3" t="s">
-        <x:v>883</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="H388" s="3" t="s">
-        <x:v>1392</x:v>
+        <x:v>1393</x:v>
       </x:c>
       <x:c r="I388" s="3" t="s">
-        <x:v>1393</x:v>
-[...1 lines deleted...]
-      <x:c r="J388" s="4" t="n">
+        <x:v>1394</x:v>
+      </x:c>
+      <x:c r="J388" s="4">
         <x:v>99994.38</x:v>
       </x:c>
-      <x:c r="K388" s="4" t="n">
+      <x:c r="K388" s="4">
         <x:v>99994.38</x:v>
       </x:c>
-      <x:c r="L388" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M388" s="4" t="n">
+      <x:c r="L388" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M388" s="4">
         <x:v>38695.11</x:v>
       </x:c>
-      <x:c r="N388" s="5" t="n">
+      <x:c r="N388" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O388" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:15">
       <x:c r="A389" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B389" s="3" t="s">
-        <x:v>1394</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="C389" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E389" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F389" s="3" t="s">
-        <x:v>1395</x:v>
+        <x:v>1396</x:v>
       </x:c>
       <x:c r="G389" s="3" t="s">
-        <x:v>905</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="H389" s="3" t="s">
-        <x:v>1396</x:v>
+        <x:v>1397</x:v>
       </x:c>
       <x:c r="I389" s="3" t="s">
-        <x:v>1397</x:v>
-[...1 lines deleted...]
-      <x:c r="J389" s="4" t="n">
+        <x:v>1398</x:v>
+      </x:c>
+      <x:c r="J389" s="4">
         <x:v>51964.11</x:v>
       </x:c>
-      <x:c r="K389" s="4" t="n">
+      <x:c r="K389" s="4">
         <x:v>51964.11</x:v>
       </x:c>
-      <x:c r="L389" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M389" s="4" t="n">
+      <x:c r="L389" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M389" s="4">
         <x:v>39289.9</x:v>
       </x:c>
-      <x:c r="N389" s="5" t="n">
+      <x:c r="N389" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O389" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:15">
       <x:c r="A390" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B390" s="3" t="s">
-        <x:v>1398</x:v>
+        <x:v>1399</x:v>
       </x:c>
       <x:c r="C390" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D390" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E390" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F390" s="3" t="s">
-        <x:v>1399</x:v>
+        <x:v>1400</x:v>
       </x:c>
       <x:c r="G390" s="3" t="s">
-        <x:v>1400</x:v>
+        <x:v>1401</x:v>
       </x:c>
       <x:c r="H390" s="3" t="s">
-        <x:v>1401</x:v>
+        <x:v>1402</x:v>
       </x:c>
       <x:c r="I390" s="3" t="s">
-        <x:v>1402</x:v>
-[...1 lines deleted...]
-      <x:c r="J390" s="4" t="n">
+        <x:v>1403</x:v>
+      </x:c>
+      <x:c r="J390" s="4">
         <x:v>207354.19</x:v>
       </x:c>
-      <x:c r="K390" s="4" t="n">
+      <x:c r="K390" s="4">
         <x:v>207354.19</x:v>
       </x:c>
-      <x:c r="L390" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M390" s="4" t="n">
+      <x:c r="L390" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M390" s="4">
         <x:v>207354.22</x:v>
       </x:c>
-      <x:c r="N390" s="5" t="n">
+      <x:c r="N390" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O390" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:15">
       <x:c r="A391" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B391" s="3" t="s">
-        <x:v>1403</x:v>
+        <x:v>1404</x:v>
       </x:c>
       <x:c r="C391" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D391" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E391" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F391" s="3" t="s">
+        <x:v>1405</x:v>
+      </x:c>
+      <x:c r="G391" s="3" t="s">
+        <x:v>893</x:v>
+      </x:c>
+      <x:c r="H391" s="3" t="s">
+        <x:v>1406</x:v>
+      </x:c>
+      <x:c r="I391" s="3" t="s">
+        <x:v>1407</x:v>
+      </x:c>
+      <x:c r="J391" s="4">
+        <x:v>52188.08</x:v>
+      </x:c>
+      <x:c r="K391" s="4">
+        <x:v>52188.08</x:v>
+      </x:c>
+      <x:c r="L391" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M391" s="4">
+        <x:v>44461.12</x:v>
+      </x:c>
+      <x:c r="N391" s="5">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D391" s="3" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="O391" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:15">
       <x:c r="A392" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B392" s="3" t="s">
-        <x:v>1407</x:v>
+        <x:v>1408</x:v>
       </x:c>
       <x:c r="C392" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D392" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E392" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F392" s="3" t="s">
-        <x:v>1408</x:v>
+        <x:v>1409</x:v>
       </x:c>
       <x:c r="G392" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H392" s="3" t="s">
-        <x:v>1409</x:v>
+        <x:v>1410</x:v>
       </x:c>
       <x:c r="I392" s="3" t="s">
-        <x:v>1410</x:v>
-[...1 lines deleted...]
-      <x:c r="J392" s="4" t="n">
+        <x:v>1411</x:v>
+      </x:c>
+      <x:c r="J392" s="4">
         <x:v>173090.79</x:v>
       </x:c>
-      <x:c r="K392" s="4" t="n">
+      <x:c r="K392" s="4">
         <x:v>173090.79</x:v>
       </x:c>
-      <x:c r="L392" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M392" s="4" t="n">
+      <x:c r="L392" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M392" s="4">
         <x:v>173090.8</x:v>
       </x:c>
-      <x:c r="N392" s="5" t="n">
+      <x:c r="N392" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O392" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:15">
       <x:c r="A393" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B393" s="3" t="s">
-        <x:v>1411</x:v>
+        <x:v>1412</x:v>
       </x:c>
       <x:c r="C393" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E393" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F393" s="3" t="s">
-        <x:v>1412</x:v>
+        <x:v>1413</x:v>
       </x:c>
       <x:c r="G393" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H393" s="3" t="s">
-        <x:v>1413</x:v>
+        <x:v>1414</x:v>
       </x:c>
       <x:c r="I393" s="3" t="s">
-        <x:v>1414</x:v>
-[...1 lines deleted...]
-      <x:c r="J393" s="4" t="n">
+        <x:v>1415</x:v>
+      </x:c>
+      <x:c r="J393" s="4">
         <x:v>196334.04</x:v>
       </x:c>
-      <x:c r="K393" s="4" t="n">
+      <x:c r="K393" s="4">
         <x:v>196334.04</x:v>
       </x:c>
-      <x:c r="L393" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M393" s="4" t="n">
+      <x:c r="L393" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M393" s="4">
         <x:v>191745.51</x:v>
       </x:c>
-      <x:c r="N393" s="5" t="n">
+      <x:c r="N393" s="5">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O393" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:15">
       <x:c r="A394" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B394" s="3" t="s">
-        <x:v>1415</x:v>
+        <x:v>1416</x:v>
       </x:c>
       <x:c r="C394" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D394" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E394" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F394" s="3" t="s">
-        <x:v>1416</x:v>
+        <x:v>1417</x:v>
       </x:c>
       <x:c r="G394" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H394" s="3" t="s">
-        <x:v>1417</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="I394" s="3" t="s">
-        <x:v>1418</x:v>
-[...1 lines deleted...]
-      <x:c r="J394" s="4" t="n">
+        <x:v>1419</x:v>
+      </x:c>
+      <x:c r="J394" s="4">
         <x:v>407190.88</x:v>
       </x:c>
-      <x:c r="K394" s="4" t="n">
+      <x:c r="K394" s="4">
         <x:v>407190.88</x:v>
       </x:c>
-      <x:c r="L394" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M394" s="4" t="n">
+      <x:c r="L394" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M394" s="4">
         <x:v>402101.39</x:v>
       </x:c>
-      <x:c r="N394" s="5" t="n">
+      <x:c r="N394" s="5">
         <x:v>31</x:v>
       </x:c>
       <x:c r="O394" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:15">
       <x:c r="A395" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B395" s="3" t="s">
-        <x:v>1419</x:v>
+        <x:v>1420</x:v>
       </x:c>
       <x:c r="C395" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E395" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F395" s="3" t="s">
-        <x:v>1416</x:v>
+        <x:v>1417</x:v>
       </x:c>
       <x:c r="G395" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H395" s="3" t="s">
-        <x:v>1420</x:v>
+        <x:v>1421</x:v>
       </x:c>
       <x:c r="I395" s="3" t="s">
-        <x:v>1421</x:v>
-[...14 lines deleted...]
-        <x:v>27</x:v>
+        <x:v>1422</x:v>
+      </x:c>
+      <x:c r="J395" s="4">
+        <x:v>15190431.11</x:v>
+      </x:c>
+      <x:c r="K395" s="4">
+        <x:v>15190431.11</x:v>
+      </x:c>
+      <x:c r="L395" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M395" s="4">
+        <x:v>12831319.92</x:v>
+      </x:c>
+      <x:c r="N395" s="5">
+        <x:v>70</x:v>
       </x:c>
       <x:c r="O395" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:15">
       <x:c r="A396" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B396" s="3" t="s">
-        <x:v>1422</x:v>
+        <x:v>1423</x:v>
       </x:c>
       <x:c r="C396" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D396" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E396" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F396" s="3" t="s">
-        <x:v>1416</x:v>
-[...1 lines deleted...]
-      <x:c r="G396" s="3" t="s"/>
+        <x:v>1417</x:v>
+      </x:c>
+      <x:c r="G396" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="H396" s="3" t="s">
-        <x:v>1423</x:v>
+        <x:v>1424</x:v>
       </x:c>
       <x:c r="I396" s="3" t="s">
-        <x:v>1424</x:v>
-[...14 lines deleted...]
-        <x:v>70</x:v>
+        <x:v>1425</x:v>
+      </x:c>
+      <x:c r="J396" s="4">
+        <x:v>392822.14</x:v>
+      </x:c>
+      <x:c r="K396" s="4">
+        <x:v>392822.14</x:v>
+      </x:c>
+      <x:c r="L396" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M396" s="4">
+        <x:v>239566.7</x:v>
+      </x:c>
+      <x:c r="N396" s="5">
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O396" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:15">
       <x:c r="A397" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B397" s="3" t="s">
-        <x:v>1425</x:v>
+        <x:v>1426</x:v>
       </x:c>
       <x:c r="C397" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E397" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F397" s="3" t="s">
-        <x:v>1416</x:v>
-[...1 lines deleted...]
-      <x:c r="G397" s="3" t="s"/>
+        <x:v>1417</x:v>
+      </x:c>
+      <x:c r="G397" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H397" s="3" t="s">
-        <x:v>1426</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="I397" s="3" t="s">
-        <x:v>1427</x:v>
-[...1 lines deleted...]
-      <x:c r="J397" s="4" t="n">
+        <x:v>1428</x:v>
+      </x:c>
+      <x:c r="J397" s="4">
         <x:v>15229109.61</x:v>
       </x:c>
-      <x:c r="K397" s="4" t="n">
+      <x:c r="K397" s="4">
         <x:v>15229109.61</x:v>
       </x:c>
-      <x:c r="L397" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M397" s="4" t="n">
+      <x:c r="L397" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M397" s="4">
         <x:v>12370338.81</x:v>
       </x:c>
-      <x:c r="N397" s="5" t="n">
+      <x:c r="N397" s="5">
         <x:v>70</x:v>
       </x:c>
       <x:c r="O397" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:15">
       <x:c r="A398" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B398" s="3" t="s">
-        <x:v>1428</x:v>
+        <x:v>1420</x:v>
       </x:c>
       <x:c r="C398" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D398" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="E398" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F398" s="3" t="s">
+        <x:v>1429</x:v>
+      </x:c>
+      <x:c r="G398" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H398" s="3" t="s">
+        <x:v>1430</x:v>
+      </x:c>
+      <x:c r="I398" s="3" t="s">
+        <x:v>1431</x:v>
+      </x:c>
+      <x:c r="J398" s="4">
+        <x:v>1882228.71</x:v>
+      </x:c>
+      <x:c r="K398" s="4">
+        <x:v>1882228.71</x:v>
+      </x:c>
+      <x:c r="L398" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M398" s="4">
+        <x:v>1890866.16</x:v>
+      </x:c>
+      <x:c r="N398" s="5">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D398" s="3" t="s">
-[...29 lines deleted...]
-      </x:c>
       <x:c r="O398" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:15">
       <x:c r="A399" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B399" s="3" t="s">
-        <x:v>1419</x:v>
+        <x:v>1432</x:v>
       </x:c>
       <x:c r="C399" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E399" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F399" s="3" t="s">
-        <x:v>1416</x:v>
+        <x:v>1417</x:v>
       </x:c>
       <x:c r="G399" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H399" s="3" t="s">
-        <x:v>1431</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="I399" s="3" t="s">
-        <x:v>1432</x:v>
-[...14 lines deleted...]
-        <x:v>49</x:v>
+        <x:v>1434</x:v>
+      </x:c>
+      <x:c r="J399" s="4">
+        <x:v>12101218.33</x:v>
+      </x:c>
+      <x:c r="K399" s="4">
+        <x:v>12101218.33</x:v>
+      </x:c>
+      <x:c r="L399" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M399" s="4">
+        <x:v>10826536.04</x:v>
+      </x:c>
+      <x:c r="N399" s="5">
+        <x:v>69</x:v>
       </x:c>
       <x:c r="O399" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:15">
       <x:c r="A400" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B400" s="3" t="s">
-        <x:v>1422</x:v>
+        <x:v>1423</x:v>
       </x:c>
       <x:c r="C400" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D400" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E400" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F400" s="3" t="s">
-        <x:v>1433</x:v>
+        <x:v>1417</x:v>
       </x:c>
       <x:c r="G400" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H400" s="3" t="s">
-        <x:v>1434</x:v>
+        <x:v>1435</x:v>
       </x:c>
       <x:c r="I400" s="3" t="s">
-        <x:v>1435</x:v>
-[...14 lines deleted...]
-        <x:v>30</x:v>
+        <x:v>1436</x:v>
+      </x:c>
+      <x:c r="J400" s="4">
+        <x:v>14931317.34</x:v>
+      </x:c>
+      <x:c r="K400" s="4">
+        <x:v>14931317.34</x:v>
+      </x:c>
+      <x:c r="L400" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M400" s="4">
+        <x:v>14666163.13</x:v>
+      </x:c>
+      <x:c r="N400" s="5">
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O400" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:15">
       <x:c r="A401" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B401" s="3" t="s">
-        <x:v>1436</x:v>
+        <x:v>1437</x:v>
       </x:c>
       <x:c r="C401" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E401" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F401" s="3" t="s">
-        <x:v>1437</x:v>
+        <x:v>1438</x:v>
       </x:c>
       <x:c r="G401" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H401" s="3" t="s">
-        <x:v>1438</x:v>
+        <x:v>1439</x:v>
       </x:c>
       <x:c r="I401" s="3" t="s">
-        <x:v>1439</x:v>
-[...1 lines deleted...]
-      <x:c r="J401" s="4" t="n">
+        <x:v>1440</x:v>
+      </x:c>
+      <x:c r="J401" s="4">
         <x:v>262894.93</x:v>
       </x:c>
-      <x:c r="K401" s="4" t="n">
+      <x:c r="K401" s="4">
         <x:v>262894.93</x:v>
       </x:c>
-      <x:c r="L401" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M401" s="4" t="n">
+      <x:c r="L401" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M401" s="4">
         <x:v>238263.32</x:v>
       </x:c>
-      <x:c r="N401" s="5" t="n">
+      <x:c r="N401" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O401" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:15">
       <x:c r="A402" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B402" s="3" t="s">
-        <x:v>1440</x:v>
+        <x:v>1441</x:v>
       </x:c>
       <x:c r="C402" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D402" s="3" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E402" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F402" s="3" t="s">
-        <x:v>1441</x:v>
+        <x:v>1442</x:v>
       </x:c>
       <x:c r="G402" s="3" t="s">
-        <x:v>1442</x:v>
+        <x:v>1443</x:v>
       </x:c>
       <x:c r="H402" s="3" t="s">
-        <x:v>1443</x:v>
+        <x:v>1444</x:v>
       </x:c>
       <x:c r="I402" s="3" t="s">
-        <x:v>1444</x:v>
-[...1 lines deleted...]
-      <x:c r="J402" s="4" t="n">
+        <x:v>1445</x:v>
+      </x:c>
+      <x:c r="J402" s="4">
         <x:v>136129.48</x:v>
       </x:c>
-      <x:c r="K402" s="4" t="n">
+      <x:c r="K402" s="4">
         <x:v>136129.48</x:v>
       </x:c>
-      <x:c r="L402" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M402" s="4" t="n">
+      <x:c r="L402" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M402" s="4">
         <x:v>136129.42</x:v>
       </x:c>
-      <x:c r="N402" s="5" t="n">
+      <x:c r="N402" s="5">
         <x:v>33</x:v>
       </x:c>
       <x:c r="O402" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:15">
       <x:c r="A403" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B403" s="3" t="s">
-        <x:v>1445</x:v>
+        <x:v>1446</x:v>
       </x:c>
       <x:c r="C403" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D403" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E403" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F403" s="3" t="s">
-        <x:v>1446</x:v>
+        <x:v>1447</x:v>
       </x:c>
       <x:c r="G403" s="3" t="s">
-        <x:v>1447</x:v>
+        <x:v>1448</x:v>
       </x:c>
       <x:c r="H403" s="3" t="s">
-        <x:v>1448</x:v>
+        <x:v>1449</x:v>
       </x:c>
       <x:c r="I403" s="3" t="s">
-        <x:v>1449</x:v>
-[...1 lines deleted...]
-      <x:c r="J403" s="4" t="n">
+        <x:v>1450</x:v>
+      </x:c>
+      <x:c r="J403" s="4">
         <x:v>123599.55</x:v>
       </x:c>
-      <x:c r="K403" s="4" t="n">
+      <x:c r="K403" s="4">
         <x:v>123599.55</x:v>
       </x:c>
-      <x:c r="L403" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M403" s="4" t="n">
+      <x:c r="L403" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M403" s="4">
         <x:v>116333.64</x:v>
       </x:c>
-      <x:c r="N403" s="5" t="n">
+      <x:c r="N403" s="5">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O403" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:15">
       <x:c r="A404" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B404" s="3" t="s">
-        <x:v>1450</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="C404" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D404" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E404" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F404" s="3" t="s">
-        <x:v>1451</x:v>
+        <x:v>1452</x:v>
       </x:c>
       <x:c r="G404" s="3" t="s">
-        <x:v>1452</x:v>
+        <x:v>1453</x:v>
       </x:c>
       <x:c r="H404" s="3" t="s">
-        <x:v>1453</x:v>
+        <x:v>1454</x:v>
       </x:c>
       <x:c r="I404" s="3" t="s">
-        <x:v>1454</x:v>
-[...13 lines deleted...]
-      <x:c r="N404" s="5" t="n">
+        <x:v>1455</x:v>
+      </x:c>
+      <x:c r="J404" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K404" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L404" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M404" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N404" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O404" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:15">
       <x:c r="A405" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B405" s="3" t="s">
-        <x:v>1455</x:v>
+        <x:v>1456</x:v>
       </x:c>
       <x:c r="C405" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D405" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E405" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F405" s="3" t="s">
-        <x:v>1456</x:v>
+        <x:v>1457</x:v>
       </x:c>
       <x:c r="G405" s="3" t="s">
-        <x:v>802</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="H405" s="3" t="s">
-        <x:v>1457</x:v>
+        <x:v>1458</x:v>
       </x:c>
       <x:c r="I405" s="3" t="s">
-        <x:v>1458</x:v>
-[...1 lines deleted...]
-      <x:c r="J405" s="4" t="n">
+        <x:v>1459</x:v>
+      </x:c>
+      <x:c r="J405" s="4">
         <x:v>101561.79</x:v>
       </x:c>
-      <x:c r="K405" s="4" t="n">
+      <x:c r="K405" s="4">
         <x:v>101561.79</x:v>
       </x:c>
-      <x:c r="L405" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M405" s="4" t="n">
+      <x:c r="L405" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M405" s="4">
         <x:v>101561.79</x:v>
       </x:c>
-      <x:c r="N405" s="5" t="n">
+      <x:c r="N405" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O405" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:15">
       <x:c r="A406" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B406" s="3" t="s">
-        <x:v>1459</x:v>
+        <x:v>1460</x:v>
       </x:c>
       <x:c r="C406" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D406" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E406" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F406" s="3" t="s">
-        <x:v>1460</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="G406" s="3" t="s">
-        <x:v>1461</x:v>
+        <x:v>1462</x:v>
       </x:c>
       <x:c r="H406" s="3" t="s">
-        <x:v>1462</x:v>
+        <x:v>1463</x:v>
       </x:c>
       <x:c r="I406" s="3" t="s">
-        <x:v>1463</x:v>
-[...1 lines deleted...]
-      <x:c r="J406" s="4" t="n">
+        <x:v>1464</x:v>
+      </x:c>
+      <x:c r="J406" s="4">
         <x:v>165487.81</x:v>
       </x:c>
-      <x:c r="K406" s="4" t="n">
+      <x:c r="K406" s="4">
         <x:v>165487.81</x:v>
       </x:c>
-      <x:c r="L406" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M406" s="4" t="n">
+      <x:c r="L406" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M406" s="4">
         <x:v>155099.35</x:v>
       </x:c>
-      <x:c r="N406" s="5" t="n">
+      <x:c r="N406" s="5">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O406" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:15">
       <x:c r="A407" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B407" s="3" t="s">
-        <x:v>1464</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="C407" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D407" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E407" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F407" s="3" t="s">
+        <x:v>1466</x:v>
+      </x:c>
+      <x:c r="G407" s="3" t="s">
+        <x:v>1467</x:v>
+      </x:c>
+      <x:c r="H407" s="3" t="s">
+        <x:v>1468</x:v>
+      </x:c>
+      <x:c r="I407" s="3" t="s">
+        <x:v>1469</x:v>
+      </x:c>
+      <x:c r="J407" s="4">
+        <x:v>212691.95</x:v>
+      </x:c>
+      <x:c r="K407" s="4">
+        <x:v>212691.95</x:v>
+      </x:c>
+      <x:c r="L407" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M407" s="4">
+        <x:v>168412.38</x:v>
+      </x:c>
+      <x:c r="N407" s="5">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D407" s="3" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="O407" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:15">
       <x:c r="A408" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B408" s="3" t="s">
-        <x:v>1469</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="C408" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D408" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E408" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F408" s="3" t="s">
-        <x:v>1470</x:v>
+        <x:v>1471</x:v>
       </x:c>
       <x:c r="G408" s="3" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H408" s="3" t="s">
-        <x:v>1471</x:v>
+        <x:v>1472</x:v>
       </x:c>
       <x:c r="I408" s="3" t="s">
-        <x:v>1472</x:v>
-[...1 lines deleted...]
-      <x:c r="J408" s="4" t="n">
+        <x:v>1473</x:v>
+      </x:c>
+      <x:c r="J408" s="4">
         <x:v>58959.38</x:v>
       </x:c>
-      <x:c r="K408" s="4" t="n">
+      <x:c r="K408" s="4">
         <x:v>58959.38</x:v>
       </x:c>
-      <x:c r="L408" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M408" s="4" t="n">
+      <x:c r="L408" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M408" s="4">
         <x:v>55002.42</x:v>
       </x:c>
-      <x:c r="N408" s="5" t="n">
+      <x:c r="N408" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O408" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:15">
       <x:c r="A409" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B409" s="3" t="s">
-        <x:v>1473</x:v>
+        <x:v>1474</x:v>
       </x:c>
       <x:c r="C409" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D409" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E409" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F409" s="3" t="s">
+        <x:v>1475</x:v>
+      </x:c>
+      <x:c r="G409" s="3" t="s">
+        <x:v>1476</x:v>
+      </x:c>
+      <x:c r="H409" s="3" t="s">
+        <x:v>1477</x:v>
+      </x:c>
+      <x:c r="I409" s="3" t="s">
+        <x:v>1478</x:v>
+      </x:c>
+      <x:c r="J409" s="4">
+        <x:v>90883.11</x:v>
+      </x:c>
+      <x:c r="K409" s="4">
+        <x:v>90883.11</x:v>
+      </x:c>
+      <x:c r="L409" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M409" s="4">
+        <x:v>90883.09</x:v>
+      </x:c>
+      <x:c r="N409" s="5">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D409" s="3" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="O409" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:15">
       <x:c r="A410" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B410" s="3" t="s">
-        <x:v>1478</x:v>
+        <x:v>1479</x:v>
       </x:c>
       <x:c r="C410" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D410" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E410" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F410" s="3" t="s">
-        <x:v>1479</x:v>
+        <x:v>1480</x:v>
       </x:c>
       <x:c r="G410" s="3" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H410" s="3" t="s">
-        <x:v>1480</x:v>
+        <x:v>1481</x:v>
       </x:c>
       <x:c r="I410" s="3" t="s">
-        <x:v>1481</x:v>
-[...1 lines deleted...]
-      <x:c r="J410" s="4" t="n">
+        <x:v>1482</x:v>
+      </x:c>
+      <x:c r="J410" s="4">
         <x:v>41202.78</x:v>
       </x:c>
-      <x:c r="K410" s="4" t="n">
+      <x:c r="K410" s="4">
         <x:v>41202.78</x:v>
       </x:c>
-      <x:c r="L410" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M410" s="4" t="n">
+      <x:c r="L410" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M410" s="4">
         <x:v>41202.78</x:v>
       </x:c>
-      <x:c r="N410" s="5" t="n">
+      <x:c r="N410" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O410" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:15">
       <x:c r="A411" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B411" s="3" t="s">
-        <x:v>1482</x:v>
+        <x:v>1483</x:v>
       </x:c>
       <x:c r="C411" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D411" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E411" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F411" s="3" t="s">
+        <x:v>1484</x:v>
+      </x:c>
+      <x:c r="G411" s="3" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="H411" s="3" t="s">
+        <x:v>1485</x:v>
+      </x:c>
+      <x:c r="I411" s="3" t="s">
+        <x:v>1486</x:v>
+      </x:c>
+      <x:c r="J411" s="4">
+        <x:v>74776.07</x:v>
+      </x:c>
+      <x:c r="K411" s="4">
+        <x:v>74776.07</x:v>
+      </x:c>
+      <x:c r="L411" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M411" s="4">
+        <x:v>74776.07</x:v>
+      </x:c>
+      <x:c r="N411" s="5">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D411" s="3" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="O411" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:15">
       <x:c r="A412" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B412" s="3" t="s">
-        <x:v>1486</x:v>
+        <x:v>1487</x:v>
       </x:c>
       <x:c r="C412" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D412" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E412" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F412" s="3" t="s">
-        <x:v>1487</x:v>
+        <x:v>1488</x:v>
       </x:c>
       <x:c r="G412" s="3" t="s">
-        <x:v>909</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="H412" s="3" t="s">
-        <x:v>1488</x:v>
+        <x:v>1489</x:v>
       </x:c>
       <x:c r="I412" s="3" t="s">
-        <x:v>1489</x:v>
-[...13 lines deleted...]
-      <x:c r="N412" s="5" t="n">
+        <x:v>1490</x:v>
+      </x:c>
+      <x:c r="J412" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K412" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L412" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M412" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N412" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O412" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:15">
       <x:c r="A413" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B413" s="3" t="s">
+        <x:v>1491</x:v>
+      </x:c>
+      <x:c r="C413" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D413" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E413" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F413" s="3" t="s">
+        <x:v>1488</x:v>
+      </x:c>
+      <x:c r="G413" s="3" t="s">
+        <x:v>910</x:v>
+      </x:c>
+      <x:c r="H413" s="3" t="s">
+        <x:v>1492</x:v>
+      </x:c>
+      <x:c r="I413" s="3" t="s">
+        <x:v>1493</x:v>
+      </x:c>
+      <x:c r="J413" s="4">
+        <x:v>94230.66</x:v>
+      </x:c>
+      <x:c r="K413" s="4">
+        <x:v>94230.66</x:v>
+      </x:c>
+      <x:c r="L413" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M413" s="4">
+        <x:v>94230.65</x:v>
+      </x:c>
+      <x:c r="N413" s="5">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="B413" s="3" t="s">
-[...37 lines deleted...]
-      </x:c>
       <x:c r="O413" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:15">
       <x:c r="A414" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B414" s="3" t="s">
-        <x:v>1493</x:v>
+        <x:v>1494</x:v>
       </x:c>
       <x:c r="C414" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D414" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E414" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F414" s="3" t="s">
-        <x:v>1494</x:v>
+        <x:v>1495</x:v>
       </x:c>
       <x:c r="G414" s="3" t="s">
-        <x:v>1034</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="H414" s="3" t="s">
-        <x:v>1495</x:v>
+        <x:v>1496</x:v>
       </x:c>
       <x:c r="I414" s="3" t="s">
-        <x:v>1496</x:v>
-[...1 lines deleted...]
-      <x:c r="J414" s="4" t="n">
+        <x:v>1497</x:v>
+      </x:c>
+      <x:c r="J414" s="4">
         <x:v>129903.54</x:v>
       </x:c>
-      <x:c r="K414" s="4" t="n">
+      <x:c r="K414" s="4">
         <x:v>129903.54</x:v>
       </x:c>
-      <x:c r="L414" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M414" s="4" t="n">
+      <x:c r="L414" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M414" s="4">
         <x:v>129903.53</x:v>
       </x:c>
-      <x:c r="N414" s="5" t="n">
+      <x:c r="N414" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O414" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:15">
       <x:c r="A415" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B415" s="3" t="s">
-        <x:v>1497</x:v>
+        <x:v>1498</x:v>
       </x:c>
       <x:c r="C415" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E415" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F415" s="3" t="s">
-        <x:v>1498</x:v>
+        <x:v>1499</x:v>
       </x:c>
       <x:c r="G415" s="3" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H415" s="3" t="s">
-        <x:v>1499</x:v>
+        <x:v>1500</x:v>
       </x:c>
       <x:c r="I415" s="3" t="s">
-        <x:v>1500</x:v>
-[...1 lines deleted...]
-      <x:c r="J415" s="4" t="n">
+        <x:v>1501</x:v>
+      </x:c>
+      <x:c r="J415" s="4">
         <x:v>31843.34</x:v>
       </x:c>
-      <x:c r="K415" s="4" t="n">
+      <x:c r="K415" s="4">
         <x:v>31843.34</x:v>
       </x:c>
-      <x:c r="L415" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M415" s="4" t="n">
+      <x:c r="L415" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M415" s="4">
         <x:v>31843.35</x:v>
       </x:c>
-      <x:c r="N415" s="5" t="n">
+      <x:c r="N415" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O415" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:15">
       <x:c r="A416" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B416" s="3" t="s">
-        <x:v>1501</x:v>
+        <x:v>1502</x:v>
       </x:c>
       <x:c r="C416" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D416" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E416" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F416" s="3" t="s">
-        <x:v>1502</x:v>
+        <x:v>1503</x:v>
       </x:c>
       <x:c r="G416" s="3" t="s">
-        <x:v>1053</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="H416" s="3" t="s">
-        <x:v>1503</x:v>
+        <x:v>1504</x:v>
       </x:c>
       <x:c r="I416" s="3" t="s">
-        <x:v>1504</x:v>
-[...1 lines deleted...]
-      <x:c r="J416" s="4" t="n">
+        <x:v>1505</x:v>
+      </x:c>
+      <x:c r="J416" s="4">
         <x:v>115962.55</x:v>
       </x:c>
-      <x:c r="K416" s="4" t="n">
+      <x:c r="K416" s="4">
         <x:v>115962.55</x:v>
       </x:c>
-      <x:c r="L416" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M416" s="4" t="n">
+      <x:c r="L416" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M416" s="4">
         <x:v>101929.14</x:v>
       </x:c>
-      <x:c r="N416" s="5" t="n">
+      <x:c r="N416" s="5">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O416" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:15">
       <x:c r="A417" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B417" s="3" t="s">
-        <x:v>1505</x:v>
+        <x:v>1506</x:v>
       </x:c>
       <x:c r="C417" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E417" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F417" s="3" t="s">
-        <x:v>1506</x:v>
+        <x:v>1507</x:v>
       </x:c>
       <x:c r="G417" s="3" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="H417" s="3" t="s">
-        <x:v>1507</x:v>
+        <x:v>1508</x:v>
       </x:c>
       <x:c r="I417" s="3" t="s">
-        <x:v>1508</x:v>
-[...1 lines deleted...]
-      <x:c r="J417" s="4" t="n">
+        <x:v>1509</x:v>
+      </x:c>
+      <x:c r="J417" s="4">
         <x:v>81484.43</x:v>
       </x:c>
-      <x:c r="K417" s="4" t="n">
+      <x:c r="K417" s="4">
         <x:v>81484.43</x:v>
       </x:c>
-      <x:c r="L417" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M417" s="4" t="n">
+      <x:c r="L417" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M417" s="4">
         <x:v>81484.43</x:v>
       </x:c>
-      <x:c r="N417" s="5" t="n">
+      <x:c r="N417" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O417" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:15">
       <x:c r="A418" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B418" s="3" t="s">
-        <x:v>1509</x:v>
+        <x:v>1510</x:v>
       </x:c>
       <x:c r="C418" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D418" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E418" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F418" s="3" t="s">
-        <x:v>1510</x:v>
+        <x:v>1511</x:v>
       </x:c>
       <x:c r="G418" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H418" s="3" t="s">
-        <x:v>1511</x:v>
+        <x:v>1512</x:v>
       </x:c>
       <x:c r="I418" s="3" t="s">
-        <x:v>1512</x:v>
-[...1 lines deleted...]
-      <x:c r="J418" s="4" t="n">
+        <x:v>1513</x:v>
+      </x:c>
+      <x:c r="J418" s="4">
         <x:v>102410.67</x:v>
       </x:c>
-      <x:c r="K418" s="4" t="n">
+      <x:c r="K418" s="4">
         <x:v>102410.67</x:v>
       </x:c>
-      <x:c r="L418" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M418" s="4" t="n">
+      <x:c r="L418" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M418" s="4">
         <x:v>93903.43</x:v>
       </x:c>
-      <x:c r="N418" s="5" t="n">
+      <x:c r="N418" s="5">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O418" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:15">
       <x:c r="A419" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B419" s="3" t="s">
-        <x:v>1513</x:v>
+        <x:v>1514</x:v>
       </x:c>
       <x:c r="C419" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E419" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F419" s="3" t="s">
-        <x:v>1514</x:v>
+        <x:v>1515</x:v>
       </x:c>
       <x:c r="G419" s="3" t="s">
-        <x:v>1515</x:v>
+        <x:v>1516</x:v>
       </x:c>
       <x:c r="H419" s="3" t="s">
-        <x:v>1516</x:v>
+        <x:v>1517</x:v>
       </x:c>
       <x:c r="I419" s="3" t="s">
-        <x:v>1517</x:v>
-[...1 lines deleted...]
-      <x:c r="J419" s="4" t="n">
+        <x:v>1518</x:v>
+      </x:c>
+      <x:c r="J419" s="4">
         <x:v>121053.55</x:v>
       </x:c>
-      <x:c r="K419" s="4" t="n">
+      <x:c r="K419" s="4">
         <x:v>121053.55</x:v>
       </x:c>
-      <x:c r="L419" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M419" s="4" t="n">
+      <x:c r="L419" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M419" s="4">
         <x:v>94201.29</x:v>
       </x:c>
-      <x:c r="N419" s="5" t="n">
+      <x:c r="N419" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O419" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:15">
       <x:c r="A420" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B420" s="3" t="s">
-        <x:v>1518</x:v>
+        <x:v>1519</x:v>
       </x:c>
       <x:c r="C420" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D420" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E420" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F420" s="3" t="s">
-        <x:v>1519</x:v>
+        <x:v>1520</x:v>
       </x:c>
       <x:c r="G420" s="3" t="s">
-        <x:v>724</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="H420" s="3" t="s">
-        <x:v>1520</x:v>
+        <x:v>1521</x:v>
       </x:c>
       <x:c r="I420" s="3" t="s">
-        <x:v>1521</x:v>
-[...1 lines deleted...]
-      <x:c r="J420" s="4" t="n">
+        <x:v>1522</x:v>
+      </x:c>
+      <x:c r="J420" s="4">
         <x:v>431467.15</x:v>
       </x:c>
-      <x:c r="K420" s="4" t="n">
+      <x:c r="K420" s="4">
         <x:v>431467.15</x:v>
       </x:c>
-      <x:c r="L420" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M420" s="4" t="n">
+      <x:c r="L420" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M420" s="4">
         <x:v>397972.43</x:v>
       </x:c>
-      <x:c r="N420" s="5" t="n">
+      <x:c r="N420" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O420" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:15">
       <x:c r="A421" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B421" s="3" t="s">
-        <x:v>1522</x:v>
+        <x:v>1523</x:v>
       </x:c>
       <x:c r="C421" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E421" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F421" s="3" t="s">
-        <x:v>1523</x:v>
+        <x:v>1524</x:v>
       </x:c>
       <x:c r="G421" s="3" t="s">
-        <x:v>1524</x:v>
+        <x:v>1525</x:v>
       </x:c>
       <x:c r="H421" s="3" t="s">
-        <x:v>1525</x:v>
+        <x:v>1526</x:v>
       </x:c>
       <x:c r="I421" s="3" t="s">
-        <x:v>1526</x:v>
-[...14 lines deleted...]
-        <x:v>22</x:v>
+        <x:v>1527</x:v>
+      </x:c>
+      <x:c r="J421" s="4">
+        <x:v>199329.43</x:v>
+      </x:c>
+      <x:c r="K421" s="4">
+        <x:v>199329.43</x:v>
+      </x:c>
+      <x:c r="L421" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M421" s="4">
+        <x:v>91627.76</x:v>
+      </x:c>
+      <x:c r="N421" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O421" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:15">
       <x:c r="A422" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B422" s="3" t="s">
-        <x:v>1522</x:v>
+        <x:v>1523</x:v>
       </x:c>
       <x:c r="C422" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D422" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E422" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F422" s="3" t="s">
-        <x:v>1523</x:v>
+        <x:v>1524</x:v>
       </x:c>
       <x:c r="G422" s="3" t="s">
-        <x:v>1524</x:v>
+        <x:v>1525</x:v>
       </x:c>
       <x:c r="H422" s="3" t="s">
+        <x:v>1528</x:v>
+      </x:c>
+      <x:c r="I422" s="3" t="s">
         <x:v>1527</x:v>
       </x:c>
-      <x:c r="I422" s="3" t="s">
-[...15 lines deleted...]
-        <x:v>24</x:v>
+      <x:c r="J422" s="4">
+        <x:v>255409.73</x:v>
+      </x:c>
+      <x:c r="K422" s="4">
+        <x:v>255409.73</x:v>
+      </x:c>
+      <x:c r="L422" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M422" s="4">
+        <x:v>164283.24</x:v>
+      </x:c>
+      <x:c r="N422" s="5">
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O422" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:15">
       <x:c r="A423" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B423" s="3" t="s">
+        <x:v>1529</x:v>
+      </x:c>
+      <x:c r="C423" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D423" s="3" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="E423" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F423" s="3" t="s">
+        <x:v>1530</x:v>
+      </x:c>
+      <x:c r="G423" s="3" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H423" s="3" t="s">
+        <x:v>1531</x:v>
+      </x:c>
+      <x:c r="I423" s="3" t="s">
+        <x:v>1532</x:v>
+      </x:c>
+      <x:c r="J423" s="4">
+        <x:v>251575.05</x:v>
+      </x:c>
+      <x:c r="K423" s="4">
+        <x:v>251575.05</x:v>
+      </x:c>
+      <x:c r="L423" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M423" s="4">
+        <x:v>232339.26</x:v>
+      </x:c>
+      <x:c r="N423" s="5">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="B423" s="3" t="s">
-[...37 lines deleted...]
-      </x:c>
       <x:c r="O423" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:15">
       <x:c r="A424" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B424" s="3" t="s">
-        <x:v>1532</x:v>
+        <x:v>1533</x:v>
       </x:c>
       <x:c r="C424" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D424" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E424" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F424" s="3" t="s">
-        <x:v>1533</x:v>
+        <x:v>1534</x:v>
       </x:c>
       <x:c r="G424" s="3" t="s">
-        <x:v>914</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="H424" s="3" t="s">
-        <x:v>1534</x:v>
+        <x:v>1535</x:v>
       </x:c>
       <x:c r="I424" s="3" t="s">
-        <x:v>1535</x:v>
-[...1 lines deleted...]
-      <x:c r="J424" s="4" t="n">
+        <x:v>1536</x:v>
+      </x:c>
+      <x:c r="J424" s="4">
         <x:v>277719.04</x:v>
       </x:c>
-      <x:c r="K424" s="4" t="n">
+      <x:c r="K424" s="4">
         <x:v>277719.04</x:v>
       </x:c>
-      <x:c r="L424" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M424" s="4" t="n">
+      <x:c r="L424" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M424" s="4">
         <x:v>261430.17</x:v>
       </x:c>
-      <x:c r="N424" s="5" t="n">
+      <x:c r="N424" s="5">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O424" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:15">
       <x:c r="A425" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B425" s="3" t="s">
-        <x:v>1536</x:v>
+        <x:v>1537</x:v>
       </x:c>
       <x:c r="C425" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E425" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F425" s="3" t="s">
-        <x:v>1537</x:v>
+        <x:v>1538</x:v>
       </x:c>
       <x:c r="G425" s="3" t="s">
-        <x:v>1000</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="H425" s="3" t="s">
-        <x:v>1538</x:v>
+        <x:v>1539</x:v>
       </x:c>
       <x:c r="I425" s="3" t="s">
-        <x:v>1539</x:v>
-[...1 lines deleted...]
-      <x:c r="J425" s="4" t="n">
+        <x:v>1540</x:v>
+      </x:c>
+      <x:c r="J425" s="4">
         <x:v>95480.52</x:v>
       </x:c>
-      <x:c r="K425" s="4" t="n">
+      <x:c r="K425" s="4">
         <x:v>95480.52</x:v>
       </x:c>
-      <x:c r="L425" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M425" s="4" t="n">
+      <x:c r="L425" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M425" s="4">
         <x:v>95480.54</x:v>
       </x:c>
-      <x:c r="N425" s="5" t="n">
+      <x:c r="N425" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O425" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:15">
       <x:c r="A426" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B426" s="3" t="s">
-        <x:v>1540</x:v>
+        <x:v>1541</x:v>
       </x:c>
       <x:c r="C426" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D426" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E426" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F426" s="3" t="s">
-        <x:v>1541</x:v>
+        <x:v>1542</x:v>
       </x:c>
       <x:c r="G426" s="3" t="s">
-        <x:v>1542</x:v>
+        <x:v>1543</x:v>
       </x:c>
       <x:c r="H426" s="3" t="s">
-        <x:v>1543</x:v>
+        <x:v>1544</x:v>
       </x:c>
       <x:c r="I426" s="3" t="s">
-        <x:v>1544</x:v>
-[...1 lines deleted...]
-      <x:c r="J426" s="4" t="n">
+        <x:v>1545</x:v>
+      </x:c>
+      <x:c r="J426" s="4">
         <x:v>93377.29</x:v>
       </x:c>
-      <x:c r="K426" s="4" t="n">
+      <x:c r="K426" s="4">
         <x:v>93377.29</x:v>
       </x:c>
-      <x:c r="L426" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M426" s="4" t="n">
+      <x:c r="L426" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M426" s="4">
         <x:v>93377.28</x:v>
       </x:c>
-      <x:c r="N426" s="5" t="n">
+      <x:c r="N426" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O426" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:15">
       <x:c r="A427" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B427" s="3" t="s">
-        <x:v>1545</x:v>
+        <x:v>1546</x:v>
       </x:c>
       <x:c r="C427" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E427" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F427" s="3" t="s">
-        <x:v>1546</x:v>
+        <x:v>1547</x:v>
       </x:c>
       <x:c r="G427" s="3" t="s">
-        <x:v>905</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="H427" s="3" t="s">
-        <x:v>1547</x:v>
+        <x:v>1548</x:v>
       </x:c>
       <x:c r="I427" s="3" t="s">
-        <x:v>1548</x:v>
-[...1 lines deleted...]
-      <x:c r="J427" s="4" t="n">
+        <x:v>1549</x:v>
+      </x:c>
+      <x:c r="J427" s="4">
         <x:v>162868.05</x:v>
       </x:c>
-      <x:c r="K427" s="4" t="n">
+      <x:c r="K427" s="4">
         <x:v>162868.05</x:v>
       </x:c>
-      <x:c r="L427" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M427" s="4" t="n">
+      <x:c r="L427" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M427" s="4">
         <x:v>162868.07</x:v>
       </x:c>
-      <x:c r="N427" s="5" t="n">
+      <x:c r="N427" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O427" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:15">
       <x:c r="A428" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B428" s="3" t="s">
-        <x:v>1549</x:v>
+        <x:v>1550</x:v>
       </x:c>
       <x:c r="C428" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D428" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E428" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F428" s="3" t="s">
-        <x:v>1550</x:v>
+        <x:v>1551</x:v>
       </x:c>
       <x:c r="G428" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H428" s="3" t="s">
-        <x:v>1551</x:v>
+        <x:v>1552</x:v>
       </x:c>
       <x:c r="I428" s="3" t="s">
-        <x:v>1552</x:v>
-[...1 lines deleted...]
-      <x:c r="J428" s="4" t="n">
+        <x:v>1553</x:v>
+      </x:c>
+      <x:c r="J428" s="4">
         <x:v>41999.4</x:v>
       </x:c>
-      <x:c r="K428" s="4" t="n">
+      <x:c r="K428" s="4">
         <x:v>41999.4</x:v>
       </x:c>
-      <x:c r="L428" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M428" s="4" t="n">
+      <x:c r="L428" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M428" s="4">
         <x:v>41999.41</x:v>
       </x:c>
-      <x:c r="N428" s="5" t="n">
+      <x:c r="N428" s="5">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O428" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:15">
       <x:c r="A429" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B429" s="3" t="s">
-        <x:v>1553</x:v>
+        <x:v>1554</x:v>
       </x:c>
       <x:c r="C429" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D429" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E429" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F429" s="3" t="s">
+        <x:v>1555</x:v>
+      </x:c>
+      <x:c r="G429" s="3" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="H429" s="3" t="s">
+        <x:v>1556</x:v>
+      </x:c>
+      <x:c r="I429" s="3" t="s">
+        <x:v>1557</x:v>
+      </x:c>
+      <x:c r="J429" s="4">
+        <x:v>95708.71</x:v>
+      </x:c>
+      <x:c r="K429" s="4">
+        <x:v>95708.71</x:v>
+      </x:c>
+      <x:c r="L429" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M429" s="4">
+        <x:v>55280.33</x:v>
+      </x:c>
+      <x:c r="N429" s="5">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D429" s="3" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="O429" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:15">
       <x:c r="A430" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B430" s="3" t="s">
-        <x:v>1557</x:v>
+        <x:v>1558</x:v>
       </x:c>
       <x:c r="C430" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D430" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E430" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F430" s="3" t="s">
-        <x:v>1558</x:v>
+        <x:v>1559</x:v>
       </x:c>
       <x:c r="G430" s="3" t="s">
-        <x:v>1559</x:v>
+        <x:v>1560</x:v>
       </x:c>
       <x:c r="H430" s="3" t="s">
-        <x:v>1560</x:v>
+        <x:v>1561</x:v>
       </x:c>
       <x:c r="I430" s="3" t="s">
-        <x:v>1561</x:v>
-[...1 lines deleted...]
-      <x:c r="J430" s="4" t="n">
+        <x:v>1562</x:v>
+      </x:c>
+      <x:c r="J430" s="4">
         <x:v>159937.59</x:v>
       </x:c>
-      <x:c r="K430" s="4" t="n">
+      <x:c r="K430" s="4">
         <x:v>159937.59</x:v>
       </x:c>
-      <x:c r="L430" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M430" s="4" t="n">
+      <x:c r="L430" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M430" s="4">
         <x:v>159923.38</x:v>
       </x:c>
-      <x:c r="N430" s="5" t="n">
+      <x:c r="N430" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O430" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:15">
       <x:c r="A431" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B431" s="3" t="s">
-        <x:v>1562</x:v>
+        <x:v>1563</x:v>
       </x:c>
       <x:c r="C431" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D431" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="E431" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F431" s="3" t="s">
+        <x:v>1564</x:v>
+      </x:c>
+      <x:c r="G431" s="3" t="s">
+        <x:v>1565</x:v>
+      </x:c>
+      <x:c r="H431" s="3" t="s">
+        <x:v>1566</x:v>
+      </x:c>
+      <x:c r="I431" s="3" t="s">
+        <x:v>1567</x:v>
+      </x:c>
+      <x:c r="J431" s="4">
+        <x:v>328699.13</x:v>
+      </x:c>
+      <x:c r="K431" s="4">
+        <x:v>328699.13</x:v>
+      </x:c>
+      <x:c r="L431" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M431" s="4">
+        <x:v>328699.12</x:v>
+      </x:c>
+      <x:c r="N431" s="5">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D431" s="3" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="O431" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:15">
       <x:c r="A432" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B432" s="3" t="s">
-        <x:v>1567</x:v>
+        <x:v>1568</x:v>
       </x:c>
       <x:c r="C432" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D432" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="E432" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F432" s="3" t="s">
+        <x:v>1569</x:v>
+      </x:c>
+      <x:c r="G432" s="3" t="s">
+        <x:v>1570</x:v>
+      </x:c>
+      <x:c r="H432" s="3" t="s">
+        <x:v>1571</x:v>
+      </x:c>
+      <x:c r="I432" s="3" t="s">
+        <x:v>1572</x:v>
+      </x:c>
+      <x:c r="J432" s="4">
+        <x:v>1748023.38</x:v>
+      </x:c>
+      <x:c r="K432" s="4">
+        <x:v>1748023.38</x:v>
+      </x:c>
+      <x:c r="L432" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M432" s="4">
+        <x:v>1748023.42</x:v>
+      </x:c>
+      <x:c r="N432" s="5">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D432" s="3" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="O432" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:15">
       <x:c r="A433" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B433" s="3" t="s">
-        <x:v>1572</x:v>
+        <x:v>1573</x:v>
       </x:c>
       <x:c r="C433" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E433" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F433" s="3" t="s">
-        <x:v>1573</x:v>
+        <x:v>1574</x:v>
       </x:c>
       <x:c r="G433" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H433" s="3" t="s">
-        <x:v>1574</x:v>
+        <x:v>1575</x:v>
       </x:c>
       <x:c r="I433" s="3" t="s">
-        <x:v>1575</x:v>
-[...1 lines deleted...]
-      <x:c r="J433" s="4" t="n">
+        <x:v>1576</x:v>
+      </x:c>
+      <x:c r="J433" s="4">
         <x:v>388922.34</x:v>
       </x:c>
-      <x:c r="K433" s="4" t="n">
+      <x:c r="K433" s="4">
         <x:v>388922.34</x:v>
       </x:c>
-      <x:c r="L433" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M433" s="4" t="n">
+      <x:c r="L433" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M433" s="4">
         <x:v>379305.24</x:v>
       </x:c>
-      <x:c r="N433" s="5" t="n">
+      <x:c r="N433" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O433" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:15">
       <x:c r="A434" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B434" s="3" t="s">
-        <x:v>1576</x:v>
+        <x:v>1577</x:v>
       </x:c>
       <x:c r="C434" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D434" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E434" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F434" s="3" t="s">
-        <x:v>1577</x:v>
-[...1 lines deleted...]
-      <x:c r="G434" s="3" t="s"/>
+        <x:v>1578</x:v>
+      </x:c>
+      <x:c r="G434" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H434" s="3" t="s">
-        <x:v>1578</x:v>
+        <x:v>1579</x:v>
       </x:c>
       <x:c r="I434" s="3" t="s">
-        <x:v>1579</x:v>
-[...1 lines deleted...]
-      <x:c r="J434" s="4" t="n">
+        <x:v>1580</x:v>
+      </x:c>
+      <x:c r="J434" s="4">
         <x:v>11503916.1</x:v>
       </x:c>
-      <x:c r="K434" s="4" t="n">
+      <x:c r="K434" s="4">
         <x:v>11503916.1</x:v>
       </x:c>
-      <x:c r="L434" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M434" s="4" t="n">
+      <x:c r="L434" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M434" s="4">
         <x:v>11503862.83</x:v>
       </x:c>
-      <x:c r="N434" s="5" t="n">
+      <x:c r="N434" s="5">
         <x:v>68</x:v>
       </x:c>
       <x:c r="O434" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:15">
       <x:c r="A435" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B435" s="3" t="s">
-        <x:v>1580</x:v>
+        <x:v>1581</x:v>
       </x:c>
       <x:c r="C435" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D435" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="E435" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F435" s="3" t="s">
+        <x:v>1582</x:v>
+      </x:c>
+      <x:c r="G435" s="3" t="s">
+        <x:v>1583</x:v>
+      </x:c>
+      <x:c r="H435" s="3" t="s">
+        <x:v>1584</x:v>
+      </x:c>
+      <x:c r="I435" s="3" t="s">
+        <x:v>1585</x:v>
+      </x:c>
+      <x:c r="J435" s="4">
+        <x:v>2150038.05</x:v>
+      </x:c>
+      <x:c r="K435" s="4">
+        <x:v>2150038.05</x:v>
+      </x:c>
+      <x:c r="L435" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M435" s="4">
+        <x:v>2150038.04</x:v>
+      </x:c>
+      <x:c r="N435" s="5">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D435" s="3" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="O435" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:15">
       <x:c r="A436" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B436" s="3" t="s">
-        <x:v>1585</x:v>
+        <x:v>1586</x:v>
       </x:c>
       <x:c r="C436" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D436" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="E436" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F436" s="3" t="s">
+        <x:v>1587</x:v>
+      </x:c>
+      <x:c r="G436" s="3" t="s">
+        <x:v>1588</x:v>
+      </x:c>
+      <x:c r="H436" s="3" t="s">
+        <x:v>1589</x:v>
+      </x:c>
+      <x:c r="I436" s="3" t="s">
+        <x:v>1590</x:v>
+      </x:c>
+      <x:c r="J436" s="4">
+        <x:v>2235395.48</x:v>
+      </x:c>
+      <x:c r="K436" s="4">
+        <x:v>2235395.48</x:v>
+      </x:c>
+      <x:c r="L436" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M436" s="4">
+        <x:v>2235395.45</x:v>
+      </x:c>
+      <x:c r="N436" s="5">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D436" s="3" t="s">
-[...29 lines deleted...]
-      </x:c>
       <x:c r="O436" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:15">
       <x:c r="A437" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B437" s="3" t="s">
-        <x:v>1589</x:v>
+        <x:v>1591</x:v>
       </x:c>
       <x:c r="C437" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E437" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F437" s="3" t="s">
-        <x:v>1590</x:v>
+        <x:v>1592</x:v>
       </x:c>
       <x:c r="G437" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H437" s="3" t="s">
-        <x:v>1591</x:v>
+        <x:v>1593</x:v>
       </x:c>
       <x:c r="I437" s="3" t="s">
-        <x:v>1592</x:v>
-[...14 lines deleted...]
-        <x:v>33</x:v>
+        <x:v>1594</x:v>
+      </x:c>
+      <x:c r="J437" s="4">
+        <x:v>6435268.94</x:v>
+      </x:c>
+      <x:c r="K437" s="4">
+        <x:v>6435268.94</x:v>
+      </x:c>
+      <x:c r="L437" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M437" s="4">
+        <x:v>6435268.95</x:v>
+      </x:c>
+      <x:c r="N437" s="5">
+        <x:v>68</x:v>
       </x:c>
       <x:c r="O437" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:15">
       <x:c r="A438" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B438" s="3" t="s">
-        <x:v>1589</x:v>
+        <x:v>1586</x:v>
       </x:c>
       <x:c r="C438" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D438" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E438" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F438" s="3" t="s">
-        <x:v>1593</x:v>
+        <x:v>1595</x:v>
       </x:c>
       <x:c r="G438" s="3" t="s">
-        <x:v>1594</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="H438" s="3" t="s">
-        <x:v>1595</x:v>
+        <x:v>1596</x:v>
       </x:c>
       <x:c r="I438" s="3" t="s">
-        <x:v>1596</x:v>
-[...14 lines deleted...]
-        <x:v>30</x:v>
+        <x:v>1597</x:v>
+      </x:c>
+      <x:c r="J438" s="4">
+        <x:v>352938.63</x:v>
+      </x:c>
+      <x:c r="K438" s="4">
+        <x:v>352938.63</x:v>
+      </x:c>
+      <x:c r="L438" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M438" s="4">
+        <x:v>254922.81</x:v>
+      </x:c>
+      <x:c r="N438" s="5">
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O438" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:15">
       <x:c r="A439" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B439" s="3" t="s">
-        <x:v>1597</x:v>
+        <x:v>1598</x:v>
       </x:c>
       <x:c r="C439" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s">
-        <x:v>1598</x:v>
+        <x:v>1599</x:v>
       </x:c>
       <x:c r="E439" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F439" s="3" t="s">
-        <x:v>1599</x:v>
+        <x:v>1600</x:v>
       </x:c>
       <x:c r="G439" s="3" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="H439" s="3" t="s">
-        <x:v>1600</x:v>
+        <x:v>1601</x:v>
       </x:c>
       <x:c r="I439" s="3" t="s">
-        <x:v>1601</x:v>
-[...1 lines deleted...]
-      <x:c r="J439" s="4" t="n">
+        <x:v>1602</x:v>
+      </x:c>
+      <x:c r="J439" s="4">
         <x:v>355670.66</x:v>
       </x:c>
-      <x:c r="K439" s="4" t="n">
+      <x:c r="K439" s="4">
         <x:v>355670.66</x:v>
       </x:c>
-      <x:c r="L439" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M439" s="4" t="n">
+      <x:c r="L439" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M439" s="4">
         <x:v>240333.09</x:v>
       </x:c>
-      <x:c r="N439" s="5" t="n">
+      <x:c r="N439" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O439" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:15">
       <x:c r="A440" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B440" s="3" t="s">
-        <x:v>1602</x:v>
+        <x:v>1603</x:v>
       </x:c>
       <x:c r="C440" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D440" s="3" t="s">
-        <x:v>1598</x:v>
+        <x:v>1599</x:v>
       </x:c>
       <x:c r="E440" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F440" s="3" t="s">
-        <x:v>1603</x:v>
+        <x:v>1604</x:v>
       </x:c>
       <x:c r="G440" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H440" s="3" t="s">
-        <x:v>1604</x:v>
+        <x:v>1605</x:v>
       </x:c>
       <x:c r="I440" s="3" t="s">
-        <x:v>1605</x:v>
-[...1 lines deleted...]
-      <x:c r="J440" s="4" t="n">
+        <x:v>1606</x:v>
+      </x:c>
+      <x:c r="J440" s="4">
         <x:v>22680336.46</x:v>
       </x:c>
-      <x:c r="K440" s="4" t="n">
+      <x:c r="K440" s="4">
         <x:v>22680336.46</x:v>
       </x:c>
-      <x:c r="L440" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M440" s="4" t="n">
+      <x:c r="L440" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M440" s="4">
         <x:v>22680336.46</x:v>
       </x:c>
-      <x:c r="N440" s="5" t="n">
+      <x:c r="N440" s="5">
         <x:v>2</x:v>
       </x:c>
       <x:c r="O440" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:15">
       <x:c r="A441" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B441" s="3" t="s">
-        <x:v>1606</x:v>
+        <x:v>1607</x:v>
       </x:c>
       <x:c r="C441" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E441" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F441" s="3" t="s">
-        <x:v>1607</x:v>
-[...1 lines deleted...]
-      <x:c r="G441" s="3" t="s"/>
+        <x:v>1608</x:v>
+      </x:c>
+      <x:c r="G441" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H441" s="3" t="s">
-        <x:v>1608</x:v>
+        <x:v>1609</x:v>
       </x:c>
       <x:c r="I441" s="3" t="s">
-        <x:v>1609</x:v>
-[...13 lines deleted...]
-      <x:c r="N441" s="5" t="n">
+        <x:v>1610</x:v>
+      </x:c>
+      <x:c r="J441" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K441" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L441" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M441" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N441" s="5">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O441" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:15">
       <x:c r="A442" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B442" s="3" t="s">
-        <x:v>1610</x:v>
+        <x:v>1611</x:v>
       </x:c>
       <x:c r="C442" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D442" s="3" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E442" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F442" s="3" t="s">
-        <x:v>1611</x:v>
+        <x:v>1612</x:v>
       </x:c>
       <x:c r="G442" s="3" t="s">
-        <x:v>1612</x:v>
+        <x:v>1613</x:v>
       </x:c>
       <x:c r="H442" s="3" t="s">
-        <x:v>1613</x:v>
+        <x:v>1614</x:v>
       </x:c>
       <x:c r="I442" s="3" t="s">
-        <x:v>1614</x:v>
-[...1 lines deleted...]
-      <x:c r="J442" s="4" t="n">
+        <x:v>1615</x:v>
+      </x:c>
+      <x:c r="J442" s="4">
         <x:v>113071.99</x:v>
       </x:c>
-      <x:c r="K442" s="4" t="n">
+      <x:c r="K442" s="4">
         <x:v>113071.99</x:v>
       </x:c>
-      <x:c r="L442" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M442" s="4" t="n">
+      <x:c r="L442" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M442" s="4">
         <x:v>113072</x:v>
       </x:c>
-      <x:c r="N442" s="5" t="n">
+      <x:c r="N442" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O442" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:15">
       <x:c r="A443" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B443" s="3" t="s">
-        <x:v>1615</x:v>
+        <x:v>1616</x:v>
       </x:c>
       <x:c r="C443" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D443" s="3" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E443" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F443" s="3" t="s">
-        <x:v>1616</x:v>
+        <x:v>1617</x:v>
       </x:c>
       <x:c r="G443" s="3" t="s">
-        <x:v>1617</x:v>
+        <x:v>1618</x:v>
       </x:c>
       <x:c r="H443" s="3" t="s">
-        <x:v>1618</x:v>
+        <x:v>1619</x:v>
       </x:c>
       <x:c r="I443" s="3" t="s">
-        <x:v>1619</x:v>
-[...1 lines deleted...]
-      <x:c r="J443" s="4" t="n">
+        <x:v>1620</x:v>
+      </x:c>
+      <x:c r="J443" s="4">
         <x:v>118594.37</x:v>
       </x:c>
-      <x:c r="K443" s="4" t="n">
+      <x:c r="K443" s="4">
         <x:v>118594.37</x:v>
       </x:c>
-      <x:c r="L443" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M443" s="4" t="n">
+      <x:c r="L443" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M443" s="4">
         <x:v>118594.39</x:v>
       </x:c>
-      <x:c r="N443" s="5" t="n">
+      <x:c r="N443" s="5">
         <x:v>33</x:v>
       </x:c>
       <x:c r="O443" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:15">
       <x:c r="A444" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B444" s="3" t="s">
-        <x:v>1620</x:v>
+        <x:v>1621</x:v>
       </x:c>
       <x:c r="C444" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D444" s="3" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E444" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F444" s="3" t="s">
-        <x:v>1621</x:v>
+        <x:v>1622</x:v>
       </x:c>
       <x:c r="G444" s="3" t="s">
-        <x:v>1622</x:v>
+        <x:v>1623</x:v>
       </x:c>
       <x:c r="H444" s="3" t="s">
-        <x:v>1623</x:v>
+        <x:v>1624</x:v>
       </x:c>
       <x:c r="I444" s="3" t="s">
-        <x:v>1624</x:v>
-[...13 lines deleted...]
-      <x:c r="N444" s="5" t="n">
+        <x:v>1625</x:v>
+      </x:c>
+      <x:c r="J444" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K444" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L444" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M444" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N444" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O444" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:15">
       <x:c r="A445" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B445" s="3" t="s">
-        <x:v>1625</x:v>
+        <x:v>1626</x:v>
       </x:c>
       <x:c r="C445" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D445" s="3" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E445" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F445" s="3" t="s">
-        <x:v>1626</x:v>
-[...1 lines deleted...]
-      <x:c r="G445" s="3" t="s"/>
+        <x:v>1627</x:v>
+      </x:c>
+      <x:c r="G445" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H445" s="3" t="s">
-        <x:v>1627</x:v>
+        <x:v>1628</x:v>
       </x:c>
       <x:c r="I445" s="3" t="s">
-        <x:v>1628</x:v>
-[...1 lines deleted...]
-      <x:c r="J445" s="4" t="n">
+        <x:v>1629</x:v>
+      </x:c>
+      <x:c r="J445" s="4">
         <x:v>129112.47</x:v>
       </x:c>
-      <x:c r="K445" s="4" t="n">
+      <x:c r="K445" s="4">
         <x:v>129112.47</x:v>
       </x:c>
-      <x:c r="L445" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M445" s="4" t="n">
+      <x:c r="L445" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M445" s="4">
         <x:v>78318.53</x:v>
       </x:c>
-      <x:c r="N445" s="5" t="n">
+      <x:c r="N445" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O445" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:15">
       <x:c r="A446" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B446" s="3" t="s">
-        <x:v>1629</x:v>
+        <x:v>1630</x:v>
       </x:c>
       <x:c r="C446" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D446" s="3" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E446" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F446" s="3" t="s">
-        <x:v>1630</x:v>
+        <x:v>1631</x:v>
       </x:c>
       <x:c r="G446" s="3" t="s">
-        <x:v>1631</x:v>
+        <x:v>1632</x:v>
       </x:c>
       <x:c r="H446" s="3" t="s">
-        <x:v>1632</x:v>
+        <x:v>1633</x:v>
       </x:c>
       <x:c r="I446" s="3" t="s">
-        <x:v>1633</x:v>
-[...1 lines deleted...]
-      <x:c r="J446" s="4" t="n">
+        <x:v>1634</x:v>
+      </x:c>
+      <x:c r="J446" s="4">
         <x:v>170986.25</x:v>
       </x:c>
-      <x:c r="K446" s="4" t="n">
+      <x:c r="K446" s="4">
         <x:v>170986.25</x:v>
       </x:c>
-      <x:c r="L446" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M446" s="4" t="n">
+      <x:c r="L446" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M446" s="4">
         <x:v>111922.64</x:v>
       </x:c>
-      <x:c r="N446" s="5" t="n">
+      <x:c r="N446" s="5">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O446" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:15">
       <x:c r="A447" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B447" s="3" t="s">
-        <x:v>1634</x:v>
+        <x:v>1635</x:v>
       </x:c>
       <x:c r="C447" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E447" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F447" s="3" t="s">
-        <x:v>1635</x:v>
+        <x:v>1636</x:v>
       </x:c>
       <x:c r="G447" s="3" t="s">
-        <x:v>1636</x:v>
+        <x:v>1637</x:v>
       </x:c>
       <x:c r="H447" s="3" t="s">
-        <x:v>1637</x:v>
+        <x:v>1638</x:v>
       </x:c>
       <x:c r="I447" s="3" t="s">
-        <x:v>1638</x:v>
-[...1 lines deleted...]
-      <x:c r="J447" s="4" t="n">
+        <x:v>1639</x:v>
+      </x:c>
+      <x:c r="J447" s="4">
         <x:v>100005.65</x:v>
       </x:c>
-      <x:c r="K447" s="4" t="n">
+      <x:c r="K447" s="4">
         <x:v>100005.65</x:v>
       </x:c>
-      <x:c r="L447" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M447" s="4" t="n">
+      <x:c r="L447" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M447" s="4">
         <x:v>76940.23</x:v>
       </x:c>
-      <x:c r="N447" s="5" t="n">
+      <x:c r="N447" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O447" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:15">
       <x:c r="A448" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B448" s="3" t="s">
-        <x:v>1639</x:v>
+        <x:v>1640</x:v>
       </x:c>
       <x:c r="C448" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D448" s="3" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E448" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F448" s="3" t="s">
-        <x:v>1640</x:v>
+        <x:v>1641</x:v>
       </x:c>
       <x:c r="G448" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="H448" s="3" t="s">
-        <x:v>1641</x:v>
+        <x:v>1642</x:v>
       </x:c>
       <x:c r="I448" s="3" t="s">
-        <x:v>1642</x:v>
-[...1 lines deleted...]
-      <x:c r="J448" s="4" t="n">
+        <x:v>1643</x:v>
+      </x:c>
+      <x:c r="J448" s="4">
         <x:v>102640.97</x:v>
       </x:c>
-      <x:c r="K448" s="4" t="n">
+      <x:c r="K448" s="4">
         <x:v>102640.97</x:v>
       </x:c>
-      <x:c r="L448" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M448" s="4" t="n">
+      <x:c r="L448" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M448" s="4">
         <x:v>76185.66</x:v>
       </x:c>
-      <x:c r="N448" s="5" t="n">
+      <x:c r="N448" s="5">
         <x:v>31</x:v>
       </x:c>
       <x:c r="O448" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:15">
       <x:c r="A449" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B449" s="3" t="s">
-        <x:v>1643</x:v>
+        <x:v>1644</x:v>
       </x:c>
       <x:c r="C449" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E449" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F449" s="3" t="s">
-        <x:v>1644</x:v>
+        <x:v>1645</x:v>
       </x:c>
       <x:c r="G449" s="3" t="s">
-        <x:v>1218</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="H449" s="3" t="s">
-        <x:v>1645</x:v>
+        <x:v>1646</x:v>
       </x:c>
       <x:c r="I449" s="3" t="s">
-        <x:v>1646</x:v>
-[...1 lines deleted...]
-      <x:c r="J449" s="4" t="n">
+        <x:v>1647</x:v>
+      </x:c>
+      <x:c r="J449" s="4">
         <x:v>123790.2</x:v>
       </x:c>
-      <x:c r="K449" s="4" t="n">
+      <x:c r="K449" s="4">
         <x:v>123790.2</x:v>
       </x:c>
-      <x:c r="L449" s="4" t="n">
-[...5 lines deleted...]
-      <x:c r="N449" s="5" t="n">
+      <x:c r="L449" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M449" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N449" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O449" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:15">
       <x:c r="A450" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B450" s="3" t="s">
-        <x:v>1647</x:v>
+        <x:v>1648</x:v>
       </x:c>
       <x:c r="C450" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D450" s="3" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E450" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F450" s="3" t="s">
-        <x:v>1648</x:v>
+        <x:v>1649</x:v>
       </x:c>
       <x:c r="G450" s="3" t="s">
-        <x:v>1649</x:v>
+        <x:v>1650</x:v>
       </x:c>
       <x:c r="H450" s="3" t="s">
-        <x:v>1650</x:v>
+        <x:v>1651</x:v>
       </x:c>
       <x:c r="I450" s="3" t="s">
-        <x:v>1651</x:v>
-[...1 lines deleted...]
-      <x:c r="J450" s="4" t="n">
+        <x:v>1652</x:v>
+      </x:c>
+      <x:c r="J450" s="4">
         <x:v>151014.1</x:v>
       </x:c>
-      <x:c r="K450" s="4" t="n">
+      <x:c r="K450" s="4">
         <x:v>151014.1</x:v>
       </x:c>
-      <x:c r="L450" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M450" s="4" t="n">
+      <x:c r="L450" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M450" s="4">
         <x:v>151014.09</x:v>
       </x:c>
-      <x:c r="N450" s="5" t="n">
+      <x:c r="N450" s="5">
         <x:v>33</x:v>
       </x:c>
       <x:c r="O450" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:15">
       <x:c r="A451" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B451" s="3" t="s">
-        <x:v>1652</x:v>
+        <x:v>1653</x:v>
       </x:c>
       <x:c r="C451" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E451" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F451" s="3" t="s">
-        <x:v>1653</x:v>
+        <x:v>1654</x:v>
       </x:c>
       <x:c r="G451" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="H451" s="3" t="s">
-        <x:v>1654</x:v>
+        <x:v>1655</x:v>
       </x:c>
       <x:c r="I451" s="3" t="s">
-        <x:v>1655</x:v>
-[...1 lines deleted...]
-      <x:c r="J451" s="4" t="n">
+        <x:v>1656</x:v>
+      </x:c>
+      <x:c r="J451" s="4">
         <x:v>290428.1</x:v>
       </x:c>
-      <x:c r="K451" s="4" t="n">
+      <x:c r="K451" s="4">
         <x:v>290428.1</x:v>
       </x:c>
-      <x:c r="L451" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M451" s="4" t="n">
+      <x:c r="L451" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M451" s="4">
         <x:v>284666.33</x:v>
       </x:c>
-      <x:c r="N451" s="5" t="n">
+      <x:c r="N451" s="5">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O451" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:15">
       <x:c r="A452" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B452" s="3" t="s">
-        <x:v>1656</x:v>
+        <x:v>1657</x:v>
       </x:c>
       <x:c r="C452" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D452" s="3" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E452" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F452" s="3" t="s">
-        <x:v>1657</x:v>
+        <x:v>1658</x:v>
       </x:c>
       <x:c r="G452" s="3" t="s">
-        <x:v>1658</x:v>
+        <x:v>1659</x:v>
       </x:c>
       <x:c r="H452" s="3" t="s">
-        <x:v>1659</x:v>
+        <x:v>1660</x:v>
       </x:c>
       <x:c r="I452" s="3" t="s">
-        <x:v>1660</x:v>
-[...1 lines deleted...]
-      <x:c r="J452" s="4" t="n">
+        <x:v>1661</x:v>
+      </x:c>
+      <x:c r="J452" s="4">
         <x:v>190111.61</x:v>
       </x:c>
-      <x:c r="K452" s="4" t="n">
+      <x:c r="K452" s="4">
         <x:v>190111.61</x:v>
       </x:c>
-      <x:c r="L452" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M452" s="4" t="n">
+      <x:c r="L452" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M452" s="4">
         <x:v>170851.84</x:v>
       </x:c>
-      <x:c r="N452" s="5" t="n">
+      <x:c r="N452" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O452" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:15">
       <x:c r="A453" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B453" s="3" t="s">
-        <x:v>1661</x:v>
+        <x:v>1662</x:v>
       </x:c>
       <x:c r="C453" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D453" s="3" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E453" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F453" s="3" t="s">
-        <x:v>1662</x:v>
+        <x:v>1663</x:v>
       </x:c>
       <x:c r="G453" s="3" t="s">
-        <x:v>1663</x:v>
+        <x:v>1664</x:v>
       </x:c>
       <x:c r="H453" s="3" t="s">
-        <x:v>1664</x:v>
+        <x:v>1665</x:v>
       </x:c>
       <x:c r="I453" s="3" t="s">
-        <x:v>1665</x:v>
-[...1 lines deleted...]
-      <x:c r="J453" s="4" t="n">
+        <x:v>1666</x:v>
+      </x:c>
+      <x:c r="J453" s="4">
         <x:v>108190.12</x:v>
       </x:c>
-      <x:c r="K453" s="4" t="n">
+      <x:c r="K453" s="4">
         <x:v>108190.12</x:v>
       </x:c>
-      <x:c r="L453" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M453" s="4" t="n">
+      <x:c r="L453" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M453" s="4">
         <x:v>108148.63</x:v>
       </x:c>
-      <x:c r="N453" s="5" t="n">
+      <x:c r="N453" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O453" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:15">
       <x:c r="A454" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B454" s="3" t="s">
+        <x:v>1667</x:v>
+      </x:c>
+      <x:c r="C454" s="3" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="D454" s="3" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E454" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F454" s="3" t="s">
+        <x:v>1668</x:v>
+      </x:c>
+      <x:c r="G454" s="3" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H454" s="3" t="s">
+        <x:v>1669</x:v>
+      </x:c>
+      <x:c r="I454" s="3" t="s">
+        <x:v>1670</x:v>
+      </x:c>
+      <x:c r="J454" s="4">
+        <x:v>141397.03</x:v>
+      </x:c>
+      <x:c r="K454" s="4">
+        <x:v>141397.03</x:v>
+      </x:c>
+      <x:c r="L454" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M454" s="4">
+        <x:v>124843.46</x:v>
+      </x:c>
+      <x:c r="N454" s="5">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="B454" s="3" t="s">
-[...37 lines deleted...]
-      </x:c>
       <x:c r="O454" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:15">
       <x:c r="A455" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B455" s="3" t="s">
-        <x:v>1670</x:v>
+        <x:v>1671</x:v>
       </x:c>
       <x:c r="C455" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D455" s="3" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E455" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F455" s="3" t="s">
-        <x:v>1671</x:v>
+        <x:v>1672</x:v>
       </x:c>
       <x:c r="G455" s="3" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H455" s="3" t="s">
-        <x:v>1672</x:v>
+        <x:v>1673</x:v>
       </x:c>
       <x:c r="I455" s="3" t="s">
-        <x:v>1673</x:v>
-[...13 lines deleted...]
-      <x:c r="N455" s="5" t="n">
+        <x:v>1674</x:v>
+      </x:c>
+      <x:c r="J455" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K455" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L455" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M455" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N455" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O455" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:15">
       <x:c r="A456" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B456" s="3" t="s">
-        <x:v>1674</x:v>
+        <x:v>1675</x:v>
       </x:c>
       <x:c r="C456" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D456" s="3" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E456" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F456" s="3" t="s">
-        <x:v>1675</x:v>
+        <x:v>1676</x:v>
       </x:c>
       <x:c r="G456" s="3" t="s">
-        <x:v>1676</x:v>
+        <x:v>1677</x:v>
       </x:c>
       <x:c r="H456" s="3" t="s">
-        <x:v>1677</x:v>
+        <x:v>1678</x:v>
       </x:c>
       <x:c r="I456" s="3" t="s">
-        <x:v>1678</x:v>
-[...1 lines deleted...]
-      <x:c r="J456" s="4" t="n">
+        <x:v>1679</x:v>
+      </x:c>
+      <x:c r="J456" s="4">
         <x:v>146813.48</x:v>
       </x:c>
-      <x:c r="K456" s="4" t="n">
+      <x:c r="K456" s="4">
         <x:v>146813.48</x:v>
       </x:c>
-      <x:c r="L456" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M456" s="4" t="n">
+      <x:c r="L456" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M456" s="4">
         <x:v>146813.49</x:v>
       </x:c>
-      <x:c r="N456" s="5" t="n">
+      <x:c r="N456" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O456" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:15">
       <x:c r="A457" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B457" s="3" t="s">
-        <x:v>1679</x:v>
+        <x:v>1680</x:v>
       </x:c>
       <x:c r="C457" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D457" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="E457" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F457" s="3" t="s">
+        <x:v>1681</x:v>
+      </x:c>
+      <x:c r="G457" s="3" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H457" s="3" t="s">
+        <x:v>1682</x:v>
+      </x:c>
+      <x:c r="I457" s="3" t="s">
+        <x:v>1683</x:v>
+      </x:c>
+      <x:c r="J457" s="4">
+        <x:v>690122.48</x:v>
+      </x:c>
+      <x:c r="K457" s="4">
+        <x:v>690122.48</x:v>
+      </x:c>
+      <x:c r="L457" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M457" s="4">
+        <x:v>690122.48</x:v>
+      </x:c>
+      <x:c r="N457" s="5">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D457" s="3" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="O457" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:15">
       <x:c r="A458" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B458" s="3" t="s">
-        <x:v>1683</x:v>
+        <x:v>1684</x:v>
       </x:c>
       <x:c r="C458" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D458" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E458" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F458" s="3" t="s">
-        <x:v>1684</x:v>
+        <x:v>1685</x:v>
       </x:c>
       <x:c r="G458" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="H458" s="3" t="s">
-        <x:v>1685</x:v>
+        <x:v>1686</x:v>
       </x:c>
       <x:c r="I458" s="3" t="s">
-        <x:v>1686</x:v>
-[...1 lines deleted...]
-      <x:c r="J458" s="4" t="n">
+        <x:v>1687</x:v>
+      </x:c>
+      <x:c r="J458" s="4">
         <x:v>298146</x:v>
       </x:c>
-      <x:c r="K458" s="4" t="n">
+      <x:c r="K458" s="4">
         <x:v>298146</x:v>
       </x:c>
-      <x:c r="L458" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M458" s="4" t="n">
+      <x:c r="L458" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M458" s="4">
         <x:v>223819.86</x:v>
       </x:c>
-      <x:c r="N458" s="5" t="n">
+      <x:c r="N458" s="5">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O458" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:15">
       <x:c r="A459" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B459" s="3" t="s">
-        <x:v>1687</x:v>
+        <x:v>1688</x:v>
       </x:c>
       <x:c r="C459" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E459" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F459" s="3" t="s">
-        <x:v>1688</x:v>
+        <x:v>1689</x:v>
       </x:c>
       <x:c r="G459" s="3" t="s">
-        <x:v>1542</x:v>
+        <x:v>1543</x:v>
       </x:c>
       <x:c r="H459" s="3" t="s">
-        <x:v>1689</x:v>
+        <x:v>1690</x:v>
       </x:c>
       <x:c r="I459" s="3" t="s">
-        <x:v>1690</x:v>
-[...1 lines deleted...]
-      <x:c r="J459" s="4" t="n">
+        <x:v>1691</x:v>
+      </x:c>
+      <x:c r="J459" s="4">
         <x:v>95030.47</x:v>
       </x:c>
-      <x:c r="K459" s="4" t="n">
+      <x:c r="K459" s="4">
         <x:v>95030.47</x:v>
       </x:c>
-      <x:c r="L459" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M459" s="4" t="n">
+      <x:c r="L459" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M459" s="4">
         <x:v>95030.46</x:v>
       </x:c>
-      <x:c r="N459" s="5" t="n">
+      <x:c r="N459" s="5">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O459" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:15">
       <x:c r="A460" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B460" s="3" t="s">
-        <x:v>1691</x:v>
+        <x:v>1692</x:v>
       </x:c>
       <x:c r="C460" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D460" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E460" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F460" s="3" t="s">
-        <x:v>1692</x:v>
+        <x:v>1693</x:v>
       </x:c>
       <x:c r="G460" s="3" t="s">
-        <x:v>883</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="H460" s="3" t="s">
-        <x:v>1693</x:v>
+        <x:v>1694</x:v>
       </x:c>
       <x:c r="I460" s="3" t="s">
-        <x:v>1694</x:v>
-[...13 lines deleted...]
-      <x:c r="N460" s="5" t="n">
+        <x:v>1695</x:v>
+      </x:c>
+      <x:c r="J460" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K460" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L460" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M460" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N460" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O460" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:15">
       <x:c r="A461" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B461" s="3" t="s">
-        <x:v>1695</x:v>
+        <x:v>1696</x:v>
       </x:c>
       <x:c r="C461" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E461" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F461" s="3" t="s">
-        <x:v>1696</x:v>
+        <x:v>1697</x:v>
       </x:c>
       <x:c r="G461" s="3" t="s">
-        <x:v>1064</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="H461" s="3" t="s">
-        <x:v>1697</x:v>
+        <x:v>1698</x:v>
       </x:c>
       <x:c r="I461" s="3" t="s">
-        <x:v>1698</x:v>
-[...1 lines deleted...]
-      <x:c r="J461" s="4" t="n">
+        <x:v>1699</x:v>
+      </x:c>
+      <x:c r="J461" s="4">
         <x:v>310673.24</x:v>
       </x:c>
-      <x:c r="K461" s="4" t="n">
+      <x:c r="K461" s="4">
         <x:v>310673.24</x:v>
       </x:c>
-      <x:c r="L461" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M461" s="4" t="n">
+      <x:c r="L461" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M461" s="4">
         <x:v>232855.8</x:v>
       </x:c>
-      <x:c r="N461" s="5" t="n">
+      <x:c r="N461" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O461" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:15">
       <x:c r="A462" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B462" s="3" t="s">
-        <x:v>1699</x:v>
+        <x:v>1700</x:v>
       </x:c>
       <x:c r="C462" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D462" s="3" t="s">
-        <x:v>1700</x:v>
+        <x:v>1701</x:v>
       </x:c>
       <x:c r="E462" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F462" s="3" t="s">
-        <x:v>1701</x:v>
+        <x:v>1702</x:v>
       </x:c>
       <x:c r="G462" s="3" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H462" s="3" t="s">
-        <x:v>1702</x:v>
+        <x:v>1703</x:v>
       </x:c>
       <x:c r="I462" s="3" t="s">
-        <x:v>1703</x:v>
-[...1 lines deleted...]
-      <x:c r="J462" s="4" t="n">
+        <x:v>1704</x:v>
+      </x:c>
+      <x:c r="J462" s="4">
         <x:v>14170907.52</x:v>
       </x:c>
-      <x:c r="K462" s="4" t="n">
+      <x:c r="K462" s="4">
         <x:v>14170907.52</x:v>
       </x:c>
-      <x:c r="L462" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M462" s="4" t="n">
+      <x:c r="L462" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M462" s="4">
         <x:v>14170907.53</x:v>
       </x:c>
-      <x:c r="N462" s="5" t="n">
+      <x:c r="N462" s="5">
         <x:v>49</x:v>
       </x:c>
       <x:c r="O462" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:15">
       <x:c r="A463" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B463" s="3" t="s">
-        <x:v>1704</x:v>
+        <x:v>1705</x:v>
       </x:c>
       <x:c r="C463" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E463" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F463" s="3" t="s">
-        <x:v>1705</x:v>
+        <x:v>1706</x:v>
       </x:c>
       <x:c r="G463" s="3" t="s">
-        <x:v>1524</x:v>
+        <x:v>1525</x:v>
       </x:c>
       <x:c r="H463" s="3" t="s">
-        <x:v>1706</x:v>
+        <x:v>1707</x:v>
       </x:c>
       <x:c r="I463" s="3" t="s">
-        <x:v>1707</x:v>
-[...1 lines deleted...]
-      <x:c r="J463" s="4" t="n">
+        <x:v>1708</x:v>
+      </x:c>
+      <x:c r="J463" s="4">
         <x:v>73658.76</x:v>
       </x:c>
-      <x:c r="K463" s="4" t="n">
+      <x:c r="K463" s="4">
         <x:v>73658.76</x:v>
       </x:c>
-      <x:c r="L463" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="M463" s="4" t="n">
+      <x:c r="L463" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M463" s="4">
         <x:v>72567.84</x:v>
       </x:c>
-      <x:c r="N463" s="5" t="n">
+      <x:c r="N463" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O463" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:15">
       <x:c r="A464" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B464" s="3" t="s">
-        <x:v>1708</x:v>
+        <x:v>1709</x:v>
       </x:c>
       <x:c r="C464" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D464" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="E464" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F464" s="3" t="s">
+        <x:v>1710</x:v>
+      </x:c>
+      <x:c r="G464" s="3" t="s">
+        <x:v>1711</x:v>
+      </x:c>
+      <x:c r="H464" s="3" t="s">
+        <x:v>1712</x:v>
+      </x:c>
+      <x:c r="I464" s="3" t="s">
+        <x:v>1713</x:v>
+      </x:c>
+      <x:c r="J464" s="4">
+        <x:v>2293141.16</x:v>
+      </x:c>
+      <x:c r="K464" s="4">
+        <x:v>2293141.16</x:v>
+      </x:c>
+      <x:c r="L464" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M464" s="4">
+        <x:v>2339768.65</x:v>
+      </x:c>
+      <x:c r="N464" s="5">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D464" s="3" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="O464" s="3" t="s">
-        <x:v>163</x:v>
-[...2 lines deleted...]
-    <x:row r="465" spans="1:15" customFormat="1" ht="15" customHeight="1"/>
+        <x:v>164</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="465" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="466" spans="1:15">
       <x:c r="A466" s="0" t="s">
-        <x:v>1713</x:v>
-[...26 lines deleted...]
-        <x:v>1713</x:v>
+        <x:v>1714</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:15">
       <x:c r="A467" s="0" t="s">
-        <x:v>1714</x:v>
-[...26 lines deleted...]
-        <x:v>1714</x:v>
+        <x:v>1715</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:15">
       <x:c r="A468" s="0" t="s">
-        <x:v>1715</x:v>
-[...26 lines deleted...]
-        <x:v>1715</x:v>
+        <x:v>1716</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:15">
       <x:c r="A469" s="0" t="s">
-        <x:v>1716</x:v>
-[...26 lines deleted...]
-        <x:v>1716</x:v>
+        <x:v>1717</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:15">
       <x:c r="A470" s="0" t="s">
-        <x:v>1717</x:v>
-[...26 lines deleted...]
-        <x:v>1717</x:v>
+        <x:v>1718</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A18:J18"/>
     <x:mergeCell ref="A19:J19"/>
     <x:mergeCell ref="A20:J20"/>
     <x:mergeCell ref="A465:J465"/>
     <x:mergeCell ref="A466:J466"/>
     <x:mergeCell ref="A467:J467"/>
     <x:mergeCell ref="A468:J468"/>
     <x:mergeCell ref="A469:J469"/>
     <x:mergeCell ref="A470:J470"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>projects</vt:lpstr>
+      <vt:lpstr>projects!Print_Area</vt:lpstr>
+      <vt:lpstr>projects!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>