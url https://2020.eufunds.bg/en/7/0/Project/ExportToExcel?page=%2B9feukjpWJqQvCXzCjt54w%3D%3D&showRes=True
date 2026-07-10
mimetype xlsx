--- v1 (2026-05-25)
+++ v2 (2026-07-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2295336af8714951" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bcc0c30b695f4690b34a1b39af5dab9e.psmdcp" Id="R04175d1b3ad74cce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1060560199e24dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f907cce2d0334a10a33e214973f65ecd.psmdcp" Id="Rf60ad89b078a4326" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -522,112 +522,112 @@
   <x:si>
     <x:t>BG05M2OP001-3.002-0274</x:t>
   </x:si>
   <x:si>
     <x:t>Educational integration - right long-term effect</x:t>
   </x:si>
   <x:si>
     <x:t>In execution (starting date)</x:t>
   </x:si>
   <x:si>
     <x:t>176482828 ECO PROGRESS</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sandanski, 2800, ул. БАШЛИЙЦА № 9</x:t>
   </x:si>
   <x:si>
     <x:t>Sandanski,Belogradchik,Sofia,Belitsa,Vidin</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0122</x:t>
   </x:si>
   <x:si>
     <x:t>"Children equal in diversity"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05M2OP001-4.001-0005</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">177224179 Science and Education for Smart Growth Operational Programme Executive Agency 
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-4.001-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Provision of management activities and implementation of the OP SESG</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M2OP001-4.001-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strengthening and increasing the administrative capacity of employees in the management structures of the OP SESG, including analyses and assessments of human resource capacity</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M2OP001-4.001-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Improvement and ongoing maintenance of facilities and equipment management structures OP SESG, etc .</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bulgaria, Sofia, 1113, бул. Цариградско шосе №125, бл.5, ет.1
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-4.001-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Providing information and publicity of the OP SESG and activities included in the Annual action plans for implementing the National Strategy 2014-2020, communication, evaluation, research, analyzes, etc.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-4.001-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Ensuring the activities of the Monitoring Committee of the OP SESG, subcommittees and working groups</x:t>
   </x:si>
   <x:si>
+    <x:t>177224179 Executive Agency ”Programme Education”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1113, бул. Цариградско шосе 125, бл. 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-4.001-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strengthening of the MA’s and beneficiaries administrative capacity and ensuring proper functioning of the MA and MC (logistic support, maintenance of facilities etc.)</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">177224179 Executive Agency ”Programme Education” </x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1113, бул. Цариградско шосе №125, бл. 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-4.001-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Remuneration of the MA's staff including social security payments and taxes</x:t>
   </x:si>
   <x:si>
-    <x:t>177224179 Executive Agency ”Programme Education”</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Bulgaria, Sofia, 1113, бул. “Цариградско шосе” № 125, бл. 5, ет. 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-4.001-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Information and publicity of Science and Education for Smart Growth Operational Programme, evaluation and research activities and preparation of next programming period</x:t>
   </x:si>
   <x:si>
     <x:t>000083619 University of Economics - Varna</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Varna, 9002, ул. КНЯЗ БОРИС I № 77</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.009-0036</x:t>
   </x:si>
   <x:si>
     <x:t>Investments in education for students, PhD students, post-graduate students and scholars - guarantee for better future</x:t>
   </x:si>
   <x:si>
     <x:t>000083619 UNIVERSITY OF ECONOMICS - VARNA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Varna, 9002, бул. "КНЯЗ БОРИС I", № 77</x:t>
@@ -737,68 +737,68 @@
   <x:si>
     <x:t>Bulgaria, Sofia, 1113, ул." Акад.Г.Бончев" бл. 11 ет.4</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.009-0023</x:t>
   </x:si>
   <x:si>
     <x:t>Establishment and development of scientific potential for the specializations of physical chemistry and electrochemistry</x:t>
   </x:si>
   <x:si>
     <x:t>131265001 The candidate - 94 Dimitar Strashimirov High School, Sofia, Hristo Botev district, 511 Str., 22, Slatina district, according to the Law on Preschool and School Education is a municipal school.</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1517, Район Слатина, Кв. Христо Ботев, ул. 511,  № 22</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.020-0002</x:t>
   </x:si>
   <x:si>
     <x:t>"Literacy - a bridge to inclusive social inclusion“</x:t>
   </x:si>
   <x:si>
     <x:t>000670634 University of Forestry</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Sofia, 1797, кв. ДЪРВЕНИЦА бул. КЛ. ОХРИДСКИ, № 10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-2.016-0022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Modernization of higher education in sustainable use of natural resources in Bulgaria</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Sofia, 1797, бул. Климент Охридски № 10</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.009-0034</x:t>
   </x:si>
   <x:si>
     <x:t>Support for the development of the scientific capacity in the University of Forestry.</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1797, кв. ДЪРВЕНИЦА бул. КЛ. ОХРИДСКИ, № 10</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000455471 Medical University - Plovdiv</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Plovdiv, 4002, бул. "Васил Априлов" № 15 А</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-1.002-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Personalized Innovative Medicine Competence Center (PERIMED)</x:t>
   </x:si>
   <x:si>
     <x:t>000405689 Medical university - Pleven</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pleven, 5800, Република България, Плевен, 5800, ул. Св. Климент Охридски 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-1.002-0010</x:t>
   </x:si>
   <x:si>
     <x:t>"CENTER OF COMPETENCE IN THE FIELD OF PERSONALIZED MEDICINE, 3D AND TELEMEDICINE, ROBOTIC-ASSISTED AND MINIMALLY INVASIVE SURGERY"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Plovdiv, 4002, Бул. "Васил Априлов" 15А</x:t>
@@ -827,180 +827,180 @@
   <x:si>
     <x:t>000083633 Medical University "Prof. Dr. Paraskev Stoyanov" - Varna</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Varna, 9002, ул. "Марин Дринов" № 55</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.016-0025</x:t>
   </x:si>
   <x:si>
     <x:t>Creating of a multidisciplinary educational environment for  development of specialists with integral competencies in biomedicine and health care</x:t>
   </x:si>
   <x:si>
     <x:t>122037746 International Business School</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Botevgrad, 2140, ул. ГУРКО № 14</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.009-0032</x:t>
   </x:si>
   <x:si>
     <x:t>Research Project Management pilot-scale trainings for doctoral students in "Business Administration", "Economics and Management - Industry" and "Economics and Management - Tourism" PhD programmes, and creating conditions for increasing the qualification and stimulating the career development of lecturers at the International Business School</x:t>
   </x:si>
   <x:si>
+    <x:t>000695114 Ministry of Education and Science</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACM/ ministry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, бул. КНЯЗ ДОНДУКОВ № 2А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-2.007-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Implementation of credits in the vocational education and training (VET) system“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000695114 Ministry of education and science</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-2.006-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Internships for students from vocational schools</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-3.004-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New chance for success</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-3.003-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Support for Equal Access and Personal Development”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, бул. "Княз Ал. Дондуков" 2А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-2.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>System for Career Guidance in School Education</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-2.002-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Internships for University Students</x:t>
+  </x:si>
+  <x:si>
     <x:t>000695114 MINISTRY OF EDUCATION AND SCIENCE</x:t>
   </x:si>
   <x:si>
-    <x:t>ACM/ ministry</x:t>
-[...2 lines deleted...]
-    <x:t>Bulgaria, Sofia, 1000, бул. КНЯЗ ДОНДУКОВ № 2А</x:t>
+    <x:t>BG05M2OP001-2.003-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Students scholarships - phase I"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-2.005-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maintenance and improvement of the developed university ranking system</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-2.004-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Development of the students’ abilities and raising their motivation for learning through activities building specific knowledge, skills and competences (Your class) – Phase 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.010-0001</x:t>
   </x:si>
   <x:si>
     <x:t>QUALIFICATION FOR PROFESSIONAL DEVELOPMENT OF PEDAGOGICAL SPECIALISTS</x:t>
   </x:si>
   <x:si>
-    <x:t>000695114 Ministry of Education and Science</x:t>
-[...5 lines deleted...]
-    <x:t>New chance for success</x:t>
+    <x:t>BG05M2OP001-2.012-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Education for tomorrow</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, бул. „Княз Александър Дондуков“ № 2А</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.005-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Active inclusion in the pre-school education system</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05M2OP001-2.007-0001</x:t>
-[...2 lines deleted...]
-    <x:t>„Implementation of credits in the vocational education and training (VET) system“</x:t>
+    <x:t>BG05M2OP001-2.013-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Student Practices - Phase 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, бул. Княз Александър Дондуков № 2А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-2.014-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for the dual training system</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.011-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Support for success</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05M2OP001-2.013-0001</x:t>
-[...37 lines deleted...]
-  <x:si>
     <x:t>000695114 MINISTERSTVO NA OBRAZOVANIETO I NAUKATA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, бул. КНЯЗ АЛЕКСАНДЪР ДОНДУКОВ, номер 2А</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.015-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Internships for Students 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.018-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Support for inclusive education</x:t>
-  </x:si>
-[...28 lines deleted...]
-    <x:t>Support for the dual training system</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, бул. "Княз Александър Дондуков" № 2 А</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-5.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Equal access to school education in times of crisis</x:t>
   </x:si>
   <x:si>
     <x:t>000670659 St.Ivan Rilski University of Mining and Geology</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, СТУДЕНТСКИ ГРАД, УЛ. „ПРОФ. БОЯН КАМЕНОВ“ 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.016-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Modernization, digitalization, and internationalization of education in the professional area "Architecture, construction, and geodesy" in the University of Mining and Geology "St. Ivan Rilski".</x:t>
   </x:si>
   <x:si>
     <x:t>108046207 Community center "Probuda 1914"</x:t>
   </x:si>
@@ -1246,221 +1246,221 @@
   <x:si>
     <x:t>Bulgaria, Dolno Osenovo, 2757, м. Горна  № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Simitli</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.016-0002</x:t>
   </x:si>
   <x:si>
     <x:t>I KNOW I CAN</x:t>
   </x:si>
   <x:si>
     <x:t>000454017 UNITED SCHOOL HRISTO BOTEV</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Krasnovo, 4178, ул. Първа" № 26</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.015-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Children are the key to life</x:t>
   </x:si>
   <x:si>
+    <x:t>2014BG05M9OP001 Human Resources Development</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000818022 Stara Zagora Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Municipal administration</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Stara Zagora, 6000, ул. ЦАР СИМЕОН ВЕЛИКИ, номер 107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stara Zagora</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.056-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caring for Every Citizen from the Vulnerable Groups - a Successful Model for Social and Economic Integration in Stara Zagora Municipality</x:t>
+  </x:si>
+  <x:si>
     <x:t>000818022 STARA ZAGORA MUNICIPALITY</x:t>
   </x:si>
   <x:si>
-    <x:t>Municipal administration</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Bulgaria, Stara Zagora, 6000, ул. ЦАР СИМЕОН ВЕЛИКИ № 107</x:t>
   </x:si>
   <x:si>
-    <x:t>Stara Zagora</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05M2OP001-3.001-0076</x:t>
   </x:si>
   <x:si>
     <x:t>"Magic classroom"</x:t>
   </x:si>
   <x:si>
-    <x:t>2014BG05M9OP001 Human Resources Development</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>000970457 Municipality Tundzha</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Yambol, 8600, пл. ОСВОБОЖДЕНИЕ № 1</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0013-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COMPASS- Integrated measures for social inclusion in Municipality Tundzha</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0013</x:t>
   </x:si>
   <x:si>
-    <x:t>COMPASS- Integrated measures for social inclusion in Municipality Tundzha</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000093385 Municipality of Aksakovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Aksakovo, 9154, ул. Г.ПЕТЛЕШЕВ № 58Б</x:t>
   </x:si>
   <x:si>
     <x:t>Aksakovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0027</x:t>
   </x:si>
   <x:si>
     <x:t>We  grow up together</x:t>
   </x:si>
   <x:si>
     <x:t>000875557 MUNICIPALITY OF ANTONOVO</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Antonovo, 7970, бул. ТУЗЛУШКИ ГЕРОЙ № 26</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Socio-economic Integration of Marginalized Communities and Improving Access to Education - Antonovo</x:t>
+  </x:si>
+  <x:si>
     <x:t>Antonovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0004-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
-    <x:t>Socio-economic Integration of Marginalized Communities and Improving Access to Education - Antonovo</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000852544 Balchik Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Balchik, 9600, пл.21-ВИ СЕПТЕМВРИ № 6</x:t>
   </x:si>
   <x:si>
     <x:t>Balchik</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0052</x:t>
   </x:si>
   <x:si>
     <x:t>We can together</x:t>
   </x:si>
   <x:si>
     <x:t>000024688 BELITSA MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Belitsa, 2780, ул. ГЕОРГИ АНДРЕЙЧИН № 15</x:t>
   </x:si>
   <x:si>
     <x:t>Belitsa</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0027-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Implementation of Measures for Socio-Economic and Educational Integration of Vulnerable Groups in Belitsa Municipality"</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0027</x:t>
   </x:si>
   <x:si>
-    <x:t>"Implementation of Measures for Socio-Economic and Educational Integration of Vulnerable Groups in Belitsa Municipality"</x:t>
-[...2 lines deleted...]
-    <x:t>BG05M9OP001-2.018-0027-2014BG05M2OP001</x:t>
+    <x:t>000320559 Berkovitsa Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Berkovitsa, 3500, пл. ЙОРДАН РАДИЧКОВ № 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Berkovitsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-3.001-0087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"We will succeed together"</x:t>
   </x:si>
   <x:si>
     <x:t>000320559 BERKOVITSA MUNICIPALITY</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Berkovitsa, 3500, пл. ЙОРДАН РАДИЧКОВ № 4</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG05M2OP001-3.002-0340</x:t>
   </x:si>
   <x:si>
     <x:t>"Education in support of inclusion, diversity and active citizenship”</x:t>
   </x:si>
   <x:si>
-    <x:t>000320559 Berkovitsa Municipality</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000024695 Municipality of Blagoevgrad</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Blagoevgrad, 2700, пл. "Георги Измирлиев" №1</x:t>
   </x:si>
   <x:si>
     <x:t>Blagoevgrad</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.056-0021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for social inclusion</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.056-0021-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
-    <x:t>Support for social inclusion</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000320566 Boychinovtsi Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Boychinovtsi, 3430, ул. ГАВРИЛ ГЕНОВ № 2</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Integrated approach to ensure the permanent integration of marginalized communities in Boychinovtsi municipality</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0009-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
-    <x:t>Integrated approach to ensure the permanent integration of marginalized communities in Boychinovtsi municipality</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000970051 Municipality of Bolyarovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Bolyarovo, 8720, ул."Димитър Благоев" №7</x:t>
   </x:si>
   <x:si>
     <x:t>Bolyarovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0117</x:t>
   </x:si>
   <x:si>
     <x:t>Children of Bolyarovo - successful inclusion in the educational system and improvement of the learning environment in the municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000193065 Municipality Borovan</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Borovan, 3240, ул.Иван Вазов № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Borovan</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0042</x:t>
@@ -1522,107 +1522,107 @@
   <x:si>
     <x:t>Ready to succeed</x:t>
   </x:si>
   <x:si>
     <x:t>000351565 MUNICIPALITY BRACIGOVO</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Bratsigovo, 4579, ул. АТАНАС КАБОВ № 6a</x:t>
   </x:si>
   <x:si>
     <x:t>Bratsigovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0205</x:t>
   </x:si>
   <x:si>
     <x:t>CHILDREN OF BRACIGOVO - ETHNICITY DIFFERENT BUT THE SAME IN DREAMS</x:t>
   </x:si>
   <x:si>
     <x:t>000351565 Municipality Bratsigovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Bratsigovo, 4579, ул. "Атанас Кабов" №6а</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0030-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"PILOT MODEL FOR SOCIO-ECONOMIC AND EDUCATIONAL INTEGRATION OF VULNERABLE GROUPS IN BRATSIGOVO MUNICIPALITY"</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0030</x:t>
   </x:si>
   <x:si>
-    <x:t>"PILOT MODEL FOR SOCIO-ECONOMIC AND EDUCATIONAL INTEGRATION OF VULNERABLE GROUPS IN BRATSIGOVO MUNICIPALITY"</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000386559 BREZNIK MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Breznik, 2360, ул. ЕЛЕНА ГЕОРГИЕВА № 16</x:t>
   </x:si>
   <x:si>
     <x:t>Breznik</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0041</x:t>
   </x:si>
   <x:si>
     <x:t>"Support of preschool education for disadvantaged children in the Breznik Municipality"</x:t>
   </x:si>
   <x:si>
     <x:t>000056814 Municipality of Burgas</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Burgas, 8000, ул. АЛЕКСАНДРОВСКА № 26</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0040</x:t>
   </x:si>
   <x:si>
     <x:t>Integrated approach for achievement of significant and stable results in the educational integration of students from ethnic minorities in the Municipality of Burgas</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M2OP001-3.001-0040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adequate support to pre-school education and training of children in disadvantaged position from the Municipality of Burgas</x:t>
+  </x:si>
+  <x:si>
     <x:t>000056814 OBSHTINA BURGAS</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Burgas, 8000, ул. АЛЕКСАНДРОВСКА, номер 26</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.056-0010-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>"Projet intégré pour assurer l'intégration socio-économique des groupes vulnérables dans la municipalité de Burgas"</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.056-0010</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05M2OP001-3.001-0040</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000193058 Byala Slatina Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Byala Slatina, 3200, ул. КЛИМЕНТ ОХРИДСКИ № 68</x:t>
   </x:si>
   <x:si>
     <x:t>Byala Slatina</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0120</x:t>
   </x:si>
   <x:si>
     <x:t>From early childhood development to educational integration</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0413</x:t>
   </x:si>
   <x:si>
     <x:t>Education for success</x:t>
   </x:si>
   <x:si>
     <x:t>000093442 MUNICIPALITY OF VARNA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Varna, 9000, бул. ОСМИ ПРИМОРСКИ ПОЛК №43</x:t>
@@ -1648,65 +1648,65 @@
   <x:si>
     <x:t>BG05M9OP001-2.056-0009</x:t>
   </x:si>
   <x:si>
     <x:t>FOR SOCIO-ECONOMIC INTEGRATION OF VULNERABLE GROUPS AND INTEGRATED MEASURES TO IMPROVE ACCESS TO EDUCATION IN THE MUNICIPALITY OF VELINGRAD</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.056-0009-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>000159508 VIDIN MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Vidin, 3700, пл. "БДИНЦИ" № 2</x:t>
   </x:si>
   <x:si>
     <x:t>Vidin</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.056-0025-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>Integrated Approach for Social and Economic Integration of vulnerable groups in the Municipality of Vidin</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.056-0025</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Vidin, 3700, пл. БДИНЦИ № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0044-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>United for a better life</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0044</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05M9OP001-2.056-0025</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>000193115 Municipality of Vratsa</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Vratsa, 3000, ул.СТЕФАНАКИ САВОВ, номер 6</x:t>
   </x:si>
   <x:si>
     <x:t>Vratsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.056-0019</x:t>
   </x:si>
   <x:si>
     <x:t>Socio-economic integration of vulnerable groups from the municipality of Vratsa</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Vratsa, 3000, ул. СТЕФАНАКИ САВОВ № 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.056-0019-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>000093474 Municipality Valchi dol</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Valchi Dol, 9280, пл. ХРИСТО БОТЕВ № 1</x:t>
@@ -1726,95 +1726,95 @@
   <x:si>
     <x:t>Valchi Dol</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Support for pre-school education and active social inclusion of children from Valchi Dol Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000215630 Gabrovo Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Gabrovo, 5300, пл. ВЪЗРАЖДАНЕ № 3</x:t>
   </x:si>
   <x:si>
     <x:t>Gabrovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0044</x:t>
   </x:si>
   <x:si>
     <x:t>Integration measures for increasing of school preparedness of the children in Gabrovo municipality</x:t>
   </x:si>
   <x:si>
+    <x:t>000024745 Gotse Delchev Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Gotse Delchev, 2900, ул. "Царица Йоанна" № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gotse Delchev</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-3.001-0053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Different and together, we play, learn and create</x:t>
+  </x:si>
+  <x:si>
     <x:t>000024745 Municipality of Gotse Delchev</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Gotse Delchev, 2900, ул. "Царица Йоанна" № 2</x:t>
-[...2 lines deleted...]
-    <x:t>Gotse Delchev</x:t>
+    <x:t>BG05M9OP001-2.056-0013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Supporting initiatives for educational and social inclusion in the municipality of Gotse Delchev</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.056-0013-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
-    <x:t>Supporting initiatives for educational and social inclusion in the municipality of Gotse Delchev</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>000413691 MUNICIPALITY GULYANTSI</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Gulyantsi, 5960, ул.ВАСИЛ ЛЕВСКИ № 32</x:t>
   </x:si>
   <x:si>
     <x:t>Gulyantsi</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0003-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Socio-economic integration of vulnerable groups in the municipality of Gulyantsi.</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0003</x:t>
   </x:si>
   <x:si>
-    <x:t>Socio-economic integration of vulnerable groups in the municipality of Gulyantsi.</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000530529 Dve Mogili municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dve Mogili, 7150, гр. Две могили 7150, област Русе</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0034</x:t>
   </x:si>
   <x:si>
     <x:t>"Integration of vulnerable groups in Dve Mogili municipality"</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0034-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>000852188 Municipality Dobrichka</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dobrich, 9300, Независимост 20</x:t>
   </x:si>
   <x:si>
     <x:t>Dobrich town</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0045</x:t>
@@ -1825,119 +1825,119 @@
   <x:si>
     <x:t>122054941 MUNICIPALITY OF DOLNA BANYA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dolna Banya, 2040, ул. ТЪРГОВСКА № 134</x:t>
   </x:si>
   <x:si>
     <x:t>Dolna Banya</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0005-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>Integrated Approach for Social Happiness and Education</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0005</x:t>
   </x:si>
   <x:si>
     <x:t>000413725 Municipality of Dolna Mitropolia</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dolna Mitropolia, 5855, ул. КИРИЛ И МЕТОДИЙ № 39</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Integration of vulnerable groups in Dolna Mitropolia Municipality."</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0033-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
-    <x:t>"Integration of vulnerable groups in Dolna Mitropolia Municipality."</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000215729 Dryanovo Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dryanovo, 5370, ул. Бачо Киро №19</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0049-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Different together</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0049</x:t>
   </x:si>
   <x:si>
-    <x:t>Different together</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000215729 Municipality of Dryanovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dryanovo, 5370, ул. БАЧО КИРО № 19</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0064</x:t>
   </x:si>
   <x:si>
     <x:t>Support for pre-school education of disadvantaged children in the municipality of Dryanovo</x:t>
   </x:si>
   <x:si>
     <x:t>000565416 DULOVO MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dulovo, 7650, ул.ВАСИЛ ЛЕВСКИ № 18</x:t>
   </x:si>
   <x:si>
     <x:t>Dulovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0043</x:t>
   </x:si>
   <x:si>
     <x:t>Parents and children together in learning and playing</x:t>
   </x:si>
   <x:si>
     <x:t>000776259 MUNICIPALITY OF ETROPOLE</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Etropole, 2180, гр. ЕТРОПОЛЕ, пл."9-ти Септември" №1</x:t>
   </x:si>
   <x:si>
     <x:t>Etropole</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0026-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Integration in the Community</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0026</x:t>
   </x:si>
   <x:si>
-    <x:t>Integration in the Community</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000505814 Municipality Zavet</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Zavet, 7330, ул. ЛУДОГОРИЕ № 19</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0043</x:t>
   </x:si>
   <x:si>
     <x:t>New opportunities and new horizons for the vulnerable citizens of Zavet   Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Zavet</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0043-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>000235870 Municipality of Ivaylovgrad</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ivaylovgrad, 6570, гр.Ивайловград, област Хасково, ул."България" 49</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0017</x:t>
@@ -1948,77 +1948,77 @@
   <x:si>
     <x:t>000413942 ISKAR MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Iskar, 5868, ул. ГЕОРГИ ДИМИТРОВ № 38</x:t>
   </x:si>
   <x:si>
     <x:t>Iskar</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0039</x:t>
   </x:si>
   <x:si>
     <x:t>"FRIENDS"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Iskar, 5868, ул. ГЕОРГИ ДИМИТРОВ, номер 38</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.012-0006</x:t>
   </x:si>
   <x:si>
     <x:t>"FRIENDS - 2"</x:t>
   </x:si>
   <x:si>
+    <x:t>000505821 Municipality of Isperih</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Isperih, 7400, ул. ДУНАВ № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Isperih</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-3.002-0367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Educational integration of students from ethnic minority groups at Municipality of ISPERIH</x:t>
+  </x:si>
+  <x:si>
     <x:t>000505821 MUNICIPALITY OF ISPERIH</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Isperih, 7400, ул. "Дунав" № 2</x:t>
   </x:si>
   <x:si>
-    <x:t>Isperih</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05M9OP001-2.018-0024-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>„SOCIO-ECONOMIC AND EDUCATIONAL INTEGRATION OF ETHNIC MINORITIES IN THE MUNICIPALITY OF ISPERIH”</x:t>
   </x:si>
   <x:si>
-    <x:t>000505821 Municipality of Isperih</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>BG05M9OP001-2.018-0024</x:t>
   </x:si>
   <x:si>
     <x:t>000776299 Ihtiman Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ihtiman, 2050, ул. ЦАР ОСВОБОДИТЕЛ № 123</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0018</x:t>
   </x:si>
   <x:si>
     <x:t>Integration of vulnerable groups and improvement of access to education in the municipality of Ihtiman</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0018-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>Ihtiman</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0069</x:t>
   </x:si>
   <x:si>
     <x:t>"Better future for the children"</x:t>
@@ -2062,305 +2062,305 @@
   <x:si>
     <x:t>Karlovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0350</x:t>
   </x:si>
   <x:si>
     <x:t>The Colors of Hope: support for the educational integration in Karlovo Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000057026 KARNOBAT MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Karnobat, 8400, бул. БЪЛГАРИЯ № 12</x:t>
   </x:si>
   <x:si>
     <x:t>Karnobat</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Succeed together</x:t>
   </x:si>
   <x:si>
+    <x:t>000931511 Kaspichan minicipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Kaspichan, 9930, ул.МАДАРСКИ КОННИК № 91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kaspichan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-3.001-0095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"We are all different but together for the future of our children"</x:t>
+  </x:si>
+  <x:si>
     <x:t>000931511 MUNICIPALITY OF KASPICHAN</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Kaspichan, 9930, ул.МАДАРСКИ КОННИК № 91</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05M9OP001-2.018-0035</x:t>
   </x:si>
   <x:si>
     <x:t>Together we find integration solutions</x:t>
   </x:si>
   <x:si>
-    <x:t>000931511 Kaspichan minicipality</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>BG05M9OP001-2.018-0035-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>000193250 Municipality of  Kozloduy</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kozloduy, 3320, ул. "Христо Ботев" № 13</x:t>
   </x:si>
   <x:si>
     <x:t>Kozloduy</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0116</x:t>
   </x:si>
   <x:si>
     <x:t>"Colorful and magical worlds full of educational integration of children of Kozloduy Municipality"</x:t>
   </x:si>
   <x:si>
     <x:t>000024720 OBSHTINA KRESNA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kresna, 2840, ул. МАКЕДОНИЯ, номер 96</x:t>
   </x:si>
   <x:si>
     <x:t>Kresna</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.016-0003</x:t>
   </x:si>
   <x:si>
     <x:t>TOGETHER WE CAN ACHIEVE MORE</x:t>
   </x:si>
   <x:si>
     <x:t>000193282 MUNICIPALITY KRIVODOL</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Krivodol, 3060, ул. ОСВОБОЖДЕНИЕ № 13</x:t>
   </x:si>
   <x:si>
+    <x:t>Krivodol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.018-0037-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Together we can do more</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0037</x:t>
   </x:si>
   <x:si>
-    <x:t>Together we can do more</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>115244456 MUNICIPALITY KRICHIM</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Krichim, 4220, пл. ОБЕДИНЕНИЕ № 3</x:t>
   </x:si>
   <x:si>
     <x:t>Krichim</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0332</x:t>
   </x:si>
   <x:si>
     <x:t>Because we believe that every child is important!</x:t>
   </x:si>
   <x:si>
     <x:t>000235913 KRUMOVGRAD MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Krumovgrad, 6900, пл. БЪЛГАРИЯ № 5</x:t>
   </x:si>
   <x:si>
     <x:t>Krumovgrad</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0089</x:t>
   </x:si>
   <x:si>
     <x:t>Support to support preschool education in Krumovgrad Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000505846 Municipality of Kubrat</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kubrat, 7300, ул. БОРИС 1 № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Kubrat</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"For a better life in the municipality of Kubrat through the inclusion of vulnerable groups"</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0038-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
-    <x:t>"For a better life in the municipality of Kubrat through the inclusion of vulnerable groups"</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000235920 Municipality of Kardzhali</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Kardzhali, 6600, бул. БЪЛГАРИЯ № 41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kardzhali</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-3.011-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Together - for a happy childhood</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-3.001-0114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"HORO - Harmony in Communication, Equality in Education"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Kardzhali, 6600, бул. "България" № 41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.056-0024-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHANCE - An integrated approach for social inclusion</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Kardzhali, 6600, бул. БЪЛГАРИЯ, номер 41</x:t>
   </x:si>
   <x:si>
-    <x:t>Kardzhali</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05M9OP001-2.056-0024</x:t>
   </x:si>
   <x:si>
-    <x:t>CHANCE - An integrated approach for social inclusion</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>000261517 Kyustendil Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kyustendil, 2500, пл.ВЕЛБЪЖД № 1</x:t>
   </x:si>
   <x:si>
+    <x:t>Kyustendil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.018-0031-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Equal opportunities for minorities and vulnerable groups - overcoming negative stereotypes and supporting personal development"</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0031</x:t>
   </x:si>
   <x:si>
-    <x:t>"Equal opportunities for minorities and vulnerable groups - overcoming negative stereotypes and supporting personal development"</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000351693 Municipality Lesichovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Lesichovo, 4463, ул. НИКОЛА ЧОЧКОВ № 11-13</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0021</x:t>
   </x:si>
   <x:si>
     <x:t>"SYSTEMIC INTEGRATION MODEL" DINKATA " - SOCIO-ECONOMIC AND EDUCATIONAL INTEGRATION OF VULNERABLE GROUPS IN MUNICIPALITY OF LESICHOVO"</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0021-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>000291591 Lovech Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Lovech, 5500, ул. "Търговска" № 22</x:t>
   </x:si>
   <x:si>
     <x:t>Lovech</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.056-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Socio-economic integration of vulnerable groups - integrated measures to improve access to education in Lovech</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.056-0003-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
-    <x:t>Socio-economic integration of vulnerable groups - integrated measures to improve access to education in Lovech</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000320840 LOM MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Lom, 3600, ул. ДУНАВСКА № 12</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0180</x:t>
   </x:si>
   <x:si>
     <x:t>TOGETHER IN SCHOOL</x:t>
   </x:si>
   <x:si>
+    <x:t>000291602 MUNICIPALITY OF LUKOVIT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Lukovit, 5770, ул. ВЪЗРАЖДАНЕ № 73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-3.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Together</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.018-0002-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Socio-economic integration in Lukovit"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.018-0002</x:t>
+  </x:si>
+  <x:si>
     <x:t>000291602 OBSHTINA LUKOVIT</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Lukovit, 5770, ул. ВЪЗРАЖДАНЕ, номер 73</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.024-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Motivation for education in Lukovit</x:t>
   </x:si>
   <x:si>
-    <x:t>000291602 MUNICIPALITY OF LUKOVIT</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>000133844 Lyaskovets Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Lyaskovets, 5140, пл. "Възраждане" № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Lyaskovets,Strazhitsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0051</x:t>
   </x:si>
   <x:si>
     <x:t>Innovative model for school integration of children from ethnic minorities</x:t>
   </x:si>
   <x:si>
     <x:t>000472182 Municipality of Maritsa</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Plovdiv, 4003, бул. МАРИЦА № 57А</x:t>
   </x:si>
   <x:si>
     <x:t>Maritsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0075</x:t>
@@ -2389,63 +2389,63 @@
   <x:si>
     <x:t>Bulgaria, Montana, 3400, ул. Извора №1</x:t>
   </x:si>
   <x:si>
     <x:t>Montana</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.056-0012-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>Social, Economic and Educational Integration of Vulnerable Groups in the Municipality of Montana</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.056-0012</x:t>
   </x:si>
   <x:si>
     <x:t>000931568 Nikola Kozlevo Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Nikola Kozlevo, 9955, пл. 23 СЕПТЕМВРИ № 5</x:t>
   </x:si>
   <x:si>
     <x:t>Nikola Kozlevo</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M2OP001-3.002-0016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The future today - education and integration</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0036</x:t>
   </x:si>
   <x:si>
     <x:t>Nikola Kozlevo Municipality for Equal Access to Socio-Economic Integration and Education</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0036-2014BG05M2OP001</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>The future today - education and integration</x:t>
   </x:si>
   <x:si>
     <x:t>000413885 Municipality of Nikopol</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Nikopol, 5940, ул. АЛЕКСАНДЪР СТАМБОЛИЙСКИ № 5</x:t>
   </x:si>
   <x:si>
     <x:t>Nikopol</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0011</x:t>
   </x:si>
   <x:si>
     <x:t>With small steps to a successful start</x:t>
   </x:si>
   <x:si>
     <x:t>000159643 
 Municipality of Novo Selo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Novo Selo, 3784, с. Ново село, община Ново село, област Видин, ул. „Арх. Илия Попов“ №89</x:t>
   </x:si>
   <x:si>
     <x:t>Novo Selo</x:t>
@@ -2502,273 +2502,273 @@
   <x:si>
     <x:t>"Education and Social-Economic Intergation of vulnerable groups in Pavlikeni Municipality"</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0014-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>000386751 PERNIK MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pernik, 2300, пл. "СВ.ИВАН РИЛСКИ" №1А</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.056-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Together towards the Change for the Better - an Integrated Approach for Social and Economic Integration in the Municipality of Pernik</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.056-0005-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>000024916 OBSHTINA PETRICH</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Petrich, 2850, ул. ЦАР БОРИС ТРЕТИ, номер 24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrich</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.056-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Socio-economic integration of vulnerable groups and measures to improve access to education in the municipality of Petrich</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Petrich, 2850, ул. ЦАР БОРИС ТРЕТИ № 24</x:t>
   </x:si>
   <x:si>
-    <x:t>Petrich</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05M9OP001-2.056-0008-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
-    <x:t>Socio-economic integration of vulnerable groups and measures to improve access to education in the municipality of Petrich</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000351750 Municipality of Peshtera</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Peshtera, 4550, ул. ДОЙРАНСКА ЕПОПЕЯ № 17</x:t>
   </x:si>
   <x:si>
     <x:t>Peshtera</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0303</x:t>
   </x:si>
   <x:si>
     <x:t>Colorful beads</x:t>
   </x:si>
   <x:si>
     <x:t>000471504 Municipality of Plovdiv</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Plovdiv, 4000, пл. Стефан Стамболов № 1</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.056-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Socio-economic inclusion of vulnerable groups in the Municipality of Plovdiv through improved access to education, employment and health</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.056-0002-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
-    <x:t>Socio-economic inclusion of vulnerable groups in the Municipality of Plovdiv through improved access to education, employment and health</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>0004715040046 Municipality of Plovdiv, District "East"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Plovdiv, 4006, ул. ЛЕВ ТОЛСТОЙ № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0015</x:t>
   </x:si>
   <x:si>
     <x:t>Growing up together</x:t>
   </x:si>
   <x:si>
     <x:t>000133933 Polski Trumbesh municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Polski Trambesh, 5180, ул. "Черно море" 4</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0029-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Social, Economic and Educational Measures for the Integration of Vulnerable Groups in Polski Trambesh Municipality</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0029</x:t>
   </x:si>
   <x:si>
-    <x:t>Social, Economic and Educational Measures for the Integration of Vulnerable Groups in Polski Trambesh Municipality</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000413999 Pordim Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pordim, 5898, ул." Иван Божинов" 1</x:t>
   </x:si>
   <x:si>
     <x:t>North-West (BG31)</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0270</x:t>
   </x:si>
   <x:si>
     <x:t>Tolerant together</x:t>
   </x:si>
   <x:si>
     <x:t>000776477 MUNICIPALITY OF PRAVETS</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pravets, 2161, пл. ТОДОР ЖИВКОВ № 6</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pravets - an environment for active social inclusion</x:t>
+  </x:si>
+  <x:si>
     <x:t>Pravets</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0023-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
-    <x:t>Pravets - an environment for active social inclusion</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000386776 RADOMIR municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Radomir, 2400, град Радомир, общ. Радомир, обл. Перник, адрес на управление пл. "Свобода" 20</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0017-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>"Socio-economic and educational integration of vulnerable groups on the territory of Radomir municipality"</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0017</x:t>
+  </x:si>
+  <x:si>
     <x:t>000386776 Municipality of Radomir</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Radomir, 2400, пл. "Свобода"  № 11</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.009-0002</x:t>
   </x:si>
   <x:si>
     <x:t>LEARNING AND GROWING TOGETHER</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>BG05M9OP001-2.018-0017</x:t>
   </x:si>
   <x:si>
     <x:t>000351795 Municipality of Rakitovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Rakitovo, 4640, ул. ИВАН КЛИНЧАРОВ № 57</x:t>
   </x:si>
   <x:si>
     <x:t>Rakitovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0008</x:t>
   </x:si>
   <x:si>
     <x:t>"For a better life in the municipality of Rakitovo"</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0008-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>000351795 Municipality Rakitovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0339</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Educational Integration at  Rakitovo municipality
 </x:t>
   </x:si>
   <x:si>
     <x:t>000530632 Ruse Municipality</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Ruse, 7000, пл. СВОБОДА № 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ruse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-3.001-0035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Richness of Diversity – Inclusive Education for Smart Growth</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Ruse, 7000, пл. Свобода №6</x:t>
   </x:si>
   <x:si>
-    <x:t>Ruse</x:t>
+    <x:t>BG05M9OP001-2.056-0007-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Integrated measures for social and educational inclusion of vulnerable groups on the territory of the Municipality of Rousse</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.056-0007</x:t>
   </x:si>
   <x:si>
-    <x:t>Integrated measures for social and educational inclusion of vulnerable groups on the territory of the Municipality of Rousse</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>000471582 Sadovo Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sadovo, 4122, ул. ИВАН ВАЗОВ № 2</x:t>
   </x:si>
   <x:si>
     <x:t>Sadovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0073</x:t>
   </x:si>
   <x:si>
     <x:t>Integration and high quality education in the kindergartens of Sadovo Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000505928 MUNICIPALITY OF SAMUIL</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Samuil, 7454, ул. ХАДЖИ ДИМИТЪР № 2</x:t>
   </x:si>
   <x:si>
     <x:t>Samuil</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0045-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Socio-economic integration and improving the access to education of persons from vulnerable groups in Municipality of Samuil</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0045</x:t>
   </x:si>
   <x:si>
-    <x:t>Socio-economic integration and improving the access to education of persons from vulnerable groups in Municipality of Samuil</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000024962 Municipality of Satovcha</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Satovcha, 2950, ул."Тодор Шопов" №37</x:t>
   </x:si>
   <x:si>
     <x:t>Satovcha</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0016-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>"Social and Economic Integration through Integrated Measures to Improve Access to Education and Work of Vulnerable Groups in the Municipality of Satovcha"</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0016</x:t>
   </x:si>
   <x:si>
     <x:t>000903825 Municipality of Svilengrad</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Svilengrad, 6500, бул. "България" № 32</x:t>
   </x:si>
   <x:si>
     <x:t>Svilengrad</x:t>
@@ -2785,440 +2785,440 @@
   <x:si>
     <x:t>Bulgaria, Svishtov, 5250, улица "Цанко Церковски" № 2</x:t>
   </x:si>
   <x:si>
     <x:t>Svishtov</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0055</x:t>
   </x:si>
   <x:si>
     <x:t>Tolerant and united together and in everything</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Svishtov, 5250, ул. ЦАНКО ЦЕРКОВСКИ № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0215</x:t>
   </x:si>
   <x:si>
     <x:t>“To succeed all together”</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Svishtov, 5250, ул. "Цанко Церковски" № 2</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.056-0015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Socio-economic integration of vulnerable groups. Integrated measures to improve access to education in Svishtov Municipality</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.056-0015-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
-    <x:t>Socio-economic integration of vulnerable groups. Integrated measures to improve access to education in Svishtov Municipality</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000351825 Municipality Septemvri</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Septemvri, 4490, ул. Александър Стамболийски 37 А</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0011-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Socio-economic Integration and Measures to Improve Access to Education for Vulnerable Groups in Septemvri Municipality</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0011</x:t>
   </x:si>
   <x:si>
-    <x:t>Socio-economic Integration and Measures to Improve Access to Education for Vulnerable Groups in Septemvri Municipality</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000024987 Simitli municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Simitli, 2730, гр. Симитли, общ. Симитли, обл. Благоевград ул. „Христо Ботев“ №27</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Implementation of socio-economic and educational measures for the integration of vulnerable groups in the municipality of Simitli"</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0010-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
-    <x:t>"Implementation of socio-economic and educational measures for the integration of vulnerable groups in the municipality of Simitli"</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000024987 Municipality of Simitli</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Simitli, 2730, ул. ХРИСТО БОТЕВ, номер 27</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.016-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Singing, playing, children, together</x:t>
   </x:si>
   <x:si>
     <x:t>000565544 Municipality of Sitovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sitovo, 7583, ул. Трети март № 72</x:t>
   </x:si>
   <x:si>
     <x:t>Sitovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.008-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Encouragement of the social and educational integration of children and young people from marginalized groups in the Municipality of Sitovo by improving access to quality education</x:t>
   </x:si>
   <x:si>
     <x:t>000590654 Municipality of Sliven</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sliven, 8800, бул. ЦАР ОСВОБОДИТЕЛ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0039-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>Socio-economic integration of vulnerable groups in the Municipality of Sliven</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0039</x:t>
   </x:si>
   <x:si>
+    <x:t>000615118 Smolyan Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Smolyan, 4700, бул. БЪЛГАРИЯ № 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smolyan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-3.002-0089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Better future through inclusive education"</x:t>
+  </x:si>
+  <x:si>
     <x:t>000615118 SMOLYAN MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Smolyan, 4700, бул. БЪЛГАРИЯ, номер 12</x:t>
   </x:si>
   <x:si>
-    <x:t>Smolyan</x:t>
+    <x:t>BG05M9OP001-2.056-0018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Closer Together and More Successful in Smolyan Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.056-0018-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
-    <x:t>Closer Together and More Successful in Smolyan Municipality</x:t>
-[...14 lines deleted...]
-    <x:t>"Better future through inclusive education"</x:t>
+    <x:t>000931657 Smyadovo Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Smyadovo, 9820, пл. КНЯЗ БОРИС ПЪРВИ № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smyadovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.018-0032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smyadovo municipality with care for everyone</x:t>
   </x:si>
   <x:si>
     <x:t>000931657 Municipality of Smyadovo</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Smyadovo, 9820, пл. КНЯЗ БОРИС ПЪРВИ № 2</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05M2OP001-3.002-0039</x:t>
   </x:si>
   <x:si>
     <x:t>The children of Smyadovo Municipality  - dream, learn and play together</x:t>
   </x:si>
   <x:si>
-    <x:t>000931657 Smyadovo Municipality</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG05M9OP001-2.018-0032-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
-    <x:t>Smyadovo municipality with care for everyone</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000057236 SOZOPOL MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sozopol, 8130, пл.ХАН КРУМ № 2</x:t>
   </x:si>
   <x:si>
     <x:t>Sozopol</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0036</x:t>
   </x:si>
   <x:si>
     <x:t>Ready to success</x:t>
   </x:si>
   <x:si>
     <x:t>000056878 Sredets Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sredets, 8300, пл. БЪЛГАРИЯ № 8</x:t>
   </x:si>
   <x:si>
     <x:t>Sredets</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0006-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>Our Future in Our Hands - Integrated and Sustainable Support for the Activation and Development of the Roma Community in Sredets Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Stara Zagora, 6000, ул. "ЦАР СИМЕОН ВЕЛИКИ" № 107</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.056-0001-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>000133972 Municipality Strazhitsa</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Strazhitsa, 5150, ул. ДОНЧО УЗУНОВ № 5</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Integration of vulnerable groups in the municipality of Strazhitsa</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0007-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
-    <x:t>Integration of vulnerable groups in the municipality of Strazhitsa</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000590704 Municipality of Tvarditsa</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Tvarditsa, 8890, пл. СВОБОДА № 1</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Complex Measures for Socio-Economic Integration of Vulnerable Groups from the Municipality of Tvarditsa"</x:t>
+  </x:si>
+  <x:si>
     <x:t>Tvarditsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0025-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
-    <x:t>"Complex Measures for Socio-Economic Integration of Vulnerable Groups from the Municipality of Tvarditsa"</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>000590704 municipality Tvarditsa</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Tvarditsa, 8890, пл. СВОБОДА №1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0086</x:t>
   </x:si>
   <x:si>
     <x:t>Together, we learn, play and be merry</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05M9OP001-2.018-0025</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>000852925 Tervel Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Tervel, 9450, ул."Св.Св.Кирил и Методий" 8</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0022-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Integrated measures to improve access to education and socio-economic integration of vulnerable groups in the municipality of Tervel"</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0022</x:t>
   </x:si>
   <x:si>
-    <x:t>"Integrated measures to improve access to education and socio-economic integration of vulnerable groups in the municipality of Tervel"</x:t>
-[...2 lines deleted...]
-    <x:t>BG05M9OP001-2.018-0022-2014BG05M2OP001</x:t>
+    <x:t>000970457 TUNDZHA MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Tundzha</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M2OP001-3.014-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Colorful palette - innovation for inclusion</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M2OP001-3.001-0106</x:t>
   </x:si>
   <x:si>
     <x:t>"Together" - shared care for pre-school education, school education and training of disadvantaged children in small rural settlements type "</x:t>
   </x:si>
   <x:si>
     <x:t>000970457 Minicipality Tundzha</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0397</x:t>
   </x:si>
   <x:si>
     <x:t>"Horizons" - through educational integration to complete socialization in small settlements of rural type</x:t>
   </x:si>
   <x:si>
-    <x:t>000970457 TUNDZHA MUNICIPALITY</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000025014 Hadjidimovo municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Hadzhidimovo, 2933, ул. „Димо Хаджидимов“ № 46</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0019-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Successful Measures for Integration of Vulnerable Groups in the Municipality of Hadjidimovo"</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0019</x:t>
   </x:si>
   <x:si>
-    <x:t>"Successful Measures for Integration of Vulnerable Groups in the Municipality of Hadjidimovo"</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000903946 Haskovo Municipality</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Haskovo, 6300, пл. "Общински" №1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Haskovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-3.002-0246</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIGHT ETHNO!</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Haskovo, 6300, пл. Общински, номер 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Haskovo</x:t>
+    <x:t>BG05M9OP001-2.056-0014-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>We Succeed Together</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.056-0014</x:t>
   </x:si>
   <x:si>
-    <x:t>We Succeed Together</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>000471671 MUNICIPALITY OF HISARYA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Hisarya, 4180, бул.Генерал Гурко №14</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.015-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Children smiles</x:t>
   </x:si>
   <x:si>
     <x:t>000057097 Municipality of Tsarevo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Tsarevo, 8260, ул. ХАН АСПАРУХ № 36</x:t>
   </x:si>
   <x:si>
     <x:t>Tsarevo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0062</x:t>
   </x:si>
   <x:si>
     <x:t>Give a hand - gift a future</x:t>
   </x:si>
   <x:si>
     <x:t>000414154 Municipality of Cherven bryag</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Cherven Bryag, 5980, ул. АНТИМ ПЪРВИ № 1</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0046-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Socio-economic Integration of Vulnerable Groups in the Municipality of Cherven Bryag"</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0046</x:t>
   </x:si>
   <x:si>
-    <x:t>"Socio-economic Integration of Vulnerable Groups in the Municipality of Cherven Bryag"</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Bulgaria, Cherven Bryag, 5980, ул. "Антим I" № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Cherven Bryag</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.012-0003</x:t>
   </x:si>
   <x:si>
     <x:t>All together - a model for educational integration of children from the Municipality of Cherven Bryag</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05M9OP001-2.018-0046-2014BG05M2OP001</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>000852957 Municipality Shabla</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Shabla, 9680, гр. Шабла ул. Равно поле № 35</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0041-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Together we can do more"</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0041</x:t>
   </x:si>
   <x:si>
-    <x:t>"Together we can do more"</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>000852957 Municipality of Shabla</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Shabla, 9680, ул. РАВНО ПОЛЕ № 35</x:t>
   </x:si>
   <x:si>
     <x:t>Shabla</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0226</x:t>
   </x:si>
   <x:si>
     <x:t>"Equal opportunities for our children through partnership and education in a multicultural environment"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05M9OP001-2.018-0041-2014BG05M2OP001</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>000931721 Municipality of Shumen</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Shumen, 9700, бул. "Славянски" №17</x:t>
   </x:si>
   <x:si>
     <x:t>Shumen</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.056-0011</x:t>
   </x:si>
   <x:si>
     <x:t>SOCIO-ECONOMIC INTEGRATION OF VULNERABLE GROUPS IN SHUMEN MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.056-0011-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>000320979 MUNICIPALITY OF YAKIMOVO</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Yakimovo, 3640, ул.”Европа” №8</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0001</x:t>
@@ -3307,78 +3307,78 @@
   <x:si>
     <x:t>Dalboki</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.020-0014</x:t>
   </x:si>
   <x:si>
     <x:t>AGAIN TO SCHOOL</x:t>
   </x:si>
   <x:si>
     <x:t>000802897 OSNOVNO UCHILISHTE "OTETS PAISIY"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kaloyanovets, 6070, с. Калояновец, ОУ "Отец Паисий"</x:t>
   </x:si>
   <x:si>
     <x:t>Kaloyanovets</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.020-0007</x:t>
   </x:si>
   <x:si>
     <x:t>AGAIN IN CLASS</x:t>
   </x:si>
   <x:si>
+    <x:t>000281636 Secondary school "St. St. Cyril and Methodius"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Bezhanovo, 5792, ул."Вит", №22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bezhanovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-3.024-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"My successes are also our successes" - effective participation in the educational process of marginalized groups with special focus - Roma, through innovative forms of quality education and sustainable social inclusion.</x:t>
+  </x:si>
+  <x:si>
     <x:t>000312046 Osnovno uchilishte Sv.Sv.Kiril i Metodiy</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kovachitsa, 3643, ул. ДЕСЕТА № 10</x:t>
   </x:si>
   <x:si>
     <x:t>Kovachitsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.007-0002</x:t>
   </x:si>
   <x:si>
     <x:t>" Better access to quality education for children and students from marginalized communities, including Roma, from two schools in the village of Kovachitsa"</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>"My successes are also our successes" - effective participation in the educational process of marginalized groups with special focus - Roma, through innovative forms of quality education and sustainable social inclusion.</x:t>
   </x:si>
   <x:si>
     <x:t>000122424 OSNOVNO UCHILISHTE "SV.KL.OHRIDSKI"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pavlikeni, 5200, ул. ИЛИЯ ЗЛАТЕВ, номер 2</x:t>
   </x:si>
   <x:si>
     <x:t>Pavlikeni</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.023-0003</x:t>
   </x:si>
   <x:si>
     <x:t>When dreams come true</x:t>
   </x:si>
   <x:si>
     <x:t>000281636 Secondary School "St. Cyril and Methodius"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Bezhanovo, 5792, ул. "Вит" № 22</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0228</x:t>
   </x:si>
@@ -4097,68 +4097,68 @@
   <x:si>
     <x:t>Same and different</x:t>
   </x:si>
   <x:si>
     <x:t>175743225 ASSOCIATION FOR SOCIAL SUPPORT AND INFORMATION</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1309, ж.к СВЕТА ТРОИЦА  бл. 366 вх.А ет.1 ап.1</x:t>
   </x:si>
   <x:si>
     <x:t>Sevlievo,Petko Slaveykov</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0042</x:t>
   </x:si>
   <x:si>
     <x:t>My kindergarten - my favorite place</x:t>
   </x:si>
   <x:si>
     <x:t>176972771 Association "U.T.R.E. - respect, tolerance, understanding, unity "</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Tarnak, 3249, ул. "Крайна" №62</x:t>
   </x:si>
   <x:si>
+    <x:t>Vratsa (BG313),Pleven (BG314)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-3.017-0022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Different, but together."</x:t>
+  </x:si>
+  <x:si>
     <x:t>Vratsa (BG313)</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.020-0003</x:t>
   </x:si>
   <x:si>
     <x:t>"New chance - new beginning"</x:t>
   </x:si>
   <x:si>
-    <x:t>Vratsa (BG313),Pleven (BG314)</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>108520160 Association "School Board - Hristo Botev"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kardzhali, 6600, ул. ГЕНЕРАЛ ЧЕРНОЗУБОВ № 19</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0239</x:t>
   </x:si>
   <x:si>
     <x:t>Friends</x:t>
   </x:si>
   <x:si>
     <x:t>175654755 Association Centre Dinamika</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ruse, 7012, ул. МУТКУРОВА № 111</x:t>
   </x:si>
   <x:si>
     <x:t>Ivanovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0030</x:t>
   </x:si>
   <x:si>
     <x:t>Happy Childhood for the Children in the Municipality of Ivanovo</x:t>
@@ -4280,126 +4280,126 @@
   <x:si>
     <x:t>000670680 Sofia University "Sv. Kliment Ohridski" through Faculty of Slavic Studies</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1504, Бул. "Цар Освободител" 15</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.009-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Modern Palaeoslavic and Medieval Studies</x:t>
   </x:si>
   <x:si>
     <x:t>000670680 SOFIA UNIVERSITY "ST. KLIMENT OHRIDSKI" by Faculty of Chemistry and Pharmacy</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1504, ул. ЦАР ОСВОБОДИТЕЛ № 15</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.009-0028</x:t>
   </x:si>
   <x:si>
     <x:t>Achievement of optimal environment for education, research, innovation and sustainable development of the human source in the field of chemical sciences: Adaptation of the today education for tomorrow</x:t>
   </x:si>
   <x:si>
+    <x:t>000670680 Sofia University "St. Kliment Ohridski"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-2.009-0013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Doctoral Studies Centre “St Kliment Ohridski” (DocCent)</x:t>
+  </x:si>
+  <x:si>
     <x:t>000670680 SOFIA UNIVERSITY "ST. KLIMENT OHRIDSKI"</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-1.001-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Universities for ScieNce, Informatics and Technologies in e-Society (UNITe)</x:t>
   </x:si>
   <x:si>
-    <x:t>000670680 Sofia University "St. Kliment Ohridski"</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000670680 Sofia University “St. Kliment Ohridski”</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-1.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Creation and development of  "Heritage BG" Centre of Excellence</x:t>
   </x:si>
   <x:si>
+    <x:t>000670680 Sofia University 'St. Kliment Ohridski'</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-1.002-0019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clean technologies for sustainable environment – water, waste, energy for circular economy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-1.003-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Big Data for Smart Society</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Sofia, 1504, бул. ЦАР ОСВОБОДИТЕЛ, № 15</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.016-0018</x:t>
   </x:si>
   <x:si>
     <x:t>MODERN- A: Modernization in partnership through digitalization of the Academic ecosystem</x:t>
   </x:si>
   <x:si>
-    <x:t>000670680 Sofia University 'St. Kliment Ohridski'</x:t>
-[...11 lines deleted...]
-    <x:t>Big Data for Smart Society</x:t>
+    <x:t>115148365 SOTSIALNA FONDATSIYA "INDI-ROMA 97" - gr. KUKLEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Kuklen, 4101, ул. АЛЕКСАНДЪР СТАМБОЛИЙСКИ, номер 52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asenovgrad,Stamboliyski,Pazardzhik,Sadovo,Kuklen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-3.017-0015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improving the qualification of pedagogical specialists and training of educational mediators in 15 schools and kindergartens</x:t>
   </x:si>
   <x:si>
     <x:t>115148365 SOCIAL FOUNDATION "INDI - ROMA 97" Kuklen</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kuklen, 4101, ул. ДОБРИ ЧИНТУЛОВ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0320</x:t>
   </x:si>
   <x:si>
     <x:t>Together in diversity, we can do more</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>Improving the qualification of pedagogical specialists and training of educational mediators in 15 schools and kindergartens</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">175762670 
 SECONDARY SCHOOL ,, ASEN  ZLATAROV"
 </x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Gigen, 5970, ул.АСЕН ЗЛАТАРОВ № 10</x:t>
   </x:si>
   <x:si>
     <x:t>Gigen</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Let's make your dreams real</x:t>
   </x:si>
   <x:si>
     <x:t>000012745 Secondary School St Paisii Hilendarski</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bulgaria, Mikrevo, 2826, ул  Поп Иван  №1
 </x:t>
   </x:si>
@@ -7111,145 +7111,145 @@
       </x:c>
       <x:c r="J48" s="4">
         <x:v>115608.21</x:v>
       </x:c>
       <x:c r="K48" s="4">
         <x:v>115608.21</x:v>
       </x:c>
       <x:c r="L48" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M48" s="4">
         <x:v>112239.83</x:v>
       </x:c>
       <x:c r="N48" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O48" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:15">
       <x:c r="A49" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E49" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F49" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H49" s="3" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="I49" s="3" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J49" s="4">
-        <x:v>1137795.34</x:v>
+        <x:v>3685278.38</x:v>
       </x:c>
       <x:c r="K49" s="4">
-        <x:v>1137795.34</x:v>
+        <x:v>3685278.38</x:v>
       </x:c>
       <x:c r="L49" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M49" s="4">
-        <x:v>211880.3</x:v>
+        <x:v>815480.24</x:v>
       </x:c>
       <x:c r="N49" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O49" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:15">
       <x:c r="A50" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
-        <x:v>172</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D50" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E50" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F50" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H50" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I50" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="J50" s="4">
-        <x:v>3685278.38</x:v>
+        <x:v>1137795.34</x:v>
       </x:c>
       <x:c r="K50" s="4">
-        <x:v>3685278.38</x:v>
+        <x:v>1137795.34</x:v>
       </x:c>
       <x:c r="L50" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="4">
-        <x:v>815480.24</x:v>
+        <x:v>211880.3</x:v>
       </x:c>
       <x:c r="N50" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O50" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15">
       <x:c r="A51" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
-        <x:v>172</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E51" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F51" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H51" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="I51" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J51" s="4">
         <x:v>707808.55</x:v>
       </x:c>
@@ -7299,51 +7299,51 @@
       </x:c>
       <x:c r="J52" s="4">
         <x:v>779202.97</x:v>
       </x:c>
       <x:c r="K52" s="4">
         <x:v>779202.97</x:v>
       </x:c>
       <x:c r="L52" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M52" s="4">
         <x:v>305451.61</x:v>
       </x:c>
       <x:c r="N52" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O52" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:15">
       <x:c r="A53" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
-        <x:v>172</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E53" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F53" s="3" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H53" s="3" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="I53" s="3" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="J53" s="4">
         <x:v>285993.29</x:v>
       </x:c>
@@ -7370,121 +7370,121 @@
       <x:c r="B54" s="3" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D54" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E54" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F54" s="3" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H54" s="3" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I54" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J54" s="4">
-        <x:v>15145770.02</x:v>
+        <x:v>1584252.53</x:v>
       </x:c>
       <x:c r="K54" s="4">
-        <x:v>15145770.02</x:v>
+        <x:v>1584252.53</x:v>
       </x:c>
       <x:c r="L54" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M54" s="4">
-        <x:v>14617520.94</x:v>
+        <x:v>1584252.56</x:v>
       </x:c>
       <x:c r="N54" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O54" s="3" t="s">
-        <x:v>164</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:15">
       <x:c r="A55" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E55" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F55" s="3" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H55" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="I55" s="3" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="J55" s="4">
-        <x:v>1584252.53</x:v>
+        <x:v>15145770.02</x:v>
       </x:c>
       <x:c r="K55" s="4">
-        <x:v>1584252.53</x:v>
+        <x:v>15145770.02</x:v>
       </x:c>
       <x:c r="L55" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M55" s="4">
-        <x:v>1584252.56</x:v>
+        <x:v>14617520.94</x:v>
       </x:c>
       <x:c r="N55" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O55" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:15">
       <x:c r="A56" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
-        <x:v>186</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D56" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E56" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F56" s="3" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H56" s="3" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="I56" s="3" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J56" s="4">
         <x:v>2319319.22</x:v>
       </x:c>
@@ -8019,119 +8019,119 @@
       </x:c>
       <x:c r="O67" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:15">
       <x:c r="A68" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D68" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E68" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F68" s="3" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H68" s="3" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="I68" s="3" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="J68" s="4">
-        <x:v>392909.4</x:v>
+        <x:v>941228.48</x:v>
       </x:c>
       <x:c r="K68" s="4">
-        <x:v>392909.4</x:v>
+        <x:v>941228.48</x:v>
       </x:c>
       <x:c r="L68" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M68" s="4">
-        <x:v>323050.11</x:v>
+        <x:v>941228.5</x:v>
       </x:c>
       <x:c r="N68" s="5">
-        <x:v>31</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O68" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:15">
       <x:c r="A69" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E69" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F69" s="3" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="H69" s="3" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="I69" s="3" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J69" s="4">
-        <x:v>941228.48</x:v>
+        <x:v>392909.4</x:v>
       </x:c>
       <x:c r="K69" s="4">
-        <x:v>941228.48</x:v>
+        <x:v>392909.4</x:v>
       </x:c>
       <x:c r="L69" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M69" s="4">
-        <x:v>941228.5</x:v>
+        <x:v>323050.11</x:v>
       </x:c>
       <x:c r="N69" s="5">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="O69" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:15">
       <x:c r="A70" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D70" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E70" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F70" s="3" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
@@ -8395,868 +8395,868 @@
       </x:c>
       <x:c r="O75" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:15">
       <x:c r="A76" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D76" s="3" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="E76" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F76" s="3" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H76" s="3" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I76" s="3" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J76" s="4">
-        <x:v>10152581.29</x:v>
+        <x:v>1022583.74</x:v>
       </x:c>
       <x:c r="K76" s="4">
-        <x:v>10152581.29</x:v>
+        <x:v>1022583.74</x:v>
       </x:c>
       <x:c r="L76" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M76" s="4">
-        <x:v>10157411.07</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N76" s="5">
-        <x:v>46</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O76" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:15">
       <x:c r="A77" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="E77" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F77" s="3" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H77" s="3" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="I77" s="3" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="J77" s="4">
-        <x:v>9750710.42</x:v>
+        <x:v>3572005.76</x:v>
       </x:c>
       <x:c r="K77" s="4">
-        <x:v>9750710.42</x:v>
+        <x:v>3572005.76</x:v>
       </x:c>
       <x:c r="L77" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M77" s="4">
-        <x:v>6125975.4</x:v>
+        <x:v>3281190.95</x:v>
       </x:c>
       <x:c r="N77" s="5">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="O77" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:15">
       <x:c r="A78" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
-        <x:v>276</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D78" s="3" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="E78" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F78" s="3" t="s">
-        <x:v>279</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H78" s="3" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="I78" s="3" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="I78" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J78" s="4">
-        <x:v>41953590.94</x:v>
+        <x:v>9750710.42</x:v>
       </x:c>
       <x:c r="K78" s="4">
-        <x:v>41953590.94</x:v>
+        <x:v>9750710.42</x:v>
       </x:c>
       <x:c r="L78" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M78" s="4">
-        <x:v>41856636.52</x:v>
+        <x:v>6125975.4</x:v>
       </x:c>
       <x:c r="N78" s="5">
-        <x:v>51</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="O78" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:15">
       <x:c r="A79" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
-        <x:v>276</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s">
-        <x:v>272</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E79" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F79" s="3" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H79" s="3" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="I79" s="3" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="I79" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J79" s="4">
-        <x:v>1022583.74</x:v>
+        <x:v>8616331.68</x:v>
       </x:c>
       <x:c r="K79" s="4">
-        <x:v>1022583.74</x:v>
+        <x:v>8616331.68</x:v>
       </x:c>
       <x:c r="L79" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M79" s="4">
-        <x:v>0</x:v>
+        <x:v>7821414.12</x:v>
       </x:c>
       <x:c r="N79" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O79" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:15">
       <x:c r="A80" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
-        <x:v>276</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D80" s="3" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="E80" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F80" s="3" t="s">
-        <x:v>273</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="H80" s="3" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="I80" s="3" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="J80" s="4">
-        <x:v>70929466.26</x:v>
+        <x:v>2659349.2</x:v>
       </x:c>
       <x:c r="K80" s="4">
-        <x:v>70929466.26</x:v>
+        <x:v>2659349.2</x:v>
       </x:c>
       <x:c r="L80" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M80" s="4">
-        <x:v>69556873.36</x:v>
+        <x:v>2244486.36</x:v>
       </x:c>
       <x:c r="N80" s="5">
-        <x:v>41</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O80" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:15">
       <x:c r="A81" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B81" s="3" t="s">
-        <x:v>276</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E81" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F81" s="3" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H81" s="3" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="I81" s="3" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="J81" s="4">
-        <x:v>23519311.87</x:v>
+        <x:v>18315176.38</x:v>
       </x:c>
       <x:c r="K81" s="4">
-        <x:v>23519311.87</x:v>
+        <x:v>18315176.38</x:v>
       </x:c>
       <x:c r="L81" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M81" s="4">
-        <x:v>23519311.9</x:v>
+        <x:v>18197438.75</x:v>
       </x:c>
       <x:c r="N81" s="5">
-        <x:v>48</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O81" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:15">
       <x:c r="A82" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B82" s="3" t="s">
-        <x:v>271</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D82" s="3" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="E82" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F82" s="3" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H82" s="3" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="I82" s="3" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="J82" s="4">
         <x:v>14316172.67</x:v>
       </x:c>
       <x:c r="K82" s="4">
         <x:v>14316172.67</x:v>
       </x:c>
       <x:c r="L82" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M82" s="4">
         <x:v>14258294.73</x:v>
       </x:c>
       <x:c r="N82" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O82" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:15">
       <x:c r="A83" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B83" s="3" t="s">
-        <x:v>276</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="E83" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F83" s="3" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="G83" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H83" s="3" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="I83" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="J83" s="4">
-        <x:v>18315176.38</x:v>
+        <x:v>952270.11</x:v>
       </x:c>
       <x:c r="K83" s="4">
-        <x:v>18315176.38</x:v>
+        <x:v>952270.11</x:v>
       </x:c>
       <x:c r="L83" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M83" s="4">
-        <x:v>18197438.75</x:v>
+        <x:v>952270.1</x:v>
       </x:c>
       <x:c r="N83" s="5">
-        <x:v>33</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="O83" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:15">
       <x:c r="A84" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B84" s="3" t="s">
-        <x:v>271</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D84" s="3" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="E84" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F84" s="3" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="G84" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H84" s="3" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="I84" s="3" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="J84" s="4">
-        <x:v>952270.11</x:v>
+        <x:v>53806916.74</x:v>
       </x:c>
       <x:c r="K84" s="4">
-        <x:v>952270.11</x:v>
+        <x:v>53806916.74</x:v>
       </x:c>
       <x:c r="L84" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M84" s="4">
-        <x:v>952270.1</x:v>
+        <x:v>50267708.8</x:v>
       </x:c>
       <x:c r="N84" s="5">
-        <x:v>54</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="O84" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:15">
       <x:c r="A85" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B85" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="E85" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F85" s="3" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H85" s="3" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="I85" s="3" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="J85" s="4">
-        <x:v>53806916.74</x:v>
+        <x:v>10152581.29</x:v>
       </x:c>
       <x:c r="K85" s="4">
-        <x:v>53806916.74</x:v>
+        <x:v>10152581.29</x:v>
       </x:c>
       <x:c r="L85" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M85" s="4">
-        <x:v>50267708.8</x:v>
+        <x:v>10157411.07</x:v>
       </x:c>
       <x:c r="N85" s="5">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="O85" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:15">
       <x:c r="A86" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B86" s="3" t="s">
-        <x:v>276</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D86" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E86" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F86" s="3" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H86" s="3" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="I86" s="3" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="J86" s="4">
-        <x:v>8616331.68</x:v>
+        <x:v>52772072.23</x:v>
       </x:c>
       <x:c r="K86" s="4">
-        <x:v>8616331.68</x:v>
+        <x:v>52772072.23</x:v>
       </x:c>
       <x:c r="L86" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M86" s="4">
-        <x:v>7821414.12</x:v>
+        <x:v>49349145.2</x:v>
       </x:c>
       <x:c r="N86" s="5">
-        <x:v>24</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="O86" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:15">
       <x:c r="A87" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B87" s="3" t="s">
-        <x:v>299</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="E87" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F87" s="3" t="s">
-        <x:v>300</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G87" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H87" s="3" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="I87" s="3" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="I87" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J87" s="4">
-        <x:v>6398611</x:v>
+        <x:v>41953590.94</x:v>
       </x:c>
       <x:c r="K87" s="4">
-        <x:v>6398611</x:v>
+        <x:v>41953590.94</x:v>
       </x:c>
       <x:c r="L87" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M87" s="4">
-        <x:v>6393959.23</x:v>
+        <x:v>41856636.52</x:v>
       </x:c>
       <x:c r="N87" s="5">
-        <x:v>29</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="O87" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:15">
       <x:c r="A88" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B88" s="3" t="s">
-        <x:v>276</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D88" s="3" t="s">
-        <x:v>272</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E88" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F88" s="3" t="s">
-        <x:v>300</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="G88" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H88" s="3" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="I88" s="3" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="I88" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J88" s="4">
-        <x:v>15283036.37</x:v>
+        <x:v>23519311.87</x:v>
       </x:c>
       <x:c r="K88" s="4">
-        <x:v>15283036.37</x:v>
+        <x:v>23519311.87</x:v>
       </x:c>
       <x:c r="L88" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M88" s="4">
-        <x:v>15210901.53</x:v>
+        <x:v>23519311.9</x:v>
       </x:c>
       <x:c r="N88" s="5">
-        <x:v>36</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O88" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:15">
       <x:c r="A89" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B89" s="3" t="s">
-        <x:v>276</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s">
-        <x:v>272</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E89" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F89" s="3" t="s">
-        <x:v>273</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="G89" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H89" s="3" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="I89" s="3" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="J89" s="4">
-        <x:v>52772072.23</x:v>
+        <x:v>8121388.99</x:v>
       </x:c>
       <x:c r="K89" s="4">
-        <x:v>52772072.23</x:v>
+        <x:v>8121388.99</x:v>
       </x:c>
       <x:c r="L89" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M89" s="4">
-        <x:v>49349145.2</x:v>
+        <x:v>8118769.55</x:v>
       </x:c>
       <x:c r="N89" s="5">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="O89" s="3" t="s">
-        <x:v>164</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:15">
       <x:c r="A90" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B90" s="3" t="s">
-        <x:v>276</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C90" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D90" s="3" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="E90" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F90" s="3" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="G90" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H90" s="3" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="G90" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H90" s="3" t="s">
+      <x:c r="I90" s="3" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="I90" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J90" s="4">
-        <x:v>2659349.2</x:v>
+        <x:v>70929466.26</x:v>
       </x:c>
       <x:c r="K90" s="4">
-        <x:v>2659349.2</x:v>
+        <x:v>70929466.26</x:v>
       </x:c>
       <x:c r="L90" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M90" s="4">
-        <x:v>2244486.36</x:v>
+        <x:v>69539955.23</x:v>
       </x:c>
       <x:c r="N90" s="5">
-        <x:v>24</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="O90" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:15">
       <x:c r="A91" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B91" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="E91" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F91" s="3" t="s">
-        <x:v>273</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="G91" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H91" s="3" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="I91" s="3" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="J91" s="4">
-        <x:v>3572005.76</x:v>
+        <x:v>6398611</x:v>
       </x:c>
       <x:c r="K91" s="4">
-        <x:v>3572005.76</x:v>
+        <x:v>6398611</x:v>
       </x:c>
       <x:c r="L91" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M91" s="4">
-        <x:v>3281190.95</x:v>
+        <x:v>6393959.23</x:v>
       </x:c>
       <x:c r="N91" s="5">
-        <x:v>25</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="O91" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:15">
       <x:c r="A92" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B92" s="3" t="s">
-        <x:v>276</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C92" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D92" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E92" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F92" s="3" t="s">
-        <x:v>312</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H92" s="3" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="I92" s="3" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="J92" s="4">
-        <x:v>8121388.99</x:v>
+        <x:v>15283036.37</x:v>
       </x:c>
       <x:c r="K92" s="4">
-        <x:v>8121388.99</x:v>
+        <x:v>15283036.37</x:v>
       </x:c>
       <x:c r="L92" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M92" s="4">
-        <x:v>8118769.55</x:v>
+        <x:v>15210901.53</x:v>
       </x:c>
       <x:c r="N92" s="5">
-        <x:v>45</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O92" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:15">
       <x:c r="A93" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B93" s="3" t="s">
-        <x:v>276</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="E93" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F93" s="3" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H93" s="3" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="I93" s="3" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="J93" s="4">
         <x:v>48636795.64</x:v>
       </x:c>
       <x:c r="K93" s="4">
         <x:v>48636795.64</x:v>
       </x:c>
       <x:c r="L93" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M93" s="4">
-        <x:v>48593788.9</x:v>
+        <x:v>48593342.09</x:v>
       </x:c>
       <x:c r="N93" s="5">
         <x:v>35</x:v>
       </x:c>
       <x:c r="O93" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:15">
       <x:c r="A94" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D94" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E94" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F94" s="3" t="s">
@@ -10116,906 +10116,906 @@
       </x:c>
       <x:c r="I112" s="3" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="J112" s="4">
         <x:v>38400.44</x:v>
       </x:c>
       <x:c r="K112" s="4">
         <x:v>38400.44</x:v>
       </x:c>
       <x:c r="L112" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M112" s="4">
         <x:v>38400.44</x:v>
       </x:c>
       <x:c r="N112" s="5">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O112" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:15">
       <x:c r="A113" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B113" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E113" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F113" s="3" t="s">
-        <x:v>412</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="G113" s="3" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="H113" s="3" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="I113" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="J113" s="4">
-        <x:v>245125.61</x:v>
+        <x:v>611590.53</x:v>
       </x:c>
       <x:c r="K113" s="4">
-        <x:v>245125.61</x:v>
+        <x:v>611590.53</x:v>
       </x:c>
       <x:c r="L113" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M113" s="4">
-        <x:v>145228.3</x:v>
+        <x:v>461156.99</x:v>
       </x:c>
       <x:c r="N113" s="5">
-        <x:v>28</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O113" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:15">
       <x:c r="A114" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B114" s="3" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C114" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D114" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E114" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F114" s="3" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="G114" s="3" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="H114" s="3" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="I114" s="3" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="J114" s="4">
-        <x:v>611590.53</x:v>
+        <x:v>245125.61</x:v>
       </x:c>
       <x:c r="K114" s="4">
-        <x:v>611590.53</x:v>
+        <x:v>245125.61</x:v>
       </x:c>
       <x:c r="L114" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M114" s="4">
-        <x:v>461156.99</x:v>
+        <x:v>145228.3</x:v>
       </x:c>
       <x:c r="N114" s="5">
-        <x:v>26</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O114" s="3" t="s">
-        <x:v>164</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:15">
       <x:c r="A115" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B115" s="3" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E115" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F115" s="3" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="G115" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H115" s="3" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="I115" s="3" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="J115" s="4">
-        <x:v>297914.12</x:v>
+        <x:v>174162.38</x:v>
       </x:c>
       <x:c r="K115" s="4">
-        <x:v>297914.12</x:v>
+        <x:v>174162.38</x:v>
       </x:c>
       <x:c r="L115" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M115" s="4">
-        <x:v>297914.1</x:v>
+        <x:v>174162.41</x:v>
       </x:c>
       <x:c r="N115" s="5">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O115" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:15">
       <x:c r="A116" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B116" s="3" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="C116" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D116" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E116" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F116" s="3" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="G116" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H116" s="3" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="I116" s="3" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="J116" s="4">
-        <x:v>174162.38</x:v>
+        <x:v>297914.12</x:v>
       </x:c>
       <x:c r="K116" s="4">
-        <x:v>174162.38</x:v>
+        <x:v>297914.12</x:v>
       </x:c>
       <x:c r="L116" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M116" s="4">
-        <x:v>174162.41</x:v>
+        <x:v>297914.1</x:v>
       </x:c>
       <x:c r="N116" s="5">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O116" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:15">
       <x:c r="A117" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B117" s="3" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E117" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F117" s="3" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="G117" s="3" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="H117" s="3" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="I117" s="3" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="J117" s="4">
         <x:v>254148.38</x:v>
       </x:c>
       <x:c r="K117" s="4">
         <x:v>254148.38</x:v>
       </x:c>
       <x:c r="L117" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M117" s="4">
         <x:v>98875.67</x:v>
       </x:c>
       <x:c r="N117" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O117" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:15">
       <x:c r="A118" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B118" s="3" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="C118" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D118" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E118" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F118" s="3" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="G118" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H118" s="3" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="H118" s="3" t="s">
+      <x:c r="I118" s="3" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="I118" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J118" s="4">
-        <x:v>185291.72</x:v>
+        <x:v>244849.9</x:v>
       </x:c>
       <x:c r="K118" s="4">
-        <x:v>185291.72</x:v>
+        <x:v>244849.9</x:v>
       </x:c>
       <x:c r="L118" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M118" s="4">
-        <x:v>153715.11</x:v>
+        <x:v>244849.91</x:v>
       </x:c>
       <x:c r="N118" s="5">
         <x:v>31</x:v>
       </x:c>
       <x:c r="O118" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:15">
       <x:c r="A119" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B119" s="3" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E119" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F119" s="3" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="G119" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="H119" s="3" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="I119" s="3" t="s">
-        <x:v>435</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="J119" s="4">
-        <x:v>244849.9</x:v>
+        <x:v>185291.72</x:v>
       </x:c>
       <x:c r="K119" s="4">
-        <x:v>244849.9</x:v>
+        <x:v>185291.72</x:v>
       </x:c>
       <x:c r="L119" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M119" s="4">
-        <x:v>244849.91</x:v>
+        <x:v>153715.11</x:v>
       </x:c>
       <x:c r="N119" s="5">
         <x:v>31</x:v>
       </x:c>
       <x:c r="O119" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:15">
       <x:c r="A120" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B120" s="3" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C120" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D120" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E120" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F120" s="3" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="G120" s="3" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H120" s="3" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I120" s="3" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="J120" s="4">
         <x:v>223891.54</x:v>
       </x:c>
       <x:c r="K120" s="4">
         <x:v>223891.54</x:v>
       </x:c>
       <x:c r="L120" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M120" s="4">
         <x:v>184288.24</x:v>
       </x:c>
       <x:c r="N120" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O120" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:15">
       <x:c r="A121" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B121" s="3" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E121" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F121" s="3" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="G121" s="3" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="H121" s="3" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="I121" s="3" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="J121" s="4">
-        <x:v>250361.63</x:v>
+        <x:v>136555.94</x:v>
       </x:c>
       <x:c r="K121" s="4">
-        <x:v>250361.63</x:v>
+        <x:v>136555.94</x:v>
       </x:c>
       <x:c r="L121" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M121" s="4">
-        <x:v>248949.14</x:v>
+        <x:v>136555.94</x:v>
       </x:c>
       <x:c r="N121" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O121" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:15">
       <x:c r="A122" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B122" s="3" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C122" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D122" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E122" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F122" s="3" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="G122" s="3" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="H122" s="3" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="I122" s="3" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="J122" s="4">
-        <x:v>136555.94</x:v>
+        <x:v>250361.63</x:v>
       </x:c>
       <x:c r="K122" s="4">
-        <x:v>136555.94</x:v>
+        <x:v>250361.63</x:v>
       </x:c>
       <x:c r="L122" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M122" s="4">
-        <x:v>136555.94</x:v>
+        <x:v>248949.14</x:v>
       </x:c>
       <x:c r="N122" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O122" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:15">
       <x:c r="A123" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B123" s="3" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E123" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F123" s="3" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="G123" s="3" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="H123" s="3" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="I123" s="3" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="J123" s="4">
-        <x:v>144877.96</x:v>
+        <x:v>104963.64</x:v>
       </x:c>
       <x:c r="K123" s="4">
-        <x:v>144877.96</x:v>
+        <x:v>104963.64</x:v>
       </x:c>
       <x:c r="L123" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M123" s="4">
-        <x:v>138311.35</x:v>
+        <x:v>97382.15</x:v>
       </x:c>
       <x:c r="N123" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O123" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:15">
       <x:c r="A124" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B124" s="3" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="C124" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D124" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E124" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F124" s="3" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="G124" s="3" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="H124" s="3" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="I124" s="3" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="J124" s="4">
-        <x:v>104963.64</x:v>
+        <x:v>144877.96</x:v>
       </x:c>
       <x:c r="K124" s="4">
-        <x:v>104963.64</x:v>
+        <x:v>144877.96</x:v>
       </x:c>
       <x:c r="L124" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M124" s="4">
-        <x:v>97382.15</x:v>
+        <x:v>138311.35</x:v>
       </x:c>
       <x:c r="N124" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O124" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:15">
       <x:c r="A125" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B125" s="3" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E125" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F125" s="3" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="G125" s="3" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="H125" s="3" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="I125" s="3" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="J125" s="4">
-        <x:v>102701.44</x:v>
+        <x:v>222019.34</x:v>
       </x:c>
       <x:c r="K125" s="4">
-        <x:v>102701.44</x:v>
+        <x:v>222019.34</x:v>
       </x:c>
       <x:c r="L125" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M125" s="4">
-        <x:v>102701.27</x:v>
+        <x:v>222017.09</x:v>
       </x:c>
       <x:c r="N125" s="5">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O125" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:15">
       <x:c r="A126" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B126" s="3" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="C126" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D126" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E126" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F126" s="3" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="G126" s="3" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="H126" s="3" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="I126" s="3" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="J126" s="4">
-        <x:v>222019.34</x:v>
+        <x:v>102701.44</x:v>
       </x:c>
       <x:c r="K126" s="4">
-        <x:v>222019.34</x:v>
+        <x:v>102701.44</x:v>
       </x:c>
       <x:c r="L126" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M126" s="4">
-        <x:v>222017.09</x:v>
+        <x:v>102701.27</x:v>
       </x:c>
       <x:c r="N126" s="5">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O126" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:15">
       <x:c r="A127" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B127" s="3" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E127" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F127" s="3" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="G127" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H127" s="3" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="I127" s="3" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J127" s="4">
-        <x:v>131591.96</x:v>
+        <x:v>329034.33</x:v>
       </x:c>
       <x:c r="K127" s="4">
-        <x:v>131591.96</x:v>
+        <x:v>329034.33</x:v>
       </x:c>
       <x:c r="L127" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M127" s="4">
-        <x:v>131591.94</x:v>
+        <x:v>329034.34</x:v>
       </x:c>
       <x:c r="N127" s="5">
-        <x:v>30</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O127" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:15">
       <x:c r="A128" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B128" s="3" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="C128" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D128" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E128" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F128" s="3" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="G128" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H128" s="3" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="I128" s="3" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J128" s="4">
-        <x:v>329034.33</x:v>
+        <x:v>131591.96</x:v>
       </x:c>
       <x:c r="K128" s="4">
-        <x:v>329034.33</x:v>
+        <x:v>131591.96</x:v>
       </x:c>
       <x:c r="L128" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M128" s="4">
-        <x:v>329034.34</x:v>
+        <x:v>131591.94</x:v>
       </x:c>
       <x:c r="N128" s="5">
-        <x:v>33</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O128" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:15">
       <x:c r="A129" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B129" s="3" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E129" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F129" s="3" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="G129" s="3" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="H129" s="3" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="I129" s="3" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="J129" s="4">
         <x:v>68823.66</x:v>
       </x:c>
       <x:c r="K129" s="4">
         <x:v>68823.66</x:v>
       </x:c>
       <x:c r="L129" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M129" s="4">
         <x:v>59821.33</x:v>
       </x:c>
       <x:c r="N129" s="5">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O129" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:15">
       <x:c r="A130" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B130" s="3" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="C130" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D130" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E130" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F130" s="3" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="G130" s="3" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="H130" s="3" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="I130" s="3" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="J130" s="4">
         <x:v>303884.2</x:v>
       </x:c>
       <x:c r="K130" s="4">
         <x:v>303884.2</x:v>
       </x:c>
       <x:c r="L130" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M130" s="4">
         <x:v>303884.23</x:v>
       </x:c>
       <x:c r="N130" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O130" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:15">
       <x:c r="A131" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B131" s="3" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E131" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F131" s="3" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="G131" s="3" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="H131" s="3" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="I131" s="3" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="J131" s="4">
         <x:v>157094.5</x:v>
       </x:c>
       <x:c r="K131" s="4">
         <x:v>157094.5</x:v>
       </x:c>
       <x:c r="L131" s="4">
         <x:v>0</x:v>
       </x:c>
@@ -11056,98 +11056,98 @@
       </x:c>
       <x:c r="I132" s="3" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="J132" s="4">
         <x:v>142461.94</x:v>
       </x:c>
       <x:c r="K132" s="4">
         <x:v>142461.94</x:v>
       </x:c>
       <x:c r="L132" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M132" s="4">
         <x:v>46625.87</x:v>
       </x:c>
       <x:c r="N132" s="5">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O132" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:15">
       <x:c r="A133" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B133" s="3" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="E133" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F133" s="3" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="G133" s="3" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="H133" s="3" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="I133" s="3" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="J133" s="4">
         <x:v>228006.94</x:v>
       </x:c>
       <x:c r="K133" s="4">
         <x:v>228006.94</x:v>
       </x:c>
       <x:c r="L133" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M133" s="4">
         <x:v>133524.88</x:v>
       </x:c>
       <x:c r="N133" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O133" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:15">
       <x:c r="A134" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B134" s="3" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="C134" s="3" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="D134" s="3" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="E134" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F134" s="3" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="G134" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H134" s="3" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="I134" s="3" t="s">
         <x:v>487</x:v>
       </x:c>
@@ -11206,2166 +11206,2166 @@
       </x:c>
       <x:c r="L135" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M135" s="4">
         <x:v>109000.12</x:v>
       </x:c>
       <x:c r="N135" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O135" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:15">
       <x:c r="A136" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B136" s="3" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C136" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D136" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E136" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F136" s="3" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="G136" s="3" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H136" s="3" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I136" s="3" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J136" s="4">
         <x:v>88386.37</x:v>
       </x:c>
       <x:c r="K136" s="4">
         <x:v>88386.37</x:v>
       </x:c>
       <x:c r="L136" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M136" s="4">
         <x:v>45813.41</x:v>
       </x:c>
       <x:c r="N136" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O136" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:15">
       <x:c r="A137" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B137" s="3" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E137" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F137" s="3" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="G137" s="3" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="H137" s="3" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="I137" s="3" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="J137" s="4">
         <x:v>75328.5</x:v>
       </x:c>
       <x:c r="K137" s="4">
         <x:v>75328.5</x:v>
       </x:c>
       <x:c r="L137" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M137" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N137" s="5">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O137" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:15">
       <x:c r="A138" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B138" s="3" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="C138" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D138" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E138" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F138" s="3" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="G138" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H138" s="3" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="I138" s="3" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="J138" s="4">
-        <x:v>269705.03</x:v>
+        <x:v>170689.47</x:v>
       </x:c>
       <x:c r="K138" s="4">
-        <x:v>269705.03</x:v>
+        <x:v>170689.47</x:v>
       </x:c>
       <x:c r="L138" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M138" s="4">
-        <x:v>269701.41</x:v>
+        <x:v>170689.47</x:v>
       </x:c>
       <x:c r="N138" s="5">
-        <x:v>27</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O138" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:15">
       <x:c r="A139" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B139" s="3" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E139" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F139" s="3" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="G139" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H139" s="3" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="I139" s="3" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="J139" s="4">
-        <x:v>170689.47</x:v>
+        <x:v>269705.03</x:v>
       </x:c>
       <x:c r="K139" s="4">
-        <x:v>170689.47</x:v>
+        <x:v>269705.03</x:v>
       </x:c>
       <x:c r="L139" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M139" s="4">
-        <x:v>170689.47</x:v>
+        <x:v>269701.41</x:v>
       </x:c>
       <x:c r="N139" s="5">
-        <x:v>33</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O139" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:15">
       <x:c r="A140" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B140" s="3" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C140" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D140" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E140" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F140" s="3" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="G140" s="3" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="H140" s="3" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="I140" s="3" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="J140" s="4">
         <x:v>133092.12</x:v>
       </x:c>
       <x:c r="K140" s="4">
         <x:v>133092.12</x:v>
       </x:c>
       <x:c r="L140" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M140" s="4">
         <x:v>127432.89</x:v>
       </x:c>
       <x:c r="N140" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O140" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:15">
       <x:c r="A141" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B141" s="3" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E141" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F141" s="3" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="G141" s="3" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="H141" s="3" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="I141" s="3" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="J141" s="4">
         <x:v>332786.7</x:v>
       </x:c>
       <x:c r="K141" s="4">
         <x:v>332786.7</x:v>
       </x:c>
       <x:c r="L141" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M141" s="4">
         <x:v>232837.87</x:v>
       </x:c>
       <x:c r="N141" s="5">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O141" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:15">
       <x:c r="A142" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B142" s="3" t="s">
-        <x:v>514</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C142" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D142" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E142" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F142" s="3" t="s">
-        <x:v>515</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="G142" s="3" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="H142" s="3" t="s">
-        <x:v>516</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="I142" s="3" t="s">
-        <x:v>517</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="J142" s="4">
-        <x:v>143233.16</x:v>
+        <x:v>252538.31</x:v>
       </x:c>
       <x:c r="K142" s="4">
-        <x:v>143233.16</x:v>
+        <x:v>252538.31</x:v>
       </x:c>
       <x:c r="L142" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M142" s="4">
-        <x:v>143232.11</x:v>
+        <x:v>202566.08</x:v>
       </x:c>
       <x:c r="N142" s="5">
-        <x:v>18</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O142" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:15">
       <x:c r="A143" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B143" s="3" t="s">
-        <x:v>514</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E143" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F143" s="3" t="s">
-        <x:v>515</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="G143" s="3" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="H143" s="3" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="I143" s="3" t="s">
-        <x:v>517</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="J143" s="4">
-        <x:v>127000.79</x:v>
+        <x:v>143233.16</x:v>
       </x:c>
       <x:c r="K143" s="4">
-        <x:v>127000.79</x:v>
+        <x:v>143233.16</x:v>
       </x:c>
       <x:c r="L143" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M143" s="4">
-        <x:v>126998.86</x:v>
+        <x:v>143232.11</x:v>
       </x:c>
       <x:c r="N143" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O143" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:15">
       <x:c r="A144" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B144" s="3" t="s">
-        <x:v>510</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C144" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D144" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E144" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F144" s="3" t="s">
-        <x:v>511</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="G144" s="3" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="H144" s="3" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="I144" s="3" t="s">
         <x:v>519</x:v>
       </x:c>
-      <x:c r="I144" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J144" s="4">
-        <x:v>252538.31</x:v>
+        <x:v>127000.79</x:v>
       </x:c>
       <x:c r="K144" s="4">
-        <x:v>252538.31</x:v>
+        <x:v>127000.79</x:v>
       </x:c>
       <x:c r="L144" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M144" s="4">
-        <x:v>202566.08</x:v>
+        <x:v>126998.86</x:v>
       </x:c>
       <x:c r="N144" s="5">
-        <x:v>30</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O144" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:15">
       <x:c r="A145" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B145" s="3" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E145" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F145" s="3" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="G145" s="3" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="H145" s="3" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="I145" s="3" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="J145" s="4">
         <x:v>100884.55</x:v>
       </x:c>
       <x:c r="K145" s="4">
         <x:v>100884.55</x:v>
       </x:c>
       <x:c r="L145" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M145" s="4">
         <x:v>87845.35</x:v>
       </x:c>
       <x:c r="N145" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O145" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:15">
       <x:c r="A146" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B146" s="3" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C146" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D146" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E146" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F146" s="3" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="G146" s="3" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="H146" s="3" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="I146" s="3" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="J146" s="4">
         <x:v>192521.84</x:v>
       </x:c>
       <x:c r="K146" s="4">
         <x:v>192521.84</x:v>
       </x:c>
       <x:c r="L146" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M146" s="4">
         <x:v>189041.75</x:v>
       </x:c>
       <x:c r="N146" s="5">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O146" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:15">
       <x:c r="A147" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B147" s="3" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E147" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F147" s="3" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="G147" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H147" s="3" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="I147" s="3" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="J147" s="4">
         <x:v>514411.79</x:v>
       </x:c>
       <x:c r="K147" s="4">
         <x:v>514411.79</x:v>
       </x:c>
       <x:c r="L147" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M147" s="4">
         <x:v>514411.8</x:v>
       </x:c>
       <x:c r="N147" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O147" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:15">
       <x:c r="A148" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B148" s="3" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="C148" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D148" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E148" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F148" s="3" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="G148" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H148" s="3" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="I148" s="3" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="J148" s="4">
         <x:v>194677.79</x:v>
       </x:c>
       <x:c r="K148" s="4">
         <x:v>194677.79</x:v>
       </x:c>
       <x:c r="L148" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M148" s="4">
         <x:v>194677.8</x:v>
       </x:c>
       <x:c r="N148" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O148" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:15">
       <x:c r="A149" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B149" s="3" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E149" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F149" s="3" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="G149" s="3" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="H149" s="3" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="I149" s="3" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="J149" s="4">
         <x:v>555704.19</x:v>
       </x:c>
       <x:c r="K149" s="4">
         <x:v>555704.19</x:v>
       </x:c>
       <x:c r="L149" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M149" s="4">
         <x:v>555701.49</x:v>
       </x:c>
       <x:c r="N149" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O149" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:15">
       <x:c r="A150" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B150" s="3" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="C150" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D150" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E150" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F150" s="3" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="G150" s="3" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="H150" s="3" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="I150" s="3" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="J150" s="4">
         <x:v>180313.37</x:v>
       </x:c>
       <x:c r="K150" s="4">
         <x:v>180313.37</x:v>
       </x:c>
       <x:c r="L150" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M150" s="4">
         <x:v>180312.35</x:v>
       </x:c>
       <x:c r="N150" s="5">
         <x:v>28</x:v>
       </x:c>
       <x:c r="O150" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:15">
       <x:c r="A151" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B151" s="3" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E151" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F151" s="3" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="G151" s="3" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H151" s="3" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="I151" s="3" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="J151" s="4">
         <x:v>143030.51</x:v>
       </x:c>
       <x:c r="K151" s="4">
         <x:v>143030.51</x:v>
       </x:c>
       <x:c r="L151" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M151" s="4">
         <x:v>143030.51</x:v>
       </x:c>
       <x:c r="N151" s="5">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O151" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:15">
       <x:c r="A152" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B152" s="3" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="C152" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D152" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E152" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F152" s="3" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="G152" s="3" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="H152" s="3" t="s">
         <x:v>544</x:v>
       </x:c>
-      <x:c r="G152" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="I152" s="3" t="s">
-        <x:v>546</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="J152" s="4">
-        <x:v>87375.53</x:v>
+        <x:v>525849.9</x:v>
       </x:c>
       <x:c r="K152" s="4">
-        <x:v>87375.53</x:v>
+        <x:v>525849.9</x:v>
       </x:c>
       <x:c r="L152" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M152" s="4">
-        <x:v>87375.55</x:v>
+        <x:v>525849.89</x:v>
       </x:c>
       <x:c r="N152" s="5">
-        <x:v>31</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="O152" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:15">
       <x:c r="A153" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B153" s="3" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E153" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F153" s="3" t="s">
-        <x:v>544</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="G153" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H153" s="3" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="I153" s="3" t="s">
         <x:v>547</x:v>
       </x:c>
-      <x:c r="I153" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J153" s="4">
-        <x:v>300673.11</x:v>
+        <x:v>87375.53</x:v>
       </x:c>
       <x:c r="K153" s="4">
-        <x:v>300673.11</x:v>
+        <x:v>87375.53</x:v>
       </x:c>
       <x:c r="L153" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M153" s="4">
-        <x:v>300673.1</x:v>
+        <x:v>87375.55</x:v>
       </x:c>
       <x:c r="N153" s="5">
         <x:v>31</x:v>
       </x:c>
       <x:c r="O153" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:15">
       <x:c r="A154" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B154" s="3" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="C154" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D154" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E154" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F154" s="3" t="s">
-        <x:v>540</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="G154" s="3" t="s">
-        <x:v>541</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H154" s="3" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="I154" s="3" t="s">
-        <x:v>543</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="J154" s="4">
-        <x:v>525849.9</x:v>
+        <x:v>300673.11</x:v>
       </x:c>
       <x:c r="K154" s="4">
-        <x:v>525849.9</x:v>
+        <x:v>300673.11</x:v>
       </x:c>
       <x:c r="L154" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M154" s="4">
-        <x:v>525849.89</x:v>
+        <x:v>300673.1</x:v>
       </x:c>
       <x:c r="N154" s="5">
-        <x:v>17</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="O154" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:15">
       <x:c r="A155" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B155" s="3" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E155" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F155" s="3" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="G155" s="3" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="H155" s="3" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="I155" s="3" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="J155" s="4">
         <x:v>96819.92</x:v>
       </x:c>
       <x:c r="K155" s="4">
         <x:v>96819.92</x:v>
       </x:c>
       <x:c r="L155" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M155" s="4">
         <x:v>96819.93</x:v>
       </x:c>
       <x:c r="N155" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O155" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:15">
       <x:c r="A156" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B156" s="3" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="C156" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D156" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E156" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F156" s="3" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="G156" s="3" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="H156" s="3" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I156" s="3" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="J156" s="4">
         <x:v>105694.85</x:v>
       </x:c>
       <x:c r="K156" s="4">
         <x:v>105694.85</x:v>
       </x:c>
       <x:c r="L156" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M156" s="4">
         <x:v>105694.86</x:v>
       </x:c>
       <x:c r="N156" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O156" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:15">
       <x:c r="A157" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B157" s="3" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E157" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F157" s="3" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="G157" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H157" s="3" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="I157" s="3" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="J157" s="4">
         <x:v>273716.35</x:v>
       </x:c>
       <x:c r="K157" s="4">
         <x:v>273716.35</x:v>
       </x:c>
       <x:c r="L157" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M157" s="4">
         <x:v>273716.37</x:v>
       </x:c>
       <x:c r="N157" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O157" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:15">
       <x:c r="A158" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B158" s="3" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="C158" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D158" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E158" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F158" s="3" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="G158" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H158" s="3" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="I158" s="3" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="J158" s="4">
         <x:v>161586.45</x:v>
       </x:c>
       <x:c r="K158" s="4">
         <x:v>161586.45</x:v>
       </x:c>
       <x:c r="L158" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M158" s="4">
         <x:v>161586.46</x:v>
       </x:c>
       <x:c r="N158" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O158" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:15">
       <x:c r="A159" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B159" s="3" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E159" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F159" s="3" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="G159" s="3" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="H159" s="3" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="I159" s="3" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="J159" s="4">
         <x:v>244975.27</x:v>
       </x:c>
       <x:c r="K159" s="4">
         <x:v>244975.27</x:v>
       </x:c>
       <x:c r="L159" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M159" s="4">
         <x:v>196704.3</x:v>
       </x:c>
       <x:c r="N159" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O159" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:15">
       <x:c r="A160" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B160" s="3" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="C160" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D160" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E160" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F160" s="3" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="G160" s="3" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="H160" s="3" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="I160" s="3" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="J160" s="4">
         <x:v>255645.95</x:v>
       </x:c>
       <x:c r="K160" s="4">
         <x:v>255645.95</x:v>
       </x:c>
       <x:c r="L160" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M160" s="4">
         <x:v>229554.16</x:v>
       </x:c>
       <x:c r="N160" s="5">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O160" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:15">
       <x:c r="A161" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B161" s="3" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E161" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F161" s="3" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="G161" s="3" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="H161" s="3" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="I161" s="3" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="J161" s="4">
-        <x:v>95789.76</x:v>
+        <x:v>114344.79</x:v>
       </x:c>
       <x:c r="K161" s="4">
-        <x:v>95789.76</x:v>
+        <x:v>114344.79</x:v>
       </x:c>
       <x:c r="L161" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M161" s="4">
-        <x:v>95789.75</x:v>
+        <x:v>97548.05</x:v>
       </x:c>
       <x:c r="N161" s="5">
-        <x:v>23</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O161" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:15">
       <x:c r="A162" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B162" s="3" t="s">
-        <x:v>570</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="C162" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D162" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E162" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F162" s="3" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="G162" s="3" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="H162" s="3" t="s">
-        <x:v>575</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="I162" s="3" t="s">
-        <x:v>574</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="J162" s="4">
         <x:v>291037.47</x:v>
       </x:c>
       <x:c r="K162" s="4">
         <x:v>291037.47</x:v>
       </x:c>
       <x:c r="L162" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M162" s="4">
         <x:v>291037.46</x:v>
       </x:c>
       <x:c r="N162" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O162" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:15">
       <x:c r="A163" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B163" s="3" t="s">
-        <x:v>576</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E163" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F163" s="3" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="G163" s="3" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="H163" s="3" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="I163" s="3" t="s">
         <x:v>577</x:v>
       </x:c>
-      <x:c r="I163" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J163" s="4">
-        <x:v>114344.79</x:v>
+        <x:v>95789.76</x:v>
       </x:c>
       <x:c r="K163" s="4">
-        <x:v>114344.79</x:v>
+        <x:v>95789.76</x:v>
       </x:c>
       <x:c r="L163" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M163" s="4">
-        <x:v>97548.05</x:v>
+        <x:v>95789.75</x:v>
       </x:c>
       <x:c r="N163" s="5">
-        <x:v>30</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="O163" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:15">
       <x:c r="A164" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B164" s="3" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="C164" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D164" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E164" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F164" s="3" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="G164" s="3" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="H164" s="3" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="I164" s="3" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="J164" s="4">
-        <x:v>254101.15</x:v>
+        <x:v>187506.44</x:v>
       </x:c>
       <x:c r="K164" s="4">
-        <x:v>254101.15</x:v>
+        <x:v>187506.44</x:v>
       </x:c>
       <x:c r="L164" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M164" s="4">
-        <x:v>210475.61</x:v>
+        <x:v>164557.8</x:v>
       </x:c>
       <x:c r="N164" s="5">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O164" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:15">
       <x:c r="A165" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B165" s="3" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E165" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F165" s="3" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="G165" s="3" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="H165" s="3" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="I165" s="3" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="J165" s="4">
-        <x:v>187506.44</x:v>
+        <x:v>254101.15</x:v>
       </x:c>
       <x:c r="K165" s="4">
-        <x:v>187506.44</x:v>
+        <x:v>254101.15</x:v>
       </x:c>
       <x:c r="L165" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M165" s="4">
-        <x:v>164557.8</x:v>
+        <x:v>210475.61</x:v>
       </x:c>
       <x:c r="N165" s="5">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O165" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:15">
       <x:c r="A166" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B166" s="3" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="C166" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D166" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E166" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F166" s="3" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="G166" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H166" s="3" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="I166" s="3" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="J166" s="4">
         <x:v>251506.47</x:v>
       </x:c>
       <x:c r="K166" s="4">
         <x:v>251506.47</x:v>
       </x:c>
       <x:c r="L166" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M166" s="4">
         <x:v>251506.46</x:v>
       </x:c>
       <x:c r="N166" s="5">
         <x:v>33</x:v>
       </x:c>
       <x:c r="O166" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:15">
       <x:c r="A167" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B167" s="3" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E167" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F167" s="3" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="G167" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H167" s="3" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="I167" s="3" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="J167" s="4">
         <x:v>193810.71</x:v>
       </x:c>
       <x:c r="K167" s="4">
         <x:v>193810.71</x:v>
       </x:c>
       <x:c r="L167" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M167" s="4">
         <x:v>193810.71</x:v>
       </x:c>
       <x:c r="N167" s="5">
         <x:v>33</x:v>
       </x:c>
       <x:c r="O167" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:15">
       <x:c r="A168" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B168" s="3" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="C168" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D168" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E168" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F168" s="3" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="G168" s="3" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="H168" s="3" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="I168" s="3" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="J168" s="4">
         <x:v>241180.49</x:v>
       </x:c>
       <x:c r="K168" s="4">
         <x:v>241180.49</x:v>
       </x:c>
       <x:c r="L168" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M168" s="4">
         <x:v>231261.34</x:v>
       </x:c>
       <x:c r="N168" s="5">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O168" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:15">
       <x:c r="A169" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B169" s="3" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E169" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F169" s="3" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="G169" s="3" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="H169" s="3" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="I169" s="3" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="J169" s="4">
         <x:v>189051.4</x:v>
       </x:c>
       <x:c r="K169" s="4">
         <x:v>189051.4</x:v>
       </x:c>
       <x:c r="L169" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M169" s="4">
         <x:v>181414.18</x:v>
       </x:c>
       <x:c r="N169" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O169" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:15">
       <x:c r="A170" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B170" s="3" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="C170" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D170" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E170" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F170" s="3" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="G170" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H170" s="3" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="I170" s="3" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="J170" s="4">
         <x:v>236680.64</x:v>
       </x:c>
       <x:c r="K170" s="4">
         <x:v>236680.64</x:v>
       </x:c>
       <x:c r="L170" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M170" s="4">
         <x:v>236680.66</x:v>
       </x:c>
       <x:c r="N170" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O170" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:15">
       <x:c r="A171" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B171" s="3" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E171" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F171" s="3" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="G171" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H171" s="3" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="I171" s="3" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="J171" s="4">
-        <x:v>139604.99</x:v>
+        <x:v>294687.79</x:v>
       </x:c>
       <x:c r="K171" s="4">
-        <x:v>139604.99</x:v>
+        <x:v>294687.79</x:v>
       </x:c>
       <x:c r="L171" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M171" s="4">
-        <x:v>139604.98</x:v>
+        <x:v>294687.8</x:v>
       </x:c>
       <x:c r="N171" s="5">
-        <x:v>31</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O171" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:15">
       <x:c r="A172" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B172" s="3" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="C172" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D172" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E172" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F172" s="3" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="G172" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H172" s="3" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="I172" s="3" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="J172" s="4">
-        <x:v>294687.79</x:v>
+        <x:v>139604.99</x:v>
       </x:c>
       <x:c r="K172" s="4">
-        <x:v>294687.79</x:v>
+        <x:v>139604.99</x:v>
       </x:c>
       <x:c r="L172" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M172" s="4">
-        <x:v>294687.8</x:v>
+        <x:v>139604.98</x:v>
       </x:c>
       <x:c r="N172" s="5">
-        <x:v>28</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="O172" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:15">
       <x:c r="A173" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B173" s="3" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E173" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F173" s="3" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="G173" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H173" s="3" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="I173" s="3" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="J173" s="4">
-        <x:v>230356.53</x:v>
+        <x:v>126949.66</x:v>
       </x:c>
       <x:c r="K173" s="4">
-        <x:v>230356.53</x:v>
+        <x:v>126949.66</x:v>
       </x:c>
       <x:c r="L173" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M173" s="4">
-        <x:v>230354.81</x:v>
+        <x:v>85961.38</x:v>
       </x:c>
       <x:c r="N173" s="5">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O173" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:15">
       <x:c r="A174" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B174" s="3" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="C174" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D174" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E174" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F174" s="3" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="G174" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H174" s="3" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="I174" s="3" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="J174" s="4">
-        <x:v>126949.66</x:v>
+        <x:v>230356.53</x:v>
       </x:c>
       <x:c r="K174" s="4">
-        <x:v>126949.66</x:v>
+        <x:v>230356.53</x:v>
       </x:c>
       <x:c r="L174" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M174" s="4">
-        <x:v>85961.38</x:v>
+        <x:v>230354.81</x:v>
       </x:c>
       <x:c r="N174" s="5">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O174" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:15">
       <x:c r="A175" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B175" s="3" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E175" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F175" s="3" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="G175" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H175" s="3" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="I175" s="3" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="J175" s="4">
         <x:v>82626.05</x:v>
       </x:c>
       <x:c r="K175" s="4">
         <x:v>82626.05</x:v>
       </x:c>
       <x:c r="L175" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M175" s="4">
         <x:v>72133.98</x:v>
       </x:c>
       <x:c r="N175" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O175" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:15">
       <x:c r="A176" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B176" s="3" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="C176" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D176" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E176" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F176" s="3" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="G176" s="3" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="H176" s="3" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="I176" s="3" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="J176" s="4">
         <x:v>100698.93</x:v>
       </x:c>
       <x:c r="K176" s="4">
         <x:v>100698.93</x:v>
       </x:c>
       <x:c r="L176" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M176" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N176" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O176" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:15">
       <x:c r="A177" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B177" s="3" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="C177" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E177" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F177" s="3" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="G177" s="3" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="H177" s="3" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="I177" s="3" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="J177" s="4">
-        <x:v>247664.19</x:v>
+        <x:v>186698.94</x:v>
       </x:c>
       <x:c r="K177" s="4">
-        <x:v>247664.19</x:v>
+        <x:v>186698.94</x:v>
       </x:c>
       <x:c r="L177" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M177" s="4">
-        <x:v>239178.37</x:v>
+        <x:v>168956.71</x:v>
       </x:c>
       <x:c r="N177" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O177" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:15">
       <x:c r="A178" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B178" s="3" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="C178" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D178" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E178" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F178" s="3" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="G178" s="3" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="H178" s="3" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="I178" s="3" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="J178" s="4">
-        <x:v>186698.94</x:v>
+        <x:v>247664.19</x:v>
       </x:c>
       <x:c r="K178" s="4">
-        <x:v>186698.94</x:v>
+        <x:v>247664.19</x:v>
       </x:c>
       <x:c r="L178" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M178" s="4">
-        <x:v>168956.71</x:v>
+        <x:v>239178.37</x:v>
       </x:c>
       <x:c r="N178" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O178" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:15">
       <x:c r="A179" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B179" s="3" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E179" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F179" s="3" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="G179" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H179" s="3" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="I179" s="3" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="J179" s="4">
         <x:v>228001.47</x:v>
       </x:c>
       <x:c r="K179" s="4">
         <x:v>228001.47</x:v>
       </x:c>
       <x:c r="L179" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M179" s="4">
         <x:v>228001.47</x:v>
       </x:c>
       <x:c r="N179" s="5">
         <x:v>31</x:v>
       </x:c>
       <x:c r="O179" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:15">
       <x:c r="A180" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B180" s="3" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="C180" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D180" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E180" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F180" s="3" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="G180" s="3" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="H180" s="3" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="I180" s="3" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="J180" s="4">
         <x:v>133568.08</x:v>
       </x:c>
       <x:c r="K180" s="4">
         <x:v>133568.08</x:v>
       </x:c>
       <x:c r="L180" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M180" s="4">
         <x:v>125731.41</x:v>
       </x:c>
       <x:c r="N180" s="5">
         <x:v>31</x:v>
       </x:c>
       <x:c r="O180" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:15">
       <x:c r="A181" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B181" s="3" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E181" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F181" s="3" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="G181" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H181" s="3" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="I181" s="3" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="J181" s="4">
         <x:v>249429.59</x:v>
       </x:c>
       <x:c r="K181" s="4">
         <x:v>249429.59</x:v>
       </x:c>
       <x:c r="L181" s="4">
         <x:v>0</x:v>
       </x:c>
@@ -13415,474 +13415,474 @@
       </x:c>
       <x:c r="L182" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M182" s="4">
         <x:v>88941.8</x:v>
       </x:c>
       <x:c r="N182" s="5">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O182" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:15">
       <x:c r="A183" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B183" s="3" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E183" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F183" s="3" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="G183" s="3" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="H183" s="3" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="I183" s="3" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="J183" s="4">
         <x:v>183214.81</x:v>
       </x:c>
       <x:c r="K183" s="4">
         <x:v>183214.81</x:v>
       </x:c>
       <x:c r="L183" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M183" s="4">
         <x:v>183214.8</x:v>
       </x:c>
       <x:c r="N183" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O183" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:15">
       <x:c r="A184" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B184" s="3" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="C184" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D184" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E184" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F184" s="3" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="G184" s="3" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="H184" s="3" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="I184" s="3" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="J184" s="4">
-        <x:v>199397.78</x:v>
+        <x:v>176576.4</x:v>
       </x:c>
       <x:c r="K184" s="4">
-        <x:v>199397.78</x:v>
+        <x:v>176576.4</x:v>
       </x:c>
       <x:c r="L184" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M184" s="4">
-        <x:v>169562.7</x:v>
+        <x:v>153826.26</x:v>
       </x:c>
       <x:c r="N184" s="5">
-        <x:v>33</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O184" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:15">
       <x:c r="A185" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B185" s="3" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="C185" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E185" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F185" s="3" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="G185" s="3" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="H185" s="3" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="I185" s="3" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="J185" s="4">
-        <x:v>176576.4</x:v>
+        <x:v>199397.78</x:v>
       </x:c>
       <x:c r="K185" s="4">
-        <x:v>176576.4</x:v>
+        <x:v>199397.78</x:v>
       </x:c>
       <x:c r="L185" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M185" s="4">
-        <x:v>153826.26</x:v>
+        <x:v>169562.7</x:v>
       </x:c>
       <x:c r="N185" s="5">
-        <x:v>24</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O185" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:15">
       <x:c r="A186" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B186" s="3" t="s">
-        <x:v>644</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="C186" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D186" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E186" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F186" s="3" t="s">
-        <x:v>645</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="G186" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H186" s="3" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="I186" s="3" t="s">
-        <x:v>648</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="J186" s="4">
         <x:v>324714.59</x:v>
       </x:c>
       <x:c r="K186" s="4">
         <x:v>324714.59</x:v>
       </x:c>
       <x:c r="L186" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M186" s="4">
         <x:v>324714.59</x:v>
       </x:c>
       <x:c r="N186" s="5">
         <x:v>33</x:v>
       </x:c>
       <x:c r="O186" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:15">
       <x:c r="A187" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B187" s="3" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E187" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F187" s="3" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="G187" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H187" s="3" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="I187" s="3" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="J187" s="4">
         <x:v>258648.27</x:v>
       </x:c>
       <x:c r="K187" s="4">
         <x:v>258648.27</x:v>
       </x:c>
       <x:c r="L187" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M187" s="4">
         <x:v>258645.98</x:v>
       </x:c>
       <x:c r="N187" s="5">
         <x:v>31</x:v>
       </x:c>
       <x:c r="O187" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:15">
       <x:c r="A188" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B188" s="3" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="C188" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D188" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E188" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F188" s="3" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="G188" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H188" s="3" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="I188" s="3" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="J188" s="4">
         <x:v>56570.42</x:v>
       </x:c>
       <x:c r="K188" s="4">
         <x:v>56570.42</x:v>
       </x:c>
       <x:c r="L188" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M188" s="4">
         <x:v>56569.57</x:v>
       </x:c>
       <x:c r="N188" s="5">
         <x:v>31</x:v>
       </x:c>
       <x:c r="O188" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:15">
       <x:c r="A189" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B189" s="3" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E189" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F189" s="3" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="G189" s="3" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="H189" s="3" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="I189" s="3" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="J189" s="4">
         <x:v>108335.24</x:v>
       </x:c>
       <x:c r="K189" s="4">
         <x:v>108335.24</x:v>
       </x:c>
       <x:c r="L189" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M189" s="4">
         <x:v>42265.69</x:v>
       </x:c>
       <x:c r="N189" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O189" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:15">
       <x:c r="A190" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B190" s="3" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="C190" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D190" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E190" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F190" s="3" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="G190" s="3" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="H190" s="3" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="I190" s="3" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="J190" s="4">
         <x:v>109983.49</x:v>
       </x:c>
       <x:c r="K190" s="4">
         <x:v>109983.49</x:v>
       </x:c>
       <x:c r="L190" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M190" s="4">
         <x:v>85985.75</x:v>
       </x:c>
       <x:c r="N190" s="5">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O190" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:15">
       <x:c r="A191" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B191" s="3" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="C191" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E191" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F191" s="3" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="G191" s="3" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="H191" s="3" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="I191" s="3" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="J191" s="4">
         <x:v>513940.59</x:v>
       </x:c>
       <x:c r="K191" s="4">
         <x:v>513940.59</x:v>
       </x:c>
       <x:c r="L191" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M191" s="4">
         <x:v>513933.65</x:v>
       </x:c>
       <x:c r="N191" s="5">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O191" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:15">
       <x:c r="A192" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B192" s="3" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="C192" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D192" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E192" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F192" s="3" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="G192" s="3" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="H192" s="3" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="I192" s="3" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="J192" s="4">
         <x:v>173337.95</x:v>
       </x:c>
       <x:c r="K192" s="4">
         <x:v>173337.95</x:v>
       </x:c>
       <x:c r="L192" s="4">
         <x:v>0</x:v>
       </x:c>
@@ -13932,1696 +13932,1696 @@
       </x:c>
       <x:c r="L193" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M193" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N193" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O193" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:15">
       <x:c r="A194" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B194" s="3" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="C194" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D194" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E194" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F194" s="3" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="G194" s="3" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="H194" s="3" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="I194" s="3" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="J194" s="4">
         <x:v>182734.72</x:v>
       </x:c>
       <x:c r="K194" s="4">
         <x:v>182734.72</x:v>
       </x:c>
       <x:c r="L194" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M194" s="4">
         <x:v>159963.69</x:v>
       </x:c>
       <x:c r="N194" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O194" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:15">
       <x:c r="A195" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B195" s="3" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="C195" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E195" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F195" s="3" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="G195" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="H195" s="3" t="s">
-        <x:v>684</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="I195" s="3" t="s">
-        <x:v>685</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="J195" s="4">
-        <x:v>81362.08</x:v>
+        <x:v>87734.74</x:v>
       </x:c>
       <x:c r="K195" s="4">
-        <x:v>81362.08</x:v>
+        <x:v>87734.74</x:v>
       </x:c>
       <x:c r="L195" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M195" s="4">
-        <x:v>81362.08</x:v>
+        <x:v>69591.56</x:v>
       </x:c>
       <x:c r="N195" s="5">
-        <x:v>24</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O195" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:15">
       <x:c r="A196" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B196" s="3" t="s">
-        <x:v>686</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="C196" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D196" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E196" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F196" s="3" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="G196" s="3" t="s">
-        <x:v>687</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H196" s="3" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="I196" s="3" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="J196" s="4">
-        <x:v>87734.74</x:v>
+        <x:v>81362.08</x:v>
       </x:c>
       <x:c r="K196" s="4">
-        <x:v>87734.74</x:v>
+        <x:v>81362.08</x:v>
       </x:c>
       <x:c r="L196" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M196" s="4">
-        <x:v>69591.56</x:v>
+        <x:v>81362.08</x:v>
       </x:c>
       <x:c r="N196" s="5">
-        <x:v>26</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O196" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:15">
       <x:c r="A197" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B197" s="3" t="s">
-        <x:v>682</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="C197" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E197" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F197" s="3" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="G197" s="3" t="s">
-        <x:v>687</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="H197" s="3" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="I197" s="3" t="s">
-        <x:v>685</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="J197" s="4">
         <x:v>51494.46</x:v>
       </x:c>
       <x:c r="K197" s="4">
         <x:v>51494.46</x:v>
       </x:c>
       <x:c r="L197" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M197" s="4">
         <x:v>51494.46</x:v>
       </x:c>
       <x:c r="N197" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O197" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:15">
       <x:c r="A198" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B198" s="3" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="C198" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D198" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E198" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F198" s="3" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="G198" s="3" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="H198" s="3" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="I198" s="3" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="J198" s="4">
         <x:v>230934.2</x:v>
       </x:c>
       <x:c r="K198" s="4">
         <x:v>230934.2</x:v>
       </x:c>
       <x:c r="L198" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M198" s="4">
         <x:v>171927.83</x:v>
       </x:c>
       <x:c r="N198" s="5">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O198" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:15">
       <x:c r="A199" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B199" s="3" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="C199" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E199" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F199" s="3" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="G199" s="3" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="H199" s="3" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="I199" s="3" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="J199" s="4">
         <x:v>82493.85</x:v>
       </x:c>
       <x:c r="K199" s="4">
         <x:v>82493.85</x:v>
       </x:c>
       <x:c r="L199" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M199" s="4">
         <x:v>82493.83</x:v>
       </x:c>
       <x:c r="N199" s="5">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O199" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:15">
       <x:c r="A200" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B200" s="3" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="C200" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D200" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E200" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F200" s="3" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="G200" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="H200" s="3" t="s">
-        <x:v>703</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="I200" s="3" t="s">
-        <x:v>704</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="J200" s="4">
-        <x:v>326089.25</x:v>
+        <x:v>184977.49</x:v>
       </x:c>
       <x:c r="K200" s="4">
-        <x:v>326089.25</x:v>
+        <x:v>184977.49</x:v>
       </x:c>
       <x:c r="L200" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M200" s="4">
-        <x:v>326085.73</x:v>
+        <x:v>164335.06</x:v>
       </x:c>
       <x:c r="N200" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O200" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:15">
       <x:c r="A201" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B201" s="3" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="C201" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E201" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F201" s="3" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="G201" s="3" t="s">
-        <x:v>705</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H201" s="3" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="I201" s="3" t="s">
-        <x:v>704</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="J201" s="4">
-        <x:v>184977.49</x:v>
+        <x:v>326089.25</x:v>
       </x:c>
       <x:c r="K201" s="4">
-        <x:v>184977.49</x:v>
+        <x:v>326089.25</x:v>
       </x:c>
       <x:c r="L201" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M201" s="4">
-        <x:v>164335.06</x:v>
+        <x:v>326085.73</x:v>
       </x:c>
       <x:c r="N201" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O201" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:15">
       <x:c r="A202" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B202" s="3" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="C202" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D202" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E202" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F202" s="3" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="G202" s="3" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="H202" s="3" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="I202" s="3" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="J202" s="4">
         <x:v>207792.89</x:v>
       </x:c>
       <x:c r="K202" s="4">
         <x:v>207792.89</x:v>
       </x:c>
       <x:c r="L202" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M202" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N202" s="5">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O202" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:15">
       <x:c r="A203" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B203" s="3" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="C203" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E203" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F203" s="3" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="G203" s="3" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="H203" s="3" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="I203" s="3" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="J203" s="4">
         <x:v>185154.54</x:v>
       </x:c>
       <x:c r="K203" s="4">
         <x:v>185154.54</x:v>
       </x:c>
       <x:c r="L203" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M203" s="4">
         <x:v>165226.56</x:v>
       </x:c>
       <x:c r="N203" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O203" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:15">
       <x:c r="A204" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B204" s="3" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="C204" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D204" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E204" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F204" s="3" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="G204" s="3" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="H204" s="3" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="I204" s="3" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="J204" s="4">
-        <x:v>185148.33</x:v>
+        <x:v>249646.33</x:v>
       </x:c>
       <x:c r="K204" s="4">
-        <x:v>185148.33</x:v>
+        <x:v>249646.33</x:v>
       </x:c>
       <x:c r="L204" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M204" s="4">
-        <x:v>185148.35</x:v>
+        <x:v>240752.44</x:v>
       </x:c>
       <x:c r="N204" s="5">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O204" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:15">
       <x:c r="A205" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B205" s="3" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="C205" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E205" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F205" s="3" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="G205" s="3" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="H205" s="3" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="I205" s="3" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="J205" s="4">
-        <x:v>249646.33</x:v>
+        <x:v>185148.33</x:v>
       </x:c>
       <x:c r="K205" s="4">
-        <x:v>249646.33</x:v>
+        <x:v>185148.33</x:v>
       </x:c>
       <x:c r="L205" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M205" s="4">
-        <x:v>240752.44</x:v>
+        <x:v>185148.35</x:v>
       </x:c>
       <x:c r="N205" s="5">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O205" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:15">
       <x:c r="A206" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B206" s="3" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C206" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D206" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E206" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F206" s="3" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="G206" s="3" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="H206" s="3" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="I206" s="3" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="J206" s="4">
-        <x:v>591944.81</x:v>
+        <x:v>130793.98</x:v>
       </x:c>
       <x:c r="K206" s="4">
-        <x:v>591944.81</x:v>
+        <x:v>130793.98</x:v>
       </x:c>
       <x:c r="L206" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M206" s="4">
-        <x:v>591944.78</x:v>
+        <x:v>130793.98</x:v>
       </x:c>
       <x:c r="N206" s="5">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O206" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:15">
       <x:c r="A207" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B207" s="3" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C207" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E207" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F207" s="3" t="s">
-        <x:v>728</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="G207" s="3" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="H207" s="3" t="s">
+        <x:v>728</x:v>
+      </x:c>
+      <x:c r="I207" s="3" t="s">
         <x:v>729</x:v>
       </x:c>
-      <x:c r="I207" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J207" s="4">
-        <x:v>150970.34</x:v>
+        <x:v>249778.67</x:v>
       </x:c>
       <x:c r="K207" s="4">
-        <x:v>150970.34</x:v>
+        <x:v>249778.67</x:v>
       </x:c>
       <x:c r="L207" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M207" s="4">
-        <x:v>150970.34</x:v>
+        <x:v>208807.2</x:v>
       </x:c>
       <x:c r="N207" s="5">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O207" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:15">
       <x:c r="A208" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B208" s="3" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C208" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D208" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E208" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F208" s="3" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="G208" s="3" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="H208" s="3" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="I208" s="3" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="J208" s="4">
-        <x:v>130793.98</x:v>
+        <x:v>150970.34</x:v>
       </x:c>
       <x:c r="K208" s="4">
-        <x:v>130793.98</x:v>
+        <x:v>150970.34</x:v>
       </x:c>
       <x:c r="L208" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M208" s="4">
-        <x:v>130793.98</x:v>
+        <x:v>150970.34</x:v>
       </x:c>
       <x:c r="N208" s="5">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O208" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:15">
       <x:c r="A209" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B209" s="3" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C209" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E209" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F209" s="3" t="s">
-        <x:v>730</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="G209" s="3" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="H209" s="3" t="s">
-        <x:v>733</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="I209" s="3" t="s">
-        <x:v>734</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="J209" s="4">
-        <x:v>249778.67</x:v>
+        <x:v>591944.81</x:v>
       </x:c>
       <x:c r="K209" s="4">
-        <x:v>249778.67</x:v>
+        <x:v>591944.81</x:v>
       </x:c>
       <x:c r="L209" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M209" s="4">
-        <x:v>208807.2</x:v>
+        <x:v>591944.78</x:v>
       </x:c>
       <x:c r="N209" s="5">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O209" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:15">
       <x:c r="A210" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B210" s="3" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="C210" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D210" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E210" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F210" s="3" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="G210" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="H210" s="3" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="I210" s="3" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="J210" s="4">
-        <x:v>303674</x:v>
+        <x:v>192661.15</x:v>
       </x:c>
       <x:c r="K210" s="4">
-        <x:v>303674</x:v>
+        <x:v>192661.15</x:v>
       </x:c>
       <x:c r="L210" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M210" s="4">
-        <x:v>303672.12</x:v>
+        <x:v>192657.85</x:v>
       </x:c>
       <x:c r="N210" s="5">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O210" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:15">
       <x:c r="A211" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B211" s="3" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="C211" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E211" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F211" s="3" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="G211" s="3" t="s">
-        <x:v>739</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H211" s="3" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="I211" s="3" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="J211" s="4">
-        <x:v>192661.15</x:v>
+        <x:v>303674</x:v>
       </x:c>
       <x:c r="K211" s="4">
-        <x:v>192661.15</x:v>
+        <x:v>303674</x:v>
       </x:c>
       <x:c r="L211" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M211" s="4">
-        <x:v>192657.85</x:v>
+        <x:v>303672.12</x:v>
       </x:c>
       <x:c r="N211" s="5">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O211" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:15">
       <x:c r="A212" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B212" s="3" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="C212" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D212" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E212" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F212" s="3" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="G212" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H212" s="3" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="I212" s="3" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="J212" s="4">
         <x:v>292093.85</x:v>
       </x:c>
       <x:c r="K212" s="4">
         <x:v>292093.85</x:v>
       </x:c>
       <x:c r="L212" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M212" s="4">
         <x:v>292093.88</x:v>
       </x:c>
       <x:c r="N212" s="5">
         <x:v>33</x:v>
       </x:c>
       <x:c r="O212" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:15">
       <x:c r="A213" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B213" s="3" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="C213" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E213" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F213" s="3" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="G213" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H213" s="3" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="I213" s="3" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="J213" s="4">
         <x:v>183239.49</x:v>
       </x:c>
       <x:c r="K213" s="4">
         <x:v>183239.49</x:v>
       </x:c>
       <x:c r="L213" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M213" s="4">
         <x:v>183239.51</x:v>
       </x:c>
       <x:c r="N213" s="5">
         <x:v>33</x:v>
       </x:c>
       <x:c r="O213" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:15">
       <x:c r="A214" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B214" s="3" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="C214" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D214" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E214" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F214" s="3" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="G214" s="3" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="H214" s="3" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="I214" s="3" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="J214" s="4">
-        <x:v>19954.89</x:v>
+        <x:v>68880.01</x:v>
       </x:c>
       <x:c r="K214" s="4">
-        <x:v>19954.89</x:v>
+        <x:v>68880.01</x:v>
       </x:c>
       <x:c r="L214" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M214" s="4">
-        <x:v>19954.89</x:v>
+        <x:v>68880.01</x:v>
       </x:c>
       <x:c r="N214" s="5">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O214" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:15">
       <x:c r="A215" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B215" s="3" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="C215" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E215" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F215" s="3" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="G215" s="3" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="H215" s="3" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="I215" s="3" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="J215" s="4">
-        <x:v>68880.01</x:v>
+        <x:v>19954.89</x:v>
       </x:c>
       <x:c r="K215" s="4">
-        <x:v>68880.01</x:v>
+        <x:v>19954.89</x:v>
       </x:c>
       <x:c r="L215" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M215" s="4">
-        <x:v>68880.01</x:v>
+        <x:v>19954.89</x:v>
       </x:c>
       <x:c r="N215" s="5">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O215" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:15">
       <x:c r="A216" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B216" s="3" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="C216" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D216" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E216" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F216" s="3" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="G216" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H216" s="3" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="I216" s="3" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="J216" s="4">
         <x:v>327943.62</x:v>
       </x:c>
       <x:c r="K216" s="4">
         <x:v>327943.62</x:v>
       </x:c>
       <x:c r="L216" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M216" s="4">
         <x:v>320186.08</x:v>
       </x:c>
       <x:c r="N216" s="5">
         <x:v>35</x:v>
       </x:c>
       <x:c r="O216" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:15">
       <x:c r="A217" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B217" s="3" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="C217" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E217" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F217" s="3" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="G217" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H217" s="3" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="I217" s="3" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="J217" s="4">
-        <x:v>72969.55</x:v>
+        <x:v>255630.09</x:v>
       </x:c>
       <x:c r="K217" s="4">
-        <x:v>72969.55</x:v>
+        <x:v>255630.09</x:v>
       </x:c>
       <x:c r="L217" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M217" s="4">
-        <x:v>72969.54</x:v>
+        <x:v>243044.56</x:v>
       </x:c>
       <x:c r="N217" s="5">
-        <x:v>24</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O217" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:15">
       <x:c r="A218" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B218" s="3" t="s">
-        <x:v>760</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="C218" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D218" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E218" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F218" s="3" t="s">
+        <x:v>757</x:v>
+      </x:c>
+      <x:c r="G218" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H218" s="3" t="s">
+        <x:v>760</x:v>
+      </x:c>
+      <x:c r="I218" s="3" t="s">
         <x:v>761</x:v>
       </x:c>
-      <x:c r="G218" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J218" s="4">
-        <x:v>255630.09</x:v>
+        <x:v>178184.83</x:v>
       </x:c>
       <x:c r="K218" s="4">
-        <x:v>255630.09</x:v>
+        <x:v>178184.83</x:v>
       </x:c>
       <x:c r="L218" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M218" s="4">
-        <x:v>243044.56</x:v>
+        <x:v>178184.81</x:v>
       </x:c>
       <x:c r="N218" s="5">
-        <x:v>20</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O218" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:15">
       <x:c r="A219" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B219" s="3" t="s">
-        <x:v>760</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="C219" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E219" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F219" s="3" t="s">
-        <x:v>761</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="G219" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H219" s="3" t="s">
-        <x:v>764</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="I219" s="3" t="s">
-        <x:v>765</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="J219" s="4">
         <x:v>305463.72</x:v>
       </x:c>
       <x:c r="K219" s="4">
         <x:v>305463.72</x:v>
       </x:c>
       <x:c r="L219" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M219" s="4">
         <x:v>305463.74</x:v>
       </x:c>
       <x:c r="N219" s="5">
         <x:v>32</x:v>
       </x:c>
       <x:c r="O219" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:15">
       <x:c r="A220" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B220" s="3" t="s">
-        <x:v>760</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="C220" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D220" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E220" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F220" s="3" t="s">
-        <x:v>761</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="G220" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H220" s="3" t="s">
+        <x:v>765</x:v>
+      </x:c>
+      <x:c r="I220" s="3" t="s">
         <x:v>766</x:v>
       </x:c>
-      <x:c r="I220" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J220" s="4">
-        <x:v>178184.83</x:v>
+        <x:v>72969.55</x:v>
       </x:c>
       <x:c r="K220" s="4">
-        <x:v>178184.83</x:v>
+        <x:v>72969.55</x:v>
       </x:c>
       <x:c r="L220" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M220" s="4">
-        <x:v>178184.81</x:v>
+        <x:v>72969.54</x:v>
       </x:c>
       <x:c r="N220" s="5">
-        <x:v>34</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O220" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:15">
       <x:c r="A221" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B221" s="3" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="C221" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E221" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F221" s="3" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="G221" s="3" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="H221" s="3" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="I221" s="3" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="J221" s="4">
         <x:v>158983.17</x:v>
       </x:c>
       <x:c r="K221" s="4">
         <x:v>158983.17</x:v>
       </x:c>
       <x:c r="L221" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M221" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N221" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O221" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:15">
       <x:c r="A222" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B222" s="3" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="C222" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D222" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E222" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F222" s="3" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="G222" s="3" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="H222" s="3" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="I222" s="3" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="J222" s="4">
         <x:v>162524.35</x:v>
       </x:c>
       <x:c r="K222" s="4">
         <x:v>162524.35</x:v>
       </x:c>
       <x:c r="L222" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M222" s="4">
         <x:v>143595.67</x:v>
       </x:c>
       <x:c r="N222" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O222" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:15">
       <x:c r="A223" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B223" s="3" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="C223" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E223" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F223" s="3" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="G223" s="3" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="H223" s="3" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="I223" s="3" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="J223" s="4">
         <x:v>255638.78</x:v>
       </x:c>
       <x:c r="K223" s="4">
         <x:v>255638.78</x:v>
       </x:c>
       <x:c r="L223" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M223" s="4">
         <x:v>249427.39</x:v>
       </x:c>
       <x:c r="N223" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O223" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:15">
       <x:c r="A224" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B224" s="3" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="C224" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D224" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E224" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F224" s="3" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="G224" s="3" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="H224" s="3" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="I224" s="3" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="J224" s="4">
         <x:v>149945.9</x:v>
       </x:c>
       <x:c r="K224" s="4">
         <x:v>149945.9</x:v>
       </x:c>
       <x:c r="L224" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M224" s="4">
         <x:v>149945.91</x:v>
       </x:c>
       <x:c r="N224" s="5">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O224" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:15">
       <x:c r="A225" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B225" s="3" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="C225" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E225" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F225" s="3" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="G225" s="3" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="H225" s="3" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="I225" s="3" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="J225" s="4">
         <x:v>613533</x:v>
       </x:c>
       <x:c r="K225" s="4">
         <x:v>613533</x:v>
       </x:c>
       <x:c r="L225" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M225" s="4">
         <x:v>507594.06</x:v>
       </x:c>
       <x:c r="N225" s="5">
         <x:v>28</x:v>
       </x:c>
       <x:c r="O225" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:15">
       <x:c r="A226" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B226" s="3" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="C226" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D226" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E226" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F226" s="3" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="G226" s="3" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="H226" s="3" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="I226" s="3" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="J226" s="4">
-        <x:v>199870.53</x:v>
+        <x:v>166485.8</x:v>
       </x:c>
       <x:c r="K226" s="4">
-        <x:v>199870.53</x:v>
+        <x:v>166485.8</x:v>
       </x:c>
       <x:c r="L226" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M226" s="4">
-        <x:v>169660.51</x:v>
+        <x:v>129473.59</x:v>
       </x:c>
       <x:c r="N226" s="5">
-        <x:v>20</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="O226" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:15">
       <x:c r="A227" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B227" s="3" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="C227" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E227" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F227" s="3" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="G227" s="3" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="H227" s="3" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="I227" s="3" t="s">
-        <x:v>792</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="J227" s="4">
-        <x:v>124591.99</x:v>
+        <x:v>199870.53</x:v>
       </x:c>
       <x:c r="K227" s="4">
-        <x:v>124591.99</x:v>
+        <x:v>199870.53</x:v>
       </x:c>
       <x:c r="L227" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M227" s="4">
-        <x:v>93077.08</x:v>
+        <x:v>169660.51</x:v>
       </x:c>
       <x:c r="N227" s="5">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O227" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:15">
       <x:c r="A228" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B228" s="3" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="C228" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D228" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E228" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F228" s="3" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="G228" s="3" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="H228" s="3" t="s">
+        <x:v>795</x:v>
+      </x:c>
+      <x:c r="I228" s="3" t="s">
         <x:v>794</x:v>
       </x:c>
-      <x:c r="I228" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J228" s="4">
-        <x:v>166485.8</x:v>
+        <x:v>124591.99</x:v>
       </x:c>
       <x:c r="K228" s="4">
-        <x:v>166485.8</x:v>
+        <x:v>124591.99</x:v>
       </x:c>
       <x:c r="L228" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M228" s="4">
-        <x:v>129473.59</x:v>
+        <x:v>93077.08</x:v>
       </x:c>
       <x:c r="N228" s="5">
-        <x:v>16</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O228" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:15">
       <x:c r="A229" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B229" s="3" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="C229" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E229" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F229" s="3" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="G229" s="3" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="H229" s="3" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="I229" s="3" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="J229" s="4">
         <x:v>209817.3</x:v>
       </x:c>
       <x:c r="K229" s="4">
         <x:v>209817.3</x:v>
       </x:c>
       <x:c r="L229" s="4">
         <x:v>0</x:v>
       </x:c>
@@ -15662,51 +15662,51 @@
       </x:c>
       <x:c r="I230" s="3" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="J230" s="4">
         <x:v>112710.12</x:v>
       </x:c>
       <x:c r="K230" s="4">
         <x:v>112710.12</x:v>
       </x:c>
       <x:c r="L230" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M230" s="4">
         <x:v>84471.65</x:v>
       </x:c>
       <x:c r="N230" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O230" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:15">
       <x:c r="A231" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B231" s="3" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="C231" s="3" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="E231" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F231" s="3" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="G231" s="3" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="H231" s="3" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="I231" s="3" t="s">
         <x:v>805</x:v>
       </x:c>
@@ -15718,2384 +15718,2384 @@
       </x:c>
       <x:c r="L231" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M231" s="4">
         <x:v>229612.88</x:v>
       </x:c>
       <x:c r="N231" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O231" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:15">
       <x:c r="A232" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B232" s="3" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="C232" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D232" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E232" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F232" s="3" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="G232" s="3" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="H232" s="3" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="I232" s="3" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="J232" s="4">
         <x:v>98394.67</x:v>
       </x:c>
       <x:c r="K232" s="4">
         <x:v>98394.67</x:v>
       </x:c>
       <x:c r="L232" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M232" s="4">
         <x:v>91836.08</x:v>
       </x:c>
       <x:c r="N232" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O232" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:15">
       <x:c r="A233" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B233" s="3" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="C233" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E233" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F233" s="3" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="G233" s="3" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="H233" s="3" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="I233" s="3" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="J233" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K233" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L233" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M233" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N233" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O233" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:15">
       <x:c r="A234" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B234" s="3" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="C234" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D234" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E234" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F234" s="3" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="G234" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H234" s="3" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="I234" s="3" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="J234" s="4">
         <x:v>322030.16</x:v>
       </x:c>
       <x:c r="K234" s="4">
         <x:v>322030.16</x:v>
       </x:c>
       <x:c r="L234" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M234" s="4">
         <x:v>322030.19</x:v>
       </x:c>
       <x:c r="N234" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O234" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:15">
       <x:c r="A235" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B235" s="3" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="C235" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E235" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F235" s="3" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="G235" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H235" s="3" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="I235" s="3" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="J235" s="4">
         <x:v>142276.94</x:v>
       </x:c>
       <x:c r="K235" s="4">
         <x:v>142276.94</x:v>
       </x:c>
       <x:c r="L235" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M235" s="4">
         <x:v>142276.92</x:v>
       </x:c>
       <x:c r="N235" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O235" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:15">
       <x:c r="A236" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B236" s="3" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="C236" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D236" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E236" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F236" s="3" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="G236" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="H236" s="3" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="I236" s="3" t="s">
         <x:v>825</x:v>
       </x:c>
       <x:c r="J236" s="4">
         <x:v>520546.74</x:v>
       </x:c>
       <x:c r="K236" s="4">
         <x:v>520546.74</x:v>
       </x:c>
       <x:c r="L236" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M236" s="4">
         <x:v>520546.74</x:v>
       </x:c>
       <x:c r="N236" s="5">
         <x:v>28</x:v>
       </x:c>
       <x:c r="O236" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:15">
       <x:c r="A237" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B237" s="3" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="C237" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E237" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F237" s="3" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="G237" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="H237" s="3" t="s">
         <x:v>826</x:v>
       </x:c>
       <x:c r="I237" s="3" t="s">
         <x:v>825</x:v>
       </x:c>
       <x:c r="J237" s="4">
         <x:v>128461.62</x:v>
       </x:c>
       <x:c r="K237" s="4">
         <x:v>128461.62</x:v>
       </x:c>
       <x:c r="L237" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M237" s="4">
         <x:v>128354.64</x:v>
       </x:c>
       <x:c r="N237" s="5">
         <x:v>28</x:v>
       </x:c>
       <x:c r="O237" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:15">
       <x:c r="A238" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B238" s="3" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="C238" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D238" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E238" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F238" s="3" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="G238" s="3" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="H238" s="3" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="I238" s="3" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="J238" s="4">
-        <x:v>180704.16</x:v>
+        <x:v>589602.36</x:v>
       </x:c>
       <x:c r="K238" s="4">
-        <x:v>180704.16</x:v>
+        <x:v>589602.36</x:v>
       </x:c>
       <x:c r="L238" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M238" s="4">
-        <x:v>180701.17</x:v>
+        <x:v>589602.33</x:v>
       </x:c>
       <x:c r="N238" s="5">
-        <x:v>29</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O238" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:15">
       <x:c r="A239" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B239" s="3" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="C239" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E239" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F239" s="3" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="G239" s="3" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="H239" s="3" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="I239" s="3" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="J239" s="4">
-        <x:v>589602.36</x:v>
+        <x:v>180704.16</x:v>
       </x:c>
       <x:c r="K239" s="4">
-        <x:v>589602.36</x:v>
+        <x:v>180704.16</x:v>
       </x:c>
       <x:c r="L239" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M239" s="4">
-        <x:v>589602.33</x:v>
+        <x:v>180701.17</x:v>
       </x:c>
       <x:c r="N239" s="5">
-        <x:v>27</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="O239" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:15">
       <x:c r="A240" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B240" s="3" t="s">
         <x:v>834</x:v>
       </x:c>
       <x:c r="C240" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D240" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E240" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F240" s="3" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="G240" s="3" t="s">
         <x:v>836</x:v>
       </x:c>
       <x:c r="H240" s="3" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="I240" s="3" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="J240" s="4">
         <x:v>340346.36</x:v>
       </x:c>
       <x:c r="K240" s="4">
         <x:v>340346.36</x:v>
       </x:c>
       <x:c r="L240" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M240" s="4">
         <x:v>269141.09</x:v>
       </x:c>
       <x:c r="N240" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O240" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:15">
       <x:c r="A241" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B241" s="3" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="C241" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E241" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F241" s="3" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="G241" s="3" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="H241" s="3" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="I241" s="3" t="s">
         <x:v>842</x:v>
       </x:c>
       <x:c r="J241" s="4">
-        <x:v>162229.36</x:v>
+        <x:v>327128.42</x:v>
       </x:c>
       <x:c r="K241" s="4">
-        <x:v>162229.36</x:v>
+        <x:v>327128.42</x:v>
       </x:c>
       <x:c r="L241" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M241" s="4">
-        <x:v>162229.36</x:v>
+        <x:v>327128.42</x:v>
       </x:c>
       <x:c r="N241" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O241" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:15">
       <x:c r="A242" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B242" s="3" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="C242" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D242" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E242" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F242" s="3" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="G242" s="3" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="H242" s="3" t="s">
         <x:v>843</x:v>
       </x:c>
       <x:c r="I242" s="3" t="s">
         <x:v>842</x:v>
       </x:c>
       <x:c r="J242" s="4">
-        <x:v>327128.42</x:v>
+        <x:v>162229.36</x:v>
       </x:c>
       <x:c r="K242" s="4">
-        <x:v>327128.42</x:v>
+        <x:v>162229.36</x:v>
       </x:c>
       <x:c r="L242" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M242" s="4">
-        <x:v>327128.42</x:v>
+        <x:v>162229.36</x:v>
       </x:c>
       <x:c r="N242" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O242" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:15">
       <x:c r="A243" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B243" s="3" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="C243" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E243" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F243" s="3" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="G243" s="3" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="H243" s="3" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="I243" s="3" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="J243" s="4">
         <x:v>238861.75</x:v>
       </x:c>
       <x:c r="K243" s="4">
         <x:v>238861.75</x:v>
       </x:c>
       <x:c r="L243" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M243" s="4">
         <x:v>173522.84</x:v>
       </x:c>
       <x:c r="N243" s="5">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O243" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:15">
       <x:c r="A244" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B244" s="3" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="C244" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D244" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E244" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F244" s="3" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="G244" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H244" s="3" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="I244" s="3" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="J244" s="4">
-        <x:v>319248.45</x:v>
+        <x:v>146222.96</x:v>
       </x:c>
       <x:c r="K244" s="4">
-        <x:v>319248.45</x:v>
+        <x:v>146222.96</x:v>
       </x:c>
       <x:c r="L244" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M244" s="4">
-        <x:v>319248.45</x:v>
+        <x:v>146222.95</x:v>
       </x:c>
       <x:c r="N244" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O244" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:15">
       <x:c r="A245" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B245" s="3" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="C245" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E245" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F245" s="3" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="G245" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H245" s="3" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="I245" s="3" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="J245" s="4">
-        <x:v>146222.96</x:v>
+        <x:v>319248.45</x:v>
       </x:c>
       <x:c r="K245" s="4">
-        <x:v>146222.96</x:v>
+        <x:v>319248.45</x:v>
       </x:c>
       <x:c r="L245" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M245" s="4">
-        <x:v>146222.95</x:v>
+        <x:v>319248.45</x:v>
       </x:c>
       <x:c r="N245" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O245" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:15">
       <x:c r="A246" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B246" s="3" t="s">
         <x:v>853</x:v>
       </x:c>
       <x:c r="C246" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D246" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E246" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F246" s="3" t="s">
         <x:v>854</x:v>
       </x:c>
       <x:c r="G246" s="3" t="s">
         <x:v>855</x:v>
       </x:c>
       <x:c r="H246" s="3" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="I246" s="3" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="J246" s="4">
         <x:v>168637.92</x:v>
       </x:c>
       <x:c r="K246" s="4">
         <x:v>168637.92</x:v>
       </x:c>
       <x:c r="L246" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M246" s="4">
         <x:v>139847.22</x:v>
       </x:c>
       <x:c r="N246" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O246" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:15">
       <x:c r="A247" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B247" s="3" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="C247" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E247" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F247" s="3" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="G247" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H247" s="3" t="s">
         <x:v>860</x:v>
       </x:c>
-      <x:c r="H247" s="3" t="s">
+      <x:c r="I247" s="3" t="s">
         <x:v>861</x:v>
       </x:c>
-      <x:c r="I247" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J247" s="4">
-        <x:v>199342.52</x:v>
+        <x:v>316049.69</x:v>
       </x:c>
       <x:c r="K247" s="4">
-        <x:v>199342.52</x:v>
+        <x:v>316049.69</x:v>
       </x:c>
       <x:c r="L247" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M247" s="4">
-        <x:v>138577.39</x:v>
+        <x:v>316049.7</x:v>
       </x:c>
       <x:c r="N247" s="5">
         <x:v>33</x:v>
       </x:c>
       <x:c r="O247" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:15">
       <x:c r="A248" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B248" s="3" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="C248" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D248" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E248" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F248" s="3" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="G248" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="H248" s="3" t="s">
         <x:v>863</x:v>
       </x:c>
       <x:c r="I248" s="3" t="s">
-        <x:v>862</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="J248" s="4">
-        <x:v>316049.69</x:v>
+        <x:v>199342.52</x:v>
       </x:c>
       <x:c r="K248" s="4">
-        <x:v>316049.69</x:v>
+        <x:v>199342.52</x:v>
       </x:c>
       <x:c r="L248" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M248" s="4">
-        <x:v>316049.7</x:v>
+        <x:v>138577.39</x:v>
       </x:c>
       <x:c r="N248" s="5">
         <x:v>33</x:v>
       </x:c>
       <x:c r="O248" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:15">
       <x:c r="A249" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B249" s="3" t="s">
         <x:v>864</x:v>
       </x:c>
       <x:c r="C249" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E249" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F249" s="3" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="G249" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H249" s="3" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="I249" s="3" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="J249" s="4">
         <x:v>93310.32</x:v>
       </x:c>
       <x:c r="K249" s="4">
         <x:v>93310.32</x:v>
       </x:c>
       <x:c r="L249" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M249" s="4">
         <x:v>93295</x:v>
       </x:c>
       <x:c r="N249" s="5">
         <x:v>33</x:v>
       </x:c>
       <x:c r="O249" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:15">
       <x:c r="A250" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B250" s="3" t="s">
-        <x:v>868</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="C250" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D250" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E250" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F250" s="3" t="s">
-        <x:v>869</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="G250" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H250" s="3" t="s">
-        <x:v>870</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="I250" s="3" t="s">
-        <x:v>871</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="J250" s="4">
-        <x:v>114714.71</x:v>
+        <x:v>207857.07</x:v>
       </x:c>
       <x:c r="K250" s="4">
-        <x:v>114714.71</x:v>
+        <x:v>207857.07</x:v>
       </x:c>
       <x:c r="L250" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M250" s="4">
-        <x:v>114697.97</x:v>
+        <x:v>207857.06</x:v>
       </x:c>
       <x:c r="N250" s="5">
-        <x:v>24</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O250" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:15">
       <x:c r="A251" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B251" s="3" t="s">
-        <x:v>864</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="C251" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E251" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F251" s="3" t="s">
-        <x:v>865</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="G251" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H251" s="3" t="s">
+        <x:v>871</x:v>
+      </x:c>
+      <x:c r="I251" s="3" t="s">
         <x:v>872</x:v>
       </x:c>
-      <x:c r="I251" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J251" s="4">
-        <x:v>207857.07</x:v>
+        <x:v>114714.71</x:v>
       </x:c>
       <x:c r="K251" s="4">
-        <x:v>207857.07</x:v>
+        <x:v>114714.71</x:v>
       </x:c>
       <x:c r="L251" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M251" s="4">
-        <x:v>207857.06</x:v>
+        <x:v>114697.97</x:v>
       </x:c>
       <x:c r="N251" s="5">
-        <x:v>33</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O251" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:15">
       <x:c r="A252" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B252" s="3" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="C252" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D252" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E252" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F252" s="3" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="G252" s="3" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="H252" s="3" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="I252" s="3" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="J252" s="4">
         <x:v>242680.74</x:v>
       </x:c>
       <x:c r="K252" s="4">
         <x:v>242680.74</x:v>
       </x:c>
       <x:c r="L252" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M252" s="4">
         <x:v>217111.91</x:v>
       </x:c>
       <x:c r="N252" s="5">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O252" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:15">
       <x:c r="A253" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B253" s="3" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="C253" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E253" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F253" s="3" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="G253" s="3" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="H253" s="3" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="I253" s="3" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="J253" s="4">
         <x:v>168521.11</x:v>
       </x:c>
       <x:c r="K253" s="4">
         <x:v>168521.11</x:v>
       </x:c>
       <x:c r="L253" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M253" s="4">
         <x:v>168521.13</x:v>
       </x:c>
       <x:c r="N253" s="5">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O253" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:15">
       <x:c r="A254" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B254" s="3" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="C254" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D254" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E254" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F254" s="3" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="G254" s="3" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="H254" s="3" t="s">
         <x:v>880</x:v>
       </x:c>
       <x:c r="I254" s="3" t="s">
         <x:v>881</x:v>
       </x:c>
       <x:c r="J254" s="4">
         <x:v>212100.41</x:v>
       </x:c>
       <x:c r="K254" s="4">
         <x:v>212100.41</x:v>
       </x:c>
       <x:c r="L254" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M254" s="4">
         <x:v>168639.36</x:v>
       </x:c>
       <x:c r="N254" s="5">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O254" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:15">
       <x:c r="A255" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B255" s="3" t="s">
         <x:v>882</x:v>
       </x:c>
       <x:c r="C255" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E255" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F255" s="3" t="s">
         <x:v>883</x:v>
       </x:c>
       <x:c r="G255" s="3" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="H255" s="3" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="I255" s="3" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="J255" s="4">
-        <x:v>129892.49</x:v>
+        <x:v>255645.92</x:v>
       </x:c>
       <x:c r="K255" s="4">
-        <x:v>129892.49</x:v>
+        <x:v>255645.92</x:v>
       </x:c>
       <x:c r="L255" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M255" s="4">
-        <x:v>129892.48</x:v>
+        <x:v>214156.36</x:v>
       </x:c>
       <x:c r="N255" s="5">
-        <x:v>28</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O255" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:15">
       <x:c r="A256" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B256" s="3" t="s">
         <x:v>882</x:v>
       </x:c>
       <x:c r="C256" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D256" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E256" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F256" s="3" t="s">
         <x:v>887</x:v>
       </x:c>
       <x:c r="G256" s="3" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="H256" s="3" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="I256" s="3" t="s">
         <x:v>889</x:v>
       </x:c>
       <x:c r="J256" s="4">
-        <x:v>255645.92</x:v>
+        <x:v>178907.56</x:v>
       </x:c>
       <x:c r="K256" s="4">
-        <x:v>255645.92</x:v>
+        <x:v>178907.56</x:v>
       </x:c>
       <x:c r="L256" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M256" s="4">
-        <x:v>214156.36</x:v>
+        <x:v>178907.57</x:v>
       </x:c>
       <x:c r="N256" s="5">
-        <x:v>30</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O256" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:15">
       <x:c r="A257" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B257" s="3" t="s">
         <x:v>882</x:v>
       </x:c>
       <x:c r="C257" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E257" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F257" s="3" t="s">
-        <x:v>883</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="G257" s="3" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="H257" s="3" t="s">
         <x:v>890</x:v>
       </x:c>
       <x:c r="I257" s="3" t="s">
-        <x:v>886</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="J257" s="4">
-        <x:v>178907.56</x:v>
+        <x:v>129892.49</x:v>
       </x:c>
       <x:c r="K257" s="4">
-        <x:v>178907.56</x:v>
+        <x:v>129892.49</x:v>
       </x:c>
       <x:c r="L257" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M257" s="4">
-        <x:v>178907.57</x:v>
+        <x:v>129892.48</x:v>
       </x:c>
       <x:c r="N257" s="5">
         <x:v>28</x:v>
       </x:c>
       <x:c r="O257" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:15">
       <x:c r="A258" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B258" s="3" t="s">
         <x:v>891</x:v>
       </x:c>
       <x:c r="C258" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D258" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E258" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F258" s="3" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="G258" s="3" t="s">
         <x:v>893</x:v>
       </x:c>
       <x:c r="H258" s="3" t="s">
         <x:v>894</x:v>
       </x:c>
       <x:c r="I258" s="3" t="s">
         <x:v>895</x:v>
       </x:c>
       <x:c r="J258" s="4">
         <x:v>209282</x:v>
       </x:c>
       <x:c r="K258" s="4">
         <x:v>209282</x:v>
       </x:c>
       <x:c r="L258" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M258" s="4">
         <x:v>175974.2</x:v>
       </x:c>
       <x:c r="N258" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O258" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:15">
       <x:c r="A259" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B259" s="3" t="s">
         <x:v>896</x:v>
       </x:c>
       <x:c r="C259" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E259" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F259" s="3" t="s">
         <x:v>897</x:v>
       </x:c>
       <x:c r="G259" s="3" t="s">
         <x:v>898</x:v>
       </x:c>
       <x:c r="H259" s="3" t="s">
         <x:v>899</x:v>
       </x:c>
       <x:c r="I259" s="3" t="s">
         <x:v>900</x:v>
       </x:c>
       <x:c r="J259" s="4">
-        <x:v>251407.42</x:v>
+        <x:v>182925.17</x:v>
       </x:c>
       <x:c r="K259" s="4">
-        <x:v>251407.42</x:v>
+        <x:v>182925.17</x:v>
       </x:c>
       <x:c r="L259" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M259" s="4">
-        <x:v>78044.05</x:v>
+        <x:v>83960.22</x:v>
       </x:c>
       <x:c r="N259" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O259" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:15">
       <x:c r="A260" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B260" s="3" t="s">
         <x:v>896</x:v>
       </x:c>
       <x:c r="C260" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D260" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E260" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F260" s="3" t="s">
         <x:v>897</x:v>
       </x:c>
       <x:c r="G260" s="3" t="s">
         <x:v>898</x:v>
       </x:c>
       <x:c r="H260" s="3" t="s">
         <x:v>901</x:v>
       </x:c>
       <x:c r="I260" s="3" t="s">
         <x:v>900</x:v>
       </x:c>
       <x:c r="J260" s="4">
-        <x:v>182925.17</x:v>
+        <x:v>251407.42</x:v>
       </x:c>
       <x:c r="K260" s="4">
-        <x:v>182925.17</x:v>
+        <x:v>251407.42</x:v>
       </x:c>
       <x:c r="L260" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M260" s="4">
-        <x:v>83960.22</x:v>
+        <x:v>78044.05</x:v>
       </x:c>
       <x:c r="N260" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O260" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:15">
       <x:c r="A261" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B261" s="3" t="s">
         <x:v>902</x:v>
       </x:c>
       <x:c r="C261" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E261" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F261" s="3" t="s">
         <x:v>903</x:v>
       </x:c>
       <x:c r="G261" s="3" t="s">
         <x:v>904</x:v>
       </x:c>
       <x:c r="H261" s="3" t="s">
         <x:v>905</x:v>
       </x:c>
       <x:c r="I261" s="3" t="s">
         <x:v>906</x:v>
       </x:c>
       <x:c r="J261" s="4">
         <x:v>157458.08</x:v>
       </x:c>
       <x:c r="K261" s="4">
         <x:v>157458.08</x:v>
       </x:c>
       <x:c r="L261" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M261" s="4">
         <x:v>157458.08</x:v>
       </x:c>
       <x:c r="N261" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O261" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:15">
       <x:c r="A262" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B262" s="3" t="s">
         <x:v>902</x:v>
       </x:c>
       <x:c r="C262" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D262" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E262" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F262" s="3" t="s">
         <x:v>903</x:v>
       </x:c>
       <x:c r="G262" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H262" s="3" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="I262" s="3" t="s">
         <x:v>906</x:v>
       </x:c>
       <x:c r="J262" s="4">
         <x:v>241318.43</x:v>
       </x:c>
       <x:c r="K262" s="4">
         <x:v>241318.43</x:v>
       </x:c>
       <x:c r="L262" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M262" s="4">
         <x:v>236002.81</x:v>
       </x:c>
       <x:c r="N262" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O262" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:15">
       <x:c r="A263" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B263" s="3" t="s">
         <x:v>908</x:v>
       </x:c>
       <x:c r="C263" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E263" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F263" s="3" t="s">
         <x:v>909</x:v>
       </x:c>
       <x:c r="G263" s="3" t="s">
         <x:v>910</x:v>
       </x:c>
       <x:c r="H263" s="3" t="s">
         <x:v>911</x:v>
       </x:c>
       <x:c r="I263" s="3" t="s">
         <x:v>912</x:v>
       </x:c>
       <x:c r="J263" s="4">
         <x:v>140953.7</x:v>
       </x:c>
       <x:c r="K263" s="4">
         <x:v>140953.7</x:v>
       </x:c>
       <x:c r="L263" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M263" s="4">
         <x:v>140953.68</x:v>
       </x:c>
       <x:c r="N263" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O263" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:15">
       <x:c r="A264" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B264" s="3" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="C264" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D264" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E264" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F264" s="3" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="G264" s="3" t="s">
         <x:v>915</x:v>
       </x:c>
       <x:c r="H264" s="3" t="s">
         <x:v>916</x:v>
       </x:c>
       <x:c r="I264" s="3" t="s">
         <x:v>917</x:v>
       </x:c>
       <x:c r="J264" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K264" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L264" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M264" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N264" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O264" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:15">
       <x:c r="A265" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B265" s="3" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="C265" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E265" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F265" s="3" t="s">
         <x:v>918</x:v>
       </x:c>
       <x:c r="G265" s="3" t="s">
         <x:v>915</x:v>
       </x:c>
       <x:c r="H265" s="3" t="s">
         <x:v>919</x:v>
       </x:c>
       <x:c r="I265" s="3" t="s">
         <x:v>920</x:v>
       </x:c>
       <x:c r="J265" s="4">
         <x:v>390491.28</x:v>
       </x:c>
       <x:c r="K265" s="4">
         <x:v>390491.28</x:v>
       </x:c>
       <x:c r="L265" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M265" s="4">
         <x:v>355371.75</x:v>
       </x:c>
       <x:c r="N265" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O265" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:15">
       <x:c r="A266" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B266" s="3" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="C266" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D266" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E266" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F266" s="3" t="s">
         <x:v>921</x:v>
       </x:c>
       <x:c r="G266" s="3" t="s">
         <x:v>915</x:v>
       </x:c>
       <x:c r="H266" s="3" t="s">
         <x:v>922</x:v>
       </x:c>
       <x:c r="I266" s="3" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="J266" s="4">
-        <x:v>163955.3</x:v>
+        <x:v>381631.81</x:v>
       </x:c>
       <x:c r="K266" s="4">
-        <x:v>163955.3</x:v>
+        <x:v>381631.81</x:v>
       </x:c>
       <x:c r="L266" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M266" s="4">
-        <x:v>163955.29</x:v>
+        <x:v>381631.81</x:v>
       </x:c>
       <x:c r="N266" s="5">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="O266" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:15">
       <x:c r="A267" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B267" s="3" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="C267" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E267" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F267" s="3" t="s">
         <x:v>921</x:v>
       </x:c>
       <x:c r="G267" s="3" t="s">
         <x:v>915</x:v>
       </x:c>
       <x:c r="H267" s="3" t="s">
         <x:v>924</x:v>
       </x:c>
       <x:c r="I267" s="3" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="J267" s="4">
-        <x:v>381631.81</x:v>
+        <x:v>163955.3</x:v>
       </x:c>
       <x:c r="K267" s="4">
-        <x:v>381631.81</x:v>
+        <x:v>163955.3</x:v>
       </x:c>
       <x:c r="L267" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M267" s="4">
-        <x:v>381631.81</x:v>
+        <x:v>163955.29</x:v>
       </x:c>
       <x:c r="N267" s="5">
-        <x:v>19</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O267" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:15">
       <x:c r="A268" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B268" s="3" t="s">
         <x:v>925</x:v>
       </x:c>
       <x:c r="C268" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D268" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E268" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F268" s="3" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="G268" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H268" s="3" t="s">
         <x:v>927</x:v>
       </x:c>
       <x:c r="I268" s="3" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="J268" s="4">
-        <x:v>280748.84</x:v>
+        <x:v>130570.77</x:v>
       </x:c>
       <x:c r="K268" s="4">
-        <x:v>280748.84</x:v>
+        <x:v>130570.77</x:v>
       </x:c>
       <x:c r="L268" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M268" s="4">
-        <x:v>280746.86</x:v>
+        <x:v>130567.65</x:v>
       </x:c>
       <x:c r="N268" s="5">
         <x:v>33</x:v>
       </x:c>
       <x:c r="O268" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:15">
       <x:c r="A269" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B269" s="3" t="s">
         <x:v>925</x:v>
       </x:c>
       <x:c r="C269" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E269" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F269" s="3" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="G269" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H269" s="3" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="I269" s="3" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="J269" s="4">
-        <x:v>130570.77</x:v>
+        <x:v>280748.84</x:v>
       </x:c>
       <x:c r="K269" s="4">
-        <x:v>130570.77</x:v>
+        <x:v>280748.84</x:v>
       </x:c>
       <x:c r="L269" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M269" s="4">
-        <x:v>130567.65</x:v>
+        <x:v>280746.86</x:v>
       </x:c>
       <x:c r="N269" s="5">
         <x:v>33</x:v>
       </x:c>
       <x:c r="O269" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:15">
       <x:c r="A270" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B270" s="3" t="s">
         <x:v>930</x:v>
       </x:c>
       <x:c r="C270" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D270" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E270" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F270" s="3" t="s">
         <x:v>931</x:v>
       </x:c>
       <x:c r="G270" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H270" s="3" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="I270" s="3" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="J270" s="4">
-        <x:v>147781.52</x:v>
+        <x:v>253077.93</x:v>
       </x:c>
       <x:c r="K270" s="4">
-        <x:v>147781.52</x:v>
+        <x:v>253077.93</x:v>
       </x:c>
       <x:c r="L270" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M270" s="4">
-        <x:v>147781.51</x:v>
+        <x:v>253077.95</x:v>
       </x:c>
       <x:c r="N270" s="5">
         <x:v>32</x:v>
       </x:c>
       <x:c r="O270" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:15">
       <x:c r="A271" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B271" s="3" t="s">
         <x:v>930</x:v>
       </x:c>
       <x:c r="C271" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E271" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F271" s="3" t="s">
         <x:v>931</x:v>
       </x:c>
       <x:c r="G271" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H271" s="3" t="s">
         <x:v>934</x:v>
       </x:c>
       <x:c r="I271" s="3" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="J271" s="4">
-        <x:v>253077.93</x:v>
+        <x:v>147781.52</x:v>
       </x:c>
       <x:c r="K271" s="4">
-        <x:v>253077.93</x:v>
+        <x:v>147781.52</x:v>
       </x:c>
       <x:c r="L271" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M271" s="4">
-        <x:v>253077.95</x:v>
+        <x:v>147781.51</x:v>
       </x:c>
       <x:c r="N271" s="5">
         <x:v>32</x:v>
       </x:c>
       <x:c r="O271" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:15">
       <x:c r="A272" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B272" s="3" t="s">
         <x:v>935</x:v>
       </x:c>
       <x:c r="C272" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D272" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E272" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F272" s="3" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="G272" s="3" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="H272" s="3" t="s">
         <x:v>937</x:v>
       </x:c>
       <x:c r="I272" s="3" t="s">
         <x:v>938</x:v>
       </x:c>
       <x:c r="J272" s="4">
         <x:v>83830.18</x:v>
       </x:c>
       <x:c r="K272" s="4">
         <x:v>83830.18</x:v>
       </x:c>
       <x:c r="L272" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M272" s="4">
         <x:v>83830.2</x:v>
       </x:c>
       <x:c r="N272" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O272" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:15">
       <x:c r="A273" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B273" s="3" t="s">
         <x:v>939</x:v>
       </x:c>
       <x:c r="C273" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E273" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F273" s="3" t="s">
         <x:v>940</x:v>
       </x:c>
       <x:c r="G273" s="3" t="s">
         <x:v>941</x:v>
       </x:c>
       <x:c r="H273" s="3" t="s">
         <x:v>942</x:v>
       </x:c>
       <x:c r="I273" s="3" t="s">
         <x:v>943</x:v>
       </x:c>
       <x:c r="J273" s="4">
         <x:v>92162.51</x:v>
       </x:c>
       <x:c r="K273" s="4">
         <x:v>92162.51</x:v>
       </x:c>
       <x:c r="L273" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M273" s="4">
         <x:v>92162.52</x:v>
       </x:c>
       <x:c r="N273" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O273" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:15">
       <x:c r="A274" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B274" s="3" t="s">
         <x:v>944</x:v>
       </x:c>
       <x:c r="C274" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D274" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E274" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F274" s="3" t="s">
         <x:v>945</x:v>
       </x:c>
       <x:c r="G274" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H274" s="3" t="s">
         <x:v>946</x:v>
       </x:c>
       <x:c r="I274" s="3" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="J274" s="4">
         <x:v>150952.71</x:v>
       </x:c>
       <x:c r="K274" s="4">
         <x:v>150952.71</x:v>
       </x:c>
       <x:c r="L274" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M274" s="4">
         <x:v>150952.29</x:v>
       </x:c>
       <x:c r="N274" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O274" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:15">
       <x:c r="A275" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B275" s="3" t="s">
         <x:v>944</x:v>
       </x:c>
       <x:c r="C275" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E275" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F275" s="3" t="s">
         <x:v>945</x:v>
       </x:c>
       <x:c r="G275" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H275" s="3" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="I275" s="3" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="J275" s="4">
         <x:v>289068.85</x:v>
       </x:c>
       <x:c r="K275" s="4">
         <x:v>289068.85</x:v>
       </x:c>
       <x:c r="L275" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M275" s="4">
         <x:v>289062.16</x:v>
       </x:c>
       <x:c r="N275" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O275" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:15">
       <x:c r="A276" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B276" s="3" t="s">
         <x:v>949</x:v>
       </x:c>
       <x:c r="C276" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D276" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E276" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F276" s="3" t="s">
         <x:v>950</x:v>
       </x:c>
       <x:c r="G276" s="3" t="s">
         <x:v>951</x:v>
       </x:c>
       <x:c r="H276" s="3" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="I276" s="3" t="s">
         <x:v>953</x:v>
       </x:c>
       <x:c r="J276" s="4">
-        <x:v>136629.46</x:v>
+        <x:v>264297.57</x:v>
       </x:c>
       <x:c r="K276" s="4">
-        <x:v>136629.46</x:v>
+        <x:v>264297.57</x:v>
       </x:c>
       <x:c r="L276" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M276" s="4">
-        <x:v>136629.45</x:v>
+        <x:v>214775.81</x:v>
       </x:c>
       <x:c r="N276" s="5">
-        <x:v>23</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O276" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:15">
       <x:c r="A277" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B277" s="3" t="s">
-        <x:v>949</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="C277" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E277" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F277" s="3" t="s">
-        <x:v>950</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="G277" s="3" t="s">
         <x:v>951</x:v>
       </x:c>
       <x:c r="H277" s="3" t="s">
-        <x:v>954</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="I277" s="3" t="s">
-        <x:v>953</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="J277" s="4">
         <x:v>417768.52</x:v>
       </x:c>
       <x:c r="K277" s="4">
         <x:v>417768.52</x:v>
       </x:c>
       <x:c r="L277" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M277" s="4">
         <x:v>417768.54</x:v>
       </x:c>
       <x:c r="N277" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O277" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:15">
       <x:c r="A278" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B278" s="3" t="s">
-        <x:v>955</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="C278" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D278" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E278" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F278" s="3" t="s">
-        <x:v>956</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="G278" s="3" t="s">
         <x:v>951</x:v>
       </x:c>
       <x:c r="H278" s="3" t="s">
+        <x:v>958</x:v>
+      </x:c>
+      <x:c r="I278" s="3" t="s">
         <x:v>957</x:v>
       </x:c>
-      <x:c r="I278" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J278" s="4">
-        <x:v>264297.57</x:v>
+        <x:v>136629.46</x:v>
       </x:c>
       <x:c r="K278" s="4">
-        <x:v>264297.57</x:v>
+        <x:v>136629.46</x:v>
       </x:c>
       <x:c r="L278" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M278" s="4">
-        <x:v>214775.81</x:v>
+        <x:v>136629.45</x:v>
       </x:c>
       <x:c r="N278" s="5">
-        <x:v>30</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="O278" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:15">
       <x:c r="A279" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B279" s="3" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="C279" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E279" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F279" s="3" t="s">
         <x:v>960</x:v>
       </x:c>
       <x:c r="G279" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="H279" s="3" t="s">
-        <x:v>961</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="I279" s="3" t="s">
-        <x:v>962</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="J279" s="4">
-        <x:v>139559.07</x:v>
+        <x:v>316659.16</x:v>
       </x:c>
       <x:c r="K279" s="4">
-        <x:v>139559.07</x:v>
+        <x:v>316659.16</x:v>
       </x:c>
       <x:c r="L279" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M279" s="4">
-        <x:v>109552.21</x:v>
+        <x:v>316659.15</x:v>
       </x:c>
       <x:c r="N279" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O279" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:15">
       <x:c r="A280" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B280" s="3" t="s">
-        <x:v>963</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="C280" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D280" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E280" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F280" s="3" t="s">
         <x:v>960</x:v>
       </x:c>
       <x:c r="G280" s="3" t="s">
-        <x:v>964</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H280" s="3" t="s">
         <x:v>965</x:v>
       </x:c>
       <x:c r="I280" s="3" t="s">
         <x:v>966</x:v>
       </x:c>
       <x:c r="J280" s="4">
-        <x:v>181579.28</x:v>
+        <x:v>139559.07</x:v>
       </x:c>
       <x:c r="K280" s="4">
-        <x:v>181579.28</x:v>
+        <x:v>139559.07</x:v>
       </x:c>
       <x:c r="L280" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M280" s="4">
-        <x:v>181579.28</x:v>
+        <x:v>109552.21</x:v>
       </x:c>
       <x:c r="N280" s="5">
-        <x:v>34</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O280" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:15">
       <x:c r="A281" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B281" s="3" t="s">
-        <x:v>963</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="C281" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E281" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F281" s="3" t="s">
         <x:v>960</x:v>
       </x:c>
       <x:c r="G281" s="3" t="s">
-        <x:v>964</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="H281" s="3" t="s">
         <x:v>967</x:v>
       </x:c>
       <x:c r="I281" s="3" t="s">
-        <x:v>966</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="J281" s="4">
-        <x:v>316659.16</x:v>
+        <x:v>181579.28</x:v>
       </x:c>
       <x:c r="K281" s="4">
-        <x:v>316659.16</x:v>
+        <x:v>181579.28</x:v>
       </x:c>
       <x:c r="L281" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M281" s="4">
-        <x:v>316659.15</x:v>
+        <x:v>181579.28</x:v>
       </x:c>
       <x:c r="N281" s="5">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O281" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:15">
       <x:c r="A282" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B282" s="3" t="s">
         <x:v>968</x:v>
       </x:c>
       <x:c r="C282" s="3" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="D282" s="3" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="E282" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F282" s="3" t="s">
         <x:v>969</x:v>
       </x:c>
       <x:c r="G282" s="3" t="s">
@@ -18115,1414 +18115,1414 @@
       </x:c>
       <x:c r="L282" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M282" s="4">
         <x:v>151993.48</x:v>
       </x:c>
       <x:c r="N282" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O282" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:15">
       <x:c r="A283" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B283" s="3" t="s">
         <x:v>973</x:v>
       </x:c>
       <x:c r="C283" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E283" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F283" s="3" t="s">
         <x:v>974</x:v>
       </x:c>
       <x:c r="G283" s="3" t="s">
         <x:v>975</x:v>
       </x:c>
       <x:c r="H283" s="3" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="I283" s="3" t="s">
         <x:v>977</x:v>
       </x:c>
       <x:c r="J283" s="4">
         <x:v>181777.39</x:v>
       </x:c>
       <x:c r="K283" s="4">
         <x:v>181777.39</x:v>
       </x:c>
       <x:c r="L283" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M283" s="4">
         <x:v>133242.36</x:v>
       </x:c>
       <x:c r="N283" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O283" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:15">
       <x:c r="A284" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B284" s="3" t="s">
         <x:v>973</x:v>
       </x:c>
       <x:c r="C284" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D284" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E284" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F284" s="3" t="s">
         <x:v>974</x:v>
       </x:c>
       <x:c r="G284" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H284" s="3" t="s">
         <x:v>978</x:v>
       </x:c>
       <x:c r="I284" s="3" t="s">
         <x:v>977</x:v>
       </x:c>
       <x:c r="J284" s="4">
         <x:v>322264.01</x:v>
       </x:c>
       <x:c r="K284" s="4">
         <x:v>322264.01</x:v>
       </x:c>
       <x:c r="L284" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M284" s="4">
         <x:v>322264.04</x:v>
       </x:c>
       <x:c r="N284" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O284" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:15">
       <x:c r="A285" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B285" s="3" t="s">
-        <x:v>417</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C285" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E285" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F285" s="3" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="G285" s="3" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="H285" s="3" t="s">
         <x:v>980</x:v>
       </x:c>
       <x:c r="I285" s="3" t="s">
-        <x:v>420</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="J285" s="4">
         <x:v>162946.42</x:v>
       </x:c>
       <x:c r="K285" s="4">
         <x:v>162946.42</x:v>
       </x:c>
       <x:c r="L285" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M285" s="4">
         <x:v>162946.43</x:v>
       </x:c>
       <x:c r="N285" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O285" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:15">
       <x:c r="A286" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B286" s="3" t="s">
         <x:v>981</x:v>
       </x:c>
       <x:c r="C286" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D286" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E286" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F286" s="3" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="G286" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H286" s="3" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="I286" s="3" t="s">
         <x:v>984</x:v>
       </x:c>
       <x:c r="J286" s="4">
-        <x:v>194595.45</x:v>
+        <x:v>322776.16</x:v>
       </x:c>
       <x:c r="K286" s="4">
-        <x:v>194595.45</x:v>
+        <x:v>322776.16</x:v>
       </x:c>
       <x:c r="L286" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M286" s="4">
-        <x:v>194595.45</x:v>
+        <x:v>322776.18</x:v>
       </x:c>
       <x:c r="N286" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O286" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:15">
       <x:c r="A287" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B287" s="3" t="s">
         <x:v>981</x:v>
       </x:c>
       <x:c r="C287" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E287" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F287" s="3" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="G287" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H287" s="3" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="I287" s="3" t="s">
         <x:v>984</x:v>
       </x:c>
       <x:c r="J287" s="4">
-        <x:v>322776.16</x:v>
+        <x:v>194595.45</x:v>
       </x:c>
       <x:c r="K287" s="4">
-        <x:v>322776.16</x:v>
+        <x:v>194595.45</x:v>
       </x:c>
       <x:c r="L287" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M287" s="4">
-        <x:v>322776.18</x:v>
+        <x:v>194595.45</x:v>
       </x:c>
       <x:c r="N287" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O287" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:15">
       <x:c r="A288" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B288" s="3" t="s">
         <x:v>986</x:v>
       </x:c>
       <x:c r="C288" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D288" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E288" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F288" s="3" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="G288" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H288" s="3" t="s">
         <x:v>988</x:v>
       </x:c>
-      <x:c r="H288" s="3" t="s">
+      <x:c r="I288" s="3" t="s">
         <x:v>989</x:v>
       </x:c>
-      <x:c r="I288" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J288" s="4">
-        <x:v>110714.11</x:v>
+        <x:v>303761.58</x:v>
       </x:c>
       <x:c r="K288" s="4">
-        <x:v>110714.11</x:v>
+        <x:v>303761.58</x:v>
       </x:c>
       <x:c r="L288" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M288" s="4">
-        <x:v>110714.12</x:v>
+        <x:v>303758.07</x:v>
       </x:c>
       <x:c r="N288" s="5">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="O288" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:15">
       <x:c r="A289" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B289" s="3" t="s">
-        <x:v>991</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="C289" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E289" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F289" s="3" t="s">
-        <x:v>992</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="G289" s="3" t="s">
-        <x:v>988</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="H289" s="3" t="s">
-        <x:v>993</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="I289" s="3" t="s">
-        <x:v>994</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="J289" s="4">
-        <x:v>56941.46</x:v>
+        <x:v>110714.11</x:v>
       </x:c>
       <x:c r="K289" s="4">
-        <x:v>56941.46</x:v>
+        <x:v>110714.11</x:v>
       </x:c>
       <x:c r="L289" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M289" s="4">
-        <x:v>49215.58</x:v>
+        <x:v>110714.12</x:v>
       </x:c>
       <x:c r="N289" s="5">
-        <x:v>14</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O289" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:15">
       <x:c r="A290" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B290" s="3" t="s">
-        <x:v>986</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="C290" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D290" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E290" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F290" s="3" t="s">
-        <x:v>987</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="G290" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="H290" s="3" t="s">
+        <x:v>994</x:v>
+      </x:c>
+      <x:c r="I290" s="3" t="s">
         <x:v>995</x:v>
       </x:c>
-      <x:c r="I290" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J290" s="4">
-        <x:v>303761.58</x:v>
+        <x:v>56941.46</x:v>
       </x:c>
       <x:c r="K290" s="4">
-        <x:v>303761.58</x:v>
+        <x:v>56941.46</x:v>
       </x:c>
       <x:c r="L290" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M290" s="4">
-        <x:v>303758.07</x:v>
+        <x:v>49215.58</x:v>
       </x:c>
       <x:c r="N290" s="5">
-        <x:v>35</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="O290" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:15">
       <x:c r="A291" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B291" s="3" t="s">
         <x:v>996</x:v>
       </x:c>
       <x:c r="C291" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E291" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F291" s="3" t="s">
         <x:v>997</x:v>
       </x:c>
       <x:c r="G291" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H291" s="3" t="s">
         <x:v>998</x:v>
       </x:c>
       <x:c r="I291" s="3" t="s">
         <x:v>999</x:v>
       </x:c>
       <x:c r="J291" s="4">
-        <x:v>301299.74</x:v>
+        <x:v>44207.92</x:v>
       </x:c>
       <x:c r="K291" s="4">
-        <x:v>301299.74</x:v>
+        <x:v>44207.92</x:v>
       </x:c>
       <x:c r="L291" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M291" s="4">
-        <x:v>301299.75</x:v>
+        <x:v>44207.91</x:v>
       </x:c>
       <x:c r="N291" s="5">
-        <x:v>30</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O291" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:15">
       <x:c r="A292" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B292" s="3" t="s">
         <x:v>996</x:v>
       </x:c>
       <x:c r="C292" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D292" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E292" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F292" s="3" t="s">
         <x:v>997</x:v>
       </x:c>
       <x:c r="G292" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H292" s="3" t="s">
         <x:v>1000</x:v>
       </x:c>
       <x:c r="I292" s="3" t="s">
         <x:v>999</x:v>
       </x:c>
       <x:c r="J292" s="4">
-        <x:v>44207.92</x:v>
+        <x:v>301299.74</x:v>
       </x:c>
       <x:c r="K292" s="4">
-        <x:v>44207.92</x:v>
+        <x:v>301299.74</x:v>
       </x:c>
       <x:c r="L292" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M292" s="4">
-        <x:v>44207.91</x:v>
+        <x:v>301299.75</x:v>
       </x:c>
       <x:c r="N292" s="5">
-        <x:v>34</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O292" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:15">
       <x:c r="A293" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B293" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="C293" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E293" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F293" s="3" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="G293" s="3" t="s">
-        <x:v>1001</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="H293" s="3" t="s">
-        <x:v>1002</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="I293" s="3" t="s">
-        <x:v>1003</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="J293" s="4">
-        <x:v>0</x:v>
+        <x:v>189027.18</x:v>
       </x:c>
       <x:c r="K293" s="4">
-        <x:v>0</x:v>
+        <x:v>189027.18</x:v>
       </x:c>
       <x:c r="L293" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M293" s="4">
-        <x:v>0</x:v>
+        <x:v>189027.18</x:v>
       </x:c>
       <x:c r="N293" s="5">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="O293" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:15">
       <x:c r="A294" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B294" s="3" t="s">
-        <x:v>1004</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C294" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D294" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E294" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F294" s="3" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="G294" s="3" t="s">
-        <x:v>1001</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="H294" s="3" t="s">
         <x:v>1005</x:v>
       </x:c>
       <x:c r="I294" s="3" t="s">
         <x:v>1006</x:v>
       </x:c>
       <x:c r="J294" s="4">
-        <x:v>272582.58</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K294" s="4">
-        <x:v>272582.58</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L294" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M294" s="4">
-        <x:v>235795.39</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N294" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O294" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:15">
       <x:c r="A295" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B295" s="3" t="s">
         <x:v>1007</x:v>
       </x:c>
       <x:c r="C295" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E295" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F295" s="3" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="G295" s="3" t="s">
-        <x:v>1001</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="H295" s="3" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="I295" s="3" t="s">
         <x:v>1009</x:v>
       </x:c>
       <x:c r="J295" s="4">
-        <x:v>189027.18</x:v>
+        <x:v>272582.58</x:v>
       </x:c>
       <x:c r="K295" s="4">
-        <x:v>189027.18</x:v>
+        <x:v>272582.58</x:v>
       </x:c>
       <x:c r="L295" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M295" s="4">
-        <x:v>189027.18</x:v>
+        <x:v>235795.39</x:v>
       </x:c>
       <x:c r="N295" s="5">
-        <x:v>25</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O295" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:15">
       <x:c r="A296" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B296" s="3" t="s">
         <x:v>1010</x:v>
       </x:c>
       <x:c r="C296" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D296" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E296" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F296" s="3" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="G296" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H296" s="3" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="I296" s="3" t="s">
         <x:v>1013</x:v>
       </x:c>
       <x:c r="J296" s="4">
-        <x:v>257877.78</x:v>
+        <x:v>120747.02</x:v>
       </x:c>
       <x:c r="K296" s="4">
-        <x:v>257877.78</x:v>
+        <x:v>120747.02</x:v>
       </x:c>
       <x:c r="L296" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M296" s="4">
-        <x:v>257877.81</x:v>
+        <x:v>134013.77</x:v>
       </x:c>
       <x:c r="N296" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O296" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:15">
       <x:c r="A297" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B297" s="3" t="s">
         <x:v>1010</x:v>
       </x:c>
       <x:c r="C297" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E297" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F297" s="3" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="G297" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H297" s="3" t="s">
         <x:v>1014</x:v>
       </x:c>
       <x:c r="I297" s="3" t="s">
         <x:v>1013</x:v>
       </x:c>
       <x:c r="J297" s="4">
-        <x:v>120747.02</x:v>
+        <x:v>257877.78</x:v>
       </x:c>
       <x:c r="K297" s="4">
-        <x:v>120747.02</x:v>
+        <x:v>257877.78</x:v>
       </x:c>
       <x:c r="L297" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M297" s="4">
-        <x:v>134013.77</x:v>
+        <x:v>257877.81</x:v>
       </x:c>
       <x:c r="N297" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O297" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:15">
       <x:c r="A298" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B298" s="3" t="s">
         <x:v>1015</x:v>
       </x:c>
       <x:c r="C298" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D298" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E298" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F298" s="3" t="s">
         <x:v>1016</x:v>
       </x:c>
       <x:c r="G298" s="3" t="s">
         <x:v>1017</x:v>
       </x:c>
       <x:c r="H298" s="3" t="s">
         <x:v>1018</x:v>
       </x:c>
       <x:c r="I298" s="3" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="J298" s="4">
-        <x:v>510578.08</x:v>
+        <x:v>410384.57</x:v>
       </x:c>
       <x:c r="K298" s="4">
-        <x:v>510578.08</x:v>
+        <x:v>410384.57</x:v>
       </x:c>
       <x:c r="L298" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M298" s="4">
-        <x:v>510578.09</x:v>
+        <x:v>249884.75</x:v>
       </x:c>
       <x:c r="N298" s="5">
-        <x:v>26</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O298" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:15">
       <x:c r="A299" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B299" s="3" t="s">
         <x:v>1015</x:v>
       </x:c>
       <x:c r="C299" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E299" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F299" s="3" t="s">
         <x:v>1020</x:v>
       </x:c>
       <x:c r="G299" s="3" t="s">
         <x:v>1017</x:v>
       </x:c>
       <x:c r="H299" s="3" t="s">
         <x:v>1021</x:v>
       </x:c>
       <x:c r="I299" s="3" t="s">
         <x:v>1022</x:v>
       </x:c>
       <x:c r="J299" s="4">
-        <x:v>410384.57</x:v>
+        <x:v>156044.66</x:v>
       </x:c>
       <x:c r="K299" s="4">
-        <x:v>410384.57</x:v>
+        <x:v>156044.66</x:v>
       </x:c>
       <x:c r="L299" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M299" s="4">
-        <x:v>249884.75</x:v>
+        <x:v>156044.66</x:v>
       </x:c>
       <x:c r="N299" s="5">
-        <x:v>24</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O299" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:15">
       <x:c r="A300" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B300" s="3" t="s">
         <x:v>1015</x:v>
       </x:c>
       <x:c r="C300" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D300" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E300" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F300" s="3" t="s">
-        <x:v>1016</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="G300" s="3" t="s">
         <x:v>1017</x:v>
       </x:c>
       <x:c r="H300" s="3" t="s">
         <x:v>1023</x:v>
       </x:c>
       <x:c r="I300" s="3" t="s">
-        <x:v>1019</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="J300" s="4">
-        <x:v>156044.66</x:v>
+        <x:v>510578.08</x:v>
       </x:c>
       <x:c r="K300" s="4">
-        <x:v>156044.66</x:v>
+        <x:v>510578.08</x:v>
       </x:c>
       <x:c r="L300" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M300" s="4">
-        <x:v>156044.66</x:v>
+        <x:v>510578.09</x:v>
       </x:c>
       <x:c r="N300" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O300" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:15">
       <x:c r="A301" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B301" s="3" t="s">
         <x:v>1024</x:v>
       </x:c>
       <x:c r="C301" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E301" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F301" s="3" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="G301" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="H301" s="3" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="I301" s="3" t="s">
         <x:v>1027</x:v>
       </x:c>
       <x:c r="J301" s="4">
         <x:v>34517.15</x:v>
       </x:c>
       <x:c r="K301" s="4">
         <x:v>34517.15</x:v>
       </x:c>
       <x:c r="L301" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M301" s="4">
         <x:v>34517.13</x:v>
       </x:c>
       <x:c r="N301" s="5">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O301" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:15">
       <x:c r="A302" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B302" s="3" t="s">
         <x:v>1028</x:v>
       </x:c>
       <x:c r="C302" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D302" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E302" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F302" s="3" t="s">
         <x:v>1029</x:v>
       </x:c>
       <x:c r="G302" s="3" t="s">
         <x:v>1030</x:v>
       </x:c>
       <x:c r="H302" s="3" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="I302" s="3" t="s">
         <x:v>1032</x:v>
       </x:c>
       <x:c r="J302" s="4">
         <x:v>180285.61</x:v>
       </x:c>
       <x:c r="K302" s="4">
         <x:v>180285.61</x:v>
       </x:c>
       <x:c r="L302" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M302" s="4">
         <x:v>161890.36</x:v>
       </x:c>
       <x:c r="N302" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O302" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:15">
       <x:c r="A303" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B303" s="3" t="s">
         <x:v>1033</x:v>
       </x:c>
       <x:c r="C303" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E303" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F303" s="3" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="G303" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H303" s="3" t="s">
         <x:v>1035</x:v>
       </x:c>
       <x:c r="I303" s="3" t="s">
         <x:v>1036</x:v>
       </x:c>
       <x:c r="J303" s="4">
-        <x:v>193366.58</x:v>
+        <x:v>168091.28</x:v>
       </x:c>
       <x:c r="K303" s="4">
-        <x:v>193366.58</x:v>
+        <x:v>168091.28</x:v>
       </x:c>
       <x:c r="L303" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M303" s="4">
-        <x:v>193366.57</x:v>
+        <x:v>168091.27</x:v>
       </x:c>
       <x:c r="N303" s="5">
         <x:v>32</x:v>
       </x:c>
       <x:c r="O303" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:15">
       <x:c r="A304" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B304" s="3" t="s">
         <x:v>1033</x:v>
       </x:c>
       <x:c r="C304" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D304" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E304" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F304" s="3" t="s">
+        <x:v>1034</x:v>
+      </x:c>
+      <x:c r="G304" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H304" s="3" t="s">
         <x:v>1037</x:v>
       </x:c>
-      <x:c r="G304" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="I304" s="3" t="s">
-        <x:v>1040</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="J304" s="4">
-        <x:v>93034.63</x:v>
+        <x:v>193366.58</x:v>
       </x:c>
       <x:c r="K304" s="4">
-        <x:v>93034.63</x:v>
+        <x:v>193366.58</x:v>
       </x:c>
       <x:c r="L304" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M304" s="4">
-        <x:v>93034.6</x:v>
+        <x:v>193366.57</x:v>
       </x:c>
       <x:c r="N304" s="5">
-        <x:v>24</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="O304" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:15">
       <x:c r="A305" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B305" s="3" t="s">
         <x:v>1033</x:v>
       </x:c>
       <x:c r="C305" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E305" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F305" s="3" t="s">
-        <x:v>1034</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="G305" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="H305" s="3" t="s">
+        <x:v>1040</x:v>
+      </x:c>
+      <x:c r="I305" s="3" t="s">
         <x:v>1041</x:v>
       </x:c>
-      <x:c r="I305" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J305" s="4">
-        <x:v>168091.28</x:v>
+        <x:v>93034.63</x:v>
       </x:c>
       <x:c r="K305" s="4">
-        <x:v>168091.28</x:v>
+        <x:v>93034.63</x:v>
       </x:c>
       <x:c r="L305" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M305" s="4">
-        <x:v>168091.27</x:v>
+        <x:v>93034.6</x:v>
       </x:c>
       <x:c r="N305" s="5">
-        <x:v>32</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O305" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:15">
       <x:c r="A306" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B306" s="3" t="s">
         <x:v>1042</x:v>
       </x:c>
       <x:c r="C306" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D306" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E306" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F306" s="3" t="s">
         <x:v>1043</x:v>
       </x:c>
       <x:c r="G306" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H306" s="3" t="s">
         <x:v>1044</x:v>
       </x:c>
       <x:c r="I306" s="3" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="J306" s="4">
-        <x:v>155851.12</x:v>
+        <x:v>102740.61</x:v>
       </x:c>
       <x:c r="K306" s="4">
-        <x:v>155851.12</x:v>
+        <x:v>102740.61</x:v>
       </x:c>
       <x:c r="L306" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M306" s="4">
-        <x:v>155851.12</x:v>
+        <x:v>102740.6</x:v>
       </x:c>
       <x:c r="N306" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O306" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:15">
       <x:c r="A307" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B307" s="3" t="s">
-        <x:v>1046</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="C307" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E307" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F307" s="3" t="s">
-        <x:v>1047</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="G307" s="3" t="s">
-        <x:v>1048</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H307" s="3" t="s">
-        <x:v>1049</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="I307" s="3" t="s">
-        <x:v>1050</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="J307" s="4">
-        <x:v>137327.9</x:v>
+        <x:v>155851.12</x:v>
       </x:c>
       <x:c r="K307" s="4">
-        <x:v>137327.9</x:v>
+        <x:v>155851.12</x:v>
       </x:c>
       <x:c r="L307" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M307" s="4">
-        <x:v>131560.15</x:v>
+        <x:v>155851.12</x:v>
       </x:c>
       <x:c r="N307" s="5">
-        <x:v>24</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O307" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:15">
       <x:c r="A308" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B308" s="3" t="s">
-        <x:v>1042</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="C308" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D308" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E308" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F308" s="3" t="s">
-        <x:v>1043</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="G308" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="H308" s="3" t="s">
+        <x:v>1050</x:v>
+      </x:c>
+      <x:c r="I308" s="3" t="s">
         <x:v>1051</x:v>
       </x:c>
-      <x:c r="I308" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J308" s="4">
-        <x:v>102740.61</x:v>
+        <x:v>137327.9</x:v>
       </x:c>
       <x:c r="K308" s="4">
-        <x:v>102740.61</x:v>
+        <x:v>137327.9</x:v>
       </x:c>
       <x:c r="L308" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M308" s="4">
-        <x:v>102740.6</x:v>
+        <x:v>131560.15</x:v>
       </x:c>
       <x:c r="N308" s="5">
-        <x:v>34</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O308" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:15">
       <x:c r="A309" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B309" s="3" t="s">
         <x:v>1052</x:v>
       </x:c>
       <x:c r="C309" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E309" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F309" s="3" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="G309" s="3" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="H309" s="3" t="s">
         <x:v>1055</x:v>
       </x:c>
       <x:c r="I309" s="3" t="s">
         <x:v>1056</x:v>
       </x:c>
       <x:c r="J309" s="4">
         <x:v>396669.15</x:v>
       </x:c>
       <x:c r="K309" s="4">
         <x:v>396669.15</x:v>
       </x:c>
       <x:c r="L309" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M309" s="4">
         <x:v>396669.15</x:v>
       </x:c>
       <x:c r="N309" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O309" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:15">
       <x:c r="A310" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B310" s="3" t="s">
         <x:v>1052</x:v>
       </x:c>
       <x:c r="C310" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D310" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E310" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F310" s="3" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="G310" s="3" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="H310" s="3" t="s">
         <x:v>1057</x:v>
       </x:c>
       <x:c r="I310" s="3" t="s">
         <x:v>1056</x:v>
       </x:c>
       <x:c r="J310" s="4">
         <x:v>139700.87</x:v>
       </x:c>
       <x:c r="K310" s="4">
         <x:v>139700.87</x:v>
       </x:c>
       <x:c r="L310" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M310" s="4">
         <x:v>139700.85</x:v>
       </x:c>
       <x:c r="N310" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O310" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:15">
       <x:c r="A311" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B311" s="3" t="s">
         <x:v>1058</x:v>
       </x:c>
       <x:c r="C311" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E311" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F311" s="3" t="s">
         <x:v>1059</x:v>
       </x:c>
       <x:c r="G311" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H311" s="3" t="s">
         <x:v>1060</x:v>
       </x:c>
       <x:c r="I311" s="3" t="s">
         <x:v>1061</x:v>
       </x:c>
       <x:c r="J311" s="4">
         <x:v>302276.24</x:v>
       </x:c>
       <x:c r="K311" s="4">
         <x:v>302276.24</x:v>
       </x:c>
       <x:c r="L311" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M311" s="4">
         <x:v>302276.22</x:v>
       </x:c>
       <x:c r="N311" s="5">
         <x:v>35</x:v>
       </x:c>
       <x:c r="O311" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:15">
       <x:c r="A312" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B312" s="3" t="s">
         <x:v>1058</x:v>
       </x:c>
       <x:c r="C312" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D312" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E312" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F312" s="3" t="s">
         <x:v>1059</x:v>
       </x:c>
       <x:c r="G312" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H312" s="3" t="s">
         <x:v>1062</x:v>
       </x:c>
       <x:c r="I312" s="3" t="s">
         <x:v>1061</x:v>
       </x:c>
       <x:c r="J312" s="4">
         <x:v>191423.21</x:v>
       </x:c>
       <x:c r="K312" s="4">
         <x:v>191423.21</x:v>
       </x:c>
       <x:c r="L312" s="4">
         <x:v>0</x:v>
       </x:c>
@@ -19872,107 +19872,107 @@
       <x:c r="B320" s="3" t="s">
         <x:v>1096</x:v>
       </x:c>
       <x:c r="C320" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D320" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E320" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F320" s="3" t="s">
         <x:v>1097</x:v>
       </x:c>
       <x:c r="G320" s="3" t="s">
         <x:v>1098</x:v>
       </x:c>
       <x:c r="H320" s="3" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="I320" s="3" t="s">
         <x:v>1100</x:v>
       </x:c>
       <x:c r="J320" s="4">
-        <x:v>37342.96</x:v>
+        <x:v>41935.14</x:v>
       </x:c>
       <x:c r="K320" s="4">
-        <x:v>37342.96</x:v>
+        <x:v>41935.14</x:v>
       </x:c>
       <x:c r="L320" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M320" s="4">
-        <x:v>37342.96</x:v>
+        <x:v>41935.13</x:v>
       </x:c>
       <x:c r="N320" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O320" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:15">
       <x:c r="A321" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B321" s="3" t="s">
         <x:v>1101</x:v>
       </x:c>
       <x:c r="C321" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E321" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F321" s="3" t="s">
         <x:v>1102</x:v>
       </x:c>
       <x:c r="G321" s="3" t="s">
         <x:v>1103</x:v>
       </x:c>
       <x:c r="H321" s="3" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="I321" s="3" t="s">
         <x:v>1105</x:v>
       </x:c>
       <x:c r="J321" s="4">
-        <x:v>41935.14</x:v>
+        <x:v>37342.96</x:v>
       </x:c>
       <x:c r="K321" s="4">
-        <x:v>41935.14</x:v>
+        <x:v>37342.96</x:v>
       </x:c>
       <x:c r="L321" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M321" s="4">
-        <x:v>41935.13</x:v>
+        <x:v>37342.96</x:v>
       </x:c>
       <x:c r="N321" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O321" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:15">
       <x:c r="A322" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B322" s="3" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="C322" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D322" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E322" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F322" s="3" t="s">
@@ -20098,51 +20098,51 @@
       </x:c>
       <x:c r="O324" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:15">
       <x:c r="A325" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B325" s="3" t="s">
         <x:v>1119</x:v>
       </x:c>
       <x:c r="C325" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E325" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F325" s="3" t="s">
         <x:v>1120</x:v>
       </x:c>
       <x:c r="G325" s="3" t="s">
-        <x:v>1001</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="H325" s="3" t="s">
         <x:v>1121</x:v>
       </x:c>
       <x:c r="I325" s="3" t="s">
         <x:v>1122</x:v>
       </x:c>
       <x:c r="J325" s="4">
         <x:v>67342.26</x:v>
       </x:c>
       <x:c r="K325" s="4">
         <x:v>67342.26</x:v>
       </x:c>
       <x:c r="L325" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M325" s="4">
         <x:v>67342.23</x:v>
       </x:c>
       <x:c r="N325" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O325" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -20521,51 +20521,51 @@
       </x:c>
       <x:c r="O333" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:15">
       <x:c r="A334" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B334" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="C334" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D334" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E334" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F334" s="3" t="s">
         <x:v>1159</x:v>
       </x:c>
       <x:c r="G334" s="3" t="s">
-        <x:v>739</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="H334" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="I334" s="6" t="s">
         <x:v>1161</x:v>
       </x:c>
       <x:c r="J334" s="4">
         <x:v>60353.96</x:v>
       </x:c>
       <x:c r="K334" s="4">
         <x:v>60353.96</x:v>
       </x:c>
       <x:c r="L334" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M334" s="4">
         <x:v>48986.22</x:v>
       </x:c>
       <x:c r="N334" s="5">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O334" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -21358,51 +21358,51 @@
       </x:c>
       <x:c r="L351" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M351" s="4">
         <x:v>161132.66</x:v>
       </x:c>
       <x:c r="N351" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O351" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:15">
       <x:c r="A352" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B352" s="3" t="s">
         <x:v>1238</x:v>
       </x:c>
       <x:c r="C352" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D352" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E352" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F352" s="3" t="s">
         <x:v>1239</x:v>
       </x:c>
       <x:c r="G352" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H352" s="3" t="s">
         <x:v>1240</x:v>
       </x:c>
       <x:c r="I352" s="3" t="s">
         <x:v>1241</x:v>
       </x:c>
       <x:c r="J352" s="4">
         <x:v>77063.92</x:v>
       </x:c>
       <x:c r="K352" s="4">
         <x:v>77063.92</x:v>
       </x:c>
       <x:c r="L352" s="4">
         <x:v>0</x:v>
       </x:c>
@@ -22401,51 +22401,51 @@
       </x:c>
       <x:c r="O373" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:15">
       <x:c r="A374" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B374" s="3" t="s">
         <x:v>1334</x:v>
       </x:c>
       <x:c r="C374" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D374" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E374" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F374" s="3" t="s">
         <x:v>1335</x:v>
       </x:c>
       <x:c r="G374" s="3" t="s">
-        <x:v>860</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="H374" s="3" t="s">
         <x:v>1336</x:v>
       </x:c>
       <x:c r="I374" s="3" t="s">
         <x:v>1337</x:v>
       </x:c>
       <x:c r="J374" s="4">
         <x:v>129609.94</x:v>
       </x:c>
       <x:c r="K374" s="4">
         <x:v>129609.94</x:v>
       </x:c>
       <x:c r="L374" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M374" s="4">
         <x:v>108925.84</x:v>
       </x:c>
       <x:c r="N374" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O374" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -22692,110 +22692,110 @@
       <x:c r="B380" s="3" t="s">
         <x:v>1357</x:v>
       </x:c>
       <x:c r="C380" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D380" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E380" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F380" s="3" t="s">
         <x:v>1358</x:v>
       </x:c>
       <x:c r="G380" s="3" t="s">
         <x:v>1359</x:v>
       </x:c>
       <x:c r="H380" s="3" t="s">
         <x:v>1360</x:v>
       </x:c>
       <x:c r="I380" s="3" t="s">
         <x:v>1361</x:v>
       </x:c>
       <x:c r="J380" s="4">
-        <x:v>164668.9</x:v>
+        <x:v>112552.62</x:v>
       </x:c>
       <x:c r="K380" s="4">
-        <x:v>164668.9</x:v>
+        <x:v>112552.62</x:v>
       </x:c>
       <x:c r="L380" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M380" s="4">
-        <x:v>164668.91</x:v>
+        <x:v>112552.6</x:v>
       </x:c>
       <x:c r="N380" s="5">
-        <x:v>24</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O380" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:15">
       <x:c r="A381" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B381" s="3" t="s">
         <x:v>1357</x:v>
       </x:c>
       <x:c r="C381" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E381" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F381" s="3" t="s">
         <x:v>1358</x:v>
       </x:c>
       <x:c r="G381" s="3" t="s">
         <x:v>1362</x:v>
       </x:c>
       <x:c r="H381" s="3" t="s">
         <x:v>1363</x:v>
       </x:c>
       <x:c r="I381" s="3" t="s">
         <x:v>1364</x:v>
       </x:c>
       <x:c r="J381" s="4">
-        <x:v>112552.62</x:v>
+        <x:v>164668.9</x:v>
       </x:c>
       <x:c r="K381" s="4">
-        <x:v>112552.62</x:v>
+        <x:v>164668.9</x:v>
       </x:c>
       <x:c r="L381" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M381" s="4">
-        <x:v>112552.6</x:v>
+        <x:v>164668.91</x:v>
       </x:c>
       <x:c r="N381" s="5">
-        <x:v>28</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O381" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:15">
       <x:c r="A382" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B382" s="3" t="s">
         <x:v>1365</x:v>
       </x:c>
       <x:c r="C382" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D382" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E382" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F382" s="3" t="s">
         <x:v>1366</x:v>
       </x:c>
       <x:c r="G382" s="3" t="s">
@@ -23388,122 +23388,122 @@
       </x:c>
       <x:c r="O394" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:15">
       <x:c r="A395" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B395" s="3" t="s">
         <x:v>1420</x:v>
       </x:c>
       <x:c r="C395" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E395" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F395" s="3" t="s">
         <x:v>1417</x:v>
       </x:c>
       <x:c r="G395" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H395" s="3" t="s">
         <x:v>1421</x:v>
       </x:c>
       <x:c r="I395" s="3" t="s">
         <x:v>1422</x:v>
       </x:c>
       <x:c r="J395" s="4">
-        <x:v>15190431.11</x:v>
+        <x:v>392822.14</x:v>
       </x:c>
       <x:c r="K395" s="4">
-        <x:v>15190431.11</x:v>
+        <x:v>392822.14</x:v>
       </x:c>
       <x:c r="L395" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M395" s="4">
-        <x:v>12831319.92</x:v>
+        <x:v>239566.7</x:v>
       </x:c>
       <x:c r="N395" s="5">
-        <x:v>70</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O395" s="3" t="s">
-        <x:v>164</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:15">
       <x:c r="A396" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B396" s="3" t="s">
         <x:v>1423</x:v>
       </x:c>
       <x:c r="C396" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D396" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E396" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F396" s="3" t="s">
         <x:v>1417</x:v>
       </x:c>
       <x:c r="G396" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H396" s="3" t="s">
         <x:v>1424</x:v>
       </x:c>
       <x:c r="I396" s="3" t="s">
         <x:v>1425</x:v>
       </x:c>
       <x:c r="J396" s="4">
-        <x:v>392822.14</x:v>
+        <x:v>15190431.11</x:v>
       </x:c>
       <x:c r="K396" s="4">
-        <x:v>392822.14</x:v>
+        <x:v>15190431.11</x:v>
       </x:c>
       <x:c r="L396" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M396" s="4">
-        <x:v>239566.7</x:v>
+        <x:v>12831319.92</x:v>
       </x:c>
       <x:c r="N396" s="5">
-        <x:v>27</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="O396" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:15">
       <x:c r="A397" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B397" s="3" t="s">
         <x:v>1426</x:v>
       </x:c>
       <x:c r="C397" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E397" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F397" s="3" t="s">
         <x:v>1417</x:v>
       </x:c>
       <x:c r="G397" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H397" s="3" t="s">
@@ -23514,275 +23514,275 @@
       </x:c>
       <x:c r="J397" s="4">
         <x:v>15229109.61</x:v>
       </x:c>
       <x:c r="K397" s="4">
         <x:v>15229109.61</x:v>
       </x:c>
       <x:c r="L397" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M397" s="4">
         <x:v>12370338.81</x:v>
       </x:c>
       <x:c r="N397" s="5">
         <x:v>70</x:v>
       </x:c>
       <x:c r="O397" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:15">
       <x:c r="A398" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B398" s="3" t="s">
-        <x:v>1420</x:v>
+        <x:v>1429</x:v>
       </x:c>
       <x:c r="C398" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D398" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E398" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F398" s="3" t="s">
-        <x:v>1429</x:v>
+        <x:v>1417</x:v>
       </x:c>
       <x:c r="G398" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H398" s="3" t="s">
         <x:v>1430</x:v>
       </x:c>
       <x:c r="I398" s="3" t="s">
         <x:v>1431</x:v>
       </x:c>
       <x:c r="J398" s="4">
-        <x:v>1882228.71</x:v>
+        <x:v>12101218.33</x:v>
       </x:c>
       <x:c r="K398" s="4">
-        <x:v>1882228.71</x:v>
+        <x:v>12101218.33</x:v>
       </x:c>
       <x:c r="L398" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M398" s="4">
-        <x:v>1890866.16</x:v>
+        <x:v>10826536.04</x:v>
       </x:c>
       <x:c r="N398" s="5">
-        <x:v>30</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="O398" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:15">
       <x:c r="A399" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B399" s="3" t="s">
-        <x:v>1432</x:v>
+        <x:v>1420</x:v>
       </x:c>
       <x:c r="C399" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E399" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F399" s="3" t="s">
         <x:v>1417</x:v>
       </x:c>
       <x:c r="G399" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H399" s="3" t="s">
+        <x:v>1432</x:v>
+      </x:c>
+      <x:c r="I399" s="3" t="s">
         <x:v>1433</x:v>
       </x:c>
-      <x:c r="I399" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J399" s="4">
-        <x:v>12101218.33</x:v>
+        <x:v>14931317.34</x:v>
       </x:c>
       <x:c r="K399" s="4">
-        <x:v>12101218.33</x:v>
+        <x:v>14931317.34</x:v>
       </x:c>
       <x:c r="L399" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M399" s="4">
-        <x:v>10826536.04</x:v>
+        <x:v>14666163.13</x:v>
       </x:c>
       <x:c r="N399" s="5">
-        <x:v>69</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O399" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:15">
       <x:c r="A400" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B400" s="3" t="s">
         <x:v>1423</x:v>
       </x:c>
       <x:c r="C400" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D400" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E400" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F400" s="3" t="s">
-        <x:v>1417</x:v>
+        <x:v>1434</x:v>
       </x:c>
       <x:c r="G400" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H400" s="3" t="s">
         <x:v>1435</x:v>
       </x:c>
       <x:c r="I400" s="3" t="s">
         <x:v>1436</x:v>
       </x:c>
       <x:c r="J400" s="4">
-        <x:v>14931317.34</x:v>
+        <x:v>1882228.71</x:v>
       </x:c>
       <x:c r="K400" s="4">
-        <x:v>14931317.34</x:v>
+        <x:v>1882228.71</x:v>
       </x:c>
       <x:c r="L400" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M400" s="4">
-        <x:v>14666163.13</x:v>
+        <x:v>1890866.16</x:v>
       </x:c>
       <x:c r="N400" s="5">
-        <x:v>49</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O400" s="3" t="s">
-        <x:v>164</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:15">
       <x:c r="A401" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B401" s="3" t="s">
         <x:v>1437</x:v>
       </x:c>
       <x:c r="C401" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E401" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F401" s="3" t="s">
         <x:v>1438</x:v>
       </x:c>
       <x:c r="G401" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>1439</x:v>
       </x:c>
       <x:c r="H401" s="3" t="s">
-        <x:v>1439</x:v>
+        <x:v>1440</x:v>
       </x:c>
       <x:c r="I401" s="3" t="s">
-        <x:v>1440</x:v>
+        <x:v>1441</x:v>
       </x:c>
       <x:c r="J401" s="4">
-        <x:v>262894.93</x:v>
+        <x:v>136129.48</x:v>
       </x:c>
       <x:c r="K401" s="4">
-        <x:v>262894.93</x:v>
+        <x:v>136129.48</x:v>
       </x:c>
       <x:c r="L401" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M401" s="4">
-        <x:v>238263.32</x:v>
+        <x:v>136129.42</x:v>
       </x:c>
       <x:c r="N401" s="5">
-        <x:v>26</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O401" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:15">
       <x:c r="A402" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B402" s="3" t="s">
-        <x:v>1441</x:v>
+        <x:v>1442</x:v>
       </x:c>
       <x:c r="C402" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D402" s="3" t="s">
-        <x:v>160</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E402" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F402" s="3" t="s">
-        <x:v>1442</x:v>
+        <x:v>1443</x:v>
       </x:c>
       <x:c r="G402" s="3" t="s">
-        <x:v>1443</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H402" s="3" t="s">
         <x:v>1444</x:v>
       </x:c>
       <x:c r="I402" s="3" t="s">
         <x:v>1445</x:v>
       </x:c>
       <x:c r="J402" s="4">
-        <x:v>136129.48</x:v>
+        <x:v>262894.93</x:v>
       </x:c>
       <x:c r="K402" s="4">
-        <x:v>136129.48</x:v>
+        <x:v>262894.93</x:v>
       </x:c>
       <x:c r="L402" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M402" s="4">
-        <x:v>136129.42</x:v>
+        <x:v>238263.32</x:v>
       </x:c>
       <x:c r="N402" s="5">
-        <x:v>33</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O402" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:15">
       <x:c r="A403" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B403" s="3" t="s">
         <x:v>1446</x:v>
       </x:c>
       <x:c r="C403" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D403" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E403" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F403" s="3" t="s">
         <x:v>1447</x:v>
       </x:c>
       <x:c r="G403" s="3" t="s">
@@ -24281,51 +24281,51 @@
       </x:c>
       <x:c r="O413" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:15">
       <x:c r="A414" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B414" s="3" t="s">
         <x:v>1494</x:v>
       </x:c>
       <x:c r="C414" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D414" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E414" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F414" s="3" t="s">
         <x:v>1495</x:v>
       </x:c>
       <x:c r="G414" s="3" t="s">
-        <x:v>1038</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="H414" s="3" t="s">
         <x:v>1496</x:v>
       </x:c>
       <x:c r="I414" s="3" t="s">
         <x:v>1497</x:v>
       </x:c>
       <x:c r="J414" s="4">
         <x:v>129903.54</x:v>
       </x:c>
       <x:c r="K414" s="4">
         <x:v>129903.54</x:v>
       </x:c>
       <x:c r="L414" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M414" s="4">
         <x:v>129903.53</x:v>
       </x:c>
       <x:c r="N414" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O414" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -24601,145 +24601,145 @@
       </x:c>
       <x:c r="L420" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M420" s="4">
         <x:v>397972.43</x:v>
       </x:c>
       <x:c r="N420" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O420" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:15">
       <x:c r="A421" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B421" s="3" t="s">
         <x:v>1523</x:v>
       </x:c>
       <x:c r="C421" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E421" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F421" s="3" t="s">
         <x:v>1524</x:v>
       </x:c>
       <x:c r="G421" s="3" t="s">
         <x:v>1525</x:v>
       </x:c>
       <x:c r="H421" s="3" t="s">
         <x:v>1526</x:v>
       </x:c>
       <x:c r="I421" s="3" t="s">
         <x:v>1527</x:v>
       </x:c>
       <x:c r="J421" s="4">
         <x:v>199329.43</x:v>
       </x:c>
       <x:c r="K421" s="4">
         <x:v>199329.43</x:v>
       </x:c>
       <x:c r="L421" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M421" s="4">
         <x:v>91627.76</x:v>
       </x:c>
       <x:c r="N421" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O421" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:15">
       <x:c r="A422" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B422" s="3" t="s">
         <x:v>1523</x:v>
       </x:c>
       <x:c r="C422" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D422" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E422" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F422" s="3" t="s">
         <x:v>1524</x:v>
       </x:c>
       <x:c r="G422" s="3" t="s">
         <x:v>1525</x:v>
       </x:c>
       <x:c r="H422" s="3" t="s">
         <x:v>1528</x:v>
       </x:c>
       <x:c r="I422" s="3" t="s">
         <x:v>1527</x:v>
       </x:c>
       <x:c r="J422" s="4">
         <x:v>255409.73</x:v>
       </x:c>
       <x:c r="K422" s="4">
         <x:v>255409.73</x:v>
       </x:c>
       <x:c r="L422" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M422" s="4">
         <x:v>164283.24</x:v>
       </x:c>
       <x:c r="N422" s="5">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O422" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:15">
       <x:c r="A423" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B423" s="3" t="s">
         <x:v>1529</x:v>
       </x:c>
       <x:c r="C423" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E423" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F423" s="3" t="s">
         <x:v>1530</x:v>
       </x:c>
       <x:c r="G423" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H423" s="3" t="s">
         <x:v>1531</x:v>
       </x:c>
       <x:c r="I423" s="3" t="s">
         <x:v>1532</x:v>
       </x:c>
       <x:c r="J423" s="4">
         <x:v>251575.05</x:v>
       </x:c>
       <x:c r="K423" s="4">
         <x:v>251575.05</x:v>
       </x:c>
       <x:c r="L423" s="4">
         <x:v>0</x:v>
       </x:c>
@@ -24798,51 +24798,51 @@
       </x:c>
       <x:c r="O424" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:15">
       <x:c r="A425" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B425" s="3" t="s">
         <x:v>1537</x:v>
       </x:c>
       <x:c r="C425" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E425" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F425" s="3" t="s">
         <x:v>1538</x:v>
       </x:c>
       <x:c r="G425" s="3" t="s">
-        <x:v>1001</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="H425" s="3" t="s">
         <x:v>1539</x:v>
       </x:c>
       <x:c r="I425" s="3" t="s">
         <x:v>1540</x:v>
       </x:c>
       <x:c r="J425" s="4">
         <x:v>95480.52</x:v>
       </x:c>
       <x:c r="K425" s="4">
         <x:v>95480.52</x:v>
       </x:c>
       <x:c r="L425" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M425" s="4">
         <x:v>95480.54</x:v>
       </x:c>
       <x:c r="N425" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O425" s="3" t="s">
         <x:v>38</x:v>
       </x:c>