--- v7 (2026-09-06)
+++ v8 (2026-09-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe65f854be584679" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6bb63c04deca489396b8f11c450a7a1e.psmdcp" Id="Rbb78767a717a486e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14a83f37bfbd4bd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c4a48832ef4b4e50b46a7588ffee57f4.psmdcp" Id="R912c587c73094356" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>