--- v8 (2026-09-26)
+++ v9 (2026-10-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14a83f37bfbd4bd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c4a48832ef4b4e50b46a7588ffee57f4.psmdcp" Id="R912c587c73094356" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56a951cedac74bf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4663004335ef4e7e9023b3c1bcbecda4.psmdcp" Id="R0ec5ceb92e074a79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>
@@ -1345,386 +1345,386 @@
       </x:c>
       <x:c r="H34" s="4">
         <x:v>339973964.89</x:v>
       </x:c>
       <x:c r="I34" s="4">
         <x:v>288849030.23</x:v>
       </x:c>
       <x:c r="J34" s="4">
         <x:v>49.25</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:13">
       <x:c r="A35" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B35" s="4">
         <x:v>690244016.55</x:v>
       </x:c>
       <x:c r="C35" s="4">
         <x:v>595110177.85</x:v>
       </x:c>
       <x:c r="D35" s="4">
         <x:v>95133838.7</x:v>
       </x:c>
       <x:c r="E35" s="4">
-        <x:v>682815196.02</x:v>
+        <x:v>681694519.35</x:v>
       </x:c>
       <x:c r="F35" s="4">
-        <x:v>587688329.76</x:v>
+        <x:v>586735754.65</x:v>
       </x:c>
       <x:c r="G35" s="4">
-        <x:v>98.92</x:v>
+        <x:v>98.76</x:v>
       </x:c>
       <x:c r="H35" s="4">
         <x:v>474866340.58</x:v>
       </x:c>
       <x:c r="I35" s="4">
         <x:v>411036717.11</x:v>
       </x:c>
       <x:c r="J35" s="4">
         <x:v>68.8</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:13">
       <x:c r="A36" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B36" s="4">
         <x:v>690244016.55</x:v>
       </x:c>
       <x:c r="C36" s="4">
         <x:v>595110177.85</x:v>
       </x:c>
       <x:c r="D36" s="4">
         <x:v>95133838.7</x:v>
       </x:c>
       <x:c r="E36" s="4">
-        <x:v>684049861.85</x:v>
+        <x:v>682929185.18</x:v>
       </x:c>
       <x:c r="F36" s="4">
-        <x:v>588737795.59</x:v>
+        <x:v>587785220.48</x:v>
       </x:c>
       <x:c r="G36" s="4">
-        <x:v>99.1</x:v>
+        <x:v>98.94</x:v>
       </x:c>
       <x:c r="H36" s="4">
         <x:v>566572273.04</x:v>
       </x:c>
       <x:c r="I36" s="4">
         <x:v>489300419.51</x:v>
       </x:c>
       <x:c r="J36" s="4">
         <x:v>82.08</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B37" s="4">
         <x:v>690244016.55</x:v>
       </x:c>
       <x:c r="C37" s="4">
         <x:v>595110177.85</x:v>
       </x:c>
       <x:c r="D37" s="4">
         <x:v>95133838.7</x:v>
       </x:c>
       <x:c r="E37" s="4">
-        <x:v>701681564.33</x:v>
+        <x:v>700560887.66</x:v>
       </x:c>
       <x:c r="F37" s="4">
-        <x:v>606369498.07</x:v>
+        <x:v>605416922.96</x:v>
       </x:c>
       <x:c r="G37" s="4">
-        <x:v>101.66</x:v>
+        <x:v>101.49</x:v>
       </x:c>
       <x:c r="H37" s="4">
         <x:v>649585960.45</x:v>
       </x:c>
       <x:c r="I37" s="4">
         <x:v>563583846.18</x:v>
       </x:c>
       <x:c r="J37" s="4">
         <x:v>94.11</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B38" s="4">
         <x:v>690244016.55</x:v>
       </x:c>
       <x:c r="C38" s="4">
         <x:v>595110177.85</x:v>
       </x:c>
       <x:c r="D38" s="4">
         <x:v>95133838.7</x:v>
       </x:c>
       <x:c r="E38" s="4">
-        <x:v>701681564.33</x:v>
+        <x:v>700560887.66</x:v>
       </x:c>
       <x:c r="F38" s="4">
-        <x:v>606369498.07</x:v>
+        <x:v>605416922.96</x:v>
       </x:c>
       <x:c r="G38" s="4">
-        <x:v>101.66</x:v>
+        <x:v>101.49</x:v>
       </x:c>
       <x:c r="H38" s="4">
         <x:v>680519084.48</x:v>
       </x:c>
       <x:c r="I38" s="4">
         <x:v>589472942.44</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>98.59</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>690244016.55</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>595110177.85</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>95133838.7</x:v>
       </x:c>
       <x:c r="E39" s="4">
-        <x:v>701681564.33</x:v>
+        <x:v>700560887.66</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>606369498.07</x:v>
+        <x:v>605416922.96</x:v>
       </x:c>
       <x:c r="G39" s="4">
-        <x:v>101.66</x:v>
+        <x:v>101.49</x:v>
       </x:c>
       <x:c r="H39" s="4">
         <x:v>680643130.68</x:v>
       </x:c>
       <x:c r="I39" s="4">
         <x:v>589560356.91</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>98.61</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>690244016.55</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>595110177.85</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>95133838.7</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>701681564.33</x:v>
+        <x:v>700560887.66</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>606369498.07</x:v>
+        <x:v>605416922.96</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>101.66</x:v>
+        <x:v>101.49</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>680347686.11</x:v>
+        <x:v>680322104.54</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>589339389.56</x:v>
+        <x:v>589317645.23</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>98.57</x:v>
+        <x:v>98.56</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>690244016.55</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>595110177.85</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>95133838.7</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>701681564.33</x:v>
+        <x:v>700560887.66</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>606369498.07</x:v>
+        <x:v>605416922.96</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>101.66</x:v>
+        <x:v>101.49</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>680347686.11</x:v>
+        <x:v>680322104.54</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>589339389.56</x:v>
+        <x:v>589317645.23</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>98.57</x:v>
+        <x:v>98.56</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>690244016.55</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>595110177.85</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>95133838.7</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>701681564.33</x:v>
+        <x:v>700560887.66</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>606369498.07</x:v>
+        <x:v>605416922.96</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>101.66</x:v>
+        <x:v>101.49</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>680347686.11</x:v>
+        <x:v>680322104.54</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>589339389.56</x:v>
+        <x:v>589317645.23</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>98.57</x:v>
+        <x:v>98.56</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>690244016.55</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>595110177.85</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>95133838.7</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>701681564.33</x:v>
+        <x:v>700560887.66</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>606369498.07</x:v>
+        <x:v>605416922.96</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>101.66</x:v>
+        <x:v>101.49</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>680347686.11</x:v>
+        <x:v>680322104.54</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>589339389.56</x:v>
+        <x:v>589317645.23</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>98.57</x:v>
+        <x:v>98.56</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>690244016.55</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>595110177.85</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>95133838.7</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>701681564.33</x:v>
+        <x:v>700560887.66</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>606369498.07</x:v>
+        <x:v>605416922.96</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>101.66</x:v>
+        <x:v>101.49</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>680347686.11</x:v>
+        <x:v>680322104.54</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>589339389.56</x:v>
+        <x:v>589317645.23</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>98.57</x:v>
+        <x:v>98.56</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>690244016.55</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>595110177.85</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>95133838.7</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>701681564.33</x:v>
+        <x:v>700560887.66</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>606369498.07</x:v>
+        <x:v>605416922.96</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>101.66</x:v>
+        <x:v>101.49</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>680347686.11</x:v>
+        <x:v>680322104.54</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>589339389.56</x:v>
+        <x:v>589317645.23</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>98.57</x:v>
+        <x:v>98.56</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">