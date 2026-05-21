--- v0 (2026-05-01)
+++ v1 (2026-05-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd08a1fcb6c74a79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e6b0149e28164c4198b48f8a7073b8f6.psmdcp" Id="Rb2c05e881bd64e2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ce8ea5431314944" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b8cb51bcabd442a8a782b78d1ece300b.psmdcp" Id="R59f4b75212964b1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>