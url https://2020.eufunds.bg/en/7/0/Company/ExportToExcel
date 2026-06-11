--- v1 (2026-05-21)
+++ v2 (2026-06-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ce8ea5431314944" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b8cb51bcabd442a8a782b78d1ece300b.psmdcp" Id="R59f4b75212964b1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc18f1305c084fc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63a37d1769f140a4a0e0372d1d118263.psmdcp" Id="R7a150feb70ee48a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>