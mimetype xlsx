--- v2 (2026-06-11)
+++ v3 (2026-06-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc18f1305c084fc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63a37d1769f140a4a0e0372d1d118263.psmdcp" Id="R7a150feb70ee48a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ad4624cabf340b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8e451873ae9b48d6bd8323816edc9b0f.psmdcp" Id="R51c6d3da28b4425f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>