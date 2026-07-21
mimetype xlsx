--- v3 (2026-06-11)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ad4624cabf340b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8e451873ae9b48d6bd8323816edc9b0f.psmdcp" Id="R51c6d3da28b4425f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f3cd61932e54d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/542dd5ca21de4c62936857c1f5d36dc0.psmdcp" Id="R2c86e5a407044b60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>