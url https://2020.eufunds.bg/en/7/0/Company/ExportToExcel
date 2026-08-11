--- v4 (2026-07-21)
+++ v5 (2026-08-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f3cd61932e54d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/542dd5ca21de4c62936857c1f5d36dc0.psmdcp" Id="R2c86e5a407044b60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88a2107ca3794658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/04a3f3ccedba488ebd7a515ccdefcca7.psmdcp" Id="R00dfec66fd504f97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>