--- v5 (2026-08-11)
+++ v6 (2026-08-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88a2107ca3794658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/04a3f3ccedba488ebd7a515ccdefcca7.psmdcp" Id="R00dfec66fd504f97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0720ed1ed9c044ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e04b5d5109c487e94ad5235bdd8af3d.psmdcp" Id="R8a14a681f5214f3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>