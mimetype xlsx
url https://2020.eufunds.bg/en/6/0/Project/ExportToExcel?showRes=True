--- v3 (2026-09-15)
+++ v4 (2026-10-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb040554052ca4e8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e62dc788b78b4bda8ca41375678613e7.psmdcp" Id="R494e8dcc43ab462a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3bcff723f7d4b9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d44728c10ce7446e89d3d630b0ef6128.psmdcp" Id="R6d88a51193f74247" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -18139,51 +18139,51 @@
       <x:c r="E293" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F293" s="3" t="s">
         <x:v>1101</x:v>
       </x:c>
       <x:c r="G293" s="3" t="s">
         <x:v>1102</x:v>
       </x:c>
       <x:c r="H293" s="3" t="s">
         <x:v>1103</x:v>
       </x:c>
       <x:c r="I293" s="3" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="J293" s="4">
         <x:v>19728838.94</x:v>
       </x:c>
       <x:c r="K293" s="4">
         <x:v>19728838.94</x:v>
       </x:c>
       <x:c r="L293" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M293" s="4">
-        <x:v>19729758.84</x:v>
+        <x:v>19728839.21</x:v>
       </x:c>
       <x:c r="N293" s="5">
         <x:v>50</x:v>
       </x:c>
       <x:c r="O293" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:15">
       <x:c r="A294" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B294" s="3" t="s">
         <x:v>1100</x:v>
       </x:c>
       <x:c r="C294" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D294" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E294" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F294" s="3" t="s">
@@ -23638,51 +23638,51 @@
       <x:c r="E410" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F410" s="3" t="s">
         <x:v>1545</x:v>
       </x:c>
       <x:c r="G410" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H410" s="3" t="s">
         <x:v>1546</x:v>
       </x:c>
       <x:c r="I410" s="3" t="s">
         <x:v>1547</x:v>
       </x:c>
       <x:c r="J410" s="4">
         <x:v>5643141.19</x:v>
       </x:c>
       <x:c r="K410" s="4">
         <x:v>5643141.19</x:v>
       </x:c>
       <x:c r="L410" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M410" s="4">
-        <x:v>5680753.39</x:v>
+        <x:v>5642781.42</x:v>
       </x:c>
       <x:c r="N410" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O410" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:15">
       <x:c r="A411" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B411" s="3" t="s">
         <x:v>1548</x:v>
       </x:c>
       <x:c r="C411" s="3" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="D411" s="3" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="E411" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F411" s="3" t="s">