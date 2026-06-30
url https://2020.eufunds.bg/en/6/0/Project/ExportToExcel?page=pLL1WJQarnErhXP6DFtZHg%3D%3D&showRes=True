--- v0 (2026-05-03)
+++ v1 (2026-06-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd990a088783546cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0e463112f0bd4d8897637f928d7970c7.psmdcp" Id="R2ec8de004efa42d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87b16514bd934230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d69c502adbb4340ba3fb8305801dd1c.psmdcp" Id="Rc3cf67ab497e4675" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -268,51 +268,51 @@
   <x:si>
     <x:t>Bulgaria</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0073</x:t>
   </x:si>
   <x:si>
     <x:t>"Prevention of polyethylene waste into the environment"</x:t>
   </x:si>
   <x:si>
     <x:t>Terminated (termination date)</x:t>
   </x:si>
   <x:si>
     <x:t>176889119 "INTERACTIVE BULGARIA" Foundation</x:t>
   </x:si>
   <x:si>
     <x:t>Non-profit organization</x:t>
   </x:si>
   <x:si>
     <x:t>Public benefit association</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1113, район Изгрев, ул. "Николай Островски" № 5, ет. 2</x:t>
   </x:si>
   <x:si>
-    <x:t>Sofia (BG412),Sofia cap. (BG411)</x:t>
+    <x:t>Sofia cap. (BG411),Sofia (BG412)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.019-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Shared vision for Natura 2000 in region Sofia</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1113, район „Изгрев“, ул. „Николай Островски“ № 5, ет. 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.020-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Elaboration of an Action Plan for the Cetaceans - the species Black-sea Common Bottlenose Dolphin (Tursiops truncatus ponticus), Black-sea Harbour Porpoise (Phoceana phocoena relicta) and Black-sea Common Dolphin (Delphinus delphis ponticus)</x:t>
   </x:si>
   <x:si>
     <x:t>177208552 Coalition Nature Bulgaria - Pleven Branch</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pleven, 5800, област Плевен, община Плевен
 гр. Плевен 5800
 ул. Васил Левски 1</x:t>
   </x:si>
   <x:si>
@@ -968,51 +968,51 @@
   <x:si>
     <x:t>BG16M1OP002-3.019-0013</x:t>
   </x:si>
   <x:si>
     <x:t>Shared vision on Natura 2000 network in Ruse region</x:t>
   </x:si>
   <x:si>
     <x:t>1772085520080 NATURE BULGARIA COALITION - SILISTRA BRANCH</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Silistra, 7500, ул.БАЧО КИРО, номер 13</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.019-0014</x:t>
   </x:si>
   <x:si>
     <x:t>Shared vision on Natura 2000 network in Silistra region</x:t>
   </x:si>
   <x:si>
     <x:t>1772085520042 Nature Bulgaria Coalition - Targovishte Branch</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Popovo, 7800, Обл.Търговище, Общ. Попово, гр.Попово ул. Стара 48А</x:t>
   </x:si>
   <x:si>
-    <x:t>Razgrad (BG324),Targovishte (BG334)</x:t>
+    <x:t>Targovishte (BG334),Razgrad (BG324)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.019-0012</x:t>
   </x:si>
   <x:si>
     <x:t>Shared vision on Natura 2000 network in Targovishte region</x:t>
   </x:si>
   <x:si>
     <x:t>1772085520111 NATURE BULGARIA COALITION - Yambol Branch</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Yambol, 8600, ул. Граф Игнатиев, номер 68, вx. Д, ет. 3, ап. 105</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.019-0016</x:t>
   </x:si>
   <x:si>
     <x:t>Shared vision on Natura 2000 in Yambol region</x:t>
   </x:si>
   <x:si>
     <x:t>1772085520023 Coalition Nature Bulgaria Branch Blagoevgrad</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Blagoevgrad, 2770, гр. Банско, обл. Благоевград ул.Христо Смирненски 42</x:t>
   </x:si>
@@ -1368,51 +1368,51 @@
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. "Съборна" 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-7.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Supporting the provision of basic needs of the Ukrainian refugees</x:t>
   </x:si>
   <x:si>
     <x:t>176677828 NATIONAL CENTER FOR DISASTER AND EMERGENCY MANAGEMENT</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dryanovo, 5370, ул. НИКОЛА МУШАНОВ, номер 4</x:t>
   </x:si>
   <x:si>
     <x:t>Dryanovo,Tryavna</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.032-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Improvement of the conservation status of Natura 2000 species through the CLLD approach on the territory of the LIG Dryanovo - Tryavna - in the heart of the Balkan mountain"</x:t>
   </x:si>
   <x:si>
-    <x:t>Gabrovo (BG322),Veliko Tarnovo (BG321)</x:t>
+    <x:t>Veliko Tarnovo (BG321),Gabrovo (BG322)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.031-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Support for Natura 2000 in Gabrovo and Veliko Tarnovo regions</x:t>
   </x:si>
   <x:si>
     <x:t>1766778280016 NATIONAL CENTER FOR DISASTER AND EMERGENCY MANAGEMENT - Troyan branch</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Troyan, 5600, бул./ул. Васил Левски № 184</x:t>
   </x:si>
   <x:si>
     <x:t>Lovech (BG315)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.031-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Support for Natura 2000 in Lovech region</x:t>
   </x:si>
   <x:si>
     <x:t>176491108 National Association “Bulgarian Black Sea”</x:t>
   </x:si>
@@ -3353,51 +3353,51 @@
   <x:si>
     <x:t>000530632 Ruse Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ruse, 7000, площад "Свобода" №6</x:t>
   </x:si>
   <x:si>
     <x:t>Ruse</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-5.005-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Development of an Ambient Air Quality Program of Ruse Municipality for the period 2021-2026</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ruse, 7000, пл. СВОБОДА № 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-5.004-0012</x:t>
   </x:si>
   <x:si>
     <x:t>Improvement of atmospheric air quality through the purchase and delivery of electric road transport vehicles - electric buses and trolleybuses for the Municipality of Ruse.</x:t>
   </x:si>
   <x:si>
-    <x:t>Ivanovo,Ruse,Slivo Pole,Tutrakan,Vetovo</x:t>
+    <x:t>Ruse,Ivanovo,Vetovo,Tutrakan,Slivo Pole</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.004-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Design and construction of anaerobic installation for separately collected biodegradable waste on the territory of Regional Waste Management Association  (RWMA) Ruse</x:t>
   </x:si>
   <x:si>
     <x:t>000776491 Municipality of Samokov</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Samokov, 2000, бул. МАКЕДОНИЯ № 34</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0090</x:t>
   </x:si>
   <x:si>
     <x:t>"Reduction of waste to the source with the challenges of the town of Roubaix"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Samokov, 2000, ул. Македония № 34</x:t>
   </x:si>
   <x:si>
     <x:t>Samokov</x:t>
   </x:si>
@@ -3476,51 +3476,51 @@
   <x:si>
     <x:t>BG16M1OP002-2.009-0076</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of a best practice in Svilengrad municipality on the road to zero waste</x:t>
   </x:si>
   <x:si>
     <x:t>000776502 Municipality of Svoge</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Svoge, 2260, ул. АЛЕКСАНДЪР СТАМБОЛИЙСКИ № 7</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-4.003-0014</x:t>
   </x:si>
   <x:si>
     <x:t>Fortification of landslide SFO 43.65869-01, Staro Selo quarter, Svoge town</x:t>
   </x:si>
   <x:si>
     <x:t>000215889 Municipality Sevlievo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sevlievo, 5400, пл. СВОБОДА № 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Dryanovo,Sevlievo,Suhindol</x:t>
+    <x:t>Sevlievo,Dryanovo,Suhindol</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.007-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of a decentralized bio-waste management model in the municipalities of Sevlievo, Dryanovo and Suhindol, including the construction of the necessary technical infrastructure - a separate collection system and a recycling facility for the collected bio-waste</x:t>
   </x:si>
   <x:si>
     <x:t>000024987 Simitli municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Simitli, 2730, ул. “Хр. Ботев” №27</x:t>
   </x:si>
   <x:si>
     <x:t>Simitli</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0030</x:t>
   </x:si>
   <x:si>
     <x:t>Reclamation of a Municipal Landfill - Simitli</x:t>
   </x:si>
   <x:si>
     <x:t>000590654 Sliven Municipality</x:t>
   </x:si>
@@ -4648,51 +4648,51 @@
     <x:t>BG16M1OP002-3.018-0001</x:t>
   </x:si>
   <x:si>
     <x:t>IMPROVING THE STATE OF THE NATURE CONSERVATION OF TARGET SPECIES IN THE NATURA 2000 NETWORK THROUGH THE COMMUNITY-LED LOCAL DEVELOPMENT APPROACH IN THE TERRITORY OF THE LAG TUNDZHA</x:t>
   </x:si>
   <x:si>
     <x:t>1766778280039 NATIONAL CENTER FOR DISASTER AND EMERGENCY MANAGEMENT - Byala branch</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Byala, 9101, ул. "Хан Тервел" № 11</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.031-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Support for Natura 2000 in Varna region</x:t>
   </x:si>
   <x:si>
     <x:t>114609578 FONDATSIYA ZA OKOLNA SREDA I ZEMEDELIE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bulgaria, Lyubenovo, 5955, ул.  "Лазар Деков" № 8
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Belene,Nikopol</x:t>
+    <x:t>Nikopol,Belene</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.030-0003</x:t>
   </x:si>
   <x:si>
     <x:t>"Improvement of the conservation status of the habitats of target species of amphibians and reptiles in the protected areas" Persina "," Obnova-Karamandol "and" Nikopol Plateau ".</x:t>
   </x:si>
   <x:si>
     <x:t>130919836 FOUR PAWS</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. ПИРОТСКА, номер 8, вx. А, ет. 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.020-0022</x:t>
   </x:si>
   <x:si>
     <x:t>Updating of the Action Plan for the species Brown bear (Ursus arctos Linnaeus, 1758)</x:t>
   </x:si>
   <x:si>
     <x:t>201627506 Southwestern State Enterprise</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Blagoevgrad, 2700, Ул. "Зора" №18</x:t>
   </x:si>
@@ -6718,51 +6718,51 @@
       <x:c r="E50" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F50" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H50" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I50" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J50" s="4">
         <x:v>51251316.5</x:v>
       </x:c>
       <x:c r="K50" s="4">
         <x:v>45203779.91</x:v>
       </x:c>
       <x:c r="L50" s="4">
         <x:v>6047536.59</x:v>
       </x:c>
       <x:c r="M50" s="4">
-        <x:v>45542168.11</x:v>
+        <x:v>45203068.54</x:v>
       </x:c>
       <x:c r="N50" s="5">
         <x:v>55</x:v>
       </x:c>
       <x:c r="O50" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15">
       <x:c r="A51" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E51" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F51" s="3" t="s">
@@ -18186,98 +18186,98 @@
       <x:c r="E294" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F294" s="3" t="s">
         <x:v>1105</x:v>
       </x:c>
       <x:c r="G294" s="3" t="s">
         <x:v>1102</x:v>
       </x:c>
       <x:c r="H294" s="3" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="I294" s="3" t="s">
         <x:v>1107</x:v>
       </x:c>
       <x:c r="J294" s="4">
         <x:v>19728838.94</x:v>
       </x:c>
       <x:c r="K294" s="4">
         <x:v>19728838.94</x:v>
       </x:c>
       <x:c r="L294" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M294" s="4">
-        <x:v>19776440.45</x:v>
+        <x:v>19729758.84</x:v>
       </x:c>
       <x:c r="N294" s="5">
         <x:v>50</x:v>
       </x:c>
       <x:c r="O294" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:15">
       <x:c r="A295" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B295" s="3" t="s">
         <x:v>1100</x:v>
       </x:c>
       <x:c r="C295" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E295" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F295" s="3" t="s">
         <x:v>1105</x:v>
       </x:c>
       <x:c r="G295" s="3" t="s">
         <x:v>1108</x:v>
       </x:c>
       <x:c r="H295" s="3" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="I295" s="3" t="s">
         <x:v>1110</x:v>
       </x:c>
       <x:c r="J295" s="4">
         <x:v>15732009.5</x:v>
       </x:c>
       <x:c r="K295" s="4">
         <x:v>14062843.15</x:v>
       </x:c>
       <x:c r="L295" s="4">
         <x:v>1669166.35</x:v>
       </x:c>
       <x:c r="M295" s="4">
-        <x:v>14075927.85</x:v>
+        <x:v>14062843.24</x:v>
       </x:c>
       <x:c r="N295" s="5">
         <x:v>53</x:v>
       </x:c>
       <x:c r="O295" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:15">
       <x:c r="A296" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B296" s="3" t="s">
         <x:v>1111</x:v>
       </x:c>
       <x:c r="C296" s="3" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="D296" s="3" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="E296" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F296" s="3" t="s">
@@ -20818,51 +20818,51 @@
       <x:c r="E350" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F350" s="3" t="s">
         <x:v>1338</x:v>
       </x:c>
       <x:c r="G350" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H350" s="3" t="s">
         <x:v>1339</x:v>
       </x:c>
       <x:c r="I350" s="3" t="s">
         <x:v>1340</x:v>
       </x:c>
       <x:c r="J350" s="4">
         <x:v>16625859.78</x:v>
       </x:c>
       <x:c r="K350" s="4">
         <x:v>16625859.78</x:v>
       </x:c>
       <x:c r="L350" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M350" s="4">
-        <x:v>16629647.11</x:v>
+        <x:v>16625859.79</x:v>
       </x:c>
       <x:c r="N350" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O350" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:15">
       <x:c r="A351" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B351" s="3" t="s">
         <x:v>1341</x:v>
       </x:c>
       <x:c r="C351" s="3" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="E351" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F351" s="3" t="s">