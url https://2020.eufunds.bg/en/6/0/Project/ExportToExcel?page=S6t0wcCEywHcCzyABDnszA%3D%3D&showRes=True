--- v3 (2026-08-26)
+++ v4 (2026-10-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R880c9b6260284203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fde88dbdae3d4ce996e9bd2a22151410.psmdcp" Id="Rb363438c70c1417f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9949904aee14c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/41ee475a38ff406bbe975982d1d009f7.psmdcp" Id="R7e39920d219d4ce4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -18186,51 +18186,51 @@
       <x:c r="E294" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F294" s="3" t="s">
         <x:v>1105</x:v>
       </x:c>
       <x:c r="G294" s="3" t="s">
         <x:v>1102</x:v>
       </x:c>
       <x:c r="H294" s="3" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="I294" s="3" t="s">
         <x:v>1107</x:v>
       </x:c>
       <x:c r="J294" s="4">
         <x:v>19728838.94</x:v>
       </x:c>
       <x:c r="K294" s="4">
         <x:v>19728838.94</x:v>
       </x:c>
       <x:c r="L294" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M294" s="4">
-        <x:v>19729758.84</x:v>
+        <x:v>19728839.21</x:v>
       </x:c>
       <x:c r="N294" s="5">
         <x:v>50</x:v>
       </x:c>
       <x:c r="O294" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:15">
       <x:c r="A295" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B295" s="3" t="s">
         <x:v>1100</x:v>
       </x:c>
       <x:c r="C295" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E295" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F295" s="3" t="s">