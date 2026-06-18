--- v0 (2026-05-03)
+++ v1 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3d6104b400c40ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/38d3b5bfa6304666bd900d019fa21686.psmdcp" Id="R72687a92f50b41db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d3223900fc941e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b6a5564d38f64b88a77f2a0b0089f14c.psmdcp" Id="R15c05cdabf6c48f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -268,51 +268,51 @@
   <x:si>
     <x:t>Bulgaria</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0073</x:t>
   </x:si>
   <x:si>
     <x:t>"Prevention of polyethylene waste into the environment"</x:t>
   </x:si>
   <x:si>
     <x:t>Terminated (termination date)</x:t>
   </x:si>
   <x:si>
     <x:t>176889119 "INTERACTIVE BULGARIA" Foundation</x:t>
   </x:si>
   <x:si>
     <x:t>Non-profit organization</x:t>
   </x:si>
   <x:si>
     <x:t>Public benefit association</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1113, район Изгрев, ул. "Николай Островски" № 5, ет. 2</x:t>
   </x:si>
   <x:si>
-    <x:t>Sofia (BG412),Sofia cap. (BG411)</x:t>
+    <x:t>Sofia cap. (BG411),Sofia (BG412)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.019-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Shared vision for Natura 2000 in region Sofia</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1113, район „Изгрев“, ул. „Николай Островски“ № 5, ет. 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.020-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Elaboration of an Action Plan for the Cetaceans - the species Black-sea Common Bottlenose Dolphin (Tursiops truncatus ponticus), Black-sea Harbour Porpoise (Phoceana phocoena relicta) and Black-sea Common Dolphin (Delphinus delphis ponticus)</x:t>
   </x:si>
   <x:si>
     <x:t>177208552 Coalition Nature Bulgaria - Pleven Branch</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pleven, 5800, област Плевен, община Плевен
 гр. Плевен 5800
 ул. Васил Левски 1</x:t>
   </x:si>
   <x:si>
@@ -968,51 +968,51 @@
   <x:si>
     <x:t>BG16M1OP002-3.019-0013</x:t>
   </x:si>
   <x:si>
     <x:t>Shared vision on Natura 2000 network in Ruse region</x:t>
   </x:si>
   <x:si>
     <x:t>1772085520080 NATURE BULGARIA COALITION - SILISTRA BRANCH</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Silistra, 7500, ул.БАЧО КИРО, номер 13</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.019-0014</x:t>
   </x:si>
   <x:si>
     <x:t>Shared vision on Natura 2000 network in Silistra region</x:t>
   </x:si>
   <x:si>
     <x:t>1772085520042 Nature Bulgaria Coalition - Targovishte Branch</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Popovo, 7800, Обл.Търговище, Общ. Попово, гр.Попово ул. Стара 48А</x:t>
   </x:si>
   <x:si>
-    <x:t>Razgrad (BG324),Targovishte (BG334)</x:t>
+    <x:t>Targovishte (BG334),Razgrad (BG324)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.019-0012</x:t>
   </x:si>
   <x:si>
     <x:t>Shared vision on Natura 2000 network in Targovishte region</x:t>
   </x:si>
   <x:si>
     <x:t>1772085520111 NATURE BULGARIA COALITION - Yambol Branch</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Yambol, 8600, ул. Граф Игнатиев, номер 68, вx. Д, ет. 3, ап. 105</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.019-0016</x:t>
   </x:si>
   <x:si>
     <x:t>Shared vision on Natura 2000 in Yambol region</x:t>
   </x:si>
   <x:si>
     <x:t>1772085520023 Coalition Nature Bulgaria Branch Blagoevgrad</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Blagoevgrad, 2770, гр. Банско, обл. Благоевград ул.Христо Смирненски 42</x:t>
   </x:si>
@@ -1368,51 +1368,51 @@
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. "Съборна" 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-7.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Supporting the provision of basic needs of the Ukrainian refugees</x:t>
   </x:si>
   <x:si>
     <x:t>176677828 NATIONAL CENTER FOR DISASTER AND EMERGENCY MANAGEMENT</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dryanovo, 5370, ул. НИКОЛА МУШАНОВ, номер 4</x:t>
   </x:si>
   <x:si>
     <x:t>Dryanovo,Tryavna</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.032-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Improvement of the conservation status of Natura 2000 species through the CLLD approach on the territory of the LIG Dryanovo - Tryavna - in the heart of the Balkan mountain"</x:t>
   </x:si>
   <x:si>
-    <x:t>Gabrovo (BG322),Veliko Tarnovo (BG321)</x:t>
+    <x:t>Veliko Tarnovo (BG321),Gabrovo (BG322)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.031-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Support for Natura 2000 in Gabrovo and Veliko Tarnovo regions</x:t>
   </x:si>
   <x:si>
     <x:t>1766778280016 NATIONAL CENTER FOR DISASTER AND EMERGENCY MANAGEMENT - Troyan branch</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Troyan, 5600, бул./ул. Васил Левски № 184</x:t>
   </x:si>
   <x:si>
     <x:t>Lovech (BG315)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.031-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Support for Natura 2000 in Lovech region</x:t>
   </x:si>
   <x:si>
     <x:t>176491108 National Association “Bulgarian Black Sea”</x:t>
   </x:si>
@@ -3353,51 +3353,51 @@
   <x:si>
     <x:t>000530632 Ruse Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ruse, 7000, площад "Свобода" №6</x:t>
   </x:si>
   <x:si>
     <x:t>Ruse</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-5.005-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Development of an Ambient Air Quality Program of Ruse Municipality for the period 2021-2026</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ruse, 7000, пл. СВОБОДА № 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-5.004-0012</x:t>
   </x:si>
   <x:si>
     <x:t>Improvement of atmospheric air quality through the purchase and delivery of electric road transport vehicles - electric buses and trolleybuses for the Municipality of Ruse.</x:t>
   </x:si>
   <x:si>
-    <x:t>Ivanovo,Ruse,Slivo Pole,Tutrakan,Vetovo</x:t>
+    <x:t>Ruse,Ivanovo,Vetovo,Tutrakan,Slivo Pole</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.004-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Design and construction of anaerobic installation for separately collected biodegradable waste on the territory of Regional Waste Management Association  (RWMA) Ruse</x:t>
   </x:si>
   <x:si>
     <x:t>000776491 Municipality of Samokov</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Samokov, 2000, бул. МАКЕДОНИЯ № 34</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0090</x:t>
   </x:si>
   <x:si>
     <x:t>"Reduction of waste to the source with the challenges of the town of Roubaix"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Samokov, 2000, ул. Македония № 34</x:t>
   </x:si>
   <x:si>
     <x:t>Samokov</x:t>
   </x:si>
@@ -3476,51 +3476,51 @@
   <x:si>
     <x:t>BG16M1OP002-2.009-0076</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of a best practice in Svilengrad municipality on the road to zero waste</x:t>
   </x:si>
   <x:si>
     <x:t>000776502 Municipality of Svoge</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Svoge, 2260, ул. АЛЕКСАНДЪР СТАМБОЛИЙСКИ № 7</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-4.003-0014</x:t>
   </x:si>
   <x:si>
     <x:t>Fortification of landslide SFO 43.65869-01, Staro Selo quarter, Svoge town</x:t>
   </x:si>
   <x:si>
     <x:t>000215889 Municipality Sevlievo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sevlievo, 5400, пл. СВОБОДА № 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Dryanovo,Sevlievo,Suhindol</x:t>
+    <x:t>Sevlievo,Dryanovo,Suhindol</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.007-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of a decentralized bio-waste management model in the municipalities of Sevlievo, Dryanovo and Suhindol, including the construction of the necessary technical infrastructure - a separate collection system and a recycling facility for the collected bio-waste</x:t>
   </x:si>
   <x:si>
     <x:t>000024987 Simitli municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Simitli, 2730, ул. “Хр. Ботев” №27</x:t>
   </x:si>
   <x:si>
     <x:t>Simitli</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0030</x:t>
   </x:si>
   <x:si>
     <x:t>Reclamation of a Municipal Landfill - Simitli</x:t>
   </x:si>
   <x:si>
     <x:t>000590654 Sliven Municipality</x:t>
   </x:si>
@@ -4648,51 +4648,51 @@
     <x:t>BG16M1OP002-3.018-0001</x:t>
   </x:si>
   <x:si>
     <x:t>IMPROVING THE STATE OF THE NATURE CONSERVATION OF TARGET SPECIES IN THE NATURA 2000 NETWORK THROUGH THE COMMUNITY-LED LOCAL DEVELOPMENT APPROACH IN THE TERRITORY OF THE LAG TUNDZHA</x:t>
   </x:si>
   <x:si>
     <x:t>1766778280039 NATIONAL CENTER FOR DISASTER AND EMERGENCY MANAGEMENT - Byala branch</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Byala, 9101, ул. "Хан Тервел" № 11</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.031-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Support for Natura 2000 in Varna region</x:t>
   </x:si>
   <x:si>
     <x:t>114609578 FONDATSIYA ZA OKOLNA SREDA I ZEMEDELIE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bulgaria, Lyubenovo, 5955, ул.  "Лазар Деков" № 8
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Belene,Nikopol</x:t>
+    <x:t>Nikopol,Belene</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.030-0003</x:t>
   </x:si>
   <x:si>
     <x:t>"Improvement of the conservation status of the habitats of target species of amphibians and reptiles in the protected areas" Persina "," Obnova-Karamandol "and" Nikopol Plateau ".</x:t>
   </x:si>
   <x:si>
     <x:t>130919836 FOUR PAWS</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. ПИРОТСКА, номер 8, вx. А, ет. 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.020-0022</x:t>
   </x:si>
   <x:si>
     <x:t>Updating of the Action Plan for the species Brown bear (Ursus arctos Linnaeus, 1758)</x:t>
   </x:si>
   <x:si>
     <x:t>201627506 Southwestern State Enterprise</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Blagoevgrad, 2700, Ул. "Зора" №18</x:t>
   </x:si>
@@ -18186,98 +18186,98 @@
       <x:c r="E294" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F294" s="3" t="s">
         <x:v>1105</x:v>
       </x:c>
       <x:c r="G294" s="3" t="s">
         <x:v>1102</x:v>
       </x:c>
       <x:c r="H294" s="3" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="I294" s="3" t="s">
         <x:v>1107</x:v>
       </x:c>
       <x:c r="J294" s="4">
         <x:v>19728838.94</x:v>
       </x:c>
       <x:c r="K294" s="4">
         <x:v>19728838.94</x:v>
       </x:c>
       <x:c r="L294" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M294" s="4">
-        <x:v>19776440.45</x:v>
+        <x:v>19729758.84</x:v>
       </x:c>
       <x:c r="N294" s="5">
         <x:v>50</x:v>
       </x:c>
       <x:c r="O294" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:15">
       <x:c r="A295" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B295" s="3" t="s">
         <x:v>1100</x:v>
       </x:c>
       <x:c r="C295" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E295" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F295" s="3" t="s">
         <x:v>1105</x:v>
       </x:c>
       <x:c r="G295" s="3" t="s">
         <x:v>1108</x:v>
       </x:c>
       <x:c r="H295" s="3" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="I295" s="3" t="s">
         <x:v>1110</x:v>
       </x:c>
       <x:c r="J295" s="4">
         <x:v>15732009.5</x:v>
       </x:c>
       <x:c r="K295" s="4">
         <x:v>14062843.15</x:v>
       </x:c>
       <x:c r="L295" s="4">
         <x:v>1669166.35</x:v>
       </x:c>
       <x:c r="M295" s="4">
-        <x:v>14075927.85</x:v>
+        <x:v>14062843.24</x:v>
       </x:c>
       <x:c r="N295" s="5">
         <x:v>53</x:v>
       </x:c>
       <x:c r="O295" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:15">
       <x:c r="A296" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B296" s="3" t="s">
         <x:v>1111</x:v>
       </x:c>
       <x:c r="C296" s="3" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="D296" s="3" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="E296" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F296" s="3" t="s">
@@ -20818,51 +20818,51 @@
       <x:c r="E350" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F350" s="3" t="s">
         <x:v>1338</x:v>
       </x:c>
       <x:c r="G350" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H350" s="3" t="s">
         <x:v>1339</x:v>
       </x:c>
       <x:c r="I350" s="3" t="s">
         <x:v>1340</x:v>
       </x:c>
       <x:c r="J350" s="4">
         <x:v>16625859.78</x:v>
       </x:c>
       <x:c r="K350" s="4">
         <x:v>16625859.78</x:v>
       </x:c>
       <x:c r="L350" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M350" s="4">
-        <x:v>16629647.11</x:v>
+        <x:v>16625859.79</x:v>
       </x:c>
       <x:c r="N350" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O350" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:15">
       <x:c r="A351" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B351" s="3" t="s">
         <x:v>1341</x:v>
       </x:c>
       <x:c r="C351" s="3" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="E351" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F351" s="3" t="s">