--- v1 (2026-06-18)
+++ v2 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d3223900fc941e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b6a5564d38f64b88a77f2a0b0089f14c.psmdcp" Id="R15c05cdabf6c48f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbad4b4c5f3b4763" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b8cf83d8fbfc41aa8367c9947bc85e27.psmdcp" Id="R1dc5a7a2438240de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -361,62 +361,62 @@
   <x:si>
     <x:t>823073638 Water supply and sewerage Ltd., Pernik</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pernik, 2300, кв. ВАРОШ ул. СРЕДЕЦ   11</x:t>
   </x:si>
   <x:si>
     <x:t>Pernik (BG414)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-1.016-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Construction of water supply and sewerage infrastructure on the designated territory serviced by Water supply and Sewerage Ltd., Pernik</x:t>
   </x:si>
   <x:si>
     <x:t>000695089 Road Infrastructure Agency  (RIA)</x:t>
   </x:si>
   <x:si>
     <x:t>Other state administrations</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1606, бул. МАКЕДОНИЯ № 3</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16M1OP002-4.003-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prevention and counteraction of landslide processes on the Republican road network - Phase 1</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16M1OP002-4.003-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Prevention and counteraction of landslide processes on the Republican road network - Phase 2</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16M1OP002-4.003-0001</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>176221543 Science for Nature Association</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1510, гр. София, р-н Подуяне, ж.к. Хаджи Димитър, ул. „Васил Кънчев“ № 26, бизнес център „Стефан Караджа“, вх. Д, ет. 2, офис 7</x:t>
   </x:si>
   <x:si>
     <x:t>Svilengrad</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.028-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Habitat "Sakar"</x:t>
   </x:si>
   <x:si>
     <x:t>Belene</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.030-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Habitat "Dunav"</x:t>
   </x:si>
   <x:si>
     <x:t>110045888 BIOKOM Ltd.</x:t>
@@ -460,60 +460,60 @@
   <x:si>
     <x:t>BG16M1OP002-3.027-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of measures from the Action Plan for the Conservation of the Saker Falcon (Falco cherrug) in the Republic of Bulgaria</x:t>
   </x:si>
   <x:si>
     <x:t>176446892 Bulgarian Ecology Society</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dobrich, 9300, ул. „Васил Левски“ № 17</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.021-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Improvement of the conservation status of natural habitat type 4060 under parameters "Area", "Structure and function" and "Future perspectives" and natural habitat type 5210 under parameters "Area" and "Future perspectives"</x:t>
   </x:si>
   <x:si>
     <x:t>176446892 Bulgarian Ecological Society</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Varna, 9000, ул. Брегалница, номер 60, вx. В, ет. 3, ап. 34</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16M1OP002-3.027-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improving the conservation status of birds in the protected area BG0002052 Yazovir Zhrebchevo</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16M1OP002-3.027-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Improving the conservation status of birds in the protected area BG0002023 "Yazovir Ovcharitsa"</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Improving the conservation status of birds in the protected area BG0002052 Yazovir Zhrebchevo</x:t>
   </x:si>
   <x:si>
     <x:t>200984996 ''Wagon factory - Interkom" JSC</x:t>
   </x:si>
   <x:si>
     <x:t>Joint Stock company - JSC (AD)</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dryanovo, 5370, ул.Шипка №4</x:t>
   </x:si>
   <x:si>
     <x:t>Dryanovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0067</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of demonstration project in the field of waste management in "Wagon Factory Intercom" JSC</x:t>
   </x:si>
   <x:si>
     <x:t>000351736 Municipality Pazardjik</x:t>
   </x:si>
   <x:si>
     <x:t>Municipal administration</x:t>
   </x:si>
@@ -848,71 +848,71 @@
   <x:si>
     <x:t>200393694 EventZone</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1712, Младост 3, бл.329, вх.5, ет.9, ап.154</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Prevention of household paper waste, generated by undesired mail distributed in the mailboxes in the territory of Sofia Municipality, by introducing "STOP ads!" mechanism</x:t>
   </x:si>
   <x:si>
     <x:t>831901762 Executive Environment Agency</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1618, ж.к. ПАВЛОВО ул. ЦАР БОРИС III № 136</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-1.019-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Improvement of monitoring over the chemical status of ground water</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Sofia, 1618, бул. "ЦАР БОРИС III"  № 136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-5.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Creating an information system for reporting of air quality data as part of the National System for monitoring air quality in real time.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-3.003-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Analysis and survey of species and natural habitats, subject of reporting under Art. 17 of the Habitats Directive and Art. 12 of the Birds Directive</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16M1OP002-1.004-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Development and implementation of methods for water, sediment and biota analysis, and equipping the laboratories of the Executive Environment Agency.</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1618, бул. "ЦАР БОРИС III"  № 136</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>203338938 INGAS COMMERCE Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Targovishte, 7700, кв. ЗАПАД, бл.28, ет.3, ап.9</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of a demonstration project in the field of waste management by INGAS COMMERCE LTD</x:t>
   </x:si>
   <x:si>
     <x:t>000662192 FOREST RESEARCH INSTITUTE, BULGARIAN ACADEMY OF SCIENCES</x:t>
   </x:si>
   <x:si>
     <x:t>Other</x:t>
   </x:si>
   <x:si>
     <x:t>Other legal entity</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1756, ж.к. ДЪРВЕНИЦА бул. КЛИМЕНТ ОХРИДСКИ, номер 132</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.021-0006</x:t>
@@ -1064,264 +1064,264 @@
   <x:si>
     <x:t>000697371 Ministry of environment and water</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, бул. КНЯГИНЯ МАРИЯ ЛУИЗА № 22</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-1.013-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Completion of water quantity monitoring networks</x:t>
   </x:si>
   <x:si>
     <x:t>000697371 MINISTRY OF ENVIRONMENT AND WATER</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-1.017-0001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RBMP 2022-2027 </x:t>
   </x:si>
   <x:si>
     <x:t>000697371 Ministry of environment and water - "National Nature Protection Service" directorate</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16M1OP002-3.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Management approach for Natura 2000</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16M1OP002-3.005-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Natura 2000 in Black Sea</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Management approach for Natura 2000</x:t>
   </x:si>
   <x:si>
     <x:t>000697371 Ministry of environment and water - "National Nature Protection Service" Directorate</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.006-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Knowledge  of NATURA 2000</x:t>
   </x:si>
   <x:si>
     <x:t>000697371 Ministry of environment and water, DG "Operational programme Environment", department "Coordination, communication and technical assistance"</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-6.002-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Providing of salaries related to management, implementation, monitoring, evaluation and control of the Operational Program "Environment"</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">000697371 Ministry of environment and water, DG "Operational programme Environment", department "Coordination, communication and technical assistance"
 </x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, бул. "КНЯГИНЯ МАРИЯ ЛУИЗА" № 22</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-6.002-0013</x:t>
   </x:si>
   <x:si>
     <x:t>Providing of salaries related to management and implementation of the Operational Program "Environment"</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-6.002-0015</x:t>
   </x:si>
   <x:si>
     <x:t>000697371 Ministry of Environment and Water, Directorate General "Operational Programme "Environment", Department "Coordination, communication and technical assistance"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, бул. "Княгиня Мария Луиза" № 22</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-6.002-0016</x:t>
   </x:si>
   <x:si>
     <x:t>Activities related to the promotion of OPE during the period 2021 - 2022</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16M1OP002-6.002-0017</x:t>
-[...37 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">000697371 Ministry of Environment and Water, Directorate-General for Operational Program "Environment", Department for Coordination, Communication and Technical Assistance
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-6.002-0012</x:t>
   </x:si>
   <x:si>
     <x:t>Development of strategic documents for programing period 2021-2027</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16M1OP002-6.002-0011</x:t>
-[...2 lines deleted...]
-    <x:t>Provision of specialized technical equipment for National  System for Control of Air Quality</x:t>
+    <x:t>BG16M1OP002-6.002-0018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing external  technical assistance for supporting the management and implementation of OP "Environment 2014-2020"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-6.002-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provision of EIB's expert support in implementation of projects for construction of WSS infrastructure under OPE 2014- 2020 in designated disticts of 16  WSS operators</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000697371 Minister of Environment and Water, DG "Operational programme Environment", department "Coordination, communication and technical assistance"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-6.001-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Activities for promoting OP “Environment” in 2016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-6.002-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing external expertise and technical assistance for supporting the management and implementation of OP Environment 2014-2020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-6.001-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Preparation a plan for assessing the operational programme " Environment 2014-2020, " ( OPE ) and activities under Ex-ante conditionalities № 7 under Priority Axis 5 " Improving air quality "</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-6.002-0017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ensuring of National System for Control of Ambient Air Quality through the procurement of specialized technical equipment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-6.001-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing technical assistance for implementation, monitoring and control of the OPE 2014-2020, in 2017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-6.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2016 budget line for preparation, implementation, monitoring and control of OP ENV 2014-2020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, бул."Мария Луиза" №22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-6.002-0010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Activities related to the promotion of OPE during the period 2019 - 2020  in the implementation of the National Communication Strategy 2014-2020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000697371 MINISTRY OF ENVIRONMENT AND WATER, Directorate General "Operational Programme "Environment", Department "Coordination, communication and technical assistance"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, бул. "Мария Луиза" 22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-6.002-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conduction of Evaluations of the implementation of Operational Program "Environment 2014-2020"</x:t>
   </x:si>
   <x:si>
     <x:t>000697371 MINISTRY OF ENVIRONMENT AND WATER, Directorate General "Operational Programme "Environment", Department  "Coordination, communication and technical assistance"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16M1OP002-6.002-0009</x:t>
-[...26 lines deleted...]
-    <x:t>Conduction of Evaluations of the implementation of Operational Program "Environment 2014-2020"</x:t>
+    <x:t>BG16M1OP002-6.001-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strengthening and supporting of  administrative capacity of the MA of OPE 2014- 2020  and the beneficiaries through ensuring the material and technical facilities of the activities related to programming , management, monitoring , evaluation and control of the OPE pursuant to the current legislation and the existing best practices</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sofia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-6.002-0019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transport and technical support in support of the implementation of activities under Priority Axis 3 "Natura 2000 and Biodiversity"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, БУЛ. "МАРИЯ ЛУИЗА" № 22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-6.002-0020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing the salaries of the human resources involved in the management and implementation of the Operational Program "Environment"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-6.002-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ensuring technical assistance in order to strengthen the administrative capacity of the Managing Authority of the OPE "Environment" and the beneficiaries, as well as the provision of activities related to the implementation, monitoring and control of the OPE "Environment"2014-2020</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-6.002-0006</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Ensuring the MA functions for storage and keeping documents of the operational programme "Environment" through construction and equipment of an archive storage facility
 </x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Sofia, 1000, бул."Княгиня Мария-Луиза" №22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-6.002-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Activities related to the promotion of OPE in the implementation of the National Communication Strategy 2014-2020 during the period 2017 - 2018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-6.002-0011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provision of specialized technical equipment for National  System for Control of Air Quality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-6.001-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technical assistance for the implementation of measures to improve air quality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-6.002-0014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing material and technical ensuring of the activities of management, evaluation and control of OPE 2014 - 2020</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16M1OP002-6.002-0002</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16M1OP002-6.002-0003</x:t>
-[...56 lines deleted...]
-    <x:t>Providing technical assistance for implementation, monitoring and control of the OPE 2014-2020, in 2017</x:t>
+    <x:t>BG16M1OP002-6.002-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Material and technical ensuring of the activities of management, evaluation and control of OPE 2014 - 2020</x:t>
   </x:si>
   <x:si>
     <x:t>000697371 MINISTRY OF ENVIRONMENT AND WATER
 Water management directorate</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-4.005-0001</x:t>
   </x:si>
   <x:si>
     <x:t>FRMP - second cycle 2022-2027</x:t>
   </x:si>
   <x:si>
     <x:t>000697371 Ministry of Environment and Water, Water Management Department</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-4.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Establishment of a Water Management System for the Iskar river basin (WMS-IBR) as Phase I of the National Real Time Water Management System (NRTWMS)</x:t>
   </x:si>
   <x:si>
     <x:t>831661388 Ministry of Regional Development and Public Works</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1202, ул. "Св. Св. Кирил и Методий" № 17-19</x:t>
@@ -1438,74 +1438,74 @@
     <x:t xml:space="preserve">
 Preparation of the Action Plan for the Rock partridge (Alectoris graeca graeca, Meisner)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.016-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Improving the conservation status of the Black Vulture (Aegypius monachus) by implementing measures envisaged in the Species Action Plan.</x:t>
   </x:si>
   <x:si>
     <x:t>000057086 MUNICIPALITY MALKO TARNOVO</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Malko Tarnovo, 8162, ул. "Малкотърновска комуна " № 3</x:t>
   </x:si>
   <x:si>
     <x:t>Malko Tarnovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0024</x:t>
   </x:si>
   <x:si>
     <x:t>Closure and recultivation of municipal landfills for non-hazardous waste in area Raykov Chukar and Valkovo makulishte, Malko Turnovo municipality</x:t>
   </x:si>
   <x:si>
+    <x:t>000818022 Stara Zagora Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Stara Zagora, 6000, ул. ЦАР СИМЕОН ВЕЛИКИ № 107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stara Zagora</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-5.004-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Implementation of measures to improve the quality of life in the city of Stara Zagora</x:t>
+  </x:si>
+  <x:si>
     <x:t>000818022 Municipality of Stara Zagora</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Stara Zagora, 6000, ул. ЦАР СИМЕОН ВЕЛИКИ № 107</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG16M1OP002-2.010-0020</x:t>
   </x:si>
   <x:si>
     <x:t>"Closure and reclamation of the old municipal solid waste landfill in Stara Zagora"</x:t>
   </x:si>
   <x:si>
-    <x:t>000818022 Stara Zagora Municipality</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000818086 Municipality of Chirpan</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Chirpan, 6200, пл. СЪЕДИНЕНИЕ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-1.009-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Construction of a waste water treatment plant in the town of Chirpan and main sewer collectors</x:t>
   </x:si>
   <x:si>
     <x:t>000056764 Municipality Aytos</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Aytos, 8500, ул. ЦАР ОСВОБОДИТЕЛ № 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-1.009-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Wastewater treatment plant of town Aytos"</x:t>
   </x:si>
   <x:si>
     <x:t>000471059 Asenovgrad Municipality</x:t>
@@ -1553,80 +1553,80 @@
     <x:t>000351540 Batak municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Batak, 4580, пл. "Освобождение" 5</x:t>
   </x:si>
   <x:si>
     <x:t>Batak</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0054</x:t>
   </x:si>
   <x:si>
     <x:t>"Reclamation of a municipal landfill for non-hazardous waste located in the area of" Raleva Kushla "in the territory of the town of Batak, which does not meet the regulatory requirements and is subject to the implementation of the judgment of the Court of Justice of the European Union of 16 July 2015 in case C-145 /14 "</x:t>
   </x:si>
   <x:si>
     <x:t>000413579 BELENE MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Belene, 5930, ул.БЪЛГАРИЯ № 35</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0070</x:t>
   </x:si>
   <x:si>
     <x:t>""Don't throw it away - compost it""</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000351558 Municipality of Belvo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Belovo, 4470, ул. "Орфей” № 4А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-2.009-0029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Implementation of demonstration project aimed at preventing the generation of household waste on the territory of Belovo municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000351558 Municipality of Belovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Belovo, 4470, ул. Орфей №4А</x:t>
   </x:si>
   <x:si>
     <x:t>Belovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0038</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Reclamation of a municipal landfill for municipal solid waste in the territory of Dabravite village, Belovo municipality
 </x:t>
   </x:si>
   <x:si>
-    <x:t>000351558 Municipality of Belvo</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000159458 Municipality of Belogradchik</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Belogradchik, 3900, ул. КНЯЗ БОРИС _ № 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Belogradchik: Zero wastes through the separate collection and composting in households</x:t>
   </x:si>
   <x:si>
     <x:t>000159458 Belogradchik municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Belogradchik, 3900, ул. „Княз Борис I“ №6</x:t>
   </x:si>
   <x:si>
     <x:t>Belogradchik</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0009</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
@@ -1635,89 +1635,89 @@
   <x:si>
     <x:t>000093403 BELOSLAV MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Beloslav, 9178, ул. ЦАР СИМЕОН ВЕЛИКИ № 23</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0072</x:t>
   </x:si>
   <x:si>
     <x:t>Demonstration model for the prevention and recycling of municipal waste in Beloslav municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000320559 Municipality Berkovitsa</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Berkovitsa, 3500, площад „Йордан Радичков“ 4</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.005-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Design and construction of a composting installation for green biodegradable waste in municipality Berkovitsa and municipality Varshets</x:t>
   </x:si>
   <x:si>
+    <x:t>000024695 Municipality of Blagoevgrad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Blagoevgrad, 2700, пл. ГЕОРГИ ИЗМИРЛИЕВ-МАКЕДОНЧЕТО № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blagoevgrad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-5.002-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Update of the program for air quality on the territory of the Municipality of Blagoevgrad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-2.002-0017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Design and construction of additional infrastructure /installation for pretreatment of household waste and composting installations for separately collected biodegradable and/or green waste/ for the development of the Regional system for waste management - Blagoevgrad, including the municipalities of Blagoevgrad, Simitli, Rila, Kocherinovo and Boboshevo.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Blagoevgrad, 2700, пл. "Георги Измирлиев" №1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-2.010-0042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Recultivation of the municipal landfill for non-hazardous waste on the territory of Blagoevgrad Municipality</x:t>
+  </x:si>
+  <x:si>
     <x:t>000024695 Municipality of Blsgoevgrad</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Blagoevgrad, 2700, пл. ГЕОРГИ ИЗМИРЛИЕВ-МАКЕДОНЧЕТО № 1</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16M1OP002-2.004-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Design and construction of anaerobic installation for separately collected biodegradable waste for a regional waste management system of Blagoevgrad Region</x:t>
   </x:si>
   <x:si>
-    <x:t>000024695 Municipality of Blagoevgrad</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>BG16M1OP002-2.009-0056</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of a demonstration project for separate collection of household waste on the territory of Blagoevgrad</x:t>
   </x:si>
   <x:si>
     <x:t>000261363 Municipality of Bobov dol</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Bobovdol, 2670, улица "27-ми октомври" №2</x:t>
   </x:si>
   <x:si>
     <x:t>Bobovdol</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0033</x:t>
   </x:si>
   <x:si>
     <x:t>“Reclamation of municipal landfill - Bobov dol city”</x:t>
   </x:si>
   <x:si>
     <x:t>000261370 Boboshevo municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Boboshevo, 2660, ул.ИВАН КЕПОВ, номер 3</x:t>
@@ -1755,201 +1755,201 @@
   <x:si>
     <x:t>BG16M1OP002-2.010-0037</x:t>
   </x:si>
   <x:si>
     <x:t>Rehabilitation of the dumping ground for municipal solid waste in the Municipality of Bratsigovo in land I, "landfill for nondangerous waste", "Klisurata" area in the town of Bratsigovo, Bratsigovo municipality, Pazardzhik.</x:t>
   </x:si>
   <x:si>
     <x:t>000386559 Breznik municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Breznik, 2360, гр. БРЕЗНИК, ул. ЕЛЕНА ГЕОРГИЕВА № 16</x:t>
   </x:si>
   <x:si>
     <x:t>Breznik</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0046</x:t>
   </x:si>
   <x:si>
     <x:t>Closure and recultivation of the municipal landfill for non-hazardous solid waste of Breznik municipality, defined for closure, subject to procedure for violation of EU law in case C-145/14 - Breznik</x:t>
   </x:si>
   <x:si>
     <x:t>000056814 Burgas Municipality</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Burgas, 8000, ул. "Александровска" 26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Burgas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-5.005-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Development of Burgas Municipality Air Quality Programme  2021-2027</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Burgas, 8000, ул. АЛЕКСАНДРОВСКА № 26</x:t>
   </x:si>
   <x:si>
+    <x:t>Kameno</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-2.010-0034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Closure, reclamation and monitoring of a non-hazardous landfill site Bratovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-2.004-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Construction of anaerobic installation for source - separated organic waste on the territory of Burgas Region</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16M1OP002-2.009-0060</x:t>
   </x:si>
   <x:si>
     <x:t>Introducing of a  model for management of household bulky waste on the territory  of Burgas Municipality</x:t>
   </x:si>
   <x:si>
-    <x:t>Kameno</x:t>
-[...17 lines deleted...]
-    <x:t>Development of Burgas Municipality Air Quality Programme  2021-2027</x:t>
+    <x:t>000056814 BURGAS MUNICIPALITY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-5.003-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reduction of PM10 air pollution on the territory of the Dolno Ezerovo residential area in Burgas</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Burgas, 8000, ул. Александровска № 26</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-5.004-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Improving Air Quality in Burgas Municipality through Public Transport Modernization</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>Construction of anaerobic installation for source - separated organic waste on the territory of Burgas Region</x:t>
   </x:si>
   <x:si>
     <x:t>000093435 Municipality of Byala</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bulgaria, Byala, 9101, ул. "Андрей Премянов № 29
 </x:t>
   </x:si>
   <x:si>
     <x:t>Byala</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0031</x:t>
   </x:si>
   <x:si>
     <x:t>Closure and recultivation measures of municipal landfill in the municipality of Byala, Varna region, located in the LF 07598.82.13. KK in the town of Byala, Varna District.</x:t>
   </x:si>
   <x:si>
     <x:t>000530493 Byala Municipality, Ruse district</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Byala, 7100, ПЛ. „ЕКЗАРХ ЙОСИФ I” № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0002</x:t>
   </x:si>
   <x:si>
     <x:t>"Closure and reclamation of an existing municipal landfill, property no. 07603.211.664, by the KKKR of Byala, Byala Municipality, Ruse district"</x:t>
   </x:si>
   <x:si>
     <x:t>000093442 Varna Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Varna, 9000, бул. ОСМИ ПРИМОРСКИ ПОЛК № 43</x:t>
   </x:si>
   <x:si>
     <x:t>Varna</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16M1OP002-5.002-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improvement of air quality in the municipality of Varna - Phase 1</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16M1OP002-5.004-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Environmentally friendly transport for Varna</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16M1OP002-5.002-0005</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000093442 Municipality of Varna</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-1.005-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Preparation and implementation of a project for development of water and wastewater infrastrucutre in agglomeration resort "Golden Sands", Municipality of Varna</x:t>
   </x:si>
   <x:si>
     <x:t>000133634 Veliko Tarnovo Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Veliko Tarnovo, 5000, пл. МАЙКА БЪЛГАРИЯ № 2</x:t>
   </x:si>
   <x:si>
     <x:t>Veliko Tarnovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-5.002-0018</x:t>
   </x:si>
   <x:si>
     <x:t>Update of the Program for Management and Improvement of the Ambient Air Quality in the Municipality of Veliko Tarnovo.</x:t>
   </x:si>
   <x:si>
+    <x:t>000351580 Municipality of Velingrad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Velingrad, 4600, бул. "Хан Аспарух" № 35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Velingrad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-2.010-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Closure and remediation of municipal waste landfill in the area of Velingrad town, Repovitsa locality, Velingrad Municipality</x:t>
+  </x:si>
+  <x:si>
     <x:t>000351580 Municipality Velingrad</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Velingrad, 4600, бул. "Хан Аспарух" № 35</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16M1OP002-2.002-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Construction of installation for pre-treatment of mixed municipal waste and composting plant of green waste from municipalities of Velingrad and Rakitovo</x:t>
   </x:si>
   <x:si>
-    <x:t>000351580 Municipality of Velingrad</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000093458 MUNICIPALITY OF VETRINO</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Vetrino, 9220, ул. Г.С.РАКОВСКИ № 24</x:t>
   </x:si>
   <x:si>
     <x:t>Vetrino</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0016</x:t>
   </x:si>
   <x:si>
     <x:t>"RECULTIVATION OF LANDFILL FOR SHW /SOLID HOUSEHOLD WASTE/ IN  LAND NUMBER 10865.86.30, " THE PATHS " AREA, VETRINO VILLAGE, VETRINO MUNICIPALITY, VARNA DISTRICT"</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0091</x:t>
   </x:si>
   <x:si>
     <x:t>Establishment of a system for composting on-site biodegradable waste on the territory of Vetrino municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000159508 VIDIN MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Vidin, 3700, пл. "БДИНЦИ" № 2</x:t>
@@ -1957,98 +1957,98 @@
   <x:si>
     <x:t>BG16M1OP002-5.005-0004</x:t>
   </x:si>
   <x:si>
     <x:t>"Development of a Program for reducing the levels of fine dust particles10 and reaching the established norms for their content in the atmospheric air in the Municipality of Vidin with an action plan for the period 2021-2025"</x:t>
   </x:si>
   <x:si>
     <x:t>000159508 Vidin Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Vidin, 3700, пл. БДИНЦИ № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-1.005-0007</x:t>
   </x:si>
   <x:si>
     <x:t>"Completion of wastewater treatment plants (WWTP ) - Vidin - Second Phase "</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-5.003-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Improving Air Quality in Vidin Municipality</x:t>
   </x:si>
   <x:si>
+    <x:t>000193115 Municipality of Vratza</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Vratsa, 3000, ул.СТЕФАНАКИ САВОВ № 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vratsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-5.002-0014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Actualization of the Program for the management of air quality in the municipality of Vratza</x:t>
+  </x:si>
+  <x:si>
     <x:t>000193115 MUNICIPALITY OF VRATSA</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Vratsa, 3000, ул.СТЕФАНАКИ САВОВ № 6</x:t>
+    <x:t>BG16M1OP002-5.004-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Modernization of public transport in the municipality of Vratsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-2.009-0040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Environmental and recycling administrations</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.005-0020</x:t>
   </x:si>
   <x:si>
     <x:t>Construction of an installation for the composting of separately collected green waste - Vratsa region</x:t>
   </x:si>
   <x:si>
     <x:t>000193115 Vratsa Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Vratsa, 3000, ул. Стефанаки Савов № 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-1.005-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Vratsa Integrated Water Project - II-nd phase</x:t>
   </x:si>
   <x:si>
-    <x:t>000193115 Municipality of Vratza</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>000320648 VALCHEDRAM MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Valchedram, 3650, ул. БЪЛГАРИЯ № 20</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.005-0016</x:t>
   </x:si>
   <x:si>
     <x:t>Design and construction of an installation for composting green and/or biodegradable waste for municipalities Valchedram and Yakimovo</x:t>
   </x:si>
   <x:si>
     <x:t>000215630 Gabrovo Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Gabrovo, 5300, площад Възраждане №3</x:t>
   </x:si>
   <x:si>
     <x:t>Gabrovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-4.004-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Rehabilitation of "Sinkevitsa" dam and its facilities, located in Slavovtsi, Gabrovo.</x:t>
@@ -2068,199 +2068,199 @@
   <x:si>
     <x:t>Bulgaria, General Toshevo, 9500, Ул. "Васил Априлов"5</x:t>
   </x:si>
   <x:si>
     <x:t>General Toshevo</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Closure and reclamation of municipal landfill for non-hazardous waste - General Toshevo</x:t>
   </x:si>
   <x:si>
     <x:t>000776178 Gorna Malina Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Gorna Malina, 2131, ул. 21-ВА № 18</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.002-0012</x:t>
   </x:si>
   <x:si>
     <x:t>Design and construction of composting plan and installation for pre-treatment of waste in Region Gorna Malina</x:t>
   </x:si>
   <x:si>
+    <x:t>000133673 OBSHTINA GORNA ORYAHOVITSA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Gorna Oryahovitsa, 5100, пл. ГЕОРГИ ИЗМИРЛИЕВ, номер 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gorna Oryahovitsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-5.003-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improving the quality of the atmospheric air in the municipality of Gorna Oryahovitsa by replacing solid fuel heating devices with alternative forms of heating</x:t>
+  </x:si>
+  <x:si>
     <x:t>000133673 Gorna Oryahovitsa Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Gorna Oryahovitsa, 5100, пл. ГЕОРГИ ИЗМИРЛИЕВ № 5</x:t>
   </x:si>
   <x:si>
-    <x:t>Gorna Oryahovitsa</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16M1OP002-5.002-0017</x:t>
   </x:si>
   <x:si>
     <x:t>Update of the Program for Management and Improvement of the Ambient Air Quality in the Municipality of Gorna Oryahovitsa</x:t>
   </x:si>
   <x:si>
     <x:t>000133673 Municipality Gorna Oryahovitsa</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Gorna Oryahovitsa, 5100, пл. "Георги Измирлиев" №5</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0045</x:t>
   </x:si>
   <x:si>
     <x:t>Gorna Oryahovitsa Municipality works for a "zero waste" society</x:t>
   </x:si>
   <x:si>
-    <x:t>000133673 OBSHTINA GORNA ORYAHOVITSA</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000024745 Municipality of Gotse Delchev</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Gotse Delchev, 2900, ул. ЦАРИЦА ЙОАННА № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.002-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Construction of plant for pre-treatment of waste and composting plant in the region of Regional Association for Waste Management Gotse Delchev</x:t>
   </x:si>
   <x:si>
     <x:t>000852932 Municipality Dobrich</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dobrich, 9300, бул. БЪЛГАРИЯ № 12</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-1.006-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Integrated Water Project for Dobrich - Phase I</x:t>
   </x:si>
   <x:si>
     <x:t>000413691 Gulyantsi municipality, Pleven district</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Gulyantsi, 5680, ул. „Васил Левски“ №32</x:t>
   </x:si>
   <x:si>
     <x:t>Gulyantsi</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0008</x:t>
   </x:si>
   <x:si>
     <x:t>"Reclamation and closure of the old municipal landfill in the land of Gulyantsi"</x:t>
   </x:si>
   <x:si>
+    <x:t>000817696 Municipality of Galabovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Galabovo, 6280, бул. РЕПУБЛИКА № 48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galabovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-5.002-0012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Actualization of the Program for reduction of the pollution levels in the atmospheric air and to reach established standards for the harmful substances in Galabovo Municipality.</x:t>
+  </x:si>
+  <x:si>
     <x:t>000817696 Municipality Galabovo</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Galabovo, 6280, бул. РЕПУБЛИКА № 48</x:t>
-[...2 lines deleted...]
-    <x:t>Galabovo</x:t>
+    <x:t>BG16M1OP002-4.004-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Restoration and strengthening of the wall of the "Haidushko kladenche" and its facilities, located on the territory of the municipality of Galabovo, in order to improve its technical and operational condition, to protect the technical and social infrastructure and to increase the protection of the population against floods</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0013</x:t>
   </x:si>
   <x:si>
     <x:t>Closing down and recultivation of a Municipal landfill for non hazardous /domestical and constructional/ waste, located in PI 000373 in the territoru of Galabovo town.</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>Restoration and strengthening of the wall of the "Haidushko kladenche" and its facilities, located on the territory of the municipality of Galabovo, in order to improve its technical and operational condition, to protect the technical and social infrastructure and to increase the protection of the population against floods</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">000093645 Devnya Municipality
 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bulgaria, Devnya, 9160, гр. Девня бул. "Съединение" 78
 </x:t>
   </x:si>
   <x:si>
     <x:t>Devnya</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0039</x:t>
   </x:si>
   <x:si>
     <x:t>Closure and reclamation of a solid waste landfill - Devnia</x:t>
   </x:si>
   <x:si>
     <x:t>000903533 Municipality Dimitrovgrad</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Dimitrovgrad, 6400, бул. “Г. С. Раковски” № 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dimitrovgrad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-5.002-0010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Development of a Programme on Ambient Air Quality of municipality Dimitrovgrad</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Dimitrovgrad, 6400, бул. "Г. С. Раковски" № 15</x:t>
   </x:si>
   <x:si>
-    <x:t>Dimitrovgrad</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16M1OP002-5.003-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Improving air quality in Dimitrovgrad Municipality by replacing solid fuel household heating devices with alternative types of heating devices</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Dimitrovgrad, 6400, бул. “Г. С. Раковски” № 15</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000159554 Municipality of Dimovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dimovo, 3750, ул. ГЕОРГИ ДИМИТРОВ № 137</x:t>
   </x:si>
   <x:si>
     <x:t>Dimovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0051</x:t>
   </x:si>
   <x:si>
     <x:t>Reclamation of Municipal Landfill for Non-hazardous Waste Located on the Terittoriy of Dimovo Town, Municipality of Dimovo</x:t>
   </x:si>
   <x:si>
     <x:t>000413725 MUNICIPALITY OF DOLNA MITROPOLIA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dolna Mitropolia, 5855, ул. "СВ. СВ. КИРИЛ И МЕТОДИЙ" № 39</x:t>
   </x:si>
   <x:si>
     <x:t>Dolna Mitropolia</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0004</x:t>
@@ -2274,77 +2274,77 @@
   <x:si>
     <x:t>Bulgaria, Dolni Dabnik, 5870, ул. ХРИСТО ЯНЧЕВ № 59</x:t>
   </x:si>
   <x:si>
     <x:t>Dolni Dabnik</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0003</x:t>
   </x:si>
   <x:si>
     <x:t>"RECOVERY OF THE DUMP FOR SOLID DOMESTIC WASTES, DOLNI DABNIK, OBRT PLEVEN"</x:t>
   </x:si>
   <x:si>
     <x:t>000614906 Municipality of Dospat</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dospat, 4831, ул. „Първи Май” №3</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Design and construction of the composting plant and a plant for pre-treatment of waste for the needs of the municipalities of the RAWM Dospat</x:t>
   </x:si>
   <x:si>
+    <x:t>000261630 Dupnitsa municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Dupnitsa, 2600, пл. "Свобода" 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dupnitsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-2.010-0043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reclamation of a municipal landfill for solid waste, “Zlevo” locality, Dupnitsa city</x:t>
+  </x:si>
+  <x:si>
     <x:t>000261630 Municipality Dupnitsa</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dupnitsa, 2600, пл. Свобода 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.002-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Design and construction of a composting installation and an installation for preliminary treatment of waste for municipalities Dupnitsa, Bobov Dol and Sapareva Banya</x:t>
   </x:si>
   <x:si>
-    <x:t>000261630 Dupnitsa municipality</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>000093524 Dalgopol Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dalgopol, 9250, ул. Г.ДИМИТРОВ № 105</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0028</x:t>
   </x:si>
   <x:si>
     <x:t>Demonstration project "Introduction of a pilot system for separate collection and recycling of biodegradable and green waste"</x:t>
   </x:si>
   <x:si>
     <x:t>000133762 Municipality of Elena</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Elena, 5070, ул. "Иларион Макариополски" 24</x:t>
   </x:si>
   <x:si>
     <x:t>Elena</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0020</x:t>
   </x:si>
   <x:si>
     <x:t>From Composting to Zero Waste - Introducing Good Practices for Preventing the Generation of Municipal Waste through Training for Composting and Creating a Public Environmental Center" of Elena Municipality</x:t>
@@ -2430,99 +2430,99 @@
   <x:si>
     <x:t>Bulgaria, Kavarna, 9650, ул. "Добротица" № 26</x:t>
   </x:si>
   <x:si>
     <x:t>Kavarna</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0021</x:t>
   </x:si>
   <x:si>
     <x:t>Technical recultivation of a waste landfill in the land of the town of Kavarna</x:t>
   </x:si>
   <x:si>
     <x:t>000471340 Minicipality of Kaloyanovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kaloyanovo, 4173, пл. Възраждане №6</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0035</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of a demonstration project for home composting in Kaloyanovo Municipality</x:t>
   </x:si>
   <x:si>
+    <x:t>000471365 MUNICIPALUTY OF KARLOVO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Karlovo, 4300, ул. "Петко Събев" No 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-2.005-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Design and construction of composting plant for separately collected green and / or biodegradable waste, incl. providing the necessary equipment and equipment technique for separate collection of green and biodegradable waste" for the needs of the Municipality of Karlovo</x:t>
+  </x:si>
+  <x:si>
     <x:t>000471365 Municipality of Karlovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Karlovo, 4300, ул. ПЕТКО СЪБЕВ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0077</x:t>
   </x:si>
   <x:si>
     <x:t>Educational program for children for raising the awareness of waste in the municipality of Karlovo</x:t>
   </x:si>
   <x:si>
-    <x:t>000471365 MUNICIPALUTY OF KARLOVO</x:t>
-[...8 lines deleted...]
-    <x:t>"Design and construction of composting plant for separately collected green and / or biodegradable waste, incl. providing the necessary equipment and equipment technique for separate collection of green and biodegradable waste" for the needs of the Municipality of Karlovo</x:t>
+    <x:t>000235888 OBSHTINA KIRKOVO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Kirkovo, 6884, ул. ДРУЖБА, номер 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-3.031-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shared vision for conservation of habitats of semi-natural dry grass and shrub communities on limestone in the region of Kardzhali</x:t>
   </x:si>
   <x:si>
     <x:t>000235888 KIRKOVO MUNCIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kirkovo, 6884, ул. ДРУЖБА № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Kirkovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0044</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of a demonstration project in the field of waste management in the municipality of Kirkovo</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Shared vision for conservation of habitats of semi-natural dry grass and shrub communities on limestone in the region of Kardzhali</x:t>
   </x:si>
   <x:si>
     <x:t>000386694 Municipality of Kovatsevtsi</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kovachevtsi, 2450, с.Ковачевци</x:t>
   </x:si>
   <x:si>
     <x:t>Kovachevtsi</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0026</x:t>
   </x:si>
   <x:si>
     <x:t>CLOSING AND RECULTIVATION OF AN EXISTING SOLID HOUSEHOLD WASTE LANDFILL ON THE TERRITORY OF KOVACHEVCI MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>000776331 municipality of Koprivshtitsa</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Koprivshtitsa, 2077, ул. "Любен Каравелов" №16</x:t>
   </x:si>
   <x:si>
     <x:t>Koprivshtitsa</x:t>
   </x:si>
@@ -2620,123 +2620,123 @@
   <x:si>
     <x:t>Kula</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0017</x:t>
   </x:si>
   <x:si>
     <x:t>Closure and reclamation of an Existing Landfill for Municipal Solid Waste on the Territory of Kula Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000235920 Municipality of Kardzhali</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kardzhali, 6600, бул. "България" 41</x:t>
   </x:si>
   <x:si>
     <x:t>Kardzhali</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-5.005-0002</x:t>
   </x:si>
   <x:si>
     <x:t>"Actualization of the Air Quality Management Programme of the Municipality of Kardzhali for fine dust particles (PM10) and PAHs indicators"</x:t>
   </x:si>
   <x:si>
+    <x:t>000235920 MUNICIPALITY OF KARDJALI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Kardzhali, 6600, бул. "България", №41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-2.009-0063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enhancing the waste prevention and community composting at the territory of Municipality of Kardjali.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Kardzhali, 6600, бул. БЪЛГАРИЯ № 41</x:t>
   </x:si>
   <x:si>
     <x:t>South Central (BG42)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.012-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Improving the conservation status of three species of bats on the territory of LAG Stambolovo - Kardzhali 54</x:t>
   </x:si>
   <x:si>
-    <x:t>000235920 MUNICIPALITY OF KARDJALI</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000261517 Kyustendil Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kyustendil, 2500, пл. "Велбъжд“ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.002-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Building eco infrastructure for Regional Association for Waste Management "Rila Eko"</x:t>
   </x:si>
   <x:si>
     <x:t>000413814 Municipality of Levski</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Levski, 5900, бул. "България" №58</x:t>
   </x:si>
   <x:si>
     <x:t>Levski</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0032</x:t>
   </x:si>
   <x:si>
     <x:t>"With knowledge of nature towards zero waste"</x:t>
   </x:si>
   <x:si>
     <x:t>000320840 Municipality of Lom</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Design and construction of installation for composting green and/or biodegradable waste town of Lom</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Lom, 3600, Дунавска 12</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-4.003-0013</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Stabilisation of landslides within the Boruna neighbourghood, City of Lom 
 </x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Lom, 3600, ул. "Дунавска" 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-2.005-0019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Design and construction of installation for composting green and/or biodegradable waste town of Lom</x:t>
+  </x:si>
+  <x:si>
     <x:t>000291602 Municipality of Lukovit</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Lukovit, 5770, ул. ВЪЗРАЖДАНЕ № 73</x:t>
   </x:si>
   <x:si>
     <x:t>Lukovit</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-4.003-0002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 Strengthening the landslide LOV19.44327.02 - rap on a road to a Regional landfill for solid household waste - "Sinchets" Str. in the town of Lukovit</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0041</x:t>
   </x:si>
   <x:si>
     <x:t>Composting first steps   in Lukovit Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000614967 Lucky Municipality</x:t>
   </x:si>
   <x:si>
@@ -2805,161 +2805,161 @@
   <x:si>
     <x:t>Bulgaria, Mezdra, 3100, ул. ХР.БОТЕВ № 27</x:t>
   </x:si>
   <x:si>
     <x:t>Mezdra</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0046</x:t>
   </x:si>
   <x:si>
     <x:t>Pilot project for the implementation of a school demonstration project for composting in Mezdra</x:t>
   </x:si>
   <x:si>
     <x:t>000193088 Mizia Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Mizia, 3330, ул.ГЕОРГИ ДИМИТРОВ №25-27</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0058</x:t>
   </x:si>
   <x:si>
     <x:t>Pilot project for development of municipal centre contributing waste reduction</x:t>
   </x:si>
   <x:si>
+    <x:t>000320872 Municipality Montana</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Montana, 3400, ул. Извора 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Montana</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-5.003-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improving ambient air quality in Municipality Montana through replacement of coal and wood heating appliances with alternative forms of heating</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-2.005-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Design and construction of an installation for composting green and/or biodegradable waste in municipality Montana</x:t>
+  </x:si>
+  <x:si>
     <x:t>000320872 OBSHTINA MONTANA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Montana, 3400, ул. ИЗВОРА 1</x:t>
   </x:si>
   <x:si>
     <x:t>Montana (BG312)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.031-0020</x:t>
   </x:si>
   <x:si>
     <x:t>Regional information campaign for Natura 2000 sites in the Montana region</x:t>
   </x:si>
   <x:si>
-    <x:t>000320872 Municipality Montana</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>000320872 Montana municipality</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-5.002-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Elaboration of a Comprehensive Ambient Air Quality Program for pollutants PM10 and PAH of municipality Montana</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16M1OP002-2.005-0006</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000261541 Nevestino municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Nevestino, 2595, Владимир Поптомов №17</x:t>
   </x:si>
   <x:si>
     <x:t>Nevestino</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0018</x:t>
   </x:si>
   <x:si>
     <x:t>Reclamation of 2 Landfills or Municipal Waste on the Territory of Nevestino Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000057122 Nessebar Municipality</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Nesebar, 8230, ул. ЕДЕЛВАЙС № 10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nesebar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-5.002-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Actualization of the Program for reduction of the pollution levels and to reach established standards for the harmful substances in the atmospheric air in Nessebar Municipality.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Nesebar, 8230, ул. "Еделвайс" № 10</x:t>
   </x:si>
   <x:si>
-    <x:t>Nesebar</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16M1OP002-2.010-0015</x:t>
   </x:si>
   <x:si>
     <x:t>Closure and reclamation of an existing municipal solid waste landfill in the "Balabana" area, territory of the town of Obzor, Nessebar Municipality</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Nesebar, 8230, ул. ЕДЕЛВАЙС № 10</x:t>
-[...5 lines deleted...]
-    <x:t>Actualization of the Program for reduction of the pollution levels and to reach established standards for the harmful substances in the atmospheric air in Nessebar Municipality.</x:t>
+    <x:t>000413885 Nikopol municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Nikopol, 5940, ул. "Александър Стамболийски" № 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nikopol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-2.010-0048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Closure and recultivation of municipal landfill for non-hazardous waste in area Karach Dere, Nikopol municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000413885 OBSHTINA NIKOPOL</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Nikopol, 5940, ул. АЛЕКСАНДЪР СТАМБОЛИЙСКИ, номер 5</x:t>
   </x:si>
   <x:si>
-    <x:t>Nikopol</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16M1OP002-3.030-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Improvement of the conservation status of Natura 2000 species in the municipality of Nikopol</x:t>
   </x:si>
   <x:si>
-    <x:t>000413885 Nikopol municipality</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000193414 Municipality of Orqhovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Oryahovo, 3300, ул.АНДРЕЙ ЧАПРАЗОВ № 15</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.002-0011</x:t>
   </x:si>
   <x:si>
     <x:t>"Construction of installation for pre-treatment and composting, within the Regional system of waste management in Region Oryahovo"</x:t>
   </x:si>
   <x:si>
     <x:t>000193414 Oryahovo Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-4.003-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Prevention and management of the risk of landslides in Oryahovo Municipality with landslides VCR31.54020.02.12 in the eastern part of Oryahovo and VCR31.54020.02.13 in the "Zelena bara" area of Oryahovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-4.003-0008</x:t>
   </x:si>
   <x:si>
     <x:t>"Prevention and management of the risk of landslides in the municipality of Oryahovo with the following objects: 1. landslide VRC31.54386.04 in the village of Ostrov; 2. landslide VRC31.54020.02.05; 3. landslide with reg.№ VRC31.54020.02.24"</x:t>
@@ -2967,86 +2967,86 @@
   <x:si>
     <x:t>000133901 PAVLIKENI MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pavlikeni, 5200, бул. "Руски" № 4</x:t>
   </x:si>
   <x:si>
     <x:t>Pavlikeni</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Reclamation of an Existing Landfill for Municipal Waste on the Territory of Pavlikeni Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pavlikeni, 5200, бул. РУСКИ № 4</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0019</x:t>
   </x:si>
   <x:si>
     <x:t>Demonstration Measures for Prevention and Sustainable Management of Municipal Waste in the Municipality of Pavlikeni</x:t>
   </x:si>
   <x:si>
+    <x:t>000386751 Pernik Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Pernik, 2300, Община Перник, пл. Св. Иван Рилски 1А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pernik</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-5.002-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Developing the agenda for the air quality of Pernik Municipality 2017-2021"</x:t>
+  </x:si>
+  <x:si>
     <x:t>000386751 Municipality of Pernik</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pernik, 2300, пл. СВ.ИВАН РИЛСКИ 1А</x:t>
   </x:si>
   <x:si>
-    <x:t>Pernik</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16M1OP002-5.004-0010</x:t>
   </x:si>
   <x:si>
     <x:t>"Improvement of ambient air quality through the establishment of environmentally friendly public electric transport in Pernik"</x:t>
   </x:si>
   <x:si>
-    <x:t>000386751 Pernik Municipality</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Bulgaria, Pernik, 2300, пл. СВ.ИВАН РИЛСКИ №1А</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0041</x:t>
   </x:si>
   <x:si>
     <x:t>Recultivation of a non-hazardous waste landfill in the town of Pernik.</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Pernik, 2300, Община Перник, пл. Св. Иван Рилски 1А</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000024916 Municipality Petrich</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Petrich, 2850, ул. „Цар Борис III” № 24</x:t>
   </x:si>
   <x:si>
     <x:t>Petrich</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.002-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Design and construction of an installation for composting biodegradable waste and an installation for pre-treatment of household waste in municipality Petrich</x:t>
   </x:si>
   <x:si>
     <x:t>000024916 municipality Petrich</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Petrich, 2850, бул. "Цар Борис III" №24</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0055</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of a demonstration project for reducing municipal waste in municipality Petrich</x:t>
@@ -3054,196 +3054,196 @@
   <x:si>
     <x:t>000777216 Municipality of Pirdop</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pirdop, 2070, пл. "Тодор Влайков” № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of a demonstration project for waste management on the territory of Pirdop Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pirdop, 2070, пл. "Тодор Влайков" №2</x:t>
   </x:si>
   <x:si>
     <x:t>Pirdop</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0053</x:t>
   </x:si>
   <x:si>
     <x:t>Closure and reclamation of a municipal solid waste landfill in the territory of Pirdop with EKATTE 56407, Pirdop Municipality</x:t>
   </x:si>
   <x:si>
+    <x:t>000413974 Municipality Pleven</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Pleven, 5800, пл."Възраждане" № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-1.006-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Integrated water cycle Pleven - Dolna Mitropoliya</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pleven</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-2.010-0012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Closure and recultivation of an existing municipal landfill on the territory of Pleven municipality</x:t>
+  </x:si>
+  <x:si>
     <x:t>000413974 Pleven municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pleven, 5800, пл. ВЪЗРАЖДАНЕ № 2</x:t>
   </x:si>
   <x:si>
-    <x:t>Pleven</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16M1OP002-5.004-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Validation of environmentally friendly public electric transport in Pleven</x:t>
   </x:si>
   <x:si>
-    <x:t>000413974 Municipality Pleven</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Bulgaria, Pleven, 5800, пл. "Възраждане" № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-5.002-0022</x:t>
   </x:si>
   <x:si>
     <x:t>Development of a Complex Programme on Ambient Air Quality of municipality Pleven</x:t>
   </x:si>
   <x:si>
     <x:t>000471504 Municipality of Plovdiv</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Plovdiv, 4000, пл. СТЕФАН СТАМБОЛОВ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Plovdiv</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-5.003-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Measures for Improvement of the Air Quality in the Municipality of Plovdiv by Reducing PM10 Emissions from Domestic Heating</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Plovdiv, 4000, площад "Стефан Стамболов" №1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-5.002-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Preparation of a "Program for Improvement of the Quality of the Atmospheric Air on the Territory of Plovdiv Municipality" and an Action Plan for the period 2018 -2023</x:t>
   </x:si>
   <x:si>
+    <x:t>000471504 Plovdiv Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Plovdiv, 4000, пл. Стефан Стамболов №1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-1.006-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Integrated water project of Plovdiv - Stage 1</x:t>
+  </x:si>
+  <x:si>
     <x:t>000471504 Municicpality of Plovdiv</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.005-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Construction of a Composting Installation for Separately Collected Green and/or Biodegradable Waste</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Integrated water project of Plovdiv - Stage 1</x:t>
   </x:si>
   <x:si>
     <x:t>000133933 Polski Trambesh Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Polski Trambesh, 5180, Черно море № 4</x:t>
   </x:si>
   <x:si>
     <x:t>Polski Trambesh</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Reclamation of a municipal landfill of Polski Trambesh Municipality</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bulgaria, Polski Trambesh, 5180, ул. "Черно море" № 4
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0047</x:t>
   </x:si>
   <x:si>
     <x:t>"Implementation of demonstration project in the field of waste management in the municipality of Polski Trambesh"</x:t>
   </x:si>
   <x:si>
+    <x:t>000057179 OBSHTINA POMORIE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Pomorie, 8200, ул.СОЛНА, номер 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pomorie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-2.010-0049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Recultivation of a municipal landfill located in the village of Kamenar, Municipality Pomorie.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000057179 Municipality Pomorie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Pomorie, 8200, ул.СОЛНА № 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-3.008-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTEGRATED ARRANGEMENTS contributing to maintaining/improving the conservation status of species and habitat types in Natura 2000 aiming to reduce identified threats and implications for species and habitats within the LAG Pomorie.</x:t>
+  </x:si>
+  <x:si>
     <x:t>000057179 MUNICIPALITY OF POMORIE</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Pomorie, 8200, ул.СОЛНА № 5</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16M1OP002-2.009-0025</x:t>
   </x:si>
   <x:si>
     <x:t>Execution of underground installations for storage of mixed municipal waste and separate collection of specific household waste streams</x:t>
-  </x:si>
-[...22 lines deleted...]
-    <x:t>Recultivation of a municipal landfill located in the village of Kamenar, Municipality Pomorie.</x:t>
   </x:si>
   <x:si>
     <x:t>000413999 Pordim Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pordim, 5898, ул. Иван Божинов №1</x:t>
   </x:si>
   <x:si>
     <x:t>Pordim</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0014</x:t>
   </x:si>
   <x:si>
     <x:t>Recultivation  of a municipal landfill for household waste located in the territory of the town of Pordim, in property N 13603</x:t>
   </x:si>
   <x:si>
     <x:t>102164063 Municipality Primorsko</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Primorsko, 8290, ул. ТРЕТИ МАРТ № 56</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-1.009-0005</x:t>
   </x:si>
@@ -3332,71 +3332,71 @@
   <x:si>
     <x:t>BG16M1OP002-2.010-0011</x:t>
   </x:si>
   <x:si>
     <x:t>„Closure and recultivation of solid household waste landfill in Ruen Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000159682 OBSHTINA RUZHINTSI</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ruzhintsi, 3930, ул. ГЕОРГИ ДИМИТРОВ, номер 31</x:t>
   </x:si>
   <x:si>
     <x:t>Ruzhintsi</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0052</x:t>
   </x:si>
   <x:si>
     <x:t>Closure and recultivation of an existing municipal solid waste landfill on the territory of Ruzhintsi Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000530632 Ruse Municipality</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Ruse, 7000, пл. СВОБОДА № 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ruse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-5.004-0012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improvement of atmospheric air quality through the purchase and delivery of electric road transport vehicles - electric buses and trolleybuses for the Municipality of Ruse.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Ruse, 7000, площад "Свобода" №6</x:t>
   </x:si>
   <x:si>
-    <x:t>Ruse</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16M1OP002-5.005-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Development of an Ambient Air Quality Program of Ruse Municipality for the period 2021-2026</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Ruse, 7000, пл. СВОБОДА № 6</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Ruse,Ivanovo,Vetovo,Tutrakan,Slivo Pole</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.004-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Design and construction of anaerobic installation for separately collected biodegradable waste on the territory of Regional Waste Management Association  (RWMA) Ruse</x:t>
   </x:si>
   <x:si>
     <x:t>000776491 Municipality of Samokov</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Samokov, 2000, бул. МАКЕДОНИЯ № 34</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0090</x:t>
   </x:si>
   <x:si>
     <x:t>"Reduction of waste to the source with the challenges of the town of Roubaix"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Samokov, 2000, ул. Македония № 34</x:t>
   </x:si>
   <x:si>
     <x:t>Samokov</x:t>
@@ -3440,257 +3440,257 @@
   <x:si>
     <x:t>000024962 Municipality of Satovcha</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Satovcha, 2950, ул. "Тодор Шопов" 37</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0069</x:t>
   </x:si>
   <x:si>
     <x:t>Our village for zero waste</x:t>
   </x:si>
   <x:si>
     <x:t>000903825 MUNICIPALITY OF SVILENGRAD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Svilengrad, 6500, бул. БЪЛГАРИЯ № 32</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-4.004-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Introduction of measures for prevention and management of the flood risk on Kelandzhik Dam</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16M1OP002-2.009-0076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Implementation of a best practice in Svilengrad municipality on the road to zero waste</x:t>
+  </x:si>
+  <x:si>
     <x:t>000903825 Municipality of Svilengrad</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Svilengrad, 6500, бул.България №32</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.005-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Construction of a composting instalation for separately collected green and biodegradable waste - Municipality of Svilengrad</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16M1OP002-2.009-0076</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000776502 Municipality of Svoge</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Svoge, 2260, ул. АЛЕКСАНДЪР СТАМБОЛИЙСКИ № 7</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-4.003-0014</x:t>
   </x:si>
   <x:si>
     <x:t>Fortification of landslide SFO 43.65869-01, Staro Selo quarter, Svoge town</x:t>
   </x:si>
   <x:si>
     <x:t>000215889 Municipality Sevlievo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sevlievo, 5400, пл. СВОБОДА № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Sevlievo,Dryanovo,Suhindol</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.007-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of a decentralized bio-waste management model in the municipalities of Sevlievo, Dryanovo and Suhindol, including the construction of the necessary technical infrastructure - a separate collection system and a recycling facility for the collected bio-waste</x:t>
   </x:si>
   <x:si>
     <x:t>000024987 Simitli municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Simitli, 2730, ул. “Хр. Ботев” №27</x:t>
   </x:si>
   <x:si>
     <x:t>Simitli</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0030</x:t>
   </x:si>
   <x:si>
     <x:t>Reclamation of a Municipal Landfill - Simitli</x:t>
   </x:si>
   <x:si>
+    <x:t>000590654 Municipality of Sliven</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sliven, 8800, бул. ЦАР ОСВОБОДИТЕЛ № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-4.003-0012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strengthening of landslide SLV 20.07613-09 on the territory of village 'Kachulka' (former  village 'Kachulka'), Sliven Municipality</x:t>
+  </x:si>
+  <x:si>
     <x:t>000590654 Sliven Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sliven, 8800, бул. "Цар Освободител" 1</x:t>
   </x:si>
   <x:si>
     <x:t>Sliven</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-5.004-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Measures addressing the transport as a source of air pollution in Sliven municipality</x:t>
   </x:si>
   <x:si>
-    <x:t>000590654 Municipality of Sliven</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000615118 Smolyan Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Smolyan, 4700, бул. "България" № 12</x:t>
   </x:si>
   <x:si>
     <x:t>Smolyan</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16M1OP002-5.003-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Air quality improvement measures in Smolyan Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000615118 Municipality of Smolyan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Smolyan, 4700, бул. БЪЛГАРИЯ № 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-2.009-0027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Implementation of good practice for reducing the amount of landfilled waste and increasing awareness and recycling capacity in the municipality of Smolyan"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000615118 OBSHTINA SMOLYAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Smolyan, 4700, бул. БЪЛГАРИЯ, номер 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smolyan (BG424)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-3.031-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shared vision on ecological network "Natura 2000" in Smolyan region</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16M1OP002-5.002-0021</x:t>
   </x:si>
   <x:si>
     <x:t>Development of a municipal program for air quality improvement of the Municipality of Smolyan</x:t>
-  </x:si>
-[...31 lines deleted...]
-    <x:t>"Implementation of good practice for reducing the amount of landfilled waste and increasing awareness and recycling capacity in the municipality of Smolyan"</x:t>
   </x:si>
   <x:si>
     <x:t>000931657 Smyadovo Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Smyadovo, 9820, пл. КНЯЗ БОРИС ПЪРВИ № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0064</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Effective waste management in the municipality of Smyadovo
 </x:t>
   </x:si>
   <x:si>
     <x:t>000093684 Municipality Suvorovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Suvorovo, 9170, пл. Независимост № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Suvorovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0028</x:t>
   </x:si>
   <x:si>
     <x:t>Closure and reclamation of a municipal landfill / landfill / in PI 70175.75.21, Suvorovo land - stage construction
 Stage I - Technical reclamation, Gas extraction system
 Stage II - Biological reclamation</x:t>
   </x:si>
   <x:si>
     <x:t>000471640 Municipality of Saedinenie</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Saedinenie, 4190, бул. ШЕСТИ СЕПТЕМВРИ № 13</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.005-0012</x:t>
   </x:si>
   <x:si>
     <x:t>Design and construction of composting instalations for separately collecting green and/or biodegradable waste, prodiced by municipality ot Saedinenie and municipality of Stambolyski on the territory of Saedinenie Municipality</x:t>
   </x:si>
   <x:si>
+    <x:t>176806228 SARNITSA MUNICIPALITY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sarnitsa, 4633, гр.Сърница, обл.Пазарджик, ул. „Свобода” №20;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sarnitsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-2.009-0024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Zero Waste - Introducing Good Practices for Municipal Waste Prevention through Composting and Creation of a Public Environmental Center ”</x:t>
+  </x:si>
+  <x:si>
     <x:t>176806228 Sarnitsa Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sarnitsa, 4633, ул. "Свобода" No 20</x:t>
   </x:si>
   <x:si>
     <x:t>Pazardzhik (BG423)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.031-0018</x:t>
   </x:si>
   <x:si>
     <x:t>"Sarnitsa - a shared vision for Natura 2000"</x:t>
   </x:si>
   <x:si>
-    <x:t>176806228 SARNITSA MUNICIPALITY</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>000852925 Tervel Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Tervel, 9450, ул."Св.Св.Кирил и Методий" 8</x:t>
   </x:si>
   <x:si>
     <x:t>Tervel</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0006</x:t>
   </x:si>
   <x:si>
     <x:t>"Closure and reclamation of a municipal landfill for non-hazardous waste in the city of Tervel"</x:t>
   </x:si>
   <x:si>
     <x:t>000852925 TERVEL MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Tervel, 9450, Улица "Св.Св.Кирил и Методий" 8</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-1.005-0004</x:t>
   </x:si>
   <x:si>
     <x:t>"The second phase of the project" Expansion and reconstruction of WWTP Tervel, reconstruction and completion of the sewerage network and reconstruction of water supply network of the town of Tervel "</x:t>
@@ -3824,131 +3824,131 @@
   <x:si>
     <x:t>Bulgaria, Haskovo, 6300, ул. ПЛ. ОБЩИНСКИ N1</x:t>
   </x:si>
   <x:si>
     <x:t>Haskovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-5.002-0015</x:t>
   </x:si>
   <x:si>
     <x:t>Updatingof of the Programme Ambient Air Quality Program of Haskovo municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000903946 HASKOVO MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-5.004-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Improvement of the air quality in Haskovo town, through the delivery and operation of electric buses for public transport</x:t>
   </x:si>
   <x:si>
     <x:t>000471671 Municipality of Hissarya</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Hisarya, 4180, ул. ГЕНЕРАЛ ГУРКО № 14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-2.009-0071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Implementation of a good practice aiming at reducing of the amount of landfilled waste and increasing the recycling rates - The Green Classroom</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Hisarya, 4180, ул. „Ген. Гурко“ № 14</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.005-0017</x:t>
   </x:si>
   <x:si>
     <x:t>Design and construction of composting plants for separately collected green and / or biodegradable waste, incl. providing the necessary equipment and equipment and equipment for separate collection of green and biodegradable waste for the needs of the Municipality of Hissarya</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Hisarya, 4180, ул. ГЕНЕРАЛ ГУРКО № 14</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000471671 Municipality of Hisarya</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Hisarya, 4180, бул. “Генерал Гурко” №14</x:t>
   </x:si>
   <x:si>
     <x:t>Hisarya</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.011-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of activities for improvement of species conservation status, part of the CLLD Strategy of Hisarya Local Action Group.</x:t>
   </x:si>
   <x:si>
     <x:t>000777230 Chavdar municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Chavdar, 2084, Ул. "Христо Ботев" № 9</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Demonstration project for waste management in Chavdar Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000777223 Municipality of Chelopech</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Chelopech, 2087, пл. "Освобождение" №1</x:t>
   </x:si>
   <x:si>
     <x:t>Chelopech</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0055</x:t>
   </x:si>
   <x:si>
     <x:t>Reclamation of Landfill - Chelopech</x:t>
   </x:si>
   <x:si>
+    <x:t>000414154 Cherven bryag municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Cherven Bryag, 5980, ул. АНТИМ ПЪРВИ № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-4.003-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortification facilities for landslides PVN 37.80501.01.01 in Bundzhovitsa quarter, north-west part and PVN 37.80501.01.02 in Bundzhovitsa quarter, central part</x:t>
+  </x:si>
+  <x:si>
     <x:t>000414154 Cherven Bryag Municipality</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Cherven Bryag, 5980, ул. АНТИМ ПЪРВИ № 1</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16M1OP002-2.009-0080</x:t>
   </x:si>
   <x:si>
     <x:t>Demonstration project for reduction the amount of deposited waste through preparation for reuse</x:t>
   </x:si>
   <x:si>
-    <x:t>000414154 Cherven bryag municipality</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000320961 municipality Chiprovtsi</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Chiprovtsi, 3460, Бул: ,,Петър Парчевич" 45</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.005-0015</x:t>
   </x:si>
   <x:si>
     <x:t>Design and construction of a composting installation for separate collected green and/or biodegradable waste for municipality Chiprovtsi i municipality Georgi Damyanovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Chirpan, 6200, пл. "Съединение" № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Chirpan</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0022</x:t>
   </x:si>
   <x:si>
     <x:t>Closure and recultivation of municipal landfill for non-hazardous municipal solid waste of Chirpan Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000159700 OBSHTINA CHUPRENE</x:t>
@@ -4007,169 +4007,169 @@
   <x:si>
     <x:t>Bulgaria, Yambol, 8600, ул. Г.С.РАКОВСКИ № 7</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-1.005-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Integrated water cycle project of Yambol - construction of wastewater treatment plants and inlet manifold, expansion and reconstruction of sewerage and water supply network in the city of Yambol - phase two</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Yambol, 8600, ул. "Георги Сава Раковски"  №7</x:t>
   </x:si>
   <x:si>
     <x:t>Yambol</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.005-0014</x:t>
   </x:si>
   <x:si>
     <x:t>"Design and construction of composting installation for separately collected green and biodegradable waste of Yambol municipality"</x:t>
   </x:si>
   <x:si>
     <x:t>176976015 OPIMOS</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Sofia, 1113, Район Изгрев, кв. Изток, ул. „Люлякова градина“ № 2, бл. 214, вх. Б, ет. 4, ап. 20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-3.020-0010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Development of Action plan for the conservation of colonial-nesting waterbirds (heron, ibisses, partincoles, avocets and terns): A. purpurea, A. ralloides, E. alba, E. garzetta, N. nycticorax, P. leucorodia, P. falcinellus, R. avosetta, G. pratincola, Ch. hybrida, Ch. niger, G. nilotica, S. hirundo, S. sandvicensis, S. albifrons, L. melanocephalus for the period 2019 – 2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1113, Район Изгрев, квартал „Изток“, ул. „Люлякова градина“ № 2, бл. 214, вх. Б, ет. 4, ап. 20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-3.020-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Development of Action plan for the conservation of populations of cave-dwelling bats in Bulgaria (Rhinolophus mehelyi, Rhinolophus hipposiderus, Rhinolophus ferrumequinum, Rhinolophus Euryale, Rhinolophus blasii, Myotis myotis, Myotis blythii, Myotis emarginatus, Myotis capaccinii and Miniopterus schreibersii)  for the period 2019 – 2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1113, Район Изгрев, квартал Изток, ул. „Люлякова градина“ № 2, бл. 214, вх. Б, ет. 4, ап. 20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-3.020-0060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Development of Action plan for the conservation of Leopard Snake (Zamenis situla, Linnaeus, 1758) in Bulgaria for the period 2019 – 2028</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Sofia, 1113, Район Изгрев, ул. „Люлякова градина“ № 2, бл. 214, вх. Б, ет. 4, ап. 20</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Introduction of wide-range waste prevention initiative through promoting extension of products life cycle – Repair Cafe</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1113, Район Изгрев, квартал „Изток“, ул. „Люлякова градина“ № 2, бл. 214, вх. Б, ет. 4, ап. 20</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>131045382 ENTERPRISE FOR MANAGEMENT OF ENVIRONMENTAL PROTECTION ACTIVITIES</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, „Уилям Гладстон“ № 67</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.011-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Recultivation of landfills that are subject of infringement under EU case C-145/14</x:t>
   </x:si>
   <x:si>
     <x:t>109514872 Rilski manastir  Nature Park Directorate</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Rila, 2630, ул.БЕНКОВСКИ № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.007-0013</x:t>
   </x:si>
   <x:si>
     <x:t>Measures for recovery and maintenance of habitat 6430 Hydrophilous tall herb fringe communities of plains and of the montane to alpine levels and birds of prey target species in the territory of Nature park "Rilski manastir".</x:t>
   </x:si>
   <x:si>
     <x:t>131572936 P-United Ltd.</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1756, бул. Климент Охридски 14, ет. 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Development and demonstration of web-based model (WASP-Tool) for waste prevention aimed at encouraging local authorities for achieving the targets under Art. 31, Par. 1 of the Waste Management Act</x:t>
   </x:si>
   <x:si>
     <x:t>000530415 REGIONAL INSPECTORATE OF ENVIRONMENT AND WATER - RUSE</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ruse, 7000, ул.ПРИДУНАВСКИ БУЛЕВАРД № 20</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.015-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Management of succession processes and improvement of the quality of the habitats and protected wetlands species in Srebarna Managed Reserve Wetland</x:t>
   </x:si>
   <x:si>
+    <x:t>000093339 REGIONAL INSPECTORATE OF ENVIRONMENT AND WATER - VARNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Varna, 9010, ул. ЯН ПАЛАХ, номер 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>North-East (BG33)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-3.022-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improvement of the conservation status of steppe habitat type 62C0 in protected area BG0000573 Kaliakra Complex trough land purchase</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Varna, 9010, ул. ЯН ПАЛАХ № 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-3.015-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Activities for improvement of the environmental status of the Durankulak Lake and Lake Shabla Wetlands”</x:t>
+  </x:si>
+  <x:si>
     <x:t>000093339 Regional Inspectorate of Environment and Water - Varna.</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Bulgaria, Varna, 9010, ул. ЯН ПАЛАХ № 4</x:t>
   </x:si>
   <x:si>
     <x:t>Dolinata na reka Batova (BG0000102)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.007-0011</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 Implementation of measures for the restoration and conservation of the natural habitat 91F0 River mixed forests in the protected teritory "Baltata"</x:t>
-  </x:si>
-[...19 lines deleted...]
-    <x:t>“Activities for improvement of the environmental status of the Durankulak Lake and Lake Shabla Wetlands”</x:t>
   </x:si>
   <x:si>
     <x:t>000471013 Regional Inspectorate of Environment and Water - Plovdiv</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Plovdiv, 4000, бул. "Марица" № 122</x:t>
   </x:si>
   <x:si>
     <x:t>Krichim</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.007-0012</x:t>
   </x:si>
   <x:si>
     <x:t>Improving the conservation status of  Natural Habitats 9560* Endemic Forests of Juniperus spp. in a "Izgorialoto gjune" maintained reserve (MR), and suspensioning losses of the habitat area by eliminating the unfavorable effects of erosion, landslide and the anthropogenic impacts, identified in the Management Plan of the MR</x:t>
   </x:si>
   <x:si>
     <x:t>126004380 Regional inspectorate of environment and waters - Haskovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Haskovo, 6300, ул. Добруджа №14</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.007-0004</x:t>
   </x:si>
@@ -4203,152 +4203,152 @@
   <x:si>
     <x:t>BG16M1OP002-3.007-0010</x:t>
   </x:si>
   <x:si>
     <x:t>„Improvement of the conservation status of natural habitats 91F0 and 92A0 in maintained reserves (MR) "Dolna Topchia" and "Balabana".</x:t>
   </x:si>
   <x:si>
     <x:t>000776025 
 Regional Inspectorate of Environment and Water - Sofia</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1618, бул. ЦАР БОРИС III № 136 ет.10</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.007-0008</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 Implementation of activities for preservation of the natural condition of the natural habitat 9130 Asperulo-Fagetum beech forests in the "Bogdan" managed reserve falling within the Natura 2000 site BG0001389 Sredna gora and taking measures for its improvement.
 </x:t>
   </x:si>
   <x:si>
     <x:t>176221543 "Science for Nature Association"</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16M1OP002-3.020-0053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Preparation of national Action plan for the Steppe carpenter moth (Catopta thrips (Hübner, 1818) for the period 2019 - 2028.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-3.020-0054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Preparation of national Action plan for the  Jersey tiger (Euplagia quadripunctaria) for the period 2019 - 2028.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-3.020-0024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Preparation of national Action plan for the Egyptian Vulture  (Neophron percnopterus Linnaeus, 1758) for the period 2019 - 2028.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-3.020-0058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Preparation of national Action plan for the Tartar Bread Plant (Crambe tataria) for the period 2019 - 2028.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-3.020-0021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Preparation of national action plan for the Balkan chamoi (Rupicapra rupicapra balcanica Bolkay, 1925) for 2019 - 2028.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-3.020-0026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Preparation of national action plan for the Orchids Dactylorhiza kalopisii, E. Nelson and  Dactylorhiza incarnata (L.) SOO for 2019 - 2028.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-3.020-0057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Preparation of national Action plan for the lady's-slipper orchid (Cypripedium calceolus) for the period 2019 - 2028.</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16M1OP002-3.020-0049</x:t>
   </x:si>
   <x:si>
     <x:t>Preparation of national Action plan for the Compton tortoiseshell (Nymphalis vaualbum) for the period 2019 - 2028.</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16M1OP002-3.020-0053</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>BG16M1OP002-3.020-0056</x:t>
   </x:si>
   <x:si>
     <x:t>Preparation of national Action plan for the Stone crayfish (Austropotamobius torrentium) for the period 2019 - 2028.</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16M1OP002-3.020-0057</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>108555535 Association "Virtual incubator - Kardzhali"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kardzhali, 6600, ул. МЕТАЛУРГ №7 ЕТ.2 ОФИС 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0093</x:t>
   </x:si>
   <x:si>
     <x:t>Demonstration project for recycling paper at home</x:t>
   </x:si>
   <x:si>
     <x:t>177208552 Association "Coalition Nature Bulgaria"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1612, р-н Красно село, ж.к. ХИПОДРУМА, вх. А, ет. 9, ап. 25</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0054</x:t>
   </x:si>
   <x:si>
     <x:t>No spam, please!</x:t>
   </x:si>
   <x:si>
     <x:t>175914765 SDRUZHENIE "LOVNO-RIBARSKO SDRUZHENIE SŬEDINENIE - 1906"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Saedinenie, 4190, пл. СЪЕДИНЕНИЕ № 2</x:t>
   </x:si>
   <x:si>
+    <x:t>Berkovitsa (BG0002090)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-3.016-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Implementation of measures from Management Plan for the Protected Area BG0002090 Berkovitsa</x:t>
+  </x:si>
+  <x:si>
     <x:t>Yazovir Konush (BG0002015)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.016-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of measures from Plan Management Plan for BG0002015 Konush Dam Protected Area</x:t>
   </x:si>
   <x:si>
-    <x:t>Berkovitsa (BG0002090)</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>176232803 Association Progress</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1111, бул. ШИПЧЕНСКИ ПРОХОД 23А е .4 ап.8</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0013</x:t>
   </x:si>
   <x:si>
     <x:t>"I'm not throwing away, I'm helping"</x:t>
   </x:si>
   <x:si>
     <x:t>121659357 NATURE PROTECTION ALLIANCE</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, р-н Средец, бул. „Цар Освободител“ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.016-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Improving the conservation status of the Great Bittern (Botaurus stellaris) (Linnaeus, 1758) in Bulgaria, through applying comprehensive measures in key Natura 1000 habitats.</x:t>
   </x:si>
   <x:si>
     <x:t>103766425 Association "Civil society forum"</x:t>
@@ -4425,71 +4425,71 @@
   <x:si>
     <x:t>BG16M1OP002-2.009-0017</x:t>
   </x:si>
   <x:si>
     <x:t>”Demonstration project for the initiation of a waste prevention model in hotels and accommodations”</x:t>
   </x:si>
   <x:si>
     <x:t>176968246 Non-governmental organization "SAY ECO"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1510, ж.к.Хаджи Димитър ул.Макгахан  бл. 185  ет. 3 ап. 7 обл.София-град общ.Столична гр/с.София</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.021-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Providing support and implementing measures to improve the conservation status of habitats 40C0 Ponto-Sarmatian deciduous shrubs for "Area" and "Structure and functions" parameters, 1410 Mediterranean Mediterranean "Communities of Juniperus communis on limestone" "Structure and functions" parameter, Habitat 5210 "Shrubs with Juniperus spp." for "Structure and functions" parameter.</x:t>
   </x:si>
   <x:si>
     <x:t>123079354 Stara Zagora Regional Economic Development Agency</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Stara Zagora, 6000, ул. ГЕНЕРАЛ СТОЛЕТОВ, номер 127</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16M1OP002-3.020-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elaboration of an Action Plan for the species Carabus (Carabus) menetriesi pacholei Sokolář, 1911 and Carabus (Pachystus) hungaricus Fabricius, 1792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Stara Zagora, 6000, ул. ГЕНЕРАЛ СТОЛЕТОВ № 127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-3.019-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shared vision for Natura 2000 in region Stara Zagora</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16M1OP002-3.020-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Elaboration of an Action Plan for the species Rosalia longicorn (Rosalia alpina)</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16M1OP002-3.020-0002</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>176968246 NON-GOVERNMENTAL ORGANIZATION "SAY ECO"</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.021-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of measures to improve the conservation status of Habitat 5130 "Communications of Juniperus communis on limestone" within the protection areas (PA) BG0001007,  BG0000165,  BG0000295, BG0001011, BG0001022 and  BG0001389  for " Area and function" parameter.</x:t>
   </x:si>
   <x:si>
     <x:t>201616805 North Central State Enterprise</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Gabrovo, 5300, ул. БОДРА СМЯНА, номер 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.035-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Silvicultural practices and afforestation to improve the conservation status of forest natural habitats and support ecosystem services on the territory of North Central State Enterprise.</x:t>
   </x:si>
   <x:si>
     <x:t>201617476 North-West state enterprise</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Vratsa, 3000, бул. ХРИСТО БОТЕВ, номер 2, ет. 3</x:t>
@@ -4506,156 +4506,156 @@
   <x:si>
     <x:t>Bulgaria, Shumen, 9700, ул. ПЕТРА, номер 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.035-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Improvement of the environmental protection status on the territory of North-East State Enterprise</x:t>
   </x:si>
   <x:si>
     <x:t>204802366 SCALE LABS</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pleven, 5805, ул. "Ю. Венелин" № 15, ет. 3, ап. 11</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0078</x:t>
   </x:si>
   <x:si>
     <x:t>IoT Smart Waste Management</x:t>
   </x:si>
   <x:si>
     <x:t>000696327 Sofia Municipality</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Sofia, 1000, ул. МОСКОВСКА № 33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-1.007-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Preparation of regional feasibility study for water supply and sanitation for the territory of Sofia Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sofia Cap.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-5.002-0020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Program for improvement of the quality of the atmospheric air in the territory of Sofia Municipality for the period 2021-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-5.004-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Implementation of activities for improvement of air quality in Sofia Municipality through the purchase and delivery of electric vehicles for road transport - electric buses and trolleybuses</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Sofia, 1000, „Московска“ № 33</x:t>
   </x:si>
   <x:si>
     <x:t>Sofia cap. (BG411)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-1.020-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Construction of water and sewerage infrastructure in Sofia Municipality</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1000, ул. МОСКОВСКА № 33</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG16M1OP002-5.004-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of activities for improvement of air quality in Sofia Municipality through the purchase and delivery of electric vehicles for rail transport - trams</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16M1OP002-5.003-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improving ambient air quality in Sofia Municipality through replacement of coal and wood heating appliances with environmentally sound alternatives</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-2.008-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Design and construction of installation for cogeneration in Sofia with recovery of RDF – third phase of the integrated system for municipal waste management of Sofia municipality</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16M1OP002-5.004-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of activities for improvement of air quality in Sofia Municipality through the purchase and delivery of 52 electric buses and specialized equipment for them</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16M1OP002-5.004-0007</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>203553677 TEXX TEAM JSCo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Varna, 9023, Р-н Владислав Варненчик, Западна промишлена зона, Бивш пивоварен завод, административна сграда, ет.2</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0039</x:t>
   </x:si>
   <x:si>
     <x:t>„Commercial Hub Enabling the Separate Collection of Used Textiles with the Help of a Management and Infrastructure System Allowing for the Electronic Monitoring of Collected Material as well as the Automated Sorting and Preparation for Reuse and Recycling„</x:t>
   </x:si>
   <x:si>
     <x:t>176963402 Electricity System Security Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. Триадица № 8</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-8.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Supporting SMEs particularly affected by energy price increases through measure implemented by the Electricity System Security Fund (SAFE)</x:t>
   </x:si>
   <x:si>
+    <x:t>203740812 Fund manager of financial instruments in Bulgaria EAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, ул. Алабин № 38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-1.015-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Financial Instruments, PA1 "Water", OPE Environment 2014-2020</x:t>
+  </x:si>
+  <x:si>
     <x:t>203740812 Fund Manager of Financial Instruments in Bulgaria EAD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул.Алабин №38</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.003-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Financial instruments, PA2 Waste, OP Environment 2014-2020</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Financial Instruments, PA1 "Water", OPE Environment 2014-2020</x:t>
   </x:si>
   <x:si>
     <x:t>205515537 Ecology, communications and society Foundation</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Vladaya, 1641, Пернишко шосе, номер 25</x:t>
   </x:si>
   <x:si>
     <x:t>Tundzha</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.018-0001</x:t>
   </x:si>
   <x:si>
     <x:t>IMPROVING THE STATE OF THE NATURE CONSERVATION OF TARGET SPECIES IN THE NATURA 2000 NETWORK THROUGH THE COMMUNITY-LED LOCAL DEVELOPMENT APPROACH IN THE TERRITORY OF THE LAG TUNDZHA</x:t>
   </x:si>
   <x:si>
     <x:t>1766778280039 NATIONAL CENTER FOR DISASTER AND EMERGENCY MANAGEMENT - Byala branch</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Byala, 9101, ул. "Хан Тервел" № 11</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.031-0004</x:t>
   </x:si>
@@ -6089,119 +6089,119 @@
       </x:c>
       <x:c r="O36" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15">
       <x:c r="A37" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F37" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H37" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="I37" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J37" s="4">
-        <x:v>8293568.8</x:v>
+        <x:v>1252321.18</x:v>
       </x:c>
       <x:c r="K37" s="4">
-        <x:v>8293568.8</x:v>
+        <x:v>1252321.18</x:v>
       </x:c>
       <x:c r="L37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M37" s="4">
-        <x:v>8293568.85</x:v>
+        <x:v>1252321.18</x:v>
       </x:c>
       <x:c r="N37" s="5">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O37" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:15">
       <x:c r="A38" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E38" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F38" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H38" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I38" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J38" s="4">
-        <x:v>1252321.18</x:v>
+        <x:v>8293568.8</x:v>
       </x:c>
       <x:c r="K38" s="4">
-        <x:v>1252321.18</x:v>
+        <x:v>8293568.8</x:v>
       </x:c>
       <x:c r="L38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M38" s="4">
-        <x:v>1252321.18</x:v>
+        <x:v>8293568.85</x:v>
       </x:c>
       <x:c r="N38" s="5">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="O38" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:15">
       <x:c r="A39" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E39" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F39" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
@@ -6521,110 +6521,110 @@
       <x:c r="B46" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F46" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H46" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="I46" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J46" s="4">
-        <x:v>65021.78</x:v>
+        <x:v>57040.07</x:v>
       </x:c>
       <x:c r="K46" s="4">
-        <x:v>65021.78</x:v>
+        <x:v>57040.07</x:v>
       </x:c>
       <x:c r="L46" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M46" s="4">
-        <x:v>65021.79</x:v>
+        <x:v>57040.07</x:v>
       </x:c>
       <x:c r="N46" s="5">
-        <x:v>22</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O46" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15">
       <x:c r="A47" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E47" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F47" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H47" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I47" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J47" s="4">
-        <x:v>57040.07</x:v>
+        <x:v>65021.78</x:v>
       </x:c>
       <x:c r="K47" s="4">
-        <x:v>57040.07</x:v>
+        <x:v>65021.78</x:v>
       </x:c>
       <x:c r="L47" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M47" s="4">
-        <x:v>57040.07</x:v>
+        <x:v>65021.79</x:v>
       </x:c>
       <x:c r="N47" s="5">
-        <x:v>20</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O47" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15">
       <x:c r="A48" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E48" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F48" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
@@ -6718,51 +6718,51 @@
       <x:c r="E50" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F50" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H50" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I50" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J50" s="4">
         <x:v>51251316.5</x:v>
       </x:c>
       <x:c r="K50" s="4">
         <x:v>45203779.91</x:v>
       </x:c>
       <x:c r="L50" s="4">
         <x:v>6047536.59</x:v>
       </x:c>
       <x:c r="M50" s="4">
-        <x:v>45542168.11</x:v>
+        <x:v>45203068.54</x:v>
       </x:c>
       <x:c r="N50" s="5">
         <x:v>55</x:v>
       </x:c>
       <x:c r="O50" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15">
       <x:c r="A51" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E51" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F51" s="3" t="s">
@@ -7966,169 +7966,169 @@
       </x:c>
       <x:c r="N76" s="5">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O76" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:15">
       <x:c r="A77" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E77" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F77" s="3" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H77" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="I77" s="3" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="J77" s="4">
-        <x:v>2255418.8</x:v>
+        <x:v>357903.14</x:v>
       </x:c>
       <x:c r="K77" s="4">
-        <x:v>2255418.8</x:v>
+        <x:v>357903.14</x:v>
       </x:c>
       <x:c r="L77" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M77" s="4">
-        <x:v>2255418.84</x:v>
+        <x:v>310212.61</x:v>
       </x:c>
       <x:c r="N77" s="5">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O77" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:15">
       <x:c r="A78" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D78" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E78" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F78" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H78" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="I78" s="3" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="J78" s="4">
-        <x:v>357903.14</x:v>
+        <x:v>7605773.25</x:v>
       </x:c>
       <x:c r="K78" s="4">
-        <x:v>357903.14</x:v>
+        <x:v>7605773.25</x:v>
       </x:c>
       <x:c r="L78" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M78" s="4">
-        <x:v>310212.61</x:v>
+        <x:v>7605773.25</x:v>
       </x:c>
       <x:c r="N78" s="5">
-        <x:v>24</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="O78" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:15">
       <x:c r="A79" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E79" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F79" s="3" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H79" s="3" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="I79" s="3" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="J79" s="4">
-        <x:v>7605773.25</x:v>
+        <x:v>2255418.8</x:v>
       </x:c>
       <x:c r="K79" s="4">
-        <x:v>7605773.25</x:v>
+        <x:v>2255418.8</x:v>
       </x:c>
       <x:c r="L79" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M79" s="4">
-        <x:v>7605773.25</x:v>
+        <x:v>2255418.84</x:v>
       </x:c>
       <x:c r="N79" s="5">
-        <x:v>68</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O79" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:15">
       <x:c r="A80" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D80" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E80" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F80" s="3" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
@@ -8815,119 +8815,119 @@
       </x:c>
       <x:c r="O94" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:15">
       <x:c r="A95" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B95" s="3" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="E95" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F95" s="3" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="G95" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H95" s="3" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="I95" s="3" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="J95" s="4">
-        <x:v>5566288.78</x:v>
+        <x:v>414332.29</x:v>
       </x:c>
       <x:c r="K95" s="4">
-        <x:v>5566288.78</x:v>
+        <x:v>414332.29</x:v>
       </x:c>
       <x:c r="L95" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M95" s="4">
-        <x:v>5566288.77</x:v>
+        <x:v>414332.25</x:v>
       </x:c>
       <x:c r="N95" s="5">
-        <x:v>75</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O95" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:15">
       <x:c r="A96" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B96" s="3" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D96" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="E96" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F96" s="3" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H96" s="3" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="I96" s="3" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="J96" s="4">
-        <x:v>414332.29</x:v>
+        <x:v>5566288.78</x:v>
       </x:c>
       <x:c r="K96" s="4">
-        <x:v>414332.29</x:v>
+        <x:v>5566288.78</x:v>
       </x:c>
       <x:c r="L96" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M96" s="4">
-        <x:v>414332.25</x:v>
+        <x:v>5566288.77</x:v>
       </x:c>
       <x:c r="N96" s="5">
-        <x:v>30</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="O96" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:15">
       <x:c r="A97" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B97" s="3" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="E97" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F97" s="3" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
@@ -9129,1074 +9129,1074 @@
       </x:c>
       <x:c r="J101" s="4">
         <x:v>1023658.02</x:v>
       </x:c>
       <x:c r="K101" s="4">
         <x:v>1023658.02</x:v>
       </x:c>
       <x:c r="L101" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M101" s="4">
         <x:v>1023658.02</x:v>
       </x:c>
       <x:c r="N101" s="5">
         <x:v>32</x:v>
       </x:c>
       <x:c r="O101" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:15">
       <x:c r="A102" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B102" s="3" t="s">
-        <x:v>365</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D102" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="E102" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F102" s="3" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="G102" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H102" s="3" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="I102" s="3" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="J102" s="4">
-        <x:v>596419.08</x:v>
+        <x:v>1596043.1</x:v>
       </x:c>
       <x:c r="K102" s="4">
-        <x:v>596419.08</x:v>
+        <x:v>1596043.1</x:v>
       </x:c>
       <x:c r="L102" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M102" s="4">
-        <x:v>596419.09</x:v>
+        <x:v>1596043.11</x:v>
       </x:c>
       <x:c r="N102" s="5">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="O102" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:15">
       <x:c r="A103" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B103" s="3" t="s">
-        <x:v>371</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="E103" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F103" s="3" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H103" s="3" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="H103" s="3" t="s">
+      <x:c r="I103" s="3" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="I103" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J103" s="4">
-        <x:v>176035.38</x:v>
+        <x:v>717761.8</x:v>
       </x:c>
       <x:c r="K103" s="4">
-        <x:v>176035.38</x:v>
+        <x:v>717761.8</x:v>
       </x:c>
       <x:c r="L103" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M103" s="4">
-        <x:v>176035.41</x:v>
+        <x:v>717761.76</x:v>
       </x:c>
       <x:c r="N103" s="5">
-        <x:v>42</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O103" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:15">
       <x:c r="A104" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B104" s="3" t="s">
-        <x:v>365</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C104" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D104" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="E104" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F104" s="3" t="s">
-        <x:v>343</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="G104" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H104" s="3" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="I104" s="3" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="I104" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J104" s="4">
-        <x:v>717761.8</x:v>
+        <x:v>2900459.29</x:v>
       </x:c>
       <x:c r="K104" s="4">
-        <x:v>717761.8</x:v>
+        <x:v>2900459.29</x:v>
       </x:c>
       <x:c r="L104" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M104" s="4">
-        <x:v>717761.76</x:v>
+        <x:v>2900459.3</x:v>
       </x:c>
       <x:c r="N104" s="5">
-        <x:v>21</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="O104" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:15">
       <x:c r="A105" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B105" s="3" t="s">
-        <x:v>371</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="E105" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F105" s="3" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="G105" s="3" t="s">
-        <x:v>372</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H105" s="3" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="I105" s="3" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="J105" s="4">
-        <x:v>183574.24</x:v>
+        <x:v>380351.09</x:v>
       </x:c>
       <x:c r="K105" s="4">
-        <x:v>183574.24</x:v>
+        <x:v>380351.09</x:v>
       </x:c>
       <x:c r="L105" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M105" s="4">
-        <x:v>183574.24</x:v>
+        <x:v>380351.09</x:v>
       </x:c>
       <x:c r="N105" s="5">
-        <x:v>15</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="O105" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:15">
       <x:c r="A106" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B106" s="3" t="s">
-        <x:v>357</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C106" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D106" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="E106" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F106" s="3" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="G106" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H106" s="3" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="G106" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H106" s="3" t="s">
+      <x:c r="I106" s="3" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="I106" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J106" s="4">
-        <x:v>4446500.74</x:v>
+        <x:v>1121443.53</x:v>
       </x:c>
       <x:c r="K106" s="4">
-        <x:v>4446500.74</x:v>
+        <x:v>1121443.53</x:v>
       </x:c>
       <x:c r="L106" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M106" s="4">
-        <x:v>4446500.75</x:v>
+        <x:v>1121443.52</x:v>
       </x:c>
       <x:c r="N106" s="5">
-        <x:v>17</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O106" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:15">
       <x:c r="A107" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B107" s="3" t="s">
-        <x:v>382</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="E107" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F107" s="3" t="s">
-        <x:v>366</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="G107" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H107" s="3" t="s">
-        <x:v>383</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="I107" s="3" t="s">
-        <x:v>384</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="J107" s="4">
-        <x:v>1596043.1</x:v>
+        <x:v>21591.52</x:v>
       </x:c>
       <x:c r="K107" s="4">
-        <x:v>1596043.1</x:v>
+        <x:v>21591.52</x:v>
       </x:c>
       <x:c r="L107" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M107" s="4">
-        <x:v>1596043.11</x:v>
+        <x:v>21591.52</x:v>
       </x:c>
       <x:c r="N107" s="5">
-        <x:v>45</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="O107" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:15">
       <x:c r="A108" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B108" s="3" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C108" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D108" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="E108" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F108" s="3" t="s">
-        <x:v>343</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="G108" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H108" s="3" t="s">
-        <x:v>385</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="I108" s="3" t="s">
-        <x:v>386</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="J108" s="4">
-        <x:v>0</x:v>
+        <x:v>596419.08</x:v>
       </x:c>
       <x:c r="K108" s="4">
-        <x:v>0</x:v>
+        <x:v>596419.08</x:v>
       </x:c>
       <x:c r="L108" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M108" s="4">
-        <x:v>0</x:v>
+        <x:v>596419.09</x:v>
       </x:c>
       <x:c r="N108" s="5">
-        <x:v>20</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O108" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:15">
       <x:c r="A109" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B109" s="3" t="s">
-        <x:v>387</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="E109" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F109" s="3" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="G109" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H109" s="3" t="s">
-        <x:v>388</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="I109" s="3" t="s">
-        <x:v>389</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="J109" s="4">
-        <x:v>601178.16</x:v>
+        <x:v>2481234.82</x:v>
       </x:c>
       <x:c r="K109" s="4">
-        <x:v>601178.16</x:v>
+        <x:v>2481234.82</x:v>
       </x:c>
       <x:c r="L109" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M109" s="4">
-        <x:v>601178.16</x:v>
+        <x:v>2481234.85</x:v>
       </x:c>
       <x:c r="N109" s="5">
-        <x:v>20</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="O109" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:15">
       <x:c r="A110" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B110" s="3" t="s">
-        <x:v>365</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C110" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D110" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="E110" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F110" s="3" t="s">
-        <x:v>390</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="G110" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H110" s="3" t="s">
-        <x:v>391</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="I110" s="3" t="s">
-        <x:v>392</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="J110" s="4">
-        <x:v>661298.04</x:v>
+        <x:v>3159805.57</x:v>
       </x:c>
       <x:c r="K110" s="4">
-        <x:v>661298.04</x:v>
+        <x:v>3159805.57</x:v>
       </x:c>
       <x:c r="L110" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M110" s="4">
-        <x:v>661297.99</x:v>
+        <x:v>3159805.56</x:v>
       </x:c>
       <x:c r="N110" s="5">
-        <x:v>24</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="O110" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:15">
       <x:c r="A111" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B111" s="3" t="s">
-        <x:v>357</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="E111" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F111" s="3" t="s">
-        <x:v>361</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="G111" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H111" s="3" t="s">
-        <x:v>393</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="I111" s="3" t="s">
-        <x:v>394</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="J111" s="4">
-        <x:v>2900459.29</x:v>
+        <x:v>661298.04</x:v>
       </x:c>
       <x:c r="K111" s="4">
-        <x:v>2900459.29</x:v>
+        <x:v>661298.04</x:v>
       </x:c>
       <x:c r="L111" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M111" s="4">
-        <x:v>2900459.3</x:v>
+        <x:v>661297.99</x:v>
       </x:c>
       <x:c r="N111" s="5">
-        <x:v>65</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O111" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:15">
       <x:c r="A112" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B112" s="3" t="s">
-        <x:v>371</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C112" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D112" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="E112" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F112" s="3" t="s">
-        <x:v>395</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="G112" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H112" s="3" t="s">
-        <x:v>396</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="I112" s="3" t="s">
-        <x:v>397</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="J112" s="4">
         <x:v>454027.19</x:v>
       </x:c>
       <x:c r="K112" s="4">
         <x:v>454027.19</x:v>
       </x:c>
       <x:c r="L112" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M112" s="4">
         <x:v>454027.19</x:v>
       </x:c>
       <x:c r="N112" s="5">
         <x:v>67</x:v>
       </x:c>
       <x:c r="O112" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:15">
       <x:c r="A113" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B113" s="3" t="s">
-        <x:v>387</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="E113" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F113" s="3" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="G113" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H113" s="3" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="I113" s="3" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="I113" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J113" s="4">
-        <x:v>0</x:v>
+        <x:v>495961.84</x:v>
       </x:c>
       <x:c r="K113" s="4">
-        <x:v>0</x:v>
+        <x:v>495961.84</x:v>
       </x:c>
       <x:c r="L113" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M113" s="4">
-        <x:v>0</x:v>
+        <x:v>495961.86</x:v>
       </x:c>
       <x:c r="N113" s="5">
-        <x:v>30</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O113" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:15">
       <x:c r="A114" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B114" s="3" t="s">
-        <x:v>357</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C114" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D114" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="E114" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F114" s="3" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="G114" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="H114" s="3" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I114" s="3" t="s">
-        <x:v>359</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="J114" s="4">
-        <x:v>2410528.56</x:v>
+        <x:v>183574.24</x:v>
       </x:c>
       <x:c r="K114" s="4">
-        <x:v>2410528.56</x:v>
+        <x:v>183574.24</x:v>
       </x:c>
       <x:c r="L114" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M114" s="4">
-        <x:v>2410528.55</x:v>
+        <x:v>183574.24</x:v>
       </x:c>
       <x:c r="N114" s="5">
-        <x:v>16</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="O114" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:15">
       <x:c r="A115" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B115" s="3" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="E115" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F115" s="3" t="s">
-        <x:v>343</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="G115" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H115" s="3" t="s">
-        <x:v>401</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="I115" s="3" t="s">
-        <x:v>402</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="J115" s="4">
-        <x:v>861414.46</x:v>
+        <x:v>4446500.74</x:v>
       </x:c>
       <x:c r="K115" s="4">
-        <x:v>861414.46</x:v>
+        <x:v>4446500.74</x:v>
       </x:c>
       <x:c r="L115" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M115" s="4">
-        <x:v>861414.46</x:v>
+        <x:v>4446500.75</x:v>
       </x:c>
       <x:c r="N115" s="5">
-        <x:v>74</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="O115" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:15">
       <x:c r="A116" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B116" s="3" t="s">
-        <x:v>365</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C116" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D116" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="E116" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F116" s="3" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="G116" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H116" s="3" t="s">
-        <x:v>403</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="I116" s="3" t="s">
-        <x:v>404</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="J116" s="4">
-        <x:v>1121443.53</x:v>
+        <x:v>861414.46</x:v>
       </x:c>
       <x:c r="K116" s="4">
-        <x:v>1121443.53</x:v>
+        <x:v>861414.46</x:v>
       </x:c>
       <x:c r="L116" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M116" s="4">
-        <x:v>1121443.52</x:v>
+        <x:v>861414.46</x:v>
       </x:c>
       <x:c r="N116" s="5">
-        <x:v>48</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="O116" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:15">
       <x:c r="A117" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B117" s="3" t="s">
-        <x:v>365</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="E117" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F117" s="3" t="s">
-        <x:v>405</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="G117" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H117" s="3" t="s">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="I117" s="3" t="s">
-        <x:v>407</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="J117" s="4">
-        <x:v>699932.61</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K117" s="4">
-        <x:v>699932.61</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L117" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M117" s="4">
-        <x:v>699932.61</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N117" s="5">
-        <x:v>20</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O117" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:15">
       <x:c r="A118" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B118" s="3" t="s">
-        <x:v>357</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C118" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D118" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="E118" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F118" s="3" t="s">
-        <x:v>343</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="G118" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H118" s="3" t="s">
-        <x:v>408</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="I118" s="3" t="s">
-        <x:v>409</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="J118" s="4">
-        <x:v>3159805.57</x:v>
+        <x:v>699932.61</x:v>
       </x:c>
       <x:c r="K118" s="4">
-        <x:v>3159805.57</x:v>
+        <x:v>699932.61</x:v>
       </x:c>
       <x:c r="L118" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M118" s="4">
-        <x:v>3159805.56</x:v>
+        <x:v>699932.61</x:v>
       </x:c>
       <x:c r="N118" s="5">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O118" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:15">
       <x:c r="A119" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B119" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="E119" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F119" s="3" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="G119" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H119" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="I119" s="3" t="s">
-        <x:v>412</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="J119" s="4">
-        <x:v>380351.09</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K119" s="4">
-        <x:v>380351.09</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L119" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M119" s="4">
-        <x:v>380351.09</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N119" s="5">
-        <x:v>13</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O119" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:15">
       <x:c r="A120" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B120" s="3" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C120" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D120" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="E120" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F120" s="3" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="G120" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H120" s="3" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="I120" s="3" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="J120" s="4">
-        <x:v>21591.52</x:v>
+        <x:v>1853067.86</x:v>
       </x:c>
       <x:c r="K120" s="4">
-        <x:v>21591.52</x:v>
+        <x:v>1853067.86</x:v>
       </x:c>
       <x:c r="L120" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M120" s="4">
-        <x:v>21591.52</x:v>
+        <x:v>1853067.85</x:v>
       </x:c>
       <x:c r="N120" s="5">
-        <x:v>10</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O120" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:15">
       <x:c r="A121" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B121" s="3" t="s">
-        <x:v>387</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="E121" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F121" s="3" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="G121" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="H121" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="I121" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="J121" s="4">
-        <x:v>495961.84</x:v>
+        <x:v>176035.38</x:v>
       </x:c>
       <x:c r="K121" s="4">
-        <x:v>495961.84</x:v>
+        <x:v>176035.38</x:v>
       </x:c>
       <x:c r="L121" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M121" s="4">
-        <x:v>495961.86</x:v>
+        <x:v>176035.41</x:v>
       </x:c>
       <x:c r="N121" s="5">
-        <x:v>12</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="O121" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:15">
       <x:c r="A122" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B122" s="3" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C122" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D122" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="E122" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F122" s="3" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="G122" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H122" s="3" t="s">
-        <x:v>417</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="I122" s="3" t="s">
-        <x:v>418</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="J122" s="4">
-        <x:v>1853067.86</x:v>
+        <x:v>2410528.56</x:v>
       </x:c>
       <x:c r="K122" s="4">
-        <x:v>1853067.86</x:v>
+        <x:v>2410528.56</x:v>
       </x:c>
       <x:c r="L122" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M122" s="4">
-        <x:v>1853067.85</x:v>
+        <x:v>2410528.55</x:v>
       </x:c>
       <x:c r="N122" s="5">
-        <x:v>36</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="O122" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:15">
       <x:c r="A123" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B123" s="3" t="s">
-        <x:v>357</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="E123" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F123" s="3" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="G123" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H123" s="3" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="I123" s="3" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="J123" s="4">
-        <x:v>2481234.82</x:v>
+        <x:v>601178.16</x:v>
       </x:c>
       <x:c r="K123" s="4">
-        <x:v>2481234.82</x:v>
+        <x:v>601178.16</x:v>
       </x:c>
       <x:c r="L123" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M123" s="4">
-        <x:v>2481234.85</x:v>
+        <x:v>601178.16</x:v>
       </x:c>
       <x:c r="N123" s="5">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O123" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:15">
       <x:c r="A124" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B124" s="3" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="C124" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D124" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="E124" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F124" s="3" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="G124" s="3" t="s">
@@ -10824,131 +10824,131 @@
       </x:c>
       <x:c r="K137" s="4">
         <x:v>682838.61</x:v>
       </x:c>
       <x:c r="L137" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M137" s="4">
         <x:v>682838.6</x:v>
       </x:c>
       <x:c r="N137" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O137" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:15">
       <x:c r="A138" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B138" s="3" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="C138" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D138" s="3" t="s">
-        <x:v>160</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E138" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F138" s="3" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="G138" s="3" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="H138" s="3" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="I138" s="3" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="J138" s="4">
-        <x:v>3484544.83</x:v>
+        <x:v>20995255.49</x:v>
       </x:c>
       <x:c r="K138" s="4">
-        <x:v>3484544.83</x:v>
+        <x:v>20995255.49</x:v>
       </x:c>
       <x:c r="L138" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M138" s="4">
-        <x:v>3484057.89</x:v>
+        <x:v>20995255.46</x:v>
       </x:c>
       <x:c r="N138" s="5">
-        <x:v>18</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="O138" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:15">
       <x:c r="A139" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B139" s="3" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s">
-        <x:v>290</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E139" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F139" s="3" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="G139" s="3" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="H139" s="3" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="I139" s="3" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="J139" s="4">
-        <x:v>20995255.49</x:v>
+        <x:v>3484544.83</x:v>
       </x:c>
       <x:c r="K139" s="4">
-        <x:v>20995255.49</x:v>
+        <x:v>3484544.83</x:v>
       </x:c>
       <x:c r="L139" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M139" s="4">
-        <x:v>20995255.46</x:v>
+        <x:v>3484057.89</x:v>
       </x:c>
       <x:c r="N139" s="5">
-        <x:v>47</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O139" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:15">
       <x:c r="A140" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B140" s="3" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="C140" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D140" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E140" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F140" s="3" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="G140" s="3" t="s">
@@ -11306,119 +11306,119 @@
       </x:c>
       <x:c r="O147" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:15">
       <x:c r="A148" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B148" s="3" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="C148" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D148" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E148" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F148" s="3" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="G148" s="3" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H148" s="3" t="s">
         <x:v>514</x:v>
       </x:c>
-      <x:c r="H148" s="3" t="s">
+      <x:c r="I148" s="3" t="s">
         <x:v>515</x:v>
       </x:c>
-      <x:c r="I148" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J148" s="4">
-        <x:v>911035.24</x:v>
+        <x:v>157713.48</x:v>
       </x:c>
       <x:c r="K148" s="4">
-        <x:v>911035.24</x:v>
+        <x:v>157713.48</x:v>
       </x:c>
       <x:c r="L148" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M148" s="4">
-        <x:v>911035.24</x:v>
+        <x:v>157713.47</x:v>
       </x:c>
       <x:c r="N148" s="5">
-        <x:v>9</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O148" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:15">
       <x:c r="A149" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B149" s="3" t="s">
-        <x:v>517</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E149" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F149" s="3" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="G149" s="3" t="s">
         <x:v>518</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="H149" s="3" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="I149" s="3" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="J149" s="4">
-        <x:v>157713.48</x:v>
+        <x:v>911035.24</x:v>
       </x:c>
       <x:c r="K149" s="4">
-        <x:v>157713.48</x:v>
+        <x:v>911035.24</x:v>
       </x:c>
       <x:c r="L149" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M149" s="4">
-        <x:v>157713.47</x:v>
+        <x:v>911035.24</x:v>
       </x:c>
       <x:c r="N149" s="5">
-        <x:v>18</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O149" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:15">
       <x:c r="A150" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B150" s="3" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C150" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D150" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E150" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F150" s="3" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="G150" s="3" t="s">
@@ -11588,224 +11588,224 @@
       </x:c>
       <x:c r="O153" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:15">
       <x:c r="A154" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B154" s="3" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="C154" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D154" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E154" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F154" s="3" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="G154" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="H154" s="3" t="s">
-        <x:v>540</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="I154" s="3" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="J154" s="4">
-        <x:v>14316326.37</x:v>
+        <x:v>44747.75</x:v>
       </x:c>
       <x:c r="K154" s="4">
-        <x:v>14188159.56</x:v>
+        <x:v>44747.75</x:v>
       </x:c>
       <x:c r="L154" s="4">
-        <x:v>128166.81</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M154" s="4">
-        <x:v>14179022.47</x:v>
+        <x:v>44747.75</x:v>
       </x:c>
       <x:c r="N154" s="5">
-        <x:v>63</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="O154" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:15">
       <x:c r="A155" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B155" s="3" t="s">
-        <x:v>542</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E155" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F155" s="3" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="G155" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H155" s="3" t="s">
         <x:v>543</x:v>
       </x:c>
-      <x:c r="H155" s="3" t="s">
+      <x:c r="I155" s="3" t="s">
         <x:v>544</x:v>
       </x:c>
-      <x:c r="I155" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J155" s="4">
-        <x:v>44747.75</x:v>
+        <x:v>4444113.91</x:v>
       </x:c>
       <x:c r="K155" s="4">
-        <x:v>44747.75</x:v>
+        <x:v>3997341.33</x:v>
       </x:c>
       <x:c r="L155" s="4">
-        <x:v>0</x:v>
+        <x:v>446772.58</x:v>
       </x:c>
       <x:c r="M155" s="4">
-        <x:v>44747.75</x:v>
+        <x:v>4196526.44</x:v>
       </x:c>
       <x:c r="N155" s="5">
-        <x:v>23</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="O155" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:15">
       <x:c r="A156" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B156" s="3" t="s">
-        <x:v>542</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="C156" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D156" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E156" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F156" s="3" t="s">
-        <x:v>539</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="G156" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="H156" s="3" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="I156" s="3" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="J156" s="4">
-        <x:v>4444113.91</x:v>
+        <x:v>742669.24</x:v>
       </x:c>
       <x:c r="K156" s="4">
-        <x:v>3997341.33</x:v>
+        <x:v>742669.24</x:v>
       </x:c>
       <x:c r="L156" s="4">
-        <x:v>446772.58</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M156" s="4">
-        <x:v>4196526.44</x:v>
+        <x:v>742669.23</x:v>
       </x:c>
       <x:c r="N156" s="5">
-        <x:v>43</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O156" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:15">
       <x:c r="A157" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B157" s="3" t="s">
-        <x:v>542</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E157" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F157" s="3" t="s">
-        <x:v>548</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="G157" s="3" t="s">
-        <x:v>543</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H157" s="3" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="I157" s="3" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="J157" s="4">
-        <x:v>742669.24</x:v>
+        <x:v>14316326.37</x:v>
       </x:c>
       <x:c r="K157" s="4">
-        <x:v>742669.24</x:v>
+        <x:v>14188159.56</x:v>
       </x:c>
       <x:c r="L157" s="4">
-        <x:v>0</x:v>
+        <x:v>128166.81</x:v>
       </x:c>
       <x:c r="M157" s="4">
-        <x:v>742669.23</x:v>
+        <x:v>14179022.47</x:v>
       </x:c>
       <x:c r="N157" s="5">
-        <x:v>18</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="O157" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:15">
       <x:c r="A158" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B158" s="3" t="s">
-        <x:v>542</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="C158" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D158" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E158" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F158" s="3" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="G158" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H158" s="3" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="I158" s="3" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="J158" s="4">
         <x:v>0</x:v>
       </x:c>
@@ -12058,307 +12058,307 @@
       </x:c>
       <x:c r="O163" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:15">
       <x:c r="A164" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B164" s="3" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="C164" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D164" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E164" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F164" s="3" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="G164" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="H164" s="3" t="s">
-        <x:v>579</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="I164" s="3" t="s">
-        <x:v>580</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="J164" s="4">
-        <x:v>117205.97</x:v>
+        <x:v>32375.55</x:v>
       </x:c>
       <x:c r="K164" s="4">
-        <x:v>117205.97</x:v>
+        <x:v>32375.55</x:v>
       </x:c>
       <x:c r="L164" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M164" s="4">
-        <x:v>117205.96</x:v>
+        <x:v>32375.54</x:v>
       </x:c>
       <x:c r="N164" s="5">
-        <x:v>18</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O164" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:15">
       <x:c r="A165" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B165" s="3" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="E165" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F165" s="3" t="s">
-        <x:v>578</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="G165" s="3" t="s">
-        <x:v>581</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="H165" s="3" t="s">
-        <x:v>582</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="I165" s="3" t="s">
-        <x:v>583</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="J165" s="4">
         <x:v>3934838.31</x:v>
       </x:c>
       <x:c r="K165" s="4">
         <x:v>3934838.31</x:v>
       </x:c>
       <x:c r="L165" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M165" s="4">
         <x:v>3934838.3</x:v>
       </x:c>
       <x:c r="N165" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O165" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:15">
       <x:c r="A166" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B166" s="3" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="C166" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D166" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E166" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F166" s="3" t="s">
-        <x:v>584</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="G166" s="3" t="s">
-        <x:v>585</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H166" s="3" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="I166" s="3" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="J166" s="4">
-        <x:v>32375.55</x:v>
+        <x:v>15944985.69</x:v>
       </x:c>
       <x:c r="K166" s="4">
-        <x:v>32375.55</x:v>
+        <x:v>14987249.22</x:v>
       </x:c>
       <x:c r="L166" s="4">
-        <x:v>0</x:v>
+        <x:v>957736.47</x:v>
       </x:c>
       <x:c r="M166" s="4">
-        <x:v>32375.54</x:v>
+        <x:v>15513839.99</x:v>
       </x:c>
       <x:c r="N166" s="5">
-        <x:v>21</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="O166" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:15">
       <x:c r="A167" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B167" s="3" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E167" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F167" s="3" t="s">
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="G167" s="3" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H167" s="3" t="s">
         <x:v>588</x:v>
       </x:c>
-      <x:c r="G167" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H167" s="3" t="s">
+      <x:c r="I167" s="3" t="s">
         <x:v>589</x:v>
       </x:c>
-      <x:c r="I167" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J167" s="4">
-        <x:v>31020053.06</x:v>
+        <x:v>117205.97</x:v>
       </x:c>
       <x:c r="K167" s="4">
-        <x:v>30061533.42</x:v>
+        <x:v>117205.97</x:v>
       </x:c>
       <x:c r="L167" s="4">
-        <x:v>958519.64</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M167" s="4">
-        <x:v>30220799.98</x:v>
+        <x:v>117205.96</x:v>
       </x:c>
       <x:c r="N167" s="5">
-        <x:v>40</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O167" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:15">
       <x:c r="A168" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B168" s="3" t="s">
-        <x:v>591</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="C168" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D168" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E168" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F168" s="3" t="s">
-        <x:v>578</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="G168" s="3" t="s">
-        <x:v>585</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="H168" s="3" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="I168" s="3" t="s">
         <x:v>592</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>593</x:v>
       </x:c>
       <x:c r="J168" s="4">
         <x:v>3973282.07</x:v>
       </x:c>
       <x:c r="K168" s="4">
         <x:v>3973282.07</x:v>
       </x:c>
       <x:c r="L168" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M168" s="4">
         <x:v>3973282.1</x:v>
       </x:c>
       <x:c r="N168" s="5">
         <x:v>59</x:v>
       </x:c>
       <x:c r="O168" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:15">
       <x:c r="A169" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B169" s="3" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E169" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F169" s="3" t="s">
-        <x:v>578</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="G169" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="H169" s="3" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="I169" s="3" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="J169" s="4">
-        <x:v>15944985.69</x:v>
+        <x:v>31020053.06</x:v>
       </x:c>
       <x:c r="K169" s="4">
-        <x:v>14987249.22</x:v>
+        <x:v>30061533.42</x:v>
       </x:c>
       <x:c r="L169" s="4">
-        <x:v>957736.47</x:v>
+        <x:v>958519.64</x:v>
       </x:c>
       <x:c r="M169" s="4">
-        <x:v>15513839.99</x:v>
+        <x:v>30220799.98</x:v>
       </x:c>
       <x:c r="N169" s="5">
-        <x:v>62</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="O169" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:15">
       <x:c r="A170" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B170" s="3" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="C170" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D170" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E170" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F170" s="3" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="G170" s="3" t="s">
@@ -12443,110 +12443,110 @@
       <x:c r="B172" s="3" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="C172" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D172" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E172" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F172" s="3" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="G172" s="3" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="H172" s="3" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="I172" s="3" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="J172" s="4">
-        <x:v>35787761</x:v>
+        <x:v>98222.13</x:v>
       </x:c>
       <x:c r="K172" s="4">
-        <x:v>35787761</x:v>
+        <x:v>98222.13</x:v>
       </x:c>
       <x:c r="L172" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M172" s="4">
-        <x:v>35787761.01</x:v>
+        <x:v>98222.14</x:v>
       </x:c>
       <x:c r="N172" s="5">
-        <x:v>47</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="O172" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:15">
       <x:c r="A173" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B173" s="3" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E173" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F173" s="3" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="G173" s="3" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="H173" s="3" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="I173" s="3" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="J173" s="4">
-        <x:v>98222.13</x:v>
+        <x:v>35787761</x:v>
       </x:c>
       <x:c r="K173" s="4">
-        <x:v>98222.13</x:v>
+        <x:v>35787761</x:v>
       </x:c>
       <x:c r="L173" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M173" s="4">
-        <x:v>98222.14</x:v>
+        <x:v>35787761.01</x:v>
       </x:c>
       <x:c r="N173" s="5">
-        <x:v>23</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="O173" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:15">
       <x:c r="A174" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B174" s="3" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="C174" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D174" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E174" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F174" s="3" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="G174" s="3" t="s">
@@ -12622,119 +12622,119 @@
       </x:c>
       <x:c r="O175" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:15">
       <x:c r="A176" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B176" s="3" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="C176" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D176" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E176" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F176" s="3" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="G176" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="H176" s="3" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="I176" s="3" t="s">
-        <x:v>623</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="J176" s="4">
-        <x:v>3219347.15</x:v>
+        <x:v>1390864.31</x:v>
       </x:c>
       <x:c r="K176" s="4">
-        <x:v>2872310.05</x:v>
+        <x:v>1390864.31</x:v>
       </x:c>
       <x:c r="L176" s="4">
-        <x:v>347037.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M176" s="4">
-        <x:v>2857080.94</x:v>
+        <x:v>1390864.3</x:v>
       </x:c>
       <x:c r="N176" s="5">
-        <x:v>39</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O176" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:15">
       <x:c r="A177" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B177" s="3" t="s">
-        <x:v>624</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="C177" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E177" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F177" s="3" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="G177" s="3" t="s">
-        <x:v>625</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H177" s="3" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="I177" s="3" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="J177" s="4">
-        <x:v>1390864.31</x:v>
+        <x:v>3219347.15</x:v>
       </x:c>
       <x:c r="K177" s="4">
-        <x:v>1390864.31</x:v>
+        <x:v>2872310.05</x:v>
       </x:c>
       <x:c r="L177" s="4">
-        <x:v>0</x:v>
+        <x:v>347037.1</x:v>
       </x:c>
       <x:c r="M177" s="4">
-        <x:v>1390864.3</x:v>
+        <x:v>2857080.94</x:v>
       </x:c>
       <x:c r="N177" s="5">
-        <x:v>18</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="O177" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:15">
       <x:c r="A178" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B178" s="3" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="C178" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D178" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E178" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F178" s="3" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="G178" s="3" t="s">
@@ -12951,260 +12951,260 @@
       </x:c>
       <x:c r="O182" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:15">
       <x:c r="A183" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B183" s="3" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E183" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F183" s="3" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="G183" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="H183" s="3" t="s">
-        <x:v>647</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="I183" s="3" t="s">
-        <x:v>648</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="J183" s="4">
-        <x:v>2379418.24</x:v>
+        <x:v>51815.64</x:v>
       </x:c>
       <x:c r="K183" s="4">
-        <x:v>2141000.54</x:v>
+        <x:v>51815.64</x:v>
       </x:c>
       <x:c r="L183" s="4">
-        <x:v>238417.7</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M183" s="4">
-        <x:v>2141000.51</x:v>
+        <x:v>51815.62</x:v>
       </x:c>
       <x:c r="N183" s="5">
-        <x:v>36</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="O183" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:15">
       <x:c r="A184" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B184" s="3" t="s">
-        <x:v>649</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="C184" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D184" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E184" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F184" s="3" t="s">
-        <x:v>650</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="G184" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="H184" s="3" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="I184" s="3" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="J184" s="4">
-        <x:v>31713360.62</x:v>
+        <x:v>13239860.35</x:v>
       </x:c>
       <x:c r="K184" s="4">
-        <x:v>28460608.08</x:v>
+        <x:v>12873633.2</x:v>
       </x:c>
       <x:c r="L184" s="4">
-        <x:v>3252752.54</x:v>
+        <x:v>366227.15</x:v>
       </x:c>
       <x:c r="M184" s="4">
-        <x:v>32097540.2</x:v>
+        <x:v>12871769.51</x:v>
       </x:c>
       <x:c r="N184" s="5">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="O184" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:15">
       <x:c r="A185" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B185" s="3" t="s">
-        <x:v>653</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="C185" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E185" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F185" s="3" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="G185" s="3" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H185" s="3" t="s">
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="I185" s="3" t="s">
         <x:v>654</x:v>
       </x:c>
-      <x:c r="H185" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J185" s="4">
-        <x:v>51815.64</x:v>
+        <x:v>189360.29</x:v>
       </x:c>
       <x:c r="K185" s="4">
-        <x:v>51815.64</x:v>
+        <x:v>189360.29</x:v>
       </x:c>
       <x:c r="L185" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M185" s="4">
-        <x:v>51815.62</x:v>
+        <x:v>189360.28</x:v>
       </x:c>
       <x:c r="N185" s="5">
-        <x:v>23</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O185" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:15">
       <x:c r="A186" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B186" s="3" t="s">
-        <x:v>645</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="C186" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D186" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E186" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F186" s="3" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="G186" s="3" t="s">
-        <x:v>654</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H186" s="3" t="s">
-        <x:v>657</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="I186" s="3" t="s">
-        <x:v>658</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="J186" s="4">
-        <x:v>13239860.35</x:v>
+        <x:v>2379418.24</x:v>
       </x:c>
       <x:c r="K186" s="4">
-        <x:v>12873633.2</x:v>
+        <x:v>2141000.54</x:v>
       </x:c>
       <x:c r="L186" s="4">
-        <x:v>366227.15</x:v>
+        <x:v>238417.7</x:v>
       </x:c>
       <x:c r="M186" s="4">
-        <x:v>12871769.51</x:v>
+        <x:v>2141000.51</x:v>
       </x:c>
       <x:c r="N186" s="5">
-        <x:v>50</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O186" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:15">
       <x:c r="A187" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B187" s="3" t="s">
-        <x:v>645</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E187" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F187" s="3" t="s">
-        <x:v>646</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="G187" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H187" s="3" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="I187" s="3" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="J187" s="4">
-        <x:v>189360.29</x:v>
+        <x:v>31713360.62</x:v>
       </x:c>
       <x:c r="K187" s="4">
-        <x:v>189360.29</x:v>
+        <x:v>28460608.08</x:v>
       </x:c>
       <x:c r="L187" s="4">
-        <x:v>0</x:v>
+        <x:v>3252752.54</x:v>
       </x:c>
       <x:c r="M187" s="4">
-        <x:v>189360.28</x:v>
+        <x:v>32097540.2</x:v>
       </x:c>
       <x:c r="N187" s="5">
-        <x:v>18</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O187" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:15">
       <x:c r="A188" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B188" s="3" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="C188" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D188" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E188" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F188" s="3" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="G188" s="3" t="s">
@@ -13430,157 +13430,157 @@
       <x:c r="B193" s="3" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="C193" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E193" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F193" s="3" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="G193" s="3" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="H193" s="3" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="I193" s="3" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="J193" s="4">
-        <x:v>75050.89</x:v>
+        <x:v>3883335.25</x:v>
       </x:c>
       <x:c r="K193" s="4">
-        <x:v>75050.89</x:v>
+        <x:v>3883335.25</x:v>
       </x:c>
       <x:c r="L193" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M193" s="4">
-        <x:v>75050.89</x:v>
+        <x:v>3883335.29</x:v>
       </x:c>
       <x:c r="N193" s="5">
-        <x:v>23</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="O193" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:15">
       <x:c r="A194" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B194" s="3" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="C194" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D194" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E194" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F194" s="3" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="G194" s="3" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="H194" s="3" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I194" s="3" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="J194" s="4">
-        <x:v>168548.92</x:v>
+        <x:v>75050.89</x:v>
       </x:c>
       <x:c r="K194" s="4">
-        <x:v>168548.92</x:v>
+        <x:v>75050.89</x:v>
       </x:c>
       <x:c r="L194" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M194" s="4">
-        <x:v>168548.93</x:v>
+        <x:v>75050.89</x:v>
       </x:c>
       <x:c r="N194" s="5">
-        <x:v>18</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="O194" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:15">
       <x:c r="A195" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B195" s="3" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="C195" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E195" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F195" s="3" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="G195" s="3" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="H195" s="3" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="I195" s="3" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="J195" s="4">
-        <x:v>3883335.25</x:v>
+        <x:v>168548.92</x:v>
       </x:c>
       <x:c r="K195" s="4">
-        <x:v>3883335.25</x:v>
+        <x:v>168548.92</x:v>
       </x:c>
       <x:c r="L195" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M195" s="4">
-        <x:v>3883335.29</x:v>
+        <x:v>168548.93</x:v>
       </x:c>
       <x:c r="N195" s="5">
-        <x:v>29</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O195" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:15">
       <x:c r="A196" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B196" s="3" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="C196" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D196" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E196" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F196" s="3" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="G196" s="3" t="s">
@@ -13712,157 +13712,157 @@
       <x:c r="B199" s="3" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="C199" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E199" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F199" s="3" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="G199" s="3" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="H199" s="3" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="I199" s="3" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="J199" s="4">
-        <x:v>1138638.53</x:v>
+        <x:v>67857.9</x:v>
       </x:c>
       <x:c r="K199" s="4">
-        <x:v>1138638.53</x:v>
+        <x:v>67857.9</x:v>
       </x:c>
       <x:c r="L199" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M199" s="4">
-        <x:v>1138638.51</x:v>
+        <x:v>67857.9</x:v>
       </x:c>
       <x:c r="N199" s="5">
-        <x:v>18</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="O199" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:15">
       <x:c r="A200" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B200" s="3" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="C200" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D200" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E200" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F200" s="3" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="G200" s="3" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="H200" s="3" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I200" s="3" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="J200" s="4">
-        <x:v>67857.9</x:v>
+        <x:v>453819.43</x:v>
       </x:c>
       <x:c r="K200" s="4">
-        <x:v>67857.9</x:v>
+        <x:v>453819.43</x:v>
       </x:c>
       <x:c r="L200" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M200" s="4">
-        <x:v>67857.9</x:v>
+        <x:v>453819.44</x:v>
       </x:c>
       <x:c r="N200" s="5">
-        <x:v>23</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="O200" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:15">
       <x:c r="A201" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B201" s="3" t="s">
-        <x:v>708</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="C201" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E201" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F201" s="3" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="G201" s="3" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="H201" s="3" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="I201" s="3" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="J201" s="4">
-        <x:v>453819.43</x:v>
+        <x:v>1138638.53</x:v>
       </x:c>
       <x:c r="K201" s="4">
-        <x:v>453819.43</x:v>
+        <x:v>1138638.53</x:v>
       </x:c>
       <x:c r="L201" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M201" s="4">
-        <x:v>453819.44</x:v>
+        <x:v>1138638.51</x:v>
       </x:c>
       <x:c r="N201" s="5">
-        <x:v>29</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O201" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:15">
       <x:c r="A202" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B202" s="3" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="C202" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D202" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E202" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F202" s="3" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="G202" s="3" t="s">
@@ -13900,110 +13900,110 @@
       <x:c r="B203" s="3" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C203" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E203" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F203" s="3" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="G203" s="3" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="H203" s="3" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="I203" s="3" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="J203" s="4">
-        <x:v>5357552.36</x:v>
+        <x:v>91231.5</x:v>
       </x:c>
       <x:c r="K203" s="4">
-        <x:v>5357552.36</x:v>
+        <x:v>91231.5</x:v>
       </x:c>
       <x:c r="L203" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M203" s="4">
-        <x:v>5357552.34</x:v>
+        <x:v>91231.52</x:v>
       </x:c>
       <x:c r="N203" s="5">
-        <x:v>59</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="O203" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:15">
       <x:c r="A204" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B204" s="3" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C204" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D204" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E204" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F204" s="3" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="G204" s="3" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="H204" s="3" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="I204" s="3" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="J204" s="4">
-        <x:v>91231.5</x:v>
+        <x:v>5357552.36</x:v>
       </x:c>
       <x:c r="K204" s="4">
-        <x:v>91231.5</x:v>
+        <x:v>5357552.36</x:v>
       </x:c>
       <x:c r="L204" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M204" s="4">
-        <x:v>91231.52</x:v>
+        <x:v>5357552.34</x:v>
       </x:c>
       <x:c r="N204" s="5">
-        <x:v>23</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="O204" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:15">
       <x:c r="A205" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B205" s="3" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="C205" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E205" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F205" s="3" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="G205" s="3" t="s">
@@ -14173,119 +14173,119 @@
       </x:c>
       <x:c r="O208" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:15">
       <x:c r="A209" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B209" s="3" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="C209" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E209" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F209" s="3" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="G209" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="H209" s="3" t="s">
-        <x:v>752</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="I209" s="3" t="s">
-        <x:v>753</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="J209" s="4">
-        <x:v>4602431.15</x:v>
+        <x:v>2783001.6</x:v>
       </x:c>
       <x:c r="K209" s="4">
-        <x:v>4139426.55</x:v>
+        <x:v>2783001.6</x:v>
       </x:c>
       <x:c r="L209" s="4">
-        <x:v>463004.6</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M209" s="4">
-        <x:v>4139426.58</x:v>
+        <x:v>2783001.63</x:v>
       </x:c>
       <x:c r="N209" s="5">
-        <x:v>55</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O209" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:15">
       <x:c r="A210" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B210" s="3" t="s">
-        <x:v>754</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="C210" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D210" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E210" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F210" s="3" t="s">
-        <x:v>755</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="G210" s="3" t="s">
-        <x:v>756</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H210" s="3" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="I210" s="3" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="J210" s="4">
-        <x:v>2783001.6</x:v>
+        <x:v>4602431.15</x:v>
       </x:c>
       <x:c r="K210" s="4">
-        <x:v>2783001.6</x:v>
+        <x:v>4139426.55</x:v>
       </x:c>
       <x:c r="L210" s="4">
-        <x:v>0</x:v>
+        <x:v>463004.6</x:v>
       </x:c>
       <x:c r="M210" s="4">
-        <x:v>2783001.63</x:v>
+        <x:v>4139426.58</x:v>
       </x:c>
       <x:c r="N210" s="5">
-        <x:v>18</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="O210" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:15">
       <x:c r="A211" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B211" s="3" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="C211" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E211" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F211" s="3" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="G211" s="3" t="s">
@@ -14737,216 +14737,216 @@
       </x:c>
       <x:c r="O220" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:15">
       <x:c r="A221" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B221" s="3" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="C221" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E221" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F221" s="3" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="G221" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H221" s="3" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="I221" s="3" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="J221" s="4">
-        <x:v>110488.93</x:v>
+        <x:v>1831252.72</x:v>
       </x:c>
       <x:c r="K221" s="4">
-        <x:v>110488.93</x:v>
+        <x:v>1642450.59</x:v>
       </x:c>
       <x:c r="L221" s="4">
-        <x:v>0</x:v>
+        <x:v>188802.13</x:v>
       </x:c>
       <x:c r="M221" s="4">
-        <x:v>110488.91</x:v>
+        <x:v>1642450.6</x:v>
       </x:c>
       <x:c r="N221" s="5">
-        <x:v>18</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="O221" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:15">
       <x:c r="A222" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B222" s="3" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="C222" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D222" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E222" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F222" s="3" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="G222" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H222" s="3" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="I222" s="3" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="J222" s="4">
-        <x:v>1831252.72</x:v>
+        <x:v>110488.93</x:v>
       </x:c>
       <x:c r="K222" s="4">
-        <x:v>1642450.59</x:v>
+        <x:v>110488.93</x:v>
       </x:c>
       <x:c r="L222" s="4">
-        <x:v>188802.13</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M222" s="4">
-        <x:v>1642450.6</x:v>
+        <x:v>110488.91</x:v>
       </x:c>
       <x:c r="N222" s="5">
-        <x:v>41</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O222" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:15">
       <x:c r="A223" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B223" s="3" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="C223" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E223" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F223" s="3" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="G223" s="3" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="H223" s="3" t="s">
         <x:v>812</x:v>
       </x:c>
-      <x:c r="H223" s="3" t="s">
+      <x:c r="I223" s="3" t="s">
         <x:v>813</x:v>
       </x:c>
-      <x:c r="I223" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J223" s="4">
-        <x:v>0</x:v>
+        <x:v>36438.84</x:v>
       </x:c>
       <x:c r="K223" s="4">
-        <x:v>0</x:v>
+        <x:v>36438.84</x:v>
       </x:c>
       <x:c r="L223" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M223" s="4">
-        <x:v>0</x:v>
+        <x:v>36438.84</x:v>
       </x:c>
       <x:c r="N223" s="5">
-        <x:v>14</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="O223" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:15">
       <x:c r="A224" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B224" s="3" t="s">
-        <x:v>815</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="C224" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D224" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E224" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F224" s="3" t="s">
+        <x:v>815</x:v>
+      </x:c>
+      <x:c r="G224" s="3" t="s">
         <x:v>816</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>105</x:v>
       </x:c>
       <x:c r="H224" s="3" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="I224" s="3" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="J224" s="4">
-        <x:v>36438.84</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K224" s="4">
-        <x:v>36438.84</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L224" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M224" s="4">
-        <x:v>36438.84</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N224" s="5">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="O224" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:15">
       <x:c r="A225" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B225" s="3" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="C225" s="3" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="E225" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F225" s="3" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="G225" s="3" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="H225" s="3" t="s">
@@ -15380,137 +15380,137 @@
       </x:c>
       <x:c r="J234" s="4">
         <x:v>15668.32</x:v>
       </x:c>
       <x:c r="K234" s="4">
         <x:v>15668.32</x:v>
       </x:c>
       <x:c r="L234" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M234" s="4">
         <x:v>15668.32</x:v>
       </x:c>
       <x:c r="N234" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O234" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:15">
       <x:c r="A235" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B235" s="3" t="s">
-        <x:v>860</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="C235" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E235" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F235" s="3" t="s">
-        <x:v>865</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="G235" s="3" t="s">
-        <x:v>866</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H235" s="3" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="I235" s="3" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="J235" s="4">
-        <x:v>63948.34</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K235" s="4">
-        <x:v>63948.34</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L235" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M235" s="4">
-        <x:v>63948.35</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N235" s="5">
-        <x:v>36</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O235" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:15">
       <x:c r="A236" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B236" s="3" t="s">
-        <x:v>869</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="C236" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D236" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E236" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F236" s="3" t="s">
+        <x:v>869</x:v>
+      </x:c>
+      <x:c r="G236" s="3" t="s">
         <x:v>870</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="H236" s="3" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="I236" s="3" t="s">
         <x:v>872</x:v>
       </x:c>
       <x:c r="J236" s="4">
-        <x:v>0</x:v>
+        <x:v>63948.34</x:v>
       </x:c>
       <x:c r="K236" s="4">
-        <x:v>0</x:v>
+        <x:v>63948.34</x:v>
       </x:c>
       <x:c r="L236" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M236" s="4">
-        <x:v>0</x:v>
+        <x:v>63948.35</x:v>
       </x:c>
       <x:c r="N236" s="5">
-        <x:v>18</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O236" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:15">
       <x:c r="A237" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B237" s="3" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="C237" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E237" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F237" s="3" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="G237" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H237" s="3" t="s">
@@ -15592,110 +15592,110 @@
       <x:c r="B239" s="3" t="s">
         <x:v>882</x:v>
       </x:c>
       <x:c r="C239" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E239" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F239" s="3" t="s">
         <x:v>883</x:v>
       </x:c>
       <x:c r="G239" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H239" s="3" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="I239" s="3" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="J239" s="4">
-        <x:v>1188329.48</x:v>
+        <x:v>4342228.77</x:v>
       </x:c>
       <x:c r="K239" s="4">
-        <x:v>1065812.72</x:v>
+        <x:v>4342228.77</x:v>
       </x:c>
       <x:c r="L239" s="4">
-        <x:v>122516.76</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M239" s="4">
-        <x:v>1065812.72</x:v>
+        <x:v>4342228.75</x:v>
       </x:c>
       <x:c r="N239" s="5">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="O239" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:15">
       <x:c r="A240" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B240" s="3" t="s">
         <x:v>882</x:v>
       </x:c>
       <x:c r="C240" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D240" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E240" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F240" s="3" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="G240" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H240" s="3" t="s">
         <x:v>887</x:v>
       </x:c>
       <x:c r="I240" s="3" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="J240" s="4">
-        <x:v>4342228.77</x:v>
+        <x:v>1188329.48</x:v>
       </x:c>
       <x:c r="K240" s="4">
-        <x:v>4342228.77</x:v>
+        <x:v>1065812.72</x:v>
       </x:c>
       <x:c r="L240" s="4">
-        <x:v>0</x:v>
+        <x:v>122516.76</x:v>
       </x:c>
       <x:c r="M240" s="4">
-        <x:v>4342228.75</x:v>
+        <x:v>1065812.72</x:v>
       </x:c>
       <x:c r="N240" s="5">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="O240" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:15">
       <x:c r="A241" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B241" s="3" t="s">
         <x:v>889</x:v>
       </x:c>
       <x:c r="C241" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E241" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F241" s="3" t="s">
         <x:v>890</x:v>
       </x:c>
       <x:c r="G241" s="3" t="s">
@@ -16109,204 +16109,204 @@
       <x:c r="B250" s="3" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="C250" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D250" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E250" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F250" s="3" t="s">
         <x:v>927</x:v>
       </x:c>
       <x:c r="G250" s="3" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="H250" s="3" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="I250" s="3" t="s">
         <x:v>930</x:v>
       </x:c>
       <x:c r="J250" s="4">
-        <x:v>31421.06</x:v>
+        <x:v>4968562.76</x:v>
       </x:c>
       <x:c r="K250" s="4">
-        <x:v>31421.06</x:v>
+        <x:v>4968562.76</x:v>
       </x:c>
       <x:c r="L250" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M250" s="4">
-        <x:v>31421.06</x:v>
+        <x:v>4968562.68</x:v>
       </x:c>
       <x:c r="N250" s="5">
-        <x:v>16</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="O250" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:15">
       <x:c r="A251" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B251" s="3" t="s">
-        <x:v>931</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="C251" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E251" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F251" s="3" t="s">
+        <x:v>927</x:v>
+      </x:c>
+      <x:c r="G251" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H251" s="3" t="s">
+        <x:v>931</x:v>
+      </x:c>
+      <x:c r="I251" s="3" t="s">
         <x:v>932</x:v>
       </x:c>
-      <x:c r="G251" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J251" s="4">
-        <x:v>4968562.76</x:v>
+        <x:v>2370516.69</x:v>
       </x:c>
       <x:c r="K251" s="4">
-        <x:v>4968562.76</x:v>
+        <x:v>2092798.74</x:v>
       </x:c>
       <x:c r="L251" s="4">
-        <x:v>0</x:v>
+        <x:v>277717.95</x:v>
       </x:c>
       <x:c r="M251" s="4">
-        <x:v>4968562.68</x:v>
+        <x:v>2092798.76</x:v>
       </x:c>
       <x:c r="N251" s="5">
-        <x:v>61</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O251" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:15">
       <x:c r="A252" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B252" s="3" t="s">
-        <x:v>936</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="C252" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D252" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E252" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F252" s="3" t="s">
-        <x:v>932</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="G252" s="3" t="s">
-        <x:v>933</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="H252" s="3" t="s">
+        <x:v>936</x:v>
+      </x:c>
+      <x:c r="I252" s="3" t="s">
         <x:v>937</x:v>
       </x:c>
-      <x:c r="I252" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J252" s="4">
-        <x:v>90403.99</x:v>
+        <x:v>31421.06</x:v>
       </x:c>
       <x:c r="K252" s="4">
-        <x:v>90403.99</x:v>
+        <x:v>31421.06</x:v>
       </x:c>
       <x:c r="L252" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M252" s="4">
-        <x:v>90403.97</x:v>
+        <x:v>31421.06</x:v>
       </x:c>
       <x:c r="N252" s="5">
-        <x:v>23</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="O252" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:15">
       <x:c r="A253" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B253" s="3" t="s">
-        <x:v>931</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="C253" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E253" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F253" s="3" t="s">
-        <x:v>932</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="G253" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="H253" s="3" t="s">
         <x:v>939</x:v>
       </x:c>
       <x:c r="I253" s="3" t="s">
         <x:v>940</x:v>
       </x:c>
       <x:c r="J253" s="4">
-        <x:v>2370516.69</x:v>
+        <x:v>90403.99</x:v>
       </x:c>
       <x:c r="K253" s="4">
-        <x:v>2092798.74</x:v>
+        <x:v>90403.99</x:v>
       </x:c>
       <x:c r="L253" s="4">
-        <x:v>277717.95</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M253" s="4">
-        <x:v>2092798.76</x:v>
+        <x:v>90403.97</x:v>
       </x:c>
       <x:c r="N253" s="5">
-        <x:v>36</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="O253" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:15">
       <x:c r="A254" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B254" s="3" t="s">
         <x:v>941</x:v>
       </x:c>
       <x:c r="C254" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D254" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E254" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F254" s="3" t="s">
         <x:v>942</x:v>
       </x:c>
       <x:c r="G254" s="3" t="s">
@@ -16323,225 +16323,225 @@
       </x:c>
       <x:c r="K254" s="4">
         <x:v>377463.82</x:v>
       </x:c>
       <x:c r="L254" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M254" s="4">
         <x:v>377463.82</x:v>
       </x:c>
       <x:c r="N254" s="5">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O254" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:15">
       <x:c r="A255" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B255" s="3" t="s">
         <x:v>946</x:v>
       </x:c>
       <x:c r="C255" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s">
-        <x:v>160</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E255" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F255" s="3" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="G255" s="3" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="H255" s="3" t="s">
         <x:v>949</x:v>
       </x:c>
       <x:c r="I255" s="3" t="s">
         <x:v>950</x:v>
       </x:c>
       <x:c r="J255" s="4">
-        <x:v>564545.71</x:v>
+        <x:v>52493.24</x:v>
       </x:c>
       <x:c r="K255" s="4">
-        <x:v>564545.71</x:v>
+        <x:v>52493.24</x:v>
       </x:c>
       <x:c r="L255" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M255" s="4">
-        <x:v>564545.68</x:v>
+        <x:v>52493.24</x:v>
       </x:c>
       <x:c r="N255" s="5">
-        <x:v>18</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="O255" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:15">
       <x:c r="A256" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B256" s="3" t="s">
         <x:v>946</x:v>
       </x:c>
       <x:c r="C256" s="3" t="s">
-        <x:v>290</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D256" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E256" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F256" s="3" t="s">
         <x:v>951</x:v>
       </x:c>
       <x:c r="G256" s="3" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="H256" s="3" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="I256" s="3" t="s">
         <x:v>953</x:v>
       </x:c>
       <x:c r="J256" s="4">
-        <x:v>52493.24</x:v>
+        <x:v>564545.71</x:v>
       </x:c>
       <x:c r="K256" s="4">
-        <x:v>52493.24</x:v>
+        <x:v>564545.71</x:v>
       </x:c>
       <x:c r="L256" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M256" s="4">
-        <x:v>52493.24</x:v>
+        <x:v>564545.68</x:v>
       </x:c>
       <x:c r="N256" s="5">
-        <x:v>23</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O256" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:15">
       <x:c r="A257" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B257" s="3" t="s">
         <x:v>954</x:v>
       </x:c>
       <x:c r="C257" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E257" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F257" s="3" t="s">
         <x:v>955</x:v>
       </x:c>
       <x:c r="G257" s="3" t="s">
         <x:v>956</x:v>
       </x:c>
       <x:c r="H257" s="3" t="s">
         <x:v>957</x:v>
       </x:c>
       <x:c r="I257" s="3" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="J257" s="4">
-        <x:v>390493.95</x:v>
+        <x:v>581040.57</x:v>
       </x:c>
       <x:c r="K257" s="4">
-        <x:v>390493.95</x:v>
+        <x:v>581040.57</x:v>
       </x:c>
       <x:c r="L257" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M257" s="4">
-        <x:v>390493.96</x:v>
+        <x:v>581040.56</x:v>
       </x:c>
       <x:c r="N257" s="5">
-        <x:v>36</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O257" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:15">
       <x:c r="A258" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B258" s="3" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="C258" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D258" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E258" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F258" s="3" t="s">
         <x:v>960</x:v>
       </x:c>
       <x:c r="G258" s="3" t="s">
         <x:v>956</x:v>
       </x:c>
       <x:c r="H258" s="3" t="s">
         <x:v>961</x:v>
       </x:c>
       <x:c r="I258" s="3" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="J258" s="4">
-        <x:v>581040.57</x:v>
+        <x:v>390493.95</x:v>
       </x:c>
       <x:c r="K258" s="4">
-        <x:v>581040.57</x:v>
+        <x:v>390493.95</x:v>
       </x:c>
       <x:c r="L258" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M258" s="4">
-        <x:v>581040.56</x:v>
+        <x:v>390493.96</x:v>
       </x:c>
       <x:c r="N258" s="5">
-        <x:v>18</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O258" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:15">
       <x:c r="A259" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B259" s="3" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="C259" s="3" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="E259" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F259" s="3" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="G259" s="3" t="s">
@@ -16767,157 +16767,157 @@
       <x:c r="B264" s="3" t="s">
         <x:v>980</x:v>
       </x:c>
       <x:c r="C264" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D264" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E264" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F264" s="3" t="s">
         <x:v>981</x:v>
       </x:c>
       <x:c r="G264" s="3" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="H264" s="3" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="I264" s="3" t="s">
         <x:v>984</x:v>
       </x:c>
       <x:c r="J264" s="4">
-        <x:v>2542213.38</x:v>
+        <x:v>35036.17</x:v>
       </x:c>
       <x:c r="K264" s="4">
-        <x:v>2542213.38</x:v>
+        <x:v>35036.17</x:v>
       </x:c>
       <x:c r="L264" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M264" s="4">
-        <x:v>2542213.38</x:v>
+        <x:v>35036.18</x:v>
       </x:c>
       <x:c r="N264" s="5">
-        <x:v>30</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="O264" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:15">
       <x:c r="A265" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B265" s="3" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="C265" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E265" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F265" s="3" t="s">
         <x:v>986</x:v>
       </x:c>
       <x:c r="G265" s="3" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="H265" s="3" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="I265" s="3" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="J265" s="4">
-        <x:v>4816985.46</x:v>
+        <x:v>2542213.38</x:v>
       </x:c>
       <x:c r="K265" s="4">
-        <x:v>4816985.46</x:v>
+        <x:v>2542213.38</x:v>
       </x:c>
       <x:c r="L265" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M265" s="4">
-        <x:v>5274253.44</x:v>
+        <x:v>2542213.38</x:v>
       </x:c>
       <x:c r="N265" s="5">
-        <x:v>22</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O265" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:15">
       <x:c r="A266" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B266" s="3" t="s">
-        <x:v>985</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="C266" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D266" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E266" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F266" s="3" t="s">
         <x:v>989</x:v>
       </x:c>
       <x:c r="G266" s="3" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="H266" s="3" t="s">
         <x:v>990</x:v>
       </x:c>
       <x:c r="I266" s="3" t="s">
         <x:v>991</x:v>
       </x:c>
       <x:c r="J266" s="4">
-        <x:v>35036.17</x:v>
+        <x:v>4816985.46</x:v>
       </x:c>
       <x:c r="K266" s="4">
-        <x:v>35036.17</x:v>
+        <x:v>4816985.46</x:v>
       </x:c>
       <x:c r="L266" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M266" s="4">
-        <x:v>35036.18</x:v>
+        <x:v>5274253.44</x:v>
       </x:c>
       <x:c r="N266" s="5">
-        <x:v>23</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O266" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:15">
       <x:c r="A267" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B267" s="3" t="s">
         <x:v>992</x:v>
       </x:c>
       <x:c r="C267" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E267" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F267" s="3" t="s">
         <x:v>993</x:v>
       </x:c>
       <x:c r="G267" s="3" t="s">
@@ -17087,192 +17087,192 @@
       </x:c>
       <x:c r="O270" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:15">
       <x:c r="A271" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B271" s="3" t="s">
         <x:v>1009</x:v>
       </x:c>
       <x:c r="C271" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E271" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F271" s="3" t="s">
         <x:v>1010</x:v>
       </x:c>
       <x:c r="G271" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H271" s="3" t="s">
         <x:v>1011</x:v>
       </x:c>
-      <x:c r="H271" s="3" t="s">
+      <x:c r="I271" s="3" t="s">
         <x:v>1012</x:v>
       </x:c>
-      <x:c r="I271" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J271" s="4">
-        <x:v>5851563.46</x:v>
+        <x:v>44669737.33</x:v>
       </x:c>
       <x:c r="K271" s="4">
-        <x:v>5851563.46</x:v>
+        <x:v>40171343.45</x:v>
       </x:c>
       <x:c r="L271" s="4">
-        <x:v>0</x:v>
+        <x:v>4498393.88</x:v>
       </x:c>
       <x:c r="M271" s="4">
-        <x:v>5851563.45</x:v>
+        <x:v>40085226.65</x:v>
       </x:c>
       <x:c r="N271" s="5">
-        <x:v>40</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O271" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:15">
       <x:c r="A272" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B272" s="3" t="s">
-        <x:v>1014</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="C272" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D272" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E272" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F272" s="3" t="s">
+        <x:v>1010</x:v>
+      </x:c>
+      <x:c r="G272" s="3" t="s">
+        <x:v>1013</x:v>
+      </x:c>
+      <x:c r="H272" s="3" t="s">
+        <x:v>1014</x:v>
+      </x:c>
+      <x:c r="I272" s="3" t="s">
         <x:v>1015</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1017</x:v>
       </x:c>
       <x:c r="J272" s="4">
         <x:v>5045423.82</x:v>
       </x:c>
       <x:c r="K272" s="4">
         <x:v>5045423.82</x:v>
       </x:c>
       <x:c r="L272" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M272" s="4">
         <x:v>5889238.63</x:v>
       </x:c>
       <x:c r="N272" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O272" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:15">
       <x:c r="A273" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B273" s="3" t="s">
-        <x:v>1014</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="C273" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E273" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F273" s="3" t="s">
-        <x:v>1015</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="G273" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="H273" s="3" t="s">
         <x:v>1018</x:v>
       </x:c>
       <x:c r="I273" s="3" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="J273" s="4">
-        <x:v>44669737.33</x:v>
+        <x:v>5851563.46</x:v>
       </x:c>
       <x:c r="K273" s="4">
-        <x:v>40171343.45</x:v>
+        <x:v>5851563.46</x:v>
       </x:c>
       <x:c r="L273" s="4">
-        <x:v>4498393.88</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M273" s="4">
-        <x:v>40085226.65</x:v>
+        <x:v>5851563.45</x:v>
       </x:c>
       <x:c r="N273" s="5">
-        <x:v>60</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="O273" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:15">
       <x:c r="A274" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B274" s="3" t="s">
-        <x:v>1014</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="C274" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D274" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E274" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F274" s="3" t="s">
         <x:v>1020</x:v>
       </x:c>
       <x:c r="G274" s="3" t="s">
-        <x:v>1011</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="H274" s="3" t="s">
         <x:v>1021</x:v>
       </x:c>
       <x:c r="I274" s="3" t="s">
         <x:v>1022</x:v>
       </x:c>
       <x:c r="J274" s="4">
         <x:v>80081.68</x:v>
       </x:c>
       <x:c r="K274" s="4">
         <x:v>80081.68</x:v>
       </x:c>
       <x:c r="L274" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M274" s="4">
         <x:v>80081.66</x:v>
       </x:c>
       <x:c r="N274" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O274" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -17357,131 +17357,131 @@
       </x:c>
       <x:c r="K276" s="4">
         <x:v>37158.64</x:v>
       </x:c>
       <x:c r="L276" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M276" s="4">
         <x:v>37158.66</x:v>
       </x:c>
       <x:c r="N276" s="5">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O276" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:15">
       <x:c r="A277" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B277" s="3" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="C277" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s">
-        <x:v>160</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E277" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F277" s="3" t="s">
-        <x:v>1024</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="G277" s="3" t="s">
-        <x:v>1025</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H277" s="3" t="s">
-        <x:v>1032</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="I277" s="3" t="s">
-        <x:v>1033</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="J277" s="4">
-        <x:v>2890372.77</x:v>
+        <x:v>45622617.98</x:v>
       </x:c>
       <x:c r="K277" s="4">
-        <x:v>2600757.42</x:v>
+        <x:v>40396559.89</x:v>
       </x:c>
       <x:c r="L277" s="4">
-        <x:v>289615.35</x:v>
+        <x:v>5226058.09</x:v>
       </x:c>
       <x:c r="M277" s="4">
-        <x:v>2600757.44</x:v>
+        <x:v>40702426.97</x:v>
       </x:c>
       <x:c r="N277" s="5">
-        <x:v>36</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="O277" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:15">
       <x:c r="A278" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B278" s="3" t="s">
-        <x:v>1034</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="C278" s="3" t="s">
-        <x:v>290</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D278" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E278" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F278" s="3" t="s">
-        <x:v>1035</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="G278" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="H278" s="3" t="s">
         <x:v>1036</x:v>
       </x:c>
       <x:c r="I278" s="3" t="s">
         <x:v>1037</x:v>
       </x:c>
       <x:c r="J278" s="4">
-        <x:v>45622617.98</x:v>
+        <x:v>2890372.77</x:v>
       </x:c>
       <x:c r="K278" s="4">
-        <x:v>40396559.89</x:v>
+        <x:v>2600757.42</x:v>
       </x:c>
       <x:c r="L278" s="4">
-        <x:v>5226058.09</x:v>
+        <x:v>289615.35</x:v>
       </x:c>
       <x:c r="M278" s="4">
-        <x:v>40702426.97</x:v>
+        <x:v>2600757.44</x:v>
       </x:c>
       <x:c r="N278" s="5">
-        <x:v>75</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O278" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:15">
       <x:c r="A279" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B279" s="3" t="s">
         <x:v>1038</x:v>
       </x:c>
       <x:c r="C279" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E279" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F279" s="3" t="s">
         <x:v>1039</x:v>
       </x:c>
       <x:c r="G279" s="3" t="s">
@@ -17545,175 +17545,175 @@
       </x:c>
       <x:c r="K280" s="4">
         <x:v>149164.52</x:v>
       </x:c>
       <x:c r="L280" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M280" s="4">
         <x:v>149164.52</x:v>
       </x:c>
       <x:c r="N280" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O280" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:15">
       <x:c r="A281" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B281" s="3" t="s">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="C281" s="3" t="s">
-        <x:v>290</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E281" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F281" s="3" t="s">
         <x:v>1047</x:v>
       </x:c>
       <x:c r="G281" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="H281" s="3" t="s">
-        <x:v>1048</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="I281" s="3" t="s">
-        <x:v>1049</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="J281" s="4">
-        <x:v>193441.7</x:v>
+        <x:v>1597463.04</x:v>
       </x:c>
       <x:c r="K281" s="4">
-        <x:v>193441.7</x:v>
+        <x:v>1597463.04</x:v>
       </x:c>
       <x:c r="L281" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M281" s="4">
-        <x:v>193441.67</x:v>
+        <x:v>1597463.03</x:v>
       </x:c>
       <x:c r="N281" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O281" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:15">
       <x:c r="A282" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B282" s="3" t="s">
-        <x:v>1050</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="C282" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D282" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E282" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F282" s="3" t="s">
-        <x:v>1047</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="G282" s="3" t="s">
-        <x:v>1051</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="H282" s="3" t="s">
-        <x:v>1052</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="I282" s="3" t="s">
-        <x:v>1053</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="J282" s="4">
         <x:v>533062.13</x:v>
       </x:c>
       <x:c r="K282" s="4">
         <x:v>533062.13</x:v>
       </x:c>
       <x:c r="L282" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M282" s="4">
         <x:v>533062.15</x:v>
       </x:c>
       <x:c r="N282" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O282" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:15">
       <x:c r="A283" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B283" s="3" t="s">
-        <x:v>1054</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="C283" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s">
-        <x:v>160</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E283" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F283" s="3" t="s">
-        <x:v>1055</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="G283" s="3" t="s">
-        <x:v>1051</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H283" s="3" t="s">
         <x:v>1056</x:v>
       </x:c>
       <x:c r="I283" s="3" t="s">
         <x:v>1057</x:v>
       </x:c>
       <x:c r="J283" s="4">
-        <x:v>1597463.04</x:v>
+        <x:v>193441.7</x:v>
       </x:c>
       <x:c r="K283" s="4">
-        <x:v>1597463.04</x:v>
+        <x:v>193441.7</x:v>
       </x:c>
       <x:c r="L283" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M283" s="4">
-        <x:v>1597463.03</x:v>
+        <x:v>193441.67</x:v>
       </x:c>
       <x:c r="N283" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O283" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:15">
       <x:c r="A284" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B284" s="3" t="s">
         <x:v>1058</x:v>
       </x:c>
       <x:c r="C284" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D284" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E284" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F284" s="3" t="s">
@@ -18130,133 +18130,133 @@
       <x:c r="B293" s="3" t="s">
         <x:v>1100</x:v>
       </x:c>
       <x:c r="C293" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E293" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F293" s="3" t="s">
         <x:v>1101</x:v>
       </x:c>
       <x:c r="G293" s="3" t="s">
         <x:v>1102</x:v>
       </x:c>
       <x:c r="H293" s="3" t="s">
         <x:v>1103</x:v>
       </x:c>
       <x:c r="I293" s="3" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="J293" s="4">
-        <x:v>38469.13</x:v>
+        <x:v>19728838.94</x:v>
       </x:c>
       <x:c r="K293" s="4">
-        <x:v>38469.13</x:v>
+        <x:v>19728838.94</x:v>
       </x:c>
       <x:c r="L293" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M293" s="4">
-        <x:v>38469.14</x:v>
+        <x:v>19729758.84</x:v>
       </x:c>
       <x:c r="N293" s="5">
-        <x:v>23</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="O293" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:15">
       <x:c r="A294" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B294" s="3" t="s">
         <x:v>1100</x:v>
       </x:c>
       <x:c r="C294" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D294" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E294" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F294" s="3" t="s">
         <x:v>1105</x:v>
       </x:c>
       <x:c r="G294" s="3" t="s">
         <x:v>1102</x:v>
       </x:c>
       <x:c r="H294" s="3" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="I294" s="3" t="s">
         <x:v>1107</x:v>
       </x:c>
       <x:c r="J294" s="4">
-        <x:v>19728838.94</x:v>
+        <x:v>38469.13</x:v>
       </x:c>
       <x:c r="K294" s="4">
-        <x:v>19728838.94</x:v>
+        <x:v>38469.13</x:v>
       </x:c>
       <x:c r="L294" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M294" s="4">
-        <x:v>19729758.84</x:v>
+        <x:v>38469.14</x:v>
       </x:c>
       <x:c r="N294" s="5">
-        <x:v>50</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="O294" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:15">
       <x:c r="A295" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B295" s="3" t="s">
         <x:v>1100</x:v>
       </x:c>
       <x:c r="C295" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E295" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F295" s="3" t="s">
-        <x:v>1105</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="G295" s="3" t="s">
         <x:v>1108</x:v>
       </x:c>
       <x:c r="H295" s="3" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="I295" s="3" t="s">
         <x:v>1110</x:v>
       </x:c>
       <x:c r="J295" s="4">
         <x:v>15732009.5</x:v>
       </x:c>
       <x:c r="K295" s="4">
         <x:v>14062843.15</x:v>
       </x:c>
       <x:c r="L295" s="4">
         <x:v>1669166.35</x:v>
       </x:c>
       <x:c r="M295" s="4">
         <x:v>14062843.24</x:v>
       </x:c>
       <x:c r="N295" s="5">
         <x:v>53</x:v>
       </x:c>
@@ -18529,134 +18529,134 @@
       </x:c>
       <x:c r="J301" s="4">
         <x:v>449436.78</x:v>
       </x:c>
       <x:c r="K301" s="4">
         <x:v>449436.78</x:v>
       </x:c>
       <x:c r="L301" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M301" s="4">
         <x:v>449436.79</x:v>
       </x:c>
       <x:c r="N301" s="5">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O301" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:15">
       <x:c r="A302" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B302" s="3" t="s">
-        <x:v>1137</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="C302" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D302" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E302" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F302" s="3" t="s">
+        <x:v>1134</x:v>
+      </x:c>
+      <x:c r="G302" s="3" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H302" s="3" t="s">
+        <x:v>1137</x:v>
+      </x:c>
+      <x:c r="I302" s="3" t="s">
         <x:v>1138</x:v>
       </x:c>
-      <x:c r="G302" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J302" s="4">
-        <x:v>1382138.99</x:v>
+        <x:v>149593.67</x:v>
       </x:c>
       <x:c r="K302" s="4">
-        <x:v>1243510.46</x:v>
+        <x:v>149593.67</x:v>
       </x:c>
       <x:c r="L302" s="4">
-        <x:v>138628.53</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M302" s="4">
-        <x:v>1243510.49</x:v>
+        <x:v>149593.67</x:v>
       </x:c>
       <x:c r="N302" s="5">
-        <x:v>36</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O302" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:15">
       <x:c r="A303" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B303" s="3" t="s">
-        <x:v>1133</x:v>
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="C303" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E303" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F303" s="3" t="s">
-        <x:v>1134</x:v>
+        <x:v>1140</x:v>
       </x:c>
       <x:c r="G303" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H303" s="3" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="I303" s="3" t="s">
         <x:v>1142</x:v>
       </x:c>
       <x:c r="J303" s="4">
-        <x:v>149593.67</x:v>
+        <x:v>1382138.99</x:v>
       </x:c>
       <x:c r="K303" s="4">
-        <x:v>149593.67</x:v>
+        <x:v>1243510.46</x:v>
       </x:c>
       <x:c r="L303" s="4">
-        <x:v>0</x:v>
+        <x:v>138628.53</x:v>
       </x:c>
       <x:c r="M303" s="4">
-        <x:v>149593.67</x:v>
+        <x:v>1243510.49</x:v>
       </x:c>
       <x:c r="N303" s="5">
-        <x:v>18</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O303" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:15">
       <x:c r="A304" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B304" s="3" t="s">
         <x:v>1143</x:v>
       </x:c>
       <x:c r="C304" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D304" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E304" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F304" s="3" t="s">
         <x:v>1144</x:v>
       </x:c>
       <x:c r="G304" s="3" t="s">
@@ -18779,307 +18779,307 @@
       </x:c>
       <x:c r="O306" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:15">
       <x:c r="A307" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B307" s="3" t="s">
         <x:v>1157</x:v>
       </x:c>
       <x:c r="C307" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E307" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F307" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="G307" s="3" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H307" s="3" t="s">
         <x:v>1159</x:v>
       </x:c>
-      <x:c r="H307" s="3" t="s">
+      <x:c r="I307" s="3" t="s">
         <x:v>1160</x:v>
       </x:c>
-      <x:c r="I307" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J307" s="4">
-        <x:v>5391770.94</x:v>
+        <x:v>183993.39</x:v>
       </x:c>
       <x:c r="K307" s="4">
-        <x:v>5391770.94</x:v>
+        <x:v>183993.39</x:v>
       </x:c>
       <x:c r="L307" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M307" s="4">
-        <x:v>5391770.93</x:v>
+        <x:v>183993.39</x:v>
       </x:c>
       <x:c r="N307" s="5">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="O307" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:15">
       <x:c r="A308" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B308" s="3" t="s">
-        <x:v>1162</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="C308" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D308" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E308" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F308" s="3" t="s">
+        <x:v>1162</x:v>
+      </x:c>
+      <x:c r="G308" s="3" t="s">
         <x:v>1163</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="H308" s="3" t="s">
         <x:v>1164</x:v>
       </x:c>
       <x:c r="I308" s="3" t="s">
         <x:v>1165</x:v>
       </x:c>
       <x:c r="J308" s="4">
-        <x:v>183993.39</x:v>
+        <x:v>5391770.94</x:v>
       </x:c>
       <x:c r="K308" s="4">
-        <x:v>183993.39</x:v>
+        <x:v>5391770.94</x:v>
       </x:c>
       <x:c r="L308" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M308" s="4">
-        <x:v>183993.39</x:v>
+        <x:v>5391770.93</x:v>
       </x:c>
       <x:c r="N308" s="5">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="O308" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:15">
       <x:c r="A309" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B309" s="3" t="s">
         <x:v>1166</x:v>
       </x:c>
       <x:c r="C309" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E309" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F309" s="3" t="s">
         <x:v>1167</x:v>
       </x:c>
       <x:c r="G309" s="3" t="s">
         <x:v>1168</x:v>
       </x:c>
       <x:c r="H309" s="3" t="s">
         <x:v>1169</x:v>
       </x:c>
       <x:c r="I309" s="3" t="s">
         <x:v>1170</x:v>
       </x:c>
       <x:c r="J309" s="4">
-        <x:v>133840.47</x:v>
+        <x:v>5500058.55</x:v>
       </x:c>
       <x:c r="K309" s="4">
-        <x:v>133840.47</x:v>
+        <x:v>5500058.55</x:v>
       </x:c>
       <x:c r="L309" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M309" s="4">
-        <x:v>133840.46</x:v>
+        <x:v>5500058.56</x:v>
       </x:c>
       <x:c r="N309" s="5">
-        <x:v>23</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O309" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:15">
       <x:c r="A310" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B310" s="3" t="s">
-        <x:v>1166</x:v>
+        <x:v>1171</x:v>
       </x:c>
       <x:c r="C310" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D310" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E310" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F310" s="3" t="s">
-        <x:v>1167</x:v>
+        <x:v>1172</x:v>
       </x:c>
       <x:c r="G310" s="3" t="s">
-        <x:v>1168</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H310" s="3" t="s">
-        <x:v>1171</x:v>
+        <x:v>1173</x:v>
       </x:c>
       <x:c r="I310" s="3" t="s">
-        <x:v>1172</x:v>
+        <x:v>1174</x:v>
       </x:c>
       <x:c r="J310" s="4">
-        <x:v>5500058.55</x:v>
+        <x:v>182206.51</x:v>
       </x:c>
       <x:c r="K310" s="4">
-        <x:v>5500058.55</x:v>
+        <x:v>182206.51</x:v>
       </x:c>
       <x:c r="L310" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M310" s="4">
-        <x:v>5500058.56</x:v>
+        <x:v>182206.52</x:v>
       </x:c>
       <x:c r="N310" s="5">
-        <x:v>58</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O310" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:15">
       <x:c r="A311" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B311" s="3" t="s">
-        <x:v>1173</x:v>
+        <x:v>1175</x:v>
       </x:c>
       <x:c r="C311" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E311" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F311" s="3" t="s">
-        <x:v>1174</x:v>
+        <x:v>1176</x:v>
       </x:c>
       <x:c r="G311" s="3" t="s">
-        <x:v>1175</x:v>
+        <x:v>1177</x:v>
       </x:c>
       <x:c r="H311" s="3" t="s">
-        <x:v>1176</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="I311" s="3" t="s">
-        <x:v>1177</x:v>
+        <x:v>1179</x:v>
       </x:c>
       <x:c r="J311" s="4">
         <x:v>36505.17</x:v>
       </x:c>
       <x:c r="K311" s="4">
         <x:v>36505.17</x:v>
       </x:c>
       <x:c r="L311" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M311" s="4">
         <x:v>36505.17</x:v>
       </x:c>
       <x:c r="N311" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O311" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:15">
       <x:c r="A312" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B312" s="3" t="s">
-        <x:v>1178</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="C312" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D312" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E312" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F312" s="3" t="s">
-        <x:v>1179</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="G312" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>1168</x:v>
       </x:c>
       <x:c r="H312" s="3" t="s">
         <x:v>1180</x:v>
       </x:c>
       <x:c r="I312" s="3" t="s">
         <x:v>1181</x:v>
       </x:c>
       <x:c r="J312" s="4">
-        <x:v>182206.51</x:v>
+        <x:v>133840.47</x:v>
       </x:c>
       <x:c r="K312" s="4">
-        <x:v>182206.51</x:v>
+        <x:v>133840.47</x:v>
       </x:c>
       <x:c r="L312" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M312" s="4">
-        <x:v>182206.52</x:v>
+        <x:v>133840.46</x:v>
       </x:c>
       <x:c r="N312" s="5">
-        <x:v>18</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="O312" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:15">
       <x:c r="A313" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B313" s="3" t="s">
         <x:v>1182</x:v>
       </x:c>
       <x:c r="C313" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E313" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F313" s="3" t="s">
         <x:v>1183</x:v>
       </x:c>
       <x:c r="G313" s="3" t="s">
@@ -19211,110 +19211,110 @@
       <x:c r="B316" s="3" t="s">
         <x:v>1195</x:v>
       </x:c>
       <x:c r="C316" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D316" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E316" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F316" s="3" t="s">
         <x:v>1196</x:v>
       </x:c>
       <x:c r="G316" s="3" t="s">
         <x:v>1197</x:v>
       </x:c>
       <x:c r="H316" s="3" t="s">
         <x:v>1198</x:v>
       </x:c>
       <x:c r="I316" s="3" t="s">
         <x:v>1199</x:v>
       </x:c>
       <x:c r="J316" s="4">
-        <x:v>36505.17</x:v>
+        <x:v>193891.3</x:v>
       </x:c>
       <x:c r="K316" s="4">
-        <x:v>36505.17</x:v>
+        <x:v>193891.3</x:v>
       </x:c>
       <x:c r="L316" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M316" s="4">
-        <x:v>36505.17</x:v>
+        <x:v>193891.31</x:v>
       </x:c>
       <x:c r="N316" s="5">
-        <x:v>12</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O316" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:15">
       <x:c r="A317" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B317" s="3" t="s">
         <x:v>1200</x:v>
       </x:c>
       <x:c r="C317" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E317" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F317" s="3" t="s">
         <x:v>1201</x:v>
       </x:c>
       <x:c r="G317" s="3" t="s">
         <x:v>1202</x:v>
       </x:c>
       <x:c r="H317" s="3" t="s">
         <x:v>1203</x:v>
       </x:c>
       <x:c r="I317" s="3" t="s">
         <x:v>1204</x:v>
       </x:c>
       <x:c r="J317" s="4">
-        <x:v>193891.3</x:v>
+        <x:v>36505.17</x:v>
       </x:c>
       <x:c r="K317" s="4">
-        <x:v>193891.3</x:v>
+        <x:v>36505.17</x:v>
       </x:c>
       <x:c r="L317" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M317" s="4">
-        <x:v>193891.31</x:v>
+        <x:v>36505.17</x:v>
       </x:c>
       <x:c r="N317" s="5">
-        <x:v>18</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O317" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:15">
       <x:c r="A318" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B318" s="3" t="s">
         <x:v>1205</x:v>
       </x:c>
       <x:c r="C318" s="3" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="D318" s="3" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="E318" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F318" s="3" t="s">
         <x:v>1206</x:v>
       </x:c>
       <x:c r="G318" s="3" t="s">
@@ -19907,122 +19907,122 @@
       </x:c>
       <x:c r="O330" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:15">
       <x:c r="A331" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B331" s="3" t="s">
         <x:v>1263</x:v>
       </x:c>
       <x:c r="C331" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E331" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F331" s="3" t="s">
         <x:v>1264</x:v>
       </x:c>
       <x:c r="G331" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H331" s="3" t="s">
         <x:v>1265</x:v>
       </x:c>
       <x:c r="I331" s="3" t="s">
         <x:v>1266</x:v>
       </x:c>
       <x:c r="J331" s="4">
-        <x:v>1354562.14</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K331" s="4">
-        <x:v>1217344.97</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L331" s="4">
-        <x:v>137217.17</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M331" s="4">
-        <x:v>1217345.02</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N331" s="5">
-        <x:v>41</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O331" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:15">
       <x:c r="A332" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B332" s="3" t="s">
         <x:v>1263</x:v>
       </x:c>
       <x:c r="C332" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D332" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E332" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F332" s="3" t="s">
         <x:v>1267</x:v>
       </x:c>
       <x:c r="G332" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H332" s="3" t="s">
         <x:v>1268</x:v>
       </x:c>
       <x:c r="I332" s="3" t="s">
         <x:v>1269</x:v>
       </x:c>
       <x:c r="J332" s="4">
-        <x:v>0</x:v>
+        <x:v>1354562.14</x:v>
       </x:c>
       <x:c r="K332" s="4">
-        <x:v>0</x:v>
+        <x:v>1217344.97</x:v>
       </x:c>
       <x:c r="L332" s="4">
-        <x:v>0</x:v>
+        <x:v>137217.17</x:v>
       </x:c>
       <x:c r="M332" s="4">
-        <x:v>0</x:v>
+        <x:v>1217345.02</x:v>
       </x:c>
       <x:c r="N332" s="5">
-        <x:v>18</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="O332" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:15">
       <x:c r="A333" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B333" s="3" t="s">
         <x:v>1270</x:v>
       </x:c>
       <x:c r="C333" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E333" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F333" s="3" t="s">
         <x:v>1271</x:v>
       </x:c>
       <x:c r="G333" s="3" t="s">
         <x:v>1272</x:v>
       </x:c>
       <x:c r="H333" s="3" t="s">
@@ -20130,131 +20130,131 @@
       </x:c>
       <x:c r="K335" s="4">
         <x:v>800976.03</x:v>
       </x:c>
       <x:c r="L335" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M335" s="4">
         <x:v>800976.05</x:v>
       </x:c>
       <x:c r="N335" s="5">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O335" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:15">
       <x:c r="A336" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B336" s="3" t="s">
         <x:v>1284</x:v>
       </x:c>
       <x:c r="C336" s="3" t="s">
-        <x:v>290</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D336" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E336" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F336" s="3" t="s">
         <x:v>1285</x:v>
       </x:c>
       <x:c r="G336" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H336" s="3" t="s">
         <x:v>1286</x:v>
       </x:c>
       <x:c r="I336" s="3" t="s">
         <x:v>1287</x:v>
       </x:c>
       <x:c r="J336" s="4">
-        <x:v>156083.45</x:v>
+        <x:v>3442972.74</x:v>
       </x:c>
       <x:c r="K336" s="4">
-        <x:v>156083.45</x:v>
+        <x:v>3442972.74</x:v>
       </x:c>
       <x:c r="L336" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M336" s="4">
-        <x:v>156083.47</x:v>
+        <x:v>3442972.71</x:v>
       </x:c>
       <x:c r="N336" s="5">
-        <x:v>18</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="O336" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:15">
       <x:c r="A337" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B337" s="3" t="s">
         <x:v>1288</x:v>
       </x:c>
       <x:c r="C337" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s">
-        <x:v>160</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E337" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F337" s="3" t="s">
         <x:v>1285</x:v>
       </x:c>
       <x:c r="G337" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H337" s="3" t="s">
         <x:v>1289</x:v>
       </x:c>
       <x:c r="I337" s="3" t="s">
         <x:v>1290</x:v>
       </x:c>
       <x:c r="J337" s="4">
-        <x:v>3442972.74</x:v>
+        <x:v>156083.45</x:v>
       </x:c>
       <x:c r="K337" s="4">
-        <x:v>3442972.74</x:v>
+        <x:v>156083.45</x:v>
       </x:c>
       <x:c r="L337" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M337" s="4">
-        <x:v>3442972.71</x:v>
+        <x:v>156083.47</x:v>
       </x:c>
       <x:c r="N337" s="5">
-        <x:v>29</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O337" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:15">
       <x:c r="A338" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B338" s="3" t="s">
         <x:v>1291</x:v>
       </x:c>
       <x:c r="C338" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D338" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E338" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F338" s="3" t="s">
         <x:v>1292</x:v>
       </x:c>
       <x:c r="G338" s="3" t="s">
@@ -20621,63 +20621,63 @@
       <x:c r="B346" s="3" t="s">
         <x:v>1324</x:v>
       </x:c>
       <x:c r="C346" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D346" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E346" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F346" s="3" t="s">
         <x:v>1325</x:v>
       </x:c>
       <x:c r="G346" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H346" s="3" t="s">
         <x:v>1326</x:v>
       </x:c>
       <x:c r="I346" s="3" t="s">
         <x:v>1327</x:v>
       </x:c>
       <x:c r="J346" s="4">
-        <x:v>182215.73</x:v>
+        <x:v>136137.62</x:v>
       </x:c>
       <x:c r="K346" s="4">
-        <x:v>182215.73</x:v>
+        <x:v>136137.62</x:v>
       </x:c>
       <x:c r="L346" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M346" s="4">
-        <x:v>182215.74</x:v>
+        <x:v>136137.61</x:v>
       </x:c>
       <x:c r="N346" s="5">
-        <x:v>18</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="O346" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:15">
       <x:c r="A347" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B347" s="3" t="s">
         <x:v>1324</x:v>
       </x:c>
       <x:c r="C347" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E347" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F347" s="3" t="s">
         <x:v>1328</x:v>
       </x:c>
       <x:c r="G347" s="3" t="s">
@@ -20700,125 +20700,125 @@
       </x:c>
       <x:c r="M347" s="4">
         <x:v>134808.66</x:v>
       </x:c>
       <x:c r="N347" s="5">
         <x:v>40</x:v>
       </x:c>
       <x:c r="O347" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:15">
       <x:c r="A348" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B348" s="3" t="s">
         <x:v>1324</x:v>
       </x:c>
       <x:c r="C348" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D348" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E348" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F348" s="3" t="s">
         <x:v>1331</x:v>
       </x:c>
       <x:c r="G348" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H348" s="3" t="s">
         <x:v>1332</x:v>
       </x:c>
       <x:c r="I348" s="3" t="s">
         <x:v>1333</x:v>
       </x:c>
       <x:c r="J348" s="4">
-        <x:v>136137.62</x:v>
+        <x:v>142117.88</x:v>
       </x:c>
       <x:c r="K348" s="4">
-        <x:v>136137.62</x:v>
+        <x:v>142117.88</x:v>
       </x:c>
       <x:c r="L348" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M348" s="4">
-        <x:v>136137.61</x:v>
+        <x:v>142117.9</x:v>
       </x:c>
       <x:c r="N348" s="5">
-        <x:v>40</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O348" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:15">
       <x:c r="A349" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B349" s="3" t="s">
         <x:v>1324</x:v>
       </x:c>
       <x:c r="C349" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E349" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F349" s="3" t="s">
         <x:v>1334</x:v>
       </x:c>
       <x:c r="G349" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H349" s="3" t="s">
         <x:v>1335</x:v>
       </x:c>
       <x:c r="I349" s="3" t="s">
         <x:v>1336</x:v>
       </x:c>
       <x:c r="J349" s="4">
-        <x:v>142117.88</x:v>
+        <x:v>182215.73</x:v>
       </x:c>
       <x:c r="K349" s="4">
-        <x:v>142117.88</x:v>
+        <x:v>182215.73</x:v>
       </x:c>
       <x:c r="L349" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M349" s="4">
-        <x:v>142117.9</x:v>
+        <x:v>182215.74</x:v>
       </x:c>
       <x:c r="N349" s="5">
-        <x:v>37</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O349" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:15">
       <x:c r="A350" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B350" s="3" t="s">
         <x:v>1337</x:v>
       </x:c>
       <x:c r="C350" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D350" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="E350" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F350" s="3" t="s">
         <x:v>1338</x:v>
       </x:c>
       <x:c r="G350" s="3" t="s">
@@ -20997,157 +20997,157 @@
       <x:c r="B354" s="3" t="s">
         <x:v>1353</x:v>
       </x:c>
       <x:c r="C354" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D354" s="3" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="E354" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F354" s="3" t="s">
         <x:v>1354</x:v>
       </x:c>
       <x:c r="G354" s="3" t="s">
         <x:v>1355</x:v>
       </x:c>
       <x:c r="H354" s="3" t="s">
         <x:v>1356</x:v>
       </x:c>
       <x:c r="I354" s="3" t="s">
         <x:v>1357</x:v>
       </x:c>
       <x:c r="J354" s="4">
-        <x:v>437526.33</x:v>
+        <x:v>18016.68</x:v>
       </x:c>
       <x:c r="K354" s="4">
-        <x:v>437526.33</x:v>
+        <x:v>18016.68</x:v>
       </x:c>
       <x:c r="L354" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M354" s="4">
-        <x:v>437526.33</x:v>
+        <x:v>18016.69</x:v>
       </x:c>
       <x:c r="N354" s="5">
-        <x:v>35</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O354" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:15">
       <x:c r="A355" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B355" s="3" t="s">
+        <x:v>1353</x:v>
+      </x:c>
+      <x:c r="C355" s="3" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D355" s="3" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="E355" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F355" s="3" t="s">
         <x:v>1358</x:v>
       </x:c>
-      <x:c r="C355" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F355" s="3" t="s">
+      <x:c r="G355" s="3" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H355" s="3" t="s">
         <x:v>1359</x:v>
       </x:c>
-      <x:c r="G355" s="3" t="s">
+      <x:c r="I355" s="3" t="s">
         <x:v>1360</x:v>
       </x:c>
-      <x:c r="H355" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J355" s="4">
-        <x:v>18016.68</x:v>
+        <x:v>871906.12</x:v>
       </x:c>
       <x:c r="K355" s="4">
-        <x:v>18016.68</x:v>
+        <x:v>871906.12</x:v>
       </x:c>
       <x:c r="L355" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M355" s="4">
-        <x:v>18016.69</x:v>
+        <x:v>871906.05</x:v>
       </x:c>
       <x:c r="N355" s="5">
-        <x:v>12</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="O355" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:15">
       <x:c r="A356" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B356" s="3" t="s">
+        <x:v>1361</x:v>
+      </x:c>
+      <x:c r="C356" s="3" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D356" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="E356" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F356" s="3" t="s">
         <x:v>1358</x:v>
       </x:c>
-      <x:c r="C356" s="3" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G356" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>1362</x:v>
       </x:c>
       <x:c r="H356" s="3" t="s">
         <x:v>1363</x:v>
       </x:c>
       <x:c r="I356" s="3" t="s">
         <x:v>1364</x:v>
       </x:c>
       <x:c r="J356" s="4">
-        <x:v>871906.12</x:v>
+        <x:v>437526.33</x:v>
       </x:c>
       <x:c r="K356" s="4">
-        <x:v>871906.12</x:v>
+        <x:v>437526.33</x:v>
       </x:c>
       <x:c r="L356" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M356" s="4">
-        <x:v>871906.05</x:v>
+        <x:v>437526.33</x:v>
       </x:c>
       <x:c r="N356" s="5">
-        <x:v>40</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="O356" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:15">
       <x:c r="A357" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B357" s="3" t="s">
         <x:v>1365</x:v>
       </x:c>
       <x:c r="C357" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E357" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F357" s="3" t="s">
         <x:v>1366</x:v>
       </x:c>
       <x:c r="G357" s="3" t="s">
@@ -21420,436 +21420,436 @@
       <x:c r="B363" s="3" t="s">
         <x:v>1388</x:v>
       </x:c>
       <x:c r="C363" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E363" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F363" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G363" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H363" s="3" t="s">
         <x:v>1389</x:v>
       </x:c>
       <x:c r="I363" s="3" t="s">
         <x:v>1390</x:v>
       </x:c>
       <x:c r="J363" s="4">
-        <x:v>150664.45</x:v>
+        <x:v>149965.01</x:v>
       </x:c>
       <x:c r="K363" s="4">
-        <x:v>150664.45</x:v>
+        <x:v>149965.01</x:v>
       </x:c>
       <x:c r="L363" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M363" s="4">
-        <x:v>150664.44</x:v>
+        <x:v>149965</x:v>
       </x:c>
       <x:c r="N363" s="5">
         <x:v>39</x:v>
       </x:c>
       <x:c r="O363" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:15">
       <x:c r="A364" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B364" s="3" t="s">
         <x:v>1388</x:v>
       </x:c>
       <x:c r="C364" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D364" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E364" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F364" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G364" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H364" s="3" t="s">
         <x:v>1391</x:v>
       </x:c>
       <x:c r="I364" s="3" t="s">
         <x:v>1392</x:v>
       </x:c>
       <x:c r="J364" s="4">
-        <x:v>149965.01</x:v>
+        <x:v>150484.59</x:v>
       </x:c>
       <x:c r="K364" s="4">
-        <x:v>149965.01</x:v>
+        <x:v>150484.59</x:v>
       </x:c>
       <x:c r="L364" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M364" s="4">
-        <x:v>149965</x:v>
+        <x:v>150484.59</x:v>
       </x:c>
       <x:c r="N364" s="5">
-        <x:v>39</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O364" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:15">
       <x:c r="A365" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B365" s="3" t="s">
         <x:v>1388</x:v>
       </x:c>
       <x:c r="C365" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E365" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F365" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G365" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H365" s="3" t="s">
         <x:v>1393</x:v>
       </x:c>
       <x:c r="I365" s="3" t="s">
         <x:v>1394</x:v>
       </x:c>
       <x:c r="J365" s="4">
-        <x:v>150484.59</x:v>
+        <x:v>146712.57</x:v>
       </x:c>
       <x:c r="K365" s="4">
-        <x:v>150484.59</x:v>
+        <x:v>146712.57</x:v>
       </x:c>
       <x:c r="L365" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M365" s="4">
-        <x:v>150484.59</x:v>
+        <x:v>146712.56</x:v>
       </x:c>
       <x:c r="N365" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O365" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:15">
       <x:c r="A366" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B366" s="3" t="s">
         <x:v>1388</x:v>
       </x:c>
       <x:c r="C366" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D366" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E366" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F366" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G366" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H366" s="3" t="s">
         <x:v>1395</x:v>
       </x:c>
       <x:c r="I366" s="3" t="s">
         <x:v>1396</x:v>
       </x:c>
       <x:c r="J366" s="4">
-        <x:v>150069.92</x:v>
+        <x:v>49376.31</x:v>
       </x:c>
       <x:c r="K366" s="4">
-        <x:v>150069.92</x:v>
+        <x:v>49376.31</x:v>
       </x:c>
       <x:c r="L366" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M366" s="4">
-        <x:v>150069.91</x:v>
+        <x:v>49376.33</x:v>
       </x:c>
       <x:c r="N366" s="5">
-        <x:v>24</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="O366" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:15">
       <x:c r="A367" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B367" s="3" t="s">
         <x:v>1388</x:v>
       </x:c>
       <x:c r="C367" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E367" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F367" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G367" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H367" s="3" t="s">
         <x:v>1397</x:v>
       </x:c>
       <x:c r="I367" s="3" t="s">
         <x:v>1398</x:v>
       </x:c>
       <x:c r="J367" s="4">
-        <x:v>49886.92</x:v>
+        <x:v>146292.9</x:v>
       </x:c>
       <x:c r="K367" s="4">
-        <x:v>49886.92</x:v>
+        <x:v>146292.9</x:v>
       </x:c>
       <x:c r="L367" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M367" s="4">
-        <x:v>49886.91</x:v>
+        <x:v>146292.9</x:v>
       </x:c>
       <x:c r="N367" s="5">
-        <x:v>39</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O367" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:15">
       <x:c r="A368" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B368" s="3" t="s">
         <x:v>1388</x:v>
       </x:c>
       <x:c r="C368" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D368" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E368" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F368" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G368" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H368" s="3" t="s">
         <x:v>1399</x:v>
       </x:c>
       <x:c r="I368" s="3" t="s">
         <x:v>1400</x:v>
       </x:c>
       <x:c r="J368" s="4">
-        <x:v>49376.31</x:v>
+        <x:v>48789.94</x:v>
       </x:c>
       <x:c r="K368" s="4">
-        <x:v>49376.31</x:v>
+        <x:v>48789.94</x:v>
       </x:c>
       <x:c r="L368" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M368" s="4">
-        <x:v>49376.33</x:v>
+        <x:v>48789.95</x:v>
       </x:c>
       <x:c r="N368" s="5">
-        <x:v>39</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O368" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:15">
       <x:c r="A369" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B369" s="3" t="s">
         <x:v>1388</x:v>
       </x:c>
       <x:c r="C369" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E369" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F369" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G369" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H369" s="3" t="s">
         <x:v>1401</x:v>
       </x:c>
       <x:c r="I369" s="3" t="s">
         <x:v>1402</x:v>
       </x:c>
       <x:c r="J369" s="4">
-        <x:v>146292.9</x:v>
+        <x:v>49886.92</x:v>
       </x:c>
       <x:c r="K369" s="4">
-        <x:v>146292.9</x:v>
+        <x:v>49886.92</x:v>
       </x:c>
       <x:c r="L369" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M369" s="4">
-        <x:v>146292.9</x:v>
+        <x:v>49886.91</x:v>
       </x:c>
       <x:c r="N369" s="5">
-        <x:v>24</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="O369" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:15">
       <x:c r="A370" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B370" s="3" t="s">
         <x:v>1388</x:v>
       </x:c>
       <x:c r="C370" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D370" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E370" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F370" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G370" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H370" s="3" t="s">
         <x:v>1403</x:v>
       </x:c>
       <x:c r="I370" s="3" t="s">
         <x:v>1404</x:v>
       </x:c>
       <x:c r="J370" s="4">
-        <x:v>146712.57</x:v>
+        <x:v>150664.45</x:v>
       </x:c>
       <x:c r="K370" s="4">
-        <x:v>146712.57</x:v>
+        <x:v>150664.45</x:v>
       </x:c>
       <x:c r="L370" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M370" s="4">
-        <x:v>146712.56</x:v>
+        <x:v>150664.44</x:v>
       </x:c>
       <x:c r="N370" s="5">
-        <x:v>24</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="O370" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:15">
       <x:c r="A371" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B371" s="3" t="s">
         <x:v>1388</x:v>
       </x:c>
       <x:c r="C371" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E371" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F371" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G371" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H371" s="3" t="s">
         <x:v>1405</x:v>
       </x:c>
       <x:c r="I371" s="3" t="s">
         <x:v>1406</x:v>
       </x:c>
       <x:c r="J371" s="4">
-        <x:v>48789.94</x:v>
+        <x:v>150069.92</x:v>
       </x:c>
       <x:c r="K371" s="4">
-        <x:v>48789.94</x:v>
+        <x:v>150069.92</x:v>
       </x:c>
       <x:c r="L371" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M371" s="4">
-        <x:v>48789.95</x:v>
+        <x:v>150069.91</x:v>
       </x:c>
       <x:c r="N371" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O371" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:15">
       <x:c r="A372" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B372" s="3" t="s">
         <x:v>1407</x:v>
       </x:c>
       <x:c r="C372" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D372" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E372" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F372" s="3" t="s">
@@ -21937,110 +21937,110 @@
       <x:c r="B374" s="3" t="s">
         <x:v>1415</x:v>
       </x:c>
       <x:c r="C374" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D374" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E374" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F374" s="3" t="s">
         <x:v>1416</x:v>
       </x:c>
       <x:c r="G374" s="3" t="s">
         <x:v>1417</x:v>
       </x:c>
       <x:c r="H374" s="3" t="s">
         <x:v>1418</x:v>
       </x:c>
       <x:c r="I374" s="3" t="s">
         <x:v>1419</x:v>
       </x:c>
       <x:c r="J374" s="4">
-        <x:v>3835.34</x:v>
+        <x:v>56186.03</x:v>
       </x:c>
       <x:c r="K374" s="4">
-        <x:v>3835.34</x:v>
+        <x:v>56186.03</x:v>
       </x:c>
       <x:c r="L374" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M374" s="4">
-        <x:v>6603.09</x:v>
+        <x:v>56186.05</x:v>
       </x:c>
       <x:c r="N374" s="5">
-        <x:v>42</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O374" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:15">
       <x:c r="A375" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B375" s="3" t="s">
         <x:v>1415</x:v>
       </x:c>
       <x:c r="C375" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E375" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F375" s="3" t="s">
         <x:v>1416</x:v>
       </x:c>
       <x:c r="G375" s="3" t="s">
         <x:v>1420</x:v>
       </x:c>
       <x:c r="H375" s="3" t="s">
         <x:v>1421</x:v>
       </x:c>
       <x:c r="I375" s="3" t="s">
         <x:v>1422</x:v>
       </x:c>
       <x:c r="J375" s="4">
-        <x:v>56186.03</x:v>
+        <x:v>3835.34</x:v>
       </x:c>
       <x:c r="K375" s="4">
-        <x:v>56186.03</x:v>
+        <x:v>3835.34</x:v>
       </x:c>
       <x:c r="L375" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M375" s="4">
-        <x:v>56186.05</x:v>
+        <x:v>6603.09</x:v>
       </x:c>
       <x:c r="N375" s="5">
-        <x:v>24</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="O375" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:15">
       <x:c r="A376" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B376" s="3" t="s">
         <x:v>1423</x:v>
       </x:c>
       <x:c r="C376" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D376" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E376" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F376" s="3" t="s">
         <x:v>1424</x:v>
       </x:c>
       <x:c r="G376" s="3" t="s">
@@ -22501,157 +22501,157 @@
       <x:c r="B386" s="3" t="s">
         <x:v>1461</x:v>
       </x:c>
       <x:c r="C386" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D386" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E386" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F386" s="3" t="s">
         <x:v>1462</x:v>
       </x:c>
       <x:c r="G386" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H386" s="3" t="s">
         <x:v>1463</x:v>
       </x:c>
       <x:c r="I386" s="3" t="s">
         <x:v>1464</x:v>
       </x:c>
       <x:c r="J386" s="4">
-        <x:v>144349.61</x:v>
+        <x:v>143884.49</x:v>
       </x:c>
       <x:c r="K386" s="4">
-        <x:v>144349.61</x:v>
+        <x:v>143884.49</x:v>
       </x:c>
       <x:c r="L386" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M386" s="4">
-        <x:v>144349.6</x:v>
+        <x:v>143884.48</x:v>
       </x:c>
       <x:c r="N386" s="5">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O386" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:15">
       <x:c r="A387" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B387" s="3" t="s">
         <x:v>1461</x:v>
       </x:c>
       <x:c r="C387" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E387" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F387" s="3" t="s">
-        <x:v>1462</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="G387" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H387" s="3" t="s">
-        <x:v>1465</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="I387" s="3" t="s">
-        <x:v>1466</x:v>
+        <x:v>1467</x:v>
       </x:c>
       <x:c r="J387" s="4">
-        <x:v>143884.49</x:v>
+        <x:v>36505.16</x:v>
       </x:c>
       <x:c r="K387" s="4">
-        <x:v>143884.49</x:v>
+        <x:v>36505.16</x:v>
       </x:c>
       <x:c r="L387" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M387" s="4">
-        <x:v>143884.48</x:v>
+        <x:v>36505.17</x:v>
       </x:c>
       <x:c r="N387" s="5">
-        <x:v>33</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="O387" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:15">
       <x:c r="A388" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B388" s="3" t="s">
         <x:v>1461</x:v>
       </x:c>
       <x:c r="C388" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D388" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E388" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F388" s="3" t="s">
-        <x:v>1467</x:v>
+        <x:v>1462</x:v>
       </x:c>
       <x:c r="G388" s="3" t="s">
-        <x:v>166</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H388" s="3" t="s">
         <x:v>1468</x:v>
       </x:c>
       <x:c r="I388" s="3" t="s">
         <x:v>1469</x:v>
       </x:c>
       <x:c r="J388" s="4">
-        <x:v>36505.16</x:v>
+        <x:v>144349.61</x:v>
       </x:c>
       <x:c r="K388" s="4">
-        <x:v>36505.16</x:v>
+        <x:v>144349.61</x:v>
       </x:c>
       <x:c r="L388" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M388" s="4">
-        <x:v>36505.17</x:v>
+        <x:v>144349.6</x:v>
       </x:c>
       <x:c r="N388" s="5">
-        <x:v>19</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O388" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:15">
       <x:c r="A389" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B389" s="3" t="s">
         <x:v>1470</x:v>
       </x:c>
       <x:c r="C389" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E389" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F389" s="3" t="s">
         <x:v>1458</x:v>
       </x:c>
       <x:c r="G389" s="3" t="s">
@@ -22868,401 +22868,401 @@
       </x:c>
       <x:c r="O393" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:15">
       <x:c r="A394" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B394" s="3" t="s">
         <x:v>1489</x:v>
       </x:c>
       <x:c r="C394" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D394" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E394" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F394" s="3" t="s">
         <x:v>1490</x:v>
       </x:c>
       <x:c r="G394" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H394" s="3" t="s">
         <x:v>1491</x:v>
       </x:c>
-      <x:c r="H394" s="3" t="s">
+      <x:c r="I394" s="3" t="s">
         <x:v>1492</x:v>
       </x:c>
-      <x:c r="I394" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J394" s="4">
-        <x:v>42426614.5</x:v>
+        <x:v>1716234.22</x:v>
       </x:c>
       <x:c r="K394" s="4">
-        <x:v>29133715.45</x:v>
+        <x:v>1716234.22</x:v>
       </x:c>
       <x:c r="L394" s="4">
-        <x:v>13292899.05</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M394" s="4">
-        <x:v>29870969.57</x:v>
+        <x:v>1726692.68</x:v>
       </x:c>
       <x:c r="N394" s="5">
-        <x:v>23</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="O394" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:15">
       <x:c r="A395" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B395" s="3" t="s">
         <x:v>1489</x:v>
       </x:c>
       <x:c r="C395" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E395" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F395" s="3" t="s">
+        <x:v>1490</x:v>
+      </x:c>
+      <x:c r="G395" s="3" t="s">
+        <x:v>1493</x:v>
+      </x:c>
+      <x:c r="H395" s="3" t="s">
         <x:v>1494</x:v>
       </x:c>
-      <x:c r="G395" s="3" t="s">
+      <x:c r="I395" s="3" t="s">
         <x:v>1495</x:v>
       </x:c>
-      <x:c r="H395" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J395" s="4">
-        <x:v>49899057.16</x:v>
+        <x:v>137062.61</x:v>
       </x:c>
       <x:c r="K395" s="4">
-        <x:v>49899057.16</x:v>
+        <x:v>137062.61</x:v>
       </x:c>
       <x:c r="L395" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M395" s="4">
-        <x:v>49899057.16</x:v>
+        <x:v>137062.61</x:v>
       </x:c>
       <x:c r="N395" s="5">
-        <x:v>37</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="O395" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:15">
       <x:c r="A396" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B396" s="3" t="s">
         <x:v>1489</x:v>
       </x:c>
       <x:c r="C396" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D396" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E396" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F396" s="3" t="s">
-        <x:v>1494</x:v>
+        <x:v>1490</x:v>
       </x:c>
       <x:c r="G396" s="3" t="s">
-        <x:v>1495</x:v>
+        <x:v>1493</x:v>
       </x:c>
       <x:c r="H396" s="3" t="s">
-        <x:v>1498</x:v>
+        <x:v>1496</x:v>
       </x:c>
       <x:c r="I396" s="3" t="s">
-        <x:v>1499</x:v>
+        <x:v>1497</x:v>
       </x:c>
       <x:c r="J396" s="4">
-        <x:v>11462316.67</x:v>
+        <x:v>45397272.16</x:v>
       </x:c>
       <x:c r="K396" s="4">
-        <x:v>11462316.67</x:v>
+        <x:v>45397272.16</x:v>
       </x:c>
       <x:c r="L396" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M396" s="4">
-        <x:v>11462316.67</x:v>
+        <x:v>45397272.15</x:v>
       </x:c>
       <x:c r="N396" s="5">
-        <x:v>48</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="O396" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:15">
       <x:c r="A397" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B397" s="3" t="s">
         <x:v>1489</x:v>
       </x:c>
       <x:c r="C397" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E397" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F397" s="3" t="s">
-        <x:v>1494</x:v>
+        <x:v>1498</x:v>
       </x:c>
       <x:c r="G397" s="3" t="s">
-        <x:v>1495</x:v>
+        <x:v>1499</x:v>
       </x:c>
       <x:c r="H397" s="3" t="s">
         <x:v>1500</x:v>
       </x:c>
       <x:c r="I397" s="3" t="s">
         <x:v>1501</x:v>
       </x:c>
       <x:c r="J397" s="4">
-        <x:v>45397272.16</x:v>
+        <x:v>42426614.5</x:v>
       </x:c>
       <x:c r="K397" s="4">
-        <x:v>45397272.16</x:v>
+        <x:v>29133715.45</x:v>
       </x:c>
       <x:c r="L397" s="4">
-        <x:v>0</x:v>
+        <x:v>13292899.05</x:v>
       </x:c>
       <x:c r="M397" s="4">
-        <x:v>45397272.15</x:v>
+        <x:v>29870969.57</x:v>
       </x:c>
       <x:c r="N397" s="5">
-        <x:v>47</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="O397" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:15">
       <x:c r="A398" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B398" s="3" t="s">
         <x:v>1489</x:v>
       </x:c>
       <x:c r="C398" s="3" t="s">
-        <x:v>290</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D398" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E398" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F398" s="3" t="s">
-        <x:v>1494</x:v>
+        <x:v>1490</x:v>
       </x:c>
       <x:c r="G398" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>1493</x:v>
       </x:c>
       <x:c r="H398" s="3" t="s">
         <x:v>1502</x:v>
       </x:c>
       <x:c r="I398" s="3" t="s">
         <x:v>1503</x:v>
       </x:c>
       <x:c r="J398" s="4">
-        <x:v>0</x:v>
+        <x:v>49899057.16</x:v>
       </x:c>
       <x:c r="K398" s="4">
-        <x:v>0</x:v>
+        <x:v>49899057.16</x:v>
       </x:c>
       <x:c r="L398" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M398" s="4">
-        <x:v>0</x:v>
+        <x:v>49899057.16</x:v>
       </x:c>
       <x:c r="N398" s="5">
-        <x:v>65</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O398" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:15">
       <x:c r="A399" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B399" s="3" t="s">
         <x:v>1489</x:v>
       </x:c>
       <x:c r="C399" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E399" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F399" s="3" t="s">
-        <x:v>1494</x:v>
+        <x:v>1490</x:v>
       </x:c>
       <x:c r="G399" s="3" t="s">
-        <x:v>1495</x:v>
+        <x:v>1493</x:v>
       </x:c>
       <x:c r="H399" s="3" t="s">
         <x:v>1504</x:v>
       </x:c>
       <x:c r="I399" s="3" t="s">
         <x:v>1505</x:v>
       </x:c>
       <x:c r="J399" s="4">
         <x:v>17622636.31</x:v>
       </x:c>
       <x:c r="K399" s="4">
         <x:v>17622636.31</x:v>
       </x:c>
       <x:c r="L399" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M399" s="4">
         <x:v>17839972.55</x:v>
       </x:c>
       <x:c r="N399" s="5">
         <x:v>62</x:v>
       </x:c>
       <x:c r="O399" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:15">
       <x:c r="A400" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B400" s="3" t="s">
         <x:v>1489</x:v>
       </x:c>
       <x:c r="C400" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D400" s="3" t="s">
-        <x:v>160</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E400" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F400" s="3" t="s">
-        <x:v>1494</x:v>
+        <x:v>1490</x:v>
       </x:c>
       <x:c r="G400" s="3" t="s">
-        <x:v>1495</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H400" s="3" t="s">
         <x:v>1506</x:v>
       </x:c>
       <x:c r="I400" s="3" t="s">
         <x:v>1507</x:v>
       </x:c>
       <x:c r="J400" s="4">
-        <x:v>137062.61</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K400" s="4">
-        <x:v>137062.61</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L400" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M400" s="4">
-        <x:v>137062.61</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N400" s="5">
-        <x:v>23</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="O400" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:15">
       <x:c r="A401" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B401" s="3" t="s">
         <x:v>1489</x:v>
       </x:c>
       <x:c r="C401" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E401" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F401" s="3" t="s">
-        <x:v>1494</x:v>
+        <x:v>1490</x:v>
       </x:c>
       <x:c r="G401" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>1493</x:v>
       </x:c>
       <x:c r="H401" s="3" t="s">
         <x:v>1508</x:v>
       </x:c>
       <x:c r="I401" s="3" t="s">
         <x:v>1509</x:v>
       </x:c>
       <x:c r="J401" s="4">
-        <x:v>1716234.22</x:v>
+        <x:v>11462316.67</x:v>
       </x:c>
       <x:c r="K401" s="4">
-        <x:v>1716234.22</x:v>
+        <x:v>11462316.67</x:v>
       </x:c>
       <x:c r="L401" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M401" s="4">
-        <x:v>1726692.68</x:v>
+        <x:v>11462316.67</x:v>
       </x:c>
       <x:c r="N401" s="5">
-        <x:v>41</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O401" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:15">
       <x:c r="A402" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B402" s="3" t="s">
         <x:v>1510</x:v>
       </x:c>
       <x:c r="C402" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D402" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E402" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F402" s="3" t="s">
         <x:v>1511</x:v>
       </x:c>
       <x:c r="G402" s="3" t="s">
@@ -23332,128 +23332,128 @@
       </x:c>
       <x:c r="M403" s="4">
         <x:v>144892334.87</x:v>
       </x:c>
       <x:c r="N403" s="5">
         <x:v>2</x:v>
       </x:c>
       <x:c r="O403" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:15">
       <x:c r="A404" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B404" s="3" t="s">
         <x:v>1518</x:v>
       </x:c>
       <x:c r="C404" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D404" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E404" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F404" s="3" t="s">
         <x:v>1519</x:v>
       </x:c>
       <x:c r="G404" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H404" s="3" t="s">
         <x:v>1520</x:v>
       </x:c>
       <x:c r="I404" s="3" t="s">
         <x:v>1521</x:v>
       </x:c>
       <x:c r="J404" s="4">
-        <x:v>310126.35</x:v>
+        <x:v>13350207.6</x:v>
       </x:c>
       <x:c r="K404" s="4">
-        <x:v>310126.35</x:v>
+        <x:v>13350207.6</x:v>
       </x:c>
       <x:c r="L404" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M404" s="4">
-        <x:v>310126.35</x:v>
+        <x:v>13350207.61</x:v>
       </x:c>
       <x:c r="N404" s="5">
-        <x:v>83</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="O404" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:15">
       <x:c r="A405" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B405" s="3" t="s">
         <x:v>1522</x:v>
       </x:c>
       <x:c r="C405" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D405" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E405" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F405" s="3" t="s">
         <x:v>1523</x:v>
       </x:c>
       <x:c r="G405" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H405" s="3" t="s">
         <x:v>1524</x:v>
       </x:c>
       <x:c r="I405" s="3" t="s">
         <x:v>1525</x:v>
       </x:c>
       <x:c r="J405" s="4">
-        <x:v>13350207.6</x:v>
+        <x:v>310126.35</x:v>
       </x:c>
       <x:c r="K405" s="4">
-        <x:v>13350207.6</x:v>
+        <x:v>310126.35</x:v>
       </x:c>
       <x:c r="L405" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M405" s="4">
-        <x:v>13350207.61</x:v>
+        <x:v>310126.35</x:v>
       </x:c>
       <x:c r="N405" s="5">
-        <x:v>65</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="O405" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:15">
       <x:c r="A406" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B406" s="3" t="s">
         <x:v>1526</x:v>
       </x:c>
       <x:c r="C406" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D406" s="3" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="E406" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F406" s="3" t="s">
         <x:v>1527</x:v>
       </x:c>
       <x:c r="G406" s="3" t="s">
         <x:v>1528</x:v>
       </x:c>
       <x:c r="H406" s="3" t="s">
@@ -23638,51 +23638,51 @@
       <x:c r="E410" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F410" s="3" t="s">
         <x:v>1545</x:v>
       </x:c>
       <x:c r="G410" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H410" s="3" t="s">
         <x:v>1546</x:v>
       </x:c>
       <x:c r="I410" s="3" t="s">
         <x:v>1547</x:v>
       </x:c>
       <x:c r="J410" s="4">
         <x:v>5643141.19</x:v>
       </x:c>
       <x:c r="K410" s="4">
         <x:v>5643141.19</x:v>
       </x:c>
       <x:c r="L410" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M410" s="4">
-        <x:v>5681512.85</x:v>
+        <x:v>5680753.39</x:v>
       </x:c>
       <x:c r="N410" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O410" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:15">
       <x:c r="A411" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B411" s="3" t="s">
         <x:v>1548</x:v>
       </x:c>
       <x:c r="C411" s="3" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="D411" s="3" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="E411" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F411" s="3" t="s">