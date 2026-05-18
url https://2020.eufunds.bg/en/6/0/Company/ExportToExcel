--- v0 (2026-04-28)
+++ v1 (2026-05-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R695221eb9dd646e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09a4215cce0648419cad58ea682ed6b3.psmdcp" Id="R1329b43c9cb1417b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7556542121074d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c75933a99d44727abf0d1d9445d0ca0.psmdcp" Id="R899c406f300648ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>