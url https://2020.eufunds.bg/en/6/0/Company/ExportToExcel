--- v1 (2026-05-18)
+++ v2 (2026-06-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7556542121074d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c75933a99d44727abf0d1d9445d0ca0.psmdcp" Id="R899c406f300648ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb11f1bddbe794551" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3c3e9e01421246b99a5f0fbab9dd4e00.psmdcp" Id="R3496920ee2f7430a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>