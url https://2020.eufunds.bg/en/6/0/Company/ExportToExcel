--- v2 (2026-06-08)
+++ v3 (2026-06-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb11f1bddbe794551" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3c3e9e01421246b99a5f0fbab9dd4e00.psmdcp" Id="R3496920ee2f7430a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2058ac635f904759" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6dc26c85c123420a8a8397b8d45de216.psmdcp" Id="Rcdb57df4fb534792" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>