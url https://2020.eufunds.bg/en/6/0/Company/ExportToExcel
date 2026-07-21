--- v3 (2026-06-29)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2058ac635f904759" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6dc26c85c123420a8a8397b8d45de216.psmdcp" Id="Rcdb57df4fb534792" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9302722960046a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/417b3dcf8c39478bb43816b52b7e1f21.psmdcp" Id="Ra970b45152964591" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>