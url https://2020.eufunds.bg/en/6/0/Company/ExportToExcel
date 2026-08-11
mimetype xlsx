--- v4 (2026-07-21)
+++ v5 (2026-08-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9302722960046a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/417b3dcf8c39478bb43816b52b7e1f21.psmdcp" Id="Ra970b45152964591" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc257d51378a34e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e7055fb1f4e34723b13827cc73d94943.psmdcp" Id="Rf726d0ed52914cb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>