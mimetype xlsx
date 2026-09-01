--- v5 (2026-08-11)
+++ v6 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc257d51378a34e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e7055fb1f4e34723b13827cc73d94943.psmdcp" Id="Rf726d0ed52914cb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf93637c3e40b43c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f6f830a0d797426584b327118a610e0e.psmdcp" Id="R2222717370dc4722" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>