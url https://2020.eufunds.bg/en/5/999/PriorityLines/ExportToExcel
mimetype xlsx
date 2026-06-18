--- v0 (2026-04-29)
+++ v1 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R675ca80185a34255" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7cc631fdc73a48f7975cadf83ebfdf25.psmdcp" Id="Rcf5b04072c3e4fa6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35d461de41b44d65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/99cf8361032e41fdaff9c50409a280d6.psmdcp" Id="Ra36ba24a53084985" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -772,113 +772,113 @@
       </x:c>
       <x:c r="K6" s="9">
         <x:v>100398372.94</x:v>
       </x:c>
       <x:c r="L6" s="9">
         <x:v>17406526.95</x:v>
       </x:c>
       <x:c r="M6" s="9">
         <x:v>101.52</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>972610310</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>826718763</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>145891547</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>1203446832.28</x:v>
+        <x:v>1203536386.57</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>840512779.79</x:v>
+        <x:v>840562871.13</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>148285228.82</x:v>
+        <x:v>148294068.62</x:v>
       </x:c>
       <x:c r="H7" s="9">
-        <x:v>214648823.67</x:v>
+        <x:v>214679446.82</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>101.66</x:v>
+        <x:v>101.67</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>969621554.82</x:v>
+        <x:v>969399542.07</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>830622130.99</x:v>
+        <x:v>830434413.94</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>138999423.83</x:v>
+        <x:v>138965128.13</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>99.69</x:v>
+        <x:v>99.67</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>242141592.96</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>205820353.97</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>36321238.99</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>456132274.55</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>228620471.05</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>40347318.08</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>187164485.42</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>111.08</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>250734382.6</x:v>
+        <x:v>250733382.6</x:v>
       </x:c>
       <x:c r="K8" s="9">
         <x:v>213354376.83</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>37380005.77</x:v>
+        <x:v>37379005.77</x:v>
       </x:c>
       <x:c r="M8" s="9">
         <x:v>103.55</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>41311545.01</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>35114813</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>6196732.01</x:v>
       </x:c>
       <x:c r="E9" s="9">
         <x:v>51734092.88</x:v>
       </x:c>
       <x:c r="F9" s="9">
         <x:v>39507466.31</x:v>
       </x:c>
       <x:c r="G9" s="9">