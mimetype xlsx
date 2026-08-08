--- v1 (2026-06-18)
+++ v2 (2026-08-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35d461de41b44d65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/99cf8361032e41fdaff9c50409a280d6.psmdcp" Id="Ra36ba24a53084985" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R238ecb2c812d4d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7432808d61ac408297740cd60ffe2f55.psmdcp" Id="Rb65fe0d436ad4040" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -731,116 +731,116 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>116038802.98</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>98632981.99</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>17405820.99</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>181212250.52</x:v>
+        <x:v>181212250.53</x:v>
       </x:c>
       <x:c r="F6" s="9">
         <x:v>106393781.08</x:v>
       </x:c>
       <x:c r="G6" s="9">
         <x:v>18775373.72</x:v>
       </x:c>
       <x:c r="H6" s="9">
-        <x:v>56043095.72</x:v>
+        <x:v>56043095.73</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>107.87</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>117804899.89</x:v>
+        <x:v>117803716.54</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>100398372.94</x:v>
+        <x:v>100397367.09</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>17406526.95</x:v>
+        <x:v>17406349.45</x:v>
       </x:c>
       <x:c r="M6" s="9">
         <x:v>101.52</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>972610310</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>826718763</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>145891547</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>1203536386.57</x:v>
+        <x:v>1203147386.4</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>840562871.13</x:v>
+        <x:v>840359879.69</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>148294068.62</x:v>
+        <x:v>148258246.47</x:v>
       </x:c>
       <x:c r="H7" s="9">
-        <x:v>214679446.82</x:v>
+        <x:v>214529260.24</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>101.67</x:v>
+        <x:v>101.65</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>969399542.07</x:v>
+        <x:v>969252764.27</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>830434413.94</x:v>
+        <x:v>830316487.38</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>138965128.13</x:v>
+        <x:v>138936276.89</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>99.67</x:v>
+        <x:v>99.65</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>242141592.96</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>205820353.97</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>36321238.99</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>456132274.55</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>228620471.05</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>40347318.08</x:v>
       </x:c>
       <x:c r="H8" s="9">
@@ -936,104 +936,104 @@
       </x:c>
       <x:c r="K10" s="9">
         <x:v>36248767.52</x:v>
       </x:c>
       <x:c r="L10" s="9">
         <x:v>4365862.06</x:v>
       </x:c>
       <x:c r="M10" s="9">
         <x:v>97.73</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>158447972.99</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>158447972.99</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E11" s="9">
-        <x:v>190992435.5</x:v>
+        <x:v>190929523.37</x:v>
       </x:c>
       <x:c r="F11" s="9">
-        <x:v>155718980.28</x:v>
+        <x:v>155687507.28</x:v>
       </x:c>
       <x:c r="G11" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H11" s="9">
-        <x:v>35273455.22</x:v>
+        <x:v>35242016.09</x:v>
       </x:c>
       <x:c r="I11" s="9">
-        <x:v>98.28</x:v>
+        <x:v>98.26</x:v>
       </x:c>
       <x:c r="J11" s="9">
         <x:v>155782577.83</x:v>
       </x:c>
       <x:c r="K11" s="9">
         <x:v>156219924.02</x:v>
       </x:c>
       <x:c r="L11" s="9">
         <x:v>-437346.19</x:v>
       </x:c>
       <x:c r="M11" s="9">
         <x:v>98.32</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B12" s="9">
         <x:v>30166715</x:v>
       </x:c>
       <x:c r="C12" s="9">
         <x:v>30166715</x:v>
       </x:c>
       <x:c r="D12" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E12" s="9">
-        <x:v>6689006.71</x:v>
+        <x:v>30504941.64</x:v>
       </x:c>
       <x:c r="F12" s="9">
-        <x:v>6689006.71</x:v>
+        <x:v>30504941.64</x:v>
       </x:c>
       <x:c r="G12" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H12" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I12" s="9">
-        <x:v>22.17</x:v>
+        <x:v>101.12</x:v>
       </x:c>
       <x:c r="J12" s="9">
         <x:v>30504941.64</x:v>
       </x:c>
       <x:c r="K12" s="9">
         <x:v>30504941.64</x:v>
       </x:c>
       <x:c r="L12" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M12" s="9">
         <x:v>101.12</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B13" s="9">
         <x:v>36452857</x:v>
       </x:c>
       <x:c r="C13" s="9">
         <x:v>36452857</x:v>
       </x:c>
       <x:c r="D13" s="9">