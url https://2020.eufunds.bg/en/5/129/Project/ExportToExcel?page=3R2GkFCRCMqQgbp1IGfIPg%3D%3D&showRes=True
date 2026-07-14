--- v0 (2026-05-13)
+++ v1 (2026-07-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77e44c2b2ac04739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6af286e88faf423ab8ec8272da8baff2.psmdcp" Id="Rde28f7667298455b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R139b6fa1f8b444bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b29285bee7484558a3553c3cbac56035.psmdcp" Id="Rd54b0f0f707845ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -8885,66 +8885,66 @@
       </x:c>
       <x:c r="O41" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H42" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="I42" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>127109.22</x:v>
+        <x:v>120230.22</x:v>
       </x:c>
       <x:c r="K42" s="4">
-        <x:v>101687.37</x:v>
+        <x:v>96184.1</x:v>
       </x:c>
       <x:c r="L42" s="4">
-        <x:v>25421.85</x:v>
+        <x:v>24046.12</x:v>
       </x:c>
       <x:c r="M42" s="4">
         <x:v>101246.17</x:v>
       </x:c>
       <x:c r="N42" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O42" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
@@ -18209,51 +18209,51 @@
       <x:c r="E240" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F240" s="3" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="G240" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H240" s="3" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="I240" s="3" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="J240" s="4">
         <x:v>373567.73</x:v>
       </x:c>
       <x:c r="K240" s="4">
         <x:v>261497.43</x:v>
       </x:c>
       <x:c r="L240" s="4">
         <x:v>112070.3</x:v>
       </x:c>
       <x:c r="M240" s="4">
-        <x:v>348663.22</x:v>
+        <x:v>261497.41</x:v>
       </x:c>
       <x:c r="N240" s="5">
         <x:v>10</x:v>
       </x:c>
       <x:c r="O240" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:15">
       <x:c r="A241" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B241" s="3" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="C241" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E241" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F241" s="3" t="s">
@@ -21246,66 +21246,66 @@
       </x:c>
       <x:c r="O304" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:15">
       <x:c r="A305" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B305" s="3" t="s">
         <x:v>953</x:v>
       </x:c>
       <x:c r="C305" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E305" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F305" s="3" t="s">
         <x:v>954</x:v>
       </x:c>
       <x:c r="G305" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H305" s="3" t="s">
         <x:v>955</x:v>
       </x:c>
       <x:c r="I305" s="3" t="s">
         <x:v>956</x:v>
       </x:c>
       <x:c r="J305" s="4">
-        <x:v>329479.55</x:v>
+        <x:v>247105.83</x:v>
       </x:c>
       <x:c r="K305" s="4">
-        <x:v>230635.68</x:v>
+        <x:v>172974.09</x:v>
       </x:c>
       <x:c r="L305" s="4">
-        <x:v>98843.87</x:v>
+        <x:v>74131.74</x:v>
       </x:c>
       <x:c r="M305" s="4">
         <x:v>230632.1</x:v>
       </x:c>
       <x:c r="N305" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O305" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:15">
       <x:c r="A306" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B306" s="3" t="s">
         <x:v>953</x:v>
       </x:c>
       <x:c r="C306" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D306" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E306" s="3" t="s">
@@ -28390,66 +28390,66 @@
       </x:c>
       <x:c r="O456" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:15">
       <x:c r="A457" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B457" s="3" t="s">
         <x:v>1442</x:v>
       </x:c>
       <x:c r="C457" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D457" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E457" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F457" s="3" t="s">
         <x:v>1443</x:v>
       </x:c>
       <x:c r="G457" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H457" s="3" t="s">
         <x:v>1444</x:v>
       </x:c>
       <x:c r="I457" s="3" t="s">
         <x:v>1445</x:v>
       </x:c>
       <x:c r="J457" s="4">
-        <x:v>480583.68</x:v>
+        <x:v>386132.95</x:v>
       </x:c>
       <x:c r="K457" s="4">
-        <x:v>288350.19</x:v>
+        <x:v>231679.84</x:v>
       </x:c>
       <x:c r="L457" s="4">
-        <x:v>192233.49</x:v>
+        <x:v>154453.11</x:v>
       </x:c>
       <x:c r="M457" s="4">
         <x:v>288350.22</x:v>
       </x:c>
       <x:c r="N457" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O457" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:15">
       <x:c r="A458" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B458" s="3" t="s">
         <x:v>1446</x:v>
       </x:c>
       <x:c r="C458" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D458" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E458" s="3" t="s">
@@ -30467,57 +30467,57 @@
       <x:c r="B501" s="3" t="s">
         <x:v>1585</x:v>
       </x:c>
       <x:c r="C501" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D501" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E501" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F501" s="3" t="s">
         <x:v>1586</x:v>
       </x:c>
       <x:c r="G501" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H501" s="3" t="s">
         <x:v>1587</x:v>
       </x:c>
       <x:c r="I501" s="3" t="s">
         <x:v>1588</x:v>
       </x:c>
       <x:c r="J501" s="4">
-        <x:v>0</x:v>
+        <x:v>115966.96</x:v>
       </x:c>
       <x:c r="K501" s="4">
-        <x:v>0</x:v>
+        <x:v>92773.6</x:v>
       </x:c>
       <x:c r="L501" s="4">
-        <x:v>0</x:v>
+        <x:v>23193.36</x:v>
       </x:c>
       <x:c r="M501" s="4">
         <x:v>92773.66</x:v>
       </x:c>
       <x:c r="N501" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O501" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:15">
       <x:c r="A502" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B502" s="3" t="s">
         <x:v>1589</x:v>
       </x:c>
       <x:c r="C502" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D502" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E502" s="3" t="s">
@@ -42884,51 +42884,51 @@
       <x:c r="E765" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F765" s="3" t="s">
         <x:v>2407</x:v>
       </x:c>
       <x:c r="G765" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H765" s="3" t="s">
         <x:v>2408</x:v>
       </x:c>
       <x:c r="I765" s="3" t="s">
         <x:v>2409</x:v>
       </x:c>
       <x:c r="J765" s="4">
         <x:v>251859.82</x:v>
       </x:c>
       <x:c r="K765" s="4">
         <x:v>176301.87</x:v>
       </x:c>
       <x:c r="L765" s="4">
         <x:v>75557.95</x:v>
       </x:c>
       <x:c r="M765" s="4">
-        <x:v>414487.2</x:v>
+        <x:v>413303.85</x:v>
       </x:c>
       <x:c r="N765" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O765" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="766" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="767" spans="1:15">
       <x:c r="A767" s="0" t="s">
         <x:v>2410</x:v>
       </x:c>
     </x:row>
     <x:row r="768" spans="1:15">
       <x:c r="A768" s="0" t="s">
         <x:v>2411</x:v>
       </x:c>
     </x:row>
     <x:row r="769" spans="1:15">
       <x:c r="A769" s="0" t="s">
         <x:v>2412</x:v>
       </x:c>
     </x:row>
     <x:row r="770" spans="1:15">