--- v1 (2026-07-14)
+++ v2 (2026-09-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R139b6fa1f8b444bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b29285bee7484558a3553c3cbac56035.psmdcp" Id="Rd54b0f0f707845ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd56ce4932144094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/50cbbbec11594dd58a0ac660f12a793a.psmdcp" Id="R5fa501a8d0b145bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -8903,51 +8903,51 @@
       <x:c r="E42" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H42" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="I42" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="J42" s="4">
         <x:v>120230.22</x:v>
       </x:c>
       <x:c r="K42" s="4">
         <x:v>96184.1</x:v>
       </x:c>
       <x:c r="L42" s="4">
         <x:v>24046.12</x:v>
       </x:c>
       <x:c r="M42" s="4">
-        <x:v>101246.17</x:v>
+        <x:v>96183.86</x:v>
       </x:c>
       <x:c r="N42" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O42" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F43" s="3" t="s">