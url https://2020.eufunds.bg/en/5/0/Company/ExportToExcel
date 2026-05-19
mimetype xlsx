--- v0 (2026-04-28)
+++ v1 (2026-05-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb52a221b1e348ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/831866fd336e41899932347eba1e72fa.psmdcp" Id="R60cf1720494843bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcccb3f58b9645cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4d69bc8ca9bd47b28732ada8fbe66f94.psmdcp" Id="R92375819d57841a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>