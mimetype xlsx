--- v1 (2026-05-19)
+++ v2 (2026-06-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcccb3f58b9645cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4d69bc8ca9bd47b28732ada8fbe66f94.psmdcp" Id="R92375819d57841a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe789b3c001d4df8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e64d51b3f2c24d77ae4567e9a4ac7c07.psmdcp" Id="R2bbf4441f0df459a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>