--- v2 (2026-06-11)
+++ v3 (2026-06-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe789b3c001d4df8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e64d51b3f2c24d77ae4567e9a4ac7c07.psmdcp" Id="R2bbf4441f0df459a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reaf70fcc40424943" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb8d201c2a2c4400b7603c9ad3ae8527.psmdcp" Id="R48674cecdf394de9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>