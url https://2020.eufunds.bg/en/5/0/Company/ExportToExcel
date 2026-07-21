--- v3 (2026-06-11)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reaf70fcc40424943" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb8d201c2a2c4400b7603c9ad3ae8527.psmdcp" Id="R48674cecdf394de9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e4e1b332c6a4ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/647eb1fbcf844c579bb652b70350b55d.psmdcp" Id="R6cb3d11dfdfe46d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>