--- v4 (2026-07-21)
+++ v5 (2026-08-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e4e1b332c6a4ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/647eb1fbcf844c579bb652b70350b55d.psmdcp" Id="R6cb3d11dfdfe46d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99b0bba1b175434f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a600364eaf7649849e064765ec94a9ef.psmdcp" Id="R8af1d474044d44f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>