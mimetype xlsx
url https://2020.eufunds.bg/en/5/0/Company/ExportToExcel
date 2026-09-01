--- v5 (2026-08-11)
+++ v6 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99b0bba1b175434f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a600364eaf7649849e064765ec94a9ef.psmdcp" Id="R8af1d474044d44f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1430e191fdc4d0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/18c2138d460843deaa3ef246a69cbb6b.psmdcp" Id="Re1ef577285114e0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>