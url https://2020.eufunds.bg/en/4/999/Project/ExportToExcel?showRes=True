--- v0 (2026-05-01)
+++ v1 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35f16628895447fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ca87167c71a44c0592cf3080545c6d2b.psmdcp" Id="Rd094f866342c471f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ead1443365c4785" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fd320b6a1ed24b41ab12c4bd1a2a0d2b.psmdcp" Id="R72b5004effab4266" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -127,105 +127,105 @@
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>Single-member limited liability company – SMLLC (EOOD)</x:t>
   </x:si>
   <x:si>
     <x:t>Private</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Stara Zagora, 6000, ул. «Индустриална» 44, ет. 2</x:t>
   </x:si>
   <x:si>
     <x:t>EU Theritory</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-4.001-0063</x:t>
   </x:si>
   <x:si>
     <x:t>Transfer and introduction of innovative models, approaches, and practices in the area of lifelong learning in the context of 3D virtual reality</x:t>
   </x:si>
   <x:si>
     <x:t>Closed (completion date)</x:t>
   </x:si>
   <x:si>
-    <x:t>107588703 DESITA PLC</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>104677342 "Evrostroi V.Tarnovo" LTD</x:t>
   </x:si>
   <x:si>
     <x:t>Limited liability company – LLC (OOD)</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Veliko Tarnovo, 5000, ул. "Моско Москов 3"</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-4.001-0055</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Social innovations in extraction of aggregates and manufacturing of concrete mixtures
 </x:t>
   </x:si>
   <x:si>
     <x:t>200836086 Emerald-Nadezhda EOOD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Veliko Tarnovo, 5000, Ул. "Константин Кесимов" №13, ап.11</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-4.001-0140</x:t>
   </x:si>
   <x:si>
     <x:t>Transfer of innovative practices in the area of management and brokering of real estates</x:t>
   </x:si>
   <x:si>
     <x:t>200142197 ""INSYS" Ltd.</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Burgas, 8500, Фердинандова, номер 60, ет.3</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-4.001-0129</x:t>
   </x:si>
   <x:si>
     <x:t>“Interactive employment web portal for achieving sustainable employment for young people in the IT sector in Germany and Bulgaria”</x:t>
   </x:si>
   <x:si>
+    <x:t>107588703 DESITA PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Gabrovo, 5300, бул. „Стефан Караджа” №105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-4.001-0088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International cooperation for research and transfer of social innovations</x:t>
+  </x:si>
+  <x:si>
     <x:t>121015056 Agency of Social Assistance (ASA)</x:t>
   </x:si>
   <x:si>
     <x:t>State administration</x:t>
   </x:si>
   <x:si>
     <x:t>Executive agency/ administrative structure established by legal act</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1051, Триадица №2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-3.006-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Increasing the staff capacity for the Child protection working area, social services and social assistance - “ASA MRVE” /Agency of Social Assistance – Modern, Responsible, Vital, Effective/</x:t>
   </x:si>
   <x:si>
     <x:t>121604974 National Employment Agency</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, бул. ДОНДУКОВ № 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-1.009-0001</x:t>
@@ -338,78 +338,78 @@
   <x:si>
     <x:t>130485795 Second municipal hospital for obstetrics and gynecology "Sheynovo" Plc</x:t>
   </x:si>
   <x:si>
     <x:t>Medical establishment</x:t>
   </x:si>
   <x:si>
     <x:t>Hospital/ Medical establishment</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1504, ул. „Шейново“, № 19</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-4.001-0143</x:t>
   </x:si>
   <x:si>
     <x:t>Initial start of life - Early support of prematurely and risky newborns and their families</x:t>
   </x:si>
   <x:si>
     <x:t>000695395 "European funds, international programmes and projects" Directorate General, Ministry of Labour and Social Policy</x:t>
   </x:si>
   <x:si>
     <x:t>ACM/ ministry</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Sofia, 1051, ул. Триадица № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-5.001-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support to "European funds, international programmes and projects" Directorate General for management and implementation of "Human resources development" Operational programme</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Sofia, 1051, ул. ТРИАДИЦА № 2</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-5.001-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Staff salaries of the Managing Authority of "Human resources development" Operational programme</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-5.001-0001</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Support to "European funds, international programmes and projects" Directorate General for management and implementation of "Human resources development" Operational programme</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-5.001-0002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Staff salaries of the Managing Authority of "Human resources development" Operational programme
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1051, ул. Триадица № 2</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>200289553 Global Advisers Corp.</x:t>
   </x:si>
   <x:si>
     <x:t>Joint Stock company - JSC (AD)</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, Съборна, номер 9, ет.4</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-4.001-0090</x:t>
   </x:si>
   <x:si>
     <x:t>Innovations in Global Advisers</x:t>
   </x:si>
   <x:si>
     <x:t>131371218 Global Initiative on Psychiatry - Sofia</x:t>
   </x:si>
   <x:si>
     <x:t>Non-profit organization</x:t>
   </x:si>
   <x:si>
     <x:t>Public benefit foundation</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. Мальовица № 1, ет. 2, ап. 5</x:t>
@@ -477,51 +477,51 @@
   <x:si>
     <x:t>BG05M9OP001-4.001-0125</x:t>
   </x:si>
   <x:si>
     <x:t>Cross-border innovative models in tourism</x:t>
   </x:si>
   <x:si>
     <x:t>200393694 EventZone Ltd.</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1712, Младост 3, бл.329, вх.5, ет.9, ап.154</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-4.001-0014</x:t>
   </x:si>
   <x:si>
     <x:t>Green economy refresh</x:t>
   </x:si>
   <x:si>
     <x:t>117630912 Idein Ltd.</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ruse, 7015, ДРУЖБА 3, УЛ.Н.Й.ВАПЦАРОВ, номер 11, бл.23, вх.7, ет.4, ап.12</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria,EU Theritory</x:t>
+    <x:t>EU Theritory,Bulgaria</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-4.001-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Enhancing well-being at work and labour productivity by identifying and transfer of innovative social practices</x:t>
   </x:si>
   <x:si>
     <x:t>117630912 IDEIN LTD</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-4.003-0045</x:t>
   </x:si>
   <x:si>
     <x:t>Innovative practices for job carving</x:t>
   </x:si>
   <x:si>
     <x:t>831545394 General Labour Inspectorate Executive Agency</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, бул. "Княз Александър Дондуков"  №3</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-3.004-0001</x:t>
   </x:si>
@@ -1221,174 +1221,177 @@
   <x:si>
     <x:t>Bulgaria, Varna, 9000, ж.к. Владислав Варненчик, бл.307, вх.1, ет.2, ап.6</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-4.001-0164</x:t>
   </x:si>
   <x:si>
     <x:t>Transnational partnerships for employment and growth in Trans-Mar Services Ltd.</x:t>
   </x:si>
   <x:si>
     <x:t>203352020 Fabrika360 Ltd.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-4.003-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Service Lab</x:t>
   </x:si>
   <x:si>
     <x:t>176864952 Foundation "Adele"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Shumen, 9700, ул. СИМЕОН ВЕЛИКИ № 59 ет.7 ап.36</x:t>
   </x:si>
   <x:si>
+    <x:t>Italy,Bulgaria</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-4.001-0058</x:t>
   </x:si>
   <x:si>
     <x:t>"Eurocrate"</x:t>
   </x:si>
   <x:si>
     <x:t>130570377 Bulgarian Center for Not-for-Profit Law Foundation</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. ХРИСТО БЕЛЧЕВ  № 3 ет.2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-4.001-0107</x:t>
   </x:si>
   <x:si>
     <x:t>Know-How Lab for Social Entrepreneurship</x:t>
   </x:si>
   <x:si>
     <x:t>176554875 Global Libraries - Bulgaria Foundation</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. ХРИСТО БЕЛЧЕВ № 1 ет.6</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-4.001-0135</x:t>
   </x:si>
   <x:si>
     <x:t>Digital Skills for Bulgarian SMEs</x:t>
   </x:si>
   <x:si>
+    <x:t>176170045 SOS ENTREPRENEURS FOUNDATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1362, ул. Малобучински път № 53"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-4.003-0018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HopOnHopOffice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>177084485 Foundation "Institute for the Study of Change"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, Бул. Витоша № 25, ет. 3, ап. 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-4.003-0012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Involvement of employers in improvement of work conditions and increase of the number of employed people with disabilities</x:t>
+  </x:si>
+  <x:si>
+    <x:t>147129921 Foundation Kladara</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Burgas, 8000, к.к. Слънчев бряг, кв. Пясъците, бл. 7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-4.001-0083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Implementation of social innovations to encourage the employment and the entrepreneurship amongst the elderly people of age above 55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>175653596 KORENYAK FOUNDATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1612, ж.к. ЛАГЕРА бл. 54 вх.Г ет.2 ап.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-4.001-0158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Sustainable Youth Entrepreneurship as the Business Model of the Future“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>176982609 The Change Foundation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1592, бул. "Христофор Колумб" 41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-4.001-0139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transfer of Innovative Practices for Enhancing the Social Impact from the Activity of Social Entrepreneurs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>176217057 "Center for work safety and health" Foundation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Plovdiv, 4000, гр. Пловдив, бул. „Васил Априлов“ № 31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-4.001-0161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Increasing the capacity of occupational health and safety experts in Bulgaria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>175625910 Yatrus foundation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Ruse, 7000, пл. "д-р Мустаков" №2, ет. 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-4.003-0034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Virtual Innovations for Entrepreneurship and Growth</x:t>
+  </x:si>
+  <x:si>
     <x:t>176214381 Gender Alternatives Foundation</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Plovdiv, 4000, ул. “4-ти януари“ №38, вх. “В“, ет. 2, ап. 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-4.001-0132</x:t>
   </x:si>
   <x:si>
     <x:t>"INNOVATIVE SOLUTIONS FOR SUPPORT VICTIMS OF SEXUAL VIOLENCE"</x:t>
-  </x:si>
-[...82 lines deleted...]
-    <x:t>Virtual Innovations for Entrepreneurship and Growth</x:t>
   </x:si>
   <x:si>
     <x:t>175083281 Foundation for development of the cultural and business potential of civil society</x:t>
   </x:si>
   <x:si>
     <x:t>Private benefit foundation</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1407, Кричим 44</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-4.001-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Applied theatre in support of visually impaired children and young people</x:t>
   </x:si>
   <x:si>
     <x:t>000917789 Shumen Chamber of Commerce and Industry</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Shumen, 9700, ул. СЪЕДИНЕНИЕ № 71</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-4.001-0036</x:t>
   </x:si>
@@ -2103,474 +2106,474 @@
       </x:c>
       <x:c r="L22" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M22" s="4">
         <x:v>101546.16</x:v>
       </x:c>
       <x:c r="N22" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O22" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:15">
       <x:c r="A23" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E23" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F23" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H23" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="I23" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J23" s="4">
-        <x:v>101829.37</x:v>
+        <x:v>102002.71</x:v>
       </x:c>
       <x:c r="K23" s="4">
-        <x:v>101829.37</x:v>
+        <x:v>102002.71</x:v>
       </x:c>
       <x:c r="L23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M23" s="4">
-        <x:v>99351.96</x:v>
+        <x:v>102002.74</x:v>
       </x:c>
       <x:c r="N23" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O23" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:15">
       <x:c r="A24" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E24" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F24" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="G24" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H24" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="G24" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H24" s="3" t="s">
+      <x:c r="I24" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="I24" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J24" s="4">
-        <x:v>102002.71</x:v>
+        <x:v>102234.87</x:v>
       </x:c>
       <x:c r="K24" s="4">
-        <x:v>102002.71</x:v>
+        <x:v>102234.87</x:v>
       </x:c>
       <x:c r="L24" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M24" s="4">
-        <x:v>102002.74</x:v>
+        <x:v>100621.76</x:v>
       </x:c>
       <x:c r="N24" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O24" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:15">
       <x:c r="A25" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F25" s="3" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G25" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H25" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="G25" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H25" s="3" t="s">
+      <x:c r="I25" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="I25" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J25" s="4">
-        <x:v>102234.87</x:v>
+        <x:v>64994.56</x:v>
       </x:c>
       <x:c r="K25" s="4">
-        <x:v>102234.87</x:v>
+        <x:v>64994.56</x:v>
       </x:c>
       <x:c r="L25" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M25" s="4">
-        <x:v>100621.76</x:v>
+        <x:v>64990.23</x:v>
       </x:c>
       <x:c r="N25" s="5">
-        <x:v>15</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="O25" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15">
       <x:c r="A26" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D26" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E26" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F26" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H26" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I26" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J26" s="4">
-        <x:v>64994.56</x:v>
+        <x:v>101829.37</x:v>
       </x:c>
       <x:c r="K26" s="4">
-        <x:v>64994.56</x:v>
+        <x:v>101829.37</x:v>
       </x:c>
       <x:c r="L26" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M26" s="4">
-        <x:v>64990.23</x:v>
+        <x:v>99351.96</x:v>
       </x:c>
       <x:c r="N26" s="5">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="O26" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15">
       <x:c r="A27" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F27" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H27" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I27" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J27" s="4">
-        <x:v>28514731.06</x:v>
+        <x:v>14257365.53</x:v>
       </x:c>
       <x:c r="K27" s="4">
-        <x:v>28514731.06</x:v>
+        <x:v>14257365.53</x:v>
       </x:c>
       <x:c r="L27" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M27" s="4">
-        <x:v>28514731</x:v>
+        <x:v>14257365.5</x:v>
       </x:c>
       <x:c r="N27" s="5">
         <x:v>82</x:v>
       </x:c>
       <x:c r="O27" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15">
       <x:c r="A28" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F28" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H28" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I28" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J28" s="4">
         <x:v>4632687.4</x:v>
       </x:c>
       <x:c r="K28" s="4">
         <x:v>4632687.4</x:v>
       </x:c>
       <x:c r="L28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M28" s="4">
         <x:v>4296060.26</x:v>
       </x:c>
       <x:c r="N28" s="5">
         <x:v>90</x:v>
       </x:c>
       <x:c r="O28" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:15">
       <x:c r="A29" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F29" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H29" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I29" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J29" s="4">
         <x:v>102258.37</x:v>
       </x:c>
       <x:c r="K29" s="4">
         <x:v>102258.37</x:v>
       </x:c>
       <x:c r="L29" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M29" s="4">
         <x:v>94120.41</x:v>
       </x:c>
       <x:c r="N29" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O29" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:15">
       <x:c r="A30" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D30" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E30" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F30" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H30" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I30" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J30" s="4">
         <x:v>57673.1</x:v>
       </x:c>
       <x:c r="K30" s="4">
         <x:v>57673.1</x:v>
       </x:c>
       <x:c r="L30" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M30" s="4">
         <x:v>57463.29</x:v>
       </x:c>
       <x:c r="N30" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O30" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E31" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F31" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H31" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I31" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J31" s="4">
         <x:v>98025.92</x:v>
       </x:c>
       <x:c r="K31" s="4">
         <x:v>98025.92</x:v>
       </x:c>
       <x:c r="L31" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M31" s="4">
         <x:v>95235.13</x:v>
       </x:c>
       <x:c r="N31" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O31" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D32" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F32" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H32" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I32" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J32" s="4">
         <x:v>102171.31</x:v>
       </x:c>
       <x:c r="K32" s="4">
         <x:v>102171.31</x:v>
       </x:c>
       <x:c r="L32" s="4">
         <x:v>0</x:v>
       </x:c>
@@ -2667,54 +2670,54 @@
       </x:c>
       <x:c r="L34" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M34" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N34" s="5">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O34" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:15">
       <x:c r="A35" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E35" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F35" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H35" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I35" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J35" s="4">
         <x:v>45381.75</x:v>
       </x:c>
       <x:c r="K35" s="4">
         <x:v>45381.75</x:v>
       </x:c>
       <x:c r="L35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M35" s="4">
         <x:v>20926.56</x:v>
       </x:c>
@@ -2764,266 +2767,266 @@
       </x:c>
       <x:c r="M36" s="4">
         <x:v>91566.14</x:v>
       </x:c>
       <x:c r="N36" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O36" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15">
       <x:c r="A37" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F37" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H37" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I37" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J37" s="4">
         <x:v>94439.92</x:v>
       </x:c>
       <x:c r="K37" s="4">
         <x:v>94439.92</x:v>
       </x:c>
       <x:c r="L37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M37" s="4">
         <x:v>84352.85</x:v>
       </x:c>
       <x:c r="N37" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O37" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:15">
       <x:c r="A38" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E38" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F38" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H38" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="I38" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J38" s="4">
-        <x:v>11248421.38</x:v>
+        <x:v>4882582.26</x:v>
       </x:c>
       <x:c r="K38" s="4">
-        <x:v>11248421.38</x:v>
+        <x:v>4882582.26</x:v>
       </x:c>
       <x:c r="L38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M38" s="4">
-        <x:v>6164875.35</x:v>
+        <x:v>4882582.26</x:v>
       </x:c>
       <x:c r="N38" s="5">
-        <x:v>36</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O38" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:15">
       <x:c r="A39" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E39" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F39" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H39" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I39" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J39" s="4">
-        <x:v>9510028.99</x:v>
+        <x:v>8316682.73</x:v>
       </x:c>
       <x:c r="K39" s="4">
-        <x:v>9510028.99</x:v>
+        <x:v>8316682.73</x:v>
       </x:c>
       <x:c r="L39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M39" s="4">
-        <x:v>7141068.54</x:v>
+        <x:v>8316682.73</x:v>
       </x:c>
       <x:c r="N39" s="5">
-        <x:v>36</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O39" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:15">
       <x:c r="A40" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F40" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H40" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="I40" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>4882582.26</x:v>
+        <x:v>11248421.38</x:v>
       </x:c>
       <x:c r="K40" s="4">
-        <x:v>4882582.26</x:v>
+        <x:v>11248421.38</x:v>
       </x:c>
       <x:c r="L40" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M40" s="4">
-        <x:v>4882582.26</x:v>
+        <x:v>6164875.35</x:v>
       </x:c>
       <x:c r="N40" s="5">
-        <x:v>28</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O40" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E41" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F41" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H41" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="I41" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>8316682.73</x:v>
+        <x:v>9510028.99</x:v>
       </x:c>
       <x:c r="K41" s="4">
-        <x:v>8316682.73</x:v>
+        <x:v>9510028.99</x:v>
       </x:c>
       <x:c r="L41" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M41" s="4">
-        <x:v>8316682.73</x:v>
+        <x:v>7141068.54</x:v>
       </x:c>
       <x:c r="N41" s="5">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O41" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
@@ -3046,51 +3049,51 @@
       </x:c>
       <x:c r="M42" s="4">
         <x:v>70508.01</x:v>
       </x:c>
       <x:c r="N42" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O42" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F43" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H43" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="I43" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J43" s="4">
         <x:v>65511.42</x:v>
       </x:c>
       <x:c r="K43" s="4">
         <x:v>65511.42</x:v>
       </x:c>
       <x:c r="L43" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M43" s="4">
         <x:v>63228.48</x:v>
       </x:c>
@@ -3231,51 +3234,51 @@
       </x:c>
       <x:c r="L46" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M46" s="4">
         <x:v>88686.84</x:v>
       </x:c>
       <x:c r="N46" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O46" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15">
       <x:c r="A47" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E47" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F47" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H47" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="I47" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J47" s="4">
         <x:v>96978.23</x:v>
       </x:c>
       <x:c r="K47" s="4">
         <x:v>96978.23</x:v>
       </x:c>
       <x:c r="L47" s="4">
         <x:v>0</x:v>
       </x:c>
@@ -3469,310 +3472,310 @@
       </x:c>
       <x:c r="M51" s="4">
         <x:v>90927.15</x:v>
       </x:c>
       <x:c r="N51" s="5">
         <x:v>31</x:v>
       </x:c>
       <x:c r="O51" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:15">
       <x:c r="A52" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D52" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E52" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F52" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H52" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I52" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J52" s="4">
-        <x:v>10413319.48</x:v>
+        <x:v>5206659.74</x:v>
       </x:c>
       <x:c r="K52" s="4">
-        <x:v>10413319.48</x:v>
+        <x:v>5206659.74</x:v>
       </x:c>
       <x:c r="L52" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M52" s="4">
-        <x:v>10413319.46</x:v>
+        <x:v>5206659.73</x:v>
       </x:c>
       <x:c r="N52" s="5">
         <x:v>85</x:v>
       </x:c>
       <x:c r="O52" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:15">
       <x:c r="A53" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E53" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F53" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H53" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I53" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J53" s="4">
         <x:v>102232.81</x:v>
       </x:c>
       <x:c r="K53" s="4">
         <x:v>102232.81</x:v>
       </x:c>
       <x:c r="L53" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M53" s="4">
         <x:v>97812.36</x:v>
       </x:c>
       <x:c r="N53" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O53" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:15">
       <x:c r="A54" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="D54" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="E54" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F54" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H54" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I54" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="J54" s="4">
         <x:v>65528.04</x:v>
       </x:c>
       <x:c r="K54" s="4">
         <x:v>65528.04</x:v>
       </x:c>
       <x:c r="L54" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M54" s="4">
         <x:v>36985.17</x:v>
       </x:c>
       <x:c r="N54" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O54" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:15">
       <x:c r="A55" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E55" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F55" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H55" s="3" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="I55" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J55" s="4">
         <x:v>69259.11</x:v>
       </x:c>
       <x:c r="K55" s="4">
         <x:v>69259.11</x:v>
       </x:c>
       <x:c r="L55" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M55" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N55" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O55" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:15">
       <x:c r="A56" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="D56" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="E56" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F56" s="3" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H56" s="3" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I56" s="3" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J56" s="4">
         <x:v>100174.12</x:v>
       </x:c>
       <x:c r="K56" s="4">
         <x:v>100174.12</x:v>
       </x:c>
       <x:c r="L56" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M56" s="4">
         <x:v>77507.61</x:v>
       </x:c>
       <x:c r="N56" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O56" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:15">
       <x:c r="A57" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E57" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F57" s="3" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H57" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="I57" s="3" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J57" s="4">
-        <x:v>3067751.28</x:v>
+        <x:v>1533875.64</x:v>
       </x:c>
       <x:c r="K57" s="4">
-        <x:v>3067751.28</x:v>
+        <x:v>1533875.64</x:v>
       </x:c>
       <x:c r="L57" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M57" s="4">
-        <x:v>1798251.62</x:v>
+        <x:v>899125.81</x:v>
       </x:c>
       <x:c r="N57" s="5">
         <x:v>81</x:v>
       </x:c>
       <x:c r="O57" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:15">
       <x:c r="A58" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D58" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="E58" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F58" s="3" t="s">
@@ -3845,897 +3848,897 @@
       </x:c>
       <x:c r="M59" s="4">
         <x:v>71478.56</x:v>
       </x:c>
       <x:c r="N59" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O59" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:15">
       <x:c r="A60" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D60" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="E60" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F60" s="3" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H60" s="3" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I60" s="3" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J60" s="4">
         <x:v>87023.41</x:v>
       </x:c>
       <x:c r="K60" s="4">
         <x:v>87023.41</x:v>
       </x:c>
       <x:c r="L60" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M60" s="4">
         <x:v>83825.76</x:v>
       </x:c>
       <x:c r="N60" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O60" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:15">
       <x:c r="A61" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="E61" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F61" s="3" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H61" s="3" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I61" s="3" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J61" s="4">
         <x:v>101235.8</x:v>
       </x:c>
       <x:c r="K61" s="4">
         <x:v>101235.8</x:v>
       </x:c>
       <x:c r="L61" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M61" s="4">
         <x:v>95007.75</x:v>
       </x:c>
       <x:c r="N61" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O61" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:15">
       <x:c r="A62" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D62" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="E62" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F62" s="3" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H62" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="I62" s="3" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="J62" s="4">
         <x:v>101491.44</x:v>
       </x:c>
       <x:c r="K62" s="4">
         <x:v>101491.44</x:v>
       </x:c>
       <x:c r="L62" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M62" s="4">
         <x:v>75620.08</x:v>
       </x:c>
       <x:c r="N62" s="5">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O62" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:15">
       <x:c r="A63" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="E63" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F63" s="3" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H63" s="3" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I63" s="3" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J63" s="4">
         <x:v>85113.85</x:v>
       </x:c>
       <x:c r="K63" s="4">
         <x:v>85113.85</x:v>
       </x:c>
       <x:c r="L63" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M63" s="4">
         <x:v>85113.85</x:v>
       </x:c>
       <x:c r="N63" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O63" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:15">
       <x:c r="A64" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D64" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="E64" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F64" s="3" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H64" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="I64" s="3" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J64" s="4">
         <x:v>101573.24</x:v>
       </x:c>
       <x:c r="K64" s="4">
         <x:v>101573.24</x:v>
       </x:c>
       <x:c r="L64" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M64" s="4">
         <x:v>81157.28</x:v>
       </x:c>
       <x:c r="N64" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O64" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:15">
       <x:c r="A65" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B65" s="3" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="E65" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F65" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H65" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="I65" s="3" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J65" s="4">
         <x:v>101685.72</x:v>
       </x:c>
       <x:c r="K65" s="4">
         <x:v>101685.72</x:v>
       </x:c>
       <x:c r="L65" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M65" s="4">
         <x:v>77485.93</x:v>
       </x:c>
       <x:c r="N65" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O65" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:15">
       <x:c r="A66" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D66" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E66" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F66" s="3" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H66" s="3" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I66" s="3" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J66" s="4">
         <x:v>99834.02</x:v>
       </x:c>
       <x:c r="K66" s="4">
         <x:v>99834.02</x:v>
       </x:c>
       <x:c r="L66" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M66" s="4">
         <x:v>99833.64</x:v>
       </x:c>
       <x:c r="N66" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O66" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:15">
       <x:c r="A67" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="E67" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F67" s="3" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H67" s="3" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="I67" s="3" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="J67" s="4">
         <x:v>100668.25</x:v>
       </x:c>
       <x:c r="K67" s="4">
         <x:v>100668.25</x:v>
       </x:c>
       <x:c r="L67" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M67" s="4">
         <x:v>97456.23</x:v>
       </x:c>
       <x:c r="N67" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O67" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:15">
       <x:c r="A68" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D68" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="E68" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F68" s="3" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H68" s="3" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="I68" s="3" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="J68" s="4">
         <x:v>99993.59</x:v>
       </x:c>
       <x:c r="K68" s="4">
         <x:v>99993.59</x:v>
       </x:c>
       <x:c r="L68" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M68" s="4">
         <x:v>91918.24</x:v>
       </x:c>
       <x:c r="N68" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O68" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:15">
       <x:c r="A69" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="E69" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F69" s="3" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H69" s="3" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="I69" s="3" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J69" s="4">
         <x:v>79382.16</x:v>
       </x:c>
       <x:c r="K69" s="4">
         <x:v>79382.16</x:v>
       </x:c>
       <x:c r="L69" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M69" s="4">
         <x:v>64838.64</x:v>
       </x:c>
       <x:c r="N69" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O69" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:15">
       <x:c r="A70" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D70" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="E70" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F70" s="3" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H70" s="3" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="I70" s="3" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J70" s="4">
         <x:v>55732.93</x:v>
       </x:c>
       <x:c r="K70" s="4">
         <x:v>55732.93</x:v>
       </x:c>
       <x:c r="L70" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M70" s="4">
         <x:v>55732.95</x:v>
       </x:c>
       <x:c r="N70" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O70" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:15">
       <x:c r="A71" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="E71" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F71" s="3" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H71" s="3" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="I71" s="3" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="J71" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K71" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L71" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M71" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N71" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O71" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:15">
       <x:c r="A72" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D72" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="E72" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F72" s="3" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H72" s="3" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I72" s="3" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="J72" s="4">
         <x:v>87793.92</x:v>
       </x:c>
       <x:c r="K72" s="4">
         <x:v>87793.92</x:v>
       </x:c>
       <x:c r="L72" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M72" s="4">
         <x:v>86522.1</x:v>
       </x:c>
       <x:c r="N72" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O72" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:15">
       <x:c r="A73" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="E73" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F73" s="3" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H73" s="3" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="I73" s="3" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="J73" s="4">
         <x:v>74003.08</x:v>
       </x:c>
       <x:c r="K73" s="4">
         <x:v>74003.08</x:v>
       </x:c>
       <x:c r="L73" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M73" s="4">
         <x:v>73766.59</x:v>
       </x:c>
       <x:c r="N73" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O73" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:15">
       <x:c r="A74" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D74" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="E74" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F74" s="3" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H74" s="3" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="I74" s="3" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="J74" s="4">
         <x:v>98111.79</x:v>
       </x:c>
       <x:c r="K74" s="4">
         <x:v>98111.79</x:v>
       </x:c>
       <x:c r="L74" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M74" s="4">
         <x:v>90188.03</x:v>
       </x:c>
       <x:c r="N74" s="5">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O74" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:15">
       <x:c r="A75" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="E75" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F75" s="3" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H75" s="3" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="I75" s="3" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J75" s="4">
         <x:v>83284.66</x:v>
       </x:c>
       <x:c r="K75" s="4">
         <x:v>83284.66</x:v>
       </x:c>
       <x:c r="L75" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M75" s="4">
         <x:v>83284.7</x:v>
       </x:c>
       <x:c r="N75" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O75" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:15">
       <x:c r="A76" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D76" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="E76" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F76" s="3" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H76" s="3" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="I76" s="3" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="J76" s="4">
         <x:v>100668.26</x:v>
       </x:c>
       <x:c r="K76" s="4">
         <x:v>100668.26</x:v>
       </x:c>
       <x:c r="L76" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M76" s="4">
         <x:v>75278.7</x:v>
       </x:c>
       <x:c r="N76" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O76" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:15">
       <x:c r="A77" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="E77" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F77" s="3" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H77" s="3" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I77" s="3" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J77" s="4">
         <x:v>101528.83</x:v>
       </x:c>
       <x:c r="K77" s="4">
         <x:v>101528.83</x:v>
       </x:c>
       <x:c r="L77" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M77" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N77" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O77" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:15">
       <x:c r="A78" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D78" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="E78" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F78" s="3" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H78" s="3" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="I78" s="3" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="J78" s="4">
         <x:v>98086.22</x:v>
       </x:c>
       <x:c r="K78" s="4">
         <x:v>98086.22</x:v>
       </x:c>
       <x:c r="L78" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M78" s="4">
         <x:v>67693.1</x:v>
       </x:c>
@@ -4782,51 +4785,51 @@
       </x:c>
       <x:c r="L79" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M79" s="4">
         <x:v>99173.06</x:v>
       </x:c>
       <x:c r="N79" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O79" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:15">
       <x:c r="A80" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D80" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E80" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F80" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H80" s="3" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I80" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J80" s="4">
         <x:v>96275.84</x:v>
       </x:c>
       <x:c r="K80" s="4">
         <x:v>96275.84</x:v>
       </x:c>
       <x:c r="L80" s="4">
         <x:v>0</x:v>
       </x:c>
@@ -5208,51 +5211,51 @@
       </x:c>
       <x:c r="M88" s="4">
         <x:v>101628.48</x:v>
       </x:c>
       <x:c r="N88" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O88" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:15">
       <x:c r="A89" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B89" s="3" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="E89" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F89" s="3" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="G89" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H89" s="3" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="I89" s="3" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="J89" s="4">
         <x:v>99589.48</x:v>
       </x:c>
       <x:c r="K89" s="4">
         <x:v>99589.48</x:v>
       </x:c>
       <x:c r="L89" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M89" s="4">
         <x:v>92877.95</x:v>
       </x:c>
@@ -5302,51 +5305,51 @@
       </x:c>
       <x:c r="M90" s="4">
         <x:v>92270.46</x:v>
       </x:c>
       <x:c r="N90" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O90" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:15">
       <x:c r="A91" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B91" s="3" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="E91" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F91" s="3" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="G91" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H91" s="3" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="I91" s="3" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="J91" s="4">
         <x:v>102200.09</x:v>
       </x:c>
       <x:c r="K91" s="4">
         <x:v>102200.09</x:v>
       </x:c>
       <x:c r="L91" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M91" s="4">
         <x:v>101924.57</x:v>
       </x:c>
@@ -5678,51 +5681,51 @@
       </x:c>
       <x:c r="M98" s="4">
         <x:v>83198.94</x:v>
       </x:c>
       <x:c r="N98" s="5">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O98" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:15">
       <x:c r="A99" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B99" s="3" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="E99" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F99" s="3" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="G99" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H99" s="3" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="I99" s="3" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="J99" s="4">
         <x:v>101612.92</x:v>
       </x:c>
       <x:c r="K99" s="4">
         <x:v>101612.92</x:v>
       </x:c>
       <x:c r="L99" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M99" s="4">
         <x:v>93799.42</x:v>
       </x:c>
@@ -5819,98 +5822,98 @@
       </x:c>
       <x:c r="M101" s="4">
         <x:v>98201.24</x:v>
       </x:c>
       <x:c r="N101" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O101" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:15">
       <x:c r="A102" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B102" s="3" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D102" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="E102" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F102" s="3" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G102" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H102" s="3" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="I102" s="3" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J102" s="4">
         <x:v>98547.42</x:v>
       </x:c>
       <x:c r="K102" s="4">
         <x:v>98547.42</x:v>
       </x:c>
       <x:c r="L102" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M102" s="4">
         <x:v>95583.47</x:v>
       </x:c>
       <x:c r="N102" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O102" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:15">
       <x:c r="A103" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B103" s="3" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="E103" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F103" s="3" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H103" s="3" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="I103" s="3" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="J103" s="4">
         <x:v>101235.79</x:v>
       </x:c>
       <x:c r="K103" s="4">
         <x:v>101235.79</x:v>
       </x:c>
       <x:c r="L103" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M103" s="4">
         <x:v>99454.17</x:v>
       </x:c>
@@ -5960,95 +5963,95 @@
       </x:c>
       <x:c r="M104" s="4">
         <x:v>98987.64</x:v>
       </x:c>
       <x:c r="N104" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O104" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:15">
       <x:c r="A105" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B105" s="3" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E105" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F105" s="3" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="G105" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H105" s="3" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="I105" s="3" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="J105" s="4">
         <x:v>101162.18</x:v>
       </x:c>
       <x:c r="K105" s="4">
         <x:v>101162.18</x:v>
       </x:c>
       <x:c r="L105" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M105" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N105" s="5">
         <x:v>11</x:v>
       </x:c>
       <x:c r="O105" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:15">
       <x:c r="A106" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B106" s="3" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C106" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D106" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E106" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F106" s="3" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="G106" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H106" s="3" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="I106" s="3" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="J106" s="4">
         <x:v>79979.33</x:v>
       </x:c>
       <x:c r="K106" s="4">
         <x:v>79979.33</x:v>
       </x:c>
       <x:c r="L106" s="4">
         <x:v>0</x:v>
       </x:c>
@@ -6201,712 +6204,712 @@
       </x:c>
       <x:c r="O109" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:15">
       <x:c r="A110" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B110" s="3" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="C110" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D110" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E110" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F110" s="3" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="G110" s="3" t="s">
-        <x:v>211</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="H110" s="3" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="I110" s="3" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="J110" s="4">
         <x:v>44505.34</x:v>
       </x:c>
       <x:c r="K110" s="4">
         <x:v>44505.34</x:v>
       </x:c>
       <x:c r="L110" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M110" s="4">
         <x:v>36358.01</x:v>
       </x:c>
       <x:c r="N110" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O110" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:15">
       <x:c r="A111" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B111" s="3" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E111" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F111" s="3" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="G111" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H111" s="3" t="s">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="I111" s="3" t="s">
-        <x:v>407</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="J111" s="4">
         <x:v>81298.02</x:v>
       </x:c>
       <x:c r="K111" s="4">
         <x:v>81298.02</x:v>
       </x:c>
       <x:c r="L111" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M111" s="4">
         <x:v>69157.64</x:v>
       </x:c>
       <x:c r="N111" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O111" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:15">
       <x:c r="A112" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B112" s="3" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C112" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D112" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E112" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F112" s="3" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="G112" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H112" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="I112" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="J112" s="4">
         <x:v>86098.28</x:v>
       </x:c>
       <x:c r="K112" s="4">
         <x:v>86098.28</x:v>
       </x:c>
       <x:c r="L112" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M112" s="4">
         <x:v>57921.39</x:v>
       </x:c>
       <x:c r="N112" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O112" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:15">
       <x:c r="A113" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B113" s="3" t="s">
-        <x:v>412</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E113" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F113" s="3" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="G113" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H113" s="3" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="I113" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="J113" s="4">
-        <x:v>101351.06</x:v>
+        <x:v>102248.13</x:v>
       </x:c>
       <x:c r="K113" s="4">
-        <x:v>101351.06</x:v>
+        <x:v>102248.13</x:v>
       </x:c>
       <x:c r="L113" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M113" s="4">
-        <x:v>83955.27</x:v>
+        <x:v>99668.17</x:v>
       </x:c>
       <x:c r="N113" s="5">
-        <x:v>16</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O113" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:15">
       <x:c r="A114" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B114" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C114" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D114" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E114" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F114" s="3" t="s">
-        <x:v>417</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="G114" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H114" s="3" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="I114" s="3" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="J114" s="4">
-        <x:v>102248.13</x:v>
+        <x:v>93261.49</x:v>
       </x:c>
       <x:c r="K114" s="4">
-        <x:v>102248.13</x:v>
+        <x:v>93261.49</x:v>
       </x:c>
       <x:c r="L114" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M114" s="4">
-        <x:v>99668.17</x:v>
+        <x:v>84850.74</x:v>
       </x:c>
       <x:c r="N114" s="5">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="O114" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:15">
       <x:c r="A115" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B115" s="3" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E115" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F115" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="G115" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H115" s="3" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="I115" s="3" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="J115" s="4">
-        <x:v>93261.49</x:v>
+        <x:v>54486.32</x:v>
       </x:c>
       <x:c r="K115" s="4">
-        <x:v>93261.49</x:v>
+        <x:v>54486.32</x:v>
       </x:c>
       <x:c r="L115" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M115" s="4">
-        <x:v>84850.74</x:v>
+        <x:v>50318.51</x:v>
       </x:c>
       <x:c r="N115" s="5">
-        <x:v>25</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O115" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:15">
       <x:c r="A116" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B116" s="3" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C116" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D116" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E116" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F116" s="3" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="G116" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H116" s="3" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="I116" s="3" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="J116" s="4">
-        <x:v>54486.32</x:v>
+        <x:v>70813.93</x:v>
       </x:c>
       <x:c r="K116" s="4">
-        <x:v>54486.32</x:v>
+        <x:v>70813.93</x:v>
       </x:c>
       <x:c r="L116" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M116" s="4">
-        <x:v>50318.51</x:v>
+        <x:v>70811.74</x:v>
       </x:c>
       <x:c r="N116" s="5">
-        <x:v>12</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="O116" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:15">
       <x:c r="A117" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B117" s="3" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E117" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F117" s="3" t="s">
-        <x:v>429</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="G117" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H117" s="3" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="I117" s="3" t="s">
-        <x:v>431</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="J117" s="4">
-        <x:v>70813.93</x:v>
+        <x:v>99987.82</x:v>
       </x:c>
       <x:c r="K117" s="4">
-        <x:v>70813.93</x:v>
+        <x:v>99987.82</x:v>
       </x:c>
       <x:c r="L117" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M117" s="4">
-        <x:v>70811.74</x:v>
+        <x:v>97275.18</x:v>
       </x:c>
       <x:c r="N117" s="5">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="O117" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:15">
       <x:c r="A118" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B118" s="3" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C118" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D118" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E118" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F118" s="3" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="G118" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H118" s="3" t="s">
-        <x:v>434</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="I118" s="3" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="J118" s="4">
-        <x:v>99987.82</x:v>
+        <x:v>70190.68</x:v>
       </x:c>
       <x:c r="K118" s="4">
-        <x:v>99987.82</x:v>
+        <x:v>70190.68</x:v>
       </x:c>
       <x:c r="L118" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M118" s="4">
-        <x:v>97275.18</x:v>
+        <x:v>54915.92</x:v>
       </x:c>
       <x:c r="N118" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O118" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:15">
       <x:c r="A119" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B119" s="3" t="s">
-        <x:v>436</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E119" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F119" s="3" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="G119" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H119" s="3" t="s">
-        <x:v>438</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="I119" s="3" t="s">
-        <x:v>439</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="J119" s="4">
-        <x:v>70190.68</x:v>
+        <x:v>97962.49</x:v>
       </x:c>
       <x:c r="K119" s="4">
-        <x:v>70190.68</x:v>
+        <x:v>97962.49</x:v>
       </x:c>
       <x:c r="L119" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M119" s="4">
-        <x:v>54915.92</x:v>
+        <x:v>89186.87</x:v>
       </x:c>
       <x:c r="N119" s="5">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O119" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:15">
       <x:c r="A120" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B120" s="3" t="s">
-        <x:v>440</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C120" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D120" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E120" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F120" s="3" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="G120" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H120" s="3" t="s">
-        <x:v>442</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="I120" s="3" t="s">
-        <x:v>443</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="J120" s="4">
-        <x:v>97962.49</x:v>
+        <x:v>101351.06</x:v>
       </x:c>
       <x:c r="K120" s="4">
-        <x:v>97962.49</x:v>
+        <x:v>101351.06</x:v>
       </x:c>
       <x:c r="L120" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M120" s="4">
-        <x:v>89186.87</x:v>
+        <x:v>83955.27</x:v>
       </x:c>
       <x:c r="N120" s="5">
-        <x:v>20</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="O120" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:15">
       <x:c r="A121" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B121" s="3" t="s">
-        <x:v>444</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s">
-        <x:v>445</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="E121" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F121" s="3" t="s">
-        <x:v>446</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="G121" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H121" s="3" t="s">
-        <x:v>447</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="I121" s="3" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="J121" s="4">
         <x:v>92160.87</x:v>
       </x:c>
       <x:c r="K121" s="4">
         <x:v>92160.87</x:v>
       </x:c>
       <x:c r="L121" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M121" s="4">
         <x:v>84538.54</x:v>
       </x:c>
       <x:c r="N121" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O121" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:15">
       <x:c r="A122" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B122" s="3" t="s">
-        <x:v>449</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C122" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D122" s="3" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="E122" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F122" s="3" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="G122" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H122" s="3" t="s">
-        <x:v>451</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="I122" s="3" t="s">
-        <x:v>452</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="J122" s="4">
         <x:v>60744.02</x:v>
       </x:c>
       <x:c r="K122" s="4">
         <x:v>60744.02</x:v>
       </x:c>
       <x:c r="L122" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M122" s="4">
         <x:v>57494.6</x:v>
       </x:c>
       <x:c r="N122" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O122" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:15">
       <x:c r="A123" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B123" s="3" t="s">
-        <x:v>453</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E123" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F123" s="3" t="s">
-        <x:v>454</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="G123" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H123" s="3" t="s">
-        <x:v>455</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I123" s="3" t="s">
-        <x:v>456</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J123" s="4">
         <x:v>83518.46</x:v>
       </x:c>
       <x:c r="K123" s="4">
         <x:v>83518.46</x:v>
       </x:c>
       <x:c r="L123" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M123" s="4">
         <x:v>69318.23</x:v>
       </x:c>
       <x:c r="N123" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O123" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="125" spans="1:15">
       <x:c r="A125" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:15">
       <x:c r="A126" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:15">
       <x:c r="A127" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:15">
       <x:c r="A128" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:15">
       <x:c r="A129" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>462</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A18:J18"/>
     <x:mergeCell ref="A19:J19"/>
     <x:mergeCell ref="A20:J20"/>
     <x:mergeCell ref="A124:J124"/>
     <x:mergeCell ref="A125:J125"/>
     <x:mergeCell ref="A126:J126"/>
     <x:mergeCell ref="A127:J127"/>
     <x:mergeCell ref="A128:J128"/>
     <x:mergeCell ref="A129:J129"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 