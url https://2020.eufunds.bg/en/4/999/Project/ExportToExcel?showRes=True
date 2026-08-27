--- v1 (2026-06-27)
+++ v2 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ead1443365c4785" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fd320b6a1ed24b41ab12c4bd1a2a0d2b.psmdcp" Id="R72b5004effab4266" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc6e1629c4fd4808" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f813d1655c7b42de98057cc527644f41.psmdcp" Id="Rd8c2d5dd4c9643b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>