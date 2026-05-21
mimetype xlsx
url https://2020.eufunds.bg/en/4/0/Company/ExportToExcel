--- v0 (2026-04-30)
+++ v1 (2026-05-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c63d31562634cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6cf2530cca6d47799c4f7ee482dc272f.psmdcp" Id="Rb4274a44091940e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fc7860d6cbb460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09953dbe933a478c9cce0a47205cc1a4.psmdcp" Id="R6ab212d3d0014af4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>