--- v1 (2026-05-21)
+++ v2 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fc7860d6cbb460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09953dbe933a478c9cce0a47205cc1a4.psmdcp" Id="R6ab212d3d0014af4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa31f864081d4ffb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e72ca379f71745c0b724bd611290812e.psmdcp" Id="R3c4115279d78400b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>