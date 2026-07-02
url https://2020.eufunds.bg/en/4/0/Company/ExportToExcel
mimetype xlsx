--- v2 (2026-06-12)
+++ v3 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa31f864081d4ffb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e72ca379f71745c0b724bd611290812e.psmdcp" Id="R3c4115279d78400b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf915489352534f2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/309278e32c49400896f1ad8f9555f6d2.psmdcp" Id="R6117f1807e764cbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>