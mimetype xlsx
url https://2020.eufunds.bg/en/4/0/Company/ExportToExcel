--- v3 (2026-07-02)
+++ v4 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf915489352534f2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/309278e32c49400896f1ad8f9555f6d2.psmdcp" Id="R6117f1807e764cbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf378ffb5f5c64e60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3684e661d4cb4a7fbd69d57186688049.psmdcp" Id="R24279f7f23fa4b3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>