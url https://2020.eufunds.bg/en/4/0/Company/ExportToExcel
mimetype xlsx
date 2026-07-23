--- v4 (2026-07-02)
+++ v5 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf378ffb5f5c64e60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3684e661d4cb4a7fbd69d57186688049.psmdcp" Id="R24279f7f23fa4b3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc07305e9d354c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/419b514b0a0c4c0496ef349c0b21fb3b.psmdcp" Id="R936001a69f184dc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>