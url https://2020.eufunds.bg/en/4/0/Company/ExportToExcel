--- v5 (2026-07-23)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc07305e9d354c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/419b514b0a0c4c0496ef349c0b21fb3b.psmdcp" Id="R936001a69f184dc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c5b5fc36afc4adc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0dd834e170064816bf3872b559506bdf.psmdcp" Id="R456306936afa47e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>