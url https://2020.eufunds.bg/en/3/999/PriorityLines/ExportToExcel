--- v0 (2026-04-30)
+++ v1 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99e07ecd2513483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6cbc279283584e97b6fcda4b1dcb65a7.psmdcp" Id="Rc411ebb47db64dfe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4f0bd8221f14530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b06583aa3781440094be25af5a52514b.psmdcp" Id="R80232b9c52e24616" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -752,60 +752,60 @@
       <x:c r="B6" s="9">
         <x:v>767703870.01</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>652548289.51</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>115155580.5</x:v>
       </x:c>
       <x:c r="E6" s="9">
         <x:v>776189890.13</x:v>
       </x:c>
       <x:c r="F6" s="9">
         <x:v>644346373.36</x:v>
       </x:c>
       <x:c r="G6" s="9">
         <x:v>113708183.49</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>18135333.28</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>98.74</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>776146784.04</x:v>
+        <x:v>775946486.57</x:v>
       </x:c>
       <x:c r="K6" s="9">
         <x:v>664466164.01</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>111680620.03</x:v>
+        <x:v>111480322.56</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>101.1</x:v>
+        <x:v>101.07</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>107418046.01</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>91305339.1</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>16112706.91</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>106908366.08</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>90778821.38</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>16019792.05</x:v>
       </x:c>
       <x:c r="H7" s="9">
@@ -875,60 +875,60 @@
       <x:c r="B9" s="9">
         <x:v>102715625</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>87308281.24</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>15407343.76</x:v>
       </x:c>
       <x:c r="E9" s="9">
         <x:v>134815560.71</x:v>
       </x:c>
       <x:c r="F9" s="9">
         <x:v>88806942.16</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>15671813.33</x:v>
       </x:c>
       <x:c r="H9" s="9">
         <x:v>30336805.22</x:v>
       </x:c>
       <x:c r="I9" s="9">
         <x:v>101.72</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>98737271.77</x:v>
+        <x:v>98678215.85</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>87440275.77</x:v>
+        <x:v>87519710.84</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>11296996</x:v>
+        <x:v>11158505.01</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>96.13</x:v>
+        <x:v>96.07</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>29712537.99</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>25255657.3</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>4456880.69</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>32667768.55</x:v>
       </x:c>
       <x:c r="F10" s="9">
         <x:v>27528742.64</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>4858013.45</x:v>
       </x:c>
       <x:c r="H10" s="9">
@@ -1024,186 +1024,186 @@
       </x:c>
       <x:c r="K12" s="9">
         <x:v>205790091.99</x:v>
       </x:c>
       <x:c r="L12" s="9">
         <x:v>29514998.86</x:v>
       </x:c>
       <x:c r="M12" s="9">
         <x:v>90.37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B13" s="9">
         <x:v>59866218</x:v>
       </x:c>
       <x:c r="C13" s="9">
         <x:v>50886285.29</x:v>
       </x:c>
       <x:c r="D13" s="9">
         <x:v>8979932.71</x:v>
       </x:c>
       <x:c r="E13" s="9">
-        <x:v>42664641.18</x:v>
+        <x:v>42742264.5</x:v>
       </x:c>
       <x:c r="F13" s="9">
-        <x:v>36190787.64</x:v>
+        <x:v>36256767.49</x:v>
       </x:c>
       <x:c r="G13" s="9">
-        <x:v>6386609.62</x:v>
+        <x:v>6398253.09</x:v>
       </x:c>
       <x:c r="H13" s="9">
         <x:v>87243.92</x:v>
       </x:c>
       <x:c r="I13" s="9">
-        <x:v>71.12</x:v>
+        <x:v>71.25</x:v>
       </x:c>
       <x:c r="J13" s="9">
         <x:v>42796509.14</x:v>
       </x:c>
       <x:c r="K13" s="9">
         <x:v>37549377.88</x:v>
       </x:c>
       <x:c r="L13" s="9">
         <x:v>5247131.26</x:v>
       </x:c>
       <x:c r="M13" s="9">
         <x:v>71.49</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B14" s="9">
         <x:v>31735630</x:v>
       </x:c>
       <x:c r="C14" s="9">
         <x:v>26975285.5</x:v>
       </x:c>
       <x:c r="D14" s="9">
         <x:v>4760344.5</x:v>
       </x:c>
       <x:c r="E14" s="9">
         <x:v>37569918.66</x:v>
       </x:c>
       <x:c r="F14" s="9">
         <x:v>37569918.66</x:v>
       </x:c>
       <x:c r="G14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I14" s="9">
         <x:v>118.38</x:v>
       </x:c>
       <x:c r="J14" s="9">
-        <x:v>37861746.89</x:v>
+        <x:v>37568945.98</x:v>
       </x:c>
       <x:c r="K14" s="9">
         <x:v>37861746.89</x:v>
       </x:c>
       <x:c r="L14" s="9">
-        <x:v>0</x:v>
+        <x:v>-292800.91</x:v>
       </x:c>
       <x:c r="M14" s="9">
-        <x:v>119.3</x:v>
+        <x:v>118.38</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="8" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B15" s="9">
         <x:v>54505779</x:v>
       </x:c>
       <x:c r="C15" s="9">
         <x:v>46329912.15</x:v>
       </x:c>
       <x:c r="D15" s="9">
         <x:v>8175866.85</x:v>
       </x:c>
       <x:c r="E15" s="9">
-        <x:v>54505779</x:v>
+        <x:v>50003929.36</x:v>
       </x:c>
       <x:c r="F15" s="9">
-        <x:v>54505779</x:v>
+        <x:v>50003929.36</x:v>
       </x:c>
       <x:c r="G15" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H15" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I15" s="9">
-        <x:v>100</x:v>
+        <x:v>91.74</x:v>
       </x:c>
       <x:c r="J15" s="9">
         <x:v>50270348.75</x:v>
       </x:c>
       <x:c r="K15" s="9">
         <x:v>50270348.75</x:v>
       </x:c>
       <x:c r="L15" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M15" s="9">
         <x:v>92.23</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>34359715</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>29205757.75</x:v>
       </x:c>
       <x:c r="D16" s="9">
         <x:v>5153957.25</x:v>
       </x:c>
       <x:c r="E16" s="9">
-        <x:v>34359714.55</x:v>
+        <x:v>27137579.86</x:v>
       </x:c>
       <x:c r="F16" s="9">
-        <x:v>34359714.55</x:v>
+        <x:v>27137579.86</x:v>
       </x:c>
       <x:c r="G16" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H16" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I16" s="9">
-        <x:v>100</x:v>
+        <x:v>78.98</x:v>
       </x:c>
       <x:c r="J16" s="9">
         <x:v>27137579.86</x:v>
       </x:c>
       <x:c r="K16" s="9">
         <x:v>27137579.86</x:v>
       </x:c>
       <x:c r="L16" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M16" s="9">
         <x:v>78.98</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:13">
       <x:c r="A19" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>