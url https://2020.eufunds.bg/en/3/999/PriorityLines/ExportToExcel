--- v1 (2026-06-23)
+++ v2 (2026-08-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4f0bd8221f14530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b06583aa3781440094be25af5a52514b.psmdcp" Id="R80232b9c52e24616" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb348135a34754707" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/323e72afad1f48fdba079ae2dbce76ee.psmdcp" Id="Rd68ffe43755a4be3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -834,142 +834,142 @@
       <x:c r="B8" s="9">
         <x:v>86775155</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>73758881.76</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>13016273.24</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>103680838.84</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>78135753.52</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>13789474.44</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>11755610.88</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>105.93</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>85851752.57</x:v>
+        <x:v>85851267.93</x:v>
       </x:c>
       <x:c r="K8" s="9">
         <x:v>74468461.8</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>11383290.77</x:v>
+        <x:v>11382806.13</x:v>
       </x:c>
       <x:c r="M8" s="9">
         <x:v>98.94</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>102715625</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>87308281.24</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>15407343.76</x:v>
       </x:c>
       <x:c r="E9" s="9">
         <x:v>134815560.71</x:v>
       </x:c>
       <x:c r="F9" s="9">
         <x:v>88806942.16</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>15671813.33</x:v>
       </x:c>
       <x:c r="H9" s="9">
         <x:v>30336805.22</x:v>
       </x:c>
       <x:c r="I9" s="9">
         <x:v>101.72</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>98678215.85</x:v>
+        <x:v>98553813.39</x:v>
       </x:c>
       <x:c r="K9" s="9">
         <x:v>87519710.84</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>11158505.01</x:v>
+        <x:v>11034102.55</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>96.07</x:v>
+        <x:v>95.95</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>29712537.99</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>25255657.3</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>4456880.69</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>32667768.55</x:v>
       </x:c>
       <x:c r="F10" s="9">
         <x:v>27528742.64</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>4858013.45</x:v>
       </x:c>
       <x:c r="H10" s="9">
         <x:v>281012.46</x:v>
       </x:c>
       <x:c r="I10" s="9">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J10" s="9">
-        <x:v>30338212.01</x:v>
+        <x:v>29623868.05</x:v>
       </x:c>
       <x:c r="K10" s="9">
         <x:v>26220404.14</x:v>
       </x:c>
       <x:c r="L10" s="9">
-        <x:v>4117807.87</x:v>
+        <x:v>3403463.91</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>102.11</x:v>
+        <x:v>99.7</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>64482246.01</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>54809909.1</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>9672336.91</x:v>
       </x:c>
       <x:c r="E11" s="9">
         <x:v>57699901.22</x:v>
       </x:c>
       <x:c r="F11" s="9">
         <x:v>48835350.1</x:v>
       </x:c>
       <x:c r="G11" s="9">
         <x:v>8618003.03</x:v>
       </x:c>
       <x:c r="H11" s="9">
@@ -998,57 +998,57 @@
       <x:c r="B12" s="9">
         <x:v>260383975.98</x:v>
       </x:c>
       <x:c r="C12" s="9">
         <x:v>221326379.59</x:v>
       </x:c>
       <x:c r="D12" s="9">
         <x:v>39057596.39</x:v>
       </x:c>
       <x:c r="E12" s="9">
         <x:v>244558348.65</x:v>
       </x:c>
       <x:c r="F12" s="9">
         <x:v>198838663.89</x:v>
       </x:c>
       <x:c r="G12" s="9">
         <x:v>35089176.01</x:v>
       </x:c>
       <x:c r="H12" s="9">
         <x:v>10630508.75</x:v>
       </x:c>
       <x:c r="I12" s="9">
         <x:v>89.84</x:v>
       </x:c>
       <x:c r="J12" s="9">
-        <x:v>235305090.85</x:v>
+        <x:v>235295987.85</x:v>
       </x:c>
       <x:c r="K12" s="9">
         <x:v>205790091.99</x:v>
       </x:c>
       <x:c r="L12" s="9">
-        <x:v>29514998.86</x:v>
+        <x:v>29505895.86</x:v>
       </x:c>
       <x:c r="M12" s="9">
         <x:v>90.37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B13" s="9">
         <x:v>59866218</x:v>
       </x:c>
       <x:c r="C13" s="9">
         <x:v>50886285.29</x:v>
       </x:c>
       <x:c r="D13" s="9">
         <x:v>8979932.71</x:v>
       </x:c>
       <x:c r="E13" s="9">
         <x:v>42742264.5</x:v>
       </x:c>
       <x:c r="F13" s="9">
         <x:v>36256767.49</x:v>
       </x:c>
       <x:c r="G13" s="9">