--- v0 (2026-04-27)
+++ v1 (2026-05-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd0dfdaa63fc4f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c1a50faf41c247b4839697d95a3e1e08.psmdcp" Id="R5ccc05615fae4d05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccbcc9c528a941ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/adfc3bd7f75e4e2ea5ba5399a783a21f.psmdcp" Id="Rf4ee5d622cd74ebb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>