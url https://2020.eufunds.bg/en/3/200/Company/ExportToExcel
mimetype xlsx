--- v1 (2026-05-19)
+++ v2 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccbcc9c528a941ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/adfc3bd7f75e4e2ea5ba5399a783a21f.psmdcp" Id="Rf4ee5d622cd74ebb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64d3e5df1d2d4ded" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8915f1eaf0494cce90e91997ee4e7d22.psmdcp" Id="Rb61dc382bad1488d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>