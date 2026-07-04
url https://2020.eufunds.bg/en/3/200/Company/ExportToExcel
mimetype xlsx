--- v2 (2026-06-12)
+++ v3 (2026-07-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64d3e5df1d2d4ded" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8915f1eaf0494cce90e91997ee4e7d22.psmdcp" Id="Rb61dc382bad1488d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68be762f53974416" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/35b4fb71737345b0b1e0a3384d57a4fa.psmdcp" Id="Rc02404d33391455b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>