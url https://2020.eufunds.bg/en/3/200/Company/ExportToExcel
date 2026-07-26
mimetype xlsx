--- v3 (2026-07-04)
+++ v4 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68be762f53974416" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/35b4fb71737345b0b1e0a3384d57a4fa.psmdcp" Id="Rc02404d33391455b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33036fddec8c40d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b1fc21a007114dae876cd38adef8971f.psmdcp" Id="R0e5009e0a01a4227" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>