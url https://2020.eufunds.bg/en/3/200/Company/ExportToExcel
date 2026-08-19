--- v4 (2026-07-26)
+++ v5 (2026-08-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33036fddec8c40d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b1fc21a007114dae876cd38adef8971f.psmdcp" Id="R0e5009e0a01a4227" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69e5e663fc5940af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/010f04f1332e439b8df009fdd6b070f7.psmdcp" Id="Rfe5fc10a79064fac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>