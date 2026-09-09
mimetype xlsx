--- v5 (2026-08-19)
+++ v6 (2026-09-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69e5e663fc5940af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/010f04f1332e439b8df009fdd6b070f7.psmdcp" Id="Rfe5fc10a79064fac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb458dde5558f42d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3bb7de5ee30c472a862a6cd73b8513c2.psmdcp" Id="Rf19ba33216144974" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>