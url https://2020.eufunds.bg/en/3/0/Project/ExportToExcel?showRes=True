--- v0 (2026-05-21)
+++ v1 (2026-07-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68a4d49fcd5d4516" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0fb188d73e5549e1a9413f01b54fb0dc.psmdcp" Id="Ra533ed2ba0b04552" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2250cd3d3814491f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/98aabb107c4e4dcf9c1cbd9c5dda8f49.psmdcp" Id="Re0db5012eed448ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -141,346 +141,346 @@
     <x:t>BG16RFOP001-5.001-0054</x:t>
   </x:si>
   <x:si>
     <x:t>Establishment of infrastructure for providing specialized health and social care for children with disabilities - 2</x:t>
   </x:si>
   <x:si>
     <x:t>Closed (completion date)</x:t>
   </x:si>
   <x:si>
     <x:t>000505910 
 Municipality Razgrad</x:t>
   </x:si>
   <x:si>
     <x:t>Municipal administration</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Razgrad, 7200, бул. „Бели Лом“ №37А</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-1.023-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Landscaping of green areas in "Orel" district, Razdrad</x:t>
   </x:si>
   <x:si>
+    <x:t>000695089 ROAD INFRASTRUCTURE AGENCY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>State agency/ state commission</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1606, бул. МАКЕДОНИЯ № 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-7.001-0027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 27 Road II-62 Dupnica-Klisura from km 42+2632 to km 59+07166, with a total lenght 16,80846 km, Kustendil Region</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-7.001-0028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 28 Road II-62 Klisura-Samokov from km 62+922 to km 78+633, with a total lenght 15,711 km, Sofia Region"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-7.001-0029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 29 Road ІІІ-208 Provadiya - Duskotna from km 49+184 to km  65+933, with a total lenght 16.749 km,  Region Burgas, Varna "</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-7.001-0030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 30 Road ІІІ-208 Duskotna- Aytos from km 65+933 to km  82+749, with a total lenght 16.749 km,  Region Burgas "</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-7.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 8 "Road III-904 Staro Orqhovo - Dolni Chiflik - Grozdyovo from km 0+000 to km 17+377.07, with a total length of 17.377, Varna region"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-7.001-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 9 "Road III-904 Grozdyovo - Provadiq from km 23+403 to km 29+928.99 and from 36+205 to km 41+705.18, with a total length of 12.026 km, Varna region"</x:t>
+  </x:si>
+  <x:si>
     <x:t>000695089 Road Infrastructure Agency</x:t>
   </x:si>
   <x:si>
-    <x:t>State agency/ state commission</x:t>
-[...2 lines deleted...]
-    <x:t>Bulgaria, Sofia, 1606, бул. МАКЕДОНИЯ № 3</x:t>
+    <x:t>BG16RFOP001-7.001-0011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 7 "Road II-35 Pleven_Lovech from km 13+600 to km 25+384, with total length 11.784 km, Pleven Region</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-7.001-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 10 "Road III-1002 Vratsa - cave "Ledenika" from km 0+160 to km 17+588,80 with a total length of 17.429, Vratsa region"</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-7.001-0014</x:t>
   </x:si>
   <x:si>
     <x:t>Lot 15 "Road III-107 (Dupnitsa bypass - Blagoevgrad bypass) - Kocherinovo - Rila - Rila Monastery from km 11+010 to km 30+792.57, with a total length 19.782 km, Kyustendil Region"</x:t>
   </x:si>
   <x:si>
     <x:t>Terminated (termination date)</x:t>
   </x:si>
   <x:si>
-    <x:t>000695089 ROAD INFRASTRUCTURE AGENCY</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000695089 AGENTSIYA  "PATNA INFRASTRUKTURA"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1606, бул. МАКЕДОНИЯ, номер 3</x:t>
   </x:si>
   <x:si>
     <x:t>North and South East Bulgaria (BG3)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-7.001-0031</x:t>
   </x:si>
   <x:si>
     <x:t>Lot 31 "Road II-53 Policraishte-Elena - Sliven from km 34+400 to km 46+290 and from km72+200 to km 87+301 , with a total lenght 26,991 km, Sliven and Veliko Tarnovo Regions"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-7.001-0001</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Varna (BG331)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-7.001-0036</x:t>
   </x:si>
   <x:si>
     <x:t>Lot 36 "Road III-9004 Varna - Beloslav -  Razdelna - Padina - Jitnitsa from km 18+212 to km  21+176, from km 24+169 to km 25+604 , from km 27+400 to km 41+839, with a total lenght 18.838 km,  Region Varna"</x:t>
   </x:si>
   <x:si>
     <x:t>Specialized territorial administration</x:t>
   </x:si>
   <x:si>
+    <x:t>Sofia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.004-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improvement of the administrative capacity of the Road Infrastructure Agency for the purpose of successful implementation of the projects funded under Priority Axis 7 "Regional Infrastructure" of OPRG 2014-2020 and successful start of the new program period 2021-2027.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Burgas</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-7.001-0038</x:t>
   </x:si>
   <x:si>
     <x:t>Pilot initiative for connectivity in the South-Eastern region - Improving the connectivity of the secondary and tertiary road network in the Burgas region with the Trans-European transport network for goods and passengers through the reconstruction of roads, incl. construction, reconstruction, rehabilitation and repair (main and/or ongoing) of republican, forest and municipal roads</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-7.001-0027</x:t>
-[...35 lines deleted...]
-    <x:t>Lot 17 "Road III-306 Cherven briag - Chomakovtsi from km 9+715 to km 19+207, with a total length of 9.492, Pleven region"</x:t>
+    <x:t>Bulgaria, Sofia, 1606, бул. Македония № 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-7.001-0034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 34 „Road III-559 Polski gradezt – Topolovgrad - Ustrem from km 4+500 to km 23+520 and from km 35+060 to km 39+450,  with a total length of 23,41 km, region of Haskovo”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dulovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-7.001-0035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 35 „Road III-2077 Kableshkovo - Mejden from km 11 + 000 to km 20 + 564.83, with a total length of 9,565 km,  Region Silistra "</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ruse (BG323)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-7.001-0032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 32 "Road II-23 Ruse - Kubrat from km 0+030  to km 21+550, with total length 21,520 km , Ruse Region“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>North Central (BG32)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-7.001-0033</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Lot 33 "Road II-23 Ruse - Kubrat from km 21+550 to km 46+771, with total length 25,221 km , Ruse and Razgrad Regions“
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-7.001-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 12 „Road II-44 Draganovtsi – Gabrovo from km 14+600 to km 23+978.36 and from km 25+731 to km 28+972.75, with a total length of 12,620 km, region of Gabrovo”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-7.001-0015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 6 “Road II-86 Plovdiv – Asenovgrad from km 14+860 to km 25+150 with a total length of 10,290 km, region of Plovdiv”</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1606, бул. Македония №3</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-7.001-0025</x:t>
-[...2 lines deleted...]
-    <x:t>Lot 25 Road III-109 " І-1 - Melnik" from km 0+528 to km 12+815, with a total length of 12.287, Blagoevgrad region"</x:t>
+    <x:t>BG16RFOP001-7.001-0010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 3 „Road II-81 Buchin prohod - Berkoviza from km 30+400 to km 51+235, with total length of 20.835 km, Sofia region”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-7.001-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 4 „Road ІІ-29 Varna – Dobrich from km 20+394.73 to km 23+199.86 and from km 25+342 to km 38+100.31 with total length of 15,563 km, regions of Varna and Dobrich”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-7.001-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 11 „Road II-44 /bypass road Sevlievo – Veliko Tarnovo/ - Sevlievo – Draganovtsi from km 0+000 to km 14+600, with a total length of 14,600 km, region of Gabrovo“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-7.001-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 5 „Road ІІ-29 Dobrich – Kardam from km 38+100.31 to km 52+168.81 with a total length of 14,069 km, region of Dorich”</x:t>
   </x:si>
   <x:si>
     <x:t>000695089 Road Infrastructure Agency (RIA)</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1606, бул. "Македония" 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-7.001-0012</x:t>
   </x:si>
   <x:si>
     <x:t>Lot 13 „Road ІІ-49 Targovishte – Razgrad from km 9+800 to km 11+832.85 and from km 11+942.87 to km 30+658.87, with a total length of 20.749 km, region of Razgrad”</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1606, бул. Македония № 3</x:t>
-[...29 lines deleted...]
-    <x:t>Lot 5 „Road ІІ-29 Dobrich – Kardam from km 38+100.31 to km 52+168.81 with a total length of 14,069 km, region of Dorich”</x:t>
+    <x:t>BG16RFOP001-7.001-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 1 „Road ІІ-57 Stara Zagora-Radnevo-road ІІ-55 from km 0+250  to km 11+075 and from km 12+460 to km 40+554, with a total length of 38.919 km, regions of Sliven and Stara Zagora”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-7.001-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 2 "Road II-81 Kostinbrod - Buchin prohod from km 8+200 to km 30+400, with total length of 22.200km, Sofia region"</x:t>
   </x:si>
   <x:si>
     <x:t>000695089 "Road infrastructure" Agency</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1606, бул. Македония 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-8.004-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Improving the administrative capacity of the "Road infrastructure" Agency in order to successfully implement the projects under Priority Axis 7
 "Regional Infrastructure" OPRD 2014-2020,</x:t>
   </x:si>
   <x:si>
-    <x:t>Dulovo</x:t>
-[...5 lines deleted...]
-    <x:t>Lot 35 „Road III-2077 Kableshkovo - Mejden from km 11 + 000 to km 20 + 564.83, with a total length of 9,565 km,  Region Silistra "</x:t>
+    <x:t>BG16RFOP001-7.001-0021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 21 "Road III-663 Chirpan Simeonovgrad from km 34+600 to km 54+83561, with total length of 20.236 km, Haskovo region"</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-7.001-0023</x:t>
   </x:si>
   <x:si>
     <x:t>Lot 23 „Road ІІI-866 Border RRA Plovdiv - Krichim from km 88+050 to km 103+341, with a total length of 15.291 km, regions of Plovdiv and Smolian”</x:t>
   </x:si>
   <x:si>
-    <x:t>North Central (BG32)</x:t>
-[...20 lines deleted...]
-  <x:si>
     <x:t>BG16RFOP001-7.001-0020</x:t>
   </x:si>
   <x:si>
     <x:t>Lot 20 "Road III-663 Chirpan-Simeonovgrad from km 15+220 to km 28+913,25 and from km 31+742 to km 33+364,30, with a total length 15.316 km, Stara Zagora Region and Haskovo Region"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-7.001-0008</x:t>
-[...14 lines deleted...]
-    <x:t>Lot 34 „Road III-559 Polski gradezt – Topolovgrad - Ustrem from km 4+500 to km 23+520 and from km 35+060 to km 39+450,  with a total length of 23,41 km, region of Haskovo”</x:t>
+    <x:t>BG16RFOP001-7.001-0022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 22 „Road ІІI-866 Mihalkovo - Border RRA Smolian from km 66+857 to km 88+050, with a total length of 21.193 km, region of Smolian”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-7.001-0025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 25 Road III-109 " І-1 - Melnik" from km 0+528 to km 12+815, with a total length of 12.287, Blagoevgrad region"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-7.001-0026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 26 „Road III-507 Kardzhali – Most - Manastir from km 0+055 to km 26+109, with a total length of 26,054 km, region of Kardzhali”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-7.001-0024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 24 „Road ІІI-866 Smolian - Stoikite - Shiroka laka from km 8+225.53  to km 11+557.32 and from km 26+600 to km 50+484.86, with a total length of 27.217 km, region of Smolian”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-7.001-0017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 17 "Road III-306 Cherven briag - Chomakovtsi from km 9+715 to km 19+207, with a total length of 9.492, Pleven region"</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-7.001-0016</x:t>
   </x:si>
   <x:si>
     <x:t>Lot 16 „Road II-35 lovech – Troyan - Kurnare from km 37+393 to km 46+105, with a total length of 8,712 km, region of Lovech”</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-7.001-0021</x:t>
-[...23 lines deleted...]
-    <x:t>Lot 32 "Road II-23 Ruse - Kubrat from km 0+030  to km 21+550, with total length 21,520 km , Ruse Region“</x:t>
+    <x:t>BG16RFOP001-7.001-0019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 19 "Road III-663 Chirpan - Simeonovgrad from km 0+000 to km 15+220, with a total length of 15.220, Stara Zagora region"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1606, бул. „Македония“ 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-7.001-0018</x:t>
   </x:si>
   <x:si>
     <x:t>Lot 18  "Road  IІІ-112 Dabova mahala-Montana from km 10+500 to km 16+174, from km 20+579 to km 27+736.15, from km 29+675 to km 36+654.63 and from km 37+825 to km 47+806.74,  total length  29,793  km, Montana Region“</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-7.001-0019</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG16RFOP001-7.001-0013</x:t>
   </x:si>
   <x:si>
     <x:t>Lot 14 "Road II-49 Kubrat-Tutrakan from km 89+100 to km 98+875.82, with a total length 9.776 kmq Silistra Region</x:t>
   </x:si>
   <x:si>
     <x:t>000455464 Agricultural University - Plovdiv</x:t>
   </x:si>
   <x:si>
     <x:t>Educational establishment</x:t>
   </x:si>
   <x:si>
     <x:t>Higher education establishment/ University</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Plovdiv, 4023, ул. МЕНДЕЛЕЕВ № 12</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-3.003-0007</x:t>
   </x:si>
   <x:si>
     <x:t>"Building a Training center for practical training of students in professional fields Crop and Plant Protection at the Agricultural University - Plovdiv"</x:t>
   </x:si>
   <x:si>
     <x:t>177344399 State Agency Road Safety</x:t>
@@ -524,325 +524,325 @@
   <x:si>
     <x:t>Bulgaria, Sofia, 1849, Район Кремиковци, местност „Манастирски ливади“</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-6.002-0005</x:t>
   </x:si>
   <x:si>
     <x:t>"The Kremikovski Monastery - the spiritual center of Sofia Holy Forest "</x:t>
   </x:si>
   <x:si>
     <x:t>831385737 MEDIKAL UNIVERSITY SOFIA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1431, бул. АКАД. ИВАН ЕВСТАТИЕВ ГЕШОВ № 15 ет.12</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-3.003-0013</x:t>
   </x:si>
   <x:si>
     <x:t>Reconstruction, reorganization, modernization and introduction of energy saving measures Complex for Education of Medical University – Sofia, branch " Prof. Dr. Ivan Mitev "- c. Vratsa, consisting of five buildings and a yard</x:t>
   </x:si>
   <x:si>
     <x:t>000695317 Ministry of Health</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1000, пл. "Света Неделя" № 5</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Bulgaria, Sofia, 1000, пл. СВЕТА НЕДЕЛЯ № 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-4.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Support for Development of Emergency Medical Care System</x:t>
   </x:si>
   <x:si>
     <x:t>In execution (starting date)</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Support for outpatient medical care structures and transfusion hematology centers to deal with crises</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">000695317 MINISTRY OF HEALTH
 </x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, пл."Света Неделя"№5</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-4.003-0001</x:t>
   </x:si>
   <x:si>
     <x:t>„FIGHT THE PANDEMIC COVID-19“</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Sofia, 1000, пл. "Света Неделя" № 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-4.002-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Provision of aircraft for response in case of emergency medical conditions”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-9.001-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capacity building of the hospital network for crisis response</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000695317 MINISTRY OF HEALTH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-9.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for outpatient medical care structures and transfusion hematology centers to deal with crises</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">000695317 Ministry of Health
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-5.001-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Establishment of infrastructure for providing specialized health and social care for children with disabilities</x:t>
   </x:si>
   <x:si>
     <x:t>000695160 Ministry of culture</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1040, бул. АЛЕКСАНДЪР СТАМБОЛИЙСКИ № 17</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-8.005-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Supporting the Ministry of Culture's successful management and implementation of projects financed under Priority Axis 3 "Regional educational infrastructure" OPRD 2014-2020</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFOP001-3.001-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reconstruction and a new multipurpose hall of the National School of Folk Arts "Philip Kutev" - town of Kotel</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Sofia, 1040, Бул."Александър Стамболийски" №17</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-3.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Reconstruction and modernization of the National School of Arts "Dobri Hristov" -town of Varna</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Reconstruction and a new multipurpose hall of the National School of Folk Arts "Philip Kutev" - town of Kotel</x:t>
   </x:si>
   <x:si>
     <x:t>000695160 MINISTRY OF CULTURE OF THE REPUBLIC OF BULGARIA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1040, бул. "Александър Стамболийски" № 17</x:t>
   </x:si>
   <x:si>
     <x:t>Kunino</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-3.001-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Renovation and modernization of the Vocational School for Stonemasonry – village of Kunino</x:t>
   </x:si>
   <x:si>
     <x:t>175745920 Ministry of Youth and Sports</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bulgaria, Sofia, 1142, бул. Васил Левски № 75
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-3.001-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Construction and reconstruction for input energy efficiency measures for the Sports School "Yuri Gagarin", Burgas</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, бул. ВАСИЛ ЛЕВСКИ  № 75</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-3.001-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Construction and reconstruction for input energy efficiency measures for the Sports School  "Georgi Benkovski" Varna</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFOP001-3.001-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Construction and reconstruction for input energy efficiency measures for the Sports School "Major Atanas Uzunov" and a dormitory, Ruse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-3.001-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Repair and reconstruction for implementing energy efficiency measures and securing access for persons with disabilities to the buildings of the "General Vladimir Stoychev" sports school and a dormitory, Sofia</x:t>
+  </x:si>
+  <x:si>
     <x:t>175745920 Ministry of Youth and Sport</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1142, бул. ВАСИЛ ЛЕВСКИ  № 75</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-8.005-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Reinforcement of the administrative capacity of Ministry of Youth and Sports for the successful implementation of the projects under Priority Axis 3 "Regional educational infrastructure" of OPRG 2014-2020</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-3.001-0005</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000695114 Ministry of education and science</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, бул. КНЯЗ ДОНДУКОВ № 2А</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-3.002-0017</x:t>
   </x:si>
   <x:si>
     <x:t>"Update and modernization of the regional educational infrastructure through improvement of the material-technical basis of 8 Public Professional high schools in the system of MES in the regions of Blagoevgrad, Kyustendil, Pazardzhik and Sofia-region"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-3.002-0019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Update and modernization of the regional educational infrastructure through improvement of the material-technical basis of 12 Public Professional high schools in the system of MES in the regions of Varna, Dobritch, Razgrad, Silistra and Shumen"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-3.002-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Update and modernization of the regional educational infrastructure through improvement of the material-technical basis of 8 Public Professional high schools in the system of MES in the regions of Plovdiv and Smolyan."</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.005-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improving the administrative capacity of the Ministry of Education and Science (MES) for the successful implementation of the projects under Priority Axis 3 "Regional educational infrastructure" OPRG 2014-2020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-3.002-0016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Update and modernization of the regional educational infrastructure through improvement of the material and technical basis of 11 Professional highschools, property of the Ministry if education and sciences in the region of Sofia-grad"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-3.002-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Update and modernization of the regional educational infrastructure through improvement of the material-technical basis of 10 public professional schools in the MES system in the regions of Sliven, Stara Zagora and Haskovo"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-3.002-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Update and modernization of the regional educational infrastructure through improvement of the material-technical basis of 11 Public Professional high schools in the system of MES in the regions of Vidin, Montana and Pleven"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-3.002-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Update and modernization of the regional educational infrastructure through improvement of the material and technical basis of 15 Professional highschools in the system of the Ministry of education and sciences in the municipalities of Veliko Tarnovo, Gabrovo, Lovech and Rusé.“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-3.002-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Modernization of the educational infrastructure in the Professional high School of Agriculture "Todor Ratchinski" town of General Toshevo"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, бул. КНЯЗ АЛЕКСАНДЪР ДОНДУКОВ, номер 2А</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-3.004-0002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Delivery and installation of sports equipment to promote physical activity and support for a healthy lifestyle among students from  the public vocational schools in the Republic of Bulgaria.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-3.002-0001</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>South-West (BG41)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-3.002-0045</x:t>
   </x:si>
   <x:si>
     <x:t>"Modernization of the educational infrastructure in PS of electronics and energetics - Bansko"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-8.005-0001</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>831661388 MINISTRY OF REGIONAL DEVELOPMENT AND PUBLIC WORKS</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1202, ул. КИРИЛ И МЕТОДИЙ №17-19</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-8.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Providing the means for maintaining the professional and administrative capacity of OPRD MA from the EU Structural Funds</x:t>
   </x:si>
   <x:si>
+    <x:t>831661388 MRRB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1202, ул. КИРИЛ И МЕТОДИЙ, номер 17-19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.002-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Budget line of Department „Coordination and evaluation“</x:t>
+  </x:si>
+  <x:si>
     <x:t>831661388 Ministry of regional development and public works</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1202, ул. "Св. Св. Кирил и Методий" 17-19</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-8.002-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Specialized legal services to assist the Managing Authority of Operational Programme "Regions in Growth" 2014-2020</x:t>
   </x:si>
   <x:si>
     <x:t>831661388 Ministry of Regional Development and Public Works</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-8.002-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Budget line of Department "Monitoring"</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-8.002-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Budget line of "Strategic Planning and Programming” Unit</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Budget line of Department „Coordination and evaluation“</x:t>
   </x:si>
   <x:si>
     <x:t>000670723 National Academy for Theatre and Film Arts " Krystju Sarafov"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. Г.С.РАКОВСКИ № 108А</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-3.003-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Modernization and renovation of the academic environment - a guaranty for increasing the quality, the attractiveness and the efficiency of the NATFA "Krustyo Sarafov"</x:t>
   </x:si>
   <x:si>
     <x:t>000670709 National academy of music "Prof. Pancho Vladigerov"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1505, бул. Евлоги и Христо Георгиеви № 94</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-3.003-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Renovation and modernization of the infrastructure of educational building of the National Music Academy "Professor Pancho Vladigerov"</x:t>
   </x:si>
@@ -874,5513 +874,5513 @@
   <x:si>
     <x:t>000057086 Municipality Malko Tarnovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Malko Tarnovo, 8162, "Малкотърновска комуна" №3</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-8.003-0016</x:t>
   </x:si>
   <x:si>
     <x:t>"Raising the competence of the employees of the municipality of Malko Tarnovo beneficiary under Priority Axis 2" Support for energy efficiency support centers in outlying areas "of OPRD 2014-2020 related to the implementation of energy efficiency measures"</x:t>
   </x:si>
   <x:si>
     <x:t>000818022 Stara Zagora Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Stara Zagora, 6000, ул. ЦАР СИМЕОН ВЕЛИКИ № 107</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-5.001-0050</x:t>
   </x:si>
   <x:si>
     <x:t>Best for children - part 2</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFOP001-5.001-0012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Best for children</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stara Zagora</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.006-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Modernization and development of sustainable urban transport in the city Stara Zagora - Phase II”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Stara Zagora, 6000, бул. ЦАР СИМЕОН ВЕЛИКИ № 107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.006-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Building of social houses in Stara Zagora city</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-3.002-0015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reconstruction, renovation and implementation of energy efficiency measures in the building of "Knyaz Simeon Tarnovski" High School of Economics - Stara Zagora</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16RFOP001-1.006-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Green and accessible urban environment for the residents of Stara Zagora - phase ІІ</x:t>
   </x:si>
   <x:si>
-    <x:t>Stara Zagora</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>BG16RFOP001-1.006-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Green spaces development and physical environment improvement of the Station Garden in Stara Zagora</x:t>
   </x:si>
   <x:si>
     <x:t>000818022 obshtina STARA ZAGORA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Stara Zagora, 6000, ул. ЦАР СИМЕОН ВЕЛИКИ, номер 107</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-8.006-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Technical assistance for an effective and efficient execution of the Programme for Regional Development in Stara Zagora Municipality</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-5.001-0012</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>000056764 Aytos Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Aytos, 8500, Улица "Цар Освободител" №3</x:t>
   </x:si>
   <x:si>
     <x:t>Aytos</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-8.006-0036</x:t>
   </x:si>
   <x:si>
     <x:t>Strengthening the capacity of Aytos municipality for effective and efficient implementation of the PDR</x:t>
   </x:si>
   <x:si>
+    <x:t>000471059 OBSHTINA ASENOVGRAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Asenovgrad, 4230, пл. Акад. НИКОЛАЙ ХАЙТОВ, номер 9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asenovgrad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.006-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technical assistance for Asenovgrad Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Asenovgrad, 4230, пл. "Акад. Николай Хайтов", № 9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.025-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Cultural infrastructure - renovation and implementation of energy efficiency measures at the building of the community center "Rodoliubie" in the town Asenovgrad"</x:t>
+  </x:si>
+  <x:si>
     <x:t>000471059 ASENOVGRAD MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Asenovgrad, 4230, пл. "Акад. Николай Хайтов" № 9</x:t>
   </x:si>
   <x:si>
-    <x:t>Asenovgrad</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16RFOP001-1.025-0006</x:t>
   </x:si>
   <x:si>
     <x:t>"Development of part of the central zone and "Akad. Nikolay Haytov" square in Asenovgrad - 1st stage"</x:t>
   </x:si>
   <x:si>
-    <x:t>000471059 Municipality of Assenovgrad</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Bulgaria, Asenovgrad, 4230, пл. акад. НИКОЛАЙ ХАЙТОВ № 9</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-8.001-0033</x:t>
-[...14 lines deleted...]
-    <x:t>"Cultural infrastructure - renovation and implementation of energy efficiency measures at the building of the community center "Rodoliubie" in the town Asenovgrad"</x:t>
+    <x:t>BG16RFOP001-1.025-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Urban environment-renovation of publick open spaces in the city of Asenovgrad, district "West"- Zone 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-1.025-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Urban environment - renovation of public open spaces in the city of Asenovgrad</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-5.001-0019</x:t>
   </x:si>
   <x:si>
     <x:t>,,Improving the social infrastructure for children with disabilities in the Municipality of Asenovgrad"</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>Technical assistance for Asenovgrad Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-1.025-0004</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">"Educational infrastructure" - renovation and implementation of energy efficiency measures on the buildings of kindergartens, modernization of schools and rehabilitation of yards"
 </x:t>
   </x:si>
   <x:si>
+    <x:t>000471059 Municipality of Assenovgrad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.001-0033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technical assistance for Assenovgrad Municipality</x:t>
+  </x:si>
+  <x:si>
     <x:t>000159458 Municipality Belogradchik</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Belogradchik, 3900, Княз Борис I №6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Implementation of energy efficiency in multifamily residential buildings -in the town of Belogradchik.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Belogradchik, 3900, ул. "Княз Борис I" №6</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-2.001-0136</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of energy efficiency in the building of cultural infrastructure - Art Gallery town. Belogradchik. "</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Belogradchik, 3900, Княз Борис I №6</x:t>
+    <x:t>BG16RFOP001-2.001-0131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Implementation of energy efficiency in municipal administrative buildings - town. Belogradchik</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Implementation of energy efficiency in public administration buildings - Regional Service "Fire Safety and Population Protection" in the town. Belogradchik.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Implementation of energy efficiency in building for public administration - Border police department, city. Belogradchik.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Belogradchik, 3900, ул. "Княз Борис I" № 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Implementation of energy efficiency in buildings of educational infrastructure in the city. Belogradchik</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Belogradchik, 3900, ул. "Княз Борис I " № 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Implementation of energy efficiency in public administration buildings - Regional Court and
+Prosecution, city. Belogradchik.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Implementation of energy efficiency in public administration buildings – Regional /Police /Department, city Belogradchik.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000159458 Municipality of Belogradchik</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Belogradchik, 3900, ул. Княз Борис I" №6</x:t>
   </x:si>
   <x:si>
     <x:t>Belogradchik</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.002-0023</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+"Implementation of Measures for Increasing the Energy Efficiency of a Multi-Family Residential Building and a POS Building for Educational and Social Services in Belogradchik"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.002-0022</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+"Implementation of measures for increasing the energy efficiency of multifamily residential buildings in the town of Belogradchik"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Belogradchik, 3900, ул. КНЯЗ БОРИС _ № 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-5.001-0016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing new social services in Municipality of Belogradchik</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-2.003-0010</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 "Implementation of energy efficiency measures for multi-family residential buildings located in Belogradchik, Zdravets № 1-7 and № 8-11, Tsar Ivan Asen I str. 14 and №27 "</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-2.002-0022</x:t>
-[...20 lines deleted...]
-  <x:si>
     <x:t>BG16RFOP001-2.003-0011</x:t>
   </x:si>
   <x:si>
     <x:t>"Implementation of measures for increasing the energy efficiency of multi-family residential buildings located in Belogradchik, 23 Saedinenie Blvd., Otets Paisiy str. 1-3, Knyaz Alexander Batenberg Str. 1, 2, 4 and 8 "</x:t>
-  </x:si>
-[...23 lines deleted...]
-"Implementation of Measures for Increasing the Energy Efficiency of a Multi-Family Residential Building and a POS Building for Educational and Social Services in Belogradchik"</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-2.003-0012</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 "Implementation of measures for increasing the energy efficiency of multi-family residential buildings located in Belogradchik,  Lyuben Karavelov Str. three and seven, Belogradchishki Prohod Str. two four and six"</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Belogradchik, 3900, ул. "Княз Борис I " № 6</x:t>
-[...27 lines deleted...]
-    <x:t>Implementation of energy efficiency in public administration buildings - Regional Service "Fire Safety and Population Protection" in the town. Belogradchik.</x:t>
+    <x:t>000320559 BERKOVITSA MUNICIPALITY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Berkovitsa, 3500, пл. ЙОРДАН РАДИЧКОВ № 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Berkovitsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.003-0038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Increasing the energy efficiency of residential buildings in city of Berkovitsa - stage 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000320559 OBSHTINA BERKOVITSA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Berkovitsa, 3500, пл. ЙОРДАН РАДИЧКОВ, номер 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.003-0042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Increasing the energy efficiency of residential buildings in city of Berkovitsa - stage 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-3.002-0042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improving the educational infrastructure of the Vocational Forest High School - Berkovitsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.003-0043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Increasing the energy efficiency of residential buildings in city of Berkovitsa - stage 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.002-0043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Increasing the energy efficiency of buildings in town of Berkovitsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000320559 Municipality of Berkovitsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-5.001-0028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Reconstruction and repair of existing premises for construction of a day center for children with disabilities in a building for kindergarten - V kindergarten, residential complex "Izgrev" - town of Berkovitsa"</x:t>
   </x:si>
   <x:si>
     <x:t>000320559 Berkovitza Municipality</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Berkovitsa, 3500, пл. ЙОРДАН РАДИЧКОВ № 4</x:t>
+    <x:t>BG16RFOP001-2.001-0184</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Increasing the energy efficiency of residential buildings in city of Berkovitsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000320559 MUNICIPALITY OF BERKOVITSA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.003-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improving the administrative capacity of Berkovitsa Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy efficiency improvement of the state's administration building - Regional Police Station- Berkovitsa located in the town of Berkovitsa, 13, Yordan Radichkov sqr.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-2.001-0087</x:t>
   </x:si>
   <x:si>
     <x:t>Energy efficiency improvement of the municipal cultural infrastructure in Berkovitsa municipality - National community center "Ivan Vazov 1872" in the town of Berkovitsa</x:t>
   </x:si>
   <x:si>
-    <x:t>000320559 MUNICIPALITY OF BERKOVITSA</x:t>
-[...8 lines deleted...]
-    <x:t>000320559 Municipality of Berkovitsa</x:t>
+    <x:t>Bulgaria, Berkovitsa, 3500, Гр. Берковица, пл. Йордан Радичков №4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Increasing the energy efficiency of public buildings and municipal public administration, located in the town of Berkovita,  4 "Yordan Radichkov" sq.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-2.001-0061</x:t>
   </x:si>
   <x:si>
     <x:t>"Increasing the energy efficiency of municipal educational infrastructure in the Municipality Berkovitsa - Kindergarden "Zvunche" town of Berkovitsa.</x:t>
   </x:si>
   <x:si>
-    <x:t>000320559 BERKOVITSA MUNICIPALITY</x:t>
-[...67 lines deleted...]
-  <x:si>
     <x:t>000024695 Municipality of Blagoevgrad</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Blagoevgrad, 2700, пл. ГЕОРГИ ИЗМИРЛИЕВ-МАКЕДОНЧЕТО № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.001-0019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technical assistance for the realization of the Investment program of the Municipality of Blagoevgrad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000024695 MUNICIPALITY OF BLAGOEVGRAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.008-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Implementation of energy efficiency measures, ensuring access for disadvantaged people in the building of Regional service "Fire safety and protection of population- Blagoevgrad"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.008-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Urban development</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.008-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Construction of Social Housing in the fourth microregion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-5.001-0027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Social infrastructure for children services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.008-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renovation and modernization of the educational infrastructure in Blagoevgrad</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Blagoevgrad, 2700, пл. "Георги Измирлиев" № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-5.001-0051</x:t>
   </x:si>
   <x:si>
     <x:t>Residential services for children and young people</x:t>
   </x:si>
   <x:si>
-    <x:t>000024695 MUNICIPALITY OF BLAGOEVGRAD</x:t>
-[...8 lines deleted...]
-    <x:t>Urban development</x:t>
+    <x:t>000024695 Blagoevgrad Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Blagoevgrad, 2700, площад "Георги Измирлиев" №1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.008-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renovation of multifamily buildings in the municipality of Blagoevgrad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Blagoevgrad, 2700, площад "Георги Измирлиев - Македончето №1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.008-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Introduction of energy efficiency measures in municipal administrative buildings"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Blagoevgrad, 2700, ПЛ. ГЕОРГИ ИЗМИРЛИЕВ - МАКЕДОНЧЕТО № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-1.008-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Introduction of energy efficiency measures, provision of access to people with special needs and complete renovation of the building facades of RDMI and First Regional Police Department of Blagoevgrad.</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Blagoevgrad, 2700, площад "Георги Измирлиев - Македончето №1</x:t>
-[...11 lines deleted...]
-    <x:t>"Implementation of energy efficiency measures, ensuring access for disadvantaged people in the building of Regional service "Fire safety and protection of population- Blagoevgrad"</x:t>
+    <x:t>Bulgaria, Blagoevgrad, 2700, Пл. Георги Измирлиев 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blagoevgrad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-3.002-0030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Investments in improving the quality of the educational environment at Blagoevgrad Professional High School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.008-0010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Integrated urban transport of Blagoevgrad town</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Blagoevgrad, 2700, пл. "Георги Измирлиев - Македончето' № 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Blagoevgrad</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16RFOP001-1.008-0011</x:t>
   </x:si>
   <x:si>
     <x:t>"Introduction of measures for improvement of energy efficiency in the building of the State Archives Department - Blagoevgrad, Regional State Archives Directorate - Sofia at the State Archives Agency".</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-1.008-0002</x:t>
-[...17 lines deleted...]
-    <x:t>Investments in improving the quality of the educational environment at Blagoevgrad Professional High School</x:t>
+    <x:t>000024695 MUNICIPALITY OF BLAOEVGRAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.008-0012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Construction and Improvement of Listopad Street of Subregion IV</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Blagoevgrad, 2700, пл. "Георги Измирлиев - Македончето" № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-1.008-0013</x:t>
   </x:si>
   <x:si>
     <x:t>Repair, renovation and introduction of energy efficiency measures in the building of Chamber Opera and National chitalishte "N. Y. Vaptsarov - 1866" - Blagoevgrad</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-8.001-0019</x:t>
-[...37 lines deleted...]
-  <x:si>
     <x:t>Bulgaria, Blagoevgrad, 2700, пл. ГЕОРГИ ИЗМИРЛИЕВ-МАКЕДОНЧЕТО, № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-8.006-0039</x:t>
   </x:si>
   <x:si>
     <x:t>Increasing the administrative capacity of Municipality of Blagoevgrad for effective and efficient implementation of the Programme "Development of Regions" 2021-2027</x:t>
   </x:si>
   <x:si>
+    <x:t>000776089 obshtina BOTEVGRAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Botevgrad, 2140, пл. ОСВОБОЖДЕНИЕ, номер 13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Botevgrad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.006-0045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Increasing the capacity of Botevgrad Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.003-0055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Introduction of Energy Efficiency Measures in Multifamily Residential Buildings on the Territory of the Town of Botevgrad - Stage 1</x:t>
+  </x:si>
+  <x:si>
     <x:t>000776089 Botevgrad Municipality</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Botevgrad, 2140, пл. ОСВОБОЖДЕНИЕ № 13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-5.001-0045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Give a hand</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.002-0049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Introduction of Energy Efficiency Measures in Public and Multifamily Residential Buildings on the Territory of the Town of Botevgrad - Stage 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.002-0045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Introduction of Energy Efficiency Measures in Public and Multifamily Residential Buildings on the Territory of the Town of Botevgrad - Stage 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.002-0051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Introduction of Energy Efficiency Measures in Public and Multifamily Residential Buildings on the Territory of the Town of Botevgrad - Stage 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.002-0048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Introduction of Energy Efficiency Measures in Public and Multifamily Residential Buildings on the Territory of the Town of Botevgrad - Stage  3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.002-0050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Introduction of Energy Efficiency Measures in Public and Multifamily Residential Buildings on the Territory of the Town of Botevgrad - Stage 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.002-0044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Introduction of Energy Efficiency Measures in Public and Multifamily Residential Buildings on the Territory of the Town of Botevgrad - Stage 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Implementation of energy efficiency measures in multifamily residential buildings in the town of Botevgrad - Stage 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Implementation of energy efficiency measures in multifamily residential buildings in the town of Botevgrad - Stage 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Implementation of energy efficiency measures in multifamily residential buildings in the town of Botevgrad - Stage 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.003-0024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Measures for maximization of the administrative capacity of the Municipality of Botevgrad in the field of energy efficiency</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Botevgrad, 2140, пл. "Освобождение" №13</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFOP001-2.001-0057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Introduction of energy efficiency measures in a building of the cultural infrastructure of Botevgrad Town</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Implementation of energy efficiency measures in the administrative building of the municipality of Botevgrad</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16RFOP001-2.001-0083</x:t>
   </x:si>
   <x:si>
     <x:t>Introduction of energy efficiency measures in buildings of the educational infrastructure of Botevgrad</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Botevgrad, 2140, пл. ОСВОБОЖДЕНИЕ № 13</x:t>
-[...43 lines deleted...]
-  <x:si>
     <x:t>BG16RFOP001-2.001-0096</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of energy efficiency measures in the building of public infrastructure in the town of Botevgrad</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-2.002-0051</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>BG16RFOP001-2.001-0071</x:t>
   </x:si>
   <x:si>
     <x:t>„Implementation of energy efficiency measures in multifamily residential buildings in the town of Botevgrad. - Stage 1"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-8.003-0024</x:t>
-[...37 lines deleted...]
-  <x:si>
     <x:t>000056814 BURGAS MUNICIPALITY</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Burgas, 8000, ул. АЛЕКСАНДРОВСКА № 26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.001-0017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technical Assistance for implementation of the Investment Programme of Burgas Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000056814 Burgas Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Burgas, 8000, ул. "Александровска" № 26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.004-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Improving the quality of education through modernization of educational infrastructure in the city of Burgas stage I"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Burgas, 8000, Улица "Александровска" № 26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.004-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renovation of urban environment in Industrial zone North and industrial zone South</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">000056814 Burgas Municipality
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.004-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Integrated Model for Urban Mobility Management - phase 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.004-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renovation and implementation of energy efficiency measures in multifamily residential buildings in the city of Burgas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.004-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renovation and implementation of energy efficiency measures in the building of Burgas Municipality, 26 Alexandrovska str.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000056814 Burgas municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Burgas, 8000, ул. "Александровска" 26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-5.001-0026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Creation of conditions for the opening of 5 new social services on the territory of Burgas Municipality"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Burgas, 8000, Ул. "Александровска" 26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-3.002-0026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improving the quality of vocational education through modernization of educational infrastructure in six vocational high- schools in city of Burgas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.004-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing a balanced urban environment in the city center, Vazrajdane and Meden rudnik residential areas- phase I</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Burgas, 8000, ул. Александровска № 26.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.006-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Increasing the capacity of Burgas Municipality for effective implementation of projects financed by Programme Regions in Growth 2021-2027.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Burgas, 8000, ул." Александровска "№26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.004-0015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Path of cultural and historical values over the centuries - implementation of conservation and restoration activities in the building of the Ethnographic Museum and the adjacent yard and construction of Crafts Street"</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Burgas, 8000, ул. Александровска № 26</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-1.004-0008</x:t>
   </x:si>
   <x:si>
     <x:t>"Reconstruction and reorganization of existing building into a cultural and educational center (museum) for contemporary art and library"</x:t>
   </x:si>
   <x:si>
-    <x:t>000056814 Burgas Municipality</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>BG16RFOP001-1.004-0007</x:t>
   </x:si>
   <x:si>
     <x:t>"Reconstruction, repair works and renovation, implementation of energy efficiency measures in Cultural Center of Lukoil Neftochim"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-1.004-0004</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>Bulgaria, Burgas, 8000, ул. "Александровска" №26</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-1.004-0011</x:t>
   </x:si>
   <x:si>
     <x:t>"Construction of social housing in zone D of" Meden rudnik "district,  surveyed land plot VIII, kv.151, Burgas"</x:t>
-  </x:si>
-[...28 lines deleted...]
-    <x:t>Renovation and implementation of energy efficiency measures in the building of the TD of NRA-Burgas (5B, Tsar Petar str.)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-1.004-0012</x:t>
   </x:si>
   <x:si>
     <x:t>"Construction of a Crisis Center on the ground floor of a social dwelling in zone D, Meden rudnik residential areas, surveyed land plot
  VIII, kv.151, Burgas "</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-1.004-0005</x:t>
-[...36 lines deleted...]
-    <x:t>Improving the quality of vocational education through modernization of educational infrastructure in six vocational high- schools in city of Burgas</x:t>
+    <x:t>BG16RFOP001-1.004-0010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy efficient renovation in the building of territorial unit of Fire Safety and Protection of the Population, Burgas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.004-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reconstruction of Tsarigradska Str. a.p. 469 to a.p. 319 and from a.p. 468b to a.p. 469 and adjacent space in UPI I, district 38, "Vazrazhdane", Burgas - part of the project "Renewal of urban environment in the city center, Vazrajdane and Meden rudnik residential areas- phase II"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-6.002-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"The power of water. Support for increasing the potential of Burgas Municipality as a competitive tourist destination"".</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-1.004-0014</x:t>
   </x:si>
   <x:si>
     <x:t>Renovation and implementation of energy efficiency measures in multifamily residential buildings in the city of Burgas-phase 2</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFOP001-1.004-0013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renovation and implementation of energy efficiency measures in the building of the TD of NRA-Burgas (5B, Tsar Petar str.)</x:t>
+  </x:si>
+  <x:si>
     <x:t>000530493 OBSHTINA BYALA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Byala, 7100, пл. ЕКЗАРХ ЙОСИФ I № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Byala</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-6.002-0013</x:t>
   </x:si>
   <x:si>
     <x:t>Conservation and restoration of the Kolyu Ficheto Bridge in Byala Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000193058 Byala Slatina Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Byala Slatina, 3200, ул. КЛИМЕНТ ОХРИДСКИ № 68</x:t>
   </x:si>
   <x:si>
     <x:t>Byala Slatina</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-3.002-0040</x:t>
   </x:si>
   <x:si>
     <x:t>Creation of modernized learning conditions for vocational education in Byala Slatina Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-5.001-0040</x:t>
   </x:si>
   <x:si>
     <x:t>Building a Day care center for disabled children and their families</x:t>
   </x:si>
   <x:si>
+    <x:t>000093442 Varna Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Varna, 9000, бул. ОСМИ ПРИМОРСКИ ПОЛК № 43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Varna</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-5.002-0012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Establishment of a “Care Centre for people with different forms of dementia“ and reconstruction of the building "Day Center for support of individuals with different forms of dementia and their families "on the territory of Varna municipality“.</x:t>
+  </x:si>
+  <x:si>
     <x:t>000093442 Municipality of Varna</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Varna, 9000, бул. ОСМИ ПРИМОРСКИ ПОЛК № 43</x:t>
-[...2 lines deleted...]
-    <x:t>Varna</x:t>
+    <x:t>Bulgaria, Varna, 9000, бул. “Осми приморски полк” № 43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.002-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Implementation of Energy Efficiency Measures in Administrative Buildings - the Building of RDMI-Varna"</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-3.002-0031</x:t>
   </x:si>
   <x:si>
     <x:t>Improving and modernisation of educational infrastructure of "Nikolay Haytov" Vocational High School of Forestry and Wood and "D-r Ivan Bogorov" Secondary Vocational School of Economics Varna</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFOP001-1.002-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Modernisation of the Educational Infrastructure on the Territory of the City of Varna</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.002-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aesthetization and Modernization of the Urban Environment in Varna</x:t>
+  </x:si>
+  <x:si>
     <x:t>000093442 Municipality in Varna</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-1.002-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Varna Integrated Urban Transport - 2nd phase</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Varna, 9000, бул. “Осми приморски полк” № 43</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>BG16RFOP001-8.001-0031</x:t>
   </x:si>
   <x:si>
     <x:t>A Budget Line for the Municipality of Varna - a Beneficiary of Priority Axis 1 of OPRG 2014-2020</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-1.002-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Repair, Reconstruction and Modernisation of the Affiliate Building of TMPC-Varna</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-1.002-0001</x:t>
-[...2 lines deleted...]
-    <x:t>Modernisation of the Educational Infrastructure on the Territory of the City of Varna</x:t>
+    <x:t>BG16RFOP001-1.002-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improvement of the Social Infrastructure in Varna</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.002-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Construction of Social Housing for Disadvantaged People in Varna</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-1.002-0007</x:t>
   </x:si>
   <x:si>
     <x:t>"ENERGY EFFICIENCY OF MULTI-FAMILY RESIDENTIAL BUILDINGS IN THE CITY OF VARNA"</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Varna, 9000, “Осми приморски полк” № 43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.002-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Modernization of the cultural infrastructure in the city of Varna - National Community Center (NCC) P.R. Slaveykov 1928"</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Varna, 9000, бул. ОСМИ ПРИМОРСКИ ПОЛК, номер 43</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-8.006-0043</x:t>
   </x:si>
   <x:si>
     <x:t>Support for the Municipality of Varna by the OPRD for effective and efficient implementation of the PRD</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-1.002-0008</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>000931625 Municipality of Veliki Preslav</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Veliki Preslav, 9850, ул. "Борис Спиров" № 58</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-5.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Establishing Public support center and Day-care support center for children with disabilities and their families in the town of Veliki Preslav"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Veliki Preslav, 9850, "Борис Спиров" № 58</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-5.002-0023</x:t>
   </x:si>
   <x:si>
     <x:t>"Establishing mental retardation care center in the village of Imrenchevo, municipality of Veliki Preslav"</x:t>
   </x:si>
   <x:si>
-    <x:t>000133634 VELIKO TARNOVO MUNICIPALITY</x:t>
+    <x:t>000133634 Veliko Tarnovo Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Veliko Tarnovo, 5000, ПЛ. МАЙКА БЪЛГАРИЯ №2</x:t>
-  </x:si>
-[...46 lines deleted...]
-    <x:t>Construction of a Social Services Center for children</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-5.002-0004</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 Building a social care complex for the elderly and mentally retarded</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFOP001-5.001-0033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Construction of a Social Services Center for children</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000133634 VELIKO TARNOVO MUNICIPALITY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.009-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Development of a modern educational infrastructure in the city of Veliko Tarnovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.009-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Attractive and preserved authentic urban area of Veliko Turnovo city</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.009-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Establishment of a community crisis centre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.009-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Business environment improvement in Industrial area -West</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Veliko Tarnovo, 5000, пл. Майка България № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.001-0028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Financial support for Veliko Tarnovo municipality in implementing its Investment programme on Priority axis 1 of OP "Regions in growth" 2014-2020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000133634 Veliko Turnovo municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veliko Tarnovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.006-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Supporting the development of Veliko Turnovo region</x:t>
+  </x:si>
+  <x:si>
     <x:t>000133634 MUNICIPALITY OF VELIKO TARNOVO</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Veliko Tarnovo, 5000, пл. Майка България №2</x:t>
   </x:si>
   <x:si>
-    <x:t>Veliko Tarnovo</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16RFOP001-1.009-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Reconstruction and renovation of the National Revival and Constituent Assembly Museum</x:t>
   </x:si>
   <x:si>
     <x:t>000133634 Municipality of Veliko Tarnovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-1.009-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Expanding the Tsarevgrad Turnov Multumedia vistor centre</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-1.009-0002</x:t>
-[...11 lines deleted...]
-    <x:t>Supporting the development of Veliko Turnovo region</x:t>
+    <x:t>000133634 MUNICIPLAITY OF VELIKO TURNOVO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Veliko Tarnovo, 5000, ПЛ. МАЙКА БЪЛГАРИЯ № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.009-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Integrated urban transport of the city of Veliko Turnovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000351580 MUNICIPALITY VELINGRAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Velingrad, 4600, ул. ХАН АСПАРУХ № 35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Velingrad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.037-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Construction of new social housing in the town of Velingrad</x:t>
   </x:si>
   <x:si>
     <x:t>000351580 MUNICIPILITY VELINGRAD</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Velingrad, 4600, ул. ХАН АСПАРУХ № 35</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Bulgaria, Velingrad, 4600, бул. ХАН АСПАРУХ № 35</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Velingrad</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-1.037-0007</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Decorating a park at "Vazrajdane Square"
 </x:t>
   </x:si>
   <x:si>
+    <x:t>000351580 obshtina VELINGRAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Velingrad, 4600, ул. ХАН АСПАРУХ, номер 35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.006-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technical assistance for the municipality of Velingrad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.001-0021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUDGET LINE FOR MUNICIPALITY  VELINGRAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.037-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New vision of the central part and the recreation areas, repairs and reconstruction of the road network in the town of Velingrad</x:t>
+  </x:si>
+  <x:si>
     <x:t>000351580 MUNICIPALITY  OF VELINGRAD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Velingrad, 4600, Бул. ХАН АСПАРУХ № 35</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-3.002-0002</x:t>
   </x:si>
   <x:si>
     <x:t>RENOVATION AND UPBUILDING OF THE MATERIALamp;TECHNICAL  BASIS OF HRISTO BOTEV PROFESSIONAL HIGH SCHOOL OF FORESTRY IN VELINGRAD</x:t>
   </x:si>
   <x:si>
-    <x:t>000351580 MUNICIPALITY VELINGRAD</x:t>
-[...5 lines deleted...]
-    <x:t>BUDGET LINE FOR MUNICIPALITY  VELINGRAD</x:t>
+    <x:t>BG16RFOP001-1.037-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Implementation of energy efficiency measures in the buildings of Municipal Administration – Velingrad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.037-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Implementation of energy efficiency measures in the administrative building located in Velingrad, 16 "Han Asparuh" Str.</x:t>
   </x:si>
   <x:si>
     <x:t>000351580 municipality of Velingrad</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-1.037-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of energy efficiency measures in multifamily residential buildings in the town of Velingrad</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Implementation of energy efficiency measures in the administrative building located in Velingrad, 16 "Han Asparuh" Str.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-1.037-0004</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Repair, reconstruction and renovation of a kindergarten in city of Velingrad
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-1.037-0006</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>000159508 Vidin Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Vidin, 3700, пл. БДИНЦИ № 2</x:t>
   </x:si>
   <x:si>
     <x:t>Vidin</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-6.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Restoration of the Synagogue in Vidin and its conversion into a tourist site “Cultural center Jules Pascin”</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFOP001-1.010-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improving the educational infrastructure in Vidin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.010-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reconstruction of the central pedestrian zone</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Vidin, 3700, m.. "Бдинци" № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-8.001-0038</x:t>
   </x:si>
   <x:si>
     <x:t>"Technical support for implementation of the investment programme of Vidin Municipality"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-1.010-0002</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000159508 VIDIN MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Vidin, 3700, пл. "Бдинци" № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-8.006-0040</x:t>
   </x:si>
   <x:si>
     <x:t>Support for successful preparation and implementation of projects under PRD 2021-2027</x:t>
   </x:si>
   <x:si>
+    <x:t>000159508 Municipality Vidin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Vidin, 3700, гр. Видин, пл. „Бдинци” № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.010-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Implementation of energy efficiency measures in multi-family residential buildings on the territory of Vidin Town</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Vidin, 3700, гр. Видин, пл. Бдинци 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.010-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Improving energy efficiency in municipal administrative building"</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16RFOP001-1.010-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Reconstruction of the central pedestrian zone - 4 Etap</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-1.010-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Construction of Social Housing in Vidin</x:t>
   </x:si>
   <x:si>
-    <x:t>000159508 Municipality Vidin</x:t>
-[...17 lines deleted...]
-    <x:t>"Improving energy efficiency in municipal administrative building"</x:t>
+    <x:t>000193115 Municipality of Vratsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Vratsa, 3000, ул.СТЕФАНАКИ САВОВ № 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vratsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.019-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reconstruction and repair of municipal housing in modern social housing to accommodate vulnerable groups and other disadvantaged groups</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000193115 MUNICIPALITY OF VRATSA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Vratsa, 3000, ул. "СТЕФАНАКИ САВОВ" № 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.006-0012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for the Municipality of Vratsa for effective and efficient implementation of the RDP 2021-2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000193115 Municipaliy of Vratsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Vratsa, 3000, ул. "Стефанаки Савов" № 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.019-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reconstruction, repair and implementation of energy efficiency measures in a library</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Vratsa, 3000, ул. СТЕФАНАКИ САВОВ № 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.001-0014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Financial plan of the Municipality of Vratsa</x:t>
   </x:si>
   <x:si>
     <x:t>000193115 Vratsa Municipality</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Vratsa, 3000, ул.СТЕФАНАКИ САВОВ № 6</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16RFOP001-1.019-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Energy efficiency in multifamily buildings in the town Vratsa - Project 2</x:t>
   </x:si>
   <x:si>
-    <x:t>000193115 Municipality of Vratsa</x:t>
-[...26 lines deleted...]
-    <x:t>000193115 MUNICIPALITY OF VRATSA</x:t>
+    <x:t>BG16RFOP001-1.019-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renovation and modernization of the pedestrian zone in the central part of town Vratsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.019-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reconstruction, repair and implementation of energy efficiency measures to administrative buildings. (Repairing and renovation of the administrative building of the municipality of Vratsa)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.019-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy efficiency in multifamily buildings in the town Vratsa - Project 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.019-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reconstruction, repair and implementation of energy efficiency measures of educational institutions</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-5.002-0005</x:t>
   </x:si>
   <x:si>
     <x:t>New opportunities for adults and people with disabilities in Vratsa Municipality</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-1.019-0005</x:t>
-[...14 lines deleted...]
-    <x:t>Reconstruction, repair and implementation of energy efficiency measures of educational institutions</x:t>
+    <x:t>BG16RFOP001-5.001-0049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Opportunity for Children and Young People in Vratsa Municipality - Project 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-5.001-0022</x:t>
   </x:si>
   <x:si>
     <x:t>New Opportunity for Children and Young People in Vratsa Municipality - Project 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Vratsa, 3000, ул. "СТЕФАНАКИ САВОВ" № 6</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>000093474 Municipality Vulchi dol</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Valchi Dol, 9280, пл. ХРИСТО БОТЕВ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Stefan Karadzha</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-3.002-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Repair, reconstruction and provision of publicly accessible surroundings for Professional School of Agriculture and Forestry - Stefan Karadja - Valchi dol</x:t>
   </x:si>
   <x:si>
     <x:t>000215630 Gabrovo Municipality</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Gabrovo, 5300, пл. Възраждане № 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.016-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Investments in the Creation of Contemporary Educational Infrastructure in Gabrovo Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000215630 MUNICIPALITY OF GABROVO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Gabrovo, 5300, пл. ВЪЗРАЖДАНЕ №3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gabrovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.016-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Development of sustainable public transport of Gabrovo city</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Gabrovo, 5300, пл. ВЪЗРАЖДАНЕ № 3</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFOP001-5.001-0029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improvement of the Social Infrastructure for Children Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000215630 Gabrovo municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-5.002-0022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Builing of environment, allowing  of quality services provision for elderly and disabled people</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.001-0018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Budget line of Gabrovo Municipality for implementation of measures for sustainable and integrated urban development</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16RFOP001-1.016-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Gabrovo – Investments in the Creation of a Contemporary Urban Environment</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Gabrovo, 5300, пл. "Възраждане" №3</x:t>
   </x:si>
   <x:si>
-    <x:t>Gabrovo</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16RFOP001-1.016-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Development of the cultural infrastructure in the municipality of Gabrovo through renovation and modernization of the House of Culture "Emanuil Manolov"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-8.001-0018</x:t>
-[...2 lines deleted...]
-    <x:t>Budget line of Gabrovo Municipality for implementation of measures for sustainable and integrated urban development</x:t>
+    <x:t>BG16RFOP001-8.006-0011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for Gabrovo Municipality for effective and efficient implementation of projects under the Program for Development of the Regions 2021 - 2027</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-6.002-0008</x:t>
   </x:si>
   <x:si>
     <x:t>"Regional Open Air Ethnographic Museum "Etar" - MUSEUM OF CREATIVE CULTURAL TOURISM"</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Gabrovo, 5300, пл. Възраждане № 3</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>BG16RFOP001-6.002-0009</x:t>
   </x:si>
   <x:si>
     <x:t>"Regional Historical Museum - GABROVO - KNOWLEDGE, PARTICIPATION, EXPERIENCE"</x:t>
   </x:si>
   <x:si>
-    <x:t>000215630 MUNICIPALITY OF GABROVO</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>000852633 General Toshevo Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, General Toshevo, 9500, ул.ВАСИЛ АПРИЛОВ № 5</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFOP001-2.001-0090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy renovation of public buildings in the town of General Toshevo, Dobrich district</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16RFOP001-8.003-0009</x:t>
   </x:si>
   <x:si>
     <x:t>"Improving the capacity of staff in municipal administration General Toshevo in implementing projects under Priority Axis 2 of the OP “Regions in Growth” 2014-2020"</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFOP001-2.001-0158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy renovation  of multifamily buildings, with adrress - 2 Patriarh Evtimiy Str., 6 Vasil Aprilov Str., 27 Vasil Aprilov Str., the town of General Toshevo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy renovation  of multifamily buildings, with adrress - residential "Alexander Dimitrov" № 2, residential "Alexander Dimitrov" № 4, 26 "Opalchenska" Str, the town of General Toshevo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.002-0024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Increasing energy efficiency in public buildings, with addresses: 6 Dimitar Blagoev Str., 18 Vasil Aprilov Str., 8A Treti mart Str. and multifamily residential buildings, with addresses: 2 Vasil Aprilov Str. and 10 Treti mart Str., in the town of General Toshevo.</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16RFOP001-2.002-0025</x:t>
   </x:si>
   <x:si>
     <x:t>Increasing energy efficiency in the Regional Court - General Toshevo, 1 Opalchenska Str. and multifamily residential buildings in General Toshevo with addresses: 4 Vasil Aprilov Str., 6 "Third March" Str. and 38 "Third March" Str.</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-2.002-0024</x:t>
-[...20 lines deleted...]
-    <x:t>Energy renovation of public buildings in the town of General Toshevo, Dobrich district</x:t>
+    <x:t>000133673 GORNA ORYAHOVITSA MUNICIPALITY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Gorna Oryahovitsa, 5100, пл. ГЕОРГИ ИЗМИРЛИЕВ № 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.027-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy efficiency of an administrative building for the provision of social services in Gorna Oryahovitsa</x:t>
   </x:si>
   <x:si>
     <x:t>000133673 Gorna Oryahovitsa Municipality</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Gorna Oryahovitsa, 5100, пл. ГЕОРГИ ИЗМИРЛИЕВ № 5</x:t>
+    <x:t>Gorna Oryahovitsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.027-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Urban Environment Renovation of Gorna Oryahovitsa Town</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.027-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improving the conditions for economic development</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.027-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improvement in Gorna Oryahovitsa Town Educational Environment</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-1.027-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Construction of a shelter in the town of Gorna Oryahovitsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-8.001-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Technical assistance for Gorna Oryahovitsa municipality - a beneficiary under Priority Axis 1 of OPRG 2014-2020</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-1.027-0004</x:t>
-[...2 lines deleted...]
-    <x:t>Improving the conditions for economic development</x:t>
+    <x:t>Bulgaria, Gorna Oryahovitsa, 5100, пл."Георги Измирлиев" 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.027-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Better park environment in Gorna Oryahovitsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.027-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy Efficiency of Multi-Family Residential Buildings In the Town Of Gorna Oryahovitsa</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Gorna Oryahovitsa, 5100, гр. Горна Оряховица,  пл. "Г. Измирлиев" 5</x:t>
   </x:si>
   <x:si>
-    <x:t>Gorna Oryahovitsa</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16RFOP001-1.027-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Crisis Center For Victims Of Violence In The Town Of Gorna Oryahovitsa</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFOP001-1.027-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renovation and modernization of cultural infrastructure in the town of Gorna Oryahovitsa</x:t>
+  </x:si>
+  <x:si>
     <x:t>000133673 OBSHTINA GORNA ORYAHOVITSA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Gorna Oryahovitsa, 5100, пл. ГЕОРГИ ИЗМИРЛИЕВ, номер 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-8.006-0030</x:t>
   </x:si>
   <x:si>
     <x:t>Technical support to Gorna Oryahovitsa municipality for effective and efficient implementation of the ITI</x:t>
   </x:si>
   <x:si>
-    <x:t>000133673 GORNA ORYAHOVITSA MUNICIPALITY</x:t>
-[...40 lines deleted...]
-  <x:si>
     <x:t>000024745 GOTSE DELCHEV MUNICIPALITY</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Gotse Delchev, 2900, ул.Царица Йоана №2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gotse Delchev</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.028-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renovation and modernization of the House of Culture "Peyo Yavorov", Gotse Delchev</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Gotse Delchev, 2900, Царица Йоанна 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.006-0034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for Gotse Delchev Municipality for effective and efficient implementation of the "Development of Regions" Program 2021-2027</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Gotse Delchev, 2900, ул. ЦАРИЦА ЙОАНА № 2</x:t>
   </x:si>
   <x:si>
-    <x:t>Gotse Delchev</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16RFOP001-1.028-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Reconstruction of an existing building for construction of social housing in Gotse Delchev</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Gotse Delchev, 2900, Царица Йоанна 2</x:t>
-[...5 lines deleted...]
-    <x:t>Support for Gotse Delchev Municipality for effective and efficient implementation of the "Development of Regions" Program 2021-2027</x:t>
+    <x:t>BG16RFOP001-1.028-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy efficiency of multi-family residential buildings in Gotse Delchev</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.001-0036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technical assistance for implementation of the Investment programme within the Integrated Plan for Urban Reconstruction and Development of Municipality of Gotse Delchev for the 2014-2020 period.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.028-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reconstruction and rehabilitation of the street network in the western part of the city of Gotse Delchev</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-1.028-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Renovation of the educational infrastructure in Gotse Delchev town</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Gotse Delchev, 2900, ул.Царица Йоана №2</x:t>
-[...23 lines deleted...]
-    <x:t>Reconstruction and rehabilitation of the street network in the western part of the city of Gotse Delchev</x:t>
+    <x:t>000852932 Dobrich Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Dobrich, 9300, бул. БЪЛГАРИЯ № 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-5.001-0018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>For my Future</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Dobrich, 9300, ул. България 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dobrich</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.011-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reconstruction and renovation of educational infrastructure in Dobrich - I</x:t>
   </x:si>
   <x:si>
     <x:t>000852932 Dobrich municipality</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Dobrich, 9300, бул. БЪЛГАРИЯ № 12</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16RFOP001-1.011-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Reconstruction and improvement of urban areas in Dobrich</x:t>
   </x:si>
   <x:si>
-    <x:t>000852932 Dobrich Municipality</x:t>
-[...26 lines deleted...]
-    <x:t>For my Future</x:t>
+    <x:t>BG16RFOP001-1.011-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improvement, upgrading and reconstruction of infrastructure in the area with potential for economic development in Dobrich</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000852932 Dobrich city municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.011-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy efficiency measures and renovation in the building of regional office of Chief Directorate Fire Safety and Civil Protection - Dobrich</x:t>
   </x:si>
   <x:si>
     <x:t>000852932 DOBRICH MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-3.002-0032</x:t>
   </x:si>
   <x:si>
     <x:t>Reconstruction and Modernization of Vocational School of Veterinary Medicine "Prof. - Georgi Pavlov " Dobrich city</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Dobrich, 9300, ул. България 12</x:t>
-[...5 lines deleted...]
-    <x:t>Reconstruction and renovation of educational infrastructure in Dobrich - I</x:t>
+    <x:t>BG16RFOP001-1.011-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy efficiency measures in multifamily homes in the town of Dobrih</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-8.001-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Support for the Intermediate Body and for Managing the Investment Programme for Implementing Integrated Plan for Urban Regeneration and  Development - Dobrich</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>Renovation of Cultural Infrastructure - Dobrich Hall</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">000852932 Dobrich Municipality
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-1.011-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Developing Integrated System for the Urban Transport in Dobrich</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-1.011-0002</x:t>
-[...17 lines deleted...]
-    <x:t>Energy efficiency measures and renovation in the building of regional office of Chief Directorate Fire Safety and Civil Protection - Dobrich</x:t>
+    <x:t>BG16RFOP001-1.011-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reconstruction of Building - Shelter for Homeless People and Families</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000852932 OBSHTINA GRAD DOBRICH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Dobrich, 9300, ул. БЪЛГАРИЯ, номер 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.006-0014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improving and strengthening the capacity of Dobrich Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Dobrich, 9300, бул. БЪЛГАРИЯ, номер 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.011-0010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renovation of Cultural Infrastructure - Neli Bozhkova Hall</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.011-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renovation of Cultural Infrastructure - Dobrich Hall</x:t>
   </x:si>
   <x:si>
     <x:t>000817696 Galabovo Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Galabovo, 6280, бул. РЕПУБЛИКА № 48</x:t>
   </x:si>
   <x:si>
     <x:t>Galabovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-3.002-0006</x:t>
   </x:si>
   <x:si>
     <x:t>"Reconstruction (overhaul) of the Professional School of Energy and Electrical Galabovo, Building I, kv.83 - school building and training workshops"</x:t>
   </x:si>
   <x:si>
     <x:t>000530529 Minicipaliti Dve mogili</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dve Mogili, 7150, бул. "България" № 84</x:t>
   </x:si>
   <x:si>
     <x:t>Dve Mogili</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-3.002-0043</x:t>
   </x:si>
   <x:si>
     <x:t>"Improving the educational environment and ensuring equal access to quality vocational training in APS "K.A.Timiriazev" - Dve mogili"</x:t>
   </x:si>
   <x:si>
     <x:t>000614895 Municipality of Devin</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Devin, 4800, ул. ДРУЖБА, №1</x:t>
   </x:si>
   <x:si>
     <x:t>Devin</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-2.003-0008</x:t>
   </x:si>
   <x:si>
     <x:t>"Improving of energy efficiency in four residential buildings in the town of Devin, Devin municipality"</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Devin, 4800, ул. ДРУЖБА, № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.003-0014</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Devin, 4800, ул. ДРУЖБА № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.002-0040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Establishment of energy efficient measures for buildings on the territory of municipality of Devin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Increasing energy efficiency in buildings inside the municipal educational infrastructure - Kindergarten "Zdravets" and Kindergarten "Izvorche" in the town of Devin.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improving the living environment of buildings in the town of Devin - introduction of energy efficiency measures at the building of the Regional Service "Fire Safety and Population Protection"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Increasing energy efficiency in municipal administrative building - town of Devin, Devin Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improving the living environment of buildings in the town of Devin - the introduction of energy efficiency measures at the premises of the building of the Regional Department – town of Devin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Introduction of energy efficiency measures for residential buildings in the town of Devin</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-8.003-0022</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Improving the administrative capacity in Devin
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-2.001-0033</x:t>
-[...40 lines deleted...]
-  <x:si>
     <x:t>000903533 DIMITROVGRAD MUNICIPALITY</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Dimitrovgrad, 6400, бул."Г.С.РАКОВСКИ" № 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.032-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Overhaul renovation of buildings and adjoining yards in the educational infrastructure in the municipality of Dimitrovgrad  - "Aleko Konstaninov" Primary School, "Ivan Vazov" Science and Mathematics High School, "Dr. Ivan Bogorov" Language High School, "Vasil Levski" Secondary School, "Lyuben Karavelov" Secondary School, "Pencho Slaveikov" Primary School.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Dimitrovgrad, 6400, бул. "Г.С.РАКОВСКИ" № 15</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-1.032-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Repair and reconstruction of the pedestrian zone in downtown (blvd. "Bulgaria") - I st stage, Dimitrovgrad.</x:t>
   </x:si>
   <x:si>
+    <x:t>000903533 Dimitrovgrad Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Dimitrovgrad, 6400, бул. Г.С.РАКОВСКИ № 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.001-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Budget Line Dimitrovgrad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Dimitrovgrad, 6400, бул. Г. С. Раковски № 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dimitrovgrad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-5.002-0016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Family-type Accommodation Centre for elderly people with dementia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Dimitrovgrad, 6400, бул. "Г.С.РАКОВСКИ" № 15
+15 G. S. Rakovski blvd.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.006-0019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improving the administrative capacity of Dimitrovgrad municipality for the preparation and implementation of projects under the 2021-2027 RDP.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.032-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General renovation of Drama Theatre "Apostol Karamitev", Dimitrovgrad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.032-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Restoration and repair of the "Himik" Cultural House, including adjacent areas, Dimitrovgrad</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Dimitrovgrad, 6400, бул. "Г. С. РАКОВСКИ" № 15</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Dimitrovgrad</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-1.032-0006</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 "Rehabilitation and reconstruction of Maritza Park, Dimitrovgrad"</x:t>
   </x:si>
   <x:si>
-    <x:t>000903533 Dimitrovgrad Municipality</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>BG16RFOP001-1.032-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Reconstruction of a former boarding house of technical high school in chemistry "Professor Dr. Assen Zlatarov" into a Centre for Temporary Accommodation, located in Regulated Plot I, square129 on the City Plan of Dimitrovgrad Municipality</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Dimitrovgrad, 6400, бул. Г.С.РАКОВСКИ № 15</x:t>
-[...38 lines deleted...]
-  <x:si>
     <x:t>000093517 Municipality Dolni chiflik</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dolni Chiflik, 9120, пл. Тича № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-5.001-0035</x:t>
   </x:si>
   <x:si>
     <x:t>Support for deinstitutionalization through the establishment of Day Care Center for Support of Children with Disabilities and Their Families in the Municipality of Dolni Chiflik.</x:t>
   </x:si>
   <x:si>
     <x:t>000215729 MUNICIPALITY DRYANOVO</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dryanovo, 5370, ул. Бачо Киро, № 19</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-5.002-0018</x:t>
   </x:si>
   <x:si>
     <x:t>Construction of a complex for social services for people with mental disorders</x:t>
   </x:si>
   <x:si>
+    <x:t>000261630 DUPNITSA MUNICIPALITY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Dupnitsa, 2600, пл. СВОБОДА № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-5.001-0038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Home and family for each child from Dupnitsa Municipality</x:t>
+  </x:si>
+  <x:si>
     <x:t>000261630 MUNICIPALITY DUPNITSA</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Dupnitsa, 2600, пл. СВОБОДА № 1</x:t>
+    <x:t>BG16RFOP001-5.001-0052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>To lend a hand!</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000261630 Municipality of Dupnitsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Dupnitsa, 2600, пл. „Свобода“, № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.029-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improvement of the educational infrastructure in Dupnitsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-1.029-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Introduction of energy saving measures in multifamily residential buildings in Dupnitsa, Dupnitsa municipality.</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Dupnitsa, 2600, пл. "Свобода" № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.029-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Integrated urban transport of the town of Dupnitsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000261630 Municipality of Dupnitza</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Dupnitsa, 2600, пл. Свобода № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.001-0013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technical assistance for Municipality of Dupnitca - beneficary under PA 1 of OPRG 2014-2020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.029-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Living complex Bistritsa - reconstruction of the road network, the sidewalks and the spaces between the blocks,  playing facilities for children, facilities for young people</x:t>
+  </x:si>
+  <x:si>
     <x:t>Dupnitsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-1.029-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Establishment of Temporary Accommodation Center / TAC /</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-5.001-0052</x:t>
-[...2 lines deleted...]
-    <x:t>To lend a hand!</x:t>
+    <x:t>000261630 MUNICIPALITY OF DUPNITSA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.029-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reconstruction and enrichment of inter-block spaces in g. k. Bistritsa.</x:t>
   </x:si>
   <x:si>
     <x:t>000261630 OBSHTINA DUPNITSA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dupnitsa, 2600, пл. СВОБОДА, номер 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-8.006-0035</x:t>
   </x:si>
   <x:si>
     <x:t>"Technical assistance for the Municipality of Dupnitsa for effective and efficient implementation of the RDP"</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-1.029-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Reconstruction and change of purpose of Youth House in the City History Museum - Dupnitsa</x:t>
   </x:si>
   <x:si>
-    <x:t>000261630 Municipality of Dupnitsa</x:t>
-[...55 lines deleted...]
-  <x:si>
     <x:t>000133762 MUNICIPALITY ELENA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Elena, 5070, "Иларион Макариополски " №24</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-5.001-0002</x:t>
   </x:si>
   <x:si>
     <x:t>"Modern social infrastructure - better services for children with disabilities and their families in Elena municipality"</x:t>
   </x:si>
   <x:si>
     <x:t>000776242 MUNICIPALITY ELIN PELIN</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Elin Pelin, 2100, пл. НЕЗАВИСИМОСТ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-5.001-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Together for every child!</x:t>
   </x:si>
   <x:si>
     <x:t>000970165 Municipality of Elhovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Elhovo, 8700, ул. ТЪРГОВСКА № 13</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFOP001-5.001-0041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for deinstitutionalization of childcare in Elhovo Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000970165 ELHOVO MUNICIPALITY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Elhovo, 8700, ул. Търговска 13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.002-0010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Increasing the energy efficiency of the building of the Regional Directorate "Border Police" - Elhovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000970165 MUNICIPALITY OF ELHOVO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.002-0011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Increasing the energy efficiency of the building of the District Fire Safety and Population Protection Service (RSPBZN) - Elhovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000970165 Municipaliy of Elhovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Increasing the energy efficiency of 3 residential buildings in the town of Elhovo"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000970165 Municipality  of Elhovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Increasing the energy efficiency of residential buildings number 8 in the town of Elhovo.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Increasing the energy efficiency of the building of the Regional Department - Elhovo"</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16RFOP001-2.001-0095</x:t>
   </x:si>
   <x:si>
     <x:t>Increasing the energy efficiency of buildings of municipal cultural infrastructure in Elhovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-2.001-0084</x:t>
   </x:si>
   <x:si>
     <x:t>Increasing the energy efficiency of buildings of the municipal administration in Elhovo</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-2.001-0127</x:t>
-[...14 lines deleted...]
-    <x:t>Increasing the energy efficiency of the building of the District Fire Safety and Population Protection Service (RSPBZN) - Elhovo</x:t>
+    <x:t>BG16RFOP001-8.003-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improving administrative capacity in the Municipality of Elhovo.</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Elhovo, 8700, ул. ТЪРГОВСКА, номер 13</x:t>
   </x:si>
   <x:si>
     <x:t>Elhovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-3.002-0044</x:t>
   </x:si>
   <x:si>
     <x:t>Creating conditions for quality vocational education by improving the building stock and facilities of the Vocational School of Agricultural Mechanization "Ernesto Che Guevara"</x:t>
   </x:si>
   <x:si>
-    <x:t>000970165 Municipality  of Elhovo</x:t>
-[...37 lines deleted...]
-  <x:si>
     <x:t>000614938 Municipality of Zlatograd</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Zlatograd, 4980, ул. СТЕФАН СТАМБОЛОВ № 1</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFOP001-2.001-0065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renovation and implementation of energy measures in the building of the Regional Police Department of Zlatograd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Implementation of energy efficiency measures and renovation of multifamily residential buildings, blocks № 193, № 199 and “Zlatolist” in the town of Zlatograd</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16RFOP001-2.001-0102</x:t>
   </x:si>
   <x:si>
     <x:t>“Renovation and implementation of energy efficiency measures in the building of the “Border Police Department” – Zlatograd"</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Zlatograd, 4980, ул. "Стефан Стамболов" №1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.003-0014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improve the administrative capacity of the Municipality of Zlatograd in the implementation of energy efficiency projects</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Implementation of energy efficiency measures and renovation of multifamily residential buildings, blocks 7, 8, 175, 181, 182 and 195 in the town of Zlatograd.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Renovation and implementation of energy measures in the building of the Regional   “Fire Safety and Protection of Population Service”  - Zlatograd”</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16RFOP001-2.001-0120</x:t>
   </x:si>
   <x:si>
     <x:t>„Renovation and implementation of energy efficiency measures in the building of Regional Court Zlatograd  and Regional Prosecutor’s Office Zlatograd"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-2.001-0064</x:t>
-[...20 lines deleted...]
-    <x:t>Implementation of energy efficiency measures and renovation of multifamily residential buildings, blocks 7, 8, 175, 181, 182 and 195 in the town of Zlatograd.</x:t>
+    <x:t>BG16RFOP001-2.002-0016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Implementation of energy efficiency measures and renovation of multifamily residential buildings–“Anjerovi”, “Darina”, “Iosif Kehaiov”, “Bochukovi-Zlatograd”, “Ariste”, “Spring” and blocks “White house” and №178, in the town of Zlatograd", with an acronym ZlatownEECO2 – 2.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.002-0015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Implementation of energy efficiency measures and renovation of multifamily residential buildings–“Stanko and Daniel Peevi”, “Orpheus”, “Mila” and blocks № 174, № 177, № 189, in the town of Zlatograd", with an acronym ZlatownEECO2-1.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-2.002-0031</x:t>
   </x:si>
   <x:si>
     <x:t>"Implementation of energy efficiency measures and renovation of multifamily residential buildings–“Ahrida22”, “Trakia”, “Victoria house”, “VelikoTurnovo”, “RazTsvet”, “Family house Chaushevi”, “Sinchets”, “Humchevi brothers”, “Gogadjovi”, “Kasabovi family”, “Tekstilski block” in the town of Zlatograd ", with an acronym ZlatownEECO2 – 4.</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-2.002-0015</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>BG16RFOP001-2.002-0017</x:t>
   </x:si>
   <x:si>
     <x:t>"Implementation of energy efficiency measures and renovation of multifamily residential buildings– “Saraliiski”, “Pehlivanovi”, “Hadjievi”, “Zumbul”, “Svatevi” and blocks № 190 and № 195A, in the town of Zlatograd ", with an acronym ZlatownEECO2 – 3.</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Zlatograd, 4980, ул. "Стефан Стамболов" №1</x:t>
-[...43 lines deleted...]
-  <x:si>
     <x:t>000235870 MUNICIPALITY OF IVAYLOVGRAD</x:t>
-  </x:si>
-[...43 lines deleted...]
-    <x:t>Sustainable development of archaeological site ancient villa Armira near Ivaylovgrad.</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ivaylovgrad, 6570, ул. БЪЛГАРИЯ"  № 49</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-2.001-0053</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Implementing energy efficiency measures of public infrastructure , building of the Day Care Centre for children with disabilities, Ivaylovgrad
 </x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Ivaylovgrad, 6570, ул. " БЪЛГАРИЯ" № 49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Implementing energy efficiency measures on municipal public infrastructure building of the Municipal Historical Museum, Ivaylovgrad.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000235870 Municipality Ivaylovgrad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Ivaylovgrad, 6570, ул. БЪЛГАРИЯ № 49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Implement measures to increase the energy efficiency of public infrastructure, building of  school  dormitory "Hristo Botev"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Implementing energy efficiency measures in public infrastructure, building of the Ministry of Interior Regional Department -Ivaylovgrad town. Ivaylovgrad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Implementing energy efficiency measures in public infrastructure, building of District Court Ivaylovgrad, Ivaylovgrad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Implementing energy efficiency measures of public infrastructure , building of the Regional Service "Fire Safety and Population Protection " - Ivaylovgrad .</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Implementing energy efficiency measures in public infrastructure, building of Border Police Department -Ivaylovgrad, Ivaylovgrad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Implementing energy efficiency measures of public infrastructure , building Municipal admininstratsiya , Ivaylovgrad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Ivaylovgrad, 6570, ул. "България" № 49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improving the quality of life by implementing measures to increase energy efficiency in residential buildings in the town of Ivaylovgrad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000235870 Municipality of Ivaylovgrad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Implement measures to increase energy efficiency in multifamily buildings in the town of Ivaylovgradncreasing energy efficiency in multifamily buildings in the town of Ivaylovgrad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Ivaylovgrad, 6970, ул. ГЕОРГИ ДИМИТРОВ № 49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ivaylovgrad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-6.002-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sustainable development of archaeological site ancient villa Armira near Ivaylovgrad.</x:t>
+  </x:si>
+  <x:si>
     <x:t>000505821 Isperih Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Isperih, 7400, ул. ДУНАВ № 2</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFOP001-5.001-0021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Furnishing and equipment for the Day Care Centre for Children with Disabilities in the town of Isperih, and construction of children sport playgrounds in the yard belonging to it</x:t>
+  </x:si>
+  <x:si>
     <x:t>Isperih</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-3.002-0018</x:t>
   </x:si>
   <x:si>
     <x:t>"Renovation, purchase of equipment and furniture for the Professional School of Agriculture "Khan Asparuh", Isperih"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-5.001-0021</x:t>
-[...2 lines deleted...]
-    <x:t>Furnishing and equipment for the Day Care Centre for Children with Disabilities in the town of Isperih, and construction of children sport playgrounds in the yard belonging to it</x:t>
+    <x:t>000817778 KAZANLAK MUNICIPALITY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Kazanlak, 6100, бул. РОЗОВА ДОЛИНА № 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.024-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renovation of urban areas in the town of Kazanlak</x:t>
   </x:si>
   <x:si>
     <x:t>000817778 Kazanlak Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kazanlak, 6100, Бул. РОЗОВА ДОЛИНА № 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-1.024-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Renovation of educational infrastructure in Kazanlak Municipality</x:t>
   </x:si>
   <x:si>
-    <x:t>000817778 KAZANLAK MUNICIPALITY</x:t>
+    <x:t>BG16RFOP001-5.001-0037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Development of services for deinstitutionalization of childcare in the municipality of Kazanlak</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Kazanlak, 6100, Бул. "Розова долина" № 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kazanlak</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.024-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Integrated urban transport in the town of Kazanlak" - Stage 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-5.002-0011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Building a Day Center for support of persons with various forms of dementia and their families".</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kazanlak, 6100, ул. РОЗОВА ДОЛИНА № 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-8.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Technical assistance for Kazanlak Municipality</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Kazanlak, 6100, Бул. "Розова долина" № 6</x:t>
-[...17 lines deleted...]
-    <x:t>Development of services for deinstitutionalization of childcare in the municipality of Kazanlak</x:t>
+    <x:t>Bulgaria, Kazanlak, 6100, бул. Розова долина № 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-6.002-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The World of Thracians</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-1.024-0005</x:t>
   </x:si>
   <x:si>
     <x:t>"Building of social houses"</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Kazanlak, 6100, бул. Розова долина № 6</x:t>
-[...11 lines deleted...]
-    <x:t>"Building a Day Center for support of persons with various forms of dementia and their families".</x:t>
+    <x:t>BG16RFOP001-1.024-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Integrated urban transport in the town of Kazanlak - Stage 2"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kazanlak, 6100, бул. "Розова долина ", № 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-8.006-0016</x:t>
   </x:si>
   <x:si>
     <x:t>Support for the Municipality of Kazanlak under the OPRD for effective and efficient implementation of the PRD</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-1.024-0001</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000565430 Kaynardzha municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kaynardzha, 7550, ул.ДИМИТЪР ДОНЧЕВ № 2</x:t>
   </x:si>
   <x:si>
     <x:t>Sredishte</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-3.002-0022</x:t>
   </x:si>
   <x:si>
     <x:t>Construction, equipment and furnishing of the new School Building of Professional School of Mechanization of Agriculture N. Y. Vaptzarov Sredishte, Kaynardja municipality by Operational Programm Regions in growth 2014-2020.</x:t>
   </x:si>
   <x:si>
     <x:t>000471365 Municipality of Karlovo</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Karlovo, 4300, ул. "ПЕТКО СЪБЕВ" № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.001-0016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for the IB and the management of the investment program for the implementation of IPGVR of Karlovo</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Karlovo, 4300, ул. ПЕТКО СЪБЕВ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-1.038-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Beautification of the urban environment in the town of Karlovo</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFOP001-1.038-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improving the quality of the educational environment in the municipal schools and kindergartens in the town of Karlovo and affiliates</x:t>
+  </x:si>
+  <x:si>
     <x:t>000471365 MUNICIPALITY OF KARLOVO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Karlovo, 4300, ул. "Петко Събев" № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Karlovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.038-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rehabilitation of the "The 20th July" Square</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bulgaria, Karlovo, 4300, ул. „Петко Събев“ № 1
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Karlovo</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16RFOP001-6.002-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Conservation, restoration and exhibition of tourist infrastructure in the municipality of Karlovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-1.038-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Centre for working with children on the streen</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Karlovo, 4300, ул. "ПЕТКО СЪБЕВ" № 1</x:t>
-[...20 lines deleted...]
-    <x:t>Improving the quality of the educational environment in the municipal schools and kindergartens in the town of Karlovo and affiliates</x:t>
+    <x:t>000057026 Karnobat Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Karnobat, 8400, бул. "БЪЛГАРИЯ" №12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.006-0020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Improving the administrative capacity of the Municipality of Karnobat for the successful implementation of instruments for Integrated Territorial Investments for the program period 2021-2027."</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Karnobat, 8400, бул. България № 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Increasing energy efficiency of public administrative buildings in the town of Karnobat"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Karnobat, 8400, бул. БЪЛГАРИЯ № 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.003-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Improving the administrative capacity of Karnobat municipality for the successful implementation of proposals for energy efficiency"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000057026 Karnobat municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Increasing the energy efficiency of the building of the Center for social rehabilitation and integration of persons with disabilities in the town of Karnobat"</x:t>
   </x:si>
   <x:si>
     <x:t>000057026 Municipality of Karnobat</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Karnobat, 8400, гр. Карнобат, бул. „България” №12</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFOP001-2.001-0141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Increasing the energy efficiency of public buildings by municipal educational infrastructure in the town of Karnobat"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Increasing the energy efficiency of building a community center "Dimitar Polyanov - 1862", Karnobat"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Karnobat, 8400, бул. "България" № 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Increasing the energy efficiency in housing in the town of Karnobat"</x:t>
+  </x:si>
+  <x:si>
     <x:t>Karnobat</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-3.002-0027</x:t>
   </x:si>
   <x:si>
     <x:t>"Reconstruction and renovation of the facilities of the Vocational School of Agriculture and light industry city Karnobat"</x:t>
   </x:si>
   <x:si>
-    <x:t>000057026 Karnobat Municipality</x:t>
-[...26 lines deleted...]
-    <x:t>"Increasing the energy efficiency of public buildings by municipal educational infrastructure in the town of Karnobat"</x:t>
+    <x:t>BG16RFOP001-2.002-0036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Increasing the energy efficiency in housing in the town of Karnobat - 2"</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-5.001-0005</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Building of a Day care center for children with disabilities and their families  in the town of Karnobat
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-2.001-0068</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>000193243 Knezha Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Knezha, 5835, ул. МАРИН БОЕВ № 69</x:t>
   </x:si>
   <x:si>
     <x:t>Knezha</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-3.002-0003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">"Improving the educational environment and ensuring equal access to quality vocational training in APS" Stefan Tsanov "- Knezha"
 </x:t>
   </x:si>
   <x:si>
     <x:t>000193250 Municipality of Kozloduy</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kozloduy, 3320, ул.ХРИСТО БОТЕВ № 13</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFOP001-2.001-0078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Renovation and implementation of energy efficiency measures in public buildings of Municipal administration, city Kozloduy"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Renovation and implementation of energy efficiency measures in the building of Primary school" Vasil Levski ", Kozloduy; the canteen of Secondary school "Hristo Botev", Kozloduy and the building of the United Children's Complex, Kozloduy "</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Renovation and implementation of energy efficiency measures in the building of the Regional Service" Fire Safety and Population Protection ", Kozloduy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renovation and implementation of energy efficiency measures in the building of the Municipal Office" Agriculture ", Kozloduy"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.003-0011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Budget line to increase the capacity of the staff of the municipality of Kozloduy"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Renovation and implementation of energy efficiency measures in residential buildings in Kozloduy"</x:t>
+  </x:si>
+  <x:si>
     <x:t>Kozloduy</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-2.003-0052</x:t>
   </x:si>
   <x:si>
     <x:t>"Implementation of energy efficiency measures in office and residential buildings"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-2.001-0181</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>000776363 Kostinbrod Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kostinbrod, 2230, ул. ОХРИД № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Kostinbrod</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-3.002-0029</x:t>
   </x:si>
   <x:si>
     <x:t>Improving the quality of education in PGVMSS "St. George the victorius" - city of Kostinbrod</x:t>
   </x:si>
   <x:si>
     <x:t>000235913 KRUMOVGRAD MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Krumovgrad, 6900, пл. България №5</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-2.002-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Improving the energy efficiency of a building of high school "Vasil Levski", Krumovgrad town</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Krumovgrad, 6900, пл. "БЪЛГАРИЯ" № 5</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFOP001-2.001-0172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Increasing the energy efficiency of a building of the Border Police Department - Krumovgrad town</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Increasing the energy efficiency of the administrative building - municipal property</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Increasing the energy efficiency of the building of the Regional Police Department - Krumovgrad town</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Increasing energy efficiency in multifamily buildings in the Krumovgrad town - II</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Increasing energy efficiency in multifamily buildings in the Krumovgrad town</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16RFOP001-8.003-0017</x:t>
   </x:si>
   <x:si>
     <x:t>Improve the administrative capacity of the Municipality of Krumovgrad for the successful implementation of energy efficiency projects</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-2.001-0079</x:t>
-[...8 lines deleted...]
-    <x:t>Increasing the energy efficiency of a building of the Border Police Department - Krumovgrad town</x:t>
+    <x:t>Bulgaria, Krumovgrad, 6900, пл. "България" № 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Increasing the energy efficiency of the administrative building - state property</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Increasing the energy efficiency of buildings from educational infrastructure in the Krumovgrad town</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-2.001-0028</x:t>
   </x:si>
   <x:si>
     <x:t>Increasing the energy efficiency of building from cultural infrastructure - Municipal Children Complex-Krumovgrad</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-2.001-0128</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>BG16RFOP001-2.001-0029</x:t>
   </x:si>
   <x:si>
     <x:t>Increasing the energy efficiency of the building of the Regional Service "Fire Safety and Population Protection" - Krumovgrad</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Krumovgrad, 6900, пл. "България" № 5</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>000235920 Municipality of Kardzhali</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kardzhali, 6600, бул. БЪЛГАРИЯ № 41</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-8.001-0034</x:t>
   </x:si>
   <x:si>
     <x:t>"Technical assistance for improving the administrative capacity of the municipality of Kardzhali"</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>"Technical assistance for improving the capacity in the Municipality of Kardzhali for the implementation of projects under the Program "Development of the Regions" 2021-2027"</x:t>
   </x:si>
   <x:si>
     <x:t>000235920 	
 Municipality of Kardzhali</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-5.002-0017</x:t>
   </x:si>
   <x:si>
     <x:t>"Together for a dignified life"</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFOP001-5.001-0047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Together in supporting the children of Kardzhali”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.021-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Repair and rehabilitation of streets and sidewalks in the town of Kardzhali"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.021-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Construction of social housing in the town of Kardzhali"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.021-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renovation and reconstruction of educational facilities in the town of Kardzhali</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16RFOP001-3.002-0033</x:t>
   </x:si>
   <x:si>
     <x:t>"Vocational School of Agriculture and Forestry in Kardzhali - attractive educational center for young people"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-5.001-0047</x:t>
-[...20 lines deleted...]
-    <x:t>Renovation and reconstruction of educational facilities in the town of Kardzhali</x:t>
+    <x:t>Kardzhali</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-6.002-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Perperikon - Temple of the Gods and Home of Civilizations"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Kardzhali, 6600, бул. БЪЛГАРИЯ, номер 41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.006-0032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Technical assistance for improving the capacity in the Municipality of Kardzhali for the implementation of projects under the Program "Development of the Regions" 2021-2027"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000261517 OBSHTINA KYUSTENDIL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Kyustendil, 2500, пл.ВЕЛБЪЖД, номер 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kyustendil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.006-0037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for the Municipality of Kyustendil under the Operational Program "Regions in Growth" 2014-2020 for the effective and efficient implementation of the Program "Development of the Regions" 2021-2027</x:t>
   </x:si>
   <x:si>
     <x:t>000261517 Municipality of Kyustendil</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kyustendil, 2500, пл.ВЕЛБЪЖД № 1</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFOP001-1.030-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Creation of an attractive urban environment in Kyustendil Municipality”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Kyustendil, 2500, пл. Велбъжд №1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.030-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Rehabilitation of the pedestrian central zone - Stage I"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000261517 Kyustendil Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.030-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Renovation / Reconstruction of the Municipal Theater of Kyustendil and construction and restoration of the recreation area of the Theater Park"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-5.002-0031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Healthcare Center for people with mental disorders”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.030-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy efficiency in multifamily residential buildings</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.030-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renovation / reconstruction of the administrative building of the Municipal Administration</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.030-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renovation of administrative building of the Regional Police Directorate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.030-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Effectively improve the material and technical base in educational infrastructure of the municipality of Kyustendil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.030-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Urban development in Kyustendil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.030-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Construction a Center for work with children.</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16RFOP001-5.001-0042</x:t>
   </x:si>
   <x:si>
     <x:t>"Improving the social infrastructure in the Municipality of Kyustendil - guarantor of a sustainable model for deinstitutionalization"</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Kyustendil, 2500, пл. "Велбъжд" №1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-5.002-0014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Long - term care and a decent life for people with disabilities in Kyustendil Municipality"</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16RFOP001-8.001-0037</x:t>
   </x:si>
   <x:si>
     <x:t>Budget line of the Municipality of Kyustendil a beneficiary under Priority Axis 1 of the Operational Programme "Regions in growth" from 2014 to 2020</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Kyustendil, 2500, пл. Велбъжд №1</x:t>
-[...88 lines deleted...]
-  <x:si>
     <x:t>000291591 Municipality of Lovech</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Lovech, 5500, ул. "Търговска" №22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.001-0023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technical assistance for Municipality of Lovech - beneficary under PA 1 of OPRG 2014-2020</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Lovech, 5500, ул. ТЪРГОВСКА № 22</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-1.020-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Reconstruction, renovation and equipment of buildings and rehabilitation of yards of kindergartens and creches in the town of Lovech and rehabilitation of municipal schools' yards.</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Lovech, 5500, ул. "ТЪРГОВСКА" № 22</x:t>
-[...23 lines deleted...]
-    <x:t>Construction of social hous for accommodation of vulnerable groups of the population in the quarter of Goznitsa, town of Lovech</x:t>
+    <x:t>BG16RFOP001-1.020-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rehabilitation and new spatial solutions in the pedestrian zone of the town's central area and rehabilitation of the "Todor Kirkov" Square, Varosha quarter, town of Lovech</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Lovech, 5500, ул. "Търговска" № 22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-5.002-0013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for deinstitutionalization of social services for adults and people with disabilities in Lovech.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bulgaria, Lovech, 5500, ул. "Търговска" №22
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-1.020-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of measures for energy efficiency of multifamily residential buildings in the town of Lovech - stage 2</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFOP001-5.001-0017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for deinstitutionalization of Childcare in Lovech</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.020-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Construction of social hous for accommodation of vulnerable groups of the population in the quarter of Goznitsa, town of Lovech</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.020-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Implementation of energy efficiency measures in buildings of Police station - Lovech and premises occupied by SA Technical Operations - sector Lovech</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.020-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Implementation of measures for energy efficiency of multifamily residential buildings in the town of Lovech - stage 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lovech</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-3.002-0023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Construction, reconstruction and equipment of the Vocational School of Veterinary Medicine "Prof.Dr.Dimitar Dimov", Lovech</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.020-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rehabilitation and new spatial solutions of "Svoboda" square in Lovech</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.020-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Implementation of measures for energy efficiency of multifamily residential buildings in the town of Lovech - stage 3</x:t>
+  </x:si>
+  <x:si>
     <x:t>000291591 Lovech Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Lovech, 5500, ул. ТЪРГОВСКА, номер 22</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-8.006-0026</x:t>
   </x:si>
   <x:si>
     <x:t>Providing the employees in the Municipality of Lovech, responsible for the preparation and implementation of the projects under the PDR 2021-2027, with new modern computer equipment and IT equipment</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-1.020-0008</x:t>
-[...47 lines deleted...]
-    <x:t>Implementation of measures for energy efficiency of multifamily residential buildings in the town of Lovech - stage 3</x:t>
+    <x:t>Bulgaria, Lovech, 5500, ул. "ТЪРГОВСКА" № 22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.020-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reconstruction of the building of the Youth Home Lovech, for youth activities, museum activities and activities of the Municipality of Lovech</x:t>
   </x:si>
   <x:si>
     <x:t>000505853 Municipality of Loznitsa</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Loznitsa, 7290, ул. „Васил Левски” 6</x:t>
   </x:si>
   <x:si>
     <x:t>Loznitsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-3.002-0046</x:t>
   </x:si>
   <x:si>
     <x:t>Major renovation and energy efficient rehabilitation of PGVMZ Alexander Stamboliiski in the town of Loznitsa</x:t>
   </x:si>
   <x:si>
     <x:t>000320840 Municipality of Lom</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Lom, 3600, ул. "Дунавска" №12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.034-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Provision of shared social housing for vulnerable groups in the municipality of Lom"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000320840 Lom Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Lom, 3600, ул. "ДУНАВСКА" № 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.034-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Development of the cultural infrastructure in Municipality of Lom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Lom, 3600, ул. ДУНАВСКА, номер 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.006-0038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ensuring effective and efficient performance of the Regional Development Program (RDP) of the Municipality of Lom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Lom, 3600, "Дунавска" № 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-5.001-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provision of sustainable social environment for children in Lom municipality</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Lom, 3600, ул. "Дунавска" 12</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-1.034-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Modernized educational infrastructure in Town of Lom</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Lom, 3600, "Дунавска" 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.034-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renovated Urban Spaces in the Town of Lom</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16RFOP001-8.001-0020</x:t>
   </x:si>
   <x:si>
     <x:t>Provision of capacity for effective management and administration of the processes of urban regeneration and development of the town of Lom</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Lom, 3600, ул. ДУНАВСКА, номер 12</x:t>
-[...49 lines deleted...]
-  <x:si>
     <x:t>000291602 Municipality of Lukovit</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Lukovit, 5770, ул. ВЪЗРАЖДАНЕ № 73</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-5.001-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Day care center for children with disabilities and their families in town of Lukovit</x:t>
   </x:si>
   <x:si>
     <x:t>000057086 Municipality of Malko Tarnovo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Malko Tarnovo, 8350, ул. МАЛКОТЪРНОВСКА КОМУНА № 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-5.002-0002</x:t>
   </x:si>
   <x:si>
     <x:t>"Construction, equipment and furnishing of the Center for Care for Persons with Mental Disabilities - Malko Tarnovo"</x:t>
   </x:si>
   <x:si>
     <x:t>000057086 The municipality of Malko Tarnovo</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Malko Tarnovo, 8162, ул. МАЛКОТЪРНОВСКА КОМУНА № 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.002-0038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reconstruction , modernization and introduction of energy efficiency measures in two multifamily residential buildings in "Major Vishnyaev" compex  in the city of Malko Tarnovo</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Malko Tarnovo, 8162, ул. "Малкотърновска комуна" №3</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-2.002-0041</x:t>
   </x:si>
   <x:si>
     <x:t>Reconstruction , modernization and introduction of energy efficiency measures in multifamily residential building in compex "Major Vishnyaev" in the city of Malko Tarnovo</x:t>
   </x:si>
   <x:si>
+    <x:t>000057086 Malko Tarnovo Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Malko Tarnovo, 8162, ул. "Малкотърновска комуна " № 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.002-0037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Reconstruction, modernization and introduction of energy efficiency measures in administrative and multifamily residential buildings on the territory of the town of Malko Tarnovo"</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16RFOP001-2.001-0034</x:t>
   </x:si>
   <x:si>
     <x:t>Reconstruction , modernization and introduction of energy efficiency measures in multifamily residential buildings in the city of Malko Tarnovo</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Malko Tarnovo, 8162, ул. МАЛКОТЪРНОВСКА КОМУНА № 3</x:t>
-[...5 lines deleted...]
-    <x:t>Reconstruction , modernization and introduction of energy efficiency measures in two multifamily residential buildings in "Major Vishnyaev" compex  in the city of Malko Tarnovo</x:t>
+    <x:t>BG16RFOP001-2.001-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reconstruction, modernization and energy efficiency measures introduction in the administrative building of Municipal administration- Malko Tarnovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reconstruction, modernization and energy efficiency measures introduction in the administrative building of The Police Department - Malko Tarnovo town.</x:t>
   </x:si>
   <x:si>
     <x:t>000057086 The Municipality of Malko Tarnovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-2.001-0170</x:t>
   </x:si>
   <x:si>
     <x:t>Reconstruction, modernization and introduction of energy efficiency measures in the building of Kindergarten "Yuri Gagarin" - city. Malko Tarnovo</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFOP001-2.001-0160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reconstruction, modernization and introduction of energy efficiency measures in the building of "Day Centre for adults with disabilities" - Malko Tarnovo</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16RFOP001-2.001-0109</x:t>
   </x:si>
   <x:si>
     <x:t>Reconstruction , modernization and introduction of energy efficiency measures in a multifamily residential building in the city of Malko Tarnovo</x:t>
   </x:si>
   <x:si>
-    <x:t>000057086 Malko Tarnovo Municipality</x:t>
-[...29 lines deleted...]
-    <x:t>000193371 Municipality of Mezdra</x:t>
+    <x:t>000193371 Mezdra Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Mezdra, 3100, ул. "Христо Ботев" 27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy efficiency measures for multifamily buildings in the town of Mezdra.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000193371 Mezdra municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Energy- saving measures in buildings of educational infrastructure in the town of Mezdra "</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Improving of energy efficiency in  multifamily and one family residential buildings in the town of Mezdra."</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>" Energy- efficiency measures in multi-family residential buildings in the town of Mezdra "</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Mezdra, 3100, ул. ХР.БОТЕВ № 27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.003-0023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Increasing the capacity of officials from Mezdra municipality in connection with the implementation of energy efficiency projects under Priority Axis 2 of the OPRD 2014-2020</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Mezdra, 3100, ул. "Христо Ботев" № 27</x:t>
-  </x:si>
-[...43 lines deleted...]
-    <x:t>Energy efficiency measures for multifamily buildings in the town of Mezdra.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-2.001-0093</x:t>
   </x:si>
   <x:si>
     <x:t>"Implementation of energy renovation measures of public buildings in the town of Mezdra - social services entity</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">000193371 Mezdra Municipality
 </x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 3100, ул. Христо Ботев 27</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-2.001-0089</x:t>
   </x:si>
   <x:si>
     <x:t>"Implementation of energy renovation measures of public buildings in the town of Mezdra -  fire brigade station at RB FSCP"</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFOP001-2.001-0088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Implementation of energy renovation measures of municipality buildnig in the town of Mezdra.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000193371 Municipality of Mezdra</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Mezdra, 3100, ул. Христо Ботев 27</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-2.001-0091</x:t>
   </x:si>
   <x:si>
     <x:t>"Implementation of energy renovation measures of public buildings in the town of Mezdra - local police station</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-2.001-0088</x:t>
-[...2 lines deleted...]
-    <x:t>Implementation of energy renovation measures of municipality buildnig in the town of Mezdra.</x:t>
+    <x:t>Mezdra</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.002-0020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Introduction of energy efficiency measures in one municipal building and four multifamily residential buildings in the town of Mezdra</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-5.001-0032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New services for the children of Mezdra and their families</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Mezdra, 3100, ул."Христо Ботев" 27</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-2.003-0031</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 Introduction of energy efficiency measures in three multi-family residential buildings in Mezdra</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-2.001-0108</x:t>
-[...8 lines deleted...]
-    <x:t>" Energy- efficiency measures in multi-family residential buildings in the town of Mezdra "</x:t>
+    <x:t>000320872 Montana Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Montana, 3400, ул. Извора №1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Montana</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.026-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEVELOPMENT OF CULTURAL LIFE IN THE MUNICIPALITY OF MONTANA THROUGH INVESTMENTS IN CULTURAL INFRASTRUCTURE</x:t>
   </x:si>
   <x:si>
     <x:t>000320872 OBSHTINA MONTANA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Montana, 3400, ул. ИЗВОРА, номер 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Montana</x:t>
+    <x:t>BG16RFOP001-8.006-0033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for the Municipality of Montana in connection with the implementation of ITI</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-1.026-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Provision of modern social housing for the accommodation of vulnerable population groups on the territory of the residential district "Mladost", Montana</x:t>
   </x:si>
   <x:si>
     <x:t>000320872 MUNICIPALITY OF MONTANA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Montana, 3400, ул. ИЗВОРА № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-1.026-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Modernization of education infrastructure in the field of pre-school and school education</x:t>
   </x:si>
   <x:si>
     <x:t>000320872 Municipality of Montana</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFOP001-1.026-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renovation of parks, green areas and streets</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Montana, 3400, ул. Извора 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-8.001-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Technical assistance for the municipality of Montana - beneficiary under Priority Ax 1 of OPRG 2014-2020</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-1.026-0002</x:t>
-[...20 lines deleted...]
-    <x:t>DEVELOPMENT OF CULTURAL LIFE IN THE MUNICIPALITY OF MONTANA THROUGH INVESTMENTS IN CULTURAL INFRASTRUCTURE</x:t>
+    <x:t>000413885 Nikopol Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Nikopol, 5940, ул. "АЛЕКСАНДЪР СТАМБОЛИЙСКИ" №5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nikopol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.003-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Regions in growth improve the administrative capacity of the municipality of Nikopol"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Nikopol, 5940, ул. "АЛЕКСАНДЪР СТАМБОЛИЙСКИ" № 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Regions in growth users Police in the town of Nikopol"</x:t>
   </x:si>
   <x:si>
     <x:t>000413885 Municipality of Nikopol</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Nikopol, 5940, ул. "Александър Стамболийски" № 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-2.001-0097</x:t>
   </x:si>
   <x:si>
     <x:t>"Regions in Growth updated Municipal Administration of Nikopol"</x:t>
   </x:si>
   <x:si>
-    <x:t>000413885 Nikopol Municipality</x:t>
-[...20 lines deleted...]
-    <x:t>"Regions in growth users Police in the town of Nikopol"</x:t>
+    <x:t>000413885 Nikopol  Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Nikopol, 5940, ул. АЛЕКСАНДЪР СТАМБОЛИЙСКИ № 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Regions in the updated housing growth in Nikopol"</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-2.001-0148</x:t>
   </x:si>
   <x:si>
     <x:t>"Regions in Growth updated their homes in the town of Nikopol"</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-2.001-0101</x:t>
   </x:si>
   <x:si>
     <x:t>"Regions in Growth updated community center in the town of Nikopol"</x:t>
   </x:si>
   <x:si>
-    <x:t>000413885 Nikopol  Municipality</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000413885 OBSHTINA NIKOPOL</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Nikopol, 5940, ул. АЛЕКСАНДЪР СТАМБОЛИЙСКИ, номер 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-2.003-0023</x:t>
   </x:si>
   <x:si>
     <x:t>RIntroducing Energy Efficiency Measures for Multi-Family Residential Buildings in the City of Nikopol</x:t>
   </x:si>
   <x:si>
     <x:t>000590597 The Municipality of Nova Zagora</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Nova Zagora, 8900, ул. 24-ТИ МАЙ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Nova Zagora</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-2.003-0009</x:t>
   </x:si>
   <x:si>
     <x:t>"Introducing energy efficiency measures for multi-family residential buildings in Nova Zagora."</x:t>
   </x:si>
   <x:si>
+    <x:t>000590597 Municipality of Nova Zagora</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Nova Zagora, 8900, ул. "24 - ти" май № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.006-0017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Increasing the capacity of the Municipality of Nova Zagora to manage and implement instruments for integrated territorial investments for the program period 2021 - 2027.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reconstruction, modernization and introduction of energy efficiency measures in the city of Nova Zagora - Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000590597 The municipality of Nova Zagora</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.003-0025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upgrade knowledge on energy efficiency</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improvement of energy efficiency at multifamily residential buildings in the city of Nova Zagora</x:t>
+  </x:si>
+  <x:si>
     <x:t>000590597 Nova Zagora Municipality</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-3.002-0010</x:t>
-[...2 lines deleted...]
-    <x:t>Major renovation of PGSS schoolhouse, Nova Zagora.</x:t>
+    <x:t>BG16RFOP001-2.001-0030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improvement of energy efficiency at Regional Department "Fire Safety and Civil Protection" - Nova Zagora</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improvement of energy efficiency at Regional Department "Police"- Nova Zagora</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-2.001-0044</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 Improving the energy efficiency of secondary school "Ivan Vazov " - initial stage , Nova Zagora.</x:t>
   </x:si>
   <x:si>
-    <x:t>000590597 Municipality of Nova Zagora</x:t>
-[...41 lines deleted...]
-    <x:t>Improvement of energy efficiency at multifamily residential buildings in the city of Nova Zagora</x:t>
+    <x:t>BG16RFOP001-3.002-0010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Major renovation of PGSS schoolhouse, Nova Zagora.</x:t>
   </x:si>
   <x:si>
     <x:t>000931575 NOVI PAZAR MUNICIPALITY</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Novi Pazar, 9900, ул."В. Левски" №3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-5.001-0024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for deinstitutionalization of child care in Novi Pazar municipality</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Novi Pazar, 9900, ул. ВАСИЛ ЛЕВСКИ № 3</x:t>
   </x:si>
   <x:si>
+    <x:t>Novi Pazar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.002-0034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Introduction of energy efficiency measures and renovation of public buildings, the municipality of Novi pazar, Novi pazar,. "Oborishte" №5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000931575 MUNICIPALITY NEW MARKET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Novi Pazar, 9900, ул."Васил Левски" № 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-5.002-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Care Center for Persons with Mental Disabilities</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Increasing the energy efficiency of public and government buildings in  Novi pazar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improving energy efficiency in the building of the municipal administration Novi Pazar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Increasing the energy efficiency of public buildings in Novi pazar - the building of RDMI - Shumen, DM Novi Pazar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Increasing energy efficiency in multifamily buildings in Novi Pazar - I</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Increasing energy efficiency in multifamily buildings in Novi Pazar - III</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16RFOP001-2.001-0123</x:t>
   </x:si>
   <x:si>
     <x:t>Increasing energy efficiency in multifamily buildings in Novi Pazar - II</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Novi Pazar, 9900, ул."В. Левски" №3</x:t>
-[...58 lines deleted...]
-  <x:si>
     <x:t>000931575 NOVI PAZAR MUNCIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Novi Pazar, 9900, ул."Васил Левски" №3</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-3.002-0047</x:t>
   </x:si>
   <x:si>
     <x:t>"Improvement of the educational infrastructure through introduction of energy efficiency measures and renovation of the building of the Vocational School of Agriculture in Novi Pazar"</x:t>
   </x:si>
   <x:si>
     <x:t>000133901 PAVLIKENI MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pavlikeni, 5200, бул."Руски" №4</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-5.001-0010</x:t>
   </x:si>
   <x:si>
     <x:t>"Ensuring an appropriate and effective social infrastructure by merging existing establishments  “Day care center for children with disabilities” and “Social rehabilitation and integration center” located in the “Day care center for children with disabilities and their families” in Municipality of Pavlikeni".</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pavlikeni, 5200, бул. РУСКИ № 4</x:t>
   </x:si>
   <x:si>
     <x:t>Pavlikeni</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-3.002-0024</x:t>
   </x:si>
   <x:si>
     <x:t>"Establishment of conditions for modern educational services and implementation of professional education of high quality in "Tsanko Tserkovski" Vocational High School - Pavlikeni through improvement of the educational infrastructure"</x:t>
   </x:si>
   <x:si>
+    <x:t>000351736 Pazardzhik municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Pazardzhik, 4400, бул. БЪЛГАРИЯ № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.013-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renovation of urban living environment in residential areas in "Maritsa-Bolnitsata" of Pazardzhik</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000351736 Pazardjik Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.013-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renovation and modernization of educational infrastructure in the town of Pazardjik - hostel of "Georgi Benkovski" high school,"Lyuben Karavelov" primary school, "Dimitar Gachev" high school, "Dr Petar Beron" high school and "Hristo Botev" primary school</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000351736 MUNICIPALITY PAZARDZHIK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pazardzhik</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-3.002-0021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Improving the quality of the educational environment and providing modern facilities by upgrading the material base of PSA "Tsaritsa Yoanna""</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.013-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Updating and implementation of energy efficiency measures in the building of the NRA in the city  Pazardzhik</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000351736 Pazardjik Minicipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.013-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Updating and implementation of energy efficiency measures in buildings of the Interior Ministry in the area of public functions in Pazardzhik</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.001-0025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for the Intermediate Body and for Managing the Investment Programme for Implementing Integrated Plan for Urban Regeneration and Development - Pazardjik</x:t>
+  </x:si>
+  <x:si>
     <x:t>000351736 Pazardzhik Municipality</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Pazardzhik, 4400, бул. БЪЛГАРИЯ № 2</x:t>
-[...2 lines deleted...]
-    <x:t>Pazardzhik</x:t>
+    <x:t>BG16RFOP001-1.013-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Implementation of Energy Efficiency Measures in Multifamily Residential Buildings in Pazardjik - Phase I"</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-1.013-0006</x:t>
   </x:si>
   <x:si>
     <x:t>"Implementation of Energy Efficiency Measures in Multifamily Residential Buildings in Pazardjik - Phase II"</x:t>
   </x:si>
   <x:si>
     <x:t>000351736 Municipality of Pazardzhik</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-1.013-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Establishment of a Children's on the street Center  and a shelter in Pazardzhik</x:t>
   </x:si>
   <x:si>
-    <x:t>000351736 Pazardzhik municipality</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>000351736 OBSHTINA PAZARDZHIK</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pazardzhik, 4400, бул. БЪЛГАРИЯ, номер 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-8.006-0006</x:t>
   </x:si>
   <x:si>
     <x:t>"Increasing the capacity and technical support of Pazardzhik Municipality employees responsible for managing and implementing instruments for Integrated Territorial Investments for the 2021-2027 program period."</x:t>
   </x:si>
   <x:si>
-    <x:t>000351736 Pazardjik Minicipality</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>000351743 Municipality of Panagyurishte</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Panagyurishte, 4500, площад 20-ти април №13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Panagyurishte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.039-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Center for work with children on the street – reconstruction and reorganization of buildings"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.039-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Renovation and implementation of energy efficiency and renewable energy measures and creation of accessible environment in the building of the Regional Police Department - Panagyurishte and District Services „Fire Safety and Population Protection“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Panagyurishte, 4500, пл. 20-ти април №13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.039-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Renewal and implementation of energy efficiency measures in multi-family residential buildings"</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Panagyurishte, 4500, пл. 20-ТИ АПРИЛ № 13</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFOP001-1.039-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Repair and implementation of energy efficiency measures and accessible environment in the building of the Municipality of Panagyurishte“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000351743 Panagyurishte Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.001-0024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technical assistance for Panagyurishte Municipality</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16RFOP001-1.039-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Repair, introduction of energy efficiency measures and accessibility of the environment, the supply of new equipment and furnishing and landscaping of adjacent areas to educational institutions</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>000351743 Panagyurishte Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-1.039-0002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Rehabilitation of street surface, sidewalks and green areas in the City of Panagyurishte
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Panagyurishte, 4500, площад 20-ти април №13</x:t>
-[...37 lines deleted...]
-  <x:si>
     <x:t>000386751 Municipality of Pernik</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pernik, 2300, пл. СВ.ИВАН РИЛСКИ 1А</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFOP001-1.018-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"'Envisages renovation, refurbishment, repair and implementation of energy efficiency measures of an the building of an Pernik municipality and Regional Administration Pernik"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Pernik, 2300, пл. СВ. ИВАН РИЛСКИ"" №1A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-5.002-0021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for deinstitutionalization of social services for adults and people with disabilities in Pernik Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Pernik, 2300, пл. Св. Иван Рилски 1А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.018-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Integrated Public Transport in town of Pernik
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Pernik, 2300, пл. СВ.ИВАН РИЛСКИ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-5.001-0046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improving the social infrastructure in support of the deinstitutionalization of childcare in Pernik Municipality</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16RFOP001-5.001-0053</x:t>
   </x:si>
   <x:si>
     <x:t>Support for deinstitutionalization in Pernik Municipality by building a monitored dwelling</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Pernik, 2300, пл. СВ.ИВАН РИЛСКИ 1A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.018-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Construction of social housing in the neighborhood "Teva" - Municipal building with capacity for 100 people</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Pernik, 2300, пл. СВ.ИВАН РИЛСКИ  № 1 А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.001-0012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technical Assistance for Municipality of Pernik</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.018-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Investigation and implementation of energy efficiency measures (overhaul and introduction to energy saving measures) of Kindergartens № 8 “Izvorche” and №1 “Minyorche”</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pernik, 2300, пл. "Свети Иван Рилски" 1А</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-1.018-0002</x:t>
   </x:si>
   <x:si>
     <x:t>"Improvement of urban environment in Pernik" throug the implementation of: 
 1. "Rehabilitation of Teva Neighborhood";
 2. "Park of challenges in Voynikovets area";
 3. "Bridge on the Struma river, Struma street"</x:t>
   </x:si>
   <x:si>
     <x:t>Pernik</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-1.018-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Energy Efficiency of Multi-Family Residential Buildings on the Territory of Pernik - Phase 2</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Pernik, 2300, пл. СВ.ИВАН РИЛСКИ 1A</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Bulgaria, Pernik, 2300, пл. "Св. Иван Рилски" №1А</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFOP001-1.018-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy Efficiency Survey and Implementation of Energy Efficiency Measures (Major Repairs and Implementation of Energy Saving Measures) at the branch  „Prouchvane “ of  kindergarden № 9 Kalina Malina</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.018-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy Efficiency of Multi-Family Residential Buildings on the Territory of Pernik - Phase 1</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16RFOP001-1.018-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Renovation of the building „Palace of Culture“ - Pernik</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Pernik, 2300, пл. Св. Иван Рилски 1А</x:t>
-[...17 lines deleted...]
-  <x:si>
     <x:t>BG16RFOP001-1.018-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Envisages Renovation, refurbishment and implementation of energy efficiency measures for the Regional Directorate of the Ministry of Interior - Pernik</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pernik, 2300, пл. СВ.ИВАН РИЛСКИ № 1 А</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-8.006-0013</x:t>
   </x:si>
   <x:si>
     <x:t>OPRD support for effective and efficient implementation of the PRD in the Municipality of Pernik</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Pernik, 2300, пл. СВ.ИВАН РИЛСКИ  № 1 А</x:t>
-[...35 lines deleted...]
-    <x:t>Bulgaria, Petrich, 2850, ул. ЦАР БОРИС ТРЕТИ № 24</x:t>
+    <x:t>000024916 OBSHTINA PETRICH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Petrich, 2850, ул. ЦАР БОРИС ТРЕТИ, номер 24</x:t>
   </x:si>
   <x:si>
     <x:t>Petrich</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-1.035-0006</x:t>
-[...49 lines deleted...]
-  <x:si>
     <x:t>BG16RFOP001-8.006-0023</x:t>
   </x:si>
   <x:si>
     <x:t>Technical assistance for the municipality of Petrich</x:t>
-  </x:si>
-[...19 lines deleted...]
-    <x:t>Renovation of the educational infrastructure and the respective yard space in schools and kindergartens in Petrich</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-1.035-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Renovation of cultural infrastructure in Regulated Land III, quarter 208: 
 lyceum "Br. Miladinovi" - Petrich</x:t>
   </x:si>
   <x:si>
+    <x:t>000024916 the municipality of petrich</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Petrich, 2850, ул. ЦАР БОРИС ТРЕТИ № 24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.035-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renovation of educational infrastructure and adjacent yard in PI 56126.602.1462: Primary school "Sun" - Petrich "</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000024916 Petrich Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.035-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Building social housing for disadvantaged groups</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000024916 PETRICH MUNICIPALITY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Petrich, 2850, ул. ЦАР БОРИС ТРЕТИ, № 24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-6.002-0016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"RESTORATION, CONSERVATION, PRESERVATION, POPULARIZATION AND DEVELOPMENT OF THE ARCHAEOLOGICAL SITE "ANCIENT CITY OF HERACLEA SYNTICA" AND ADJACENT NECROPOLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000024916 Municipality of Petrich</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Petrich, 2850, ул. "Цар Борис III" № 24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.001-0032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improvement of the administrative capacity of Municipality of Petrich for implementation of Priority axis 1 "Sustainable and integrated urban development" of Operational Programme "Regions in Growth" 2014-2020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.035-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improving the energy efficiency of multifamily residential buildings</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16RFOP001-1.035-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Improving the energy performance of an object Police Station building - renovation of the administrative infrastructure and Building of RFSPP - renovation of administrative infrastructure</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFOP001-1.035-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improving the Energy Efficiency of "Building of the municipal administration - renovation of the administrative infrastructure"</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16RFOP001-1.035-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Improving the urban environment in regulated land plot XLIV, kv.53, destined for "town park"</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFOP001-5.001-0020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for deinstitutionalization of childcare in the municipality of Petrich</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000024916 Renovation of the educational infrastructure and the respective yard space in schools and kindergartens in Petrich</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.035-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renovation of the educational infrastructure and the respective yard space in schools and kindergartens in Petrich</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000351750 Peshtera Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Peshtera, 4550, ул. ДОЙРАНСКА ЕПОПЕЯ № 17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.002-0028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy efficiency improvement of public and residential buildings, located in town of Peshtera II- including the buildings: "Social Patronage Directorate- Domestic social patronage, offices and kitchen", "Daily center for young people with disabilities" and multi-family residential buildings on the streets “Simon Nalbant” 50 and “Georgi Zafirov” 73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000351750 Municipality of Peshtera</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.003-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Support for improving the administrative capacity of the Municipality of Peshtera"</x:t>
+  </x:si>
+  <x:si>
     <x:t>000351750 MUNICIPALITY of PESHTERA</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Peshtera, 4550, ул. ДОЙРАНСКА ЕПОПЕЯ № 17</x:t>
+    <x:t>BG16RFOP001-2.001-0010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improved energy efficiency of residential buildings in the town of Peshtera - LOT 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improved energy efficiency of the public municipal building: Municipal  complex for children</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-2.001-0139</x:t>
   </x:si>
   <x:si>
     <x:t>Improved energy efficiency of residential buildings in the town of Peshtera - LOT 5</x:t>
   </x:si>
   <x:si>
-    <x:t>000351750 Municipality of Peshtera</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>BG16RFOP001-2.001-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Improvement of the energy efficiency of the public municipal building: Municipal Administration of the town of Peshtera</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFOP001-2.001-0124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improved energy efficiency of residential buildings in the town of Peshtera - LOT 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improved Energy Efficiency of a Public State Building: Regional Office for Fire Safety and Population Protection (ROFSPP) and Regional Police Office (RPO) in Peshtera town</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improved energy efficiency of residential buildings in the town of Peshtera - LOT 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000351750 Municipalyty of Peshtera</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improved energy efficiency of municipal public building: Ritual hall, Peshtera</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improved energy efficiency of residential buildings in the town of Peshtera - LOT 2</x:t>
+  </x:si>
+  <x:si>
     <x:t>000351750 OBSHTINA PESHTERA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Peshtera, 4550, ул. "Дойранска епопея", №17</x:t>
   </x:si>
   <x:si>
     <x:t>Peshtera</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-8.006-0029</x:t>
   </x:si>
   <x:si>
     <x:t>„Support for the Municipality of Peshtera under the OPRR for effective and efficient implementation of the PRR“</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-2.001-0124</x:t>
-[...52 lines deleted...]
-  <x:si>
     <x:t>000413974 Pleven Municipality</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Pleven, 5800, пл. Възраждане 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pleven</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.007-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renovation, equipment and implementation of energy efficiency measures in Katya Popova Hall, Pleven</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Pleven, 5800, пл. ВЪЗРАЖДАНЕ № 2</x:t>
   </x:si>
   <x:si>
-    <x:t>Pleven</x:t>
+    <x:t>BG16RFOP001-8.006-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support of Pleven Municipality for effective and efficient implementation of the RDP</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-1.007-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Ensuring sustainable urban environment of Pleven - stage 2</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-8.006-0005</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG16RFOP001-8.001-0015</x:t>
   </x:si>
   <x:si>
     <x:t>BUDGET LINE FOR PLEVEN MUNICIPALITY  - BENEFICIARY UNDER PRIORITY AXIS 1 OF OPRD 2014-2020"</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFOP001-1.007-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improving the conditions for provision of modern educational services in education</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.007-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Development of integrated urban transport - Pleven</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16RFOP001-3.002-0035</x:t>
   </x:si>
   <x:si>
     <x:t>General renovation and introduction of energy efficiency measures in State school of finance and management “Intellect” - Pleven</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-1.007-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Ensuring sustainable urban environment of Pleven</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-1.007-0003</x:t>
-[...17 lines deleted...]
-    <x:t>Improving the conditions for provision of modern educational services in education</x:t>
+    <x:t>000471504 Municipality of Plovdiv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Plovdiv, 4000, пл. "Стефан Стамболов" 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plovdiv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-3.002-0034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Modernization of the infrastructure and improvement of the quality of the educational environment at Professional High School of Food Technologies and Equipment (PHSFT) - Plovdiv"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000471504 PLOVDIV MUNICIPALITY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Plovdiv, 4000, площад “Стефан Стамболов” №1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.003-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improvement of social infrastructure in Plovdiv Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regional administration</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.003-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improving the urban environment in Plovdiv Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-5.002-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing appropriate and effective infrastructure for the provision of new social services for disabled and elderly people in the city of Plovdiv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.003-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Educational infrastructure" - construction and renovation of schools, kindergardens and nurseries in city of Plovdiv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Plovdiv, 4000, пл. СТЕФАН СТАМБОЛОВ № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-5.001-0015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Establishment of an effective social infrastructure for provision of 7 new social services in Municipality of Plovdiv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.001-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Budget line (financial plan) of the Municipality of Plovdiv - a beneficiary under procedure BG16RFOP001-8.001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-6.002-0014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"The ancient city walls of Philippopolis"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000471504 Plovdiv municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.003-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improving the urban environment in Zone with potential for economic development Gladno pole</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.003-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reconstruction, rehabilitation and construction of educational infrastructure in 2 kindergartens in the city of Plovdiv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.003-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reconstruction of the urban environment in Plovdiv Municipality - 2020-2023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.003-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improvement of energy efficiency in multifamily residential buildings in the city of Plovdiv - Stage 1</x:t>
   </x:si>
   <x:si>
     <x:t>000471504 Plovdiv Municipality</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Plovdiv, 4000, пл. СТЕФАН СТАМБОЛОВ № 1</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG16RFOP001-1.003-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Construction of social housing in Plovdiv city</x:t>
   </x:si>
   <x:si>
-    <x:t>000471504 Municipality of Plovdiv</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Bulgaria, Plovdiv, 4000, Площад "Стефан Стамболов" 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-8.006-0024</x:t>
   </x:si>
   <x:si>
     <x:t>Support for the Municipality of Plovdiv under the OPRD for effective and efficient implementation of the OPRD</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-6.002-0014</x:t>
-[...65 lines deleted...]
-    <x:t>000057179 POMORIE MUNICIPALITY</x:t>
+    <x:t>000057179 Pomorie Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Pomorie, 8200, ул.СОЛНА, номер 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pomorie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.003-0016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Implementation of energy efficiency measures for Hristo Botev Primary School in Pomorie and multi-family residential buildings in Pomorie with address: 9 Solna Str. And Svoboda Quarter 14.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000057179 Municipality of Pomorie</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pomorie, 8200, ул.СОЛНА № 5</x:t>
-  </x:si>
-[...25 lines deleted...]
-    <x:t>Pomorie</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-2.003-0030</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Implementation of energy efficiency measures for Ivan Vazov Secondary School in Pomorie and multi-family residential buildings in Pomorie with address:  Solna  № 11 and  Svoboda № 13.
 </x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFOP001-2.001-0038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy efficiency in buildings of educational infrastructure in the municipality of Pomorie.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy efficiency in the building of the Regional Department of Police and District Department for Road Management - Pomorie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy efficiency in the building of Historical Museum- Pomorie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy efficiency in the building of the Regional Service "Fire Safety and Population Protection" - Pomorie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.003-0010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Measures to increasing the capacity of employees in Municipality of Pomorie in project management in the field of energy efficiency</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy efficiency in the building of Municipal Administration of Pomorie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Increasing energy efficiency in multifamily buildings in Pomorie town</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0143</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16RFOP001-2.001-0142</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-2.001-0031</x:t>
-[...38 lines deleted...]
-    <x:t>Energy efficiency in the building of Municipal Administration of Pomorie</x:t>
+    <x:t>000057179 POMORIE MUNICIPALITY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.002-0026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy Efficiency in the Administrative Building for Public Service - Pomorie</x:t>
   </x:si>
   <x:si>
     <x:t>000875856 POPOVO MUNICIPALITY</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Popovo, 7800, ул. АЛЕКСАНДЪР СТАМБОЛИЙСКИ № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.002-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Improving the energy efficiency of 3 civil buildings in town of Popovo"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Popovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-3.002-0037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Improving the educational infrastructure of the Professional School of Agriculture" Pushkarov " town Popovo"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Improving the energy efficiency of 11 pieces residential buildings in the town of Popovo"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000875856 Popovo Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.003-0026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improving the administrative capacity of Popovo municipality with the aim of implementation of projects under Priority Axis 2 of OP "Regions in growth from 2014 to 2020" to promote energy efficiency in the town of Popovo.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Improving the energy efficiency of 8 civil buildings in town of Popovo"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Renovation of public infrastructure by increasing the energy efficiency of public buildings, providing administrative and cultural services for the sustainable development of the town of Popovo"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Improving the energy efficiency of public buildings in town of Popovo"</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Popovo, 7800, ул. АЛЕКСАНДЪР СТАМБОЛИЙСКИ, № 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Popovo</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16RFOP001-2.003-0046</x:t>
   </x:si>
   <x:si>
     <x:t>Improving the energy efficiency of 2 multifamily residential buildings in the town of Popovo on adress: "Bulgaria"№117" and "Rusalya"№33,34,35,36"</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Popovo, 7800, ул. АЛЕКСАНДЪР СТАМБОЛИЙСКИ № 1</x:t>
-[...47 lines deleted...]
-    <x:t>BG16RFOP001-2.001-0152</x:t>
+    <x:t>000093638 Municipality of Provadia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Provadia, 9200, ул. "Дунав" № 39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provadia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-5.002-0029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Construction of a Center for Older Persons with Disability for Self-Care in the city of Provadia</x:t>
   </x:si>
   <x:si>
     <x:t>000093638 Municipality Provadia</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Provadia, 9200, ул. ДУНАВ № 39</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFOP001-2.001-0025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improving energy efficiency in municipal educational infrastructure - United Children Complex Provadia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Increasing the energy efficiency of the administrative building of the municipality of Provadia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.003-0020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improve the administrative capacity of the municipality of Provadia for Implementation of projects under Priority 2 "Support for energy efficiency support centers in outlying areas" of OPRD 2014-2020.</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16RFOP001-2.001-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Improving the energy efficiency of the building of the Regional Office Fire Safety and Protection of Population-Provadia</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-2.001-0008</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>BG16RFOP001-2.001-0070</x:t>
   </x:si>
   <x:si>
     <x:t>Improving the energy efficiency of cultural infrastructure in Provadia</x:t>
   </x:si>
   <x:si>
-    <x:t>000093638 Municipality of Provadia</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>BG16RFOP001-2.001-0185</x:t>
   </x:si>
   <x:si>
     <x:t>Increasing the energy efficiency of the residential  sector in Provadia town .</x:t>
   </x:si>
   <x:si>
     <x:t>000471536 OBSHTINA PARVOMAY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Parvomay, 4270, ул. БРАТЯ МИЛАДИНОВИ, номер 50</x:t>
   </x:si>
   <x:si>
     <x:t>Parvomay</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-3.002-0020</x:t>
   </x:si>
   <x:si>
     <x:t>"Improving the material - technical base of the Professional School of Agriculture - town Parvomai to improve the quality of the educational environment"</x:t>
   </x:si>
   <x:si>
+    <x:t>000505910 Municipality Razgrad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Razgrad, 7200, бул. "Бели лом" № 37 А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.023-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reconstruction, facility modernization and energy efficiency measures in the educational institutions of Razgrad</x:t>
+  </x:si>
+  <x:si>
     <x:t>000505910 Razgrad Municipality</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFOP001-5.001-0023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Promoting Social Inclusion by Completing the Social Infrastructure in the Municipality of Razgrad for Provision of Residential and Complementary Services in the Community for Children and Young People</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Razgrad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.023-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Major overhaul and introduction of energy efficiency measures in a municipal property building and construction of a Center for children on the street</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16RFOP001-1.023-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Construction of social housing for accommodation of minority and socially disadvantaged groups in Orel district, meeting the modern hygienic requirements</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-5.001-0023</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>000505910 Municipality of Razgrad</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Razgrad, 7200, ул. БЕЛИ ЛОМ № 37А</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-8.001-0022</x:t>
   </x:si>
   <x:si>
     <x:t>Improvement of the administrative capacity of Municipality of Razgrad for implementation of Priority axis 1 "Sustainable and integrated urban development" of Operational Programme "Regions in Growth" 2014-2020</x:t>
   </x:si>
   <x:si>
     <x:t>000505910 OBSHTINA RAZGRAD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Razgrad, 7200, бул. БЕЛИ ЛОМ, номер 37А</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-8.006-0022</x:t>
   </x:si>
   <x:si>
     <x:t>Strengthening the capacity of the Municipality of Razgrad for the successful implementation of the policies under the "Development of the Regions" Program 2021-2027</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Razgrad, 7200, бул. Бели Лом, номер 37А</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-1.023-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Energy efficiency and renovation of buildings with importance for the field of culture and art in the Municipality of Razgrad</x:t>
   </x:si>
   <x:si>
-    <x:t>000505910 Municipality Razgrad</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000024948 Municipality of Razlog</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Razlog, 2760, ул. "Стефан Стамболов" № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Razlog</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-2.003-0037</x:t>
   </x:si>
   <x:si>
     <x:t>Increasing the energy efficiency of residential buildings in the town of Razlog - five group</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Razlog, 2760, ул. СТЕФАН СТАМБОЛОВ № 1</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFOP001-2.001-0024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Increasing the energy efficiency of public buildings in the town of Razlog - buildings of social infrastructure"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Increasing the energy efficiency of public buildings in the town. Razlog - administrative buildings"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Increasing the energy efficiency of public buildings in the town of Razlog - buildings of cultural infrastructure"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Increasing the energy efficiency of public buildings in the town of Razlog - buildings of educational infrastructure"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000024948 MUNICIPALITY OF RAZLOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.003-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improving the administrative capacity of the municipality of Razlog in its capacity of a beneficiary under priority axis 2 "Support for energy efficiency in the support centers in the periheral areas“ of the OPRR 2014-2020</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16RFOP001-2.001-0117</x:t>
   </x:si>
   <x:si>
     <x:t>Increasing the energy efficiency of residential buildings in the town of  Razlog - Second group</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-2.001-0023</x:t>
-[...2 lines deleted...]
-    <x:t>"Increasing the energy efficiency of public buildings in the town of Razlog - buildings of cultural infrastructure"</x:t>
+    <x:t>BG16RFOP001-2.001-0115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Increasing the energy efficiency of residential buildings in the town of Razlog - First group (Association of owners "Predel" with  address  2, Opalchenska Str.,  Association of owners "Block Gotse Delchev" with address 1 "Gotse Delchev" Str.,  Association of owners "Golak" with address 10 "Hristo Botev" Str., Association of owners "Starata Apteka" with address 9 "Hristo Botev" Str.)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-2.001-0118</x:t>
   </x:si>
   <x:si>
     <x:t>Increasing the energy efficiency of residential buildings in the town of  Razlog - Third group.</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-2.001-0027</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>BG16RFOP001-2.002-0027</x:t>
   </x:si>
   <x:si>
     <x:t>"Increasing the energy efficiency of administrative buildings of Local police department - Razlog and Regional Office "Fire Safety and Protection of the Population - Razlog."</x:t>
   </x:si>
   <x:si>
-    <x:t>000024948 MUNICIPALITY OF RAZLOG</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Bulgaria, Razlog, 2760, ул. Стефан Стамболов № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-3.002-0025</x:t>
   </x:si>
   <x:si>
     <x:t>Making the investment to improve education infrastructure for overall improvement of the educational process in the Professional School of mechanization of agriculture, Razlog</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-2.001-0115</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000261598 RILA MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Rila, 2630, пл. Възраждане №1</x:t>
   </x:si>
   <x:si>
     <x:t>Rila</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-6.002-0012</x:t>
   </x:si>
   <x:si>
     <x:t>"Conservation, exhibition and accessibility to the ancient and medieval church" St. Archangel Michael "- Rila"</x:t>
   </x:si>
   <x:si>
     <x:t>000530632 Ruse Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ruse, 7000, пл. "Свобода" № 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-1.005-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Reconstruction and rehabilitation of pedestrian environment and construction of public recreation areas</x:t>
   </x:si>
   <x:si>
+    <x:t>000530632 Ruse Minicipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Ruse, 7000, пл. СВОБОДА № 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.005-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Integrated System for Urban Transport of the city of Ruse – 2nd  stage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.005-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renovation five municipal schools in the city of Ruse, including their adjacent yards</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Ruse, 7000, пл. Свобода 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.005-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Repair, implementation of energy efficiency measures and measures under Regulation No.4 for accessible environment of Complex for social services for children and families</x:t>
+  </x:si>
+  <x:si>
     <x:t>000530632 Ruse municipality</x:t>
-  </x:si>
-[...19 lines deleted...]
-    <x:t>Renovation five municipal schools in the city of Ruse, including their adjacent yards</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-5.002-0025</x:t>
   </x:si>
   <x:si>
     <x:t>Providing infrastructure for community social services for elderly people and people with disabilities /in accordance with the Strategic document for resident services and the Strategic document for community services/ on the territory of Ruse municipality:
 - one Care centre for people with mental disorders (CCPMD);
 - one Care centre for people with different types of dementia (CCPTD).</x:t>
   </x:si>
   <x:si>
+    <x:t>Ruse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.005-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Construction of social housing for accommodation of persons from minority groups of the population and socially disadvantaged persons, who cannot benefit from the housing terms of Ruse Municipality</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Ruse, 7000, пл. Свобода № 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-8.001-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Technical assistance for Ruse Municipality - Beneficiary under Priority Axis 1 of Operational Programme “Regions in Growth”
 2014-2020</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-1.005-0004</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>000776491 Municipality of Samokov</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Samokov, 2000, ул."Македония"34</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFOP001-2.001-0103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improvement of energy efficiency of  buildings with identificators:65231.906.323, 65231.906.324,,  65231.906.325, 65231.905.138.1, 65231.906.483.1, 65231.906.483.2, 65231.904.54.1, 65231.909.312.1, 65231.911.299.1, 65231.905.135.1, 65231.908.28.1, 65231.906.212.1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000776491 Munisipality of Samokov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improvement of energy efficiency of  buildings with identificators: 65231.906.262.1, 65231.906.263.1, 65231.901.66.11and 65231.906.66.12, 65231.905.445.1, 65231.908.62.1, 65231.905.189.1, 65231.905.130.1, 65231.905.307.1, 65231.905.132.1, 65231.904.306.1, 65231.906.213.1, 65231.905.26.4 and  65231.905.26.5, 65231.904.203.1 and 65231.904.203.2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improvement of energy efficiency of  buildings with identificators: 65231.906.92.1, 65231.914.46.1, 65231.909.296.1 and 65231.909.296.2, 65231.914.149.1 and 65231.914.149.2, 65231.910.144.1, 65231. 905.49.1, 65231.907.42.1, 65231.911.234.1, 65231.910.141.1, 65231.905.11.2 and 65231.905.11.1, 65231.903.62.1 and 65231.903.62.2, 65231.905.86.1, 65231.909.359.1</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16RFOP001-2.001-0099</x:t>
   </x:si>
   <x:si>
     <x:t>Improvement of the energy efficiency of administrative buildings on the territory of the municipality of Samokov – the building of the municipality, the building of the regional police station, the building of „Avksenti Veleshki” school</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-8.003-0021</x:t>
   </x:si>
   <x:si>
     <x:t>Improve the administrative capacity of Samokov Municipality</x:t>
   </x:si>
   <x:si>
-    <x:t>000776491 Munisipality of Samokov</x:t>
-[...5 lines deleted...]
-    <x:t>Improvement of energy efficiency of  buildings with identificators: 65231.906.262.1, 65231.906.263.1, 65231.901.66.11and 65231.906.66.12, 65231.905.445.1, 65231.908.62.1, 65231.905.189.1, 65231.905.130.1, 65231.905.307.1, 65231.905.132.1, 65231.904.306.1, 65231.906.213.1, 65231.905.26.4 and  65231.905.26.5, 65231.904.203.1 and 65231.904.203.2</x:t>
+    <x:t>Bulgaria, Samokov, 2000, ул. "Македония" 34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-5.001-0044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for deinstitutionalization of childcare through the creation of new social services - Center for Public Support and Day Care Center for Children with Disabilities</x:t>
   </x:si>
   <x:si>
     <x:t>Samokov</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-2.003-0048</x:t>
   </x:si>
   <x:si>
     <x:t>Energy efficiency in Municipality of Samokov-II</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Samokov, 2000, ул."Македеония"34</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-2.003-0040</x:t>
   </x:si>
   <x:si>
     <x:t>Energy efficiency in Municipality of Samokov-I</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-2.001-0167</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>000776491 Municipality  of Samokov</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Samokov, 2000, гр.Самоков, ул."Македония"34</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-8.006-0015</x:t>
   </x:si>
   <x:si>
     <x:t>Improving the administrative capacity of Samokov municipality in the preparation and implementation of projects through the supply of hardware and software</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-2.001-0103</x:t>
-[...2 lines deleted...]
-    <x:t>Improvement of energy efficiency of  buildings with identificators:65231.906.323, 65231.906.324,,  65231.906.325, 65231.905.138.1, 65231.906.483.1, 65231.906.483.2, 65231.904.54.1, 65231.909.312.1, 65231.911.299.1, 65231.905.135.1, 65231.908.28.1, 65231.906.212.1</x:t>
+    <x:t>000024955 OBSHTINA SANDANSKI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sandanski, 2800, бул. "Свобода" №14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sandanski</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.006-0044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technical assistance in support of Municipality of Sandanski for effective and efficient implementation of future projects under Program "Development of the regions" 2021 - 2027.</x:t>
   </x:si>
   <x:si>
     <x:t>000024955 Municipality of Sandanski</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sandanski, 2800, бул. "Свобода" № 14</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFOP001-2.003-0071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>«Increasing the energy efficiency of multi-family residential buildings with administrative addresses Sandanski, Residential Complex «Spartak» Block 6A, Block 6B, Block 7A, Block 7B and Sandanski, Residential Complex «Spartak» Block 17, Block 18A, Block 18B»</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sandanski, 2800, булевард "Свобода" №14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-3.002-0036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reconstruction and modernization of Agricultural Professional High School "Kliment Timiriazev" - Sandanski, Municipality of Sandanski</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sandanski, 2800, бул. СВОБОДА № 14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Increasing the energy efficiency of  residential buildings on 33 and 33A "Sv. Sv. Kiril i Metodii" Street, 23 "Chudomir Kantardjiev" Street,  39 "Nikola Vapcarov" Street  in Sandanski, Municipality of Sandanski.</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16RFOP001-8.003-0012</x:t>
   </x:si>
   <x:si>
     <x:t>"Participation in programs for exchange of experience and good practices- specialized training and participation in conferences in the field of energy efficiency to employees of municipal administration Sandanski"</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Bulgaria, Sandanski, 2800, бул. "Свобода" №14</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-2.001-0094</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 Improving the energy efficiency of the building of the House of Culture in Sandanski</x:t>
   </x:si>
   <x:si>
-    <x:t>Sandanski</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>BG16RFOP001-2.001-0164</x:t>
   </x:si>
   <x:si>
     <x:t>Increasing the energy efficiency of  buildings Solunska str. 31, Grigor Parlichev str. 2, Sv.Sv.Kiril i Metodii str. 5, Nadezda str. 30A, 30B, 32A, 32B, Sirma Voivoda str. 23,25,27,29,31 and Emanuil Vaskidovich str. 5 in Sandanski, Municipality of Sandanski.</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFOP001-2.001-0169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Increasing the energy efficiency of  buildings - "Pirin" str.№29-31,"Hristo Botev" str.№7-9,"Sv.Sv.Kiril i Metodii"str.№17-19, "Knyaz Boris I" str. №5, "Bistritsa" str. №5, "Alexandar Buynov" str. №19,21,23, "Yuri Gagarin" str. №2-4 and "Asen Hadzhivasilev" №1  in Sandanski, Municipality of Sandanski</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy efficiency of office building - municipal administration Sandanski, Sandanski Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy efficiency in building  Central kindergarten "Parvi uni",</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16RFOP001-2.001-0077</x:t>
   </x:si>
   <x:si>
     <x:t>Increasing the energy efficiency of the building - Police and Fire Safety and Protection of Population in Sandanski, Municipality of Sandanski</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-2.001-0174</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>000903825 Svilengrad Municipality</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Svilengrad, 6500, бул. България №32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy efficiency of buildings in the educational infrastructure</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy efficiency of buildings providing administrative services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy efficiency of a building of cultural infrastructure - Library, Town of Svilengrad</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Svilengrad, 6500, бул. "България" №32</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-2.001-0156</x:t>
   </x:si>
   <x:si>
     <x:t>Energy efficiency of apartment buildings in Svilengrad - 3</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Svilengrad, 6500, бул.България №32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.003-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Increasing the administrative capacity of officials of the Svilengrad municipality in connection with "Energy Efficiency" projects</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16RFOP001-2.001-0155</x:t>
   </x:si>
   <x:si>
     <x:t>Energy efficiency of apartment buildings in Svilengrad - 1</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFOP001-2.001-0154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy efficiency of apartment buildings in Svilengrad - 2</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Svilengrad, 6500, бул. БЪЛГАРИЯ № 32</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-2.002-0019</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of energy efficiency measures in municipal property buildings</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Svilengrad, 6500, бул. "БЪЛГАРИЯ", № 32</x:t>
   </x:si>
   <x:si>
     <x:t>Svilengrad</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-2.003-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Energy efficiency of apartment buildings in Svilengrad, "Izgrev" Quarter</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-2.001-0154</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Bulgaria, Svilengrad, 6500, бул. България 32</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-2.003-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Energy efficiency of apartment buildings in Svilengrad - "Prostor" Quarter</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Svilengrad, 6500, бул.България №32</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>000903825 SVILENGRAD MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-8.006-0018</x:t>
   </x:si>
   <x:si>
     <x:t>Improving the capacity of Svilengrad municipality employees for implementation of RDP policies</x:t>
   </x:si>
   <x:si>
+    <x:t>000133965 OBSHTINA SVISHTOV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Svishtov, 5250, ул. ЦАНКО ЦЕРКОВСКИ, №2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Svishtov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.006-0021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Increasing the competences of the municipal administration - Svishtov for effective and efficient implementation of the DPR"</x:t>
+  </x:si>
+  <x:si>
     <x:t>000133965 Svishtov Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Svishtov, 5250, ул. ЦАНКО ЦЕРКОВСКИ № 2</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFOP001-1.036-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Construction of a social dwelling in the town of Svishtov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Svishtov, 5250, ул. "Цанко Церковски" № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.036-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improvement and renovation of the urban environment - Patriarch Evtimiy St. and zh.k. Simeon Vankov in the town of Svishtov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Svishtov, 5250, "Цанко Церковски" №2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.036-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Repair, reconstruction and measures to improve energy efficiency of cultural infrastructure on the territory of the Svishtov municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000133965 Municipality of Svishtov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Svishtov, 5250, ул. "ЦАНКО ЦЕРКОВСКИ" № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-5.002-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"The creation of a new Social Service Center for caring for the elderly people in the inability for self-service"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Svishtov, 5250, ул. ЦАНКО ЦЕРКОВСКИ № 2.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.036-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renewal and implementation of the measures for energy efficiency in multifamily residential buildings of the territory of the town of Svishtov.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-5.001-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Increase the capacity of the Day Center for children with disabilities - Svishtov through the reconstruction and repair - quality care and affordable services.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Svishtov, 5250, ул. „Цанко Церковски“ № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.036-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renovation of educational infrastructure in the Municipality of Svishtov</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16RFOP001-1.036-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Renovation of public infrastructure buildings of the municipality of Svishtov</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-5.001-0004</x:t>
-[...29 lines deleted...]
-    <x:t>Construction of a social dwelling in the town of Svishtov</x:t>
+    <x:t>BG16RFOP001-1.036-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rehabilitation of the urban living environment in the town of Svishtov</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-8.001-0011</x:t>
   </x:si>
   <x:si>
     <x:t>BUDGET LINE FOR SVISHTOV MUNICIPALITY  - Beneficiary under Priority Axis 1 of OPRD 2014-2020 "</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-1.036-0001</x:t>
-[...46 lines deleted...]
-  <x:si>
     <x:t>000776502 MUNICIPALITY SVOGE</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Svoge, 2260, ул. АЛЕКСАНДЪР СТАМБОЛИЙСКИ № 7</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-5.002-0027</x:t>
   </x:si>
   <x:si>
     <x:t>Construction of a complex for social services for people with mental disorders in Svoge Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000215889 Municipality of Sevlievo</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sevlievo, 5400, пл. СВОБОДА № 1</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFOP001-2.002-0014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Introduction of Energy Efficiency Measures in the Administrative Building of the Municipality of Sevlievo"</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16RFOP001-5.001-0036</x:t>
   </x:si>
   <x:si>
     <x:t>Repair, furnishing and equipment of "Daily Center for Children and Young People with Disabilities" for expending the activities of Early intervention of disabilities.</x:t>
   </x:si>
   <x:si>
+    <x:t>000215889 Sevlievo Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Improving the energy efficiency of the building of the Regional department" FSPP "Sevlievo city"</x:t>
+  </x:si>
+  <x:si>
     <x:t>000215889 Municipality Sevlievo</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFOP001-2.001-0045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Energy efficiency of educational infrastructure in Sevlievo"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Implementation of energy efficiency measures in multifamily residential buildings in Sevlievo city.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.003-0015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Increasing the capacity of the staff of the municipality of Sevlievo engaged in the development and implementation of projects under the procedure BG16RFOP001-2.001 "Energy efficiency in peripheral areas" OPRD 2014-2020 in order to achieve effective implementation of policies to improve energy efficiency and rational use of energy</x:t>
+  </x:si>
+  <x:si>
     <x:t>Sevlievo</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-2.003-0065</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of energy efficiency measures in multi-family residential buildings in Sevlievo at: "Mitko Palauzov" Bl.5, 18 "Stefan Peshev" St. and "Alen Mak" 4.</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-8.003-0015</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>BG16RFOP001-2.003-0067</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of energy efficiency measures in multifamily residential buildings on  ,,Stara planina"№129 street ,, Hadzhi Dimitar №2 street and ,,Rakovska "№3 , , Sevlievo city</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-2.001-0179</x:t>
-[...14 lines deleted...]
-    <x:t>"Energy efficiency of educational infrastructure in Sevlievo"</x:t>
+    <x:t>BG16RFOP001-2.003-0066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Implementation of the Energy Efficiency of the Regional Administration Building - Sevlievo, to the Regional Directorate of the Ministry of Interior - Gabrovo and multifamily residential buildings at ,at: "Mitko Palauzov" Bl.4, Sevlievo city</x:t>
   </x:si>
   <x:si>
     <x:t>000215889 OBSHTINA SEVLIEVO</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sevlievo, 5400, пл. СВОБОДА, номер 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-8.006-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Support for improving the administrative capacity of the municipality of Sevlievo in the context of management and implementation of Integrated Territorial Investment (ITI) instruments for the 2021-2027 program period.</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-2.003-0066</x:t>
-[...2 lines deleted...]
-    <x:t>Implementation of the Energy Efficiency of the Regional Administration Building - Sevlievo, to the Regional Directorate of the Ministry of Interior - Gabrovo and multifamily residential buildings at ,at: "Mitko Palauzov" Bl.4, Sevlievo city</x:t>
+    <x:t>000565537 Municipality of Silistra</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Silistra, 7500, ул. СИМЕОН ВЕЛИКИ № 33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.031-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Construction of the building for social housing in Silistra</x:t>
   </x:si>
   <x:si>
     <x:t>000565537 Municipality Silistra</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFOP001-8.001-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technical assistance for Municipality Silistra</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000565537 SILISTRA MUNICIPALITY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-5.001-0039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing an efficient infrastructure to support the process of deinstitutionalization of childcare - Silistra</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.031-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Reconstruction and rehabilitation of Simeon Veliki Str. – town of Silistra”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Silistra, 7500, ул. "Симеон Велики" №33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.031-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Implementation of energy efficiency measures in the building of the municipal administration - Silistra</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.031-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy Efficiency for Clean Air in Silistra</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-5.002-0010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Social services in the community for the elderly and people with disabilities in the town of Silistra</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000565537 Silistra municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Silistra, 7500, ул "Симеон Велики" №33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.031-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Overhaul and complete renovation of “St. St. Cyril and Methodius” Primary School  and  “Zdravets” Nursery in town of Silistra.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Silistra, 7500, ул. ,,Симеон Велики" 33</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-3.002-0014</x:t>
   </x:si>
   <x:si>
     <x:t>"Provision of high quality education through modernizing the Professional Agricultural High School,, Dobrudzha"</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Silistra, 7500, ул. СИМЕОН ВЕЛИКИ № 33</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Bulgaria, Silistra, 7500, ул. Симеон Велики" № 33</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-1.031-0003</x:t>
   </x:si>
   <x:si>
     <x:t>"Reconstruction and rehabilitation of Albena Square  - Silistra"</x:t>
   </x:si>
   <x:si>
-    <x:t>000565537 SILISTRA MUNICIPALITY</x:t>
-[...43 lines deleted...]
-  <x:si>
     <x:t>000590654 Municipality of Sliven</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Sliven, 8800, бул. "Цар Освободител"  №1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.015-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improving the urban environment of Sliven</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000590654 Sliven Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sliven, 8800, бул. "Цар Освободител" 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.015-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Integrated Urban Transport - Sliven</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.015-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improvement of the educational infrastructure in town of Sliven</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Sliven, 8800, бул. ЦАР ОСВОБОДИТЕЛ № 1</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFOP001-5.002-0015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Support for deinstitutionalization of social services for people with disabilities in Sliven municipality"</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16RFOP001-5.001-0014</x:t>
   </x:si>
   <x:si>
     <x:t>"Support for Deinstitutionalization of Child Care in Sliven Municipality"</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Sliven, 8800, бул. "Цар Освободител" №1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.001-0029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing technical assistance to the Municipality of Sliven for the implementation of the Investment program</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sliven</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.015-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improving the urban environment of Sliven - Phase II</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.015-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Establishment of a municipal structute for providing social services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sliven, 8800, бул. „Цар Освободител“ № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-6.002-0015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Integrated project for tourism development and improvement of the cultural and historical infrastructure in Sliven Municipality”</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Sliven, 8800, бул. "Цар Освободител" № 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Sliven</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16RFOP001-8.006-0028</x:t>
   </x:si>
   <x:si>
     <x:t>Support for the Municipality of Sliven for effective and efficient implementation of the regional development program</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sliven, 8800, бул. "Цар Освободител"  №1</x:t>
-[...59 lines deleted...]
-    <x:t>"Support for deinstitutionalization of social services for people with disabilities in Sliven municipality"</x:t>
+    <x:t>000615118 Municipality of Smolyan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Smolyan, 4700, бул. България 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smolyan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.006-0042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for the Municipality of Smolyan for effective and efficient implementation of the Regional Development Program for the period 2021-2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000615118 OBSHTINA SMOLYAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Smolyan, 4700, бул. БЪЛГАРИЯ, номер 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.022-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renovation and energy efficiency of culture  infrastructure - the building of Planetarium Smolyan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Smolyan, 4700, бул. БЪЛГАРИЯ № 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.022-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Energy efficiency of multi-family residential buildings in Smolyan"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.001-0027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Budget line for the Municipality of Smolyan - beneficiary of Priority axis 1, Operational Programme "Regions in Growth" 2014-2020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.022-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Construction of new social residential building in Smolyan</x:t>
   </x:si>
   <x:si>
     <x:t>000615118 Smolyan municipality</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Smolyan, 4700, бул. БЪЛГАРИЯ № 12</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG16RFOP001-5.002-0024</x:t>
   </x:si>
   <x:si>
     <x:t>Establishment of Daily Care Center to Support People with Different Forms of Dementia and Their Families" in the town of Smolyan</x:t>
   </x:si>
   <x:si>
-    <x:t>000615118 Municipality of Smolyan</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>BG16RFOP001-1.022-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Renovation and energy efficiency of educational infrastructure in Smolyan</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Smolyan, 4700, бул. България 12</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>BG16RFOP001-1.022-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Repair And Rehabilitation Of Roads, Sidewalks, Bridges , Walkways And Playgrounds To Improve The Urban Environment Of The City Of Smolyan.</x:t>
   </x:si>
   <x:si>
     <x:t>000057236 Sozopol Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sozopol, 8130, пл.ХАН КРУМ № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-5.001-0034</x:t>
   </x:si>
   <x:si>
     <x:t>"Integration of the Center for Social Rehabilitation and Integration for Children with Disabilities (CSRI) with the activities of Daycare Center for Children with Disabilities / DDD /</x:t>
   </x:si>
   <x:si>
     <x:t>000818022 Municipality of Stara Zagora</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Stara Zagora, 6000, Бул. "Цар Симеон Велики" № 107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.006-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renovation of educational infrastructure in Stara Zagora</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Stara Zagora, 6000, Бул. Цар Симеон Велики" № 107</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-3.002-0012</x:t>
   </x:si>
   <x:si>
     <x:t>Reconstruction , modernization and implementation of energy efficiency measures for the building of Professional School of Veterinary Medicine  "Ivan P. Pavlov" , city of Stara Zagora</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Renovation of educational infrastructure in Stara Zagora</x:t>
   </x:si>
   <x:si>
     <x:t>000818022 Stara Zagora Municipailty</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Stara Zagora, 6000, бул. "Цар Симеон Велики" №107</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-8.001-0039</x:t>
   </x:si>
   <x:si>
     <x:t>TECHNICAL ASSISTANCE FOR IMPLEMENTATION OF INVESTMENT PROGRAM OF STARA ZAGORA MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>000133972 Municipality of Strazhitsa</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Strazhitsa, 5150, ул. ДОНЧО УЗУНОВ № 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-5.001-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Deinstitutionalization of social services for children in Strazhitsa Municipality</x:t>
   </x:si>
@@ -6421,791 +6421,791 @@
   <x:si>
     <x:t>Teteven</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-3.002-0038</x:t>
   </x:si>
   <x:si>
     <x:t>Reconstruction, renovation and new equipment of the buildings from professional high school of forestry and wood working Sava Mladenov, Teteven town</x:t>
   </x:si>
   <x:si>
     <x:t>000291709 Municipality Troyan</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Troyan, 5600, пл. ВЪЗРАЖДАНЕ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-5.001-0013</x:t>
   </x:si>
   <x:si>
     <x:t>Establishment of a Day Care Center for Children with Disabilities and their families in the town of Troyan</x:t>
   </x:si>
   <x:si>
     <x:t>000291709 Municipality of Troyan</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Troyan, 5600, гр. Троян, пл. "Възраждане" №1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.002-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enhancement of the energy efficiency of the buildings: administrative building of the state administration at 4, Zahari Stoyanov Str., Troyan (police station); multi-family residential buildings at "Hristo Botev" Str., 160, Troyan, and 266-272 Hristo Botev Str., Troyan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Troyan, 5600, гр. Троян, пл. „Възраждане“ №1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Troyan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy efficiency improvement of residential buildings located in Troyan–I Project, includes the following buildings at: 17th Sv. Sv Kiril I Metodii Str., Nauka r. bl.; 2nd Hr. Tsonkovski Str.; 4th Todor Petkov Str.; 10th Zahari Stoyanov Str.; 12th P. K. Yavorov Str.; 97th and 99th S Veliki Str.; 19th St Planina Str.; 13th 34th Troyanski Polk Str.; r.c Bukovec, res. bl 5; r.c. Bukovec, res. bl 7.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy efficiency improvement of residential buildings, located in Troyan–II Project, includes the following buildings at: 3rd and 5th Han Asparuh Str. and 3G Radetski Str; 69th L. Karavelov Str.; 9th Minko Radkovski Str.; 45/47 Hr. Botev Str.; 1st St. Karadzha Str.; 5th Nezabravka Str.; 258th V. Levski Str.; 384th V. Levski Str.; r.c. Mladost, res. bl. 6; 5th Ohrid Str.; r.c. Mladost, res. bl. 4.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.003-0013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Support for improvement of Troyan Municipality's administrative capacity in the field of energy efficiency"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy efficiency improvement of State Administration Public building, located in town of Troyan, 1st G.S. Rakovski Str.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy efficiency improvement of a Municipal Cultural Infrastructure building, located in town of Troyan, Vazrazhdane Sq.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy efficiency improvement of Municipal Administrative buildings, located in town of Troyan, 55th G.S. Rakovski Str. and 42nd Lyuben Karavelov Str.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy efficiency improvement of Municipal and State Administrations’ Public building, located in town of Troyan, 1st Vazrazhdane Sq.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000291709 The Municipality of Troyan</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Troyan, 5600, пл. "Възраждане" №1</x:t>
   </x:si>
   <x:si>
-    <x:t>Troyan</x:t>
+    <x:t>BG16RFOP001-5.002-0028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Construction of Care Center for people with mental retardation in town of Troyan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000291709 MUNICIPALITY TROYAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Troyan, 5600, пл. ВЪЗРАЖДАНЕ, номер 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lomets</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-6.002-0017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sostra Archaeological Complex - Restoration, Exposition and Socialization</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dalbok Dol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-5.002-0030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Construction of a Center for Care for Persons with Mental Disorders in The Village of Deep Dol, Troyan Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.003-0019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy efficiency improvement of multifamily residential buildings in town of Troyan with addresses: r.c. Lagat, res. bl 11 "Hisar"; r.c. Mladost, res. bl 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-2.003-0020</x:t>
   </x:si>
   <x:si>
     <x:t>Energy efficiency improvement of multifamily residential buildings in town of Troyan with addresses: r.c. Lagat, res. bl 12; 2nd Lagat Str., res. bl Mashstroy-2; r.c. Chernogor 16th,18th, 20th Arda, Maritsa, Tundzha; 12th Opalchenska Str., res. bl Balkan</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFOP001-2.003-0021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy efficiency improvement of multifamily residential buildings in town of Troyan with addresses: 332nd Vasil Levski Str.; r.c. Mladost, res. bl 2; 7th Pencho Hadzhi Naydenov Str.; 105th 107th Hristo Botev Str. and 23rd Toma Hitrov Str.</x:t>
+  </x:si>
+  <x:si>
     <x:t>000291709 Troyan Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Troyan, 5600, пл. Възраждане №1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-8.006-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Support for the experts from Troyan Municipality for effective and efficient implementation of Programme Development of Regions 2021-2027</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Troyan, 5600, гр. Троян, пл. „Възраждане“ №1</x:t>
-[...97 lines deleted...]
-  <x:si>
     <x:t>000565626 Municipality of Tutrakan</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Tutrakan, 7600, ул.Трансмариска 31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tutrakan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.003-0039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy efficiency in the building of the Regional Directorate for Food Safety and Residential Buildings in Tutrakan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000565626 Tutrakan Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Tutrakan, 7600, Ул. Трансмариска 31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shumentsi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-6.002-0010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEVELOPMENT OF "MEMORIAL COMPLEX TUTRAKAN EPIC 1916"AND ITS ADJASCENT PUBLIC SPACES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Tutrakan, 7600, ул.Трансмариска №31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy efficiency in multifamily residential buildings  "Vazhod 3" and "Vazhod 4" - Tutrakan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Tutrakan, 7600, ул. "Трансмариска" 31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.003-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Support for improving the administrative capacity of the Municipality of Tutrakan"</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Tutrakan, 7600, ул."Трансмариска" №31</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFOP001-2.001-0014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy efficiency in the educational infrastructure in the Municipality of Tutrakan</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16RFOP001-2.001-0060</x:t>
   </x:si>
   <x:si>
     <x:t>Energy efficiency in the buildings of the Municipal Administration of Municipality of Tutrakan</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Tutrakan, 7600, ул. "Трансмариска" 31</x:t>
-[...47 lines deleted...]
-    <x:t>DEVELOPMENT OF "MEMORIAL COMPLEX TUTRAKAN EPIC 1916"AND ITS ADJASCENT PUBLIC SPACES</x:t>
+    <x:t>BG16RFOP001-2.001-0153</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-2.001-0110</x:t>
   </x:si>
   <x:si>
     <x:t>Energy Efficiency in the in the building Regional Service Fire Safety and Protection of Population</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-2.001-0153</x:t>
+    <x:t>000875920 Targovishte municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Targovishte, 7700, пл. СВОБОДА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.033-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renovation and modernisation of the municipal educational infrastructure</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000875920 TARGOVISHTE MUNICIPALITY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.001-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Budget line for  Targovishte  municipality in its capacity of beneficiary under priority axis 1 of OPRR 2014-2020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-5.002-0019</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">
+Alternative to life</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-5.001-0031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reliability in the community</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.033-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Development, renovation and modernization of the urban environment in Targovishte”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Targovishte, 7700, площад СВОБОДА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Targovishte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.033-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Development, renovation and modernization of the urban environment in Targovishte - stage 2"</x:t>
   </x:si>
   <x:si>
     <x:t>000875920 Municipality of Targovishte</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Targovishte, 7700, пл. "Свобода"</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Targovishte</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-1.033-0004</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 Building a modern housing environment for disadvantaged families in Targovishte municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000875920 Targovishte Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Targovishte, 7700, пл. "Свобода" №1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-8.006-0025</x:t>
   </x:si>
   <x:si>
     <x:t>Support for Targovishte Municipality for effective and efficient implementation of the "Regional Development" Program</x:t>
   </x:si>
   <x:si>
-    <x:t>000875920 Targovishte municipality</x:t>
-[...47 lines deleted...]
-  <x:si>
     <x:t>000903939 MUNICIPALITY HARMANLI</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Harmanli, 6450, пл. ВЪЗРАЖДАНЕ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-5.001-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Day Care Center for Children with Disabilities and Their Families "Nadezhda" Harmanli</x:t>
   </x:si>
   <x:si>
     <x:t>000903946 Haskovo Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Haskovo, 6300, ул. ПЛ. ОБЩИНСКИ N1</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-8.001-0007</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>BG16RFOP001-5.001-0025</x:t>
   </x:si>
   <x:si>
     <x:t>Support for Deinstitutionalisation of Children Through Construction And Renovation of Social Infrastructure in Haskovo</x:t>
-  </x:si>
-[...25 lines deleted...]
-    <x:t>Improving the city environment through renovation of the public open spaces between blocks and inner residential areas, and ensuring assessible architectural environment in Haskovo.</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Haskovo, 6300, ПЛ. ОБЩИНСКИ №1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-5.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 Establishment of proper conditions for support in the Community, by construction of Center for care of people with mental disorders in Haskovo.</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFOP001-1.012-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improving the city environment through renovation of the public open spaces between blocks and inner residential areas, and ensuring assessible architectural environment in Haskovo.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Haskovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-3.002-0013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Establishing conditions for high- quality professional education through improvement of the buildings and fascilities of Professional School of Woodworking and Construction "Tsar Ivan Asen II" - Haskovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.001-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Budget line for Haskovo municipality beneficiary under Priority Axis 1 of OPRD 2014-2020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.012-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improving the educational infrastructure through reconstruction / repair, renovation and implementation of energy efficiency measures in schools and kindergartens in the town of Haskovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Haskovo, 6300, пл. Общинкси, номер 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.006-0027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for the Municipality of Haskovo - beneficiary under the OPRD 2014-2020 for effective and efficient implementation of the RDP</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Haskovo, 6300, пл.Общински № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-1.012-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of energy efficiency measures in multi-family residential buildings in Haskovo</x:t>
   </x:si>
   <x:si>
+    <x:t>000903946 Haskovo  Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.012-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Introducing energy efficiency measures for a building of the Haskovo Regional Administration</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.012-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Integration of marginal societies through the construction of social infrastructure for the town of Haskovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.012-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rehabilitation and reconstruction of the approach to monument "Holy Mother of God"</x:t>
+  </x:si>
+  <x:si>
     <x:t>000471671 MUNICIPALITY OF HISARYA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Hisarya, 4180, бул. ГЕНЕРАЛ ГУРКО № 14</x:t>
   </x:si>
   <x:si>
     <x:t>Hisarya</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-6.002-0004</x:t>
   </x:si>
   <x:si>
     <x:t>The ancient city of Diocletianopolis (Hisarya) - the pearl of the Thracian province of balneotherapy in the Roman Empire.</x:t>
   </x:si>
   <x:si>
     <x:t>000414154 Municipality of Cherven bryag</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Cherven Bryag, 5980, ул. АНТИМ ПЪРВИ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-8.003-0019</x:t>
   </x:si>
   <x:si>
     <x:t>Increasing administrative capacity of the employees of the Municipality of Cherven bryag for successful implementation of projects funded under Priority Axis 2 "Support for energy efficiency in support centers and peripheral areas" of  OPRG  2014-2020</x:t>
   </x:si>
   <x:si>
     <x:t>000414154 The Municipality of Cherven Bryag</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFOP001-2.001-0178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reconstruction, modernization and introduction of energy efficiency measures of industrialy built multifamily buildings in the city Cherven Bryag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reconstruction, modernization and introduction of energy efficiency measures a massive multifamily buildings in the city Cherven Bryag</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16RFOP001-2.001-0163</x:t>
   </x:si>
   <x:si>
     <x:t>Reconstruction, modernization and introduction of energy efficiency measures in municipal building "Social Service" in the city Cherven Bryag.</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-2.001-0178</x:t>
-[...8 lines deleted...]
-    <x:t>Reconstruction, modernization and introduction of energy efficiency measures a massive multifamily buildings in the city Cherven Bryag</x:t>
+    <x:t>Bulgaria, Cherven Bryag, 5980, ул. „Антим I” № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reconstruction , modernization and introduction of energy efficiency measures in " Complex for Culture and Art" in Cherven Bryag city, "Turgovska" str.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000414154 Municipality of Cherven Bryag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cherven Bryag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-2.001-0020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reconstruction , modernization and introduction of energy efficiency measures in multifamily residential buildings in the city of Cherven Bryag</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-2.001-0021</x:t>
   </x:si>
   <x:si>
     <x:t>Reconstruction , modernization and introduction of energy efficiency measures in the building of Regional Service "Fire Safety and Population Protection" - Cherven Bryag</x:t>
-  </x:si>
-[...19 lines deleted...]
-    <x:t>Reconstruction , modernization and introduction of energy efficiency measures in " Complex for Culture and Art" in Cherven Bryag city, "Turgovska" str.</x:t>
   </x:si>
   <x:si>
     <x:t>000931721 Shumen Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Shumen, 9700, бул. СЛАВЯНСКИ № 17</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-8.001-0026</x:t>
   </x:si>
   <x:si>
     <x:t>Support for the Intermediate Body and for Managing the
 Investment Programme for Implementing Integrated Plan for
 Urban Regeneration and Development Shumen</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Shumen, 9700, бул. "Славянски" 17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.014-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Development and rehabilitation of parts of the technical infrastructure of Shumen</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16RFOP001-1.014-0002</x:t>
   </x:si>
   <x:si>
     <x:t>"Improving the educational infrastructure in Shumen"</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Shumen, 9700, бул. "Славянски" 17</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000931721 Municipality of Shumen</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFOP001-5.002-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centers for the care of mentally retarded persons</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.014-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Construction of social housing in Shumen"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000931721 OBSHTINA SHUMEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Shumen, 9700, бул. СЛАВЯНСКИ, номер 17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shumen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.006-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improving the work of employees in the Municipality of Shumen in the implementation of projects under the "Development of the Regions" Program 2021-2027</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Shumen, 9700, бул. "Славянски" № 17</x:t>
   </x:si>
   <x:si>
-    <x:t>Shumen</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16RFOP001-1.014-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Partial rehabilitation and building refurbishment of the Youth Municipal House in the town of Shumen, including energy efficiency and favorable safety accessibility renovation.</x:t>
   </x:si>
   <x:si>
-    <x:t>000931721 OBSHTINA SHUMEN</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>BG16RFOP001-1.014-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Renovation, including adjoining spaces of the Shumen town Summer Theater</x:t>
   </x:si>
   <x:si>
+    <x:t>000970496 Municipality of Yambol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Yambol, 8600, "Георги С. Раковски" № 7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yambol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.017-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renovation and modernization of Youth Cultural Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Yambol, 8600, ул. Г.С.РАКОВСКИ, номер 7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.017-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renovation of the Museum of Military Glory</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.017-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renovation and modernization of the Regional historical museum</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-8.006-0041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for effective and efficient implementation of PRR in Yambol Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.017-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Creating a Crisis center in Yambol Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Yambol, 8600, ул. Г.С.РАКОВСКИ № 7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.017-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sustainable and integrated urban development of the Municipality of Yambol - second stage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.017-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Renovation and modernization of the George Papazov Art Gallery - Yambol"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.017-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sustainable and integrated urban development of the Municipality of Yambol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.017-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sustainable and integrated development of the educational infrastructure of Yambol municipality</x:t>
+  </x:si>
+  <x:si>
     <x:t>000970496 Yambol municipality</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Yambol, 8600, ул. Г.С.РАКОВСКИ № 7</x:t>
+    <x:t>BG16RFOP001-3.002-0028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Complex measures for renovation of Professional High School of Agriculture "Hristo Botev" Yambol</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-8.001-0030</x:t>
   </x:si>
   <x:si>
     <x:t>Technical assistance for implementation of Yambol Investment Programme</x:t>
-  </x:si>
-[...70 lines deleted...]
-    <x:t>Support for effective and efficient implementation of PRR in Yambol Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000670680 Sofia University "St. Kliment Ohridski"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1504, ул. ЦАР ОСВОБОДИТЕЛ № 15</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-3.003-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Repair and Reconstruction of the Building of Corps "B" in Campus
 "Lozenets" of Sofia University "St. Kliment Ohridski"</x:t>
   </x:si>
   <x:si>
     <x:t>000696327 Sofia Municipality</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1000, ул. "Московска" №33</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. МОСКОВСКА № 33</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFOP001-8.001-0035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technical assistance for Sofia Municipality</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16RFOP001-3.002-0041</x:t>
   </x:si>
   <x:si>
     <x:t>Repair and renovation of the Professional School of Food Technology "Prof.. Dr. Georgi Pavlov " district Ilinden"</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFOP001-5.002-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing infrastructure for 9 new social services for adults and people with disabilities in Sofia Municipality located in 2 sites</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.001-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Renovation and construction of social facilities on the territory of Sofia Municipality" - stage I, site of the social infrastructure Crisis center for children at risk "Faith, Hope and Love",</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.001-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Building, restoration and renovation of public areas in the city centre of Sofia</x:t>
+  </x:si>
+  <x:si>
     <x:t>000696327 SOFIA MUNICIPALITY</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Construction, complete renovation / reconstruction of 26 schools and kindergartens on the territory of Sofia Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-5.001-0030</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Providing infrastructure for development of 5 new social services in the community
 </x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFOP001-1.041-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sofia Integrated Urban Transport - II stage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Construction, complete renovation / reconstruction of 26 schools and kindergartens on the territory of Sofia Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, ул. "Московска" № 33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.001-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renovation of Zapaden Park – representative part, Sofia</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16RFOP001-5.001-0048</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Providing infrastructure for development of 2 new social services in the community
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16RFOP001-8.001-0035</x:t>
-[...8 lines deleted...]
-    <x:t>Building, restoration and renovation of public areas in the city centre of Sofia</x:t>
+    <x:t>Bulgaria, Sofia, 1000, Московска №33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.001-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Major Renovation /Reconstruction/ of "St. Sofia" Center for Temporary Accommodation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sofia Cap.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.001-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Construction of a Network of green shared spaces for improvement and recreation, located in the inter-block spaces of 6 metropolitan areas - "Krasna Polyana", "Nadezhda", "Vrabnitsa", "Ilinden", "Serdika" and "Vazrazhdane"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, ул. Московска № 33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.001-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Construction, complete renovation / reconstruction of 2 schools on the territory of Sofia Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.001-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Development of the culture infrastructure in Sofia Municipality through investments in renovation of Sofia Theatre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, ул. "Московска" №33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP001-1.001-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Development of the culture infrastructure in Sofia Municipality through investments in renovation of Municipal cultural institute Sredetz, Oborishte district</x:t>
   </x:si>
   <x:si>
     <x:t>000696327 STOLICHNA OBCHTINA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. МОСКОВСКА, номер 33</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-8.006-0031</x:t>
-  </x:si>
-[...46 lines deleted...]
-    <x:t>"Renovation and construction of social facilities on the territory of Sofia Municipality" - stage I, site of the social infrastructure Crisis center for children at risk "Faith, Hope and Love",</x:t>
   </x:si>
   <x:si>
     <x:t>831917834 Technical University -Sofia</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, бул. Климент Охридски 8</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-3.003-0012</x:t>
   </x:si>
   <x:si>
     <x:t>Quality improvement of the educational environment at TU Sofia for the leading professional priority fields 5.3 "Communication and computer
 systems" and 5.13 "General Engineering"  through  the complete renovation of  Block 3 and Block 1</x:t>
   </x:si>
   <x:si>
     <x:t>123024538 THRACIAN UNIVERSITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Stara Zagora, 6000, Студентски град, Ректорат</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP001-3.003-0014</x:t>
   </x:si>
   <x:si>
     <x:t>Building an Academic Information Center at the Thracian University of Stara Zagora</x:t>
@@ -8058,1825 +8058,1825 @@
       <x:c r="B24" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E24" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F24" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H24" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I24" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J24" s="4">
-        <x:v>0</x:v>
+        <x:v>5333598.41</x:v>
       </x:c>
       <x:c r="K24" s="4">
-        <x:v>0</x:v>
+        <x:v>3103686.12</x:v>
       </x:c>
       <x:c r="L24" s="4">
-        <x:v>0</x:v>
+        <x:v>2229912.29</x:v>
       </x:c>
       <x:c r="M24" s="4">
-        <x:v>0</x:v>
+        <x:v>3103686.12</x:v>
       </x:c>
       <x:c r="N24" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O24" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:15">
       <x:c r="A25" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F25" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H25" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I25" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J25" s="4">
-        <x:v>6295478.13</x:v>
+        <x:v>7683702.87</x:v>
       </x:c>
       <x:c r="K25" s="4">
-        <x:v>2309229.79</x:v>
+        <x:v>6127342.78</x:v>
       </x:c>
       <x:c r="L25" s="4">
-        <x:v>3986248.34</x:v>
+        <x:v>1556360.09</x:v>
       </x:c>
       <x:c r="M25" s="4">
-        <x:v>2309229.79</x:v>
+        <x:v>6127342.78</x:v>
       </x:c>
       <x:c r="N25" s="5">
-        <x:v>36</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O25" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15">
       <x:c r="A26" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D26" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E26" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F26" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H26" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="I26" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J26" s="4">
-        <x:v>2370130.84</x:v>
+        <x:v>6295478.13</x:v>
       </x:c>
       <x:c r="K26" s="4">
-        <x:v>2370130.84</x:v>
+        <x:v>2309229.79</x:v>
       </x:c>
       <x:c r="L26" s="4">
-        <x:v>0</x:v>
+        <x:v>3986248.34</x:v>
       </x:c>
       <x:c r="M26" s="4">
-        <x:v>2370130.84</x:v>
+        <x:v>2309229.79</x:v>
       </x:c>
       <x:c r="N26" s="5">
-        <x:v>58</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O26" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15">
       <x:c r="A27" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F27" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H27" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="I27" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="J27" s="4">
-        <x:v>4681106.33</x:v>
+        <x:v>4827848.42</x:v>
       </x:c>
       <x:c r="K27" s="4">
-        <x:v>4681106.33</x:v>
+        <x:v>2159124.62</x:v>
       </x:c>
       <x:c r="L27" s="4">
-        <x:v>0</x:v>
+        <x:v>2668723.8</x:v>
       </x:c>
       <x:c r="M27" s="4">
-        <x:v>4681106.35</x:v>
+        <x:v>2159124.62</x:v>
       </x:c>
       <x:c r="N27" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O27" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15">
       <x:c r="A28" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F28" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H28" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I28" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J28" s="4">
-        <x:v>3476329.33</x:v>
+        <x:v>4681106.33</x:v>
       </x:c>
       <x:c r="K28" s="4">
-        <x:v>3476329.33</x:v>
+        <x:v>4681106.33</x:v>
       </x:c>
       <x:c r="L28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M28" s="4">
-        <x:v>3476329.34</x:v>
+        <x:v>4681106.35</x:v>
       </x:c>
       <x:c r="N28" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O28" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:15">
       <x:c r="A29" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F29" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H29" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I29" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="J29" s="4">
-        <x:v>5887325</x:v>
+        <x:v>3476329.33</x:v>
       </x:c>
       <x:c r="K29" s="4">
-        <x:v>5887325</x:v>
+        <x:v>3476329.33</x:v>
       </x:c>
       <x:c r="L29" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M29" s="4">
-        <x:v>5887325</x:v>
+        <x:v>3476329.34</x:v>
       </x:c>
       <x:c r="N29" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O29" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:15">
       <x:c r="A30" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D30" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E30" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F30" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H30" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="I30" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="J30" s="4">
-        <x:v>6617594.34</x:v>
+        <x:v>2673954.98</x:v>
       </x:c>
       <x:c r="K30" s="4">
-        <x:v>6617594.34</x:v>
+        <x:v>2673954.98</x:v>
       </x:c>
       <x:c r="L30" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M30" s="4">
-        <x:v>6617594.34</x:v>
+        <x:v>2673954.99</x:v>
       </x:c>
       <x:c r="N30" s="5">
-        <x:v>31</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O30" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="E31" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F31" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H31" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="I31" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J31" s="4">
-        <x:v>15704123.87</x:v>
+        <x:v>5887325</x:v>
       </x:c>
       <x:c r="K31" s="4">
-        <x:v>15704123.87</x:v>
+        <x:v>5887325</x:v>
       </x:c>
       <x:c r="L31" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M31" s="4">
-        <x:v>17081374.82</x:v>
+        <x:v>5887325</x:v>
       </x:c>
       <x:c r="N31" s="5">
-        <x:v>3</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O31" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D32" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F32" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H32" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I32" s="3" t="s">
-        <x:v>71</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J32" s="4">
-        <x:v>5333598.41</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K32" s="4">
-        <x:v>3103686.12</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L32" s="4">
-        <x:v>2229912.29</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M32" s="4">
-        <x:v>3103686.12</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N32" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O32" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F33" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H33" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="I33" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J33" s="4">
-        <x:v>4827848.42</x:v>
+        <x:v>2370130.84</x:v>
       </x:c>
       <x:c r="K33" s="4">
-        <x:v>2159124.62</x:v>
+        <x:v>2370130.84</x:v>
       </x:c>
       <x:c r="L33" s="4">
-        <x:v>2668723.8</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M33" s="4">
-        <x:v>2159124.62</x:v>
+        <x:v>2370130.84</x:v>
       </x:c>
       <x:c r="N33" s="5">
-        <x:v>36</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O33" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">
       <x:c r="A34" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F34" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H34" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I34" s="3" t="s">
-        <x:v>75</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J34" s="4">
-        <x:v>2673954.98</x:v>
+        <x:v>6617594.34</x:v>
       </x:c>
       <x:c r="K34" s="4">
-        <x:v>2673954.98</x:v>
+        <x:v>6617594.34</x:v>
       </x:c>
       <x:c r="L34" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M34" s="4">
-        <x:v>2673954.99</x:v>
+        <x:v>6617594.34</x:v>
       </x:c>
       <x:c r="N34" s="5">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="O34" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:15">
       <x:c r="A35" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E35" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F35" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="H35" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="H35" s="3" t="s">
+      <x:c r="I35" s="3" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="J35" s="4">
         <x:v>303321.83</x:v>
       </x:c>
       <x:c r="K35" s="4">
         <x:v>303321.83</x:v>
       </x:c>
       <x:c r="L35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M35" s="4">
         <x:v>303321.83</x:v>
       </x:c>
       <x:c r="N35" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O35" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:15">
       <x:c r="A36" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
-        <x:v>44</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E36" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F36" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H36" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I36" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J36" s="4">
-        <x:v>7683702.87</x:v>
+        <x:v>15704123.87</x:v>
       </x:c>
       <x:c r="K36" s="4">
-        <x:v>6127342.78</x:v>
+        <x:v>15704123.87</x:v>
       </x:c>
       <x:c r="L36" s="4">
-        <x:v>1556360.09</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M36" s="4">
-        <x:v>6127342.78</x:v>
+        <x:v>17072271.82</x:v>
       </x:c>
       <x:c r="N36" s="5">
-        <x:v>30</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O36" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15">
       <x:c r="A37" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F37" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H37" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="I37" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J37" s="4">
-        <x:v>3448002.65</x:v>
+        <x:v>10873876.73</x:v>
       </x:c>
       <x:c r="K37" s="4">
-        <x:v>3448002.65</x:v>
+        <x:v>10873876.73</x:v>
       </x:c>
       <x:c r="L37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M37" s="4">
-        <x:v>3448002.65</x:v>
+        <x:v>10873876.72</x:v>
       </x:c>
       <x:c r="N37" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O37" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:15">
       <x:c r="A38" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E38" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F38" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H38" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I38" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J38" s="4">
-        <x:v>4161060.05</x:v>
+        <x:v>2955137.57</x:v>
       </x:c>
       <x:c r="K38" s="4">
-        <x:v>4161060.05</x:v>
+        <x:v>2955137.57</x:v>
       </x:c>
       <x:c r="L38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M38" s="4">
-        <x:v>4161060.07</x:v>
+        <x:v>2955137.57</x:v>
       </x:c>
       <x:c r="N38" s="5">
-        <x:v>36</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="O38" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:15">
       <x:c r="A39" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E39" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F39" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="G39" s="3" t="s">
         <x:v>87</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2</x:v>
       </x:c>
       <x:c r="H39" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I39" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J39" s="4">
-        <x:v>7001866.97</x:v>
+        <x:v>10573466.03</x:v>
       </x:c>
       <x:c r="K39" s="4">
-        <x:v>7001866.97</x:v>
+        <x:v>10573466.03</x:v>
       </x:c>
       <x:c r="L39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M39" s="4">
-        <x:v>7001866.94</x:v>
+        <x:v>10573466.02</x:v>
       </x:c>
       <x:c r="N39" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:15">
       <x:c r="A40" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F40" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="G40" s="3" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2</x:v>
       </x:c>
       <x:c r="H40" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I40" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>6124288.08</x:v>
+        <x:v>10271959.74</x:v>
       </x:c>
       <x:c r="K40" s="4">
-        <x:v>6124288.08</x:v>
+        <x:v>10271959.74</x:v>
       </x:c>
       <x:c r="L40" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M40" s="4">
-        <x:v>6124288.08</x:v>
+        <x:v>10271959.73</x:v>
       </x:c>
       <x:c r="N40" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O40" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E41" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F41" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H41" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="I41" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>7266633.36</x:v>
+        <x:v>5125090.08</x:v>
       </x:c>
       <x:c r="K41" s="4">
-        <x:v>7266633.36</x:v>
+        <x:v>5125090.08</x:v>
       </x:c>
       <x:c r="L41" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M41" s="4">
-        <x:v>7266633.35</x:v>
+        <x:v>5125090.07</x:v>
       </x:c>
       <x:c r="N41" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O41" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H42" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I42" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>5902731.58</x:v>
+        <x:v>7266633.36</x:v>
       </x:c>
       <x:c r="K42" s="4">
-        <x:v>5902731.58</x:v>
+        <x:v>7266633.36</x:v>
       </x:c>
       <x:c r="L42" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M42" s="4">
-        <x:v>5902731.59</x:v>
+        <x:v>7266633.35</x:v>
       </x:c>
       <x:c r="N42" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O42" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F43" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H43" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I43" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>14173279.77</x:v>
+        <x:v>5902731.58</x:v>
       </x:c>
       <x:c r="K43" s="4">
-        <x:v>14173279.77</x:v>
+        <x:v>5902731.58</x:v>
       </x:c>
       <x:c r="L43" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M43" s="4">
-        <x:v>14173279.79</x:v>
+        <x:v>5902731.59</x:v>
       </x:c>
       <x:c r="N43" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O43" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15">
       <x:c r="A44" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F44" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H44" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I44" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>6648977.25</x:v>
+        <x:v>4219085.84</x:v>
       </x:c>
       <x:c r="K44" s="4">
-        <x:v>6648977.25</x:v>
+        <x:v>4219085.84</x:v>
       </x:c>
       <x:c r="L44" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M44" s="4">
-        <x:v>6648977.25</x:v>
+        <x:v>4219085.84</x:v>
       </x:c>
       <x:c r="N44" s="5">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O44" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:15">
       <x:c r="A45" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E45" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F45" s="3" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G45" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H45" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="G45" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H45" s="3" t="s">
+      <x:c r="I45" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="I45" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J45" s="4">
-        <x:v>107989.39</x:v>
+        <x:v>6124288.08</x:v>
       </x:c>
       <x:c r="K45" s="4">
-        <x:v>107989.39</x:v>
+        <x:v>6124288.08</x:v>
       </x:c>
       <x:c r="L45" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M45" s="4">
-        <x:v>107989.39</x:v>
+        <x:v>6124288.08</x:v>
       </x:c>
       <x:c r="N45" s="5">
-        <x:v>60</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O45" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:15">
       <x:c r="A46" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F46" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H46" s="3" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="I46" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="H46" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J46" s="4">
-        <x:v>2955137.57</x:v>
+        <x:v>6648977.25</x:v>
       </x:c>
       <x:c r="K46" s="4">
-        <x:v>2955137.57</x:v>
+        <x:v>6648977.25</x:v>
       </x:c>
       <x:c r="L46" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M46" s="4">
-        <x:v>2955137.57</x:v>
+        <x:v>6648977.25</x:v>
       </x:c>
       <x:c r="N46" s="5">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O46" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15">
       <x:c r="A47" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E47" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F47" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H47" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I47" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J47" s="4">
-        <x:v>10886736.51</x:v>
+        <x:v>7001866.97</x:v>
       </x:c>
       <x:c r="K47" s="4">
-        <x:v>10886736.51</x:v>
+        <x:v>7001866.97</x:v>
       </x:c>
       <x:c r="L47" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M47" s="4">
-        <x:v>10886736.52</x:v>
+        <x:v>7001866.94</x:v>
       </x:c>
       <x:c r="N47" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O47" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15">
       <x:c r="A48" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E48" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F48" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H48" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="H48" s="3" t="s">
+      <x:c r="I48" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="I48" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J48" s="4">
-        <x:v>10271959.74</x:v>
+        <x:v>11292972.73</x:v>
       </x:c>
       <x:c r="K48" s="4">
-        <x:v>10271959.74</x:v>
+        <x:v>11292972.73</x:v>
       </x:c>
       <x:c r="L48" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M48" s="4">
-        <x:v>10271959.73</x:v>
+        <x:v>11292972.71</x:v>
       </x:c>
       <x:c r="N48" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O48" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:15">
       <x:c r="A49" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E49" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F49" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H49" s="3" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="I49" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="I49" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J49" s="4">
-        <x:v>4219085.84</x:v>
+        <x:v>5481453.29</x:v>
       </x:c>
       <x:c r="K49" s="4">
-        <x:v>4219085.84</x:v>
+        <x:v>5481453.29</x:v>
       </x:c>
       <x:c r="L49" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M49" s="4">
-        <x:v>4219085.84</x:v>
+        <x:v>5481453.29</x:v>
       </x:c>
       <x:c r="N49" s="5">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O49" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:15">
       <x:c r="A50" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D50" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E50" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F50" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H50" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="I50" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J50" s="4">
-        <x:v>5125090.08</x:v>
+        <x:v>107989.39</x:v>
       </x:c>
       <x:c r="K50" s="4">
-        <x:v>5125090.08</x:v>
+        <x:v>107989.39</x:v>
       </x:c>
       <x:c r="L50" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="4">
-        <x:v>5125090.07</x:v>
+        <x:v>107989.39</x:v>
       </x:c>
       <x:c r="N50" s="5">
-        <x:v>36</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O50" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15">
       <x:c r="A51" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E51" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F51" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H51" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="I51" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J51" s="4">
-        <x:v>4706305.06</x:v>
+        <x:v>6380153.76</x:v>
       </x:c>
       <x:c r="K51" s="4">
-        <x:v>4706305.06</x:v>
+        <x:v>6380153.76</x:v>
       </x:c>
       <x:c r="L51" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M51" s="4">
-        <x:v>4706305.05</x:v>
+        <x:v>6380153.77</x:v>
       </x:c>
       <x:c r="N51" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O51" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:15">
       <x:c r="A52" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D52" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E52" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F52" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H52" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I52" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J52" s="4">
-        <x:v>11292972.73</x:v>
+        <x:v>10886736.51</x:v>
       </x:c>
       <x:c r="K52" s="4">
-        <x:v>11292972.73</x:v>
+        <x:v>10886736.51</x:v>
       </x:c>
       <x:c r="L52" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M52" s="4">
-        <x:v>11292972.71</x:v>
+        <x:v>10886736.52</x:v>
       </x:c>
       <x:c r="N52" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O52" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:15">
       <x:c r="A53" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E53" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F53" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H53" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I53" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J53" s="4">
-        <x:v>5481453.29</x:v>
+        <x:v>4706305.06</x:v>
       </x:c>
       <x:c r="K53" s="4">
-        <x:v>5481453.29</x:v>
+        <x:v>4706305.06</x:v>
       </x:c>
       <x:c r="L53" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M53" s="4">
-        <x:v>5481453.29</x:v>
+        <x:v>4706305.05</x:v>
       </x:c>
       <x:c r="N53" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O53" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:15">
       <x:c r="A54" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D54" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E54" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F54" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H54" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="I54" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="J54" s="4">
-        <x:v>10873876.73</x:v>
+        <x:v>14173279.77</x:v>
       </x:c>
       <x:c r="K54" s="4">
-        <x:v>10873876.73</x:v>
+        <x:v>14173279.77</x:v>
       </x:c>
       <x:c r="L54" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M54" s="4">
-        <x:v>10873876.72</x:v>
+        <x:v>14173279.79</x:v>
       </x:c>
       <x:c r="N54" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O54" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:15">
       <x:c r="A55" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E55" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F55" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H55" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="I55" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J55" s="4">
-        <x:v>6388979.11</x:v>
+        <x:v>4161060.05</x:v>
       </x:c>
       <x:c r="K55" s="4">
-        <x:v>6388979.11</x:v>
+        <x:v>4161060.05</x:v>
       </x:c>
       <x:c r="L55" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M55" s="4">
-        <x:v>6388979.11</x:v>
+        <x:v>4161060.07</x:v>
       </x:c>
       <x:c r="N55" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O55" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:15">
       <x:c r="A56" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D56" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E56" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F56" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H56" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I56" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J56" s="4">
-        <x:v>6380153.76</x:v>
+        <x:v>8129394.38</x:v>
       </x:c>
       <x:c r="K56" s="4">
-        <x:v>6380153.76</x:v>
+        <x:v>8129394.38</x:v>
       </x:c>
       <x:c r="L56" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M56" s="4">
-        <x:v>6380153.77</x:v>
+        <x:v>8129394.36</x:v>
       </x:c>
       <x:c r="N56" s="5">
-        <x:v>36</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="O56" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:15">
       <x:c r="A57" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E57" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F57" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H57" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I57" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J57" s="4">
         <x:v>12079373.37</x:v>
       </x:c>
       <x:c r="K57" s="4">
         <x:v>11890109.14</x:v>
       </x:c>
       <x:c r="L57" s="4">
         <x:v>189264.23</x:v>
       </x:c>
       <x:c r="M57" s="4">
         <x:v>11890109.16</x:v>
       </x:c>
       <x:c r="N57" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O57" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:15">
       <x:c r="A58" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D58" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E58" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F58" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H58" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I58" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J58" s="4">
-        <x:v>8129394.38</x:v>
+        <x:v>3448002.65</x:v>
       </x:c>
       <x:c r="K58" s="4">
-        <x:v>8129394.38</x:v>
+        <x:v>3448002.65</x:v>
       </x:c>
       <x:c r="L58" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M58" s="4">
-        <x:v>8129394.36</x:v>
+        <x:v>3448002.65</x:v>
       </x:c>
       <x:c r="N58" s="5">
-        <x:v>42</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O58" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:15">
       <x:c r="A59" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E59" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F59" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H59" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I59" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J59" s="4">
-        <x:v>10573466.03</x:v>
+        <x:v>6388979.11</x:v>
       </x:c>
       <x:c r="K59" s="4">
-        <x:v>10573466.03</x:v>
+        <x:v>6388979.11</x:v>
       </x:c>
       <x:c r="L59" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M59" s="4">
-        <x:v>10573466.02</x:v>
+        <x:v>6388979.11</x:v>
       </x:c>
       <x:c r="N59" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O59" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:15">
       <x:c r="A60" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D60" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E60" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F60" s="3" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="G60" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H60" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="G60" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H60" s="3" t="s">
+      <x:c r="I60" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="I60" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J60" s="4">
-        <x:v>7249947.26</x:v>
+        <x:v>5300007.12</x:v>
       </x:c>
       <x:c r="K60" s="4">
-        <x:v>7249947.26</x:v>
+        <x:v>5300007.12</x:v>
       </x:c>
       <x:c r="L60" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M60" s="4">
-        <x:v>7249947.25</x:v>
+        <x:v>5300007.12</x:v>
       </x:c>
       <x:c r="N60" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O60" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:15">
       <x:c r="A61" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E61" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F61" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H61" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I61" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J61" s="4">
-        <x:v>5300007.12</x:v>
+        <x:v>7249947.26</x:v>
       </x:c>
       <x:c r="K61" s="4">
-        <x:v>5300007.12</x:v>
+        <x:v>7249947.26</x:v>
       </x:c>
       <x:c r="L61" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M61" s="4">
-        <x:v>5300007.12</x:v>
+        <x:v>7249947.25</x:v>
       </x:c>
       <x:c r="N61" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O61" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:15">
       <x:c r="A62" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D62" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E62" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F62" s="3" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H62" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I62" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J62" s="4">
         <x:v>2366377.84</x:v>
       </x:c>
       <x:c r="K62" s="4">
         <x:v>2366377.84</x:v>
       </x:c>
       <x:c r="L62" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M62" s="4">
         <x:v>2366377.85</x:v>
       </x:c>
       <x:c r="N62" s="5">
         <x:v>24</x:v>
       </x:c>
@@ -9953,51 +9953,51 @@
       <x:c r="G64" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H64" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I64" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J64" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K64" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L64" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M64" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N64" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O64" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:15">
       <x:c r="A65" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B65" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E65" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F65" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H65" s="3" t="s">
@@ -10023,51 +10023,51 @@
       </x:c>
       <x:c r="O65" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:15">
       <x:c r="A66" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D66" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E66" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="F66" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H66" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I66" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J66" s="4">
         <x:v>4572503.45</x:v>
       </x:c>
       <x:c r="K66" s="4">
         <x:v>4572503.45</x:v>
       </x:c>
       <x:c r="L66" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M66" s="4">
         <x:v>4572503.41</x:v>
       </x:c>
       <x:c r="N66" s="5">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O66" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -10117,310 +10117,310 @@
       </x:c>
       <x:c r="O67" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:15">
       <x:c r="A68" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D68" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E68" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F68" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
-        <x:v>151</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H68" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I68" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J68" s="4">
-        <x:v>8530756.33</x:v>
+        <x:v>105965718.3</x:v>
       </x:c>
       <x:c r="K68" s="4">
-        <x:v>8530756.33</x:v>
+        <x:v>75628913.08</x:v>
       </x:c>
       <x:c r="L68" s="4">
-        <x:v>0</x:v>
+        <x:v>30336805.22</x:v>
       </x:c>
       <x:c r="M68" s="4">
-        <x:v>11374341.76</x:v>
+        <x:v>66860385.56</x:v>
       </x:c>
       <x:c r="N68" s="5">
-        <x:v>39</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="O68" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:15">
       <x:c r="A69" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
-        <x:v>169</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E69" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F69" s="3" t="s">
-        <x:v>170</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H69" s="3" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I69" s="3" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J69" s="4">
-        <x:v>30247008.37</x:v>
+        <x:v>20319086.08</x:v>
       </x:c>
       <x:c r="K69" s="4">
-        <x:v>30247008.37</x:v>
+        <x:v>20319086.08</x:v>
       </x:c>
       <x:c r="L69" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M69" s="4">
-        <x:v>30246035.71</x:v>
+        <x:v>20319086.07</x:v>
       </x:c>
       <x:c r="N69" s="5">
-        <x:v>39</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="O69" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:15">
       <x:c r="A70" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D70" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E70" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F70" s="3" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H70" s="3" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="I70" s="3" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J70" s="4">
-        <x:v>105965718.3</x:v>
+        <x:v>8530756.33</x:v>
       </x:c>
       <x:c r="K70" s="4">
-        <x:v>75628913.08</x:v>
+        <x:v>8530756.33</x:v>
       </x:c>
       <x:c r="L70" s="4">
-        <x:v>30336805.22</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M70" s="4">
-        <x:v>66984788.02</x:v>
+        <x:v>11374341.76</x:v>
       </x:c>
       <x:c r="N70" s="5">
-        <x:v>97</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="O70" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:15">
       <x:c r="A71" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
-        <x:v>179</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E71" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F71" s="3" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H71" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="I71" s="3" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="J71" s="4">
-        <x:v>7322910.29</x:v>
+        <x:v>30247008.37</x:v>
       </x:c>
       <x:c r="K71" s="4">
-        <x:v>7322910.29</x:v>
+        <x:v>30247008.37</x:v>
       </x:c>
       <x:c r="L71" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M71" s="4">
-        <x:v>7322910.27</x:v>
+        <x:v>30246035.71</x:v>
       </x:c>
       <x:c r="N71" s="5">
-        <x:v>37</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="O71" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:15">
       <x:c r="A72" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D72" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E72" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F72" s="3" t="s">
-        <x:v>183</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H72" s="3" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I72" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J72" s="4">
-        <x:v>20319086.08</x:v>
+        <x:v>7322910.29</x:v>
       </x:c>
       <x:c r="K72" s="4">
-        <x:v>20319086.08</x:v>
+        <x:v>7322910.29</x:v>
       </x:c>
       <x:c r="L72" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M72" s="4">
-        <x:v>20319086.07</x:v>
+        <x:v>7322910.27</x:v>
       </x:c>
       <x:c r="N72" s="5">
-        <x:v>44</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O72" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:15">
       <x:c r="A73" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E73" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F73" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H73" s="3" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I73" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J73" s="4">
         <x:v>3579043.19</x:v>
       </x:c>
       <x:c r="K73" s="4">
         <x:v>3579043.19</x:v>
       </x:c>
       <x:c r="L73" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M73" s="4">
-        <x:v>1175122.15</x:v>
+        <x:v>460778.19</x:v>
       </x:c>
       <x:c r="N73" s="5">
         <x:v>99</x:v>
       </x:c>
       <x:c r="O73" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:15">
       <x:c r="A74" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D74" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E74" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F74" s="3" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H74" s="3" t="s">
@@ -10443,122 +10443,122 @@
       </x:c>
       <x:c r="N74" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O74" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:15">
       <x:c r="A75" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E75" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F75" s="3" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="G75" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H75" s="3" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="G75" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H75" s="3" t="s">
+      <x:c r="I75" s="3" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="I75" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J75" s="4">
-        <x:v>1559115.41</x:v>
+        <x:v>1274985.86</x:v>
       </x:c>
       <x:c r="K75" s="4">
-        <x:v>1559115.41</x:v>
+        <x:v>1274985.86</x:v>
       </x:c>
       <x:c r="L75" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M75" s="4">
-        <x:v>1559115.38</x:v>
+        <x:v>1274985.85</x:v>
       </x:c>
       <x:c r="N75" s="5">
-        <x:v>30</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O75" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:15">
       <x:c r="A76" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D76" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E76" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F76" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H76" s="3" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I76" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J76" s="4">
-        <x:v>1274985.86</x:v>
+        <x:v>1559115.41</x:v>
       </x:c>
       <x:c r="K76" s="4">
-        <x:v>1274985.86</x:v>
+        <x:v>1559115.41</x:v>
       </x:c>
       <x:c r="L76" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M76" s="4">
-        <x:v>1274985.85</x:v>
+        <x:v>1559115.38</x:v>
       </x:c>
       <x:c r="N76" s="5">
-        <x:v>34</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O76" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:15">
       <x:c r="A77" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E77" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F77" s="3" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
@@ -10587,75 +10587,75 @@
       </x:c>
       <x:c r="O77" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:15">
       <x:c r="A78" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D78" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E78" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F78" s="3" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H78" s="3" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="I78" s="3" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J78" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K78" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L78" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M78" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N78" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O78" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:15">
       <x:c r="A79" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E79" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F79" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H79" s="3" t="s">
@@ -10666,181 +10666,181 @@
       </x:c>
       <x:c r="J79" s="4">
         <x:v>1133315.9</x:v>
       </x:c>
       <x:c r="K79" s="4">
         <x:v>1133315.9</x:v>
       </x:c>
       <x:c r="L79" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M79" s="4">
         <x:v>1133271.8</x:v>
       </x:c>
       <x:c r="N79" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O79" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:15">
       <x:c r="A80" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
-        <x:v>210</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D80" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E80" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F80" s="3" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="G80" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H80" s="3" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="I80" s="3" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="G80" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J80" s="4">
-        <x:v>35510.19</x:v>
+        <x:v>668920.67</x:v>
       </x:c>
       <x:c r="K80" s="4">
-        <x:v>35510.19</x:v>
+        <x:v>668920.67</x:v>
       </x:c>
       <x:c r="L80" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M80" s="4">
-        <x:v>35510.19</x:v>
+        <x:v>668920.68</x:v>
       </x:c>
       <x:c r="N80" s="5">
-        <x:v>8</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O80" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:15">
       <x:c r="A81" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B81" s="3" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E81" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F81" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H81" s="3" t="s">
-        <x:v>214</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="I81" s="3" t="s">
-        <x:v>215</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="J81" s="4">
         <x:v>322414.2</x:v>
       </x:c>
       <x:c r="K81" s="4">
         <x:v>322414.2</x:v>
       </x:c>
       <x:c r="L81" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M81" s="4">
         <x:v>322414.19</x:v>
       </x:c>
       <x:c r="N81" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O81" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:15">
       <x:c r="A82" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B82" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D82" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E82" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F82" s="3" t="s">
-        <x:v>207</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H82" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="I82" s="3" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J82" s="4">
-        <x:v>668920.67</x:v>
+        <x:v>35510.19</x:v>
       </x:c>
       <x:c r="K82" s="4">
-        <x:v>668920.67</x:v>
+        <x:v>35510.19</x:v>
       </x:c>
       <x:c r="L82" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M82" s="4">
-        <x:v>668920.68</x:v>
+        <x:v>35510.19</x:v>
       </x:c>
       <x:c r="N82" s="5">
-        <x:v>30</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="O82" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:15">
       <x:c r="A83" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B83" s="3" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E83" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F83" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="G83" s="3" t="s">
@@ -10866,498 +10866,498 @@
       </x:c>
       <x:c r="N83" s="5">
         <x:v>94</x:v>
       </x:c>
       <x:c r="O83" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:15">
       <x:c r="A84" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B84" s="3" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D84" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E84" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F84" s="3" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="G84" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H84" s="3" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="G84" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H84" s="3" t="s">
+      <x:c r="I84" s="3" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="I84" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J84" s="4">
-        <x:v>193141.21</x:v>
+        <x:v>7878507.3</x:v>
       </x:c>
       <x:c r="K84" s="4">
-        <x:v>193141.21</x:v>
+        <x:v>7180830.73</x:v>
       </x:c>
       <x:c r="L84" s="4">
-        <x:v>0</x:v>
+        <x:v>697676.57</x:v>
       </x:c>
       <x:c r="M84" s="4">
-        <x:v>193141.21</x:v>
+        <x:v>4494595.32</x:v>
       </x:c>
       <x:c r="N84" s="5">
-        <x:v>35</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="O84" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:15">
       <x:c r="A85" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B85" s="3" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E85" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F85" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H85" s="3" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="I85" s="3" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="I85" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J85" s="4">
-        <x:v>571299.3</x:v>
+        <x:v>4461665.09</x:v>
       </x:c>
       <x:c r="K85" s="4">
-        <x:v>571299.3</x:v>
+        <x:v>4442200.71</x:v>
       </x:c>
       <x:c r="L85" s="4">
-        <x:v>0</x:v>
+        <x:v>19464.38</x:v>
       </x:c>
       <x:c r="M85" s="4">
-        <x:v>571299.32</x:v>
+        <x:v>4768530.02</x:v>
       </x:c>
       <x:c r="N85" s="5">
-        <x:v>32</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="O85" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:15">
       <x:c r="A86" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B86" s="3" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D86" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E86" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F86" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H86" s="3" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="I86" s="3" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="I86" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J86" s="4">
-        <x:v>2723368.79</x:v>
+        <x:v>51446.77</x:v>
       </x:c>
       <x:c r="K86" s="4">
-        <x:v>2707295.55</x:v>
+        <x:v>51446.77</x:v>
       </x:c>
       <x:c r="L86" s="4">
-        <x:v>16073.24</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M86" s="4">
-        <x:v>4223209.61</x:v>
+        <x:v>51446.77</x:v>
       </x:c>
       <x:c r="N86" s="5">
-        <x:v>94</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="O86" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:15">
       <x:c r="A87" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B87" s="3" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E87" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F87" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="G87" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H87" s="3" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="I87" s="3" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="I87" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J87" s="4">
-        <x:v>8488200.02</x:v>
+        <x:v>6333761.95</x:v>
       </x:c>
       <x:c r="K87" s="4">
-        <x:v>8488200.02</x:v>
+        <x:v>4775481.04</x:v>
       </x:c>
       <x:c r="L87" s="4">
-        <x:v>0</x:v>
+        <x:v>1558280.91</x:v>
       </x:c>
       <x:c r="M87" s="4">
-        <x:v>9625539.99</x:v>
+        <x:v>3442364.2</x:v>
       </x:c>
       <x:c r="N87" s="5">
-        <x:v>95</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="O87" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:15">
       <x:c r="A88" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B88" s="3" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D88" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E88" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F88" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="G88" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H88" s="3" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="I88" s="3" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="I88" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J88" s="4">
-        <x:v>6333761.95</x:v>
+        <x:v>2723368.79</x:v>
       </x:c>
       <x:c r="K88" s="4">
-        <x:v>4775481.04</x:v>
+        <x:v>2707295.55</x:v>
       </x:c>
       <x:c r="L88" s="4">
-        <x:v>1558280.91</x:v>
+        <x:v>16073.24</x:v>
       </x:c>
       <x:c r="M88" s="4">
-        <x:v>3442364.2</x:v>
+        <x:v>4223209.61</x:v>
       </x:c>
       <x:c r="N88" s="5">
-        <x:v>117</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="O88" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:15">
       <x:c r="A89" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B89" s="3" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E89" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F89" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="G89" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H89" s="3" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="I89" s="3" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>234</x:v>
       </x:c>
       <x:c r="J89" s="4">
         <x:v>10203202.66</x:v>
       </x:c>
       <x:c r="K89" s="4">
         <x:v>7186915.84</x:v>
       </x:c>
       <x:c r="L89" s="4">
         <x:v>3016286.82</x:v>
       </x:c>
       <x:c r="M89" s="4">
         <x:v>3928519.1</x:v>
       </x:c>
       <x:c r="N89" s="5">
         <x:v>116</x:v>
       </x:c>
       <x:c r="O89" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:15">
       <x:c r="A90" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B90" s="3" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C90" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D90" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E90" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F90" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H90" s="3" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="I90" s="3" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="I90" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J90" s="4">
-        <x:v>7878507.3</x:v>
+        <x:v>8488200.02</x:v>
       </x:c>
       <x:c r="K90" s="4">
-        <x:v>7180830.73</x:v>
+        <x:v>8488200.02</x:v>
       </x:c>
       <x:c r="L90" s="4">
-        <x:v>697676.57</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M90" s="4">
-        <x:v>4494595.32</x:v>
+        <x:v>9625539.99</x:v>
       </x:c>
       <x:c r="N90" s="5">
-        <x:v>115</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="O90" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:15">
       <x:c r="A91" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B91" s="3" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E91" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F91" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="G91" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H91" s="3" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="I91" s="3" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="H91" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J91" s="4">
-        <x:v>1143893.16</x:v>
+        <x:v>571299.3</x:v>
       </x:c>
       <x:c r="K91" s="4">
-        <x:v>599005.94</x:v>
+        <x:v>571299.3</x:v>
       </x:c>
       <x:c r="L91" s="4">
-        <x:v>544887.22</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M91" s="4">
-        <x:v>641402.18</x:v>
+        <x:v>571299.32</x:v>
       </x:c>
       <x:c r="N91" s="5">
-        <x:v>45</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="O91" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:15">
       <x:c r="A92" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B92" s="3" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C92" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D92" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E92" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F92" s="3" t="s">
-        <x:v>219</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H92" s="3" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="I92" s="3" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="I92" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J92" s="4">
-        <x:v>51446.77</x:v>
+        <x:v>193141.21</x:v>
       </x:c>
       <x:c r="K92" s="4">
-        <x:v>51446.77</x:v>
+        <x:v>193141.21</x:v>
       </x:c>
       <x:c r="L92" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M92" s="4">
-        <x:v>51446.77</x:v>
+        <x:v>193141.21</x:v>
       </x:c>
       <x:c r="N92" s="5">
-        <x:v>83</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="O92" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:15">
       <x:c r="A93" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B93" s="3" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E93" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F93" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="H93" s="3" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="I93" s="3" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="J93" s="4">
-        <x:v>4461665.09</x:v>
+        <x:v>1143893.16</x:v>
       </x:c>
       <x:c r="K93" s="4">
-        <x:v>4442200.71</x:v>
+        <x:v>599005.94</x:v>
       </x:c>
       <x:c r="L93" s="4">
-        <x:v>19464.38</x:v>
+        <x:v>544887.22</x:v>
       </x:c>
       <x:c r="M93" s="4">
-        <x:v>4768530.02</x:v>
+        <x:v>641402.18</x:v>
       </x:c>
       <x:c r="N93" s="5">
-        <x:v>78</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="O93" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:15">
       <x:c r="A94" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D94" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E94" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F94" s="3" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="G94" s="3" t="s">
@@ -11395,207 +11395,207 @@
       <x:c r="B95" s="3" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E95" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F95" s="3" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="G95" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H95" s="3" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="I95" s="3" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="J95" s="4">
-        <x:v>258300.51</x:v>
+        <x:v>5584913.33</x:v>
       </x:c>
       <x:c r="K95" s="4">
-        <x:v>258300.51</x:v>
+        <x:v>5584913.33</x:v>
       </x:c>
       <x:c r="L95" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M95" s="4">
-        <x:v>260193.05</x:v>
+        <x:v>5584913.61</x:v>
       </x:c>
       <x:c r="N95" s="5">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="O95" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:15">
       <x:c r="A96" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B96" s="3" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D96" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E96" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F96" s="3" t="s">
-        <x:v>245</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H96" s="3" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="I96" s="3" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="J96" s="4">
-        <x:v>1183156.07</x:v>
+        <x:v>258300.51</x:v>
       </x:c>
       <x:c r="K96" s="4">
-        <x:v>1183156.07</x:v>
+        <x:v>258300.51</x:v>
       </x:c>
       <x:c r="L96" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M96" s="4">
-        <x:v>1272481.19</x:v>
+        <x:v>260193.05</x:v>
       </x:c>
       <x:c r="N96" s="5">
         <x:v>97</x:v>
       </x:c>
       <x:c r="O96" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:15">
       <x:c r="A97" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B97" s="3" t="s">
-        <x:v>248</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E97" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F97" s="3" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H97" s="3" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="I97" s="3" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="J97" s="4">
-        <x:v>2504850.32</x:v>
+        <x:v>1183156.07</x:v>
       </x:c>
       <x:c r="K97" s="4">
-        <x:v>2504850.32</x:v>
+        <x:v>1183156.07</x:v>
       </x:c>
       <x:c r="L97" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M97" s="4">
-        <x:v>2504850.31</x:v>
+        <x:v>1272481.19</x:v>
       </x:c>
       <x:c r="N97" s="5">
-        <x:v>67</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="O97" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:15">
       <x:c r="A98" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B98" s="3" t="s">
-        <x:v>257</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D98" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E98" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F98" s="3" t="s">
-        <x:v>258</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="G98" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H98" s="3" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="I98" s="3" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="J98" s="4">
-        <x:v>5507290.01</x:v>
+        <x:v>2504850.32</x:v>
       </x:c>
       <x:c r="K98" s="4">
-        <x:v>5507290.01</x:v>
+        <x:v>2504850.32</x:v>
       </x:c>
       <x:c r="L98" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M98" s="4">
-        <x:v>5584913.61</x:v>
+        <x:v>2504850.31</x:v>
       </x:c>
       <x:c r="N98" s="5">
-        <x:v>98</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="O98" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:15">
       <x:c r="A99" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B99" s="3" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E99" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F99" s="3" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="G99" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H99" s="3" t="s">
@@ -11865,63 +11865,63 @@
       <x:c r="B105" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E105" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F105" s="3" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="G105" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H105" s="3" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="I105" s="3" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="J105" s="4">
-        <x:v>7056126.99</x:v>
+        <x:v>654959.94</x:v>
       </x:c>
       <x:c r="K105" s="4">
-        <x:v>7055245.91</x:v>
+        <x:v>654959.94</x:v>
       </x:c>
       <x:c r="L105" s="4">
-        <x:v>881.08</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M105" s="4">
-        <x:v>7055245.87</x:v>
+        <x:v>666396.76</x:v>
       </x:c>
       <x:c r="N105" s="5">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O105" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:15">
       <x:c r="A106" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B106" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C106" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D106" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E106" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F106" s="3" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="G106" s="3" t="s">
@@ -11938,272 +11938,272 @@
       </x:c>
       <x:c r="K106" s="4">
         <x:v>6576046.63</x:v>
       </x:c>
       <x:c r="L106" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M106" s="4">
         <x:v>6576046.63</x:v>
       </x:c>
       <x:c r="N106" s="5">
         <x:v>39</x:v>
       </x:c>
       <x:c r="O106" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:15">
       <x:c r="A107" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B107" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E107" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F107" s="3" t="s">
-        <x:v>282</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="G107" s="3" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="H107" s="3" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="I107" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="J107" s="4">
-        <x:v>2031775.08</x:v>
+        <x:v>1398750.69</x:v>
       </x:c>
       <x:c r="K107" s="4">
-        <x:v>1884072.87</x:v>
+        <x:v>1386198.98</x:v>
       </x:c>
       <x:c r="L107" s="4">
-        <x:v>147702.21</x:v>
+        <x:v>12551.71</x:v>
       </x:c>
       <x:c r="M107" s="4">
-        <x:v>1884072.86</x:v>
+        <x:v>1385815.45</x:v>
       </x:c>
       <x:c r="N107" s="5">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O107" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:15">
       <x:c r="A108" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B108" s="3" t="s">
-        <x:v>292</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C108" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D108" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E108" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F108" s="3" t="s">
-        <x:v>293</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="G108" s="3" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="H108" s="3" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="I108" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="I108" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J108" s="4">
-        <x:v>131223.05</x:v>
+        <x:v>715794.32</x:v>
       </x:c>
       <x:c r="K108" s="4">
-        <x:v>131223.05</x:v>
+        <x:v>715794.32</x:v>
       </x:c>
       <x:c r="L108" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M108" s="4">
-        <x:v>131223.06</x:v>
+        <x:v>670197.99</x:v>
       </x:c>
       <x:c r="N108" s="5">
-        <x:v>6</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O108" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:15">
       <x:c r="A109" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B109" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E109" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F109" s="3" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="G109" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H109" s="3" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="I109" s="3" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="I109" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J109" s="4">
-        <x:v>654959.94</x:v>
+        <x:v>7056126.99</x:v>
       </x:c>
       <x:c r="K109" s="4">
-        <x:v>654959.94</x:v>
+        <x:v>7055245.91</x:v>
       </x:c>
       <x:c r="L109" s="4">
-        <x:v>0</x:v>
+        <x:v>881.08</x:v>
       </x:c>
       <x:c r="M109" s="4">
-        <x:v>666396.76</x:v>
+        <x:v>7055245.87</x:v>
       </x:c>
       <x:c r="N109" s="5">
-        <x:v>24</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O109" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:15">
       <x:c r="A110" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B110" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C110" s="3" t="s">
-        <x:v>159</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D110" s="3" t="s">
-        <x:v>160</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E110" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F110" s="3" t="s">
-        <x:v>298</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="G110" s="3" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="H110" s="3" t="s">
-        <x:v>299</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="I110" s="3" t="s">
-        <x:v>300</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="J110" s="4">
-        <x:v>1398750.69</x:v>
+        <x:v>2031775.08</x:v>
       </x:c>
       <x:c r="K110" s="4">
-        <x:v>1386198.98</x:v>
+        <x:v>1884072.87</x:v>
       </x:c>
       <x:c r="L110" s="4">
-        <x:v>12551.71</x:v>
+        <x:v>147702.21</x:v>
       </x:c>
       <x:c r="M110" s="4">
-        <x:v>1385815.45</x:v>
+        <x:v>1884072.86</x:v>
       </x:c>
       <x:c r="N110" s="5">
-        <x:v>24</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O110" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:15">
       <x:c r="A111" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B111" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E111" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F111" s="3" t="s">
-        <x:v>282</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="G111" s="3" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="H111" s="3" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="I111" s="3" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="J111" s="4">
-        <x:v>715794.32</x:v>
+        <x:v>131223.05</x:v>
       </x:c>
       <x:c r="K111" s="4">
-        <x:v>715794.32</x:v>
+        <x:v>131223.05</x:v>
       </x:c>
       <x:c r="L111" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M111" s="4">
-        <x:v>670197.99</x:v>
+        <x:v>131223.06</x:v>
       </x:c>
       <x:c r="N111" s="5">
-        <x:v>30</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O111" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:15">
       <x:c r="A112" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B112" s="3" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C112" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D112" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E112" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F112" s="3" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="G112" s="3" t="s">
@@ -12241,4152 +12241,4152 @@
       <x:c r="B113" s="3" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E113" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F113" s="3" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="G113" s="3" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="H113" s="3" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="I113" s="3" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="J113" s="4">
-        <x:v>2110794.36</x:v>
+        <x:v>69877.24</x:v>
       </x:c>
       <x:c r="K113" s="4">
-        <x:v>2110794.36</x:v>
+        <x:v>69877.24</x:v>
       </x:c>
       <x:c r="L113" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M113" s="4">
-        <x:v>2110794.35</x:v>
+        <x:v>69877.24</x:v>
       </x:c>
       <x:c r="N113" s="5">
-        <x:v>30</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O113" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:15">
       <x:c r="A114" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B114" s="3" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="C114" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D114" s="3" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E114" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F114" s="3" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="C114" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F114" s="3" t="s">
+      <x:c r="G114" s="3" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="H114" s="3" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="G114" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H114" s="3" t="s">
+      <x:c r="I114" s="3" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="I114" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J114" s="4">
-        <x:v>50562.96</x:v>
+        <x:v>1132166.01</x:v>
       </x:c>
       <x:c r="K114" s="4">
-        <x:v>50562.96</x:v>
+        <x:v>1065875.16</x:v>
       </x:c>
       <x:c r="L114" s="4">
-        <x:v>0</x:v>
+        <x:v>66290.85</x:v>
       </x:c>
       <x:c r="M114" s="4">
-        <x:v>50562.96</x:v>
+        <x:v>1065875.16</x:v>
       </x:c>
       <x:c r="N114" s="5">
-        <x:v>87</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="O114" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:15">
       <x:c r="A115" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B115" s="3" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="C115" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D115" s="3" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E115" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F115" s="3" t="s">
         <x:v>317</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>318</x:v>
       </x:c>
       <x:c r="G115" s="3" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="H115" s="3" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="I115" s="3" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="I115" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J115" s="4">
-        <x:v>1132166.01</x:v>
+        <x:v>2110794.36</x:v>
       </x:c>
       <x:c r="K115" s="4">
-        <x:v>1065875.16</x:v>
+        <x:v>2110794.36</x:v>
       </x:c>
       <x:c r="L115" s="4">
-        <x:v>66290.85</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M115" s="4">
-        <x:v>1065875.16</x:v>
+        <x:v>2110794.35</x:v>
       </x:c>
       <x:c r="N115" s="5">
-        <x:v>32</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O115" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:15">
       <x:c r="A116" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B116" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C116" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D116" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E116" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F116" s="3" t="s">
-        <x:v>309</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="G116" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="H116" s="3" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="I116" s="3" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="J116" s="4">
-        <x:v>1725119.52</x:v>
+        <x:v>587351.3</x:v>
       </x:c>
       <x:c r="K116" s="4">
-        <x:v>1725119.52</x:v>
+        <x:v>587351.3</x:v>
       </x:c>
       <x:c r="L116" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M116" s="4">
-        <x:v>1725119.55</x:v>
+        <x:v>587351.28</x:v>
       </x:c>
       <x:c r="N116" s="5">
-        <x:v>30</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="O116" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:15">
       <x:c r="A117" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B117" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E117" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F117" s="3" t="s">
-        <x:v>314</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="G117" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H117" s="3" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I117" s="3" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J117" s="4">
-        <x:v>42300.88</x:v>
+        <x:v>1725119.52</x:v>
       </x:c>
       <x:c r="K117" s="4">
-        <x:v>42300.88</x:v>
+        <x:v>1725119.52</x:v>
       </x:c>
       <x:c r="L117" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M117" s="4">
-        <x:v>42300.88</x:v>
+        <x:v>1725119.55</x:v>
       </x:c>
       <x:c r="N117" s="5">
-        <x:v>24</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O117" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:15">
       <x:c r="A118" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B118" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C118" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D118" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E118" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F118" s="3" t="s">
-        <x:v>314</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="G118" s="3" t="s">
-        <x:v>310</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H118" s="3" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="I118" s="3" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="J118" s="4">
-        <x:v>587351.3</x:v>
+        <x:v>42300.88</x:v>
       </x:c>
       <x:c r="K118" s="4">
-        <x:v>587351.3</x:v>
+        <x:v>42300.88</x:v>
       </x:c>
       <x:c r="L118" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M118" s="4">
-        <x:v>587351.28</x:v>
+        <x:v>42300.88</x:v>
       </x:c>
       <x:c r="N118" s="5">
-        <x:v>16</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O118" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:15">
       <x:c r="A119" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B119" s="3" t="s">
-        <x:v>317</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E119" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F119" s="3" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="G119" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H119" s="3" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="G119" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H119" s="3" t="s">
+      <x:c r="I119" s="3" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="I119" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J119" s="4">
-        <x:v>69877.24</x:v>
+        <x:v>2950408.64</x:v>
       </x:c>
       <x:c r="K119" s="4">
-        <x:v>69877.24</x:v>
+        <x:v>2950408.64</x:v>
       </x:c>
       <x:c r="L119" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M119" s="4">
-        <x:v>69877.24</x:v>
+        <x:v>2950408.64</x:v>
       </x:c>
       <x:c r="N119" s="5">
-        <x:v>5</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O119" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:15">
       <x:c r="A120" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B120" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C120" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D120" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E120" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F120" s="3" t="s">
-        <x:v>314</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="G120" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H120" s="3" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="I120" s="3" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="J120" s="4">
-        <x:v>2950408.64</x:v>
+        <x:v>50562.96</x:v>
       </x:c>
       <x:c r="K120" s="4">
-        <x:v>2950408.64</x:v>
+        <x:v>50562.96</x:v>
       </x:c>
       <x:c r="L120" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M120" s="4">
-        <x:v>2950408.64</x:v>
+        <x:v>50562.96</x:v>
       </x:c>
       <x:c r="N120" s="5">
-        <x:v>30</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="O120" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:15">
       <x:c r="A121" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B121" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E121" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F121" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="G121" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H121" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="I121" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="J121" s="4">
-        <x:v>54563.7</x:v>
+        <x:v>1074514.62</x:v>
       </x:c>
       <x:c r="K121" s="4">
-        <x:v>54563.7</x:v>
+        <x:v>1074514.62</x:v>
       </x:c>
       <x:c r="L121" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M121" s="4">
-        <x:v>54563.68</x:v>
+        <x:v>1074514.62</x:v>
       </x:c>
       <x:c r="N121" s="5">
-        <x:v>30</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="O121" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:15">
       <x:c r="A122" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B122" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C122" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D122" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E122" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F122" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="G122" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H122" s="3" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="H122" s="3" t="s">
+      <x:c r="I122" s="3" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="I122" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J122" s="4">
-        <x:v>717909.09</x:v>
+        <x:v>54563.7</x:v>
       </x:c>
       <x:c r="K122" s="4">
-        <x:v>717909.09</x:v>
+        <x:v>54563.7</x:v>
       </x:c>
       <x:c r="L122" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M122" s="4">
-        <x:v>717909.09</x:v>
+        <x:v>54563.68</x:v>
       </x:c>
       <x:c r="N122" s="5">
-        <x:v>40</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O122" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:15">
       <x:c r="A123" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B123" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E123" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F123" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="G123" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H123" s="3" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="I123" s="3" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="I123" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J123" s="4">
-        <x:v>507495.53</x:v>
+        <x:v>292391.66</x:v>
       </x:c>
       <x:c r="K123" s="4">
-        <x:v>507495.53</x:v>
+        <x:v>292391.66</x:v>
       </x:c>
       <x:c r="L123" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M123" s="4">
-        <x:v>507495.52</x:v>
+        <x:v>292391.67</x:v>
       </x:c>
       <x:c r="N123" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O123" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:15">
       <x:c r="A124" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B124" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C124" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D124" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E124" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F124" s="3" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="G124" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H124" s="3" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="I124" s="3" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="G124" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J124" s="4">
-        <x:v>332420.04</x:v>
+        <x:v>90064.63</x:v>
       </x:c>
       <x:c r="K124" s="4">
-        <x:v>332420.04</x:v>
+        <x:v>90064.63</x:v>
       </x:c>
       <x:c r="L124" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M124" s="4">
-        <x:v>332420.04</x:v>
+        <x:v>90064.61</x:v>
       </x:c>
       <x:c r="N124" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O124" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:15">
       <x:c r="A125" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B125" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E125" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F125" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="G125" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H125" s="3" t="s">
-        <x:v>345</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="I125" s="3" t="s">
-        <x:v>346</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="J125" s="4">
-        <x:v>1074514.62</x:v>
+        <x:v>106129.59</x:v>
       </x:c>
       <x:c r="K125" s="4">
-        <x:v>1074514.62</x:v>
+        <x:v>106129.59</x:v>
       </x:c>
       <x:c r="L125" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M125" s="4">
-        <x:v>1074514.62</x:v>
+        <x:v>106129.59</x:v>
       </x:c>
       <x:c r="N125" s="5">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O125" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:15">
       <x:c r="A126" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B126" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C126" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D126" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E126" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F126" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="G126" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H126" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I126" s="3" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="I126" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J126" s="4">
-        <x:v>805009.78</x:v>
+        <x:v>332420.04</x:v>
       </x:c>
       <x:c r="K126" s="4">
-        <x:v>805009.78</x:v>
+        <x:v>332420.04</x:v>
       </x:c>
       <x:c r="L126" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M126" s="4">
-        <x:v>805009.77</x:v>
+        <x:v>332420.04</x:v>
       </x:c>
       <x:c r="N126" s="5">
-        <x:v>40</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O126" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:15">
       <x:c r="A127" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B127" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E127" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F127" s="3" t="s">
-        <x:v>333</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="G127" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H127" s="3" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="I127" s="3" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="J127" s="4">
-        <x:v>106129.59</x:v>
+        <x:v>99743.41</x:v>
       </x:c>
       <x:c r="K127" s="4">
-        <x:v>106129.59</x:v>
+        <x:v>99743.41</x:v>
       </x:c>
       <x:c r="L127" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M127" s="4">
-        <x:v>106129.59</x:v>
+        <x:v>99743.4</x:v>
       </x:c>
       <x:c r="N127" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O127" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:15">
       <x:c r="A128" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B128" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C128" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D128" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E128" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F128" s="3" t="s">
-        <x:v>333</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="G128" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H128" s="3" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="I128" s="3" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J128" s="4">
         <x:v>90920.24</x:v>
       </x:c>
       <x:c r="K128" s="4">
         <x:v>90920.24</x:v>
       </x:c>
       <x:c r="L128" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M128" s="4">
         <x:v>90920.22</x:v>
       </x:c>
       <x:c r="N128" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O128" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:15">
       <x:c r="A129" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B129" s="3" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E129" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F129" s="3" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="G129" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H129" s="3" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="I129" s="3" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="J129" s="4">
         <x:v>486105.59</x:v>
       </x:c>
       <x:c r="K129" s="4">
         <x:v>486105.59</x:v>
       </x:c>
       <x:c r="L129" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M129" s="4">
         <x:v>486105.61</x:v>
       </x:c>
       <x:c r="N129" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O129" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:15">
       <x:c r="A130" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B130" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C130" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D130" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E130" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F130" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="G130" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H130" s="3" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="I130" s="3" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="J130" s="4">
-        <x:v>613216.35</x:v>
+        <x:v>507495.53</x:v>
       </x:c>
       <x:c r="K130" s="4">
-        <x:v>613216.35</x:v>
+        <x:v>507495.53</x:v>
       </x:c>
       <x:c r="L130" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M130" s="4">
-        <x:v>613216.34</x:v>
+        <x:v>507495.52</x:v>
       </x:c>
       <x:c r="N130" s="5">
-        <x:v>40</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O130" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:15">
       <x:c r="A131" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B131" s="3" t="s">
-        <x:v>332</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E131" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F131" s="3" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="G131" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H131" s="3" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="I131" s="3" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="J131" s="4">
-        <x:v>99743.41</x:v>
+        <x:v>553170.38</x:v>
       </x:c>
       <x:c r="K131" s="4">
-        <x:v>99743.41</x:v>
+        <x:v>553170.38</x:v>
       </x:c>
       <x:c r="L131" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M131" s="4">
-        <x:v>99743.4</x:v>
+        <x:v>553170.39</x:v>
       </x:c>
       <x:c r="N131" s="5">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O131" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:15">
       <x:c r="A132" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B132" s="3" t="s">
-        <x:v>353</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C132" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D132" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E132" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F132" s="3" t="s">
-        <x:v>362</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="G132" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H132" s="3" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="I132" s="3" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="J132" s="4">
-        <x:v>553170.38</x:v>
+        <x:v>717909.09</x:v>
       </x:c>
       <x:c r="K132" s="4">
-        <x:v>553170.38</x:v>
+        <x:v>717909.09</x:v>
       </x:c>
       <x:c r="L132" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M132" s="4">
-        <x:v>553170.39</x:v>
+        <x:v>717909.09</x:v>
       </x:c>
       <x:c r="N132" s="5">
-        <x:v>24</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="O132" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:15">
       <x:c r="A133" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B133" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E133" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F133" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="G133" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H133" s="3" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="I133" s="3" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="J133" s="4">
-        <x:v>292391.66</x:v>
+        <x:v>805009.78</x:v>
       </x:c>
       <x:c r="K133" s="4">
-        <x:v>292391.66</x:v>
+        <x:v>805009.78</x:v>
       </x:c>
       <x:c r="L133" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M133" s="4">
-        <x:v>292391.67</x:v>
+        <x:v>805009.77</x:v>
       </x:c>
       <x:c r="N133" s="5">
-        <x:v>30</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="O133" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:15">
       <x:c r="A134" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B134" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C134" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D134" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E134" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F134" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="G134" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H134" s="3" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="I134" s="3" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="J134" s="4">
-        <x:v>90064.63</x:v>
+        <x:v>613216.35</x:v>
       </x:c>
       <x:c r="K134" s="4">
-        <x:v>90064.63</x:v>
+        <x:v>613216.35</x:v>
       </x:c>
       <x:c r="L134" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M134" s="4">
-        <x:v>90064.61</x:v>
+        <x:v>613216.34</x:v>
       </x:c>
       <x:c r="N134" s="5">
-        <x:v>30</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="O134" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:15">
       <x:c r="A135" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B135" s="3" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E135" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F135" s="3" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G135" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="H135" s="3" t="s">
-        <x:v>371</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="I135" s="3" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="J135" s="4">
-        <x:v>538820.47</x:v>
+        <x:v>784748.32</x:v>
       </x:c>
       <x:c r="K135" s="4">
-        <x:v>538820.47</x:v>
+        <x:v>784748.32</x:v>
       </x:c>
       <x:c r="L135" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M135" s="4">
-        <x:v>677296.98</x:v>
+        <x:v>784748.33</x:v>
       </x:c>
       <x:c r="N135" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O135" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:15">
       <x:c r="A136" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B136" s="3" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C136" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D136" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E136" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F136" s="3" t="s">
-        <x:v>370</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="G136" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="H136" s="3" t="s">
-        <x:v>374</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="I136" s="3" t="s">
-        <x:v>375</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="J136" s="4">
-        <x:v>16100.98</x:v>
+        <x:v>831482.16</x:v>
       </x:c>
       <x:c r="K136" s="4">
-        <x:v>16100.98</x:v>
+        <x:v>831482.16</x:v>
       </x:c>
       <x:c r="L136" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M136" s="4">
-        <x:v>16100.99</x:v>
+        <x:v>831482.19</x:v>
       </x:c>
       <x:c r="N136" s="5">
-        <x:v>30</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O136" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:15">
       <x:c r="A137" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B137" s="3" t="s">
-        <x:v>376</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E137" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F137" s="3" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G137" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="H137" s="3" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="I137" s="3" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="J137" s="4">
-        <x:v>212017.81</x:v>
+        <x:v>660662.3</x:v>
       </x:c>
       <x:c r="K137" s="4">
-        <x:v>212017.81</x:v>
+        <x:v>660662.3</x:v>
       </x:c>
       <x:c r="L137" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M137" s="4">
-        <x:v>212017.67</x:v>
+        <x:v>660662.3</x:v>
       </x:c>
       <x:c r="N137" s="5">
-        <x:v>22</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O137" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:15">
       <x:c r="A138" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B138" s="3" t="s">
-        <x:v>379</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C138" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D138" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E138" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F138" s="3" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G138" s="3" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="H138" s="3" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="H138" s="3" t="s">
+      <x:c r="I138" s="3" t="s">
         <x:v>381</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>382</x:v>
       </x:c>
       <x:c r="J138" s="4">
         <x:v>817689.44</x:v>
       </x:c>
       <x:c r="K138" s="4">
         <x:v>817689.44</x:v>
       </x:c>
       <x:c r="L138" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M138" s="4">
         <x:v>817689.45</x:v>
       </x:c>
       <x:c r="N138" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O138" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:15">
       <x:c r="A139" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B139" s="3" t="s">
-        <x:v>376</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E139" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F139" s="3" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G139" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H139" s="3" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="I139" s="3" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="I139" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J139" s="4">
-        <x:v>188586.54</x:v>
+        <x:v>323117.95</x:v>
       </x:c>
       <x:c r="K139" s="4">
-        <x:v>188586.54</x:v>
+        <x:v>323117.95</x:v>
       </x:c>
       <x:c r="L139" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M139" s="4">
-        <x:v>188586.55</x:v>
+        <x:v>323117.94</x:v>
       </x:c>
       <x:c r="N139" s="5">
-        <x:v>24</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O139" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:15">
       <x:c r="A140" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B140" s="3" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="C140" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D140" s="3" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E140" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F140" s="3" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="G140" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H140" s="3" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="C140" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F140" s="3" t="s">
+      <x:c r="I140" s="3" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="G140" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J140" s="4">
-        <x:v>831482.16</x:v>
+        <x:v>188586.54</x:v>
       </x:c>
       <x:c r="K140" s="4">
-        <x:v>831482.16</x:v>
+        <x:v>188586.54</x:v>
       </x:c>
       <x:c r="L140" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M140" s="4">
-        <x:v>831482.19</x:v>
+        <x:v>188586.55</x:v>
       </x:c>
       <x:c r="N140" s="5">
-        <x:v>34</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O140" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:15">
       <x:c r="A141" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B141" s="3" t="s">
-        <x:v>376</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E141" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F141" s="3" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="G141" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H141" s="3" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="I141" s="3" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="G141" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J141" s="4">
-        <x:v>462144.7</x:v>
+        <x:v>1474571.55</x:v>
       </x:c>
       <x:c r="K141" s="4">
-        <x:v>462144.7</x:v>
+        <x:v>1474571.55</x:v>
       </x:c>
       <x:c r="L141" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M141" s="4">
-        <x:v>462144.73</x:v>
+        <x:v>1474571.56</x:v>
       </x:c>
       <x:c r="N141" s="5">
-        <x:v>25</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O141" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:15">
       <x:c r="A142" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B142" s="3" t="s">
-        <x:v>369</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C142" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D142" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E142" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F142" s="3" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G142" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H142" s="3" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="I142" s="3" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="I142" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J142" s="4">
-        <x:v>1474571.55</x:v>
+        <x:v>16100.98</x:v>
       </x:c>
       <x:c r="K142" s="4">
-        <x:v>1474571.55</x:v>
+        <x:v>16100.98</x:v>
       </x:c>
       <x:c r="L142" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M142" s="4">
-        <x:v>1474571.56</x:v>
+        <x:v>16100.99</x:v>
       </x:c>
       <x:c r="N142" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O142" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:15">
       <x:c r="A143" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B143" s="3" t="s">
-        <x:v>379</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E143" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F143" s="3" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G143" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H143" s="3" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="I143" s="3" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="I143" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J143" s="4">
-        <x:v>323117.95</x:v>
+        <x:v>111857.38</x:v>
       </x:c>
       <x:c r="K143" s="4">
-        <x:v>323117.95</x:v>
+        <x:v>111857.38</x:v>
       </x:c>
       <x:c r="L143" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M143" s="4">
-        <x:v>323117.94</x:v>
+        <x:v>111857.36</x:v>
       </x:c>
       <x:c r="N143" s="5">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O143" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:15">
       <x:c r="A144" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B144" s="3" t="s">
-        <x:v>379</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C144" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D144" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E144" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F144" s="3" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G144" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H144" s="3" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="I144" s="3" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="I144" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J144" s="4">
-        <x:v>111857.38</x:v>
+        <x:v>538820.47</x:v>
       </x:c>
       <x:c r="K144" s="4">
-        <x:v>111857.38</x:v>
+        <x:v>538820.47</x:v>
       </x:c>
       <x:c r="L144" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M144" s="4">
-        <x:v>111857.36</x:v>
+        <x:v>677296.98</x:v>
       </x:c>
       <x:c r="N144" s="5">
-        <x:v>24</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O144" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:15">
       <x:c r="A145" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B145" s="3" t="s">
-        <x:v>379</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E145" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F145" s="3" t="s">
-        <x:v>370</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="G145" s="3" t="s">
-        <x:v>380</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H145" s="3" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I145" s="3" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J145" s="4">
-        <x:v>784748.32</x:v>
+        <x:v>462144.7</x:v>
       </x:c>
       <x:c r="K145" s="4">
-        <x:v>784748.32</x:v>
+        <x:v>462144.7</x:v>
       </x:c>
       <x:c r="L145" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M145" s="4">
-        <x:v>784748.33</x:v>
+        <x:v>462144.73</x:v>
       </x:c>
       <x:c r="N145" s="5">
-        <x:v>30</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="O145" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:15">
       <x:c r="A146" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B146" s="3" t="s">
-        <x:v>379</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C146" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D146" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E146" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F146" s="3" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G146" s="3" t="s">
-        <x:v>380</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H146" s="3" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I146" s="3" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J146" s="4">
-        <x:v>660662.3</x:v>
+        <x:v>212017.81</x:v>
       </x:c>
       <x:c r="K146" s="4">
-        <x:v>660662.3</x:v>
+        <x:v>212017.81</x:v>
       </x:c>
       <x:c r="L146" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M146" s="4">
-        <x:v>660662.3</x:v>
+        <x:v>212017.67</x:v>
       </x:c>
       <x:c r="N146" s="5">
-        <x:v>30</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O146" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:15">
       <x:c r="A147" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B147" s="3" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E147" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F147" s="3" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="G147" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H147" s="3" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I147" s="3" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J147" s="4">
-        <x:v>195474.36</x:v>
+        <x:v>103019.49</x:v>
       </x:c>
       <x:c r="K147" s="4">
-        <x:v>195474.36</x:v>
+        <x:v>103019.49</x:v>
       </x:c>
       <x:c r="L147" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M147" s="4">
-        <x:v>195474.36</x:v>
+        <x:v>103019.5</x:v>
       </x:c>
       <x:c r="N147" s="5">
-        <x:v>18</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="O147" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:15">
       <x:c r="A148" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B148" s="3" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C148" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D148" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E148" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F148" s="3" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="G148" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H148" s="3" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="G148" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H148" s="3" t="s">
+      <x:c r="I148" s="3" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="I148" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J148" s="4">
-        <x:v>5446253.69</x:v>
+        <x:v>264218.19</x:v>
       </x:c>
       <x:c r="K148" s="4">
-        <x:v>5433723.35</x:v>
+        <x:v>264218.19</x:v>
       </x:c>
       <x:c r="L148" s="4">
-        <x:v>12530.34</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M148" s="4">
-        <x:v>5566784</x:v>
+        <x:v>264218.19</x:v>
       </x:c>
       <x:c r="N148" s="5">
-        <x:v>30</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O148" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:15">
       <x:c r="A149" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B149" s="3" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E149" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F149" s="3" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="G149" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H149" s="3" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="I149" s="3" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="G149" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J149" s="4">
-        <x:v>675481.5</x:v>
+        <x:v>5446253.69</x:v>
       </x:c>
       <x:c r="K149" s="4">
-        <x:v>675481.5</x:v>
+        <x:v>5433723.35</x:v>
       </x:c>
       <x:c r="L149" s="4">
-        <x:v>0</x:v>
+        <x:v>12530.34</x:v>
       </x:c>
       <x:c r="M149" s="4">
-        <x:v>675481.51</x:v>
+        <x:v>5566784</x:v>
       </x:c>
       <x:c r="N149" s="5">
-        <x:v>18</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O149" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:15">
       <x:c r="A150" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B150" s="3" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="C150" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D150" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E150" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F150" s="3" t="s">
-        <x:v>413</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="G150" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H150" s="3" t="s">
-        <x:v>414</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="I150" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="J150" s="4">
-        <x:v>1569775.48</x:v>
+        <x:v>3612219.62</x:v>
       </x:c>
       <x:c r="K150" s="4">
-        <x:v>1569775.48</x:v>
+        <x:v>3612219.62</x:v>
       </x:c>
       <x:c r="L150" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M150" s="4">
-        <x:v>1569775.47</x:v>
+        <x:v>3835549.95</x:v>
       </x:c>
       <x:c r="N150" s="5">
-        <x:v>21</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O150" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:15">
       <x:c r="A151" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B151" s="3" t="s">
-        <x:v>406</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E151" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F151" s="3" t="s">
-        <x:v>407</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="G151" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H151" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="I151" s="3" t="s">
-        <x:v>417</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="J151" s="4">
-        <x:v>264218.19</x:v>
+        <x:v>552404.18</x:v>
       </x:c>
       <x:c r="K151" s="4">
-        <x:v>264218.19</x:v>
+        <x:v>552404.18</x:v>
       </x:c>
       <x:c r="L151" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M151" s="4">
-        <x:v>264218.19</x:v>
+        <x:v>552404.19</x:v>
       </x:c>
       <x:c r="N151" s="5">
-        <x:v>12</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O151" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:15">
       <x:c r="A152" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B152" s="3" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C152" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D152" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E152" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F152" s="3" t="s">
-        <x:v>418</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="G152" s="3" t="s">
-        <x:v>419</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H152" s="3" t="s">
-        <x:v>420</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="I152" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="J152" s="4">
-        <x:v>189722.78</x:v>
+        <x:v>1870339.36</x:v>
       </x:c>
       <x:c r="K152" s="4">
-        <x:v>189722.78</x:v>
+        <x:v>1718948.14</x:v>
       </x:c>
       <x:c r="L152" s="4">
-        <x:v>0</x:v>
+        <x:v>151391.22</x:v>
       </x:c>
       <x:c r="M152" s="4">
-        <x:v>189722.8</x:v>
+        <x:v>1718948.16</x:v>
       </x:c>
       <x:c r="N152" s="5">
-        <x:v>12</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O152" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:15">
       <x:c r="A153" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B153" s="3" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E153" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F153" s="3" t="s">
-        <x:v>407</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="G153" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H153" s="3" t="s">
-        <x:v>422</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="I153" s="3" t="s">
-        <x:v>423</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="J153" s="4">
-        <x:v>3612219.62</x:v>
+        <x:v>195474.36</x:v>
       </x:c>
       <x:c r="K153" s="4">
-        <x:v>3612219.62</x:v>
+        <x:v>195474.36</x:v>
       </x:c>
       <x:c r="L153" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M153" s="4">
-        <x:v>3835549.95</x:v>
+        <x:v>195474.36</x:v>
       </x:c>
       <x:c r="N153" s="5">
-        <x:v>30</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O153" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:15">
       <x:c r="A154" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B154" s="3" t="s">
-        <x:v>406</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C154" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D154" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E154" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F154" s="3" t="s">
-        <x:v>407</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="G154" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H154" s="3" t="s">
-        <x:v>424</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="I154" s="3" t="s">
-        <x:v>425</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="J154" s="4">
-        <x:v>1870339.36</x:v>
+        <x:v>2237498.07</x:v>
       </x:c>
       <x:c r="K154" s="4">
-        <x:v>1718948.14</x:v>
+        <x:v>2217631.97</x:v>
       </x:c>
       <x:c r="L154" s="4">
-        <x:v>151391.22</x:v>
+        <x:v>19866.1</x:v>
       </x:c>
       <x:c r="M154" s="4">
-        <x:v>1718948.16</x:v>
+        <x:v>2217631.99</x:v>
       </x:c>
       <x:c r="N154" s="5">
-        <x:v>38</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O154" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:15">
       <x:c r="A155" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B155" s="3" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E155" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F155" s="3" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="G155" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H155" s="3" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="I155" s="3" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="G155" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J155" s="4">
-        <x:v>715557.93</x:v>
+        <x:v>1569775.48</x:v>
       </x:c>
       <x:c r="K155" s="4">
-        <x:v>715557.93</x:v>
+        <x:v>1569775.48</x:v>
       </x:c>
       <x:c r="L155" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M155" s="4">
-        <x:v>669241.48</x:v>
+        <x:v>1569775.47</x:v>
       </x:c>
       <x:c r="N155" s="5">
-        <x:v>24</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O155" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:15">
       <x:c r="A156" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B156" s="3" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C156" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D156" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E156" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F156" s="3" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="G156" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H156" s="3" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="I156" s="3" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="G156" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J156" s="4">
-        <x:v>648909.07</x:v>
+        <x:v>675481.5</x:v>
       </x:c>
       <x:c r="K156" s="4">
-        <x:v>648909.07</x:v>
+        <x:v>675481.5</x:v>
       </x:c>
       <x:c r="L156" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M156" s="4">
-        <x:v>648909.06</x:v>
+        <x:v>675481.51</x:v>
       </x:c>
       <x:c r="N156" s="5">
-        <x:v>20</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O156" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:15">
       <x:c r="A157" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B157" s="3" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E157" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F157" s="3" t="s">
-        <x:v>407</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="G157" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="H157" s="3" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="I157" s="3" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="J157" s="4">
-        <x:v>103019.49</x:v>
+        <x:v>715557.93</x:v>
       </x:c>
       <x:c r="K157" s="4">
-        <x:v>103019.49</x:v>
+        <x:v>715557.93</x:v>
       </x:c>
       <x:c r="L157" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M157" s="4">
-        <x:v>103019.5</x:v>
+        <x:v>669241.48</x:v>
       </x:c>
       <x:c r="N157" s="5">
-        <x:v>42</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O157" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:15">
       <x:c r="A158" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B158" s="3" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="C158" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D158" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E158" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F158" s="3" t="s">
-        <x:v>407</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="G158" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="H158" s="3" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="I158" s="3" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="J158" s="4">
-        <x:v>552404.18</x:v>
+        <x:v>2557643.44</x:v>
       </x:c>
       <x:c r="K158" s="4">
-        <x:v>552404.18</x:v>
+        <x:v>2233390.34</x:v>
       </x:c>
       <x:c r="L158" s="4">
-        <x:v>0</x:v>
+        <x:v>324253.1</x:v>
       </x:c>
       <x:c r="M158" s="4">
-        <x:v>552404.19</x:v>
+        <x:v>2233390.36</x:v>
       </x:c>
       <x:c r="N158" s="5">
-        <x:v>20</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="O158" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:15">
       <x:c r="A159" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B159" s="3" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="C159" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D159" s="3" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E159" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F159" s="3" t="s">
         <x:v>436</x:v>
       </x:c>
-      <x:c r="C159" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F159" s="3" t="s">
+      <x:c r="G159" s="3" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="H159" s="3" t="s">
         <x:v>437</x:v>
       </x:c>
-      <x:c r="G159" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H159" s="3" t="s">
+      <x:c r="I159" s="3" t="s">
         <x:v>438</x:v>
       </x:c>
-      <x:c r="I159" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J159" s="4">
-        <x:v>2237498.07</x:v>
+        <x:v>189722.78</x:v>
       </x:c>
       <x:c r="K159" s="4">
-        <x:v>2217631.97</x:v>
+        <x:v>189722.78</x:v>
       </x:c>
       <x:c r="L159" s="4">
-        <x:v>19866.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M159" s="4">
-        <x:v>2217631.99</x:v>
+        <x:v>189722.8</x:v>
       </x:c>
       <x:c r="N159" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O159" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:15">
       <x:c r="A160" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B160" s="3" t="s">
-        <x:v>402</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C160" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D160" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E160" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F160" s="3" t="s">
-        <x:v>407</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="G160" s="3" t="s">
-        <x:v>419</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="H160" s="3" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I160" s="3" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="J160" s="4">
-        <x:v>2557643.44</x:v>
+        <x:v>646808.79</x:v>
       </x:c>
       <x:c r="K160" s="4">
-        <x:v>2233390.34</x:v>
+        <x:v>646808.79</x:v>
       </x:c>
       <x:c r="L160" s="4">
-        <x:v>324253.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M160" s="4">
-        <x:v>2233390.36</x:v>
+        <x:v>646808.76</x:v>
       </x:c>
       <x:c r="N160" s="5">
-        <x:v>50</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O160" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:15">
       <x:c r="A161" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B161" s="3" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="C161" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D161" s="3" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E161" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F161" s="3" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="C161" s="3" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G161" s="3" t="s">
-        <x:v>419</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="H161" s="3" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="I161" s="3" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="J161" s="4">
-        <x:v>646808.79</x:v>
+        <x:v>648909.07</x:v>
       </x:c>
       <x:c r="K161" s="4">
-        <x:v>646808.79</x:v>
+        <x:v>648909.07</x:v>
       </x:c>
       <x:c r="L161" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M161" s="4">
-        <x:v>646808.76</x:v>
+        <x:v>648909.06</x:v>
       </x:c>
       <x:c r="N161" s="5">
-        <x:v>30</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O161" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:15">
       <x:c r="A162" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B162" s="3" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C162" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D162" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E162" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F162" s="3" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="G162" s="3" t="s">
-        <x:v>419</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="H162" s="3" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="I162" s="3" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="J162" s="4">
         <x:v>69636.23</x:v>
       </x:c>
       <x:c r="K162" s="4">
         <x:v>69636.23</x:v>
       </x:c>
       <x:c r="L162" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M162" s="4">
         <x:v>69636.22</x:v>
       </x:c>
       <x:c r="N162" s="5">
         <x:v>5</x:v>
       </x:c>
       <x:c r="O162" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:15">
       <x:c r="A163" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B163" s="3" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E163" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F163" s="3" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="G163" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="H163" s="3" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="I163" s="3" t="s">
-        <x:v>451</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="J163" s="4">
-        <x:v>646381.53</x:v>
+        <x:v>80836.4</x:v>
       </x:c>
       <x:c r="K163" s="4">
-        <x:v>646381.53</x:v>
+        <x:v>80836.4</x:v>
       </x:c>
       <x:c r="L163" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M163" s="4">
-        <x:v>646381.54</x:v>
+        <x:v>80836.4</x:v>
       </x:c>
       <x:c r="N163" s="5">
-        <x:v>30</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O163" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:15">
       <x:c r="A164" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B164" s="3" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="C164" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D164" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E164" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F164" s="3" t="s">
-        <x:v>452</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="G164" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="H164" s="3" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="I164" s="3" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="J164" s="4">
-        <x:v>717171.83</x:v>
+        <x:v>788759.1</x:v>
       </x:c>
       <x:c r="K164" s="4">
-        <x:v>717171.83</x:v>
+        <x:v>788759.1</x:v>
       </x:c>
       <x:c r="L164" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M164" s="4">
-        <x:v>717171.82</x:v>
+        <x:v>788759.09</x:v>
       </x:c>
       <x:c r="N164" s="5">
-        <x:v>30</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="O164" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:15">
       <x:c r="A165" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B165" s="3" t="s">
-        <x:v>448</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E165" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F165" s="3" t="s">
-        <x:v>452</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="G165" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H165" s="3" t="s">
-        <x:v>455</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="I165" s="3" t="s">
-        <x:v>456</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="J165" s="4">
-        <x:v>493574.64</x:v>
+        <x:v>355250.93</x:v>
       </x:c>
       <x:c r="K165" s="4">
-        <x:v>493574.64</x:v>
+        <x:v>355250.93</x:v>
       </x:c>
       <x:c r="L165" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M165" s="4">
-        <x:v>503647.6</x:v>
+        <x:v>355250.95</x:v>
       </x:c>
       <x:c r="N165" s="5">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O165" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:15">
       <x:c r="A166" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B166" s="3" t="s">
-        <x:v>448</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C166" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D166" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E166" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F166" s="3" t="s">
-        <x:v>452</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="G166" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H166" s="3" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="I166" s="3" t="s">
-        <x:v>458</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="J166" s="4">
-        <x:v>851703.58</x:v>
+        <x:v>493574.64</x:v>
       </x:c>
       <x:c r="K166" s="4">
-        <x:v>851703.58</x:v>
+        <x:v>493574.64</x:v>
       </x:c>
       <x:c r="L166" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M166" s="4">
-        <x:v>851703.61</x:v>
+        <x:v>503647.6</x:v>
       </x:c>
       <x:c r="N166" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O166" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:15">
       <x:c r="A167" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B167" s="3" t="s">
-        <x:v>448</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E167" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F167" s="3" t="s">
-        <x:v>452</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="G167" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H167" s="3" t="s">
-        <x:v>459</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="I167" s="3" t="s">
-        <x:v>460</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="J167" s="4">
-        <x:v>502181.98</x:v>
+        <x:v>509881.32</x:v>
       </x:c>
       <x:c r="K167" s="4">
-        <x:v>502181.98</x:v>
+        <x:v>509881.32</x:v>
       </x:c>
       <x:c r="L167" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M167" s="4">
-        <x:v>502181.95</x:v>
+        <x:v>509866.89</x:v>
       </x:c>
       <x:c r="N167" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O167" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:15">
       <x:c r="A168" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B168" s="3" t="s">
-        <x:v>448</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C168" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D168" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E168" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F168" s="3" t="s">
-        <x:v>452</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="G168" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H168" s="3" t="s">
-        <x:v>461</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="I168" s="3" t="s">
-        <x:v>462</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="J168" s="4">
-        <x:v>507213.27</x:v>
+        <x:v>496378.29</x:v>
       </x:c>
       <x:c r="K168" s="4">
-        <x:v>507213.27</x:v>
+        <x:v>496378.29</x:v>
       </x:c>
       <x:c r="L168" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M168" s="4">
-        <x:v>507199.84</x:v>
+        <x:v>506508.43</x:v>
       </x:c>
       <x:c r="N168" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O168" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:15">
       <x:c r="A169" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B169" s="3" t="s">
-        <x:v>448</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E169" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F169" s="3" t="s">
-        <x:v>452</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="G169" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H169" s="3" t="s">
-        <x:v>463</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="I169" s="3" t="s">
-        <x:v>464</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="J169" s="4">
-        <x:v>501299.8</x:v>
+        <x:v>515013.8</x:v>
       </x:c>
       <x:c r="K169" s="4">
-        <x:v>501299.8</x:v>
+        <x:v>515013.8</x:v>
       </x:c>
       <x:c r="L169" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M169" s="4">
-        <x:v>501299.74</x:v>
+        <x:v>515009.01</x:v>
       </x:c>
       <x:c r="N169" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O169" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:15">
       <x:c r="A170" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B170" s="3" t="s">
-        <x:v>448</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C170" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D170" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E170" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F170" s="3" t="s">
-        <x:v>452</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="G170" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H170" s="3" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="I170" s="3" t="s">
-        <x:v>466</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="J170" s="4">
-        <x:v>657975.67</x:v>
+        <x:v>507213.27</x:v>
       </x:c>
       <x:c r="K170" s="4">
-        <x:v>657975.67</x:v>
+        <x:v>507213.27</x:v>
       </x:c>
       <x:c r="L170" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M170" s="4">
-        <x:v>657975.65</x:v>
+        <x:v>507199.84</x:v>
       </x:c>
       <x:c r="N170" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O170" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:15">
       <x:c r="A171" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B171" s="3" t="s">
-        <x:v>448</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E171" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F171" s="3" t="s">
-        <x:v>449</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="G171" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H171" s="3" t="s">
-        <x:v>467</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="I171" s="3" t="s">
-        <x:v>468</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="J171" s="4">
-        <x:v>159454.5</x:v>
+        <x:v>501299.8</x:v>
       </x:c>
       <x:c r="K171" s="4">
-        <x:v>159454.5</x:v>
+        <x:v>501299.8</x:v>
       </x:c>
       <x:c r="L171" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M171" s="4">
-        <x:v>159454.5</x:v>
+        <x:v>501299.74</x:v>
       </x:c>
       <x:c r="N171" s="5">
-        <x:v>27</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O171" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:15">
       <x:c r="A172" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B172" s="3" t="s">
-        <x:v>448</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C172" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D172" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E172" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F172" s="3" t="s">
-        <x:v>452</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="G172" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H172" s="3" t="s">
-        <x:v>469</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="I172" s="3" t="s">
-        <x:v>470</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="J172" s="4">
-        <x:v>496378.29</x:v>
+        <x:v>717171.83</x:v>
       </x:c>
       <x:c r="K172" s="4">
-        <x:v>496378.29</x:v>
+        <x:v>717171.83</x:v>
       </x:c>
       <x:c r="L172" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M172" s="4">
-        <x:v>506508.43</x:v>
+        <x:v>717171.82</x:v>
       </x:c>
       <x:c r="N172" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O172" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:15">
       <x:c r="A173" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B173" s="3" t="s">
-        <x:v>448</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E173" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F173" s="3" t="s">
-        <x:v>452</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="G173" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H173" s="3" t="s">
-        <x:v>471</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="I173" s="3" t="s">
-        <x:v>472</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="J173" s="4">
-        <x:v>509881.32</x:v>
+        <x:v>657975.67</x:v>
       </x:c>
       <x:c r="K173" s="4">
-        <x:v>509881.32</x:v>
+        <x:v>657975.67</x:v>
       </x:c>
       <x:c r="L173" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M173" s="4">
-        <x:v>509866.89</x:v>
+        <x:v>657975.65</x:v>
       </x:c>
       <x:c r="N173" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O173" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:15">
       <x:c r="A174" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B174" s="3" t="s">
-        <x:v>448</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C174" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D174" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E174" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F174" s="3" t="s">
-        <x:v>452</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="G174" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H174" s="3" t="s">
-        <x:v>473</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="I174" s="3" t="s">
-        <x:v>474</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="J174" s="4">
-        <x:v>355250.93</x:v>
+        <x:v>502181.98</x:v>
       </x:c>
       <x:c r="K174" s="4">
-        <x:v>355250.93</x:v>
+        <x:v>502181.98</x:v>
       </x:c>
       <x:c r="L174" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M174" s="4">
-        <x:v>355250.95</x:v>
+        <x:v>502181.95</x:v>
       </x:c>
       <x:c r="N174" s="5">
-        <x:v>24</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O174" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:15">
       <x:c r="A175" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B175" s="3" t="s">
-        <x:v>448</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E175" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F175" s="3" t="s">
-        <x:v>449</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="G175" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H175" s="3" t="s">
-        <x:v>475</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="I175" s="3" t="s">
-        <x:v>476</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="J175" s="4">
-        <x:v>377545.98</x:v>
+        <x:v>17170.77</x:v>
       </x:c>
       <x:c r="K175" s="4">
-        <x:v>377545.98</x:v>
+        <x:v>17170.77</x:v>
       </x:c>
       <x:c r="L175" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M175" s="4">
-        <x:v>377545.98</x:v>
+        <x:v>17170.79</x:v>
       </x:c>
       <x:c r="N175" s="5">
-        <x:v>30</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O175" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:15">
       <x:c r="A176" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B176" s="3" t="s">
-        <x:v>448</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C176" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D176" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E176" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F176" s="3" t="s">
-        <x:v>452</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="G176" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H176" s="3" t="s">
-        <x:v>477</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="I176" s="3" t="s">
-        <x:v>478</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="J176" s="4">
-        <x:v>17170.77</x:v>
+        <x:v>569445.52</x:v>
       </x:c>
       <x:c r="K176" s="4">
-        <x:v>17170.77</x:v>
+        <x:v>569445.52</x:v>
       </x:c>
       <x:c r="L176" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M176" s="4">
-        <x:v>17170.79</x:v>
+        <x:v>569445.52</x:v>
       </x:c>
       <x:c r="N176" s="5">
-        <x:v>48</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O176" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:15">
       <x:c r="A177" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B177" s="3" t="s">
-        <x:v>448</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C177" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E177" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F177" s="3" t="s">
-        <x:v>449</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="G177" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H177" s="3" t="s">
-        <x:v>479</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="I177" s="3" t="s">
-        <x:v>480</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="J177" s="4">
-        <x:v>569445.52</x:v>
+        <x:v>851703.58</x:v>
       </x:c>
       <x:c r="K177" s="4">
-        <x:v>569445.52</x:v>
+        <x:v>851703.58</x:v>
       </x:c>
       <x:c r="L177" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M177" s="4">
-        <x:v>569445.52</x:v>
+        <x:v>851703.61</x:v>
       </x:c>
       <x:c r="N177" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O177" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:15">
       <x:c r="A178" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B178" s="3" t="s">
-        <x:v>481</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C178" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D178" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E178" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F178" s="3" t="s">
-        <x:v>482</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="G178" s="3" t="s">
-        <x:v>483</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H178" s="3" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="I178" s="3" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="J178" s="4">
-        <x:v>80836.4</x:v>
+        <x:v>646381.53</x:v>
       </x:c>
       <x:c r="K178" s="4">
-        <x:v>80836.4</x:v>
+        <x:v>646381.53</x:v>
       </x:c>
       <x:c r="L178" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M178" s="4">
-        <x:v>80836.4</x:v>
+        <x:v>646381.54</x:v>
       </x:c>
       <x:c r="N178" s="5">
-        <x:v>6</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O178" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:15">
       <x:c r="A179" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B179" s="3" t="s">
-        <x:v>448</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E179" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F179" s="3" t="s">
-        <x:v>452</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="G179" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H179" s="3" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="I179" s="3" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="J179" s="4">
-        <x:v>515013.8</x:v>
+        <x:v>159454.5</x:v>
       </x:c>
       <x:c r="K179" s="4">
-        <x:v>515013.8</x:v>
+        <x:v>159454.5</x:v>
       </x:c>
       <x:c r="L179" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M179" s="4">
-        <x:v>515009.01</x:v>
+        <x:v>159454.5</x:v>
       </x:c>
       <x:c r="N179" s="5">
-        <x:v>30</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O179" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:15">
       <x:c r="A180" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B180" s="3" t="s">
-        <x:v>481</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C180" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D180" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E180" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F180" s="3" t="s">
-        <x:v>482</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="G180" s="3" t="s">
-        <x:v>483</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H180" s="3" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="I180" s="3" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="J180" s="4">
-        <x:v>788759.1</x:v>
+        <x:v>377545.98</x:v>
       </x:c>
       <x:c r="K180" s="4">
-        <x:v>788759.1</x:v>
+        <x:v>377545.98</x:v>
       </x:c>
       <x:c r="L180" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M180" s="4">
-        <x:v>788759.09</x:v>
+        <x:v>377545.98</x:v>
       </x:c>
       <x:c r="N180" s="5">
-        <x:v>16</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O180" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:15">
       <x:c r="A181" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B181" s="3" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E181" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F181" s="3" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="G181" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H181" s="3" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="I181" s="3" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="J181" s="4">
-        <x:v>1708436.87</x:v>
+        <x:v>111204.06</x:v>
       </x:c>
       <x:c r="K181" s="4">
-        <x:v>1708436.87</x:v>
+        <x:v>111204.06</x:v>
       </x:c>
       <x:c r="L181" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M181" s="4">
-        <x:v>1708436.86</x:v>
+        <x:v>111204.06</x:v>
       </x:c>
       <x:c r="N181" s="5">
-        <x:v>24</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="O181" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:15">
       <x:c r="A182" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B182" s="3" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C182" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D182" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E182" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F182" s="3" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="G182" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H182" s="3" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="I182" s="3" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="J182" s="4">
-        <x:v>4151625.25</x:v>
+        <x:v>8682434.9</x:v>
       </x:c>
       <x:c r="K182" s="4">
-        <x:v>4151625.25</x:v>
+        <x:v>8299797.7</x:v>
       </x:c>
       <x:c r="L182" s="4">
-        <x:v>0</x:v>
+        <x:v>382637.2</x:v>
       </x:c>
       <x:c r="M182" s="4">
-        <x:v>4151625.24</x:v>
+        <x:v>8299328.12</x:v>
       </x:c>
       <x:c r="N182" s="5">
-        <x:v>40</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O182" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:15">
       <x:c r="A183" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B183" s="3" t="s">
-        <x:v>490</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E183" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F183" s="3" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="G183" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H183" s="3" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="I183" s="3" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="J183" s="4">
-        <x:v>111204.06</x:v>
+        <x:v>7550929.32</x:v>
       </x:c>
       <x:c r="K183" s="4">
-        <x:v>111204.06</x:v>
+        <x:v>7438680.05</x:v>
       </x:c>
       <x:c r="L183" s="4">
-        <x:v>0</x:v>
+        <x:v>112249.27</x:v>
       </x:c>
       <x:c r="M183" s="4">
-        <x:v>111204.06</x:v>
+        <x:v>7431067.85</x:v>
       </x:c>
       <x:c r="N183" s="5">
-        <x:v>90</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O183" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:15">
       <x:c r="A184" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B184" s="3" t="s">
-        <x:v>494</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="C184" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D184" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E184" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F184" s="3" t="s">
-        <x:v>498</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="G184" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H184" s="3" t="s">
-        <x:v>501</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="I184" s="3" t="s">
-        <x:v>502</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="J184" s="4">
-        <x:v>1534166.12</x:v>
+        <x:v>4667701.66</x:v>
       </x:c>
       <x:c r="K184" s="4">
-        <x:v>1534166.12</x:v>
+        <x:v>3769074.67</x:v>
       </x:c>
       <x:c r="L184" s="4">
-        <x:v>0</x:v>
+        <x:v>898626.99</x:v>
       </x:c>
       <x:c r="M184" s="4">
-        <x:v>1840999.34</x:v>
+        <x:v>3769074.67</x:v>
       </x:c>
       <x:c r="N184" s="5">
-        <x:v>20</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="O184" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:15">
       <x:c r="A185" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B185" s="3" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C185" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E185" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F185" s="3" t="s">
-        <x:v>498</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="G185" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H185" s="3" t="s">
-        <x:v>503</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="I185" s="3" t="s">
-        <x:v>504</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="J185" s="4">
         <x:v>654642.72</x:v>
       </x:c>
       <x:c r="K185" s="4">
         <x:v>599927.85</x:v>
       </x:c>
       <x:c r="L185" s="4">
         <x:v>54714.87</x:v>
       </x:c>
       <x:c r="M185" s="4">
         <x:v>599927.86</x:v>
       </x:c>
       <x:c r="N185" s="5">
         <x:v>38</x:v>
       </x:c>
       <x:c r="O185" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:15">
       <x:c r="A186" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B186" s="3" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C186" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D186" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E186" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F186" s="3" t="s">
-        <x:v>505</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="G186" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H186" s="3" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="I186" s="3" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="J186" s="4">
-        <x:v>12986203.24</x:v>
+        <x:v>1022425.65</x:v>
       </x:c>
       <x:c r="K186" s="4">
-        <x:v>11769711.21</x:v>
+        <x:v>677041.81</x:v>
       </x:c>
       <x:c r="L186" s="4">
-        <x:v>1216492.03</x:v>
+        <x:v>345383.84</x:v>
       </x:c>
       <x:c r="M186" s="4">
-        <x:v>12242030.44</x:v>
+        <x:v>728534.08</x:v>
       </x:c>
       <x:c r="N186" s="5">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O186" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:15">
       <x:c r="A187" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B187" s="3" t="s">
-        <x:v>494</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E187" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F187" s="3" t="s">
-        <x:v>498</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="G187" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H187" s="3" t="s">
-        <x:v>508</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="I187" s="3" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="J187" s="4">
-        <x:v>1078141.54</x:v>
+        <x:v>728744.37</x:v>
       </x:c>
       <x:c r="K187" s="4">
-        <x:v>908684.11</x:v>
+        <x:v>699485.53</x:v>
       </x:c>
       <x:c r="L187" s="4">
-        <x:v>169457.43</x:v>
+        <x:v>29258.84</x:v>
       </x:c>
       <x:c r="M187" s="4">
-        <x:v>908684.1</x:v>
+        <x:v>699485.54</x:v>
       </x:c>
       <x:c r="N187" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O187" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:15">
       <x:c r="A188" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B188" s="3" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C188" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D188" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E188" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F188" s="3" t="s">
-        <x:v>498</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="G188" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H188" s="3" t="s">
-        <x:v>510</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="I188" s="3" t="s">
-        <x:v>511</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="J188" s="4">
-        <x:v>225611.67</x:v>
+        <x:v>4586522.44</x:v>
       </x:c>
       <x:c r="K188" s="4">
-        <x:v>214139.11</x:v>
+        <x:v>4292786.73</x:v>
       </x:c>
       <x:c r="L188" s="4">
-        <x:v>11472.56</x:v>
+        <x:v>293735.71</x:v>
       </x:c>
       <x:c r="M188" s="4">
-        <x:v>214139.12</x:v>
+        <x:v>3714720.18</x:v>
       </x:c>
       <x:c r="N188" s="5">
-        <x:v>24</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O188" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:15">
       <x:c r="A189" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B189" s="3" t="s">
-        <x:v>512</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E189" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F189" s="3" t="s">
-        <x:v>513</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="G189" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H189" s="3" t="s">
-        <x:v>514</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="I189" s="3" t="s">
-        <x:v>515</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="J189" s="4">
-        <x:v>1886991.32</x:v>
+        <x:v>12986203.24</x:v>
       </x:c>
       <x:c r="K189" s="4">
-        <x:v>1886991.32</x:v>
+        <x:v>11769711.21</x:v>
       </x:c>
       <x:c r="L189" s="4">
-        <x:v>0</x:v>
+        <x:v>1216492.03</x:v>
       </x:c>
       <x:c r="M189" s="4">
-        <x:v>1886991.3</x:v>
+        <x:v>12242030.44</x:v>
       </x:c>
       <x:c r="N189" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O189" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:15">
       <x:c r="A190" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B190" s="3" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C190" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D190" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E190" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F190" s="3" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="G190" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H190" s="3" t="s">
-        <x:v>517</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="I190" s="3" t="s">
-        <x:v>518</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="J190" s="4">
         <x:v>165949.25</x:v>
       </x:c>
       <x:c r="K190" s="4">
         <x:v>165949.25</x:v>
       </x:c>
       <x:c r="L190" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M190" s="4">
         <x:v>165949.25</x:v>
       </x:c>
       <x:c r="N190" s="5">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O190" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:15">
       <x:c r="A191" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B191" s="3" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C191" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E191" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F191" s="3" t="s">
-        <x:v>519</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="G191" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H191" s="3" t="s">
-        <x:v>520</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="I191" s="3" t="s">
-        <x:v>521</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="J191" s="4">
         <x:v>644981.92</x:v>
       </x:c>
       <x:c r="K191" s="4">
         <x:v>644981.92</x:v>
       </x:c>
       <x:c r="L191" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M191" s="4">
         <x:v>644981.92</x:v>
       </x:c>
       <x:c r="N191" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O191" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:15">
       <x:c r="A192" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B192" s="3" t="s">
-        <x:v>494</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C192" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D192" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E192" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F192" s="3" t="s">
-        <x:v>505</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="G192" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H192" s="3" t="s">
-        <x:v>522</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="I192" s="3" t="s">
-        <x:v>523</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="J192" s="4">
-        <x:v>8682434.9</x:v>
+        <x:v>1708436.87</x:v>
       </x:c>
       <x:c r="K192" s="4">
-        <x:v>8299797.7</x:v>
+        <x:v>1708436.87</x:v>
       </x:c>
       <x:c r="L192" s="4">
-        <x:v>382637.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M192" s="4">
-        <x:v>8299328.12</x:v>
+        <x:v>1708436.86</x:v>
       </x:c>
       <x:c r="N192" s="5">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O192" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:15">
       <x:c r="A193" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B193" s="3" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C193" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E193" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F193" s="3" t="s">
-        <x:v>498</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="G193" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H193" s="3" t="s">
-        <x:v>524</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="I193" s="3" t="s">
-        <x:v>525</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="J193" s="4">
-        <x:v>1304054.04</x:v>
+        <x:v>1534166.12</x:v>
       </x:c>
       <x:c r="K193" s="4">
-        <x:v>483316.25</x:v>
+        <x:v>1534166.12</x:v>
       </x:c>
       <x:c r="L193" s="4">
-        <x:v>820737.79</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M193" s="4">
-        <x:v>483316.25</x:v>
+        <x:v>1840999.34</x:v>
       </x:c>
       <x:c r="N193" s="5">
-        <x:v>28</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O193" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:15">
       <x:c r="A194" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B194" s="3" t="s">
-        <x:v>494</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C194" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D194" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E194" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F194" s="3" t="s">
-        <x:v>498</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="G194" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H194" s="3" t="s">
-        <x:v>526</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="I194" s="3" t="s">
-        <x:v>527</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="J194" s="4">
-        <x:v>331037.96</x:v>
+        <x:v>1886991.32</x:v>
       </x:c>
       <x:c r="K194" s="4">
-        <x:v>331037.96</x:v>
+        <x:v>1886991.32</x:v>
       </x:c>
       <x:c r="L194" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M194" s="4">
-        <x:v>169257.02</x:v>
+        <x:v>1886991.3</x:v>
       </x:c>
       <x:c r="N194" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O194" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:15">
       <x:c r="A195" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B195" s="3" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C195" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E195" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F195" s="3" t="s">
-        <x:v>498</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="G195" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H195" s="3" t="s">
-        <x:v>528</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="I195" s="3" t="s">
-        <x:v>529</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="J195" s="4">
-        <x:v>1022425.65</x:v>
+        <x:v>331037.96</x:v>
       </x:c>
       <x:c r="K195" s="4">
-        <x:v>677041.81</x:v>
+        <x:v>331037.96</x:v>
       </x:c>
       <x:c r="L195" s="4">
-        <x:v>345383.84</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M195" s="4">
-        <x:v>728534.08</x:v>
+        <x:v>169257.02</x:v>
       </x:c>
       <x:c r="N195" s="5">
-        <x:v>24</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O195" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:15">
       <x:c r="A196" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B196" s="3" t="s">
-        <x:v>530</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="C196" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D196" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E196" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F196" s="3" t="s">
-        <x:v>498</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="G196" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H196" s="3" t="s">
-        <x:v>531</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="I196" s="3" t="s">
-        <x:v>532</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="J196" s="4">
-        <x:v>4667701.66</x:v>
+        <x:v>225611.67</x:v>
       </x:c>
       <x:c r="K196" s="4">
-        <x:v>3769074.67</x:v>
+        <x:v>214139.11</x:v>
       </x:c>
       <x:c r="L196" s="4">
-        <x:v>898626.99</x:v>
+        <x:v>11472.56</x:v>
       </x:c>
       <x:c r="M196" s="4">
-        <x:v>3769074.67</x:v>
+        <x:v>214139.12</x:v>
       </x:c>
       <x:c r="N196" s="5">
-        <x:v>54</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O196" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:15">
       <x:c r="A197" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B197" s="3" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C197" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E197" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F197" s="3" t="s">
-        <x:v>533</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="G197" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H197" s="3" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="I197" s="3" t="s">
-        <x:v>535</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="J197" s="4">
-        <x:v>7550929.32</x:v>
+        <x:v>1078141.54</x:v>
       </x:c>
       <x:c r="K197" s="4">
-        <x:v>7438680.05</x:v>
+        <x:v>908684.11</x:v>
       </x:c>
       <x:c r="L197" s="4">
-        <x:v>112249.27</x:v>
+        <x:v>169457.43</x:v>
       </x:c>
       <x:c r="M197" s="4">
-        <x:v>7431067.85</x:v>
+        <x:v>908684.1</x:v>
       </x:c>
       <x:c r="N197" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O197" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:15">
       <x:c r="A198" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B198" s="3" t="s">
-        <x:v>512</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="C198" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D198" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E198" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F198" s="3" t="s">
-        <x:v>495</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="G198" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H198" s="3" t="s">
-        <x:v>536</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="I198" s="3" t="s">
-        <x:v>537</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="J198" s="4">
-        <x:v>728744.37</x:v>
+        <x:v>4151625.25</x:v>
       </x:c>
       <x:c r="K198" s="4">
-        <x:v>699485.53</x:v>
+        <x:v>4151625.25</x:v>
       </x:c>
       <x:c r="L198" s="4">
-        <x:v>29258.84</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M198" s="4">
-        <x:v>699485.54</x:v>
+        <x:v>4151625.24</x:v>
       </x:c>
       <x:c r="N198" s="5">
-        <x:v>24</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="O198" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:15">
       <x:c r="A199" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B199" s="3" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C199" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E199" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F199" s="3" t="s">
-        <x:v>538</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="G199" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H199" s="3" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="I199" s="3" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="J199" s="4">
-        <x:v>4586522.44</x:v>
+        <x:v>893409.94</x:v>
       </x:c>
       <x:c r="K199" s="4">
-        <x:v>4292786.73</x:v>
+        <x:v>892673.68</x:v>
       </x:c>
       <x:c r="L199" s="4">
-        <x:v>293735.71</x:v>
+        <x:v>736.26</x:v>
       </x:c>
       <x:c r="M199" s="4">
-        <x:v>3714720.18</x:v>
+        <x:v>892673.67</x:v>
       </x:c>
       <x:c r="N199" s="5">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O199" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:15">
       <x:c r="A200" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B200" s="3" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C200" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D200" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E200" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F200" s="3" t="s">
-        <x:v>498</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="G200" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H200" s="3" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="I200" s="3" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J200" s="4">
-        <x:v>893409.94</x:v>
+        <x:v>1304054.04</x:v>
       </x:c>
       <x:c r="K200" s="4">
-        <x:v>892673.68</x:v>
+        <x:v>483316.25</x:v>
       </x:c>
       <x:c r="L200" s="4">
-        <x:v>736.26</x:v>
+        <x:v>820737.79</x:v>
       </x:c>
       <x:c r="M200" s="4">
-        <x:v>892673.67</x:v>
+        <x:v>483316.25</x:v>
       </x:c>
       <x:c r="N200" s="5">
-        <x:v>24</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O200" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:15">
       <x:c r="A201" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B201" s="3" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="C201" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E201" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F201" s="3" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="G201" s="3" t="s">
@@ -16518,627 +16518,627 @@
       <x:c r="B204" s="3" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="C204" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D204" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E204" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F204" s="3" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="G204" s="3" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="H204" s="3" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="I204" s="3" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="J204" s="4">
-        <x:v>1431608.12</x:v>
+        <x:v>544794.4</x:v>
       </x:c>
       <x:c r="K204" s="4">
-        <x:v>1431608.12</x:v>
+        <x:v>503660.8</x:v>
       </x:c>
       <x:c r="L204" s="4">
-        <x:v>0</x:v>
+        <x:v>41133.6</x:v>
       </x:c>
       <x:c r="M204" s="4">
-        <x:v>1215262.51</x:v>
+        <x:v>504045.13</x:v>
       </x:c>
       <x:c r="N204" s="5">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O204" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:15">
       <x:c r="A205" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B205" s="3" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="C205" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E205" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F205" s="3" t="s">
-        <x:v>556</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="G205" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H205" s="3" t="s">
-        <x:v>561</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="I205" s="3" t="s">
-        <x:v>562</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="J205" s="4">
-        <x:v>14053635.52</x:v>
+        <x:v>563593.52</x:v>
       </x:c>
       <x:c r="K205" s="4">
-        <x:v>14053635.52</x:v>
+        <x:v>563593.52</x:v>
       </x:c>
       <x:c r="L205" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M205" s="4">
-        <x:v>14053548.62</x:v>
+        <x:v>563593.52</x:v>
       </x:c>
       <x:c r="N205" s="5">
-        <x:v>48</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O205" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:15">
       <x:c r="A206" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B206" s="3" t="s">
-        <x:v>555</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="C206" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D206" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E206" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F206" s="3" t="s">
-        <x:v>563</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="G206" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="H206" s="3" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="I206" s="3" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="J206" s="4">
-        <x:v>563593.52</x:v>
+        <x:v>1431608.12</x:v>
       </x:c>
       <x:c r="K206" s="4">
-        <x:v>563593.52</x:v>
+        <x:v>1431608.12</x:v>
       </x:c>
       <x:c r="L206" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M206" s="4">
-        <x:v>563593.52</x:v>
+        <x:v>1215262.51</x:v>
       </x:c>
       <x:c r="N206" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O206" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:15">
       <x:c r="A207" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B207" s="3" t="s">
-        <x:v>555</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="C207" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E207" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F207" s="3" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="G207" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H207" s="3" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="I207" s="3" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="J207" s="4">
-        <x:v>308140.29</x:v>
+        <x:v>6153201.19</x:v>
       </x:c>
       <x:c r="K207" s="4">
-        <x:v>221012.95</x:v>
+        <x:v>6153201.19</x:v>
       </x:c>
       <x:c r="L207" s="4">
-        <x:v>87127.34</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M207" s="4">
-        <x:v>221012.95</x:v>
+        <x:v>6664845.64</x:v>
       </x:c>
       <x:c r="N207" s="5">
-        <x:v>87</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O207" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:15">
       <x:c r="A208" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B208" s="3" t="s">
-        <x:v>555</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="C208" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D208" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E208" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F208" s="3" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="G208" s="3" t="s">
-        <x:v>557</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H208" s="3" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="I208" s="3" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="J208" s="4">
-        <x:v>2616001.85</x:v>
+        <x:v>11428852.56</x:v>
       </x:c>
       <x:c r="K208" s="4">
-        <x:v>2616001.85</x:v>
+        <x:v>11428852.56</x:v>
       </x:c>
       <x:c r="L208" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M208" s="4">
-        <x:v>2722212.45</x:v>
+        <x:v>11425846.86</x:v>
       </x:c>
       <x:c r="N208" s="5">
-        <x:v>32</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O208" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:15">
       <x:c r="A209" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B209" s="3" t="s">
-        <x:v>555</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="C209" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E209" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F209" s="3" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="G209" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H209" s="3" t="s">
-        <x:v>570</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="I209" s="3" t="s">
-        <x:v>571</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="J209" s="4">
-        <x:v>6153201.19</x:v>
+        <x:v>14053635.52</x:v>
       </x:c>
       <x:c r="K209" s="4">
-        <x:v>6153201.19</x:v>
+        <x:v>14053635.52</x:v>
       </x:c>
       <x:c r="L209" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M209" s="4">
-        <x:v>6664845.64</x:v>
+        <x:v>14053548.62</x:v>
       </x:c>
       <x:c r="N209" s="5">
-        <x:v>30</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O209" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:15">
       <x:c r="A210" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B210" s="3" t="s">
-        <x:v>555</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="C210" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D210" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E210" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F210" s="3" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="G210" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H210" s="3" t="s">
-        <x:v>572</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="I210" s="3" t="s">
-        <x:v>573</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="J210" s="4">
-        <x:v>637923.23</x:v>
+        <x:v>308140.29</x:v>
       </x:c>
       <x:c r="K210" s="4">
-        <x:v>606048.6</x:v>
+        <x:v>221012.95</x:v>
       </x:c>
       <x:c r="L210" s="4">
-        <x:v>31874.63</x:v>
+        <x:v>87127.34</x:v>
       </x:c>
       <x:c r="M210" s="4">
-        <x:v>606048.6</x:v>
+        <x:v>221012.95</x:v>
       </x:c>
       <x:c r="N210" s="5">
-        <x:v>33</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="O210" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:15">
       <x:c r="A211" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B211" s="3" t="s">
-        <x:v>555</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="C211" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E211" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F211" s="3" t="s">
-        <x:v>574</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="G211" s="3" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="H211" s="3" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="I211" s="3" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="J211" s="4">
-        <x:v>16762.19</x:v>
+        <x:v>2616001.85</x:v>
       </x:c>
       <x:c r="K211" s="4">
-        <x:v>16762.19</x:v>
+        <x:v>2616001.85</x:v>
       </x:c>
       <x:c r="L211" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M211" s="4">
-        <x:v>16762.2</x:v>
+        <x:v>2722212.45</x:v>
       </x:c>
       <x:c r="N211" s="5">
-        <x:v>5</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="O211" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:15">
       <x:c r="A212" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B212" s="3" t="s">
-        <x:v>555</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="C212" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D212" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E212" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F212" s="3" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="G212" s="3" t="s">
-        <x:v>557</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H212" s="3" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="I212" s="3" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="J212" s="4">
-        <x:v>0</x:v>
+        <x:v>1174075.54</x:v>
       </x:c>
       <x:c r="K212" s="4">
-        <x:v>0</x:v>
+        <x:v>1174075.54</x:v>
       </x:c>
       <x:c r="L212" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M212" s="4">
-        <x:v>0</x:v>
+        <x:v>1174075.54</x:v>
       </x:c>
       <x:c r="N212" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O212" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:15">
       <x:c r="A213" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B213" s="3" t="s">
-        <x:v>555</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="C213" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E213" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F213" s="3" t="s">
-        <x:v>579</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="G213" s="3" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="H213" s="3" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="I213" s="3" t="s">
         <x:v>580</x:v>
       </x:c>
-      <x:c r="I213" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J213" s="4">
-        <x:v>501467.11</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K213" s="4">
-        <x:v>306280.46</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L213" s="4">
-        <x:v>195186.65</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M213" s="4">
-        <x:v>306280.47</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N213" s="5">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O213" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:15">
       <x:c r="A214" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B214" s="3" t="s">
-        <x:v>582</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="C214" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D214" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E214" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F214" s="3" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="G214" s="3" t="s">
-        <x:v>557</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H214" s="3" t="s">
-        <x:v>583</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="I214" s="3" t="s">
-        <x:v>584</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="J214" s="4">
-        <x:v>544794.4</x:v>
+        <x:v>637923.23</x:v>
       </x:c>
       <x:c r="K214" s="4">
-        <x:v>503660.8</x:v>
+        <x:v>606048.6</x:v>
       </x:c>
       <x:c r="L214" s="4">
-        <x:v>41133.6</x:v>
+        <x:v>31874.63</x:v>
       </x:c>
       <x:c r="M214" s="4">
-        <x:v>504045.13</x:v>
+        <x:v>606048.6</x:v>
       </x:c>
       <x:c r="N214" s="5">
-        <x:v>24</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O214" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:15">
       <x:c r="A215" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B215" s="3" t="s">
-        <x:v>555</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="C215" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E215" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F215" s="3" t="s">
-        <x:v>556</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="G215" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="H215" s="3" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="I215" s="3" t="s">
         <x:v>585</x:v>
       </x:c>
-      <x:c r="I215" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J215" s="4">
-        <x:v>1174075.54</x:v>
+        <x:v>501467.11</x:v>
       </x:c>
       <x:c r="K215" s="4">
-        <x:v>1174075.54</x:v>
+        <x:v>306280.46</x:v>
       </x:c>
       <x:c r="L215" s="4">
-        <x:v>0</x:v>
+        <x:v>195186.65</x:v>
       </x:c>
       <x:c r="M215" s="4">
-        <x:v>1174075.54</x:v>
+        <x:v>306280.47</x:v>
       </x:c>
       <x:c r="N215" s="5">
-        <x:v>30</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="O215" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:15">
       <x:c r="A216" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B216" s="3" t="s">
-        <x:v>555</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="C216" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D216" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E216" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F216" s="3" t="s">
-        <x:v>556</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="G216" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="H216" s="3" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="I216" s="3" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="J216" s="4">
-        <x:v>11428852.56</x:v>
+        <x:v>16762.19</x:v>
       </x:c>
       <x:c r="K216" s="4">
-        <x:v>11428852.56</x:v>
+        <x:v>16762.19</x:v>
       </x:c>
       <x:c r="L216" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M216" s="4">
-        <x:v>11425846.86</x:v>
+        <x:v>16762.2</x:v>
       </x:c>
       <x:c r="N216" s="5">
-        <x:v>30</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O216" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:15">
       <x:c r="A217" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B217" s="3" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C217" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E217" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F217" s="3" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="G217" s="3" t="s">
@@ -17223,1003 +17223,1003 @@
       <x:c r="B219" s="3" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="C219" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E219" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F219" s="3" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="G219" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H219" s="3" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="I219" s="3" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="J219" s="4">
-        <x:v>782764.38</x:v>
+        <x:v>1255010.15</x:v>
       </x:c>
       <x:c r="K219" s="4">
-        <x:v>782764.38</x:v>
+        <x:v>1255010.15</x:v>
       </x:c>
       <x:c r="L219" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M219" s="4">
-        <x:v>782764.41</x:v>
+        <x:v>1255010.13</x:v>
       </x:c>
       <x:c r="N219" s="5">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O219" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:15">
       <x:c r="A220" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B220" s="3" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="C220" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D220" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E220" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F220" s="3" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="G220" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H220" s="3" t="s">
         <x:v>600</x:v>
       </x:c>
-      <x:c r="G220" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H220" s="3" t="s">
+      <x:c r="I220" s="3" t="s">
         <x:v>601</x:v>
       </x:c>
-      <x:c r="I220" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J220" s="4">
-        <x:v>88595.98</x:v>
+        <x:v>343968.79</x:v>
       </x:c>
       <x:c r="K220" s="4">
-        <x:v>88595.98</x:v>
+        <x:v>343968.79</x:v>
       </x:c>
       <x:c r="L220" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M220" s="4">
-        <x:v>88595.98</x:v>
+        <x:v>343968.79</x:v>
       </x:c>
       <x:c r="N220" s="5">
-        <x:v>84</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O220" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:15">
       <x:c r="A221" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B221" s="3" t="s">
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="C221" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D221" s="3" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E221" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F221" s="3" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="G221" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H221" s="3" t="s">
         <x:v>603</x:v>
       </x:c>
-      <x:c r="C221" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F221" s="3" t="s">
+      <x:c r="I221" s="3" t="s">
         <x:v>604</x:v>
       </x:c>
-      <x:c r="G221" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J221" s="4">
-        <x:v>5369774.28</x:v>
+        <x:v>3737040.99</x:v>
       </x:c>
       <x:c r="K221" s="4">
-        <x:v>4967872.23</x:v>
+        <x:v>3737040.99</x:v>
       </x:c>
       <x:c r="L221" s="4">
-        <x:v>401902.05</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M221" s="4">
-        <x:v>4967872.25</x:v>
+        <x:v>3737041.01</x:v>
       </x:c>
       <x:c r="N221" s="5">
-        <x:v>53</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O221" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:15">
       <x:c r="A222" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B222" s="3" t="s">
-        <x:v>596</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="C222" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D222" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E222" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F222" s="3" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="G222" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H222" s="3" t="s">
-        <x:v>607</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="I222" s="3" t="s">
-        <x:v>608</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="J222" s="4">
         <x:v>4430496.48</x:v>
       </x:c>
       <x:c r="K222" s="4">
         <x:v>4430496.48</x:v>
       </x:c>
       <x:c r="L222" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M222" s="4">
         <x:v>4556675.29</x:v>
       </x:c>
       <x:c r="N222" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O222" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:15">
       <x:c r="A223" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B223" s="3" t="s">
-        <x:v>596</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="C223" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E223" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F223" s="3" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="G223" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H223" s="3" t="s">
-        <x:v>609</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="I223" s="3" t="s">
-        <x:v>610</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="J223" s="4">
-        <x:v>3737040.99</x:v>
+        <x:v>987509.9</x:v>
       </x:c>
       <x:c r="K223" s="4">
-        <x:v>3737040.99</x:v>
+        <x:v>987509.9</x:v>
       </x:c>
       <x:c r="L223" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M223" s="4">
-        <x:v>3737041.01</x:v>
+        <x:v>987509.92</x:v>
       </x:c>
       <x:c r="N223" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O223" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:15">
       <x:c r="A224" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B224" s="3" t="s">
-        <x:v>611</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="C224" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D224" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E224" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F224" s="3" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="G224" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H224" s="3" t="s">
-        <x:v>612</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="I224" s="3" t="s">
-        <x:v>613</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="J224" s="4">
-        <x:v>343968.79</x:v>
+        <x:v>782764.38</x:v>
       </x:c>
       <x:c r="K224" s="4">
-        <x:v>343968.79</x:v>
+        <x:v>782764.38</x:v>
       </x:c>
       <x:c r="L224" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M224" s="4">
-        <x:v>343968.79</x:v>
+        <x:v>782764.41</x:v>
       </x:c>
       <x:c r="N224" s="5">
-        <x:v>24</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O224" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:15">
       <x:c r="A225" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B225" s="3" t="s">
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="C225" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D225" s="3" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E225" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F225" s="3" t="s">
         <x:v>611</x:v>
       </x:c>
-      <x:c r="C225" s="3" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G225" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H225" s="3" t="s">
-        <x:v>614</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="I225" s="3" t="s">
-        <x:v>615</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="J225" s="4">
-        <x:v>1255010.15</x:v>
+        <x:v>88595.98</x:v>
       </x:c>
       <x:c r="K225" s="4">
-        <x:v>1255010.15</x:v>
+        <x:v>88595.98</x:v>
       </x:c>
       <x:c r="L225" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M225" s="4">
-        <x:v>1255010.13</x:v>
+        <x:v>88595.98</x:v>
       </x:c>
       <x:c r="N225" s="5">
-        <x:v>24</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="O225" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:15">
       <x:c r="A226" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B226" s="3" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="C226" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D226" s="3" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E226" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F226" s="3" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="G226" s="3" t="s">
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="H226" s="3" t="s">
         <x:v>616</x:v>
       </x:c>
-      <x:c r="C226" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F226" s="3" t="s">
+      <x:c r="I226" s="3" t="s">
         <x:v>617</x:v>
       </x:c>
-      <x:c r="G226" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J226" s="4">
-        <x:v>1192787.09</x:v>
+        <x:v>138907.06</x:v>
       </x:c>
       <x:c r="K226" s="4">
-        <x:v>1192787.09</x:v>
+        <x:v>138907.06</x:v>
       </x:c>
       <x:c r="L226" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M226" s="4">
-        <x:v>1192787.1</x:v>
+        <x:v>138907.06</x:v>
       </x:c>
       <x:c r="N226" s="5">
-        <x:v>37</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O226" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:15">
       <x:c r="A227" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B227" s="3" t="s">
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="C227" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D227" s="3" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E227" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F227" s="3" t="s">
+        <x:v>619</x:v>
+      </x:c>
+      <x:c r="G227" s="3" t="s">
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="H227" s="3" t="s">
+        <x:v>620</x:v>
+      </x:c>
+      <x:c r="I227" s="3" t="s">
         <x:v>621</x:v>
       </x:c>
-      <x:c r="C227" s="3" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J227" s="4">
-        <x:v>246630.22</x:v>
+        <x:v>1192787.09</x:v>
       </x:c>
       <x:c r="K227" s="4">
-        <x:v>200777.3</x:v>
+        <x:v>1192787.09</x:v>
       </x:c>
       <x:c r="L227" s="4">
-        <x:v>45852.92</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M227" s="4">
-        <x:v>200777.3</x:v>
+        <x:v>1192787.1</x:v>
       </x:c>
       <x:c r="N227" s="5">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O227" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:15">
       <x:c r="A228" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B228" s="3" t="s">
-        <x:v>596</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="C228" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D228" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E228" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F228" s="3" t="s">
-        <x:v>597</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="G228" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="H228" s="3" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="I228" s="3" t="s">
         <x:v>624</x:v>
       </x:c>
-      <x:c r="I228" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J228" s="4">
-        <x:v>987509.9</x:v>
+        <x:v>246630.22</x:v>
       </x:c>
       <x:c r="K228" s="4">
-        <x:v>987509.9</x:v>
+        <x:v>200777.3</x:v>
       </x:c>
       <x:c r="L228" s="4">
-        <x:v>0</x:v>
+        <x:v>45852.92</x:v>
       </x:c>
       <x:c r="M228" s="4">
-        <x:v>987509.92</x:v>
+        <x:v>200777.3</x:v>
       </x:c>
       <x:c r="N228" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O228" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:15">
       <x:c r="A229" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B229" s="3" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="C229" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D229" s="3" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E229" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F229" s="3" t="s">
         <x:v>626</x:v>
       </x:c>
-      <x:c r="C229" s="3" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G229" s="3" t="s">
-        <x:v>618</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H229" s="3" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="I229" s="3" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="J229" s="4">
-        <x:v>138907.06</x:v>
+        <x:v>5369774.28</x:v>
       </x:c>
       <x:c r="K229" s="4">
-        <x:v>138907.06</x:v>
+        <x:v>4967872.23</x:v>
       </x:c>
       <x:c r="L229" s="4">
-        <x:v>0</x:v>
+        <x:v>401902.05</x:v>
       </x:c>
       <x:c r="M229" s="4">
-        <x:v>138907.06</x:v>
+        <x:v>4967872.25</x:v>
       </x:c>
       <x:c r="N229" s="5">
-        <x:v>6</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="O229" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:15">
       <x:c r="A230" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B230" s="3" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="C230" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D230" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E230" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F230" s="3" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="G230" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="H230" s="3" t="s">
-        <x:v>631</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="I230" s="3" t="s">
-        <x:v>632</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="J230" s="4">
-        <x:v>2173909.55</x:v>
+        <x:v>1852269.26</x:v>
       </x:c>
       <x:c r="K230" s="4">
-        <x:v>2173909.55</x:v>
+        <x:v>1852269.26</x:v>
       </x:c>
       <x:c r="L230" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M230" s="4">
-        <x:v>2173909.57</x:v>
+        <x:v>1852269.26</x:v>
       </x:c>
       <x:c r="N230" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O230" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:15">
       <x:c r="A231" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B231" s="3" t="s">
-        <x:v>629</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="C231" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E231" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F231" s="3" t="s">
-        <x:v>633</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="G231" s="3" t="s">
-        <x:v>634</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="H231" s="3" t="s">
-        <x:v>635</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="I231" s="3" t="s">
-        <x:v>636</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="J231" s="4">
         <x:v>201950.32</x:v>
       </x:c>
       <x:c r="K231" s="4">
         <x:v>201950.32</x:v>
       </x:c>
       <x:c r="L231" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M231" s="4">
         <x:v>201950.34</x:v>
       </x:c>
       <x:c r="N231" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O231" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:15">
       <x:c r="A232" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B232" s="3" t="s">
-        <x:v>637</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="C232" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D232" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E232" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F232" s="3" t="s">
-        <x:v>638</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="G232" s="3" t="s">
-        <x:v>634</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="H232" s="3" t="s">
-        <x:v>639</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="I232" s="3" t="s">
-        <x:v>640</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="J232" s="4">
-        <x:v>664679.45</x:v>
+        <x:v>21790.44</x:v>
       </x:c>
       <x:c r="K232" s="4">
-        <x:v>664679.45</x:v>
+        <x:v>21790.44</x:v>
       </x:c>
       <x:c r="L232" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M232" s="4">
-        <x:v>615771.43</x:v>
+        <x:v>21790.43</x:v>
       </x:c>
       <x:c r="N232" s="5">
-        <x:v>30</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O232" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:15">
       <x:c r="A233" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B233" s="3" t="s">
-        <x:v>641</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="C233" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E233" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F233" s="3" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="G233" s="3" t="s">
-        <x:v>634</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="H233" s="3" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="I233" s="3" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="J233" s="4">
         <x:v>41619.02</x:v>
       </x:c>
       <x:c r="K233" s="4">
         <x:v>41619.02</x:v>
       </x:c>
       <x:c r="L233" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M233" s="4">
         <x:v>41619.03</x:v>
       </x:c>
       <x:c r="N233" s="5">
         <x:v>90</x:v>
       </x:c>
       <x:c r="O233" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:15">
       <x:c r="A234" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B234" s="3" t="s">
-        <x:v>644</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="C234" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D234" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E234" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F234" s="3" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="G234" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H234" s="3" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="I234" s="3" t="s">
         <x:v>645</x:v>
       </x:c>
-      <x:c r="I234" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J234" s="4">
-        <x:v>1505736.13</x:v>
+        <x:v>2173909.55</x:v>
       </x:c>
       <x:c r="K234" s="4">
-        <x:v>1505736.13</x:v>
+        <x:v>2173909.55</x:v>
       </x:c>
       <x:c r="L234" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M234" s="4">
-        <x:v>1505736.15</x:v>
+        <x:v>2173909.57</x:v>
       </x:c>
       <x:c r="N234" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O234" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:15">
       <x:c r="A235" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B235" s="3" t="s">
-        <x:v>641</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="C235" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E235" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F235" s="3" t="s">
-        <x:v>630</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="G235" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="H235" s="3" t="s">
-        <x:v>647</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="I235" s="3" t="s">
-        <x:v>648</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="J235" s="4">
-        <x:v>1087804.43</x:v>
+        <x:v>664679.45</x:v>
       </x:c>
       <x:c r="K235" s="4">
-        <x:v>1087804.43</x:v>
+        <x:v>664679.45</x:v>
       </x:c>
       <x:c r="L235" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M235" s="4">
-        <x:v>1087804.45</x:v>
+        <x:v>615771.43</x:v>
       </x:c>
       <x:c r="N235" s="5">
-        <x:v>24</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O235" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:15">
       <x:c r="A236" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B236" s="3" t="s">
-        <x:v>641</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="C236" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D236" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E236" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F236" s="3" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="G236" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H236" s="3" t="s">
-        <x:v>649</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="I236" s="3" t="s">
-        <x:v>650</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="J236" s="4">
-        <x:v>400861.77</x:v>
+        <x:v>1087804.43</x:v>
       </x:c>
       <x:c r="K236" s="4">
-        <x:v>400861.77</x:v>
+        <x:v>1087804.43</x:v>
       </x:c>
       <x:c r="L236" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M236" s="4">
-        <x:v>400861.76</x:v>
+        <x:v>1087804.45</x:v>
       </x:c>
       <x:c r="N236" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O236" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:15">
       <x:c r="A237" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B237" s="3" t="s">
-        <x:v>641</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="C237" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E237" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F237" s="3" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="G237" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H237" s="3" t="s">
-        <x:v>651</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="I237" s="3" t="s">
-        <x:v>652</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="J237" s="4">
-        <x:v>304601.76</x:v>
+        <x:v>400861.77</x:v>
       </x:c>
       <x:c r="K237" s="4">
-        <x:v>304601.76</x:v>
+        <x:v>400861.77</x:v>
       </x:c>
       <x:c r="L237" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M237" s="4">
-        <x:v>304601.8</x:v>
+        <x:v>400861.76</x:v>
       </x:c>
       <x:c r="N237" s="5">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O237" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:15">
       <x:c r="A238" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B238" s="3" t="s">
-        <x:v>641</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="C238" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D238" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E238" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F238" s="3" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="G238" s="3" t="s">
-        <x:v>634</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H238" s="3" t="s">
-        <x:v>653</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="I238" s="3" t="s">
-        <x:v>654</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="J238" s="4">
-        <x:v>1852269.26</x:v>
+        <x:v>1505736.13</x:v>
       </x:c>
       <x:c r="K238" s="4">
-        <x:v>1852269.26</x:v>
+        <x:v>1505736.13</x:v>
       </x:c>
       <x:c r="L238" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M238" s="4">
-        <x:v>1852269.26</x:v>
+        <x:v>1505736.15</x:v>
       </x:c>
       <x:c r="N238" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O238" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:15">
       <x:c r="A239" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B239" s="3" t="s">
-        <x:v>655</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="C239" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E239" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F239" s="3" t="s">
-        <x:v>656</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="G239" s="3" t="s">
-        <x:v>634</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H239" s="3" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="I239" s="3" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="J239" s="4">
-        <x:v>21790.44</x:v>
+        <x:v>304601.76</x:v>
       </x:c>
       <x:c r="K239" s="4">
-        <x:v>21790.44</x:v>
+        <x:v>304601.76</x:v>
       </x:c>
       <x:c r="L239" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M239" s="4">
-        <x:v>21790.43</x:v>
+        <x:v>304601.8</x:v>
       </x:c>
       <x:c r="N239" s="5">
-        <x:v>6</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O239" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:15">
       <x:c r="A240" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B240" s="3" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="C240" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D240" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E240" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F240" s="3" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="G240" s="3" t="s">
@@ -18245,169 +18245,169 @@
       </x:c>
       <x:c r="N240" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O240" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:15">
       <x:c r="A241" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B241" s="3" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="C241" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E241" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F241" s="3" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="G241" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H241" s="3" t="s">
         <x:v>664</x:v>
       </x:c>
-      <x:c r="G241" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H241" s="3" t="s">
+      <x:c r="I241" s="3" t="s">
         <x:v>665</x:v>
       </x:c>
-      <x:c r="I241" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J241" s="4">
-        <x:v>54315.05</x:v>
+        <x:v>7757703.1</x:v>
       </x:c>
       <x:c r="K241" s="4">
-        <x:v>54315.05</x:v>
+        <x:v>7757703.1</x:v>
       </x:c>
       <x:c r="L241" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M241" s="4">
-        <x:v>54315.05</x:v>
+        <x:v>7781189.23</x:v>
       </x:c>
       <x:c r="N241" s="5">
-        <x:v>87</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O241" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:15">
       <x:c r="A242" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B242" s="3" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="C242" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D242" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E242" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F242" s="3" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="G242" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H242" s="3" t="s">
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="I242" s="3" t="s">
         <x:v>667</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>668</x:v>
       </x:c>
       <x:c r="J242" s="4">
         <x:v>5694989.46</x:v>
       </x:c>
       <x:c r="K242" s="4">
         <x:v>5694989.46</x:v>
       </x:c>
       <x:c r="L242" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M242" s="4">
         <x:v>5694989.47</x:v>
       </x:c>
       <x:c r="N242" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O242" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:15">
       <x:c r="A243" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B243" s="3" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="C243" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E243" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F243" s="3" t="s">
-        <x:v>660</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="G243" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H243" s="3" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="I243" s="3" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="J243" s="4">
-        <x:v>7757703.1</x:v>
+        <x:v>54315.05</x:v>
       </x:c>
       <x:c r="K243" s="4">
-        <x:v>7757703.1</x:v>
+        <x:v>54315.05</x:v>
       </x:c>
       <x:c r="L243" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M243" s="4">
-        <x:v>7781189.23</x:v>
+        <x:v>54315.05</x:v>
       </x:c>
       <x:c r="N243" s="5">
-        <x:v>30</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="O243" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:15">
       <x:c r="A244" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B244" s="3" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="C244" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D244" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E244" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F244" s="3" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="G244" s="3" t="s">
@@ -18421,792 +18421,792 @@
       </x:c>
       <x:c r="J244" s="4">
         <x:v>80721.36</x:v>
       </x:c>
       <x:c r="K244" s="4">
         <x:v>80721.36</x:v>
       </x:c>
       <x:c r="L244" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M244" s="4">
         <x:v>80721.36</x:v>
       </x:c>
       <x:c r="N244" s="5">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O244" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:15">
       <x:c r="A245" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B245" s="3" t="s">
-        <x:v>659</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="C245" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E245" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F245" s="3" t="s">
-        <x:v>660</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="G245" s="3" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="H245" s="3" t="s">
-        <x:v>675</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="I245" s="3" t="s">
-        <x:v>676</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="J245" s="4">
-        <x:v>739964.1</x:v>
+        <x:v>1737454.91</x:v>
       </x:c>
       <x:c r="K245" s="4">
-        <x:v>649828.91</x:v>
+        <x:v>1737454.91</x:v>
       </x:c>
       <x:c r="L245" s="4">
-        <x:v>90135.19</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M245" s="4">
-        <x:v>649828.91</x:v>
+        <x:v>1737454.93</x:v>
       </x:c>
       <x:c r="N245" s="5">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O245" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:15">
       <x:c r="A246" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B246" s="3" t="s">
-        <x:v>659</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="C246" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D246" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E246" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F246" s="3" t="s">
-        <x:v>672</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="G246" s="3" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="H246" s="3" t="s">
-        <x:v>677</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="I246" s="3" t="s">
-        <x:v>678</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="J246" s="4">
-        <x:v>1088536.38</x:v>
+        <x:v>1654905.88</x:v>
       </x:c>
       <x:c r="K246" s="4">
-        <x:v>1088536.38</x:v>
+        <x:v>1654905.88</x:v>
       </x:c>
       <x:c r="L246" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M246" s="4">
-        <x:v>1088536.37</x:v>
+        <x:v>1654905.88</x:v>
       </x:c>
       <x:c r="N246" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O246" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:15">
       <x:c r="A247" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B247" s="3" t="s">
-        <x:v>679</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="C247" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E247" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F247" s="3" t="s">
-        <x:v>680</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="G247" s="3" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="H247" s="3" t="s">
-        <x:v>681</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="I247" s="3" t="s">
-        <x:v>682</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="J247" s="4">
-        <x:v>1737454.91</x:v>
+        <x:v>739964.1</x:v>
       </x:c>
       <x:c r="K247" s="4">
-        <x:v>1737454.91</x:v>
+        <x:v>649828.91</x:v>
       </x:c>
       <x:c r="L247" s="4">
-        <x:v>0</x:v>
+        <x:v>90135.19</x:v>
       </x:c>
       <x:c r="M247" s="4">
-        <x:v>1737454.93</x:v>
+        <x:v>649828.91</x:v>
       </x:c>
       <x:c r="N247" s="5">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O247" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:15">
       <x:c r="A248" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B248" s="3" t="s">
-        <x:v>679</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="C248" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D248" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E248" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F248" s="3" t="s">
-        <x:v>683</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="G248" s="3" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="H248" s="3" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="I248" s="3" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="J248" s="4">
-        <x:v>1654905.88</x:v>
+        <x:v>1088536.38</x:v>
       </x:c>
       <x:c r="K248" s="4">
-        <x:v>1654905.88</x:v>
+        <x:v>1088536.38</x:v>
       </x:c>
       <x:c r="L248" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M248" s="4">
-        <x:v>1654905.88</x:v>
+        <x:v>1088536.37</x:v>
       </x:c>
       <x:c r="N248" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O248" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:15">
       <x:c r="A249" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B249" s="3" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="C249" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E249" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F249" s="3" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="G249" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="H249" s="3" t="s">
-        <x:v>688</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="I249" s="3" t="s">
-        <x:v>689</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="J249" s="4">
-        <x:v>1112243.02</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K249" s="4">
-        <x:v>1112243.02</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L249" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M249" s="4">
-        <x:v>1112243.01</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N249" s="5">
-        <x:v>30</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O249" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:15">
       <x:c r="A250" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B250" s="3" t="s">
-        <x:v>690</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="C250" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D250" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E250" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F250" s="3" t="s">
-        <x:v>691</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="G250" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="H250" s="3" t="s">
-        <x:v>692</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="I250" s="3" t="s">
-        <x:v>693</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="J250" s="4">
-        <x:v>60332.72</x:v>
+        <x:v>90955.46</x:v>
       </x:c>
       <x:c r="K250" s="4">
-        <x:v>60332.72</x:v>
+        <x:v>90955.46</x:v>
       </x:c>
       <x:c r="L250" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M250" s="4">
-        <x:v>60332.72</x:v>
+        <x:v>90955.44</x:v>
       </x:c>
       <x:c r="N250" s="5">
-        <x:v>90</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O250" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:15">
       <x:c r="A251" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B251" s="3" t="s">
-        <x:v>694</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="C251" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E251" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F251" s="3" t="s">
-        <x:v>695</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="G251" s="3" t="s">
-        <x:v>696</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="H251" s="3" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="I251" s="3" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="J251" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K251" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L251" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M251" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N251" s="5">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O251" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:15">
       <x:c r="A252" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B252" s="3" t="s">
+        <x:v>686</x:v>
+      </x:c>
+      <x:c r="C252" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D252" s="3" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E252" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F252" s="3" t="s">
         <x:v>699</x:v>
       </x:c>
-      <x:c r="C252" s="3" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G252" s="3" t="s">
-        <x:v>696</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H252" s="3" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="I252" s="3" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="J252" s="4">
-        <x:v>818237.08</x:v>
+        <x:v>60332.72</x:v>
       </x:c>
       <x:c r="K252" s="4">
-        <x:v>818237.08</x:v>
+        <x:v>60332.72</x:v>
       </x:c>
       <x:c r="L252" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M252" s="4">
-        <x:v>818237.09</x:v>
+        <x:v>60332.72</x:v>
       </x:c>
       <x:c r="N252" s="5">
-        <x:v>24</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="O252" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:15">
       <x:c r="A253" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B253" s="3" t="s">
-        <x:v>686</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="C253" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E253" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F253" s="3" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="G253" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H253" s="3" t="s">
-        <x:v>702</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="I253" s="3" t="s">
-        <x:v>703</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="J253" s="4">
-        <x:v>2836632.12</x:v>
+        <x:v>1112243.02</x:v>
       </x:c>
       <x:c r="K253" s="4">
-        <x:v>2836632.12</x:v>
+        <x:v>1112243.02</x:v>
       </x:c>
       <x:c r="L253" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M253" s="4">
-        <x:v>2836632.13</x:v>
+        <x:v>1112243.01</x:v>
       </x:c>
       <x:c r="N253" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O253" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:15">
       <x:c r="A254" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B254" s="3" t="s">
-        <x:v>686</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="C254" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D254" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E254" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F254" s="3" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="G254" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H254" s="3" t="s">
-        <x:v>704</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="I254" s="3" t="s">
-        <x:v>705</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="J254" s="4">
-        <x:v>802529.48</x:v>
+        <x:v>2836632.12</x:v>
       </x:c>
       <x:c r="K254" s="4">
-        <x:v>802529.48</x:v>
+        <x:v>2836632.12</x:v>
       </x:c>
       <x:c r="L254" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M254" s="4">
-        <x:v>802529.5</x:v>
+        <x:v>2836632.13</x:v>
       </x:c>
       <x:c r="N254" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O254" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:15">
       <x:c r="A255" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B255" s="3" t="s">
-        <x:v>699</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="C255" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E255" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F255" s="3" t="s">
-        <x:v>691</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="G255" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H255" s="3" t="s">
-        <x:v>706</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="I255" s="3" t="s">
-        <x:v>707</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="J255" s="4">
-        <x:v>2464660.34</x:v>
+        <x:v>1326973</x:v>
       </x:c>
       <x:c r="K255" s="4">
-        <x:v>2464660.34</x:v>
+        <x:v>1326973</x:v>
       </x:c>
       <x:c r="L255" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M255" s="4">
-        <x:v>2464660.32</x:v>
+        <x:v>1326972.98</x:v>
       </x:c>
       <x:c r="N255" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O255" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:15">
       <x:c r="A256" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B256" s="3" t="s">
-        <x:v>686</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="C256" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D256" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E256" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F256" s="3" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="G256" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H256" s="3" t="s">
-        <x:v>708</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="I256" s="3" t="s">
-        <x:v>709</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="J256" s="4">
-        <x:v>363117.04</x:v>
+        <x:v>802529.48</x:v>
       </x:c>
       <x:c r="K256" s="4">
-        <x:v>363117.04</x:v>
+        <x:v>802529.48</x:v>
       </x:c>
       <x:c r="L256" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M256" s="4">
-        <x:v>363117.03</x:v>
+        <x:v>802529.5</x:v>
       </x:c>
       <x:c r="N256" s="5">
-        <x:v>24</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O256" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:15">
       <x:c r="A257" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B257" s="3" t="s">
+        <x:v>691</x:v>
+      </x:c>
+      <x:c r="C257" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D257" s="3" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E257" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F257" s="3" t="s">
         <x:v>699</x:v>
       </x:c>
-      <x:c r="C257" s="3" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G257" s="3" t="s">
-        <x:v>696</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H257" s="3" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="I257" s="3" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="J257" s="4">
-        <x:v>90955.46</x:v>
+        <x:v>2464660.34</x:v>
       </x:c>
       <x:c r="K257" s="4">
-        <x:v>90955.46</x:v>
+        <x:v>2464660.34</x:v>
       </x:c>
       <x:c r="L257" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M257" s="4">
-        <x:v>90955.44</x:v>
+        <x:v>2464660.32</x:v>
       </x:c>
       <x:c r="N257" s="5">
-        <x:v>6</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O257" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:15">
       <x:c r="A258" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B258" s="3" t="s">
-        <x:v>686</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="C258" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D258" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E258" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F258" s="3" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="G258" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="H258" s="3" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="I258" s="3" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="J258" s="4">
-        <x:v>338918.71</x:v>
+        <x:v>818237.08</x:v>
       </x:c>
       <x:c r="K258" s="4">
-        <x:v>338918.71</x:v>
+        <x:v>818237.08</x:v>
       </x:c>
       <x:c r="L258" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M258" s="4">
-        <x:v>338918.72</x:v>
+        <x:v>818237.09</x:v>
       </x:c>
       <x:c r="N258" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O258" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:15">
       <x:c r="A259" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B259" s="3" t="s">
-        <x:v>690</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="C259" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E259" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F259" s="3" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="G259" s="3" t="s">
-        <x:v>696</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H259" s="3" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="I259" s="3" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="J259" s="4">
-        <x:v>0</x:v>
+        <x:v>338918.71</x:v>
       </x:c>
       <x:c r="K259" s="4">
-        <x:v>0</x:v>
+        <x:v>338918.71</x:v>
       </x:c>
       <x:c r="L259" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M259" s="4">
-        <x:v>0</x:v>
+        <x:v>338918.72</x:v>
       </x:c>
       <x:c r="N259" s="5">
-        <x:v>34</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O259" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:15">
       <x:c r="A260" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B260" s="3" t="s">
-        <x:v>686</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="C260" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D260" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E260" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F260" s="3" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="G260" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H260" s="3" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="I260" s="3" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="J260" s="4">
-        <x:v>1326973</x:v>
+        <x:v>363117.04</x:v>
       </x:c>
       <x:c r="K260" s="4">
-        <x:v>1326973</x:v>
+        <x:v>363117.04</x:v>
       </x:c>
       <x:c r="L260" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M260" s="4">
-        <x:v>1326972.98</x:v>
+        <x:v>363117.03</x:v>
       </x:c>
       <x:c r="N260" s="5">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O260" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:15">
       <x:c r="A261" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B261" s="3" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="C261" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E261" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F261" s="3" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="G261" s="3" t="s">
@@ -19244,627 +19244,627 @@
       <x:c r="B262" s="3" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="C262" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D262" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E262" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F262" s="3" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="G262" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H262" s="3" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="I262" s="3" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="J262" s="4">
-        <x:v>5164355.37</x:v>
+        <x:v>2167320.69</x:v>
       </x:c>
       <x:c r="K262" s="4">
-        <x:v>3717983.45</x:v>
+        <x:v>1936869.92</x:v>
       </x:c>
       <x:c r="L262" s="4">
-        <x:v>1446371.92</x:v>
+        <x:v>230450.77</x:v>
       </x:c>
       <x:c r="M262" s="4">
-        <x:v>3717983.44</x:v>
+        <x:v>1936869.93</x:v>
       </x:c>
       <x:c r="N262" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O262" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:15">
       <x:c r="A263" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B263" s="3" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="C263" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E263" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F263" s="3" t="s">
-        <x:v>728</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="G263" s="3" t="s">
-        <x:v>729</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="H263" s="3" t="s">
-        <x:v>730</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="I263" s="3" t="s">
-        <x:v>731</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="J263" s="4">
-        <x:v>2075801.71</x:v>
+        <x:v>5691793.57</x:v>
       </x:c>
       <x:c r="K263" s="4">
-        <x:v>2075801.71</x:v>
+        <x:v>4239731.03</x:v>
       </x:c>
       <x:c r="L263" s="4">
-        <x:v>0</x:v>
+        <x:v>1452062.54</x:v>
       </x:c>
       <x:c r="M263" s="4">
-        <x:v>2075801.72</x:v>
+        <x:v>4239718.67</x:v>
       </x:c>
       <x:c r="N263" s="5">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O263" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:15">
       <x:c r="A264" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B264" s="3" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="C264" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D264" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E264" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F264" s="3" t="s">
-        <x:v>725</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="G264" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H264" s="3" t="s">
-        <x:v>732</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="I264" s="3" t="s">
-        <x:v>733</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="J264" s="4">
-        <x:v>60920.84</x:v>
+        <x:v>125035.37</x:v>
       </x:c>
       <x:c r="K264" s="4">
-        <x:v>60920.84</x:v>
+        <x:v>95664.26</x:v>
       </x:c>
       <x:c r="L264" s="4">
-        <x:v>0</x:v>
+        <x:v>29371.11</x:v>
       </x:c>
       <x:c r="M264" s="4">
-        <x:v>60920.83</x:v>
+        <x:v>95664.25</x:v>
       </x:c>
       <x:c r="N264" s="5">
-        <x:v>60</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O264" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:15">
       <x:c r="A265" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B265" s="3" t="s">
-        <x:v>724</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="C265" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E265" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F265" s="3" t="s">
-        <x:v>725</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="G265" s="3" t="s">
-        <x:v>729</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="H265" s="3" t="s">
-        <x:v>734</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="I265" s="3" t="s">
-        <x:v>735</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="J265" s="4">
-        <x:v>3217447.95</x:v>
+        <x:v>551061.65</x:v>
       </x:c>
       <x:c r="K265" s="4">
-        <x:v>3217447.95</x:v>
+        <x:v>551061.65</x:v>
       </x:c>
       <x:c r="L265" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M265" s="4">
-        <x:v>3217447.92</x:v>
+        <x:v>551061.66</x:v>
       </x:c>
       <x:c r="N265" s="5">
-        <x:v>43</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O265" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:15">
       <x:c r="A266" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B266" s="3" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="C266" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D266" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E266" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F266" s="3" t="s">
-        <x:v>736</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="G266" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H266" s="3" t="s">
-        <x:v>737</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="I266" s="3" t="s">
-        <x:v>738</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="J266" s="4">
-        <x:v>2167320.69</x:v>
+        <x:v>60920.84</x:v>
       </x:c>
       <x:c r="K266" s="4">
-        <x:v>1936869.92</x:v>
+        <x:v>60920.84</x:v>
       </x:c>
       <x:c r="L266" s="4">
-        <x:v>230450.77</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M266" s="4">
-        <x:v>1936869.93</x:v>
+        <x:v>60920.83</x:v>
       </x:c>
       <x:c r="N266" s="5">
-        <x:v>30</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O266" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:15">
       <x:c r="A267" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B267" s="3" t="s">
-        <x:v>739</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="C267" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E267" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F267" s="3" t="s">
-        <x:v>725</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="G267" s="3" t="s">
-        <x:v>729</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H267" s="3" t="s">
-        <x:v>740</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="I267" s="3" t="s">
-        <x:v>741</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="J267" s="4">
-        <x:v>551061.65</x:v>
+        <x:v>5164355.37</x:v>
       </x:c>
       <x:c r="K267" s="4">
-        <x:v>551061.65</x:v>
+        <x:v>3717983.45</x:v>
       </x:c>
       <x:c r="L267" s="4">
-        <x:v>0</x:v>
+        <x:v>1446371.92</x:v>
       </x:c>
       <x:c r="M267" s="4">
-        <x:v>551061.66</x:v>
+        <x:v>3717983.44</x:v>
       </x:c>
       <x:c r="N267" s="5">
-        <x:v>24</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O267" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:15">
       <x:c r="A268" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B268" s="3" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="C268" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D268" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E268" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F268" s="3" t="s">
-        <x:v>736</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="G268" s="3" t="s">
-        <x:v>729</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="H268" s="3" t="s">
-        <x:v>742</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="I268" s="3" t="s">
-        <x:v>743</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="J268" s="4">
-        <x:v>54795.3</x:v>
+        <x:v>2075801.71</x:v>
       </x:c>
       <x:c r="K268" s="4">
-        <x:v>54795.3</x:v>
+        <x:v>2075801.71</x:v>
       </x:c>
       <x:c r="L268" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M268" s="4">
-        <x:v>54795.3</x:v>
+        <x:v>2075801.72</x:v>
       </x:c>
       <x:c r="N268" s="5">
-        <x:v>6</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O268" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:15">
       <x:c r="A269" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B269" s="3" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="C269" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E269" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F269" s="3" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="G269" s="3" t="s">
-        <x:v>729</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="H269" s="3" t="s">
-        <x:v>744</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="I269" s="3" t="s">
-        <x:v>745</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="J269" s="4">
-        <x:v>688439.09</x:v>
+        <x:v>54795.3</x:v>
       </x:c>
       <x:c r="K269" s="4">
-        <x:v>688439.09</x:v>
+        <x:v>54795.3</x:v>
       </x:c>
       <x:c r="L269" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M269" s="4">
-        <x:v>688439.08</x:v>
+        <x:v>54795.3</x:v>
       </x:c>
       <x:c r="N269" s="5">
-        <x:v>43</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O269" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:15">
       <x:c r="A270" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B270" s="3" t="s">
-        <x:v>746</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="C270" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D270" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E270" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F270" s="3" t="s">
-        <x:v>747</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="G270" s="3" t="s">
-        <x:v>729</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="H270" s="3" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="I270" s="3" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="J270" s="4">
-        <x:v>5691793.57</x:v>
+        <x:v>3217447.95</x:v>
       </x:c>
       <x:c r="K270" s="4">
-        <x:v>4239731.03</x:v>
+        <x:v>3217447.95</x:v>
       </x:c>
       <x:c r="L270" s="4">
-        <x:v>1452062.54</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M270" s="4">
-        <x:v>4239718.67</x:v>
+        <x:v>3217447.92</x:v>
       </x:c>
       <x:c r="N270" s="5">
-        <x:v>48</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="O270" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:15">
       <x:c r="A271" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B271" s="3" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="C271" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E271" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F271" s="3" t="s">
-        <x:v>725</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="G271" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="H271" s="3" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="I271" s="3" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="J271" s="4">
-        <x:v>125035.37</x:v>
+        <x:v>688439.09</x:v>
       </x:c>
       <x:c r="K271" s="4">
-        <x:v>95664.26</x:v>
+        <x:v>688439.09</x:v>
       </x:c>
       <x:c r="L271" s="4">
-        <x:v>29371.11</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M271" s="4">
-        <x:v>95664.25</x:v>
+        <x:v>688439.08</x:v>
       </x:c>
       <x:c r="N271" s="5">
-        <x:v>18</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="O271" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:15">
       <x:c r="A272" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B272" s="3" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="C272" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D272" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E272" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F272" s="3" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="G272" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H272" s="3" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="I272" s="3" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="J272" s="4">
-        <x:v>13117.41</x:v>
+        <x:v>1068285.45</x:v>
       </x:c>
       <x:c r="K272" s="4">
-        <x:v>13117.41</x:v>
+        <x:v>1068285.45</x:v>
       </x:c>
       <x:c r="L272" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M272" s="4">
-        <x:v>13117.41</x:v>
+        <x:v>1068285.44</x:v>
       </x:c>
       <x:c r="N272" s="5">
-        <x:v>36</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O272" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:15">
       <x:c r="A273" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B273" s="3" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="C273" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E273" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F273" s="3" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="G273" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H273" s="3" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="I273" s="3" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="J273" s="4">
-        <x:v>513896.81</x:v>
+        <x:v>13117.41</x:v>
       </x:c>
       <x:c r="K273" s="4">
-        <x:v>513896.81</x:v>
+        <x:v>13117.41</x:v>
       </x:c>
       <x:c r="L273" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M273" s="4">
-        <x:v>513896.82</x:v>
+        <x:v>13117.41</x:v>
       </x:c>
       <x:c r="N273" s="5">
-        <x:v>18</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O273" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:15">
       <x:c r="A274" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B274" s="3" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="C274" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D274" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E274" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F274" s="3" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="G274" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H274" s="3" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="I274" s="3" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="J274" s="4">
-        <x:v>490432.85</x:v>
+        <x:v>423969.99</x:v>
       </x:c>
       <x:c r="K274" s="4">
-        <x:v>490432.85</x:v>
+        <x:v>423969.99</x:v>
       </x:c>
       <x:c r="L274" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M274" s="4">
-        <x:v>490432.84</x:v>
+        <x:v>423969.99</x:v>
       </x:c>
       <x:c r="N274" s="5">
-        <x:v>18</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O274" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:15">
       <x:c r="A275" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B275" s="3" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="C275" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E275" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F275" s="3" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="G275" s="3" t="s">
@@ -19902,674 +19902,674 @@
       <x:c r="B276" s="3" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="C276" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D276" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E276" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F276" s="3" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="G276" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H276" s="3" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="I276" s="3" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="J276" s="4">
-        <x:v>423969.99</x:v>
+        <x:v>490432.85</x:v>
       </x:c>
       <x:c r="K276" s="4">
-        <x:v>423969.99</x:v>
+        <x:v>490432.85</x:v>
       </x:c>
       <x:c r="L276" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M276" s="4">
-        <x:v>423969.99</x:v>
+        <x:v>490432.84</x:v>
       </x:c>
       <x:c r="N276" s="5">
-        <x:v>30</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O276" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:15">
       <x:c r="A277" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B277" s="3" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="C277" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E277" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F277" s="3" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="G277" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H277" s="3" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="I277" s="3" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="J277" s="4">
-        <x:v>1068285.45</x:v>
+        <x:v>513896.81</x:v>
       </x:c>
       <x:c r="K277" s="4">
-        <x:v>1068285.45</x:v>
+        <x:v>513896.81</x:v>
       </x:c>
       <x:c r="L277" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M277" s="4">
-        <x:v>1068285.44</x:v>
+        <x:v>513896.82</x:v>
       </x:c>
       <x:c r="N277" s="5">
-        <x:v>30</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O277" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:15">
       <x:c r="A278" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B278" s="3" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C278" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D278" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E278" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F278" s="3" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="G278" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H278" s="3" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="I278" s="3" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="J278" s="4">
-        <x:v>350512.31</x:v>
+        <x:v>339801.9</x:v>
       </x:c>
       <x:c r="K278" s="4">
-        <x:v>342680.02</x:v>
+        <x:v>339801.9</x:v>
       </x:c>
       <x:c r="L278" s="4">
-        <x:v>7832.29</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M278" s="4">
-        <x:v>342680.02</x:v>
+        <x:v>339801.93</x:v>
       </x:c>
       <x:c r="N278" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O278" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:15">
       <x:c r="A279" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B279" s="3" t="s">
-        <x:v>766</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="C279" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E279" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F279" s="3" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="G279" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="H279" s="3" t="s">
-        <x:v>770</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="I279" s="3" t="s">
-        <x:v>771</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="J279" s="4">
-        <x:v>43509.03</x:v>
+        <x:v>2519267.66</x:v>
       </x:c>
       <x:c r="K279" s="4">
-        <x:v>43509.03</x:v>
+        <x:v>2519267.66</x:v>
       </x:c>
       <x:c r="L279" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M279" s="4">
-        <x:v>43509.02</x:v>
+        <x:v>2519267.65</x:v>
       </x:c>
       <x:c r="N279" s="5">
-        <x:v>92</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O279" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:15">
       <x:c r="A280" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B280" s="3" t="s">
-        <x:v>766</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="C280" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D280" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E280" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F280" s="3" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="G280" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H280" s="3" t="s">
-        <x:v>772</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="I280" s="3" t="s">
-        <x:v>773</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="J280" s="4">
         <x:v>753435.85</x:v>
       </x:c>
       <x:c r="K280" s="4">
         <x:v>753435.85</x:v>
       </x:c>
       <x:c r="L280" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M280" s="4">
         <x:v>753435.88</x:v>
       </x:c>
       <x:c r="N280" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O280" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:15">
       <x:c r="A281" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B281" s="3" t="s">
-        <x:v>766</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="C281" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E281" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F281" s="3" t="s">
-        <x:v>774</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="G281" s="3" t="s">
-        <x:v>775</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H281" s="3" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="I281" s="3" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="J281" s="4">
-        <x:v>663260.85</x:v>
+        <x:v>1381809.11</x:v>
       </x:c>
       <x:c r="K281" s="4">
-        <x:v>659217.25</x:v>
+        <x:v>1381809.11</x:v>
       </x:c>
       <x:c r="L281" s="4">
-        <x:v>4043.6</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M281" s="4">
-        <x:v>659217.24</x:v>
+        <x:v>1381809.09</x:v>
       </x:c>
       <x:c r="N281" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O281" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:15">
       <x:c r="A282" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B282" s="3" t="s">
+        <x:v>770</x:v>
+      </x:c>
+      <x:c r="C282" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D282" s="3" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E282" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F282" s="3" t="s">
+        <x:v>767</x:v>
+      </x:c>
+      <x:c r="G282" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H282" s="3" t="s">
         <x:v>778</x:v>
       </x:c>
-      <x:c r="C282" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F282" s="3" t="s">
+      <x:c r="I282" s="3" t="s">
         <x:v>779</x:v>
       </x:c>
-      <x:c r="G282" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J282" s="4">
-        <x:v>13761.32</x:v>
+        <x:v>350512.31</x:v>
       </x:c>
       <x:c r="K282" s="4">
-        <x:v>13761.32</x:v>
+        <x:v>342680.02</x:v>
       </x:c>
       <x:c r="L282" s="4">
-        <x:v>0</x:v>
+        <x:v>7832.29</x:v>
       </x:c>
       <x:c r="M282" s="4">
-        <x:v>32187.37</x:v>
+        <x:v>342680.02</x:v>
       </x:c>
       <x:c r="N282" s="5">
-        <x:v>5</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O282" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:15">
       <x:c r="A283" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B283" s="3" t="s">
-        <x:v>782</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="C283" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E283" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F283" s="3" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="G283" s="3" t="s">
-        <x:v>775</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H283" s="3" t="s">
-        <x:v>783</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="I283" s="3" t="s">
-        <x:v>784</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="J283" s="4">
-        <x:v>1441683.34</x:v>
+        <x:v>43509.03</x:v>
       </x:c>
       <x:c r="K283" s="4">
-        <x:v>1441683.34</x:v>
+        <x:v>43509.03</x:v>
       </x:c>
       <x:c r="L283" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M283" s="4">
-        <x:v>1441683.33</x:v>
+        <x:v>43509.02</x:v>
       </x:c>
       <x:c r="N283" s="5">
-        <x:v>30</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="O283" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:15">
       <x:c r="A284" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B284" s="3" t="s">
-        <x:v>766</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="C284" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D284" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E284" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F284" s="3" t="s">
-        <x:v>767</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="G284" s="3" t="s">
-        <x:v>775</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="H284" s="3" t="s">
-        <x:v>785</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="I284" s="3" t="s">
-        <x:v>786</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="J284" s="4">
-        <x:v>2519267.66</x:v>
+        <x:v>561791.12</x:v>
       </x:c>
       <x:c r="K284" s="4">
-        <x:v>2519267.66</x:v>
+        <x:v>561791.12</x:v>
       </x:c>
       <x:c r="L284" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M284" s="4">
-        <x:v>2519267.65</x:v>
+        <x:v>561791.09</x:v>
       </x:c>
       <x:c r="N284" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O284" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:15">
       <x:c r="A285" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B285" s="3" t="s">
-        <x:v>766</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="C285" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E285" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F285" s="3" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="G285" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H285" s="3" t="s">
-        <x:v>787</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="I285" s="3" t="s">
-        <x:v>788</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="J285" s="4">
-        <x:v>1381809.11</x:v>
+        <x:v>760369.64</x:v>
       </x:c>
       <x:c r="K285" s="4">
-        <x:v>1381809.11</x:v>
+        <x:v>760369.64</x:v>
       </x:c>
       <x:c r="L285" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M285" s="4">
-        <x:v>1381809.09</x:v>
+        <x:v>812010.26</x:v>
       </x:c>
       <x:c r="N285" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O285" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:15">
       <x:c r="A286" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B286" s="3" t="s">
-        <x:v>766</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="C286" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D286" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E286" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F286" s="3" t="s">
+        <x:v>787</x:v>
+      </x:c>
+      <x:c r="G286" s="3" t="s">
+        <x:v>771</x:v>
+      </x:c>
+      <x:c r="H286" s="3" t="s">
+        <x:v>788</x:v>
+      </x:c>
+      <x:c r="I286" s="3" t="s">
         <x:v>789</x:v>
       </x:c>
-      <x:c r="G286" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J286" s="4">
-        <x:v>561791.12</x:v>
+        <x:v>663260.85</x:v>
       </x:c>
       <x:c r="K286" s="4">
-        <x:v>561791.12</x:v>
+        <x:v>659217.25</x:v>
       </x:c>
       <x:c r="L286" s="4">
-        <x:v>0</x:v>
+        <x:v>4043.6</x:v>
       </x:c>
       <x:c r="M286" s="4">
-        <x:v>561791.09</x:v>
+        <x:v>659217.24</x:v>
       </x:c>
       <x:c r="N286" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O286" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:15">
       <x:c r="A287" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B287" s="3" t="s">
-        <x:v>782</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="C287" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E287" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F287" s="3" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="G287" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="H287" s="3" t="s">
-        <x:v>792</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="I287" s="3" t="s">
-        <x:v>793</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="J287" s="4">
-        <x:v>339801.9</x:v>
+        <x:v>1441683.34</x:v>
       </x:c>
       <x:c r="K287" s="4">
-        <x:v>339801.9</x:v>
+        <x:v>1441683.34</x:v>
       </x:c>
       <x:c r="L287" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M287" s="4">
-        <x:v>339801.93</x:v>
+        <x:v>1441683.33</x:v>
       </x:c>
       <x:c r="N287" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O287" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:15">
       <x:c r="A288" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B288" s="3" t="s">
-        <x:v>766</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="C288" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D288" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E288" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F288" s="3" t="s">
-        <x:v>767</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="G288" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="H288" s="3" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="I288" s="3" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="J288" s="4">
-        <x:v>760369.64</x:v>
+        <x:v>13761.32</x:v>
       </x:c>
       <x:c r="K288" s="4">
-        <x:v>760369.64</x:v>
+        <x:v>13761.32</x:v>
       </x:c>
       <x:c r="L288" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M288" s="4">
-        <x:v>812010.26</x:v>
+        <x:v>32187.37</x:v>
       </x:c>
       <x:c r="N288" s="5">
-        <x:v>30</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O288" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:15">
       <x:c r="A289" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B289" s="3" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="C289" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E289" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F289" s="3" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="G289" s="3" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="H289" s="3" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="I289" s="3" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="J289" s="4">
-        <x:v>990140.59</x:v>
+        <x:v>2787639.37</x:v>
       </x:c>
       <x:c r="K289" s="4">
-        <x:v>990140.59</x:v>
+        <x:v>2787639.37</x:v>
       </x:c>
       <x:c r="L289" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M289" s="4">
-        <x:v>990140.6</x:v>
+        <x:v>2787639.36</x:v>
       </x:c>
       <x:c r="N289" s="5">
-        <x:v>30</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="O289" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:15">
       <x:c r="A290" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B290" s="3" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="C290" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D290" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E290" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F290" s="3" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="G290" s="3" t="s">
@@ -20595,871 +20595,871 @@
       </x:c>
       <x:c r="N290" s="5">
         <x:v>5</x:v>
       </x:c>
       <x:c r="O290" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:15">
       <x:c r="A291" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B291" s="3" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="C291" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E291" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F291" s="3" t="s">
-        <x:v>797</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="G291" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="H291" s="3" t="s">
-        <x:v>804</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="I291" s="3" t="s">
-        <x:v>805</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="J291" s="4">
-        <x:v>2974879.07</x:v>
+        <x:v>990140.59</x:v>
       </x:c>
       <x:c r="K291" s="4">
-        <x:v>2974879.07</x:v>
+        <x:v>990140.59</x:v>
       </x:c>
       <x:c r="L291" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M291" s="4">
-        <x:v>2974879.07</x:v>
+        <x:v>990140.6</x:v>
       </x:c>
       <x:c r="N291" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O291" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:15">
       <x:c r="A292" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B292" s="3" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="C292" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D292" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E292" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F292" s="3" t="s">
-        <x:v>806</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="G292" s="3" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="H292" s="3" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="I292" s="3" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="J292" s="4">
-        <x:v>2787639.37</x:v>
+        <x:v>377685.21</x:v>
       </x:c>
       <x:c r="K292" s="4">
-        <x:v>2787639.37</x:v>
+        <x:v>369310.25</x:v>
       </x:c>
       <x:c r="L292" s="4">
-        <x:v>0</x:v>
+        <x:v>8374.96</x:v>
       </x:c>
       <x:c r="M292" s="4">
-        <x:v>2787639.36</x:v>
+        <x:v>369310.24</x:v>
       </x:c>
       <x:c r="N292" s="5">
-        <x:v>29</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="O292" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:15">
       <x:c r="A293" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B293" s="3" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="C293" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E293" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F293" s="3" t="s">
-        <x:v>797</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="G293" s="3" t="s">
-        <x:v>798</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H293" s="3" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="I293" s="3" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="J293" s="4">
-        <x:v>377685.21</x:v>
+        <x:v>49952.62</x:v>
       </x:c>
       <x:c r="K293" s="4">
-        <x:v>369310.25</x:v>
+        <x:v>49952.62</x:v>
       </x:c>
       <x:c r="L293" s="4">
-        <x:v>8374.96</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M293" s="4">
-        <x:v>369310.24</x:v>
+        <x:v>49952.64</x:v>
       </x:c>
       <x:c r="N293" s="5">
-        <x:v>25</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="O293" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:15">
       <x:c r="A294" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B294" s="3" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="C294" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D294" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E294" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F294" s="3" t="s">
-        <x:v>797</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="G294" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H294" s="3" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="I294" s="3" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="J294" s="4">
-        <x:v>49952.62</x:v>
+        <x:v>2654652.37</x:v>
       </x:c>
       <x:c r="K294" s="4">
-        <x:v>49952.62</x:v>
+        <x:v>2654652.37</x:v>
       </x:c>
       <x:c r="L294" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M294" s="4">
-        <x:v>49952.64</x:v>
+        <x:v>2654652.39</x:v>
       </x:c>
       <x:c r="N294" s="5">
-        <x:v>87</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O294" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:15">
       <x:c r="A295" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B295" s="3" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="C295" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E295" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F295" s="3" t="s">
-        <x:v>797</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="G295" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H295" s="3" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="I295" s="3" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="J295" s="4">
-        <x:v>2654652.37</x:v>
+        <x:v>2974879.07</x:v>
       </x:c>
       <x:c r="K295" s="4">
-        <x:v>2654652.37</x:v>
+        <x:v>2974879.07</x:v>
       </x:c>
       <x:c r="L295" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M295" s="4">
-        <x:v>2654652.39</x:v>
+        <x:v>2974879.07</x:v>
       </x:c>
       <x:c r="N295" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O295" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:15">
       <x:c r="A296" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B296" s="3" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C296" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D296" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E296" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F296" s="3" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="G296" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H296" s="3" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="I296" s="3" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="J296" s="4">
-        <x:v>2771886.77</x:v>
+        <x:v>91975.44</x:v>
       </x:c>
       <x:c r="K296" s="4">
-        <x:v>2771886.77</x:v>
+        <x:v>91975.44</x:v>
       </x:c>
       <x:c r="L296" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M296" s="4">
-        <x:v>2771886.76</x:v>
+        <x:v>91975.45</x:v>
       </x:c>
       <x:c r="N296" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O296" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:15">
       <x:c r="A297" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B297" s="3" t="s">
+        <x:v>815</x:v>
+      </x:c>
+      <x:c r="C297" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D297" s="3" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E297" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F297" s="3" t="s">
         <x:v>819</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>816</x:v>
       </x:c>
       <x:c r="G297" s="3" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="H297" s="3" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="I297" s="3" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="J297" s="4">
-        <x:v>249791.2</x:v>
+        <x:v>2658852.03</x:v>
       </x:c>
       <x:c r="K297" s="4">
-        <x:v>249791.2</x:v>
+        <x:v>2658852.03</x:v>
       </x:c>
       <x:c r="L297" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M297" s="4">
-        <x:v>249791.19</x:v>
+        <x:v>2658852.04</x:v>
       </x:c>
       <x:c r="N297" s="5">
-        <x:v>24</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O297" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:15">
       <x:c r="A298" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B298" s="3" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="C298" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D298" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E298" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F298" s="3" t="s">
+        <x:v>816</x:v>
+      </x:c>
+      <x:c r="G298" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H298" s="3" t="s">
         <x:v>824</x:v>
       </x:c>
-      <x:c r="G298" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H298" s="3" t="s">
+      <x:c r="I298" s="3" t="s">
         <x:v>825</x:v>
       </x:c>
-      <x:c r="I298" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J298" s="4">
-        <x:v>0</x:v>
+        <x:v>2771886.77</x:v>
       </x:c>
       <x:c r="K298" s="4">
-        <x:v>0</x:v>
+        <x:v>2771886.77</x:v>
       </x:c>
       <x:c r="L298" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M298" s="4">
-        <x:v>0</x:v>
+        <x:v>2771886.76</x:v>
       </x:c>
       <x:c r="N298" s="5">
-        <x:v>25</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O298" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:15">
       <x:c r="A299" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B299" s="3" t="s">
-        <x:v>819</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="C299" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E299" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F299" s="3" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="G299" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H299" s="3" t="s">
+        <x:v>826</x:v>
+      </x:c>
+      <x:c r="I299" s="3" t="s">
         <x:v>827</x:v>
       </x:c>
-      <x:c r="I299" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J299" s="4">
-        <x:v>91975.44</x:v>
+        <x:v>622142.72</x:v>
       </x:c>
       <x:c r="K299" s="4">
-        <x:v>91975.44</x:v>
+        <x:v>622142.72</x:v>
       </x:c>
       <x:c r="L299" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M299" s="4">
-        <x:v>91975.45</x:v>
+        <x:v>622142.72</x:v>
       </x:c>
       <x:c r="N299" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O299" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:15">
       <x:c r="A300" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B300" s="3" t="s">
-        <x:v>829</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="C300" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D300" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E300" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F300" s="3" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="G300" s="3" t="s">
-        <x:v>820</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H300" s="3" t="s">
+        <x:v>829</x:v>
+      </x:c>
+      <x:c r="I300" s="3" t="s">
         <x:v>830</x:v>
       </x:c>
-      <x:c r="I300" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J300" s="4">
-        <x:v>664656.33</x:v>
+        <x:v>268217.29</x:v>
       </x:c>
       <x:c r="K300" s="4">
-        <x:v>664656.33</x:v>
+        <x:v>268217.29</x:v>
       </x:c>
       <x:c r="L300" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M300" s="4">
-        <x:v>542481.05</x:v>
+        <x:v>268217.3</x:v>
       </x:c>
       <x:c r="N300" s="5">
-        <x:v>28</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O300" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:15">
       <x:c r="A301" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B301" s="3" t="s">
-        <x:v>819</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="C301" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E301" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F301" s="3" t="s">
-        <x:v>832</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="G301" s="3" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="H301" s="3" t="s">
+        <x:v>832</x:v>
+      </x:c>
+      <x:c r="I301" s="3" t="s">
         <x:v>833</x:v>
       </x:c>
-      <x:c r="I301" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J301" s="4">
-        <x:v>2658852.03</x:v>
+        <x:v>664656.33</x:v>
       </x:c>
       <x:c r="K301" s="4">
-        <x:v>2658852.03</x:v>
+        <x:v>664656.33</x:v>
       </x:c>
       <x:c r="L301" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M301" s="4">
-        <x:v>2658852.04</x:v>
+        <x:v>542481.05</x:v>
       </x:c>
       <x:c r="N301" s="5">
-        <x:v>30</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O301" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:15">
       <x:c r="A302" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B302" s="3" t="s">
-        <x:v>819</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="C302" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D302" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E302" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F302" s="3" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="G302" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="H302" s="3" t="s">
+        <x:v>834</x:v>
+      </x:c>
+      <x:c r="I302" s="3" t="s">
         <x:v>835</x:v>
       </x:c>
-      <x:c r="I302" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J302" s="4">
-        <x:v>56481.45</x:v>
+        <x:v>1189361.18</x:v>
       </x:c>
       <x:c r="K302" s="4">
-        <x:v>56481.45</x:v>
+        <x:v>1189361.18</x:v>
       </x:c>
       <x:c r="L302" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M302" s="4">
-        <x:v>56481.45</x:v>
+        <x:v>1189361.19</x:v>
       </x:c>
       <x:c r="N302" s="5">
-        <x:v>92</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O302" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:15">
       <x:c r="A303" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B303" s="3" t="s">
-        <x:v>823</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="C303" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E303" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F303" s="3" t="s">
+        <x:v>816</x:v>
+      </x:c>
+      <x:c r="G303" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H303" s="3" t="s">
+        <x:v>836</x:v>
+      </x:c>
+      <x:c r="I303" s="3" t="s">
         <x:v>837</x:v>
       </x:c>
-      <x:c r="G303" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J303" s="4">
-        <x:v>88279.39</x:v>
+        <x:v>56481.45</x:v>
       </x:c>
       <x:c r="K303" s="4">
-        <x:v>88279.39</x:v>
+        <x:v>56481.45</x:v>
       </x:c>
       <x:c r="L303" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M303" s="4">
-        <x:v>88279.39</x:v>
+        <x:v>56481.45</x:v>
       </x:c>
       <x:c r="N303" s="5">
-        <x:v>6</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="O303" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:15">
       <x:c r="A304" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B304" s="3" t="s">
-        <x:v>823</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="C304" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D304" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E304" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F304" s="3" t="s">
-        <x:v>824</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="G304" s="3" t="s">
-        <x:v>820</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H304" s="3" t="s">
+        <x:v>839</x:v>
+      </x:c>
+      <x:c r="I304" s="3" t="s">
         <x:v>840</x:v>
       </x:c>
-      <x:c r="I304" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J304" s="4">
-        <x:v>746475.4</x:v>
+        <x:v>3532584.48</x:v>
       </x:c>
       <x:c r="K304" s="4">
-        <x:v>746475.4</x:v>
+        <x:v>3532584.48</x:v>
       </x:c>
       <x:c r="L304" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M304" s="4">
-        <x:v>746475.4</x:v>
+        <x:v>3532584.49</x:v>
       </x:c>
       <x:c r="N304" s="5">
-        <x:v>24</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="O304" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:15">
       <x:c r="A305" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B305" s="3" t="s">
-        <x:v>842</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="C305" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E305" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F305" s="3" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="G305" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="H305" s="3" t="s">
-        <x:v>843</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="I305" s="3" t="s">
-        <x:v>844</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="J305" s="4">
-        <x:v>3532584.48</x:v>
+        <x:v>249791.2</x:v>
       </x:c>
       <x:c r="K305" s="4">
-        <x:v>3532584.48</x:v>
+        <x:v>249791.2</x:v>
       </x:c>
       <x:c r="L305" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M305" s="4">
-        <x:v>3532584.49</x:v>
+        <x:v>249791.19</x:v>
       </x:c>
       <x:c r="N305" s="5">
-        <x:v>45</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O305" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:15">
       <x:c r="A306" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B306" s="3" t="s">
-        <x:v>819</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="C306" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D306" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E306" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F306" s="3" t="s">
-        <x:v>816</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="G306" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="H306" s="3" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="I306" s="3" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="J306" s="4">
-        <x:v>622142.72</x:v>
+        <x:v>88279.39</x:v>
       </x:c>
       <x:c r="K306" s="4">
-        <x:v>622142.72</x:v>
+        <x:v>88279.39</x:v>
       </x:c>
       <x:c r="L306" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M306" s="4">
-        <x:v>622142.72</x:v>
+        <x:v>88279.39</x:v>
       </x:c>
       <x:c r="N306" s="5">
-        <x:v>24</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O306" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:15">
       <x:c r="A307" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B307" s="3" t="s">
-        <x:v>819</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="C307" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E307" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F307" s="3" t="s">
-        <x:v>816</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="G307" s="3" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="H307" s="3" t="s">
-        <x:v>847</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="I307" s="3" t="s">
-        <x:v>848</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="J307" s="4">
-        <x:v>1189361.18</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K307" s="4">
-        <x:v>1189361.18</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L307" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M307" s="4">
-        <x:v>1189361.19</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N307" s="5">
-        <x:v>27</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="O307" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:15">
       <x:c r="A308" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B308" s="3" t="s">
-        <x:v>849</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="C308" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D308" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E308" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F308" s="3" t="s">
-        <x:v>816</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="G308" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="H308" s="3" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="I308" s="3" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="J308" s="4">
-        <x:v>268217.29</x:v>
+        <x:v>746475.4</x:v>
       </x:c>
       <x:c r="K308" s="4">
-        <x:v>268217.29</x:v>
+        <x:v>746475.4</x:v>
       </x:c>
       <x:c r="L308" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M308" s="4">
-        <x:v>268217.3</x:v>
+        <x:v>746475.4</x:v>
       </x:c>
       <x:c r="N308" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O308" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:15">
       <x:c r="A309" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B309" s="3" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="C309" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E309" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F309" s="3" t="s">
@@ -21585,824 +21585,824 @@
       </x:c>
       <x:c r="O311" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:15">
       <x:c r="A312" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B312" s="3" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="C312" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D312" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E312" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F312" s="3" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="G312" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="H312" s="3" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="I312" s="3" t="s">
-        <x:v>869</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="J312" s="4">
-        <x:v>13328.42</x:v>
+        <x:v>774187.21</x:v>
       </x:c>
       <x:c r="K312" s="4">
-        <x:v>13328.42</x:v>
+        <x:v>774187.21</x:v>
       </x:c>
       <x:c r="L312" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M312" s="4">
-        <x:v>13328.41</x:v>
+        <x:v>774187.21</x:v>
       </x:c>
       <x:c r="N312" s="5">
-        <x:v>12</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="O312" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:15">
       <x:c r="A313" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B313" s="3" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="C313" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E313" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F313" s="3" t="s">
-        <x:v>867</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="G313" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H313" s="3" t="s">
         <x:v>870</x:v>
       </x:c>
       <x:c r="I313" s="3" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="J313" s="4">
-        <x:v>194322.74</x:v>
+        <x:v>476901.11</x:v>
       </x:c>
       <x:c r="K313" s="4">
-        <x:v>194322.74</x:v>
+        <x:v>476901.11</x:v>
       </x:c>
       <x:c r="L313" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M313" s="4">
-        <x:v>194503.75</x:v>
+        <x:v>476901.1</x:v>
       </x:c>
       <x:c r="N313" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O313" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:15">
       <x:c r="A314" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B314" s="3" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="C314" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D314" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E314" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F314" s="3" t="s">
+        <x:v>869</x:v>
+      </x:c>
+      <x:c r="G314" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H314" s="3" t="s">
         <x:v>872</x:v>
       </x:c>
-      <x:c r="G314" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H314" s="3" t="s">
+      <x:c r="I314" s="3" t="s">
         <x:v>873</x:v>
       </x:c>
-      <x:c r="I314" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J314" s="4">
-        <x:v>774187.21</x:v>
+        <x:v>340458.15</x:v>
       </x:c>
       <x:c r="K314" s="4">
-        <x:v>774187.21</x:v>
+        <x:v>340458.15</x:v>
       </x:c>
       <x:c r="L314" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M314" s="4">
-        <x:v>774187.21</x:v>
+        <x:v>340458.15</x:v>
       </x:c>
       <x:c r="N314" s="5">
-        <x:v>16</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O314" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:15">
       <x:c r="A315" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B315" s="3" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="C315" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E315" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F315" s="3" t="s">
-        <x:v>867</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="G315" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H315" s="3" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="I315" s="3" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="J315" s="4">
-        <x:v>1140078.2</x:v>
+        <x:v>194322.74</x:v>
       </x:c>
       <x:c r="K315" s="4">
-        <x:v>1140078.2</x:v>
+        <x:v>194322.74</x:v>
       </x:c>
       <x:c r="L315" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M315" s="4">
-        <x:v>1140078.18</x:v>
+        <x:v>194503.75</x:v>
       </x:c>
       <x:c r="N315" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O315" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:15">
       <x:c r="A316" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B316" s="3" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="C316" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D316" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E316" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F316" s="3" t="s">
-        <x:v>867</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="G316" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H316" s="3" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="I316" s="3" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="J316" s="4">
-        <x:v>340458.15</x:v>
+        <x:v>302609.66</x:v>
       </x:c>
       <x:c r="K316" s="4">
-        <x:v>340458.15</x:v>
+        <x:v>302609.66</x:v>
       </x:c>
       <x:c r="L316" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M316" s="4">
-        <x:v>340458.15</x:v>
+        <x:v>302609.69</x:v>
       </x:c>
       <x:c r="N316" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O316" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:15">
       <x:c r="A317" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B317" s="3" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="C317" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E317" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F317" s="3" t="s">
-        <x:v>867</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="G317" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H317" s="3" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="I317" s="3" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="J317" s="4">
-        <x:v>476901.11</x:v>
+        <x:v>220089.58</x:v>
       </x:c>
       <x:c r="K317" s="4">
-        <x:v>476901.11</x:v>
+        <x:v>220089.58</x:v>
       </x:c>
       <x:c r="L317" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M317" s="4">
-        <x:v>476901.1</x:v>
+        <x:v>220089.59</x:v>
       </x:c>
       <x:c r="N317" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O317" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:15">
       <x:c r="A318" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B318" s="3" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="C318" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D318" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E318" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F318" s="3" t="s">
-        <x:v>867</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="G318" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H318" s="3" t="s">
         <x:v>880</x:v>
       </x:c>
       <x:c r="I318" s="3" t="s">
         <x:v>881</x:v>
       </x:c>
       <x:c r="J318" s="4">
-        <x:v>220089.58</x:v>
+        <x:v>1140078.2</x:v>
       </x:c>
       <x:c r="K318" s="4">
-        <x:v>220089.58</x:v>
+        <x:v>1140078.2</x:v>
       </x:c>
       <x:c r="L318" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M318" s="4">
-        <x:v>220089.59</x:v>
+        <x:v>1140078.18</x:v>
       </x:c>
       <x:c r="N318" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O318" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:15">
       <x:c r="A319" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B319" s="3" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="C319" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E319" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F319" s="3" t="s">
-        <x:v>867</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="G319" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H319" s="3" t="s">
         <x:v>882</x:v>
       </x:c>
       <x:c r="I319" s="3" t="s">
         <x:v>883</x:v>
       </x:c>
       <x:c r="J319" s="4">
-        <x:v>302609.66</x:v>
+        <x:v>13328.42</x:v>
       </x:c>
       <x:c r="K319" s="4">
-        <x:v>302609.66</x:v>
+        <x:v>13328.42</x:v>
       </x:c>
       <x:c r="L319" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M319" s="4">
-        <x:v>302609.69</x:v>
+        <x:v>13328.41</x:v>
       </x:c>
       <x:c r="N319" s="5">
-        <x:v>30</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O319" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:15">
       <x:c r="A320" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B320" s="3" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="C320" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D320" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E320" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F320" s="3" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="G320" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H320" s="3" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="I320" s="3" t="s">
         <x:v>887</x:v>
       </x:c>
       <x:c r="J320" s="4">
-        <x:v>2411554.11</x:v>
+        <x:v>2614465.34</x:v>
       </x:c>
       <x:c r="K320" s="4">
-        <x:v>2411554.11</x:v>
+        <x:v>2614465.34</x:v>
       </x:c>
       <x:c r="L320" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M320" s="4">
-        <x:v>2411554.11</x:v>
+        <x:v>2614465.28</x:v>
       </x:c>
       <x:c r="N320" s="5">
-        <x:v>24</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O320" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:15">
       <x:c r="A321" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B321" s="3" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="C321" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E321" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F321" s="3" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="G321" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H321" s="3" t="s">
         <x:v>889</x:v>
       </x:c>
-      <x:c r="H321" s="3" t="s">
+      <x:c r="I321" s="3" t="s">
         <x:v>890</x:v>
       </x:c>
-      <x:c r="I321" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J321" s="4">
-        <x:v>1424446.32</x:v>
+        <x:v>2411554.11</x:v>
       </x:c>
       <x:c r="K321" s="4">
-        <x:v>679352.12</x:v>
+        <x:v>2411554.11</x:v>
       </x:c>
       <x:c r="L321" s="4">
-        <x:v>745094.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M321" s="4">
-        <x:v>679352.14</x:v>
+        <x:v>2411554.11</x:v>
       </x:c>
       <x:c r="N321" s="5">
-        <x:v>44</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O321" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:15">
       <x:c r="A322" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B322" s="3" t="s">
+        <x:v>891</x:v>
+      </x:c>
+      <x:c r="C322" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D322" s="3" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E322" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F322" s="3" t="s">
         <x:v>892</x:v>
       </x:c>
-      <x:c r="C322" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F322" s="3" t="s">
+      <x:c r="G322" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H322" s="3" t="s">
         <x:v>893</x:v>
       </x:c>
-      <x:c r="G322" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H322" s="3" t="s">
+      <x:c r="I322" s="3" t="s">
         <x:v>894</x:v>
       </x:c>
-      <x:c r="I322" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J322" s="4">
-        <x:v>170297.76</x:v>
+        <x:v>48783.28</x:v>
       </x:c>
       <x:c r="K322" s="4">
-        <x:v>170297.76</x:v>
+        <x:v>48783.28</x:v>
       </x:c>
       <x:c r="L322" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M322" s="4">
-        <x:v>170297.75</x:v>
+        <x:v>48783.28</x:v>
       </x:c>
       <x:c r="N322" s="5">
-        <x:v>15</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="O322" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:15">
       <x:c r="A323" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B323" s="3" t="s">
-        <x:v>892</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="C323" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E323" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F323" s="3" t="s">
-        <x:v>893</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="G323" s="3" t="s">
-        <x:v>889</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="H323" s="3" t="s">
-        <x:v>896</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="I323" s="3" t="s">
-        <x:v>897</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="J323" s="4">
-        <x:v>255737.21</x:v>
+        <x:v>170297.76</x:v>
       </x:c>
       <x:c r="K323" s="4">
-        <x:v>255737.21</x:v>
+        <x:v>170297.76</x:v>
       </x:c>
       <x:c r="L323" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M323" s="4">
-        <x:v>255737.21</x:v>
+        <x:v>170297.75</x:v>
       </x:c>
       <x:c r="N323" s="5">
-        <x:v>24</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="O323" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:15">
       <x:c r="A324" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B324" s="3" t="s">
-        <x:v>892</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="C324" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D324" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E324" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F324" s="3" t="s">
-        <x:v>898</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="G324" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="H324" s="3" t="s">
-        <x:v>899</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="I324" s="3" t="s">
-        <x:v>900</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="J324" s="4">
-        <x:v>48783.28</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K324" s="4">
-        <x:v>48783.28</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L324" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M324" s="4">
-        <x:v>48783.28</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N324" s="5">
-        <x:v>92</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O324" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:15">
       <x:c r="A325" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B325" s="3" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="C325" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E325" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F325" s="3" t="s">
-        <x:v>901</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="G325" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H325" s="3" t="s">
         <x:v>902</x:v>
       </x:c>
       <x:c r="I325" s="3" t="s">
         <x:v>903</x:v>
       </x:c>
       <x:c r="J325" s="4">
-        <x:v>2614465.34</x:v>
+        <x:v>983825.83</x:v>
       </x:c>
       <x:c r="K325" s="4">
-        <x:v>2614465.34</x:v>
+        <x:v>983825.83</x:v>
       </x:c>
       <x:c r="L325" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M325" s="4">
-        <x:v>2614465.28</x:v>
+        <x:v>983825.83</x:v>
       </x:c>
       <x:c r="N325" s="5">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O325" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:15">
       <x:c r="A326" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B326" s="3" t="s">
-        <x:v>892</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="C326" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D326" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E326" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F326" s="3" t="s">
+        <x:v>895</x:v>
+      </x:c>
+      <x:c r="G326" s="3" t="s">
+        <x:v>896</x:v>
+      </x:c>
+      <x:c r="H326" s="3" t="s">
         <x:v>904</x:v>
       </x:c>
-      <x:c r="G326" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H326" s="3" t="s">
+      <x:c r="I326" s="3" t="s">
         <x:v>905</x:v>
       </x:c>
-      <x:c r="I326" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J326" s="4">
-        <x:v>0</x:v>
+        <x:v>1468873.77</x:v>
       </x:c>
       <x:c r="K326" s="4">
-        <x:v>0</x:v>
+        <x:v>1456980.44</x:v>
       </x:c>
       <x:c r="L326" s="4">
-        <x:v>0</x:v>
+        <x:v>11893.33</x:v>
       </x:c>
       <x:c r="M326" s="4">
-        <x:v>0</x:v>
+        <x:v>1456980.46</x:v>
       </x:c>
       <x:c r="N326" s="5">
-        <x:v>6</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="O326" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:15">
       <x:c r="A327" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B327" s="3" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="C327" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E327" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F327" s="3" t="s">
-        <x:v>901</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="G327" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="H327" s="3" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="I327" s="3" t="s">
         <x:v>908</x:v>
       </x:c>
       <x:c r="J327" s="4">
-        <x:v>983825.83</x:v>
+        <x:v>1424446.32</x:v>
       </x:c>
       <x:c r="K327" s="4">
-        <x:v>983825.83</x:v>
+        <x:v>679352.12</x:v>
       </x:c>
       <x:c r="L327" s="4">
-        <x:v>0</x:v>
+        <x:v>745094.2</x:v>
       </x:c>
       <x:c r="M327" s="4">
-        <x:v>983825.83</x:v>
+        <x:v>679352.14</x:v>
       </x:c>
       <x:c r="N327" s="5">
-        <x:v>37</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="O327" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:15">
       <x:c r="A328" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B328" s="3" t="s">
-        <x:v>892</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="C328" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D328" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E328" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F328" s="3" t="s">
-        <x:v>893</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="G328" s="3" t="s">
-        <x:v>889</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="H328" s="3" t="s">
         <x:v>909</x:v>
       </x:c>
       <x:c r="I328" s="3" t="s">
         <x:v>910</x:v>
       </x:c>
       <x:c r="J328" s="4">
-        <x:v>1468873.77</x:v>
+        <x:v>255737.21</x:v>
       </x:c>
       <x:c r="K328" s="4">
-        <x:v>1456980.44</x:v>
+        <x:v>255737.21</x:v>
       </x:c>
       <x:c r="L328" s="4">
-        <x:v>11893.33</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M328" s="4">
-        <x:v>1456980.46</x:v>
+        <x:v>255737.21</x:v>
       </x:c>
       <x:c r="N328" s="5">
-        <x:v>44</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O328" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:15">
       <x:c r="A329" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B329" s="3" t="s">
         <x:v>911</x:v>
       </x:c>
       <x:c r="C329" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E329" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F329" s="3" t="s">
         <x:v>912</x:v>
       </x:c>
       <x:c r="G329" s="3" t="s">
@@ -22466,554 +22466,554 @@
       </x:c>
       <x:c r="K330" s="4">
         <x:v>1928954.66</x:v>
       </x:c>
       <x:c r="L330" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M330" s="4">
         <x:v>1928954.66</x:v>
       </x:c>
       <x:c r="N330" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O330" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:15">
       <x:c r="A331" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B331" s="3" t="s">
         <x:v>919</x:v>
       </x:c>
       <x:c r="C331" s="3" t="s">
-        <x:v>159</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s">
-        <x:v>160</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E331" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F331" s="3" t="s">
         <x:v>920</x:v>
       </x:c>
       <x:c r="G331" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H331" s="3" t="s">
         <x:v>921</x:v>
       </x:c>
       <x:c r="I331" s="3" t="s">
         <x:v>922</x:v>
       </x:c>
       <x:c r="J331" s="4">
-        <x:v>999661.58</x:v>
+        <x:v>178809.04</x:v>
       </x:c>
       <x:c r="K331" s="4">
-        <x:v>999661.58</x:v>
+        <x:v>178809.04</x:v>
       </x:c>
       <x:c r="L331" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M331" s="4">
-        <x:v>999272.9</x:v>
+        <x:v>178678.48</x:v>
       </x:c>
       <x:c r="N331" s="5">
-        <x:v>18</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O331" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:15">
       <x:c r="A332" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B332" s="3" t="s">
-        <x:v>919</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="C332" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D332" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E332" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F332" s="3" t="s">
         <x:v>920</x:v>
       </x:c>
       <x:c r="G332" s="3" t="s">
-        <x:v>923</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H332" s="3" t="s">
         <x:v>924</x:v>
       </x:c>
       <x:c r="I332" s="3" t="s">
         <x:v>925</x:v>
       </x:c>
       <x:c r="J332" s="4">
-        <x:v>215170.84</x:v>
+        <x:v>185933.97</x:v>
       </x:c>
       <x:c r="K332" s="4">
-        <x:v>215170.84</x:v>
+        <x:v>185933.97</x:v>
       </x:c>
       <x:c r="L332" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M332" s="4">
-        <x:v>215170.86</x:v>
+        <x:v>185933.96</x:v>
       </x:c>
       <x:c r="N332" s="5">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O332" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:15">
       <x:c r="A333" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B333" s="3" t="s">
-        <x:v>919</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="C333" s="3" t="s">
-        <x:v>159</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s">
-        <x:v>160</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E333" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F333" s="3" t="s">
-        <x:v>920</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="G333" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H333" s="3" t="s">
-        <x:v>926</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="I333" s="3" t="s">
-        <x:v>927</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="J333" s="4">
-        <x:v>185933.97</x:v>
+        <x:v>575797.56</x:v>
       </x:c>
       <x:c r="K333" s="4">
-        <x:v>185933.97</x:v>
+        <x:v>575797.56</x:v>
       </x:c>
       <x:c r="L333" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M333" s="4">
-        <x:v>185933.96</x:v>
+        <x:v>575797.55</x:v>
       </x:c>
       <x:c r="N333" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O333" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:15">
       <x:c r="A334" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B334" s="3" t="s">
-        <x:v>928</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="C334" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D334" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E334" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F334" s="3" t="s">
-        <x:v>929</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="G334" s="3" t="s">
-        <x:v>923</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H334" s="3" t="s">
         <x:v>930</x:v>
       </x:c>
       <x:c r="I334" s="3" t="s">
         <x:v>931</x:v>
       </x:c>
       <x:c r="J334" s="4">
-        <x:v>67618.76</x:v>
+        <x:v>999661.58</x:v>
       </x:c>
       <x:c r="K334" s="4">
-        <x:v>67618.76</x:v>
+        <x:v>999661.58</x:v>
       </x:c>
       <x:c r="L334" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M334" s="4">
-        <x:v>67618.76</x:v>
+        <x:v>999272.9</x:v>
       </x:c>
       <x:c r="N334" s="5">
-        <x:v>6</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O334" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:15">
       <x:c r="A335" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B335" s="3" t="s">
-        <x:v>919</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="C335" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E335" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F335" s="3" t="s">
-        <x:v>920</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="G335" s="3" t="s">
-        <x:v>923</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H335" s="3" t="s">
-        <x:v>932</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="I335" s="3" t="s">
-        <x:v>933</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="J335" s="4">
-        <x:v>821094</x:v>
+        <x:v>3265267.76</x:v>
       </x:c>
       <x:c r="K335" s="4">
-        <x:v>821094</x:v>
+        <x:v>3248808.69</x:v>
       </x:c>
       <x:c r="L335" s="4">
-        <x:v>0</x:v>
+        <x:v>16459.07</x:v>
       </x:c>
       <x:c r="M335" s="4">
-        <x:v>821094.01</x:v>
+        <x:v>3248808.65</x:v>
       </x:c>
       <x:c r="N335" s="5">
-        <x:v>33</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O335" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:15">
       <x:c r="A336" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B336" s="3" t="s">
-        <x:v>934</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="C336" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D336" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E336" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F336" s="3" t="s">
-        <x:v>935</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="G336" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H336" s="3" t="s">
-        <x:v>936</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="I336" s="3" t="s">
-        <x:v>937</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="J336" s="4">
-        <x:v>2426541.72</x:v>
+        <x:v>41739.42</x:v>
       </x:c>
       <x:c r="K336" s="4">
-        <x:v>2426541.72</x:v>
+        <x:v>41739.42</x:v>
       </x:c>
       <x:c r="L336" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M336" s="4">
-        <x:v>2426541.72</x:v>
+        <x:v>41739.44</x:v>
       </x:c>
       <x:c r="N336" s="5">
-        <x:v>24</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="O336" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:15">
       <x:c r="A337" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B337" s="3" t="s">
-        <x:v>934</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="C337" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E337" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F337" s="3" t="s">
-        <x:v>938</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="G337" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H337" s="3" t="s">
         <x:v>939</x:v>
       </x:c>
       <x:c r="I337" s="3" t="s">
         <x:v>940</x:v>
       </x:c>
       <x:c r="J337" s="4">
-        <x:v>3265267.76</x:v>
+        <x:v>2426541.72</x:v>
       </x:c>
       <x:c r="K337" s="4">
-        <x:v>3248808.69</x:v>
+        <x:v>2426541.72</x:v>
       </x:c>
       <x:c r="L337" s="4">
-        <x:v>16459.07</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M337" s="4">
-        <x:v>3248808.65</x:v>
+        <x:v>2426541.72</x:v>
       </x:c>
       <x:c r="N337" s="5">
-        <x:v>27</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O337" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:15">
       <x:c r="A338" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B338" s="3" t="s">
-        <x:v>941</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="C338" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D338" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E338" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F338" s="3" t="s">
         <x:v>920</x:v>
       </x:c>
       <x:c r="G338" s="3" t="s">
-        <x:v>923</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="H338" s="3" t="s">
         <x:v>942</x:v>
       </x:c>
       <x:c r="I338" s="3" t="s">
         <x:v>943</x:v>
       </x:c>
       <x:c r="J338" s="4">
-        <x:v>607710.54</x:v>
+        <x:v>215170.84</x:v>
       </x:c>
       <x:c r="K338" s="4">
-        <x:v>607710.54</x:v>
+        <x:v>215170.84</x:v>
       </x:c>
       <x:c r="L338" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M338" s="4">
-        <x:v>607710.56</x:v>
+        <x:v>215170.86</x:v>
       </x:c>
       <x:c r="N338" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O338" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:15">
       <x:c r="A339" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B339" s="3" t="s">
         <x:v>944</x:v>
       </x:c>
       <x:c r="C339" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D339" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E339" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F339" s="3" t="s">
         <x:v>920</x:v>
       </x:c>
       <x:c r="G339" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="H339" s="3" t="s">
         <x:v>945</x:v>
       </x:c>
       <x:c r="I339" s="3" t="s">
         <x:v>946</x:v>
       </x:c>
       <x:c r="J339" s="4">
-        <x:v>178809.04</x:v>
+        <x:v>607710.54</x:v>
       </x:c>
       <x:c r="K339" s="4">
-        <x:v>178809.04</x:v>
+        <x:v>607710.54</x:v>
       </x:c>
       <x:c r="L339" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M339" s="4">
-        <x:v>178678.48</x:v>
+        <x:v>607710.56</x:v>
       </x:c>
       <x:c r="N339" s="5">
-        <x:v>20</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O339" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:15">
       <x:c r="A340" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B340" s="3" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="C340" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D340" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E340" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F340" s="3" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="G340" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="H340" s="3" t="s">
         <x:v>949</x:v>
       </x:c>
       <x:c r="I340" s="3" t="s">
         <x:v>950</x:v>
       </x:c>
       <x:c r="J340" s="4">
-        <x:v>41739.42</x:v>
+        <x:v>67618.76</x:v>
       </x:c>
       <x:c r="K340" s="4">
-        <x:v>41739.42</x:v>
+        <x:v>67618.76</x:v>
       </x:c>
       <x:c r="L340" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M340" s="4">
-        <x:v>41739.44</x:v>
+        <x:v>67618.76</x:v>
       </x:c>
       <x:c r="N340" s="5">
-        <x:v>91</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O340" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:15">
       <x:c r="A341" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B341" s="3" t="s">
-        <x:v>934</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="C341" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D341" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E341" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F341" s="3" t="s">
-        <x:v>935</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="G341" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="H341" s="3" t="s">
         <x:v>951</x:v>
       </x:c>
       <x:c r="I341" s="3" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="J341" s="4">
-        <x:v>575797.56</x:v>
+        <x:v>821094</x:v>
       </x:c>
       <x:c r="K341" s="4">
-        <x:v>575797.56</x:v>
+        <x:v>821094</x:v>
       </x:c>
       <x:c r="L341" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M341" s="4">
-        <x:v>575797.55</x:v>
+        <x:v>821094.01</x:v>
       </x:c>
       <x:c r="N341" s="5">
-        <x:v>18</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O341" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:15">
       <x:c r="A342" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B342" s="3" t="s">
         <x:v>953</x:v>
       </x:c>
       <x:c r="C342" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D342" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E342" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F342" s="3" t="s">
         <x:v>954</x:v>
       </x:c>
       <x:c r="G342" s="3" t="s">
@@ -23098,2084 +23098,2084 @@
       <x:c r="B344" s="3" t="s">
         <x:v>961</x:v>
       </x:c>
       <x:c r="C344" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D344" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E344" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F344" s="3" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="G344" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H344" s="3" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="I344" s="3" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="J344" s="4">
-        <x:v>479516.34</x:v>
+        <x:v>45884.66</x:v>
       </x:c>
       <x:c r="K344" s="4">
-        <x:v>479516.34</x:v>
+        <x:v>45884.66</x:v>
       </x:c>
       <x:c r="L344" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M344" s="4">
-        <x:v>479516.31</x:v>
+        <x:v>45884.64</x:v>
       </x:c>
       <x:c r="N344" s="5">
-        <x:v>22</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="O344" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:15">
       <x:c r="A345" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B345" s="3" t="s">
-        <x:v>961</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="C345" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E345" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F345" s="3" t="s">
-        <x:v>962</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="G345" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H345" s="3" t="s">
-        <x:v>965</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="I345" s="3" t="s">
-        <x:v>966</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="J345" s="4">
-        <x:v>395285.68</x:v>
+        <x:v>407117.64</x:v>
       </x:c>
       <x:c r="K345" s="4">
-        <x:v>395285.68</x:v>
+        <x:v>407117.64</x:v>
       </x:c>
       <x:c r="L345" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M345" s="4">
-        <x:v>395285.66</x:v>
+        <x:v>407117.64</x:v>
       </x:c>
       <x:c r="N345" s="5">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O345" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:15">
       <x:c r="A346" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B346" s="3" t="s">
-        <x:v>961</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="C346" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D346" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E346" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F346" s="3" t="s">
-        <x:v>962</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="G346" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H346" s="3" t="s">
-        <x:v>967</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="I346" s="3" t="s">
-        <x:v>968</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="J346" s="4">
-        <x:v>124221.3</x:v>
+        <x:v>99828.03</x:v>
       </x:c>
       <x:c r="K346" s="4">
-        <x:v>124221.3</x:v>
+        <x:v>99828.03</x:v>
       </x:c>
       <x:c r="L346" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M346" s="4">
-        <x:v>124221.29</x:v>
+        <x:v>99828.04</x:v>
       </x:c>
       <x:c r="N346" s="5">
-        <x:v>15</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O346" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:15">
       <x:c r="A347" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B347" s="3" t="s">
-        <x:v>969</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="C347" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E347" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F347" s="3" t="s">
-        <x:v>970</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="G347" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H347" s="3" t="s">
-        <x:v>971</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="I347" s="3" t="s">
-        <x:v>972</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="J347" s="4">
-        <x:v>99828.03</x:v>
+        <x:v>188813.86</x:v>
       </x:c>
       <x:c r="K347" s="4">
-        <x:v>99828.03</x:v>
+        <x:v>188813.86</x:v>
       </x:c>
       <x:c r="L347" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M347" s="4">
-        <x:v>99828.04</x:v>
+        <x:v>188813.88</x:v>
       </x:c>
       <x:c r="N347" s="5">
-        <x:v>24</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="O347" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:15">
       <x:c r="A348" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B348" s="3" t="s">
-        <x:v>969</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="C348" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D348" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E348" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F348" s="3" t="s">
-        <x:v>973</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="G348" s="3" t="s">
-        <x:v>974</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H348" s="3" t="s">
-        <x:v>975</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="I348" s="3" t="s">
-        <x:v>976</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="J348" s="4">
-        <x:v>503356.68</x:v>
+        <x:v>773461.15</x:v>
       </x:c>
       <x:c r="K348" s="4">
-        <x:v>503356.68</x:v>
+        <x:v>773461.15</x:v>
       </x:c>
       <x:c r="L348" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M348" s="4">
-        <x:v>503356.69</x:v>
+        <x:v>773461.14</x:v>
       </x:c>
       <x:c r="N348" s="5">
-        <x:v>27</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="O348" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:15">
       <x:c r="A349" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B349" s="3" t="s">
-        <x:v>977</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="C349" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E349" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F349" s="3" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="G349" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H349" s="3" t="s">
         <x:v>978</x:v>
       </x:c>
       <x:c r="I349" s="3" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="J349" s="4">
-        <x:v>773461.15</x:v>
+        <x:v>124221.3</x:v>
       </x:c>
       <x:c r="K349" s="4">
-        <x:v>773461.15</x:v>
+        <x:v>124221.3</x:v>
       </x:c>
       <x:c r="L349" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M349" s="4">
-        <x:v>773461.14</x:v>
+        <x:v>124221.29</x:v>
       </x:c>
       <x:c r="N349" s="5">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="O349" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:15">
       <x:c r="A350" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B350" s="3" t="s">
-        <x:v>980</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="C350" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D350" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E350" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F350" s="3" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="G350" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H350" s="3" t="s">
+        <x:v>980</x:v>
+      </x:c>
+      <x:c r="I350" s="3" t="s">
         <x:v>981</x:v>
       </x:c>
-      <x:c r="I350" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J350" s="4">
-        <x:v>188813.86</x:v>
+        <x:v>479516.34</x:v>
       </x:c>
       <x:c r="K350" s="4">
-        <x:v>188813.86</x:v>
+        <x:v>479516.34</x:v>
       </x:c>
       <x:c r="L350" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M350" s="4">
-        <x:v>188813.88</x:v>
+        <x:v>479516.31</x:v>
       </x:c>
       <x:c r="N350" s="5">
-        <x:v>17</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O350" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:15">
       <x:c r="A351" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B351" s="3" t="s">
         <x:v>961</x:v>
       </x:c>
       <x:c r="C351" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E351" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F351" s="3" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="G351" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H351" s="3" t="s">
+        <x:v>982</x:v>
+      </x:c>
+      <x:c r="I351" s="3" t="s">
         <x:v>983</x:v>
       </x:c>
-      <x:c r="I351" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J351" s="4">
-        <x:v>13227.02</x:v>
+        <x:v>395285.68</x:v>
       </x:c>
       <x:c r="K351" s="4">
-        <x:v>13227.02</x:v>
+        <x:v>395285.68</x:v>
       </x:c>
       <x:c r="L351" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M351" s="4">
-        <x:v>13227.03</x:v>
+        <x:v>395285.66</x:v>
       </x:c>
       <x:c r="N351" s="5">
-        <x:v>36</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="O351" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:15">
       <x:c r="A352" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B352" s="3" t="s">
         <x:v>961</x:v>
       </x:c>
       <x:c r="C352" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D352" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E352" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F352" s="3" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="G352" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H352" s="3" t="s">
+        <x:v>984</x:v>
+      </x:c>
+      <x:c r="I352" s="3" t="s">
         <x:v>985</x:v>
       </x:c>
-      <x:c r="I352" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J352" s="4">
-        <x:v>45884.66</x:v>
+        <x:v>13227.02</x:v>
       </x:c>
       <x:c r="K352" s="4">
-        <x:v>45884.66</x:v>
+        <x:v>13227.02</x:v>
       </x:c>
       <x:c r="L352" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M352" s="4">
-        <x:v>45884.64</x:v>
+        <x:v>13227.03</x:v>
       </x:c>
       <x:c r="N352" s="5">
-        <x:v>15</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O352" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:15">
       <x:c r="A353" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B353" s="3" t="s">
+        <x:v>969</x:v>
+      </x:c>
+      <x:c r="C353" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D353" s="3" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E353" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F353" s="3" t="s">
+        <x:v>986</x:v>
+      </x:c>
+      <x:c r="G353" s="3" t="s">
         <x:v>987</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>2</x:v>
       </x:c>
       <x:c r="H353" s="3" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="I353" s="3" t="s">
         <x:v>989</x:v>
       </x:c>
       <x:c r="J353" s="4">
-        <x:v>407117.64</x:v>
+        <x:v>503356.68</x:v>
       </x:c>
       <x:c r="K353" s="4">
-        <x:v>407117.64</x:v>
+        <x:v>503356.68</x:v>
       </x:c>
       <x:c r="L353" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M353" s="4">
-        <x:v>407117.64</x:v>
+        <x:v>503356.69</x:v>
       </x:c>
       <x:c r="N353" s="5">
-        <x:v>24</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O353" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:15">
       <x:c r="A354" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B354" s="3" t="s">
         <x:v>990</x:v>
       </x:c>
       <x:c r="C354" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D354" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E354" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F354" s="3" t="s">
         <x:v>991</x:v>
       </x:c>
       <x:c r="G354" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H354" s="3" t="s">
         <x:v>992</x:v>
       </x:c>
       <x:c r="I354" s="3" t="s">
         <x:v>993</x:v>
       </x:c>
       <x:c r="J354" s="4">
-        <x:v>45326.24</x:v>
+        <x:v>86925.5</x:v>
       </x:c>
       <x:c r="K354" s="4">
-        <x:v>45326.24</x:v>
+        <x:v>86925.5</x:v>
       </x:c>
       <x:c r="L354" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M354" s="4">
-        <x:v>50362.49</x:v>
+        <x:v>86925.49</x:v>
       </x:c>
       <x:c r="N354" s="5">
         <x:v>28</x:v>
       </x:c>
       <x:c r="O354" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:15">
       <x:c r="A355" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B355" s="3" t="s">
         <x:v>990</x:v>
       </x:c>
       <x:c r="C355" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E355" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F355" s="3" t="s">
         <x:v>991</x:v>
       </x:c>
       <x:c r="G355" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H355" s="3" t="s">
         <x:v>994</x:v>
       </x:c>
       <x:c r="I355" s="3" t="s">
         <x:v>995</x:v>
       </x:c>
       <x:c r="J355" s="4">
-        <x:v>136681.67</x:v>
+        <x:v>394788.68</x:v>
       </x:c>
       <x:c r="K355" s="4">
-        <x:v>136681.67</x:v>
+        <x:v>394788.68</x:v>
       </x:c>
       <x:c r="L355" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M355" s="4">
-        <x:v>136681.64</x:v>
+        <x:v>394788.67</x:v>
       </x:c>
       <x:c r="N355" s="5">
         <x:v>28</x:v>
       </x:c>
       <x:c r="O355" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:15">
       <x:c r="A356" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B356" s="3" t="s">
         <x:v>990</x:v>
       </x:c>
       <x:c r="C356" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D356" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E356" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F356" s="3" t="s">
         <x:v>991</x:v>
       </x:c>
       <x:c r="G356" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H356" s="3" t="s">
         <x:v>996</x:v>
       </x:c>
       <x:c r="I356" s="3" t="s">
         <x:v>997</x:v>
       </x:c>
       <x:c r="J356" s="4">
-        <x:v>133849.87</x:v>
+        <x:v>45326.24</x:v>
       </x:c>
       <x:c r="K356" s="4">
-        <x:v>133849.87</x:v>
+        <x:v>45326.24</x:v>
       </x:c>
       <x:c r="L356" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M356" s="4">
-        <x:v>133849.86</x:v>
+        <x:v>50362.49</x:v>
       </x:c>
       <x:c r="N356" s="5">
         <x:v>28</x:v>
       </x:c>
       <x:c r="O356" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:15">
       <x:c r="A357" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B357" s="3" t="s">
         <x:v>990</x:v>
       </x:c>
       <x:c r="C357" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E357" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F357" s="3" t="s">
-        <x:v>991</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="G357" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H357" s="3" t="s">
-        <x:v>998</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="I357" s="3" t="s">
-        <x:v>999</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="J357" s="4">
-        <x:v>86925.5</x:v>
+        <x:v>13813.74</x:v>
       </x:c>
       <x:c r="K357" s="4">
-        <x:v>86925.5</x:v>
+        <x:v>13813.74</x:v>
       </x:c>
       <x:c r="L357" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M357" s="4">
-        <x:v>86925.49</x:v>
+        <x:v>13813.75</x:v>
       </x:c>
       <x:c r="N357" s="5">
-        <x:v>28</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O357" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:15">
       <x:c r="A358" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B358" s="3" t="s">
         <x:v>990</x:v>
       </x:c>
       <x:c r="C358" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D358" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E358" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F358" s="3" t="s">
         <x:v>991</x:v>
       </x:c>
       <x:c r="G358" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H358" s="3" t="s">
-        <x:v>1000</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="I358" s="3" t="s">
-        <x:v>1001</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="J358" s="4">
-        <x:v>394788.68</x:v>
+        <x:v>515540.64</x:v>
       </x:c>
       <x:c r="K358" s="4">
-        <x:v>394788.68</x:v>
+        <x:v>515540.64</x:v>
       </x:c>
       <x:c r="L358" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M358" s="4">
-        <x:v>394788.67</x:v>
+        <x:v>515540.65</x:v>
       </x:c>
       <x:c r="N358" s="5">
         <x:v>28</x:v>
       </x:c>
       <x:c r="O358" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:15">
       <x:c r="A359" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B359" s="3" t="s">
         <x:v>990</x:v>
       </x:c>
       <x:c r="C359" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E359" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F359" s="3" t="s">
         <x:v>991</x:v>
       </x:c>
       <x:c r="G359" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H359" s="3" t="s">
-        <x:v>1002</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="I359" s="3" t="s">
-        <x:v>1003</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="J359" s="4">
-        <x:v>515540.64</x:v>
+        <x:v>133849.87</x:v>
       </x:c>
       <x:c r="K359" s="4">
-        <x:v>515540.64</x:v>
+        <x:v>133849.87</x:v>
       </x:c>
       <x:c r="L359" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M359" s="4">
-        <x:v>515540.65</x:v>
+        <x:v>133849.86</x:v>
       </x:c>
       <x:c r="N359" s="5">
         <x:v>28</x:v>
       </x:c>
       <x:c r="O359" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:15">
       <x:c r="A360" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B360" s="3" t="s">
         <x:v>990</x:v>
       </x:c>
       <x:c r="C360" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D360" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E360" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F360" s="3" t="s">
         <x:v>991</x:v>
       </x:c>
       <x:c r="G360" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H360" s="3" t="s">
-        <x:v>1004</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="I360" s="3" t="s">
-        <x:v>1005</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="J360" s="4">
-        <x:v>411445.67</x:v>
+        <x:v>136681.67</x:v>
       </x:c>
       <x:c r="K360" s="4">
-        <x:v>411445.67</x:v>
+        <x:v>136681.67</x:v>
       </x:c>
       <x:c r="L360" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M360" s="4">
-        <x:v>411368.21</x:v>
+        <x:v>136681.64</x:v>
       </x:c>
       <x:c r="N360" s="5">
         <x:v>28</x:v>
       </x:c>
       <x:c r="O360" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:15">
       <x:c r="A361" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B361" s="3" t="s">
         <x:v>990</x:v>
       </x:c>
       <x:c r="C361" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E361" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F361" s="3" t="s">
         <x:v>991</x:v>
       </x:c>
       <x:c r="G361" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H361" s="3" t="s">
-        <x:v>1006</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="I361" s="3" t="s">
-        <x:v>1007</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="J361" s="4">
-        <x:v>381482.47</x:v>
+        <x:v>467982.35</x:v>
       </x:c>
       <x:c r="K361" s="4">
-        <x:v>381482.47</x:v>
+        <x:v>467982.35</x:v>
       </x:c>
       <x:c r="L361" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M361" s="4">
-        <x:v>379041.65</x:v>
+        <x:v>467982.36</x:v>
       </x:c>
       <x:c r="N361" s="5">
         <x:v>28</x:v>
       </x:c>
       <x:c r="O361" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:15">
       <x:c r="A362" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B362" s="3" t="s">
         <x:v>990</x:v>
       </x:c>
       <x:c r="C362" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D362" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E362" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F362" s="3" t="s">
         <x:v>991</x:v>
       </x:c>
       <x:c r="G362" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H362" s="3" t="s">
-        <x:v>1008</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="I362" s="3" t="s">
-        <x:v>1009</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="J362" s="4">
-        <x:v>467982.35</x:v>
+        <x:v>381482.47</x:v>
       </x:c>
       <x:c r="K362" s="4">
-        <x:v>467982.35</x:v>
+        <x:v>381482.47</x:v>
       </x:c>
       <x:c r="L362" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M362" s="4">
-        <x:v>467982.36</x:v>
+        <x:v>379041.65</x:v>
       </x:c>
       <x:c r="N362" s="5">
         <x:v>28</x:v>
       </x:c>
       <x:c r="O362" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:15">
       <x:c r="A363" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B363" s="3" t="s">
         <x:v>990</x:v>
       </x:c>
       <x:c r="C363" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E363" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F363" s="3" t="s">
         <x:v>991</x:v>
       </x:c>
       <x:c r="G363" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H363" s="3" t="s">
-        <x:v>1010</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="I363" s="3" t="s">
-        <x:v>1011</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="J363" s="4">
-        <x:v>346621.56</x:v>
+        <x:v>411445.67</x:v>
       </x:c>
       <x:c r="K363" s="4">
-        <x:v>346621.56</x:v>
+        <x:v>411445.67</x:v>
       </x:c>
       <x:c r="L363" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M363" s="4">
-        <x:v>352757.07</x:v>
+        <x:v>411368.21</x:v>
       </x:c>
       <x:c r="N363" s="5">
         <x:v>28</x:v>
       </x:c>
       <x:c r="O363" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:15">
       <x:c r="A364" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B364" s="3" t="s">
         <x:v>990</x:v>
       </x:c>
       <x:c r="C364" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D364" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E364" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F364" s="3" t="s">
-        <x:v>1012</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="G364" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H364" s="3" t="s">
         <x:v>1013</x:v>
       </x:c>
       <x:c r="I364" s="3" t="s">
         <x:v>1014</x:v>
       </x:c>
       <x:c r="J364" s="4">
-        <x:v>13813.74</x:v>
+        <x:v>346621.56</x:v>
       </x:c>
       <x:c r="K364" s="4">
-        <x:v>13813.74</x:v>
+        <x:v>346621.56</x:v>
       </x:c>
       <x:c r="L364" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M364" s="4">
-        <x:v>13813.75</x:v>
+        <x:v>352757.07</x:v>
       </x:c>
       <x:c r="N364" s="5">
-        <x:v>12</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O364" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:15">
       <x:c r="A365" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B365" s="3" t="s">
         <x:v>1015</x:v>
       </x:c>
       <x:c r="C365" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E365" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F365" s="3" t="s">
         <x:v>1016</x:v>
       </x:c>
       <x:c r="G365" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H365" s="3" t="s">
         <x:v>1017</x:v>
       </x:c>
       <x:c r="I365" s="3" t="s">
         <x:v>1018</x:v>
       </x:c>
       <x:c r="J365" s="4">
-        <x:v>138489.59</x:v>
+        <x:v>38956.18</x:v>
       </x:c>
       <x:c r="K365" s="4">
-        <x:v>138489.59</x:v>
+        <x:v>38956.18</x:v>
       </x:c>
       <x:c r="L365" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M365" s="4">
-        <x:v>138489.59</x:v>
+        <x:v>38956.15</x:v>
       </x:c>
       <x:c r="N365" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O365" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:15">
       <x:c r="A366" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B366" s="3" t="s">
         <x:v>1015</x:v>
       </x:c>
       <x:c r="C366" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D366" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E366" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F366" s="3" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="G366" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H366" s="3" t="s">
         <x:v>1020</x:v>
       </x:c>
       <x:c r="I366" s="3" t="s">
         <x:v>1021</x:v>
       </x:c>
       <x:c r="J366" s="4">
-        <x:v>337908.2</x:v>
+        <x:v>39346.17</x:v>
       </x:c>
       <x:c r="K366" s="4">
-        <x:v>337908.2</x:v>
+        <x:v>39346.17</x:v>
       </x:c>
       <x:c r="L366" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M366" s="4">
-        <x:v>337908.19</x:v>
+        <x:v>39346.16</x:v>
       </x:c>
       <x:c r="N366" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O366" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:15">
       <x:c r="A367" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B367" s="3" t="s">
         <x:v>1022</x:v>
       </x:c>
       <x:c r="C367" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E367" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F367" s="3" t="s">
-        <x:v>1019</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="G367" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H367" s="3" t="s">
-        <x:v>1023</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="I367" s="3" t="s">
-        <x:v>1024</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="J367" s="4">
-        <x:v>511383.83</x:v>
+        <x:v>138489.59</x:v>
       </x:c>
       <x:c r="K367" s="4">
-        <x:v>502674.33</x:v>
+        <x:v>138489.59</x:v>
       </x:c>
       <x:c r="L367" s="4">
-        <x:v>8709.5</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M367" s="4">
-        <x:v>502674.33</x:v>
+        <x:v>138489.59</x:v>
       </x:c>
       <x:c r="N367" s="5">
-        <x:v>26</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O367" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:15">
       <x:c r="A368" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B368" s="3" t="s">
-        <x:v>1015</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="C368" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D368" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E368" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F368" s="3" t="s">
-        <x:v>1016</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="G368" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H368" s="3" t="s">
-        <x:v>1025</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="I368" s="3" t="s">
-        <x:v>1026</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="J368" s="4">
-        <x:v>66799.64</x:v>
+        <x:v>105905.97</x:v>
       </x:c>
       <x:c r="K368" s="4">
-        <x:v>66799.64</x:v>
+        <x:v>105905.97</x:v>
       </x:c>
       <x:c r="L368" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M368" s="4">
-        <x:v>66799.65</x:v>
+        <x:v>105905.98</x:v>
       </x:c>
       <x:c r="N368" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O368" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:15">
       <x:c r="A369" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B369" s="3" t="s">
-        <x:v>1027</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="C369" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E369" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F369" s="3" t="s">
+        <x:v>1023</x:v>
+      </x:c>
+      <x:c r="G369" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H369" s="3" t="s">
         <x:v>1028</x:v>
       </x:c>
-      <x:c r="G369" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H369" s="3" t="s">
+      <x:c r="I369" s="3" t="s">
         <x:v>1029</x:v>
       </x:c>
-      <x:c r="I369" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J369" s="4">
-        <x:v>128899.12</x:v>
+        <x:v>68968.32</x:v>
       </x:c>
       <x:c r="K369" s="4">
-        <x:v>128899.12</x:v>
+        <x:v>68968.32</x:v>
       </x:c>
       <x:c r="L369" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M369" s="4">
-        <x:v>128899.12</x:v>
+        <x:v>68968.32</x:v>
       </x:c>
       <x:c r="N369" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O369" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:15">
       <x:c r="A370" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B370" s="3" t="s">
         <x:v>1015</x:v>
       </x:c>
       <x:c r="C370" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D370" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E370" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F370" s="3" t="s">
-        <x:v>1016</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="G370" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H370" s="3" t="s">
+        <x:v>1030</x:v>
+      </x:c>
+      <x:c r="I370" s="3" t="s">
         <x:v>1031</x:v>
       </x:c>
-      <x:c r="I370" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J370" s="4">
-        <x:v>68968.32</x:v>
+        <x:v>101158.52</x:v>
       </x:c>
       <x:c r="K370" s="4">
-        <x:v>68968.32</x:v>
+        <x:v>101158.52</x:v>
       </x:c>
       <x:c r="L370" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M370" s="4">
-        <x:v>68968.32</x:v>
+        <x:v>101158.53</x:v>
       </x:c>
       <x:c r="N370" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O370" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:15">
       <x:c r="A371" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B371" s="3" t="s">
-        <x:v>1015</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="C371" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E371" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F371" s="3" t="s">
-        <x:v>1016</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="G371" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H371" s="3" t="s">
+        <x:v>1032</x:v>
+      </x:c>
+      <x:c r="I371" s="3" t="s">
         <x:v>1033</x:v>
       </x:c>
-      <x:c r="I371" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J371" s="4">
-        <x:v>105905.97</x:v>
+        <x:v>66799.64</x:v>
       </x:c>
       <x:c r="K371" s="4">
-        <x:v>105905.97</x:v>
+        <x:v>66799.64</x:v>
       </x:c>
       <x:c r="L371" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M371" s="4">
-        <x:v>105905.98</x:v>
+        <x:v>66799.65</x:v>
       </x:c>
       <x:c r="N371" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O371" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:15">
       <x:c r="A372" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B372" s="3" t="s">
-        <x:v>1027</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="C372" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D372" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E372" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F372" s="3" t="s">
-        <x:v>1028</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="G372" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H372" s="3" t="s">
+        <x:v>1034</x:v>
+      </x:c>
+      <x:c r="I372" s="3" t="s">
         <x:v>1035</x:v>
       </x:c>
-      <x:c r="I372" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J372" s="4">
-        <x:v>39346.17</x:v>
+        <x:v>128899.12</x:v>
       </x:c>
       <x:c r="K372" s="4">
-        <x:v>39346.17</x:v>
+        <x:v>128899.12</x:v>
       </x:c>
       <x:c r="L372" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M372" s="4">
-        <x:v>39346.16</x:v>
+        <x:v>128899.12</x:v>
       </x:c>
       <x:c r="N372" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O372" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:15">
       <x:c r="A373" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B373" s="3" t="s">
-        <x:v>1027</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="C373" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E373" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F373" s="3" t="s">
-        <x:v>1016</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="G373" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H373" s="3" t="s">
         <x:v>1037</x:v>
       </x:c>
       <x:c r="I373" s="3" t="s">
         <x:v>1038</x:v>
       </x:c>
       <x:c r="J373" s="4">
-        <x:v>101158.52</x:v>
+        <x:v>337908.2</x:v>
       </x:c>
       <x:c r="K373" s="4">
-        <x:v>101158.52</x:v>
+        <x:v>337908.2</x:v>
       </x:c>
       <x:c r="L373" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M373" s="4">
-        <x:v>101158.53</x:v>
+        <x:v>337908.19</x:v>
       </x:c>
       <x:c r="N373" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O373" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:15">
       <x:c r="A374" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B374" s="3" t="s">
-        <x:v>1027</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="C374" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D374" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E374" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F374" s="3" t="s">
-        <x:v>1039</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="G374" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H374" s="3" t="s">
         <x:v>1040</x:v>
       </x:c>
-      <x:c r="H374" s="3" t="s">
+      <x:c r="I374" s="3" t="s">
         <x:v>1041</x:v>
       </x:c>
-      <x:c r="I374" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J374" s="4">
-        <x:v>3363585.65</x:v>
+        <x:v>511383.83</x:v>
       </x:c>
       <x:c r="K374" s="4">
-        <x:v>3363585.65</x:v>
+        <x:v>502674.33</x:v>
       </x:c>
       <x:c r="L374" s="4">
-        <x:v>0</x:v>
+        <x:v>8709.5</x:v>
       </x:c>
       <x:c r="M374" s="4">
-        <x:v>3363585.64</x:v>
+        <x:v>502674.33</x:v>
       </x:c>
       <x:c r="N374" s="5">
-        <x:v>61</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O374" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:15">
       <x:c r="A375" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B375" s="3" t="s">
-        <x:v>1027</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="C375" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E375" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F375" s="3" t="s">
+        <x:v>1042</x:v>
+      </x:c>
+      <x:c r="G375" s="3" t="s">
         <x:v>1043</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2</x:v>
       </x:c>
       <x:c r="H375" s="3" t="s">
         <x:v>1044</x:v>
       </x:c>
       <x:c r="I375" s="3" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="J375" s="4">
-        <x:v>38956.18</x:v>
+        <x:v>3363585.65</x:v>
       </x:c>
       <x:c r="K375" s="4">
-        <x:v>38956.18</x:v>
+        <x:v>3363585.65</x:v>
       </x:c>
       <x:c r="L375" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M375" s="4">
-        <x:v>38956.15</x:v>
+        <x:v>3363585.64</x:v>
       </x:c>
       <x:c r="N375" s="5">
-        <x:v>24</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="O375" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:15">
       <x:c r="A376" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B376" s="3" t="s">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="C376" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D376" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E376" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F376" s="3" t="s">
         <x:v>1047</x:v>
       </x:c>
       <x:c r="G376" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H376" s="3" t="s">
         <x:v>1048</x:v>
       </x:c>
-      <x:c r="H376" s="3" t="s">
+      <x:c r="I376" s="3" t="s">
         <x:v>1049</x:v>
       </x:c>
-      <x:c r="I376" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J376" s="4">
-        <x:v>616818.29</x:v>
+        <x:v>40918.82</x:v>
       </x:c>
       <x:c r="K376" s="4">
-        <x:v>612551.13</x:v>
+        <x:v>40918.82</x:v>
       </x:c>
       <x:c r="L376" s="4">
-        <x:v>4267.16</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M376" s="4">
-        <x:v>560037.78</x:v>
+        <x:v>40918.81</x:v>
       </x:c>
       <x:c r="N376" s="5">
-        <x:v>24</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O376" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:15">
       <x:c r="A377" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B377" s="3" t="s">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="C377" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E377" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F377" s="3" t="s">
         <x:v>1047</x:v>
       </x:c>
       <x:c r="G377" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="H377" s="3" t="s">
         <x:v>1051</x:v>
       </x:c>
       <x:c r="I377" s="3" t="s">
         <x:v>1052</x:v>
       </x:c>
       <x:c r="J377" s="4">
-        <x:v>40918.82</x:v>
+        <x:v>616818.29</x:v>
       </x:c>
       <x:c r="K377" s="4">
-        <x:v>40918.82</x:v>
+        <x:v>612551.13</x:v>
       </x:c>
       <x:c r="L377" s="4">
-        <x:v>0</x:v>
+        <x:v>4267.16</x:v>
       </x:c>
       <x:c r="M377" s="4">
-        <x:v>40918.81</x:v>
+        <x:v>560037.78</x:v>
       </x:c>
       <x:c r="N377" s="5">
-        <x:v>20</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O377" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:15">
       <x:c r="A378" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B378" s="3" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="C378" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D378" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E378" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F378" s="3" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="G378" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H378" s="3" t="s">
         <x:v>1055</x:v>
       </x:c>
       <x:c r="I378" s="3" t="s">
         <x:v>1056</x:v>
       </x:c>
       <x:c r="J378" s="4">
-        <x:v>4289017.34</x:v>
+        <x:v>2564928.85</x:v>
       </x:c>
       <x:c r="K378" s="4">
-        <x:v>4289017.34</x:v>
+        <x:v>2564928.85</x:v>
       </x:c>
       <x:c r="L378" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M378" s="4">
-        <x:v>4289017.38</x:v>
+        <x:v>2564928.88</x:v>
       </x:c>
       <x:c r="N378" s="5">
-        <x:v>26</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O378" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:15">
       <x:c r="A379" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B379" s="3" t="s">
         <x:v>1057</x:v>
       </x:c>
       <x:c r="C379" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E379" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F379" s="3" t="s">
         <x:v>1058</x:v>
       </x:c>
       <x:c r="G379" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H379" s="3" t="s">
         <x:v>1059</x:v>
       </x:c>
       <x:c r="I379" s="3" t="s">
         <x:v>1060</x:v>
       </x:c>
       <x:c r="J379" s="4">
-        <x:v>37625.06</x:v>
+        <x:v>4289017.34</x:v>
       </x:c>
       <x:c r="K379" s="4">
-        <x:v>37625.06</x:v>
+        <x:v>4289017.34</x:v>
       </x:c>
       <x:c r="L379" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M379" s="4">
-        <x:v>37625.08</x:v>
+        <x:v>4289017.38</x:v>
       </x:c>
       <x:c r="N379" s="5">
-        <x:v>95</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O379" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:15">
       <x:c r="A380" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B380" s="3" t="s">
-        <x:v>1053</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="C380" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D380" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E380" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F380" s="3" t="s">
+        <x:v>1054</x:v>
+      </x:c>
+      <x:c r="G380" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H380" s="3" t="s">
         <x:v>1061</x:v>
       </x:c>
-      <x:c r="G380" s="3" t="s">
+      <x:c r="I380" s="3" t="s">
         <x:v>1062</x:v>
       </x:c>
-      <x:c r="H380" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J380" s="4">
-        <x:v>1596436.84</x:v>
+        <x:v>229581.27</x:v>
       </x:c>
       <x:c r="K380" s="4">
-        <x:v>1596436.84</x:v>
+        <x:v>229581.27</x:v>
       </x:c>
       <x:c r="L380" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M380" s="4">
-        <x:v>1596436.85</x:v>
+        <x:v>229581.25</x:v>
       </x:c>
       <x:c r="N380" s="5">
-        <x:v>37</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O380" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:15">
       <x:c r="A381" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B381" s="3" t="s">
-        <x:v>1053</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="C381" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E381" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F381" s="3" t="s">
+        <x:v>1063</x:v>
+      </x:c>
+      <x:c r="G381" s="3" t="s">
+        <x:v>1064</x:v>
+      </x:c>
+      <x:c r="H381" s="3" t="s">
         <x:v>1065</x:v>
       </x:c>
-      <x:c r="G381" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H381" s="3" t="s">
+      <x:c r="I381" s="3" t="s">
         <x:v>1066</x:v>
       </x:c>
-      <x:c r="I381" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J381" s="4">
-        <x:v>229581.27</x:v>
+        <x:v>1596436.84</x:v>
       </x:c>
       <x:c r="K381" s="4">
-        <x:v>229581.27</x:v>
+        <x:v>1596436.84</x:v>
       </x:c>
       <x:c r="L381" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M381" s="4">
-        <x:v>229581.25</x:v>
+        <x:v>1596436.85</x:v>
       </x:c>
       <x:c r="N381" s="5">
-        <x:v>18</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O381" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:15">
       <x:c r="A382" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B382" s="3" t="s">
-        <x:v>1053</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="C382" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D382" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E382" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F382" s="3" t="s">
-        <x:v>1065</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="G382" s="3" t="s">
-        <x:v>1062</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="H382" s="3" t="s">
+        <x:v>1067</x:v>
+      </x:c>
+      <x:c r="I382" s="3" t="s">
         <x:v>1068</x:v>
       </x:c>
-      <x:c r="I382" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J382" s="4">
-        <x:v>580737.64</x:v>
+        <x:v>251846.73</x:v>
       </x:c>
       <x:c r="K382" s="4">
-        <x:v>580737.64</x:v>
+        <x:v>251127.8</x:v>
       </x:c>
       <x:c r="L382" s="4">
-        <x:v>0</x:v>
+        <x:v>718.93</x:v>
       </x:c>
       <x:c r="M382" s="4">
-        <x:v>580737.67</x:v>
+        <x:v>251127.81</x:v>
       </x:c>
       <x:c r="N382" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O382" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:15">
       <x:c r="A383" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B383" s="3" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="C383" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D383" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E383" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F383" s="3" t="s">
+        <x:v>1069</x:v>
+      </x:c>
+      <x:c r="G383" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H383" s="3" t="s">
         <x:v>1070</x:v>
       </x:c>
-      <x:c r="G383" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H383" s="3" t="s">
+      <x:c r="I383" s="3" t="s">
         <x:v>1071</x:v>
       </x:c>
-      <x:c r="I383" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J383" s="4">
-        <x:v>3609762.45</x:v>
+        <x:v>37625.06</x:v>
       </x:c>
       <x:c r="K383" s="4">
-        <x:v>3609762.45</x:v>
+        <x:v>37625.06</x:v>
       </x:c>
       <x:c r="L383" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M383" s="4">
-        <x:v>3609762.48</x:v>
+        <x:v>37625.08</x:v>
       </x:c>
       <x:c r="N383" s="5">
-        <x:v>43</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="O383" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:15">
       <x:c r="A384" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B384" s="3" t="s">
-        <x:v>1053</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="C384" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D384" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E384" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F384" s="3" t="s">
-        <x:v>1065</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="G384" s="3" t="s">
-        <x:v>1062</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="H384" s="3" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="I384" s="3" t="s">
         <x:v>1074</x:v>
       </x:c>
       <x:c r="J384" s="4">
-        <x:v>251846.73</x:v>
+        <x:v>3609762.45</x:v>
       </x:c>
       <x:c r="K384" s="4">
-        <x:v>251127.8</x:v>
+        <x:v>3609762.45</x:v>
       </x:c>
       <x:c r="L384" s="4">
-        <x:v>718.93</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M384" s="4">
-        <x:v>251127.81</x:v>
+        <x:v>3609762.48</x:v>
       </x:c>
       <x:c r="N384" s="5">
-        <x:v>24</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="O384" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:15">
       <x:c r="A385" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B385" s="3" t="s">
-        <x:v>1053</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="C385" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E385" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F385" s="3" t="s">
+        <x:v>1054</x:v>
+      </x:c>
+      <x:c r="G385" s="3" t="s">
+        <x:v>1064</x:v>
+      </x:c>
+      <x:c r="H385" s="3" t="s">
         <x:v>1075</x:v>
       </x:c>
-      <x:c r="G385" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H385" s="3" t="s">
+      <x:c r="I385" s="3" t="s">
         <x:v>1076</x:v>
       </x:c>
-      <x:c r="I385" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J385" s="4">
-        <x:v>70804.08</x:v>
+        <x:v>580737.64</x:v>
       </x:c>
       <x:c r="K385" s="4">
-        <x:v>70804.08</x:v>
+        <x:v>580737.64</x:v>
       </x:c>
       <x:c r="L385" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M385" s="4">
-        <x:v>70804.07</x:v>
+        <x:v>580737.67</x:v>
       </x:c>
       <x:c r="N385" s="5">
-        <x:v>5</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O385" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:15">
       <x:c r="A386" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B386" s="3" t="s">
         <x:v>1057</x:v>
       </x:c>
       <x:c r="C386" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D386" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E386" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F386" s="3" t="s">
-        <x:v>1065</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="G386" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="H386" s="3" t="s">
+        <x:v>1077</x:v>
+      </x:c>
+      <x:c r="I386" s="3" t="s">
         <x:v>1078</x:v>
       </x:c>
-      <x:c r="I386" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J386" s="4">
-        <x:v>2564928.85</x:v>
+        <x:v>624114.08</x:v>
       </x:c>
       <x:c r="K386" s="4">
-        <x:v>2564928.85</x:v>
+        <x:v>482319.01</x:v>
       </x:c>
       <x:c r="L386" s="4">
-        <x:v>0</x:v>
+        <x:v>141795.07</x:v>
       </x:c>
       <x:c r="M386" s="4">
-        <x:v>2564928.88</x:v>
+        <x:v>482319.02</x:v>
       </x:c>
       <x:c r="N386" s="5">
-        <x:v>24</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O386" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:15">
       <x:c r="A387" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B387" s="3" t="s">
-        <x:v>1053</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="C387" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E387" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F387" s="3" t="s">
-        <x:v>1058</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="G387" s="3" t="s">
-        <x:v>1062</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="H387" s="3" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="I387" s="3" t="s">
         <x:v>1081</x:v>
       </x:c>
       <x:c r="J387" s="4">
-        <x:v>624114.08</x:v>
+        <x:v>70804.08</x:v>
       </x:c>
       <x:c r="K387" s="4">
-        <x:v>482319.01</x:v>
+        <x:v>70804.08</x:v>
       </x:c>
       <x:c r="L387" s="4">
-        <x:v>141795.07</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M387" s="4">
-        <x:v>482319.02</x:v>
+        <x:v>70804.07</x:v>
       </x:c>
       <x:c r="N387" s="5">
-        <x:v>28</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O387" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:15">
       <x:c r="A388" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B388" s="3" t="s">
         <x:v>1082</x:v>
       </x:c>
       <x:c r="C388" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D388" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E388" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F388" s="3" t="s">
         <x:v>1083</x:v>
       </x:c>
       <x:c r="G388" s="3" t="s">
@@ -25213,768 +25213,768 @@
       <x:c r="B389" s="3" t="s">
         <x:v>1087</x:v>
       </x:c>
       <x:c r="C389" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E389" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F389" s="3" t="s">
         <x:v>1088</x:v>
       </x:c>
       <x:c r="G389" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H389" s="3" t="s">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="I389" s="3" t="s">
         <x:v>1090</x:v>
       </x:c>
       <x:c r="J389" s="4">
-        <x:v>2238986.36</x:v>
+        <x:v>20203.05</x:v>
       </x:c>
       <x:c r="K389" s="4">
-        <x:v>2238986.36</x:v>
+        <x:v>20203.05</x:v>
       </x:c>
       <x:c r="L389" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M389" s="4">
-        <x:v>2238986.34</x:v>
+        <x:v>20203.05</x:v>
       </x:c>
       <x:c r="N389" s="5">
-        <x:v>24</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="O389" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:15">
       <x:c r="A390" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B390" s="3" t="s">
+        <x:v>1087</x:v>
+      </x:c>
+      <x:c r="C390" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D390" s="3" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E390" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F390" s="3" t="s">
         <x:v>1091</x:v>
       </x:c>
-      <x:c r="C390" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F390" s="3" t="s">
+      <x:c r="G390" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H390" s="3" t="s">
         <x:v>1092</x:v>
       </x:c>
-      <x:c r="G390" s="3" t="s">
+      <x:c r="I390" s="3" t="s">
         <x:v>1093</x:v>
       </x:c>
-      <x:c r="H390" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J390" s="4">
-        <x:v>2832686.93</x:v>
+        <x:v>2238986.36</x:v>
       </x:c>
       <x:c r="K390" s="4">
-        <x:v>2832686.93</x:v>
+        <x:v>2238986.36</x:v>
       </x:c>
       <x:c r="L390" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M390" s="4">
-        <x:v>2832686.95</x:v>
+        <x:v>2238986.34</x:v>
       </x:c>
       <x:c r="N390" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O390" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:15">
       <x:c r="A391" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B391" s="3" t="s">
         <x:v>1087</x:v>
       </x:c>
       <x:c r="C391" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E391" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F391" s="3" t="s">
-        <x:v>1088</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="G391" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H391" s="3" t="s">
-        <x:v>1096</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="I391" s="3" t="s">
-        <x:v>1097</x:v>
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="J391" s="4">
-        <x:v>681423.24</x:v>
+        <x:v>3218711.05</x:v>
       </x:c>
       <x:c r="K391" s="4">
-        <x:v>681423.24</x:v>
+        <x:v>3218711.05</x:v>
       </x:c>
       <x:c r="L391" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M391" s="4">
-        <x:v>681379.68</x:v>
+        <x:v>3380060.72</x:v>
       </x:c>
       <x:c r="N391" s="5">
-        <x:v>22</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="O391" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:15">
       <x:c r="A392" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B392" s="3" t="s">
-        <x:v>1087</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="C392" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D392" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E392" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F392" s="3" t="s">
+        <x:v>1097</x:v>
+      </x:c>
+      <x:c r="G392" s="3" t="s">
         <x:v>1098</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2</x:v>
       </x:c>
       <x:c r="H392" s="3" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="I392" s="3" t="s">
         <x:v>1100</x:v>
       </x:c>
       <x:c r="J392" s="4">
-        <x:v>20203.05</x:v>
+        <x:v>747770.22</x:v>
       </x:c>
       <x:c r="K392" s="4">
-        <x:v>20203.05</x:v>
+        <x:v>736112.76</x:v>
       </x:c>
       <x:c r="L392" s="4">
-        <x:v>0</x:v>
+        <x:v>11657.46</x:v>
       </x:c>
       <x:c r="M392" s="4">
-        <x:v>20203.05</x:v>
+        <x:v>736112.76</x:v>
       </x:c>
       <x:c r="N392" s="5">
-        <x:v>90</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O392" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:15">
       <x:c r="A393" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B393" s="3" t="s">
-        <x:v>1091</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="C393" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E393" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F393" s="3" t="s">
         <x:v>1101</x:v>
       </x:c>
       <x:c r="G393" s="3" t="s">
-        <x:v>1093</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="H393" s="3" t="s">
         <x:v>1102</x:v>
       </x:c>
       <x:c r="I393" s="3" t="s">
         <x:v>1103</x:v>
       </x:c>
       <x:c r="J393" s="4">
-        <x:v>747770.22</x:v>
+        <x:v>2832686.93</x:v>
       </x:c>
       <x:c r="K393" s="4">
-        <x:v>736112.76</x:v>
+        <x:v>2832686.93</x:v>
       </x:c>
       <x:c r="L393" s="4">
-        <x:v>11657.46</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M393" s="4">
-        <x:v>736112.76</x:v>
+        <x:v>2832686.95</x:v>
       </x:c>
       <x:c r="N393" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O393" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:15">
       <x:c r="A394" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B394" s="3" t="s">
         <x:v>1087</x:v>
       </x:c>
       <x:c r="C394" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D394" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E394" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F394" s="3" t="s">
-        <x:v>1088</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="G394" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H394" s="3" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="I394" s="3" t="s">
         <x:v>1105</x:v>
       </x:c>
       <x:c r="J394" s="4">
-        <x:v>3218711.05</x:v>
+        <x:v>681423.24</x:v>
       </x:c>
       <x:c r="K394" s="4">
-        <x:v>3218711.05</x:v>
+        <x:v>681423.24</x:v>
       </x:c>
       <x:c r="L394" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M394" s="4">
-        <x:v>3380060.72</x:v>
+        <x:v>681379.68</x:v>
       </x:c>
       <x:c r="N394" s="5">
-        <x:v>25</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O394" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:15">
       <x:c r="A395" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B395" s="3" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="C395" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E395" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F395" s="3" t="s">
         <x:v>1107</x:v>
       </x:c>
       <x:c r="G395" s="3" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="H395" s="3" t="s">
         <x:v>1108</x:v>
       </x:c>
-      <x:c r="H395" s="3" t="s">
+      <x:c r="I395" s="3" t="s">
         <x:v>1109</x:v>
       </x:c>
-      <x:c r="I395" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J395" s="4">
-        <x:v>664679.31</x:v>
+        <x:v>49037.33</x:v>
       </x:c>
       <x:c r="K395" s="4">
-        <x:v>664679.31</x:v>
+        <x:v>49037.33</x:v>
       </x:c>
       <x:c r="L395" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M395" s="4">
-        <x:v>571123.66</x:v>
+        <x:v>49037.32</x:v>
       </x:c>
       <x:c r="N395" s="5">
-        <x:v>30</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O395" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:15">
       <x:c r="A396" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B396" s="3" t="s">
+        <x:v>1106</x:v>
+      </x:c>
+      <x:c r="C396" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D396" s="3" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E396" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F396" s="3" t="s">
+        <x:v>1110</x:v>
+      </x:c>
+      <x:c r="G396" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H396" s="3" t="s">
         <x:v>1111</x:v>
       </x:c>
-      <x:c r="C396" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F396" s="3" t="s">
+      <x:c r="I396" s="3" t="s">
         <x:v>1112</x:v>
       </x:c>
-      <x:c r="G396" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J396" s="4">
-        <x:v>49037.33</x:v>
+        <x:v>394687.41</x:v>
       </x:c>
       <x:c r="K396" s="4">
-        <x:v>49037.33</x:v>
+        <x:v>394687.41</x:v>
       </x:c>
       <x:c r="L396" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M396" s="4">
-        <x:v>49037.32</x:v>
+        <x:v>394687.43</x:v>
       </x:c>
       <x:c r="N396" s="5">
-        <x:v>6</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O396" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:15">
       <x:c r="A397" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B397" s="3" t="s">
+        <x:v>1106</x:v>
+      </x:c>
+      <x:c r="C397" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D397" s="3" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E397" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F397" s="3" t="s">
+        <x:v>1113</x:v>
+      </x:c>
+      <x:c r="G397" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H397" s="3" t="s">
+        <x:v>1114</x:v>
+      </x:c>
+      <x:c r="I397" s="3" t="s">
         <x:v>1115</x:v>
       </x:c>
-      <x:c r="C397" s="3" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J397" s="4">
-        <x:v>258634.74</x:v>
+        <x:v>25342.14</x:v>
       </x:c>
       <x:c r="K397" s="4">
-        <x:v>258634.74</x:v>
+        <x:v>25342.14</x:v>
       </x:c>
       <x:c r="L397" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M397" s="4">
-        <x:v>258634.76</x:v>
+        <x:v>25342.15</x:v>
       </x:c>
       <x:c r="N397" s="5">
-        <x:v>24</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O397" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:15">
       <x:c r="A398" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B398" s="3" t="s">
-        <x:v>1106</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="C398" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D398" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E398" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F398" s="3" t="s">
-        <x:v>1107</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="G398" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H398" s="3" t="s">
-        <x:v>1119</x:v>
+        <x:v>1117</x:v>
       </x:c>
       <x:c r="I398" s="3" t="s">
-        <x:v>1120</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="J398" s="4">
-        <x:v>339832.25</x:v>
+        <x:v>258634.74</x:v>
       </x:c>
       <x:c r="K398" s="4">
-        <x:v>339832.25</x:v>
+        <x:v>258634.74</x:v>
       </x:c>
       <x:c r="L398" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M398" s="4">
-        <x:v>339832.25</x:v>
+        <x:v>258634.76</x:v>
       </x:c>
       <x:c r="N398" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O398" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:15">
       <x:c r="A399" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B399" s="3" t="s">
-        <x:v>1111</x:v>
+        <x:v>1119</x:v>
       </x:c>
       <x:c r="C399" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E399" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F399" s="3" t="s">
-        <x:v>1116</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="G399" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H399" s="3" t="s">
         <x:v>1121</x:v>
       </x:c>
       <x:c r="I399" s="3" t="s">
         <x:v>1122</x:v>
       </x:c>
       <x:c r="J399" s="4">
-        <x:v>191328.21</x:v>
+        <x:v>339832.25</x:v>
       </x:c>
       <x:c r="K399" s="4">
-        <x:v>191328.21</x:v>
+        <x:v>339832.25</x:v>
       </x:c>
       <x:c r="L399" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M399" s="4">
-        <x:v>191328.19</x:v>
+        <x:v>339832.25</x:v>
       </x:c>
       <x:c r="N399" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O399" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:15">
       <x:c r="A400" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B400" s="3" t="s">
-        <x:v>1115</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="C400" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D400" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E400" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F400" s="3" t="s">
-        <x:v>1116</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="G400" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H400" s="3" t="s">
         <x:v>1123</x:v>
       </x:c>
       <x:c r="I400" s="3" t="s">
         <x:v>1124</x:v>
       </x:c>
       <x:c r="J400" s="4">
         <x:v>309170.65</x:v>
       </x:c>
       <x:c r="K400" s="4">
         <x:v>309170.65</x:v>
       </x:c>
       <x:c r="L400" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M400" s="4">
         <x:v>309170.66</x:v>
       </x:c>
       <x:c r="N400" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O400" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:15">
       <x:c r="A401" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B401" s="3" t="s">
-        <x:v>1115</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="C401" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E401" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F401" s="3" t="s">
         <x:v>1125</x:v>
       </x:c>
       <x:c r="G401" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H401" s="3" t="s">
         <x:v>1126</x:v>
       </x:c>
       <x:c r="I401" s="3" t="s">
         <x:v>1127</x:v>
       </x:c>
       <x:c r="J401" s="4">
         <x:v>2013100.18</x:v>
       </x:c>
       <x:c r="K401" s="4">
         <x:v>2013100.18</x:v>
       </x:c>
       <x:c r="L401" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M401" s="4">
         <x:v>2115358.55</x:v>
       </x:c>
       <x:c r="N401" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O401" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:15">
       <x:c r="A402" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B402" s="3" t="s">
-        <x:v>1111</x:v>
+        <x:v>1119</x:v>
       </x:c>
       <x:c r="C402" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D402" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E402" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F402" s="3" t="s">
+        <x:v>1120</x:v>
+      </x:c>
+      <x:c r="G402" s="3" t="s">
         <x:v>1128</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2</x:v>
       </x:c>
       <x:c r="H402" s="3" t="s">
         <x:v>1129</x:v>
       </x:c>
       <x:c r="I402" s="3" t="s">
         <x:v>1130</x:v>
       </x:c>
       <x:c r="J402" s="4">
-        <x:v>394687.41</x:v>
+        <x:v>664679.31</x:v>
       </x:c>
       <x:c r="K402" s="4">
-        <x:v>394687.41</x:v>
+        <x:v>664679.31</x:v>
       </x:c>
       <x:c r="L402" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M402" s="4">
-        <x:v>394687.43</x:v>
+        <x:v>571123.66</x:v>
       </x:c>
       <x:c r="N402" s="5">
-        <x:v>24</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O402" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:15">
       <x:c r="A403" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B403" s="3" t="s">
-        <x:v>1111</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="C403" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D403" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E403" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F403" s="3" t="s">
-        <x:v>1116</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="G403" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H403" s="3" t="s">
         <x:v>1131</x:v>
       </x:c>
       <x:c r="I403" s="3" t="s">
         <x:v>1132</x:v>
       </x:c>
       <x:c r="J403" s="4">
-        <x:v>25342.14</x:v>
+        <x:v>417581</x:v>
       </x:c>
       <x:c r="K403" s="4">
-        <x:v>25342.14</x:v>
+        <x:v>417581</x:v>
       </x:c>
       <x:c r="L403" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M403" s="4">
-        <x:v>25342.15</x:v>
+        <x:v>417581.02</x:v>
       </x:c>
       <x:c r="N403" s="5">
-        <x:v>12</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O403" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:15">
       <x:c r="A404" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B404" s="3" t="s">
-        <x:v>1115</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="C404" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D404" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E404" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F404" s="3" t="s">
-        <x:v>1116</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="G404" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H404" s="3" t="s">
         <x:v>1133</x:v>
       </x:c>
       <x:c r="I404" s="3" t="s">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="J404" s="4">
-        <x:v>417581</x:v>
+        <x:v>191328.21</x:v>
       </x:c>
       <x:c r="K404" s="4">
-        <x:v>417581</x:v>
+        <x:v>191328.21</x:v>
       </x:c>
       <x:c r="L404" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M404" s="4">
-        <x:v>417581.02</x:v>
+        <x:v>191328.19</x:v>
       </x:c>
       <x:c r="N404" s="5">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O404" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:15">
       <x:c r="A405" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B405" s="3" t="s">
         <x:v>1135</x:v>
       </x:c>
       <x:c r="C405" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D405" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E405" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F405" s="3" t="s">
         <x:v>1136</x:v>
       </x:c>
       <x:c r="G405" s="3" t="s">
@@ -26003,354 +26003,354 @@
       </x:c>
       <x:c r="O405" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:15">
       <x:c r="A406" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B406" s="3" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="C406" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D406" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E406" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F406" s="3" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="G406" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H406" s="3" t="s">
         <x:v>1142</x:v>
       </x:c>
-      <x:c r="H406" s="3" t="s">
+      <x:c r="I406" s="3" t="s">
         <x:v>1143</x:v>
       </x:c>
-      <x:c r="I406" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J406" s="4">
-        <x:v>830201.5</x:v>
+        <x:v>291454</x:v>
       </x:c>
       <x:c r="K406" s="4">
-        <x:v>830201.5</x:v>
+        <x:v>291454</x:v>
       </x:c>
       <x:c r="L406" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M406" s="4">
-        <x:v>726193.65</x:v>
+        <x:v>291453.99</x:v>
       </x:c>
       <x:c r="N406" s="5">
-        <x:v>33</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O406" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:15">
       <x:c r="A407" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B407" s="3" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="C407" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D407" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E407" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F407" s="3" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="G407" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H407" s="3" t="s">
+        <x:v>1144</x:v>
+      </x:c>
+      <x:c r="I407" s="3" t="s">
         <x:v>1145</x:v>
       </x:c>
-      <x:c r="I407" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J407" s="4">
-        <x:v>325204.36</x:v>
+        <x:v>363883.03</x:v>
       </x:c>
       <x:c r="K407" s="4">
-        <x:v>325204.36</x:v>
+        <x:v>363883.03</x:v>
       </x:c>
       <x:c r="L407" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M407" s="4">
-        <x:v>325204.38</x:v>
+        <x:v>363883.03</x:v>
       </x:c>
       <x:c r="N407" s="5">
-        <x:v>25</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="O407" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:15">
       <x:c r="A408" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B408" s="3" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="C408" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D408" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E408" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F408" s="3" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="G408" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H408" s="3" t="s">
+        <x:v>1146</x:v>
+      </x:c>
+      <x:c r="I408" s="3" t="s">
         <x:v>1147</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1148</x:v>
       </x:c>
       <x:c r="J408" s="4">
         <x:v>68138.65</x:v>
       </x:c>
       <x:c r="K408" s="4">
         <x:v>68138.65</x:v>
       </x:c>
       <x:c r="L408" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M408" s="4">
         <x:v>68138.66</x:v>
       </x:c>
       <x:c r="N408" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O408" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:15">
       <x:c r="A409" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B409" s="3" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="C409" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D409" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E409" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F409" s="3" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="G409" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H409" s="3" t="s">
+        <x:v>1148</x:v>
+      </x:c>
+      <x:c r="I409" s="3" t="s">
         <x:v>1149</x:v>
       </x:c>
-      <x:c r="I409" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J409" s="4">
-        <x:v>291454</x:v>
+        <x:v>35627.28</x:v>
       </x:c>
       <x:c r="K409" s="4">
-        <x:v>291454</x:v>
+        <x:v>35627.28</x:v>
       </x:c>
       <x:c r="L409" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M409" s="4">
-        <x:v>291453.99</x:v>
+        <x:v>35627.28</x:v>
       </x:c>
       <x:c r="N409" s="5">
-        <x:v>26</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O409" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:15">
       <x:c r="A410" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B410" s="3" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="C410" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D410" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E410" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F410" s="3" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="G410" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H410" s="3" t="s">
+        <x:v>1150</x:v>
+      </x:c>
+      <x:c r="I410" s="3" t="s">
         <x:v>1151</x:v>
       </x:c>
-      <x:c r="I410" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J410" s="4">
-        <x:v>363883.03</x:v>
+        <x:v>15353.41</x:v>
       </x:c>
       <x:c r="K410" s="4">
-        <x:v>363883.03</x:v>
+        <x:v>15353.41</x:v>
       </x:c>
       <x:c r="L410" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M410" s="4">
-        <x:v>363883.03</x:v>
+        <x:v>15353.42</x:v>
       </x:c>
       <x:c r="N410" s="5">
-        <x:v>23</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O410" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:15">
       <x:c r="A411" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B411" s="3" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="C411" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D411" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E411" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F411" s="3" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="G411" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H411" s="3" t="s">
+        <x:v>1152</x:v>
+      </x:c>
+      <x:c r="I411" s="3" t="s">
         <x:v>1153</x:v>
       </x:c>
-      <x:c r="I411" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J411" s="4">
-        <x:v>35627.28</x:v>
+        <x:v>325204.36</x:v>
       </x:c>
       <x:c r="K411" s="4">
-        <x:v>35627.28</x:v>
+        <x:v>325204.36</x:v>
       </x:c>
       <x:c r="L411" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M411" s="4">
-        <x:v>35627.28</x:v>
+        <x:v>325204.38</x:v>
       </x:c>
       <x:c r="N411" s="5">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="O411" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:15">
       <x:c r="A412" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B412" s="3" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="C412" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D412" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E412" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F412" s="3" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="G412" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>1154</x:v>
       </x:c>
       <x:c r="H412" s="3" t="s">
         <x:v>1155</x:v>
       </x:c>
       <x:c r="I412" s="3" t="s">
         <x:v>1156</x:v>
       </x:c>
       <x:c r="J412" s="4">
-        <x:v>15353.41</x:v>
+        <x:v>830201.5</x:v>
       </x:c>
       <x:c r="K412" s="4">
-        <x:v>15353.41</x:v>
+        <x:v>830201.5</x:v>
       </x:c>
       <x:c r="L412" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M412" s="4">
-        <x:v>15353.42</x:v>
+        <x:v>726193.65</x:v>
       </x:c>
       <x:c r="N412" s="5">
-        <x:v>20</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O412" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:15">
       <x:c r="A413" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B413" s="3" t="s">
         <x:v>1157</x:v>
       </x:c>
       <x:c r="C413" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D413" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E413" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F413" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="G413" s="3" t="s">
@@ -26435,483 +26435,483 @@
       <x:c r="B415" s="3" t="s">
         <x:v>1162</x:v>
       </x:c>
       <x:c r="C415" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E415" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F415" s="3" t="s">
         <x:v>1166</x:v>
       </x:c>
       <x:c r="G415" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H415" s="3" t="s">
         <x:v>1167</x:v>
       </x:c>
       <x:c r="I415" s="3" t="s">
         <x:v>1168</x:v>
       </x:c>
       <x:c r="J415" s="4">
-        <x:v>12041.38</x:v>
+        <x:v>111469.83</x:v>
       </x:c>
       <x:c r="K415" s="4">
-        <x:v>12041.38</x:v>
+        <x:v>111469.83</x:v>
       </x:c>
       <x:c r="L415" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M415" s="4">
-        <x:v>12041.39</x:v>
+        <x:v>111469.83</x:v>
       </x:c>
       <x:c r="N415" s="5">
-        <x:v>12</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="O415" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:15">
       <x:c r="A416" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B416" s="3" t="s">
         <x:v>1162</x:v>
       </x:c>
       <x:c r="C416" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D416" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E416" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F416" s="3" t="s">
         <x:v>1166</x:v>
       </x:c>
       <x:c r="G416" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H416" s="3" t="s">
         <x:v>1169</x:v>
       </x:c>
       <x:c r="I416" s="3" t="s">
         <x:v>1170</x:v>
       </x:c>
       <x:c r="J416" s="4">
-        <x:v>506619.99</x:v>
+        <x:v>154566.83</x:v>
       </x:c>
       <x:c r="K416" s="4">
-        <x:v>506619.99</x:v>
+        <x:v>154566.83</x:v>
       </x:c>
       <x:c r="L416" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M416" s="4">
-        <x:v>506620.01</x:v>
+        <x:v>154566.84</x:v>
       </x:c>
       <x:c r="N416" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O416" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:15">
       <x:c r="A417" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B417" s="3" t="s">
         <x:v>1162</x:v>
       </x:c>
       <x:c r="C417" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E417" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F417" s="3" t="s">
         <x:v>1166</x:v>
       </x:c>
       <x:c r="G417" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H417" s="3" t="s">
         <x:v>1171</x:v>
       </x:c>
       <x:c r="I417" s="3" t="s">
         <x:v>1172</x:v>
       </x:c>
       <x:c r="J417" s="4">
-        <x:v>111469.83</x:v>
+        <x:v>174569.3</x:v>
       </x:c>
       <x:c r="K417" s="4">
-        <x:v>111469.83</x:v>
+        <x:v>174569.3</x:v>
       </x:c>
       <x:c r="L417" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M417" s="4">
-        <x:v>111469.83</x:v>
+        <x:v>174569.31</x:v>
       </x:c>
       <x:c r="N417" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O417" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:15">
       <x:c r="A418" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B418" s="3" t="s">
         <x:v>1162</x:v>
       </x:c>
       <x:c r="C418" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D418" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E418" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F418" s="3" t="s">
         <x:v>1166</x:v>
       </x:c>
       <x:c r="G418" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H418" s="3" t="s">
         <x:v>1173</x:v>
       </x:c>
       <x:c r="I418" s="3" t="s">
         <x:v>1174</x:v>
       </x:c>
       <x:c r="J418" s="4">
-        <x:v>157682.24</x:v>
+        <x:v>395945.47</x:v>
       </x:c>
       <x:c r="K418" s="4">
-        <x:v>157682.24</x:v>
+        <x:v>395945.47</x:v>
       </x:c>
       <x:c r="L418" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M418" s="4">
-        <x:v>157682.24</x:v>
+        <x:v>395945.48</x:v>
       </x:c>
       <x:c r="N418" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O418" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:15">
       <x:c r="A419" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B419" s="3" t="s">
         <x:v>1162</x:v>
       </x:c>
       <x:c r="C419" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E419" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F419" s="3" t="s">
         <x:v>1166</x:v>
       </x:c>
       <x:c r="G419" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H419" s="3" t="s">
         <x:v>1175</x:v>
       </x:c>
       <x:c r="I419" s="3" t="s">
         <x:v>1176</x:v>
       </x:c>
       <x:c r="J419" s="4">
-        <x:v>174569.3</x:v>
+        <x:v>506619.99</x:v>
       </x:c>
       <x:c r="K419" s="4">
-        <x:v>174569.3</x:v>
+        <x:v>506619.99</x:v>
       </x:c>
       <x:c r="L419" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M419" s="4">
-        <x:v>174569.31</x:v>
+        <x:v>506620.01</x:v>
       </x:c>
       <x:c r="N419" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O419" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:15">
       <x:c r="A420" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B420" s="3" t="s">
         <x:v>1162</x:v>
       </x:c>
       <x:c r="C420" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D420" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E420" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F420" s="3" t="s">
         <x:v>1166</x:v>
       </x:c>
       <x:c r="G420" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H420" s="3" t="s">
         <x:v>1177</x:v>
       </x:c>
       <x:c r="I420" s="3" t="s">
         <x:v>1178</x:v>
       </x:c>
       <x:c r="J420" s="4">
-        <x:v>395945.47</x:v>
+        <x:v>12041.38</x:v>
       </x:c>
       <x:c r="K420" s="4">
-        <x:v>395945.47</x:v>
+        <x:v>12041.38</x:v>
       </x:c>
       <x:c r="L420" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M420" s="4">
-        <x:v>395945.48</x:v>
+        <x:v>12041.39</x:v>
       </x:c>
       <x:c r="N420" s="5">
-        <x:v>23</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O420" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:15">
       <x:c r="A421" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B421" s="3" t="s">
         <x:v>1162</x:v>
       </x:c>
       <x:c r="C421" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E421" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F421" s="3" t="s">
-        <x:v>1166</x:v>
+        <x:v>1179</x:v>
       </x:c>
       <x:c r="G421" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H421" s="3" t="s">
-        <x:v>1179</x:v>
+        <x:v>1180</x:v>
       </x:c>
       <x:c r="I421" s="3" t="s">
-        <x:v>1180</x:v>
+        <x:v>1181</x:v>
       </x:c>
       <x:c r="J421" s="4">
-        <x:v>212687.14</x:v>
+        <x:v>83409.96</x:v>
       </x:c>
       <x:c r="K421" s="4">
-        <x:v>212687.14</x:v>
+        <x:v>83409.96</x:v>
       </x:c>
       <x:c r="L421" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M421" s="4">
-        <x:v>212687.15</x:v>
+        <x:v>83409.96</x:v>
       </x:c>
       <x:c r="N421" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O421" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:15">
       <x:c r="A422" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B422" s="3" t="s">
         <x:v>1162</x:v>
       </x:c>
       <x:c r="C422" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D422" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E422" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F422" s="3" t="s">
         <x:v>1166</x:v>
       </x:c>
       <x:c r="G422" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H422" s="3" t="s">
-        <x:v>1181</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="I422" s="3" t="s">
-        <x:v>1182</x:v>
+        <x:v>1183</x:v>
       </x:c>
       <x:c r="J422" s="4">
-        <x:v>84597.08</x:v>
+        <x:v>212687.14</x:v>
       </x:c>
       <x:c r="K422" s="4">
-        <x:v>84597.08</x:v>
+        <x:v>212687.14</x:v>
       </x:c>
       <x:c r="L422" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M422" s="4">
-        <x:v>84597.11</x:v>
+        <x:v>212687.15</x:v>
       </x:c>
       <x:c r="N422" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O422" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:15">
       <x:c r="A423" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B423" s="3" t="s">
         <x:v>1162</x:v>
       </x:c>
       <x:c r="C423" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E423" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F423" s="3" t="s">
-        <x:v>1183</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="G423" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H423" s="3" t="s">
         <x:v>1184</x:v>
       </x:c>
       <x:c r="I423" s="3" t="s">
         <x:v>1185</x:v>
       </x:c>
       <x:c r="J423" s="4">
-        <x:v>83409.96</x:v>
+        <x:v>157682.24</x:v>
       </x:c>
       <x:c r="K423" s="4">
-        <x:v>83409.96</x:v>
+        <x:v>157682.24</x:v>
       </x:c>
       <x:c r="L423" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M423" s="4">
-        <x:v>83409.96</x:v>
+        <x:v>157682.24</x:v>
       </x:c>
       <x:c r="N423" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O423" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:15">
       <x:c r="A424" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B424" s="3" t="s">
         <x:v>1162</x:v>
       </x:c>
       <x:c r="C424" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D424" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E424" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F424" s="3" t="s">
         <x:v>1166</x:v>
       </x:c>
       <x:c r="G424" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H424" s="3" t="s">
         <x:v>1186</x:v>
       </x:c>
       <x:c r="I424" s="3" t="s">
         <x:v>1187</x:v>
       </x:c>
       <x:c r="J424" s="4">
-        <x:v>154566.83</x:v>
+        <x:v>84597.08</x:v>
       </x:c>
       <x:c r="K424" s="4">
-        <x:v>154566.83</x:v>
+        <x:v>84597.08</x:v>
       </x:c>
       <x:c r="L424" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M424" s="4">
-        <x:v>154566.84</x:v>
+        <x:v>84597.11</x:v>
       </x:c>
       <x:c r="N424" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O424" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:15">
       <x:c r="A425" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B425" s="3" t="s">
         <x:v>1188</x:v>
       </x:c>
       <x:c r="C425" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E425" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F425" s="3" t="s">
@@ -26928,1732 +26928,1732 @@
       </x:c>
       <x:c r="J425" s="4">
         <x:v>56900.73</x:v>
       </x:c>
       <x:c r="K425" s="4">
         <x:v>56900.73</x:v>
       </x:c>
       <x:c r="L425" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M425" s="4">
         <x:v>56900.72</x:v>
       </x:c>
       <x:c r="N425" s="5">
         <x:v>42</x:v>
       </x:c>
       <x:c r="O425" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:15">
       <x:c r="A426" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B426" s="3" t="s">
-        <x:v>1188</x:v>
+        <x:v>1192</x:v>
       </x:c>
       <x:c r="C426" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D426" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E426" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F426" s="3" t="s">
         <x:v>1189</x:v>
       </x:c>
       <x:c r="G426" s="3" t="s">
-        <x:v>1192</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H426" s="3" t="s">
         <x:v>1193</x:v>
       </x:c>
       <x:c r="I426" s="3" t="s">
         <x:v>1194</x:v>
       </x:c>
       <x:c r="J426" s="4">
-        <x:v>3339039.42</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K426" s="4">
-        <x:v>3339039.42</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L426" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M426" s="4">
-        <x:v>3524541.59</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N426" s="5">
-        <x:v>27</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O426" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:15">
       <x:c r="A427" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B427" s="3" t="s">
         <x:v>1188</x:v>
       </x:c>
       <x:c r="C427" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E427" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F427" s="3" t="s">
+        <x:v>1189</x:v>
+      </x:c>
+      <x:c r="G427" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H427" s="3" t="s">
         <x:v>1195</x:v>
       </x:c>
-      <x:c r="G427" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H427" s="3" t="s">
+      <x:c r="I427" s="3" t="s">
         <x:v>1196</x:v>
       </x:c>
-      <x:c r="I427" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J427" s="4">
-        <x:v>0</x:v>
+        <x:v>142080.77</x:v>
       </x:c>
       <x:c r="K427" s="4">
-        <x:v>0</x:v>
+        <x:v>142080.77</x:v>
       </x:c>
       <x:c r="L427" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M427" s="4">
-        <x:v>0</x:v>
+        <x:v>257380.42</x:v>
       </x:c>
       <x:c r="N427" s="5">
-        <x:v>6</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O427" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:15">
       <x:c r="A428" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B428" s="3" t="s">
-        <x:v>1198</x:v>
+        <x:v>1188</x:v>
       </x:c>
       <x:c r="C428" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D428" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E428" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F428" s="3" t="s">
         <x:v>1189</x:v>
       </x:c>
       <x:c r="G428" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H428" s="3" t="s">
-        <x:v>1199</x:v>
+        <x:v>1197</x:v>
       </x:c>
       <x:c r="I428" s="3" t="s">
-        <x:v>1200</x:v>
+        <x:v>1198</x:v>
       </x:c>
       <x:c r="J428" s="4">
-        <x:v>0</x:v>
+        <x:v>2612573.17</x:v>
       </x:c>
       <x:c r="K428" s="4">
-        <x:v>0</x:v>
+        <x:v>2148077.59</x:v>
       </x:c>
       <x:c r="L428" s="4">
-        <x:v>0</x:v>
+        <x:v>464495.58</x:v>
       </x:c>
       <x:c r="M428" s="4">
-        <x:v>0</x:v>
+        <x:v>2146974.31</x:v>
       </x:c>
       <x:c r="N428" s="5">
-        <x:v>24</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O428" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:15">
       <x:c r="A429" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B429" s="3" t="s">
         <x:v>1188</x:v>
       </x:c>
       <x:c r="C429" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E429" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F429" s="3" t="s">
         <x:v>1189</x:v>
       </x:c>
       <x:c r="G429" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H429" s="3" t="s">
-        <x:v>1201</x:v>
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="I429" s="3" t="s">
-        <x:v>1202</x:v>
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="J429" s="4">
-        <x:v>507286.62</x:v>
+        <x:v>696846.14</x:v>
       </x:c>
       <x:c r="K429" s="4">
-        <x:v>507286.62</x:v>
+        <x:v>696846.14</x:v>
       </x:c>
       <x:c r="L429" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M429" s="4">
-        <x:v>619600.2</x:v>
+        <x:v>755945.39</x:v>
       </x:c>
       <x:c r="N429" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O429" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:15">
       <x:c r="A430" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B430" s="3" t="s">
         <x:v>1188</x:v>
       </x:c>
       <x:c r="C430" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D430" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E430" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F430" s="3" t="s">
         <x:v>1189</x:v>
       </x:c>
       <x:c r="G430" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H430" s="3" t="s">
-        <x:v>1203</x:v>
+        <x:v>1201</x:v>
       </x:c>
       <x:c r="I430" s="3" t="s">
-        <x:v>1204</x:v>
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="J430" s="4">
-        <x:v>142080.77</x:v>
+        <x:v>5749775.55</x:v>
       </x:c>
       <x:c r="K430" s="4">
-        <x:v>142080.77</x:v>
+        <x:v>5749775.55</x:v>
       </x:c>
       <x:c r="L430" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M430" s="4">
-        <x:v>257380.42</x:v>
+        <x:v>6246786.08</x:v>
       </x:c>
       <x:c r="N430" s="5">
-        <x:v>24</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O430" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:15">
       <x:c r="A431" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B431" s="3" t="s">
         <x:v>1188</x:v>
       </x:c>
       <x:c r="C431" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E431" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F431" s="3" t="s">
         <x:v>1189</x:v>
       </x:c>
       <x:c r="G431" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H431" s="3" t="s">
-        <x:v>1205</x:v>
+        <x:v>1203</x:v>
       </x:c>
       <x:c r="I431" s="3" t="s">
-        <x:v>1206</x:v>
+        <x:v>1204</x:v>
       </x:c>
       <x:c r="J431" s="4">
-        <x:v>2612573.17</x:v>
+        <x:v>507286.62</x:v>
       </x:c>
       <x:c r="K431" s="4">
-        <x:v>2148077.59</x:v>
+        <x:v>507286.62</x:v>
       </x:c>
       <x:c r="L431" s="4">
-        <x:v>464495.58</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M431" s="4">
-        <x:v>2146974.31</x:v>
+        <x:v>619600.2</x:v>
       </x:c>
       <x:c r="N431" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O431" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:15">
       <x:c r="A432" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B432" s="3" t="s">
         <x:v>1188</x:v>
       </x:c>
       <x:c r="C432" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D432" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E432" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F432" s="3" t="s">
         <x:v>1189</x:v>
       </x:c>
       <x:c r="G432" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>1205</x:v>
       </x:c>
       <x:c r="H432" s="3" t="s">
+        <x:v>1206</x:v>
+      </x:c>
+      <x:c r="I432" s="3" t="s">
         <x:v>1207</x:v>
       </x:c>
-      <x:c r="I432" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J432" s="4">
-        <x:v>696846.14</x:v>
+        <x:v>3339039.42</x:v>
       </x:c>
       <x:c r="K432" s="4">
-        <x:v>696846.14</x:v>
+        <x:v>3339039.42</x:v>
       </x:c>
       <x:c r="L432" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M432" s="4">
-        <x:v>755945.39</x:v>
+        <x:v>3524541.59</x:v>
       </x:c>
       <x:c r="N432" s="5">
-        <x:v>30</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O432" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:15">
       <x:c r="A433" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B433" s="3" t="s">
         <x:v>1188</x:v>
       </x:c>
       <x:c r="C433" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E433" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F433" s="3" t="s">
-        <x:v>1189</x:v>
+        <x:v>1208</x:v>
       </x:c>
       <x:c r="G433" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>1205</x:v>
       </x:c>
       <x:c r="H433" s="3" t="s">
         <x:v>1209</x:v>
       </x:c>
       <x:c r="I433" s="3" t="s">
         <x:v>1210</x:v>
       </x:c>
       <x:c r="J433" s="4">
-        <x:v>5749775.55</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K433" s="4">
-        <x:v>5749775.55</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L433" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M433" s="4">
-        <x:v>6246786.08</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N433" s="5">
-        <x:v>28</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O433" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:15">
       <x:c r="A434" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B434" s="3" t="s">
         <x:v>1211</x:v>
       </x:c>
       <x:c r="C434" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D434" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E434" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F434" s="3" t="s">
         <x:v>1212</x:v>
       </x:c>
       <x:c r="G434" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="H434" s="3" t="s">
-        <x:v>1213</x:v>
+        <x:v>1214</x:v>
       </x:c>
       <x:c r="I434" s="3" t="s">
-        <x:v>1214</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="J434" s="4">
-        <x:v>240000.97</x:v>
+        <x:v>59486.25</x:v>
       </x:c>
       <x:c r="K434" s="4">
-        <x:v>240000.97</x:v>
+        <x:v>59486.25</x:v>
       </x:c>
       <x:c r="L434" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M434" s="4">
-        <x:v>244081.08</x:v>
+        <x:v>59486.26</x:v>
       </x:c>
       <x:c r="N434" s="5">
-        <x:v>24</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O434" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:15">
       <x:c r="A435" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B435" s="3" t="s">
-        <x:v>1211</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="C435" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E435" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F435" s="3" t="s">
-        <x:v>1212</x:v>
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="G435" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="H435" s="3" t="s">
-        <x:v>1215</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="I435" s="3" t="s">
-        <x:v>1216</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="J435" s="4">
-        <x:v>48565.94</x:v>
+        <x:v>580284.51</x:v>
       </x:c>
       <x:c r="K435" s="4">
-        <x:v>48565.94</x:v>
+        <x:v>580284.51</x:v>
       </x:c>
       <x:c r="L435" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M435" s="4">
-        <x:v>48565.92</x:v>
+        <x:v>580284.49</x:v>
       </x:c>
       <x:c r="N435" s="5">
-        <x:v>87</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O435" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:15">
       <x:c r="A436" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B436" s="3" t="s">
-        <x:v>1211</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="C436" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D436" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E436" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F436" s="3" t="s">
-        <x:v>1217</x:v>
+        <x:v>1220</x:v>
       </x:c>
       <x:c r="G436" s="3" t="s">
-        <x:v>1218</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="H436" s="3" t="s">
-        <x:v>1219</x:v>
+        <x:v>1221</x:v>
       </x:c>
       <x:c r="I436" s="3" t="s">
-        <x:v>1220</x:v>
+        <x:v>1222</x:v>
       </x:c>
       <x:c r="J436" s="4">
-        <x:v>459685.46</x:v>
+        <x:v>123624.98</x:v>
       </x:c>
       <x:c r="K436" s="4">
-        <x:v>459092.36</x:v>
+        <x:v>123624.98</x:v>
       </x:c>
       <x:c r="L436" s="4">
-        <x:v>593.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M436" s="4">
-        <x:v>459092.36</x:v>
+        <x:v>123624.98</x:v>
       </x:c>
       <x:c r="N436" s="5">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O436" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:15">
       <x:c r="A437" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B437" s="3" t="s">
-        <x:v>1221</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="C437" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E437" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F437" s="3" t="s">
-        <x:v>1212</x:v>
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="G437" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H437" s="3" t="s">
-        <x:v>1222</x:v>
+        <x:v>1224</x:v>
       </x:c>
       <x:c r="I437" s="3" t="s">
-        <x:v>1223</x:v>
+        <x:v>1225</x:v>
       </x:c>
       <x:c r="J437" s="4">
-        <x:v>619490.8</x:v>
+        <x:v>1321976.93</x:v>
       </x:c>
       <x:c r="K437" s="4">
-        <x:v>619490.8</x:v>
+        <x:v>1321976.93</x:v>
       </x:c>
       <x:c r="L437" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M437" s="4">
-        <x:v>619490.81</x:v>
+        <x:v>1321976.92</x:v>
       </x:c>
       <x:c r="N437" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O437" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:15">
       <x:c r="A438" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B438" s="3" t="s">
-        <x:v>1211</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="C438" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D438" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E438" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F438" s="3" t="s">
-        <x:v>1224</x:v>
+        <x:v>1220</x:v>
       </x:c>
       <x:c r="G438" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="H438" s="3" t="s">
-        <x:v>1225</x:v>
+        <x:v>1226</x:v>
       </x:c>
       <x:c r="I438" s="3" t="s">
-        <x:v>1226</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="J438" s="4">
-        <x:v>1062240.91</x:v>
+        <x:v>459685.46</x:v>
       </x:c>
       <x:c r="K438" s="4">
-        <x:v>1062240.91</x:v>
+        <x:v>459092.36</x:v>
       </x:c>
       <x:c r="L438" s="4">
-        <x:v>0</x:v>
+        <x:v>593.1</x:v>
       </x:c>
       <x:c r="M438" s="4">
-        <x:v>1062240.92</x:v>
+        <x:v>459092.36</x:v>
       </x:c>
       <x:c r="N438" s="5">
-        <x:v>24</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O438" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:15">
       <x:c r="A439" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B439" s="3" t="s">
-        <x:v>1221</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="C439" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E439" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F439" s="3" t="s">
-        <x:v>1212</x:v>
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="G439" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H439" s="3" t="s">
-        <x:v>1227</x:v>
+        <x:v>1228</x:v>
       </x:c>
       <x:c r="I439" s="3" t="s">
-        <x:v>1228</x:v>
+        <x:v>1229</x:v>
       </x:c>
       <x:c r="J439" s="4">
-        <x:v>424548.19</x:v>
+        <x:v>917565.59</x:v>
       </x:c>
       <x:c r="K439" s="4">
-        <x:v>424548.19</x:v>
+        <x:v>917565.59</x:v>
       </x:c>
       <x:c r="L439" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M439" s="4">
-        <x:v>424548.2</x:v>
+        <x:v>1085955.93</x:v>
       </x:c>
       <x:c r="N439" s="5">
-        <x:v>22</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O439" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:15">
       <x:c r="A440" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B440" s="3" t="s">
-        <x:v>1221</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="C440" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D440" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E440" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F440" s="3" t="s">
-        <x:v>1212</x:v>
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="G440" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H440" s="3" t="s">
-        <x:v>1229</x:v>
+        <x:v>1230</x:v>
       </x:c>
       <x:c r="I440" s="3" t="s">
-        <x:v>1230</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="J440" s="4">
-        <x:v>1321976.93</x:v>
+        <x:v>619490.8</x:v>
       </x:c>
       <x:c r="K440" s="4">
-        <x:v>1321976.93</x:v>
+        <x:v>619490.8</x:v>
       </x:c>
       <x:c r="L440" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M440" s="4">
-        <x:v>1321976.92</x:v>
+        <x:v>619490.81</x:v>
       </x:c>
       <x:c r="N440" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O440" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:15">
       <x:c r="A441" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B441" s="3" t="s">
-        <x:v>1221</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="C441" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E441" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F441" s="3" t="s">
-        <x:v>1212</x:v>
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="G441" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H441" s="3" t="s">
-        <x:v>1231</x:v>
+        <x:v>1232</x:v>
       </x:c>
       <x:c r="I441" s="3" t="s">
-        <x:v>1232</x:v>
+        <x:v>1233</x:v>
       </x:c>
       <x:c r="J441" s="4">
-        <x:v>917565.59</x:v>
+        <x:v>541166.34</x:v>
       </x:c>
       <x:c r="K441" s="4">
-        <x:v>917565.59</x:v>
+        <x:v>541166.34</x:v>
       </x:c>
       <x:c r="L441" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M441" s="4">
-        <x:v>1085955.93</x:v>
+        <x:v>541166.35</x:v>
       </x:c>
       <x:c r="N441" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O441" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:15">
       <x:c r="A442" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B442" s="3" t="s">
-        <x:v>1211</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="C442" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D442" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E442" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F442" s="3" t="s">
         <x:v>1217</x:v>
       </x:c>
       <x:c r="G442" s="3" t="s">
-        <x:v>1218</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H442" s="3" t="s">
-        <x:v>1233</x:v>
+        <x:v>1234</x:v>
       </x:c>
       <x:c r="I442" s="3" t="s">
-        <x:v>1234</x:v>
+        <x:v>1235</x:v>
       </x:c>
       <x:c r="J442" s="4">
-        <x:v>123624.98</x:v>
+        <x:v>2003499.69</x:v>
       </x:c>
       <x:c r="K442" s="4">
-        <x:v>123624.98</x:v>
+        <x:v>2003499.69</x:v>
       </x:c>
       <x:c r="L442" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M442" s="4">
-        <x:v>123624.98</x:v>
+        <x:v>2003499.67</x:v>
       </x:c>
       <x:c r="N442" s="5">
-        <x:v>30</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="O442" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:15">
       <x:c r="A443" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B443" s="3" t="s">
-        <x:v>1235</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="C443" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D443" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E443" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F443" s="3" t="s">
+        <x:v>1217</x:v>
+      </x:c>
+      <x:c r="G443" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H443" s="3" t="s">
         <x:v>1236</x:v>
       </x:c>
-      <x:c r="G443" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H443" s="3" t="s">
+      <x:c r="I443" s="3" t="s">
         <x:v>1237</x:v>
       </x:c>
-      <x:c r="I443" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J443" s="4">
-        <x:v>59486.25</x:v>
+        <x:v>2100839.67</x:v>
       </x:c>
       <x:c r="K443" s="4">
-        <x:v>59486.25</x:v>
+        <x:v>2100839.67</x:v>
       </x:c>
       <x:c r="L443" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M443" s="4">
-        <x:v>59486.26</x:v>
+        <x:v>2100839.69</x:v>
       </x:c>
       <x:c r="N443" s="5">
-        <x:v>5</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O443" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:15">
       <x:c r="A444" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B444" s="3" t="s">
-        <x:v>1221</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="C444" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D444" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E444" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F444" s="3" t="s">
-        <x:v>1212</x:v>
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="G444" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H444" s="3" t="s">
+        <x:v>1238</x:v>
+      </x:c>
+      <x:c r="I444" s="3" t="s">
         <x:v>1239</x:v>
       </x:c>
-      <x:c r="I444" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J444" s="4">
-        <x:v>2003499.69</x:v>
+        <x:v>424548.19</x:v>
       </x:c>
       <x:c r="K444" s="4">
-        <x:v>2003499.69</x:v>
+        <x:v>424548.19</x:v>
       </x:c>
       <x:c r="L444" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M444" s="4">
-        <x:v>2003499.67</x:v>
+        <x:v>424548.2</x:v>
       </x:c>
       <x:c r="N444" s="5">
-        <x:v>23</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O444" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:15">
       <x:c r="A445" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B445" s="3" t="s">
-        <x:v>1221</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="C445" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D445" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E445" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F445" s="3" t="s">
-        <x:v>1212</x:v>
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="G445" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H445" s="3" t="s">
+        <x:v>1240</x:v>
+      </x:c>
+      <x:c r="I445" s="3" t="s">
         <x:v>1241</x:v>
       </x:c>
-      <x:c r="I445" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J445" s="4">
-        <x:v>2100839.67</x:v>
+        <x:v>240000.97</x:v>
       </x:c>
       <x:c r="K445" s="4">
-        <x:v>2100839.67</x:v>
+        <x:v>240000.97</x:v>
       </x:c>
       <x:c r="L445" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M445" s="4">
-        <x:v>2100839.69</x:v>
+        <x:v>244081.08</x:v>
       </x:c>
       <x:c r="N445" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O445" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:15">
       <x:c r="A446" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B446" s="3" t="s">
-        <x:v>1221</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="C446" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D446" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E446" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F446" s="3" t="s">
-        <x:v>1212</x:v>
+        <x:v>1242</x:v>
       </x:c>
       <x:c r="G446" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H446" s="3" t="s">
         <x:v>1243</x:v>
       </x:c>
       <x:c r="I446" s="3" t="s">
         <x:v>1244</x:v>
       </x:c>
       <x:c r="J446" s="4">
-        <x:v>541166.34</x:v>
+        <x:v>1062240.91</x:v>
       </x:c>
       <x:c r="K446" s="4">
-        <x:v>541166.34</x:v>
+        <x:v>1062240.91</x:v>
       </x:c>
       <x:c r="L446" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M446" s="4">
-        <x:v>541166.35</x:v>
+        <x:v>1062240.92</x:v>
       </x:c>
       <x:c r="N446" s="5">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O446" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:15">
       <x:c r="A447" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B447" s="3" t="s">
-        <x:v>1211</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="C447" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E447" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F447" s="3" t="s">
-        <x:v>1212</x:v>
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="G447" s="3" t="s">
-        <x:v>1218</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H447" s="3" t="s">
         <x:v>1245</x:v>
       </x:c>
       <x:c r="I447" s="3" t="s">
         <x:v>1246</x:v>
       </x:c>
       <x:c r="J447" s="4">
-        <x:v>580284.51</x:v>
+        <x:v>48565.94</x:v>
       </x:c>
       <x:c r="K447" s="4">
-        <x:v>580284.51</x:v>
+        <x:v>48565.94</x:v>
       </x:c>
       <x:c r="L447" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M447" s="4">
-        <x:v>580284.49</x:v>
+        <x:v>48565.92</x:v>
       </x:c>
       <x:c r="N447" s="5">
-        <x:v>24</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="O447" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:15">
       <x:c r="A448" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B448" s="3" t="s">
         <x:v>1247</x:v>
       </x:c>
       <x:c r="C448" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D448" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E448" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F448" s="3" t="s">
         <x:v>1248</x:v>
       </x:c>
       <x:c r="G448" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H448" s="3" t="s">
         <x:v>1249</x:v>
       </x:c>
       <x:c r="I448" s="3" t="s">
         <x:v>1250</x:v>
       </x:c>
       <x:c r="J448" s="4">
-        <x:v>1916369.11</x:v>
+        <x:v>45362.58</x:v>
       </x:c>
       <x:c r="K448" s="4">
-        <x:v>1916369.11</x:v>
+        <x:v>45362.58</x:v>
       </x:c>
       <x:c r="L448" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M448" s="4">
-        <x:v>1918232.56</x:v>
+        <x:v>45362.55</x:v>
       </x:c>
       <x:c r="N448" s="5">
-        <x:v>43</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="O448" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:15">
       <x:c r="A449" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B449" s="3" t="s">
         <x:v>1247</x:v>
       </x:c>
       <x:c r="C449" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E449" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F449" s="3" t="s">
         <x:v>1251</x:v>
       </x:c>
       <x:c r="G449" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H449" s="3" t="s">
         <x:v>1252</x:v>
       </x:c>
-      <x:c r="H449" s="3" t="s">
+      <x:c r="I449" s="3" t="s">
         <x:v>1253</x:v>
       </x:c>
-      <x:c r="I449" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J449" s="4">
-        <x:v>1980332.83</x:v>
+        <x:v>1916369.11</x:v>
       </x:c>
       <x:c r="K449" s="4">
-        <x:v>1980332.83</x:v>
+        <x:v>1916369.11</x:v>
       </x:c>
       <x:c r="L449" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M449" s="4">
-        <x:v>2002399.96</x:v>
+        <x:v>1918232.56</x:v>
       </x:c>
       <x:c r="N449" s="5">
-        <x:v>28</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="O449" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:15">
       <x:c r="A450" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B450" s="3" t="s">
         <x:v>1247</x:v>
       </x:c>
       <x:c r="C450" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D450" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E450" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F450" s="3" t="s">
+        <x:v>1248</x:v>
+      </x:c>
+      <x:c r="G450" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H450" s="3" t="s">
+        <x:v>1254</x:v>
+      </x:c>
+      <x:c r="I450" s="3" t="s">
         <x:v>1255</x:v>
       </x:c>
-      <x:c r="G450" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J450" s="4">
-        <x:v>45362.58</x:v>
+        <x:v>2634508.4</x:v>
       </x:c>
       <x:c r="K450" s="4">
-        <x:v>45362.58</x:v>
+        <x:v>2634508.4</x:v>
       </x:c>
       <x:c r="L450" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M450" s="4">
-        <x:v>45362.55</x:v>
+        <x:v>2664641.45</x:v>
       </x:c>
       <x:c r="N450" s="5">
-        <x:v>90</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O450" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:15">
       <x:c r="A451" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B451" s="3" t="s">
         <x:v>1247</x:v>
       </x:c>
       <x:c r="C451" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E451" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F451" s="3" t="s">
-        <x:v>1248</x:v>
+        <x:v>1256</x:v>
       </x:c>
       <x:c r="G451" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H451" s="3" t="s">
+        <x:v>1257</x:v>
+      </x:c>
+      <x:c r="I451" s="3" t="s">
         <x:v>1258</x:v>
       </x:c>
-      <x:c r="I451" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J451" s="4">
-        <x:v>1004935.46</x:v>
+        <x:v>272813.41</x:v>
       </x:c>
       <x:c r="K451" s="4">
-        <x:v>1004935.46</x:v>
+        <x:v>272813.41</x:v>
       </x:c>
       <x:c r="L451" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M451" s="4">
-        <x:v>1004935.44</x:v>
+        <x:v>272813.41</x:v>
       </x:c>
       <x:c r="N451" s="5">
-        <x:v>26</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O451" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:15">
       <x:c r="A452" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B452" s="3" t="s">
         <x:v>1247</x:v>
       </x:c>
       <x:c r="C452" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D452" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E452" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F452" s="3" t="s">
+        <x:v>1259</x:v>
+      </x:c>
+      <x:c r="G452" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H452" s="3" t="s">
         <x:v>1260</x:v>
       </x:c>
-      <x:c r="G452" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H452" s="3" t="s">
+      <x:c r="I452" s="3" t="s">
         <x:v>1261</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1262</x:v>
       </x:c>
       <x:c r="J452" s="4">
         <x:v>552808.02</x:v>
       </x:c>
       <x:c r="K452" s="4">
         <x:v>552808.02</x:v>
       </x:c>
       <x:c r="L452" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M452" s="4">
         <x:v>552808.02</x:v>
       </x:c>
       <x:c r="N452" s="5">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O452" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:15">
       <x:c r="A453" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B453" s="3" t="s">
+        <x:v>1247</x:v>
+      </x:c>
+      <x:c r="C453" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D453" s="3" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E453" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F453" s="3" t="s">
+        <x:v>1248</x:v>
+      </x:c>
+      <x:c r="G453" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H453" s="3" t="s">
+        <x:v>1262</x:v>
+      </x:c>
+      <x:c r="I453" s="3" t="s">
         <x:v>1263</x:v>
       </x:c>
-      <x:c r="C453" s="3" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J453" s="4">
-        <x:v>38319.28</x:v>
+        <x:v>434545.15</x:v>
       </x:c>
       <x:c r="K453" s="4">
-        <x:v>38319.28</x:v>
+        <x:v>434545.15</x:v>
       </x:c>
       <x:c r="L453" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M453" s="4">
-        <x:v>38319.28</x:v>
+        <x:v>434545.15</x:v>
       </x:c>
       <x:c r="N453" s="5">
-        <x:v>5</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O453" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:15">
       <x:c r="A454" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B454" s="3" t="s">
         <x:v>1247</x:v>
       </x:c>
       <x:c r="C454" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D454" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E454" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F454" s="3" t="s">
-        <x:v>1248</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="G454" s="3" t="s">
-        <x:v>1252</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H454" s="3" t="s">
-        <x:v>1267</x:v>
+        <x:v>1264</x:v>
       </x:c>
       <x:c r="I454" s="3" t="s">
-        <x:v>1268</x:v>
+        <x:v>1265</x:v>
       </x:c>
       <x:c r="J454" s="4">
-        <x:v>293592.51</x:v>
+        <x:v>1004935.46</x:v>
       </x:c>
       <x:c r="K454" s="4">
-        <x:v>293592.51</x:v>
+        <x:v>1004935.46</x:v>
       </x:c>
       <x:c r="L454" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M454" s="4">
-        <x:v>293592.5</x:v>
+        <x:v>1004935.44</x:v>
       </x:c>
       <x:c r="N454" s="5">
-        <x:v>21</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O454" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:15">
       <x:c r="A455" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B455" s="3" t="s">
         <x:v>1247</x:v>
       </x:c>
       <x:c r="C455" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D455" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E455" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F455" s="3" t="s">
-        <x:v>1269</x:v>
+        <x:v>1248</x:v>
       </x:c>
       <x:c r="G455" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H455" s="3" t="s">
-        <x:v>1270</x:v>
+        <x:v>1266</x:v>
       </x:c>
       <x:c r="I455" s="3" t="s">
-        <x:v>1271</x:v>
+        <x:v>1267</x:v>
       </x:c>
       <x:c r="J455" s="4">
-        <x:v>272813.41</x:v>
+        <x:v>309151.01</x:v>
       </x:c>
       <x:c r="K455" s="4">
-        <x:v>272813.41</x:v>
+        <x:v>309151.01</x:v>
       </x:c>
       <x:c r="L455" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M455" s="4">
-        <x:v>272813.41</x:v>
+        <x:v>309150.99</x:v>
       </x:c>
       <x:c r="N455" s="5">
-        <x:v>24</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O455" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:15">
       <x:c r="A456" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B456" s="3" t="s">
         <x:v>1247</x:v>
       </x:c>
       <x:c r="C456" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D456" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E456" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F456" s="3" t="s">
-        <x:v>1255</x:v>
+        <x:v>1248</x:v>
       </x:c>
       <x:c r="G456" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H456" s="3" t="s">
-        <x:v>1272</x:v>
+        <x:v>1268</x:v>
       </x:c>
       <x:c r="I456" s="3" t="s">
-        <x:v>1273</x:v>
+        <x:v>1269</x:v>
       </x:c>
       <x:c r="J456" s="4">
-        <x:v>434545.15</x:v>
+        <x:v>590780.13</x:v>
       </x:c>
       <x:c r="K456" s="4">
-        <x:v>434545.15</x:v>
+        <x:v>590780.13</x:v>
       </x:c>
       <x:c r="L456" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M456" s="4">
-        <x:v>434545.15</x:v>
+        <x:v>591117.73</x:v>
       </x:c>
       <x:c r="N456" s="5">
-        <x:v>20</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="O456" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:15">
       <x:c r="A457" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B457" s="3" t="s">
         <x:v>1247</x:v>
       </x:c>
       <x:c r="C457" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D457" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E457" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F457" s="3" t="s">
-        <x:v>1255</x:v>
+        <x:v>1256</x:v>
       </x:c>
       <x:c r="G457" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>1270</x:v>
       </x:c>
       <x:c r="H457" s="3" t="s">
-        <x:v>1274</x:v>
+        <x:v>1271</x:v>
       </x:c>
       <x:c r="I457" s="3" t="s">
-        <x:v>1275</x:v>
+        <x:v>1272</x:v>
       </x:c>
       <x:c r="J457" s="4">
-        <x:v>590780.13</x:v>
+        <x:v>664669.24</x:v>
       </x:c>
       <x:c r="K457" s="4">
-        <x:v>590780.13</x:v>
+        <x:v>664669.24</x:v>
       </x:c>
       <x:c r="L457" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M457" s="4">
-        <x:v>591117.73</x:v>
+        <x:v>527024.61</x:v>
       </x:c>
       <x:c r="N457" s="5">
-        <x:v>23</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O457" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:15">
       <x:c r="A458" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B458" s="3" t="s">
         <x:v>1247</x:v>
       </x:c>
       <x:c r="C458" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D458" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E458" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F458" s="3" t="s">
-        <x:v>1269</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="G458" s="3" t="s">
-        <x:v>1252</x:v>
+        <x:v>1270</x:v>
       </x:c>
       <x:c r="H458" s="3" t="s">
-        <x:v>1276</x:v>
+        <x:v>1273</x:v>
       </x:c>
       <x:c r="I458" s="3" t="s">
-        <x:v>1277</x:v>
+        <x:v>1274</x:v>
       </x:c>
       <x:c r="J458" s="4">
-        <x:v>664669.24</x:v>
+        <x:v>293592.51</x:v>
       </x:c>
       <x:c r="K458" s="4">
-        <x:v>664669.24</x:v>
+        <x:v>293592.51</x:v>
       </x:c>
       <x:c r="L458" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M458" s="4">
-        <x:v>527024.61</x:v>
+        <x:v>293592.5</x:v>
       </x:c>
       <x:c r="N458" s="5">
-        <x:v>30</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O458" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:15">
       <x:c r="A459" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B459" s="3" t="s">
         <x:v>1247</x:v>
       </x:c>
       <x:c r="C459" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E459" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F459" s="3" t="s">
-        <x:v>1255</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="G459" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>1270</x:v>
       </x:c>
       <x:c r="H459" s="3" t="s">
-        <x:v>1278</x:v>
+        <x:v>1275</x:v>
       </x:c>
       <x:c r="I459" s="3" t="s">
-        <x:v>1279</x:v>
+        <x:v>1276</x:v>
       </x:c>
       <x:c r="J459" s="4">
-        <x:v>309151.01</x:v>
+        <x:v>449708.88</x:v>
       </x:c>
       <x:c r="K459" s="4">
-        <x:v>309151.01</x:v>
+        <x:v>449708.88</x:v>
       </x:c>
       <x:c r="L459" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M459" s="4">
-        <x:v>309150.99</x:v>
+        <x:v>449708.88</x:v>
       </x:c>
       <x:c r="N459" s="5">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O459" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:15">
       <x:c r="A460" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B460" s="3" t="s">
-        <x:v>1247</x:v>
+        <x:v>1277</x:v>
       </x:c>
       <x:c r="C460" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D460" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E460" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F460" s="3" t="s">
-        <x:v>1255</x:v>
+        <x:v>1278</x:v>
       </x:c>
       <x:c r="G460" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>1270</x:v>
       </x:c>
       <x:c r="H460" s="3" t="s">
+        <x:v>1279</x:v>
+      </x:c>
+      <x:c r="I460" s="3" t="s">
         <x:v>1280</x:v>
       </x:c>
-      <x:c r="I460" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J460" s="4">
-        <x:v>2634508.4</x:v>
+        <x:v>38319.28</x:v>
       </x:c>
       <x:c r="K460" s="4">
-        <x:v>2634508.4</x:v>
+        <x:v>38319.28</x:v>
       </x:c>
       <x:c r="L460" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M460" s="4">
-        <x:v>2664641.45</x:v>
+        <x:v>38319.28</x:v>
       </x:c>
       <x:c r="N460" s="5">
-        <x:v>30</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O460" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:15">
       <x:c r="A461" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B461" s="3" t="s">
         <x:v>1247</x:v>
       </x:c>
       <x:c r="C461" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E461" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F461" s="3" t="s">
-        <x:v>1248</x:v>
+        <x:v>1281</x:v>
       </x:c>
       <x:c r="G461" s="3" t="s">
-        <x:v>1252</x:v>
+        <x:v>1270</x:v>
       </x:c>
       <x:c r="H461" s="3" t="s">
         <x:v>1282</x:v>
       </x:c>
       <x:c r="I461" s="3" t="s">
         <x:v>1283</x:v>
       </x:c>
       <x:c r="J461" s="4">
-        <x:v>449708.88</x:v>
+        <x:v>1980332.83</x:v>
       </x:c>
       <x:c r="K461" s="4">
-        <x:v>449708.88</x:v>
+        <x:v>1980332.83</x:v>
       </x:c>
       <x:c r="L461" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M461" s="4">
-        <x:v>449708.88</x:v>
+        <x:v>2002399.96</x:v>
       </x:c>
       <x:c r="N461" s="5">
-        <x:v>20</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O461" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:15">
       <x:c r="A462" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B462" s="3" t="s">
         <x:v>1284</x:v>
       </x:c>
       <x:c r="C462" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D462" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E462" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F462" s="3" t="s">
         <x:v>1285</x:v>
       </x:c>
       <x:c r="G462" s="3" t="s">
@@ -28682,354 +28682,354 @@
       </x:c>
       <x:c r="O462" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:15">
       <x:c r="A463" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B463" s="3" t="s">
         <x:v>1289</x:v>
       </x:c>
       <x:c r="C463" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E463" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F463" s="3" t="s">
         <x:v>1290</x:v>
       </x:c>
       <x:c r="G463" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>1291</x:v>
       </x:c>
       <x:c r="H463" s="3" t="s">
-        <x:v>1291</x:v>
+        <x:v>1292</x:v>
       </x:c>
       <x:c r="I463" s="3" t="s">
-        <x:v>1292</x:v>
+        <x:v>1293</x:v>
       </x:c>
       <x:c r="J463" s="4">
-        <x:v>5136331.61</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K463" s="4">
-        <x:v>5136331.61</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L463" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M463" s="4">
-        <x:v>5175862.53</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N463" s="5">
-        <x:v>45</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O463" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:15">
       <x:c r="A464" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B464" s="3" t="s">
-        <x:v>1289</x:v>
+        <x:v>1294</x:v>
       </x:c>
       <x:c r="C464" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D464" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E464" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F464" s="3" t="s">
-        <x:v>1290</x:v>
+        <x:v>1295</x:v>
       </x:c>
       <x:c r="G464" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>1291</x:v>
       </x:c>
       <x:c r="H464" s="3" t="s">
-        <x:v>1293</x:v>
+        <x:v>1296</x:v>
       </x:c>
       <x:c r="I464" s="3" t="s">
-        <x:v>1294</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="J464" s="4">
-        <x:v>26878.84</x:v>
+        <x:v>914525.86</x:v>
       </x:c>
       <x:c r="K464" s="4">
-        <x:v>26878.84</x:v>
+        <x:v>759353.58</x:v>
       </x:c>
       <x:c r="L464" s="4">
-        <x:v>0</x:v>
+        <x:v>155172.28</x:v>
       </x:c>
       <x:c r="M464" s="4">
-        <x:v>26878.84</x:v>
+        <x:v>759353.58</x:v>
       </x:c>
       <x:c r="N464" s="5">
-        <x:v>90</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="O464" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:15">
       <x:c r="A465" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B465" s="3" t="s">
         <x:v>1289</x:v>
       </x:c>
       <x:c r="C465" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E465" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F465" s="3" t="s">
-        <x:v>1295</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="G465" s="3" t="s">
-        <x:v>1296</x:v>
+        <x:v>1291</x:v>
       </x:c>
       <x:c r="H465" s="3" t="s">
-        <x:v>1297</x:v>
+        <x:v>1299</x:v>
       </x:c>
       <x:c r="I465" s="3" t="s">
-        <x:v>1298</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="J465" s="4">
         <x:v>73574.22</x:v>
       </x:c>
       <x:c r="K465" s="4">
         <x:v>73574.22</x:v>
       </x:c>
       <x:c r="L465" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M465" s="4">
         <x:v>73574.22</x:v>
       </x:c>
       <x:c r="N465" s="5">
         <x:v>5</x:v>
       </x:c>
       <x:c r="O465" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:15">
       <x:c r="A466" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B466" s="3" t="s">
-        <x:v>1289</x:v>
+        <x:v>1294</x:v>
       </x:c>
       <x:c r="C466" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D466" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E466" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F466" s="3" t="s">
-        <x:v>1299</x:v>
+        <x:v>1301</x:v>
       </x:c>
       <x:c r="G466" s="3" t="s">
-        <x:v>1296</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H466" s="3" t="s">
-        <x:v>1300</x:v>
+        <x:v>1302</x:v>
       </x:c>
       <x:c r="I466" s="3" t="s">
-        <x:v>1301</x:v>
+        <x:v>1303</x:v>
       </x:c>
       <x:c r="J466" s="4">
-        <x:v>0</x:v>
+        <x:v>305573.09</x:v>
       </x:c>
       <x:c r="K466" s="4">
-        <x:v>0</x:v>
+        <x:v>305573.09</x:v>
       </x:c>
       <x:c r="L466" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M466" s="4">
-        <x:v>0</x:v>
+        <x:v>305573.12</x:v>
       </x:c>
       <x:c r="N466" s="5">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O466" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:15">
       <x:c r="A467" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B467" s="3" t="s">
-        <x:v>1302</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="C467" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E467" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F467" s="3" t="s">
-        <x:v>1303</x:v>
+        <x:v>1304</x:v>
       </x:c>
       <x:c r="G467" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H467" s="3" t="s">
-        <x:v>1304</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="I467" s="3" t="s">
-        <x:v>1305</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="J467" s="4">
-        <x:v>305573.09</x:v>
+        <x:v>5136331.61</x:v>
       </x:c>
       <x:c r="K467" s="4">
-        <x:v>305573.09</x:v>
+        <x:v>5136331.61</x:v>
       </x:c>
       <x:c r="L467" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M467" s="4">
-        <x:v>305573.12</x:v>
+        <x:v>5175862.53</x:v>
       </x:c>
       <x:c r="N467" s="5">
-        <x:v>24</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="O467" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:15">
       <x:c r="A468" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B468" s="3" t="s">
-        <x:v>1302</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="C468" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D468" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E468" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F468" s="3" t="s">
-        <x:v>1306</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="G468" s="3" t="s">
-        <x:v>1296</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H468" s="3" t="s">
-        <x:v>1307</x:v>
+        <x:v>1308</x:v>
       </x:c>
       <x:c r="I468" s="3" t="s">
-        <x:v>1308</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="J468" s="4">
-        <x:v>914525.86</x:v>
+        <x:v>1219055.36</x:v>
       </x:c>
       <x:c r="K468" s="4">
-        <x:v>759353.58</x:v>
+        <x:v>1219055.36</x:v>
       </x:c>
       <x:c r="L468" s="4">
-        <x:v>155172.28</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M468" s="4">
-        <x:v>759353.58</x:v>
+        <x:v>1219055.37</x:v>
       </x:c>
       <x:c r="N468" s="5">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O468" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:15">
       <x:c r="A469" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B469" s="3" t="s">
         <x:v>1289</x:v>
       </x:c>
       <x:c r="C469" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D469" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E469" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F469" s="3" t="s">
-        <x:v>1309</x:v>
+        <x:v>1304</x:v>
       </x:c>
       <x:c r="G469" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H469" s="3" t="s">
         <x:v>1310</x:v>
       </x:c>
       <x:c r="I469" s="3" t="s">
         <x:v>1311</x:v>
       </x:c>
       <x:c r="J469" s="4">
-        <x:v>1219055.36</x:v>
+        <x:v>26878.84</x:v>
       </x:c>
       <x:c r="K469" s="4">
-        <x:v>1219055.36</x:v>
+        <x:v>26878.84</x:v>
       </x:c>
       <x:c r="L469" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M469" s="4">
-        <x:v>1219055.37</x:v>
+        <x:v>26878.84</x:v>
       </x:c>
       <x:c r="N469" s="5">
-        <x:v>30</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="O469" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:15">
       <x:c r="A470" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B470" s="3" t="s">
         <x:v>1312</x:v>
       </x:c>
       <x:c r="C470" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D470" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E470" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F470" s="3" t="s">
         <x:v>1313</x:v>
       </x:c>
       <x:c r="G470" s="3" t="s">
@@ -29114,1593 +29114,1593 @@
       <x:c r="B472" s="3" t="s">
         <x:v>1320</x:v>
       </x:c>
       <x:c r="C472" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D472" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E472" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F472" s="3" t="s">
         <x:v>1321</x:v>
       </x:c>
       <x:c r="G472" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H472" s="3" t="s">
         <x:v>1322</x:v>
       </x:c>
       <x:c r="I472" s="3" t="s">
         <x:v>1323</x:v>
       </x:c>
       <x:c r="J472" s="4">
-        <x:v>250897.51</x:v>
+        <x:v>442325.48</x:v>
       </x:c>
       <x:c r="K472" s="4">
-        <x:v>250897.51</x:v>
+        <x:v>442325.48</x:v>
       </x:c>
       <x:c r="L472" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M472" s="4">
-        <x:v>250897.5</x:v>
+        <x:v>442325.46</x:v>
       </x:c>
       <x:c r="N472" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O472" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:15">
       <x:c r="A473" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B473" s="3" t="s">
         <x:v>1320</x:v>
       </x:c>
       <x:c r="C473" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D473" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E473" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F473" s="3" t="s">
-        <x:v>1317</x:v>
+        <x:v>1324</x:v>
       </x:c>
       <x:c r="G473" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H473" s="3" t="s">
-        <x:v>1324</x:v>
+        <x:v>1325</x:v>
       </x:c>
       <x:c r="I473" s="3" t="s">
-        <x:v>1325</x:v>
+        <x:v>1326</x:v>
       </x:c>
       <x:c r="J473" s="4">
-        <x:v>783922.99</x:v>
+        <x:v>250897.51</x:v>
       </x:c>
       <x:c r="K473" s="4">
-        <x:v>783922.99</x:v>
+        <x:v>250897.51</x:v>
       </x:c>
       <x:c r="L473" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M473" s="4">
-        <x:v>783922.98</x:v>
+        <x:v>250897.5</x:v>
       </x:c>
       <x:c r="N473" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O473" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:15">
       <x:c r="A474" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B474" s="3" t="s">
-        <x:v>1320</x:v>
+        <x:v>1327</x:v>
       </x:c>
       <x:c r="C474" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D474" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E474" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F474" s="3" t="s">
-        <x:v>1326</x:v>
+        <x:v>1328</x:v>
       </x:c>
       <x:c r="G474" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H474" s="3" t="s">
-        <x:v>1327</x:v>
+        <x:v>1329</x:v>
       </x:c>
       <x:c r="I474" s="3" t="s">
-        <x:v>1328</x:v>
+        <x:v>1330</x:v>
       </x:c>
       <x:c r="J474" s="4">
-        <x:v>442325.48</x:v>
+        <x:v>453082.59</x:v>
       </x:c>
       <x:c r="K474" s="4">
-        <x:v>442325.48</x:v>
+        <x:v>453082.59</x:v>
       </x:c>
       <x:c r="L474" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M474" s="4">
-        <x:v>442325.46</x:v>
+        <x:v>453082.59</x:v>
       </x:c>
       <x:c r="N474" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O474" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:15">
       <x:c r="A475" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B475" s="3" t="s">
-        <x:v>1329</x:v>
+        <x:v>1320</x:v>
       </x:c>
       <x:c r="C475" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E475" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F475" s="3" t="s">
-        <x:v>1326</x:v>
+        <x:v>1317</x:v>
       </x:c>
       <x:c r="G475" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H475" s="3" t="s">
-        <x:v>1330</x:v>
+        <x:v>1331</x:v>
       </x:c>
       <x:c r="I475" s="3" t="s">
-        <x:v>1331</x:v>
+        <x:v>1332</x:v>
       </x:c>
       <x:c r="J475" s="4">
-        <x:v>223407.61</x:v>
+        <x:v>783922.99</x:v>
       </x:c>
       <x:c r="K475" s="4">
-        <x:v>223407.61</x:v>
+        <x:v>783922.99</x:v>
       </x:c>
       <x:c r="L475" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M475" s="4">
-        <x:v>223407.62</x:v>
+        <x:v>783922.98</x:v>
       </x:c>
       <x:c r="N475" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O475" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:15">
       <x:c r="A476" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B476" s="3" t="s">
-        <x:v>1320</x:v>
+        <x:v>1316</x:v>
       </x:c>
       <x:c r="C476" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D476" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E476" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F476" s="3" t="s">
-        <x:v>1326</x:v>
+        <x:v>1321</x:v>
       </x:c>
       <x:c r="G476" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H476" s="3" t="s">
-        <x:v>1332</x:v>
+        <x:v>1333</x:v>
       </x:c>
       <x:c r="I476" s="3" t="s">
-        <x:v>1333</x:v>
+        <x:v>1334</x:v>
       </x:c>
       <x:c r="J476" s="4">
-        <x:v>181931.65</x:v>
+        <x:v>130537.83</x:v>
       </x:c>
       <x:c r="K476" s="4">
-        <x:v>181931.65</x:v>
+        <x:v>130537.83</x:v>
       </x:c>
       <x:c r="L476" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M476" s="4">
-        <x:v>181931.65</x:v>
+        <x:v>130537.82</x:v>
       </x:c>
       <x:c r="N476" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O476" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:15">
       <x:c r="A477" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B477" s="3" t="s">
-        <x:v>1334</x:v>
+        <x:v>1327</x:v>
       </x:c>
       <x:c r="C477" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E477" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F477" s="3" t="s">
+        <x:v>1317</x:v>
+      </x:c>
+      <x:c r="G477" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H477" s="3" t="s">
         <x:v>1335</x:v>
       </x:c>
-      <x:c r="G477" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H477" s="3" t="s">
+      <x:c r="I477" s="3" t="s">
         <x:v>1336</x:v>
       </x:c>
-      <x:c r="I477" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J477" s="4">
-        <x:v>453082.59</x:v>
+        <x:v>107072.14</x:v>
       </x:c>
       <x:c r="K477" s="4">
-        <x:v>453082.59</x:v>
+        <x:v>107072.14</x:v>
       </x:c>
       <x:c r="L477" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M477" s="4">
-        <x:v>453082.59</x:v>
+        <x:v>107072.14</x:v>
       </x:c>
       <x:c r="N477" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O477" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:15">
       <x:c r="A478" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B478" s="3" t="s">
-        <x:v>1316</x:v>
+        <x:v>1337</x:v>
       </x:c>
       <x:c r="C478" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D478" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E478" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F478" s="3" t="s">
-        <x:v>1326</x:v>
+        <x:v>1321</x:v>
       </x:c>
       <x:c r="G478" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H478" s="3" t="s">
         <x:v>1338</x:v>
       </x:c>
       <x:c r="I478" s="3" t="s">
         <x:v>1339</x:v>
       </x:c>
       <x:c r="J478" s="4">
-        <x:v>141447.1</x:v>
+        <x:v>223407.61</x:v>
       </x:c>
       <x:c r="K478" s="4">
-        <x:v>141447.1</x:v>
+        <x:v>223407.61</x:v>
       </x:c>
       <x:c r="L478" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M478" s="4">
-        <x:v>141447.09</x:v>
+        <x:v>223407.62</x:v>
       </x:c>
       <x:c r="N478" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O478" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:15">
       <x:c r="A479" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B479" s="3" t="s">
-        <x:v>1334</x:v>
+        <x:v>1316</x:v>
       </x:c>
       <x:c r="C479" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D479" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E479" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F479" s="3" t="s">
-        <x:v>1317</x:v>
+        <x:v>1321</x:v>
       </x:c>
       <x:c r="G479" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H479" s="3" t="s">
         <x:v>1340</x:v>
       </x:c>
       <x:c r="I479" s="3" t="s">
         <x:v>1341</x:v>
       </x:c>
       <x:c r="J479" s="4">
-        <x:v>107072.14</x:v>
+        <x:v>141447.1</x:v>
       </x:c>
       <x:c r="K479" s="4">
-        <x:v>107072.14</x:v>
+        <x:v>141447.1</x:v>
       </x:c>
       <x:c r="L479" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M479" s="4">
-        <x:v>107072.14</x:v>
+        <x:v>141447.09</x:v>
       </x:c>
       <x:c r="N479" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O479" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:15">
       <x:c r="A480" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B480" s="3" t="s">
-        <x:v>1316</x:v>
+        <x:v>1320</x:v>
       </x:c>
       <x:c r="C480" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D480" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E480" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F480" s="3" t="s">
-        <x:v>1326</x:v>
+        <x:v>1321</x:v>
       </x:c>
       <x:c r="G480" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H480" s="3" t="s">
         <x:v>1342</x:v>
       </x:c>
       <x:c r="I480" s="3" t="s">
         <x:v>1343</x:v>
       </x:c>
       <x:c r="J480" s="4">
-        <x:v>130537.83</x:v>
+        <x:v>181931.65</x:v>
       </x:c>
       <x:c r="K480" s="4">
-        <x:v>130537.83</x:v>
+        <x:v>181931.65</x:v>
       </x:c>
       <x:c r="L480" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M480" s="4">
-        <x:v>130537.82</x:v>
+        <x:v>181931.65</x:v>
       </x:c>
       <x:c r="N480" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O480" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:15">
       <x:c r="A481" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B481" s="3" t="s">
         <x:v>1344</x:v>
       </x:c>
       <x:c r="C481" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E481" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F481" s="3" t="s">
         <x:v>1345</x:v>
       </x:c>
       <x:c r="G481" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H481" s="3" t="s">
         <x:v>1346</x:v>
       </x:c>
       <x:c r="I481" s="3" t="s">
         <x:v>1347</x:v>
       </x:c>
       <x:c r="J481" s="4">
-        <x:v>203946.1</x:v>
+        <x:v>599006.74</x:v>
       </x:c>
       <x:c r="K481" s="4">
-        <x:v>203946.1</x:v>
+        <x:v>599006.74</x:v>
       </x:c>
       <x:c r="L481" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M481" s="4">
-        <x:v>203946.1</x:v>
+        <x:v>651817.41</x:v>
       </x:c>
       <x:c r="N481" s="5">
-        <x:v>24</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O481" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:15">
       <x:c r="A482" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B482" s="3" t="s">
         <x:v>1348</x:v>
       </x:c>
       <x:c r="C482" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D482" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E482" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F482" s="3" t="s">
+        <x:v>1345</x:v>
+      </x:c>
+      <x:c r="G482" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H482" s="3" t="s">
         <x:v>1349</x:v>
       </x:c>
-      <x:c r="G482" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H482" s="3" t="s">
+      <x:c r="I482" s="3" t="s">
         <x:v>1350</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1351</x:v>
       </x:c>
       <x:c r="J482" s="4">
         <x:v>434898.83</x:v>
       </x:c>
       <x:c r="K482" s="4">
         <x:v>434898.83</x:v>
       </x:c>
       <x:c r="L482" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M482" s="4">
         <x:v>434898.82</x:v>
       </x:c>
       <x:c r="N482" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O482" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:15">
       <x:c r="A483" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B483" s="3" t="s">
+        <x:v>1344</x:v>
+      </x:c>
+      <x:c r="C483" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D483" s="3" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E483" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F483" s="3" t="s">
+        <x:v>1345</x:v>
+      </x:c>
+      <x:c r="G483" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H483" s="3" t="s">
+        <x:v>1351</x:v>
+      </x:c>
+      <x:c r="I483" s="3" t="s">
         <x:v>1352</x:v>
       </x:c>
-      <x:c r="C483" s="3" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J483" s="4">
-        <x:v>15675.83</x:v>
+        <x:v>269920.76</x:v>
       </x:c>
       <x:c r="K483" s="4">
-        <x:v>15675.83</x:v>
+        <x:v>269920.76</x:v>
       </x:c>
       <x:c r="L483" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M483" s="4">
-        <x:v>15675.83</x:v>
+        <x:v>312897.53</x:v>
       </x:c>
       <x:c r="N483" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O483" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:15">
       <x:c r="A484" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B484" s="3" t="s">
-        <x:v>1352</x:v>
+        <x:v>1344</x:v>
       </x:c>
       <x:c r="C484" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D484" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E484" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F484" s="3" t="s">
+        <x:v>1345</x:v>
+      </x:c>
+      <x:c r="G484" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H484" s="3" t="s">
         <x:v>1353</x:v>
       </x:c>
-      <x:c r="G484" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="I484" s="3" t="s">
-        <x:v>1358</x:v>
+        <x:v>1354</x:v>
       </x:c>
       <x:c r="J484" s="4">
-        <x:v>342174.5</x:v>
+        <x:v>455437.85</x:v>
       </x:c>
       <x:c r="K484" s="4">
-        <x:v>342174.5</x:v>
+        <x:v>455437.85</x:v>
       </x:c>
       <x:c r="L484" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M484" s="4">
-        <x:v>342174.51</x:v>
+        <x:v>517175.01</x:v>
       </x:c>
       <x:c r="N484" s="5">
-        <x:v>17</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O484" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:15">
       <x:c r="A485" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B485" s="3" t="s">
-        <x:v>1352</x:v>
+        <x:v>1344</x:v>
       </x:c>
       <x:c r="C485" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D485" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E485" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F485" s="3" t="s">
-        <x:v>1349</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="G485" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H485" s="3" t="s">
-        <x:v>1359</x:v>
+        <x:v>1356</x:v>
       </x:c>
       <x:c r="I485" s="3" t="s">
-        <x:v>1360</x:v>
+        <x:v>1357</x:v>
       </x:c>
       <x:c r="J485" s="4">
-        <x:v>599006.74</x:v>
+        <x:v>15675.83</x:v>
       </x:c>
       <x:c r="K485" s="4">
-        <x:v>599006.74</x:v>
+        <x:v>15675.83</x:v>
       </x:c>
       <x:c r="L485" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M485" s="4">
-        <x:v>651817.41</x:v>
+        <x:v>15675.83</x:v>
       </x:c>
       <x:c r="N485" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O485" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:15">
       <x:c r="A486" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B486" s="3" t="s">
         <x:v>1348</x:v>
       </x:c>
       <x:c r="C486" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D486" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E486" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F486" s="3" t="s">
-        <x:v>1345</x:v>
+        <x:v>1358</x:v>
       </x:c>
       <x:c r="G486" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H486" s="3" t="s">
-        <x:v>1361</x:v>
+        <x:v>1359</x:v>
       </x:c>
       <x:c r="I486" s="3" t="s">
-        <x:v>1362</x:v>
+        <x:v>1360</x:v>
       </x:c>
       <x:c r="J486" s="4">
         <x:v>132164.47</x:v>
       </x:c>
       <x:c r="K486" s="4">
         <x:v>132164.47</x:v>
       </x:c>
       <x:c r="L486" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M486" s="4">
         <x:v>132164.47</x:v>
       </x:c>
       <x:c r="N486" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O486" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:15">
       <x:c r="A487" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B487" s="3" t="s">
+        <x:v>1361</x:v>
+      </x:c>
+      <x:c r="C487" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D487" s="3" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E487" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F487" s="3" t="s">
+        <x:v>1362</x:v>
+      </x:c>
+      <x:c r="G487" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H487" s="3" t="s">
         <x:v>1363</x:v>
       </x:c>
-      <x:c r="C487" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F487" s="3" t="s">
+      <x:c r="I487" s="3" t="s">
         <x:v>1364</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1366</x:v>
       </x:c>
       <x:c r="J487" s="4">
         <x:v>44559.85</x:v>
       </x:c>
       <x:c r="K487" s="4">
         <x:v>44559.85</x:v>
       </x:c>
       <x:c r="L487" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M487" s="4">
         <x:v>44559.83</x:v>
       </x:c>
       <x:c r="N487" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O487" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:15">
       <x:c r="A488" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B488" s="3" t="s">
         <x:v>1344</x:v>
       </x:c>
       <x:c r="C488" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D488" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E488" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F488" s="3" t="s">
-        <x:v>1367</x:v>
+        <x:v>1345</x:v>
       </x:c>
       <x:c r="G488" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H488" s="3" t="s">
-        <x:v>1368</x:v>
+        <x:v>1365</x:v>
       </x:c>
       <x:c r="I488" s="3" t="s">
-        <x:v>1369</x:v>
+        <x:v>1366</x:v>
       </x:c>
       <x:c r="J488" s="4">
-        <x:v>77915.53</x:v>
+        <x:v>504033.55</x:v>
       </x:c>
       <x:c r="K488" s="4">
-        <x:v>77915.53</x:v>
+        <x:v>504033.55</x:v>
       </x:c>
       <x:c r="L488" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M488" s="4">
-        <x:v>77915.53</x:v>
+        <x:v>504033.57</x:v>
       </x:c>
       <x:c r="N488" s="5">
-        <x:v>14</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O488" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:15">
       <x:c r="A489" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B489" s="3" t="s">
-        <x:v>1352</x:v>
+        <x:v>1367</x:v>
       </x:c>
       <x:c r="C489" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D489" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E489" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F489" s="3" t="s">
-        <x:v>1349</x:v>
+        <x:v>1368</x:v>
       </x:c>
       <x:c r="G489" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H489" s="3" t="s">
+        <x:v>1369</x:v>
+      </x:c>
+      <x:c r="I489" s="3" t="s">
         <x:v>1370</x:v>
       </x:c>
-      <x:c r="I489" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J489" s="4">
-        <x:v>504033.55</x:v>
+        <x:v>77915.53</x:v>
       </x:c>
       <x:c r="K489" s="4">
-        <x:v>504033.55</x:v>
+        <x:v>77915.53</x:v>
       </x:c>
       <x:c r="L489" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M489" s="4">
-        <x:v>504033.57</x:v>
+        <x:v>77915.53</x:v>
       </x:c>
       <x:c r="N489" s="5">
-        <x:v>21</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="O489" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:15">
       <x:c r="A490" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B490" s="3" t="s">
         <x:v>1344</x:v>
       </x:c>
       <x:c r="C490" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D490" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E490" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F490" s="3" t="s">
+        <x:v>1355</x:v>
+      </x:c>
+      <x:c r="G490" s="3" t="s">
+        <x:v>1371</x:v>
+      </x:c>
+      <x:c r="H490" s="3" t="s">
         <x:v>1372</x:v>
       </x:c>
-      <x:c r="G490" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H490" s="3" t="s">
+      <x:c r="I490" s="3" t="s">
         <x:v>1373</x:v>
       </x:c>
-      <x:c r="I490" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J490" s="4">
-        <x:v>671928.37</x:v>
+        <x:v>342174.5</x:v>
       </x:c>
       <x:c r="K490" s="4">
-        <x:v>671928.37</x:v>
+        <x:v>342174.5</x:v>
       </x:c>
       <x:c r="L490" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M490" s="4">
-        <x:v>671928.38</x:v>
+        <x:v>342174.51</x:v>
       </x:c>
       <x:c r="N490" s="5">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="O490" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:15">
       <x:c r="A491" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B491" s="3" t="s">
-        <x:v>1352</x:v>
+        <x:v>1367</x:v>
       </x:c>
       <x:c r="C491" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D491" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E491" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F491" s="3" t="s">
-        <x:v>1349</x:v>
+        <x:v>1358</x:v>
       </x:c>
       <x:c r="G491" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H491" s="3" t="s">
+        <x:v>1374</x:v>
+      </x:c>
+      <x:c r="I491" s="3" t="s">
         <x:v>1375</x:v>
       </x:c>
-      <x:c r="I491" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J491" s="4">
-        <x:v>269920.76</x:v>
+        <x:v>203946.1</x:v>
       </x:c>
       <x:c r="K491" s="4">
-        <x:v>269920.76</x:v>
+        <x:v>203946.1</x:v>
       </x:c>
       <x:c r="L491" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M491" s="4">
-        <x:v>312897.53</x:v>
+        <x:v>203946.1</x:v>
       </x:c>
       <x:c r="N491" s="5">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O491" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:15">
       <x:c r="A492" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B492" s="3" t="s">
-        <x:v>1352</x:v>
+        <x:v>1367</x:v>
       </x:c>
       <x:c r="C492" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D492" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E492" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F492" s="3" t="s">
-        <x:v>1349</x:v>
+        <x:v>1376</x:v>
       </x:c>
       <x:c r="G492" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>1371</x:v>
       </x:c>
       <x:c r="H492" s="3" t="s">
         <x:v>1377</x:v>
       </x:c>
       <x:c r="I492" s="3" t="s">
         <x:v>1378</x:v>
       </x:c>
       <x:c r="J492" s="4">
-        <x:v>455437.85</x:v>
+        <x:v>671928.37</x:v>
       </x:c>
       <x:c r="K492" s="4">
-        <x:v>455437.85</x:v>
+        <x:v>671928.37</x:v>
       </x:c>
       <x:c r="L492" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M492" s="4">
-        <x:v>517175.01</x:v>
+        <x:v>671928.38</x:v>
       </x:c>
       <x:c r="N492" s="5">
-        <x:v>30</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="O492" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:15">
       <x:c r="A493" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B493" s="3" t="s">
         <x:v>1379</x:v>
       </x:c>
       <x:c r="C493" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D493" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E493" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F493" s="3" t="s">
         <x:v>1380</x:v>
       </x:c>
       <x:c r="G493" s="3" t="s">
         <x:v>1381</x:v>
       </x:c>
       <x:c r="H493" s="3" t="s">
         <x:v>1382</x:v>
       </x:c>
       <x:c r="I493" s="3" t="s">
         <x:v>1383</x:v>
       </x:c>
       <x:c r="J493" s="4">
-        <x:v>367201.69</x:v>
+        <x:v>707503.32</x:v>
       </x:c>
       <x:c r="K493" s="4">
-        <x:v>362166.95</x:v>
+        <x:v>707503.32</x:v>
       </x:c>
       <x:c r="L493" s="4">
-        <x:v>5034.74</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M493" s="4">
-        <x:v>362166.95</x:v>
+        <x:v>707503.32</x:v>
       </x:c>
       <x:c r="N493" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O493" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:15">
       <x:c r="A494" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B494" s="3" t="s">
         <x:v>1384</x:v>
       </x:c>
       <x:c r="C494" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D494" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E494" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F494" s="3" t="s">
         <x:v>1385</x:v>
       </x:c>
       <x:c r="G494" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>1381</x:v>
       </x:c>
       <x:c r="H494" s="3" t="s">
         <x:v>1386</x:v>
       </x:c>
       <x:c r="I494" s="3" t="s">
         <x:v>1387</x:v>
       </x:c>
       <x:c r="J494" s="4">
-        <x:v>4019223.47</x:v>
+        <x:v>32272.74</x:v>
       </x:c>
       <x:c r="K494" s="4">
-        <x:v>3908678.3</x:v>
+        <x:v>32272.74</x:v>
       </x:c>
       <x:c r="L494" s="4">
-        <x:v>110545.17</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M494" s="4">
-        <x:v>3908678.29</x:v>
+        <x:v>32272.75</x:v>
       </x:c>
       <x:c r="N494" s="5">
-        <x:v>22</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O494" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:15">
       <x:c r="A495" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B495" s="3" t="s">
+        <x:v>1384</x:v>
+      </x:c>
+      <x:c r="C495" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D495" s="3" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E495" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F495" s="3" t="s">
+        <x:v>1385</x:v>
+      </x:c>
+      <x:c r="G495" s="3" t="s">
+        <x:v>1381</x:v>
+      </x:c>
+      <x:c r="H495" s="3" t="s">
         <x:v>1388</x:v>
       </x:c>
-      <x:c r="C495" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F495" s="3" t="s">
+      <x:c r="I495" s="3" t="s">
         <x:v>1389</x:v>
       </x:c>
-      <x:c r="G495" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J495" s="4">
-        <x:v>39290.98</x:v>
+        <x:v>367201.69</x:v>
       </x:c>
       <x:c r="K495" s="4">
-        <x:v>39290.98</x:v>
+        <x:v>362166.95</x:v>
       </x:c>
       <x:c r="L495" s="4">
-        <x:v>0</x:v>
+        <x:v>5034.74</x:v>
       </x:c>
       <x:c r="M495" s="4">
-        <x:v>39290.99</x:v>
+        <x:v>362166.95</x:v>
       </x:c>
       <x:c r="N495" s="5">
-        <x:v>85</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O495" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:15">
       <x:c r="A496" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B496" s="3" t="s">
-        <x:v>1388</x:v>
+        <x:v>1390</x:v>
       </x:c>
       <x:c r="C496" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D496" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E496" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F496" s="3" t="s">
-        <x:v>1385</x:v>
+        <x:v>1391</x:v>
       </x:c>
       <x:c r="G496" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H496" s="3" t="s">
         <x:v>1392</x:v>
       </x:c>
       <x:c r="I496" s="3" t="s">
         <x:v>1393</x:v>
       </x:c>
       <x:c r="J496" s="4">
-        <x:v>3004463.64</x:v>
+        <x:v>4019223.47</x:v>
       </x:c>
       <x:c r="K496" s="4">
-        <x:v>2759886</x:v>
+        <x:v>3908678.3</x:v>
       </x:c>
       <x:c r="L496" s="4">
-        <x:v>244577.64</x:v>
+        <x:v>110545.17</x:v>
       </x:c>
       <x:c r="M496" s="4">
-        <x:v>2760227.36</x:v>
+        <x:v>3908678.29</x:v>
       </x:c>
       <x:c r="N496" s="5">
-        <x:v>29</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O496" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:15">
       <x:c r="A497" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B497" s="3" t="s">
-        <x:v>1379</x:v>
+        <x:v>1394</x:v>
       </x:c>
       <x:c r="C497" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D497" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E497" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F497" s="3" t="s">
-        <x:v>1380</x:v>
+        <x:v>1391</x:v>
       </x:c>
       <x:c r="G497" s="3" t="s">
-        <x:v>1381</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H497" s="3" t="s">
-        <x:v>1394</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="I497" s="3" t="s">
-        <x:v>1395</x:v>
+        <x:v>1396</x:v>
       </x:c>
       <x:c r="J497" s="4">
-        <x:v>32272.74</x:v>
+        <x:v>3004463.64</x:v>
       </x:c>
       <x:c r="K497" s="4">
-        <x:v>32272.74</x:v>
+        <x:v>2759886</x:v>
       </x:c>
       <x:c r="L497" s="4">
-        <x:v>0</x:v>
+        <x:v>244577.64</x:v>
       </x:c>
       <x:c r="M497" s="4">
-        <x:v>32272.75</x:v>
+        <x:v>2760227.36</x:v>
       </x:c>
       <x:c r="N497" s="5">
-        <x:v>5</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="O497" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:15">
       <x:c r="A498" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B498" s="3" t="s">
-        <x:v>1396</x:v>
+        <x:v>1394</x:v>
       </x:c>
       <x:c r="C498" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D498" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E498" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F498" s="3" t="s">
         <x:v>1397</x:v>
       </x:c>
       <x:c r="G498" s="3" t="s">
-        <x:v>1381</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H498" s="3" t="s">
         <x:v>1398</x:v>
       </x:c>
       <x:c r="I498" s="3" t="s">
         <x:v>1399</x:v>
       </x:c>
       <x:c r="J498" s="4">
-        <x:v>707503.32</x:v>
+        <x:v>39290.98</x:v>
       </x:c>
       <x:c r="K498" s="4">
-        <x:v>707503.32</x:v>
+        <x:v>39290.98</x:v>
       </x:c>
       <x:c r="L498" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M498" s="4">
-        <x:v>707503.32</x:v>
+        <x:v>39290.99</x:v>
       </x:c>
       <x:c r="N498" s="5">
-        <x:v>30</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="O498" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:15">
       <x:c r="A499" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B499" s="3" t="s">
         <x:v>1400</x:v>
       </x:c>
       <x:c r="C499" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D499" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E499" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F499" s="3" t="s">
         <x:v>1401</x:v>
       </x:c>
       <x:c r="G499" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>1402</x:v>
       </x:c>
       <x:c r="H499" s="3" t="s">
-        <x:v>1402</x:v>
+        <x:v>1403</x:v>
       </x:c>
       <x:c r="I499" s="3" t="s">
-        <x:v>1403</x:v>
+        <x:v>1404</x:v>
       </x:c>
       <x:c r="J499" s="4">
-        <x:v>353597.13</x:v>
+        <x:v>10915.07</x:v>
       </x:c>
       <x:c r="K499" s="4">
-        <x:v>353597.13</x:v>
+        <x:v>10798.49</x:v>
       </x:c>
       <x:c r="L499" s="4">
-        <x:v>0</x:v>
+        <x:v>116.58</x:v>
       </x:c>
       <x:c r="M499" s="4">
-        <x:v>353597.11</x:v>
+        <x:v>10798.48</x:v>
       </x:c>
       <x:c r="N499" s="5">
-        <x:v>18</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O499" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:15">
       <x:c r="A500" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B500" s="3" t="s">
-        <x:v>1404</x:v>
+        <x:v>1400</x:v>
       </x:c>
       <x:c r="C500" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D500" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E500" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F500" s="3" t="s">
         <x:v>1405</x:v>
       </x:c>
       <x:c r="G500" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H500" s="3" t="s">
         <x:v>1406</x:v>
       </x:c>
-      <x:c r="H500" s="3" t="s">
+      <x:c r="I500" s="3" t="s">
         <x:v>1407</x:v>
       </x:c>
-      <x:c r="I500" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J500" s="4">
-        <x:v>10915.07</x:v>
+        <x:v>230637.71</x:v>
       </x:c>
       <x:c r="K500" s="4">
-        <x:v>10798.49</x:v>
+        <x:v>230637.71</x:v>
       </x:c>
       <x:c r="L500" s="4">
-        <x:v>116.58</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M500" s="4">
-        <x:v>10798.48</x:v>
+        <x:v>230637.73</x:v>
       </x:c>
       <x:c r="N500" s="5">
-        <x:v>26</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="O500" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:15">
       <x:c r="A501" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B501" s="3" t="s">
-        <x:v>1404</x:v>
+        <x:v>1408</x:v>
       </x:c>
       <x:c r="C501" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D501" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E501" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F501" s="3" t="s">
         <x:v>1409</x:v>
       </x:c>
       <x:c r="G501" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H501" s="3" t="s">
         <x:v>1410</x:v>
       </x:c>
       <x:c r="I501" s="3" t="s">
         <x:v>1411</x:v>
       </x:c>
       <x:c r="J501" s="4">
-        <x:v>230637.71</x:v>
+        <x:v>353597.13</x:v>
       </x:c>
       <x:c r="K501" s="4">
-        <x:v>230637.71</x:v>
+        <x:v>353597.13</x:v>
       </x:c>
       <x:c r="L501" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M501" s="4">
-        <x:v>230637.73</x:v>
+        <x:v>353597.11</x:v>
       </x:c>
       <x:c r="N501" s="5">
-        <x:v>23</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O501" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:15">
       <x:c r="A502" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B502" s="3" t="s">
-        <x:v>1404</x:v>
+        <x:v>1412</x:v>
       </x:c>
       <x:c r="C502" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D502" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E502" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F502" s="3" t="s">
-        <x:v>1409</x:v>
+        <x:v>1413</x:v>
       </x:c>
       <x:c r="G502" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H502" s="3" t="s">
-        <x:v>1412</x:v>
+        <x:v>1414</x:v>
       </x:c>
       <x:c r="I502" s="3" t="s">
-        <x:v>1413</x:v>
+        <x:v>1415</x:v>
       </x:c>
       <x:c r="J502" s="4">
-        <x:v>416435.01</x:v>
+        <x:v>524845.55</x:v>
       </x:c>
       <x:c r="K502" s="4">
-        <x:v>416435.01</x:v>
+        <x:v>524845.55</x:v>
       </x:c>
       <x:c r="L502" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M502" s="4">
-        <x:v>416435.02</x:v>
+        <x:v>524845.54</x:v>
       </x:c>
       <x:c r="N502" s="5">
-        <x:v>23</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O502" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:15">
       <x:c r="A503" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B503" s="3" t="s">
-        <x:v>1404</x:v>
+        <x:v>1400</x:v>
       </x:c>
       <x:c r="C503" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D503" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E503" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F503" s="3" t="s">
-        <x:v>1401</x:v>
+        <x:v>1405</x:v>
       </x:c>
       <x:c r="G503" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H503" s="3" t="s">
-        <x:v>1414</x:v>
+        <x:v>1416</x:v>
       </x:c>
       <x:c r="I503" s="3" t="s">
-        <x:v>1415</x:v>
+        <x:v>1417</x:v>
       </x:c>
       <x:c r="J503" s="4">
-        <x:v>358053.63</x:v>
+        <x:v>416435.01</x:v>
       </x:c>
       <x:c r="K503" s="4">
-        <x:v>358053.63</x:v>
+        <x:v>416435.01</x:v>
       </x:c>
       <x:c r="L503" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M503" s="4">
-        <x:v>358053.61</x:v>
+        <x:v>416435.02</x:v>
       </x:c>
       <x:c r="N503" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O503" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:15">
       <x:c r="A504" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B504" s="3" t="s">
-        <x:v>1416</x:v>
+        <x:v>1400</x:v>
       </x:c>
       <x:c r="C504" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D504" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E504" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F504" s="3" t="s">
-        <x:v>1417</x:v>
+        <x:v>1409</x:v>
       </x:c>
       <x:c r="G504" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H504" s="3" t="s">
         <x:v>1418</x:v>
       </x:c>
       <x:c r="I504" s="3" t="s">
         <x:v>1419</x:v>
       </x:c>
       <x:c r="J504" s="4">
-        <x:v>524845.55</x:v>
+        <x:v>358053.63</x:v>
       </x:c>
       <x:c r="K504" s="4">
-        <x:v>524845.55</x:v>
+        <x:v>358053.63</x:v>
       </x:c>
       <x:c r="L504" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M504" s="4">
-        <x:v>524845.54</x:v>
+        <x:v>358053.61</x:v>
       </x:c>
       <x:c r="N504" s="5">
-        <x:v>21</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="O504" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:15">
       <x:c r="A505" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B505" s="3" t="s">
         <x:v>1420</x:v>
       </x:c>
       <x:c r="C505" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D505" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E505" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F505" s="3" t="s">
         <x:v>1421</x:v>
       </x:c>
       <x:c r="G505" s="3" t="s">
-        <x:v>1406</x:v>
+        <x:v>1402</x:v>
       </x:c>
       <x:c r="H505" s="3" t="s">
         <x:v>1422</x:v>
       </x:c>
       <x:c r="I505" s="3" t="s">
         <x:v>1423</x:v>
       </x:c>
       <x:c r="J505" s="4">
         <x:v>444281.36</x:v>
       </x:c>
       <x:c r="K505" s="4">
         <x:v>444281.36</x:v>
       </x:c>
       <x:c r="L505" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M505" s="4">
         <x:v>444281.34</x:v>
       </x:c>
       <x:c r="N505" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O505" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -30747,853 +30747,853 @@
       </x:c>
       <x:c r="N506" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O506" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:15">
       <x:c r="A507" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B507" s="3" t="s">
         <x:v>1429</x:v>
       </x:c>
       <x:c r="C507" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D507" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E507" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F507" s="3" t="s">
-        <x:v>1425</x:v>
+        <x:v>1430</x:v>
       </x:c>
       <x:c r="G507" s="3" t="s">
         <x:v>1426</x:v>
       </x:c>
       <x:c r="H507" s="3" t="s">
-        <x:v>1430</x:v>
+        <x:v>1431</x:v>
       </x:c>
       <x:c r="I507" s="3" t="s">
-        <x:v>1431</x:v>
+        <x:v>1432</x:v>
       </x:c>
       <x:c r="J507" s="4">
-        <x:v>603525.02</x:v>
+        <x:v>73929.73</x:v>
       </x:c>
       <x:c r="K507" s="4">
-        <x:v>601479.85</x:v>
+        <x:v>73929.73</x:v>
       </x:c>
       <x:c r="L507" s="4">
-        <x:v>2045.17</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M507" s="4">
-        <x:v>526947.71</x:v>
+        <x:v>73929.74</x:v>
       </x:c>
       <x:c r="N507" s="5">
-        <x:v>30</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O507" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:15">
       <x:c r="A508" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B508" s="3" t="s">
-        <x:v>1429</x:v>
+        <x:v>1424</x:v>
       </x:c>
       <x:c r="C508" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D508" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E508" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F508" s="3" t="s">
         <x:v>1425</x:v>
       </x:c>
       <x:c r="G508" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H508" s="3" t="s">
-        <x:v>1432</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="I508" s="3" t="s">
-        <x:v>1433</x:v>
+        <x:v>1434</x:v>
       </x:c>
       <x:c r="J508" s="4">
-        <x:v>156753.41</x:v>
+        <x:v>864075.04</x:v>
       </x:c>
       <x:c r="K508" s="4">
-        <x:v>156215.06</x:v>
+        <x:v>864075.04</x:v>
       </x:c>
       <x:c r="L508" s="4">
-        <x:v>538.35</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M508" s="4">
-        <x:v>156215.06</x:v>
+        <x:v>864075.07</x:v>
       </x:c>
       <x:c r="N508" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O508" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:15">
       <x:c r="A509" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B509" s="3" t="s">
-        <x:v>1434</x:v>
+        <x:v>1435</x:v>
       </x:c>
       <x:c r="C509" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D509" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E509" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F509" s="3" t="s">
-        <x:v>1435</x:v>
+        <x:v>1425</x:v>
       </x:c>
       <x:c r="G509" s="3" t="s">
-        <x:v>1426</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H509" s="3" t="s">
         <x:v>1436</x:v>
       </x:c>
       <x:c r="I509" s="3" t="s">
         <x:v>1437</x:v>
       </x:c>
       <x:c r="J509" s="4">
-        <x:v>73929.73</x:v>
+        <x:v>25514.4</x:v>
       </x:c>
       <x:c r="K509" s="4">
-        <x:v>73929.73</x:v>
+        <x:v>25514.4</x:v>
       </x:c>
       <x:c r="L509" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M509" s="4">
-        <x:v>73929.74</x:v>
+        <x:v>25514.39</x:v>
       </x:c>
       <x:c r="N509" s="5">
-        <x:v>5</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O509" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:15">
       <x:c r="A510" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B510" s="3" t="s">
-        <x:v>1438</x:v>
+        <x:v>1429</x:v>
       </x:c>
       <x:c r="C510" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D510" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E510" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F510" s="3" t="s">
         <x:v>1425</x:v>
       </x:c>
       <x:c r="G510" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H510" s="3" t="s">
+        <x:v>1438</x:v>
+      </x:c>
+      <x:c r="I510" s="3" t="s">
         <x:v>1439</x:v>
       </x:c>
-      <x:c r="I510" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J510" s="4">
-        <x:v>25514.4</x:v>
+        <x:v>644830.77</x:v>
       </x:c>
       <x:c r="K510" s="4">
-        <x:v>25514.4</x:v>
+        <x:v>641990.77</x:v>
       </x:c>
       <x:c r="L510" s="4">
-        <x:v>0</x:v>
+        <x:v>2840</x:v>
       </x:c>
       <x:c r="M510" s="4">
-        <x:v>25514.39</x:v>
+        <x:v>641990.78</x:v>
       </x:c>
       <x:c r="N510" s="5">
-        <x:v>36</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O510" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:15">
       <x:c r="A511" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B511" s="3" t="s">
-        <x:v>1429</x:v>
+        <x:v>1440</x:v>
       </x:c>
       <x:c r="C511" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D511" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E511" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F511" s="3" t="s">
         <x:v>1425</x:v>
       </x:c>
       <x:c r="G511" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H511" s="3" t="s">
         <x:v>1441</x:v>
       </x:c>
       <x:c r="I511" s="3" t="s">
         <x:v>1442</x:v>
       </x:c>
       <x:c r="J511" s="4">
         <x:v>67448.88</x:v>
       </x:c>
       <x:c r="K511" s="4">
         <x:v>67196.14</x:v>
       </x:c>
       <x:c r="L511" s="4">
         <x:v>252.74</x:v>
       </x:c>
       <x:c r="M511" s="4">
         <x:v>67196.14</x:v>
       </x:c>
       <x:c r="N511" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O511" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:15">
       <x:c r="A512" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B512" s="3" t="s">
-        <x:v>1424</x:v>
+        <x:v>1440</x:v>
       </x:c>
       <x:c r="C512" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D512" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E512" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F512" s="3" t="s">
         <x:v>1425</x:v>
       </x:c>
       <x:c r="G512" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H512" s="3" t="s">
         <x:v>1443</x:v>
       </x:c>
       <x:c r="I512" s="3" t="s">
         <x:v>1444</x:v>
       </x:c>
       <x:c r="J512" s="4">
-        <x:v>864075.04</x:v>
+        <x:v>158125.61</x:v>
       </x:c>
       <x:c r="K512" s="4">
-        <x:v>864075.04</x:v>
+        <x:v>157535.13</x:v>
       </x:c>
       <x:c r="L512" s="4">
-        <x:v>0</x:v>
+        <x:v>590.48</x:v>
       </x:c>
       <x:c r="M512" s="4">
-        <x:v>864075.07</x:v>
+        <x:v>157535.12</x:v>
       </x:c>
       <x:c r="N512" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O512" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:15">
       <x:c r="A513" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B513" s="3" t="s">
-        <x:v>1429</x:v>
+        <x:v>1440</x:v>
       </x:c>
       <x:c r="C513" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D513" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E513" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F513" s="3" t="s">
         <x:v>1425</x:v>
       </x:c>
       <x:c r="G513" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H513" s="3" t="s">
         <x:v>1445</x:v>
       </x:c>
       <x:c r="I513" s="3" t="s">
         <x:v>1446</x:v>
       </x:c>
       <x:c r="J513" s="4">
-        <x:v>158125.61</x:v>
+        <x:v>156753.41</x:v>
       </x:c>
       <x:c r="K513" s="4">
-        <x:v>157535.13</x:v>
+        <x:v>156215.06</x:v>
       </x:c>
       <x:c r="L513" s="4">
-        <x:v>590.48</x:v>
+        <x:v>538.35</x:v>
       </x:c>
       <x:c r="M513" s="4">
-        <x:v>157535.12</x:v>
+        <x:v>156215.06</x:v>
       </x:c>
       <x:c r="N513" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O513" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:15">
       <x:c r="A514" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B514" s="3" t="s">
-        <x:v>1434</x:v>
+        <x:v>1440</x:v>
       </x:c>
       <x:c r="C514" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D514" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E514" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F514" s="3" t="s">
         <x:v>1425</x:v>
       </x:c>
       <x:c r="G514" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>1426</x:v>
       </x:c>
       <x:c r="H514" s="3" t="s">
         <x:v>1447</x:v>
       </x:c>
       <x:c r="I514" s="3" t="s">
         <x:v>1448</x:v>
       </x:c>
       <x:c r="J514" s="4">
-        <x:v>644830.77</x:v>
+        <x:v>603525.02</x:v>
       </x:c>
       <x:c r="K514" s="4">
-        <x:v>641990.77</x:v>
+        <x:v>601479.85</x:v>
       </x:c>
       <x:c r="L514" s="4">
-        <x:v>2840</x:v>
+        <x:v>2045.17</x:v>
       </x:c>
       <x:c r="M514" s="4">
-        <x:v>641990.78</x:v>
+        <x:v>526947.71</x:v>
       </x:c>
       <x:c r="N514" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O514" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:15">
       <x:c r="A515" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B515" s="3" t="s">
         <x:v>1449</x:v>
       </x:c>
       <x:c r="C515" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D515" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E515" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F515" s="3" t="s">
         <x:v>1450</x:v>
       </x:c>
       <x:c r="G515" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H515" s="3" t="s">
         <x:v>1451</x:v>
       </x:c>
       <x:c r="I515" s="3" t="s">
         <x:v>1452</x:v>
       </x:c>
       <x:c r="J515" s="4">
-        <x:v>515220.91</x:v>
+        <x:v>90248.86</x:v>
       </x:c>
       <x:c r="K515" s="4">
-        <x:v>515220.91</x:v>
+        <x:v>90248.86</x:v>
       </x:c>
       <x:c r="L515" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M515" s="4">
-        <x:v>515220.91</x:v>
+        <x:v>90248.87</x:v>
       </x:c>
       <x:c r="N515" s="5">
-        <x:v>24</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O515" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:15">
       <x:c r="A516" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B516" s="3" t="s">
         <x:v>1449</x:v>
       </x:c>
       <x:c r="C516" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D516" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E516" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F516" s="3" t="s">
         <x:v>1453</x:v>
       </x:c>
       <x:c r="G516" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>1454</x:v>
       </x:c>
       <x:c r="H516" s="3" t="s">
-        <x:v>1454</x:v>
+        <x:v>1455</x:v>
       </x:c>
       <x:c r="I516" s="3" t="s">
-        <x:v>1455</x:v>
+        <x:v>1456</x:v>
       </x:c>
       <x:c r="J516" s="4">
-        <x:v>90248.86</x:v>
+        <x:v>595298.91</x:v>
       </x:c>
       <x:c r="K516" s="4">
-        <x:v>90248.86</x:v>
+        <x:v>595298.91</x:v>
       </x:c>
       <x:c r="L516" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M516" s="4">
-        <x:v>90248.87</x:v>
+        <x:v>595298.91</x:v>
       </x:c>
       <x:c r="N516" s="5">
-        <x:v>20</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O516" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:15">
       <x:c r="A517" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B517" s="3" t="s">
-        <x:v>1456</x:v>
+        <x:v>1457</x:v>
       </x:c>
       <x:c r="C517" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D517" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E517" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F517" s="3" t="s">
-        <x:v>1457</x:v>
+        <x:v>1458</x:v>
       </x:c>
       <x:c r="G517" s="3" t="s">
-        <x:v>1458</x:v>
+        <x:v>1454</x:v>
       </x:c>
       <x:c r="H517" s="3" t="s">
         <x:v>1459</x:v>
       </x:c>
       <x:c r="I517" s="3" t="s">
         <x:v>1460</x:v>
       </x:c>
       <x:c r="J517" s="4">
         <x:v>208396.09</x:v>
       </x:c>
       <x:c r="K517" s="4">
         <x:v>208396.09</x:v>
       </x:c>
       <x:c r="L517" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M517" s="4">
         <x:v>208396.11</x:v>
       </x:c>
       <x:c r="N517" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O517" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:15">
       <x:c r="A518" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B518" s="3" t="s">
         <x:v>1449</x:v>
       </x:c>
       <x:c r="C518" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D518" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E518" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F518" s="3" t="s">
-        <x:v>1450</x:v>
+        <x:v>1453</x:v>
       </x:c>
       <x:c r="G518" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H518" s="3" t="s">
         <x:v>1461</x:v>
       </x:c>
       <x:c r="I518" s="3" t="s">
         <x:v>1462</x:v>
       </x:c>
       <x:c r="J518" s="4">
-        <x:v>1231397.04</x:v>
+        <x:v>228752.31</x:v>
       </x:c>
       <x:c r="K518" s="4">
-        <x:v>1231397.04</x:v>
+        <x:v>227440.04</x:v>
       </x:c>
       <x:c r="L518" s="4">
-        <x:v>0</x:v>
+        <x:v>1312.27</x:v>
       </x:c>
       <x:c r="M518" s="4">
-        <x:v>1230478.95</x:v>
+        <x:v>227315.79</x:v>
       </x:c>
       <x:c r="N518" s="5">
-        <x:v>28</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O518" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:15">
       <x:c r="A519" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B519" s="3" t="s">
         <x:v>1449</x:v>
       </x:c>
       <x:c r="C519" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D519" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E519" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F519" s="3" t="s">
-        <x:v>1450</x:v>
+        <x:v>1453</x:v>
       </x:c>
       <x:c r="G519" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H519" s="3" t="s">
         <x:v>1463</x:v>
       </x:c>
       <x:c r="I519" s="3" t="s">
         <x:v>1464</x:v>
       </x:c>
       <x:c r="J519" s="4">
-        <x:v>533133.93</x:v>
+        <x:v>1231397.04</x:v>
       </x:c>
       <x:c r="K519" s="4">
-        <x:v>533133.93</x:v>
+        <x:v>1231397.04</x:v>
       </x:c>
       <x:c r="L519" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M519" s="4">
-        <x:v>533133.95</x:v>
+        <x:v>1230478.95</x:v>
       </x:c>
       <x:c r="N519" s="5">
-        <x:v>24</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O519" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:15">
       <x:c r="A520" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B520" s="3" t="s">
         <x:v>1449</x:v>
       </x:c>
       <x:c r="C520" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D520" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E520" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F520" s="3" t="s">
-        <x:v>1450</x:v>
+        <x:v>1453</x:v>
       </x:c>
       <x:c r="G520" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H520" s="3" t="s">
         <x:v>1465</x:v>
       </x:c>
       <x:c r="I520" s="3" t="s">
         <x:v>1466</x:v>
       </x:c>
       <x:c r="J520" s="4">
         <x:v>287562.45</x:v>
       </x:c>
       <x:c r="K520" s="4">
         <x:v>286655.91</x:v>
       </x:c>
       <x:c r="L520" s="4">
         <x:v>906.54</x:v>
       </x:c>
       <x:c r="M520" s="4">
         <x:v>286193.67</x:v>
       </x:c>
       <x:c r="N520" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O520" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:15">
       <x:c r="A521" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B521" s="3" t="s">
         <x:v>1449</x:v>
       </x:c>
       <x:c r="C521" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D521" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E521" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F521" s="3" t="s">
-        <x:v>1450</x:v>
+        <x:v>1453</x:v>
       </x:c>
       <x:c r="G521" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H521" s="3" t="s">
         <x:v>1467</x:v>
       </x:c>
       <x:c r="I521" s="3" t="s">
         <x:v>1468</x:v>
       </x:c>
       <x:c r="J521" s="4">
-        <x:v>228752.31</x:v>
+        <x:v>533133.93</x:v>
       </x:c>
       <x:c r="K521" s="4">
-        <x:v>227440.04</x:v>
+        <x:v>533133.93</x:v>
       </x:c>
       <x:c r="L521" s="4">
-        <x:v>1312.27</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M521" s="4">
-        <x:v>227315.79</x:v>
+        <x:v>533133.95</x:v>
       </x:c>
       <x:c r="N521" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O521" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:15">
       <x:c r="A522" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B522" s="3" t="s">
         <x:v>1449</x:v>
       </x:c>
       <x:c r="C522" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D522" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E522" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F522" s="3" t="s">
-        <x:v>1450</x:v>
+        <x:v>1453</x:v>
       </x:c>
       <x:c r="G522" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H522" s="3" t="s">
         <x:v>1469</x:v>
       </x:c>
       <x:c r="I522" s="3" t="s">
         <x:v>1470</x:v>
       </x:c>
       <x:c r="J522" s="4">
         <x:v>674608.65</x:v>
       </x:c>
       <x:c r="K522" s="4">
         <x:v>674608.65</x:v>
       </x:c>
       <x:c r="L522" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M522" s="4">
         <x:v>674608.65</x:v>
       </x:c>
       <x:c r="N522" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O522" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:15">
       <x:c r="A523" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B523" s="3" t="s">
         <x:v>1449</x:v>
       </x:c>
       <x:c r="C523" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D523" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E523" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F523" s="3" t="s">
-        <x:v>1450</x:v>
+        <x:v>1453</x:v>
       </x:c>
       <x:c r="G523" s="3" t="s">
-        <x:v>1458</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H523" s="3" t="s">
         <x:v>1471</x:v>
       </x:c>
       <x:c r="I523" s="3" t="s">
         <x:v>1472</x:v>
       </x:c>
       <x:c r="J523" s="4">
-        <x:v>595298.91</x:v>
+        <x:v>515220.91</x:v>
       </x:c>
       <x:c r="K523" s="4">
-        <x:v>595298.91</x:v>
+        <x:v>515220.91</x:v>
       </x:c>
       <x:c r="L523" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M523" s="4">
-        <x:v>595298.91</x:v>
+        <x:v>515220.91</x:v>
       </x:c>
       <x:c r="N523" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O523" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:15">
       <x:c r="A524" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B524" s="3" t="s">
         <x:v>1473</x:v>
       </x:c>
       <x:c r="C524" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D524" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E524" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F524" s="3" t="s">
         <x:v>1474</x:v>
       </x:c>
       <x:c r="G524" s="3" t="s">
-        <x:v>1458</x:v>
+        <x:v>1454</x:v>
       </x:c>
       <x:c r="H524" s="3" t="s">
         <x:v>1475</x:v>
       </x:c>
       <x:c r="I524" s="3" t="s">
         <x:v>1476</x:v>
       </x:c>
       <x:c r="J524" s="4">
         <x:v>583715.19</x:v>
       </x:c>
       <x:c r="K524" s="4">
         <x:v>583715.19</x:v>
       </x:c>
       <x:c r="L524" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M524" s="4">
         <x:v>583710.98</x:v>
       </x:c>
       <x:c r="N524" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O524" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -31690,2140 +31690,2140 @@
       </x:c>
       <x:c r="O526" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:15">
       <x:c r="A527" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B527" s="3" t="s">
         <x:v>1485</x:v>
       </x:c>
       <x:c r="C527" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D527" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E527" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F527" s="3" t="s">
         <x:v>1486</x:v>
       </x:c>
       <x:c r="G527" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H527" s="3" t="s">
         <x:v>1487</x:v>
       </x:c>
-      <x:c r="H527" s="3" t="s">
+      <x:c r="I527" s="3" t="s">
         <x:v>1488</x:v>
       </x:c>
-      <x:c r="I527" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J527" s="4">
-        <x:v>1446124.61</x:v>
+        <x:v>3215754.01</x:v>
       </x:c>
       <x:c r="K527" s="4">
-        <x:v>1446124.61</x:v>
+        <x:v>3215754.01</x:v>
       </x:c>
       <x:c r="L527" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M527" s="4">
-        <x:v>1446124.62</x:v>
+        <x:v>3215754.04</x:v>
       </x:c>
       <x:c r="N527" s="5">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O527" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:15">
       <x:c r="A528" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B528" s="3" t="s">
-        <x:v>1490</x:v>
+        <x:v>1489</x:v>
       </x:c>
       <x:c r="C528" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D528" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E528" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F528" s="3" t="s">
         <x:v>1486</x:v>
       </x:c>
       <x:c r="G528" s="3" t="s">
-        <x:v>1487</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H528" s="3" t="s">
+        <x:v>1490</x:v>
+      </x:c>
+      <x:c r="I528" s="3" t="s">
         <x:v>1491</x:v>
       </x:c>
-      <x:c r="I528" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J528" s="4">
-        <x:v>735892.15</x:v>
+        <x:v>3620636.62</x:v>
       </x:c>
       <x:c r="K528" s="4">
-        <x:v>735892.15</x:v>
+        <x:v>3620636.62</x:v>
       </x:c>
       <x:c r="L528" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M528" s="4">
-        <x:v>735892.17</x:v>
+        <x:v>3620636.64</x:v>
       </x:c>
       <x:c r="N528" s="5">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O528" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:15">
       <x:c r="A529" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B529" s="3" t="s">
-        <x:v>1493</x:v>
+        <x:v>1492</x:v>
       </x:c>
       <x:c r="C529" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D529" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E529" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F529" s="3" t="s">
         <x:v>1486</x:v>
       </x:c>
       <x:c r="G529" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>1493</x:v>
       </x:c>
       <x:c r="H529" s="3" t="s">
         <x:v>1494</x:v>
       </x:c>
       <x:c r="I529" s="3" t="s">
         <x:v>1495</x:v>
       </x:c>
       <x:c r="J529" s="4">
-        <x:v>3215754.01</x:v>
+        <x:v>664679.46</x:v>
       </x:c>
       <x:c r="K529" s="4">
-        <x:v>3215754.01</x:v>
+        <x:v>664679.46</x:v>
       </x:c>
       <x:c r="L529" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M529" s="4">
-        <x:v>3215754.04</x:v>
+        <x:v>602544.86</x:v>
       </x:c>
       <x:c r="N529" s="5">
-        <x:v>21</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O529" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:15">
       <x:c r="A530" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B530" s="3" t="s">
-        <x:v>1496</x:v>
+        <x:v>1489</x:v>
       </x:c>
       <x:c r="C530" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D530" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E530" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F530" s="3" t="s">
         <x:v>1486</x:v>
       </x:c>
       <x:c r="G530" s="3" t="s">
-        <x:v>1487</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H530" s="3" t="s">
+        <x:v>1496</x:v>
+      </x:c>
+      <x:c r="I530" s="3" t="s">
         <x:v>1497</x:v>
       </x:c>
-      <x:c r="I530" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J530" s="4">
-        <x:v>664679.46</x:v>
+        <x:v>139827.18</x:v>
       </x:c>
       <x:c r="K530" s="4">
-        <x:v>664679.46</x:v>
+        <x:v>139827.18</x:v>
       </x:c>
       <x:c r="L530" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M530" s="4">
-        <x:v>602544.86</x:v>
+        <x:v>155363.54</x:v>
       </x:c>
       <x:c r="N530" s="5">
-        <x:v>24</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="O530" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:15">
       <x:c r="A531" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B531" s="3" t="s">
+        <x:v>1498</x:v>
+      </x:c>
+      <x:c r="C531" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D531" s="3" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E531" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F531" s="3" t="s">
+        <x:v>1486</x:v>
+      </x:c>
+      <x:c r="G531" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H531" s="3" t="s">
         <x:v>1499</x:v>
       </x:c>
-      <x:c r="C531" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F531" s="3" t="s">
+      <x:c r="I531" s="3" t="s">
         <x:v>1500</x:v>
       </x:c>
-      <x:c r="G531" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J531" s="4">
-        <x:v>26001.03</x:v>
+        <x:v>793677.32</x:v>
       </x:c>
       <x:c r="K531" s="4">
-        <x:v>26001.03</x:v>
+        <x:v>793677.32</x:v>
       </x:c>
       <x:c r="L531" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M531" s="4">
-        <x:v>26001.03</x:v>
+        <x:v>793677.31</x:v>
       </x:c>
       <x:c r="N531" s="5">
-        <x:v>4</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O531" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:15">
       <x:c r="A532" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B532" s="3" t="s">
-        <x:v>1503</x:v>
+        <x:v>1489</x:v>
       </x:c>
       <x:c r="C532" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D532" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E532" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F532" s="3" t="s">
         <x:v>1486</x:v>
       </x:c>
       <x:c r="G532" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H532" s="3" t="s">
-        <x:v>1504</x:v>
+        <x:v>1501</x:v>
       </x:c>
       <x:c r="I532" s="3" t="s">
-        <x:v>1505</x:v>
+        <x:v>1502</x:v>
       </x:c>
       <x:c r="J532" s="4">
-        <x:v>793677.32</x:v>
+        <x:v>58597.58</x:v>
       </x:c>
       <x:c r="K532" s="4">
-        <x:v>793677.32</x:v>
+        <x:v>58597.58</x:v>
       </x:c>
       <x:c r="L532" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M532" s="4">
-        <x:v>793677.31</x:v>
+        <x:v>58597.59</x:v>
       </x:c>
       <x:c r="N532" s="5">
-        <x:v>21</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="O532" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:15">
       <x:c r="A533" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B533" s="3" t="s">
-        <x:v>1485</x:v>
+        <x:v>1503</x:v>
       </x:c>
       <x:c r="C533" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D533" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E533" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F533" s="3" t="s">
         <x:v>1486</x:v>
       </x:c>
       <x:c r="G533" s="3" t="s">
-        <x:v>1487</x:v>
+        <x:v>1493</x:v>
       </x:c>
       <x:c r="H533" s="3" t="s">
-        <x:v>1506</x:v>
+        <x:v>1504</x:v>
       </x:c>
       <x:c r="I533" s="3" t="s">
-        <x:v>1507</x:v>
+        <x:v>1505</x:v>
       </x:c>
       <x:c r="J533" s="4">
         <x:v>1691475.15</x:v>
       </x:c>
       <x:c r="K533" s="4">
         <x:v>1691475.15</x:v>
       </x:c>
       <x:c r="L533" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M533" s="4">
         <x:v>1691475.14</x:v>
       </x:c>
       <x:c r="N533" s="5">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O533" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:15">
       <x:c r="A534" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B534" s="3" t="s">
-        <x:v>1508</x:v>
+        <x:v>1503</x:v>
       </x:c>
       <x:c r="C534" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D534" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E534" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F534" s="3" t="s">
         <x:v>1486</x:v>
       </x:c>
       <x:c r="G534" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>1493</x:v>
       </x:c>
       <x:c r="H534" s="3" t="s">
-        <x:v>1509</x:v>
+        <x:v>1506</x:v>
       </x:c>
       <x:c r="I534" s="3" t="s">
-        <x:v>1510</x:v>
+        <x:v>1507</x:v>
       </x:c>
       <x:c r="J534" s="4">
-        <x:v>3620636.62</x:v>
+        <x:v>1446124.61</x:v>
       </x:c>
       <x:c r="K534" s="4">
-        <x:v>3620636.62</x:v>
+        <x:v>1446124.61</x:v>
       </x:c>
       <x:c r="L534" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M534" s="4">
-        <x:v>3620636.64</x:v>
+        <x:v>1446124.62</x:v>
       </x:c>
       <x:c r="N534" s="5">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O534" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:15">
       <x:c r="A535" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B535" s="3" t="s">
         <x:v>1508</x:v>
       </x:c>
       <x:c r="C535" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D535" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E535" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F535" s="3" t="s">
         <x:v>1486</x:v>
       </x:c>
       <x:c r="G535" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>1493</x:v>
       </x:c>
       <x:c r="H535" s="3" t="s">
-        <x:v>1511</x:v>
+        <x:v>1509</x:v>
       </x:c>
       <x:c r="I535" s="3" t="s">
-        <x:v>1512</x:v>
+        <x:v>1510</x:v>
       </x:c>
       <x:c r="J535" s="4">
-        <x:v>58597.58</x:v>
+        <x:v>735892.15</x:v>
       </x:c>
       <x:c r="K535" s="4">
-        <x:v>58597.58</x:v>
+        <x:v>735892.15</x:v>
       </x:c>
       <x:c r="L535" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M535" s="4">
-        <x:v>58597.59</x:v>
+        <x:v>735892.17</x:v>
       </x:c>
       <x:c r="N535" s="5">
-        <x:v>90</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O535" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:15">
       <x:c r="A536" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B536" s="3" t="s">
-        <x:v>1508</x:v>
+        <x:v>1511</x:v>
       </x:c>
       <x:c r="C536" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D536" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E536" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F536" s="3" t="s">
-        <x:v>1486</x:v>
+        <x:v>1512</x:v>
       </x:c>
       <x:c r="G536" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>1493</x:v>
       </x:c>
       <x:c r="H536" s="3" t="s">
         <x:v>1513</x:v>
       </x:c>
       <x:c r="I536" s="3" t="s">
         <x:v>1514</x:v>
       </x:c>
       <x:c r="J536" s="4">
-        <x:v>139827.18</x:v>
+        <x:v>26001.03</x:v>
       </x:c>
       <x:c r="K536" s="4">
-        <x:v>139827.18</x:v>
+        <x:v>26001.03</x:v>
       </x:c>
       <x:c r="L536" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M536" s="4">
-        <x:v>155363.54</x:v>
+        <x:v>26001.03</x:v>
       </x:c>
       <x:c r="N536" s="5">
-        <x:v>19</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="O536" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:15">
       <x:c r="A537" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B537" s="3" t="s">
         <x:v>1515</x:v>
       </x:c>
       <x:c r="C537" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D537" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E537" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F537" s="3" t="s">
         <x:v>1516</x:v>
       </x:c>
       <x:c r="G537" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>1517</x:v>
       </x:c>
       <x:c r="H537" s="3" t="s">
-        <x:v>1517</x:v>
+        <x:v>1518</x:v>
       </x:c>
       <x:c r="I537" s="3" t="s">
-        <x:v>1518</x:v>
+        <x:v>1519</x:v>
       </x:c>
       <x:c r="J537" s="4">
-        <x:v>2694085.82</x:v>
+        <x:v>400862.66</x:v>
       </x:c>
       <x:c r="K537" s="4">
-        <x:v>2694085.82</x:v>
+        <x:v>400862.66</x:v>
       </x:c>
       <x:c r="L537" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M537" s="4">
-        <x:v>2693917.63</x:v>
+        <x:v>400862.66</x:v>
       </x:c>
       <x:c r="N537" s="5">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O537" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:15">
       <x:c r="A538" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B538" s="3" t="s">
-        <x:v>1519</x:v>
+        <x:v>1515</x:v>
       </x:c>
       <x:c r="C538" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D538" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E538" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F538" s="3" t="s">
         <x:v>1516</x:v>
       </x:c>
       <x:c r="G538" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>1517</x:v>
       </x:c>
       <x:c r="H538" s="3" t="s">
         <x:v>1520</x:v>
       </x:c>
       <x:c r="I538" s="3" t="s">
         <x:v>1521</x:v>
       </x:c>
       <x:c r="J538" s="4">
-        <x:v>2137651</x:v>
+        <x:v>349553.6</x:v>
       </x:c>
       <x:c r="K538" s="4">
-        <x:v>2137651</x:v>
+        <x:v>349553.6</x:v>
       </x:c>
       <x:c r="L538" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M538" s="4">
-        <x:v>2137650.99</x:v>
+        <x:v>349553.61</x:v>
       </x:c>
       <x:c r="N538" s="5">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O538" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:15">
       <x:c r="A539" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B539" s="3" t="s">
         <x:v>1515</x:v>
       </x:c>
       <x:c r="C539" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D539" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E539" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F539" s="3" t="s">
         <x:v>1522</x:v>
       </x:c>
       <x:c r="G539" s="3" t="s">
+        <x:v>1517</x:v>
+      </x:c>
+      <x:c r="H539" s="3" t="s">
         <x:v>1523</x:v>
       </x:c>
-      <x:c r="H539" s="3" t="s">
+      <x:c r="I539" s="3" t="s">
         <x:v>1524</x:v>
       </x:c>
-      <x:c r="I539" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J539" s="4">
-        <x:v>349553.6</x:v>
+        <x:v>426305.61</x:v>
       </x:c>
       <x:c r="K539" s="4">
-        <x:v>349553.6</x:v>
+        <x:v>426305.61</x:v>
       </x:c>
       <x:c r="L539" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M539" s="4">
-        <x:v>349553.61</x:v>
+        <x:v>426305.61</x:v>
       </x:c>
       <x:c r="N539" s="5">
-        <x:v>24</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O539" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:15">
       <x:c r="A540" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B540" s="3" t="s">
         <x:v>1515</x:v>
       </x:c>
       <x:c r="C540" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D540" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E540" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F540" s="3" t="s">
-        <x:v>1516</x:v>
+        <x:v>1525</x:v>
       </x:c>
       <x:c r="G540" s="3" t="s">
-        <x:v>1523</x:v>
+        <x:v>1517</x:v>
       </x:c>
       <x:c r="H540" s="3" t="s">
         <x:v>1526</x:v>
       </x:c>
       <x:c r="I540" s="3" t="s">
         <x:v>1527</x:v>
       </x:c>
       <x:c r="J540" s="4">
         <x:v>685263.07</x:v>
       </x:c>
       <x:c r="K540" s="4">
         <x:v>685263.07</x:v>
       </x:c>
       <x:c r="L540" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M540" s="4">
         <x:v>685263.1</x:v>
       </x:c>
       <x:c r="N540" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O540" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:15">
       <x:c r="A541" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B541" s="3" t="s">
-        <x:v>1515</x:v>
+        <x:v>1528</x:v>
       </x:c>
       <x:c r="C541" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D541" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E541" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F541" s="3" t="s">
-        <x:v>1528</x:v>
+        <x:v>1525</x:v>
       </x:c>
       <x:c r="G541" s="3" t="s">
-        <x:v>1523</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H541" s="3" t="s">
         <x:v>1529</x:v>
       </x:c>
       <x:c r="I541" s="3" t="s">
         <x:v>1530</x:v>
       </x:c>
       <x:c r="J541" s="4">
-        <x:v>426305.61</x:v>
+        <x:v>34693.31</x:v>
       </x:c>
       <x:c r="K541" s="4">
-        <x:v>426305.61</x:v>
+        <x:v>34693.31</x:v>
       </x:c>
       <x:c r="L541" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M541" s="4">
-        <x:v>426305.61</x:v>
+        <x:v>34693.33</x:v>
       </x:c>
       <x:c r="N541" s="5">
-        <x:v>20</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="O541" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:15">
       <x:c r="A542" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B542" s="3" t="s">
         <x:v>1515</x:v>
       </x:c>
       <x:c r="C542" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D542" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E542" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F542" s="3" t="s">
-        <x:v>1522</x:v>
+        <x:v>1525</x:v>
       </x:c>
       <x:c r="G542" s="3" t="s">
-        <x:v>1523</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H542" s="3" t="s">
         <x:v>1531</x:v>
       </x:c>
       <x:c r="I542" s="3" t="s">
         <x:v>1532</x:v>
       </x:c>
       <x:c r="J542" s="4">
-        <x:v>400862.66</x:v>
+        <x:v>2694085.82</x:v>
       </x:c>
       <x:c r="K542" s="4">
-        <x:v>400862.66</x:v>
+        <x:v>2694085.82</x:v>
       </x:c>
       <x:c r="L542" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M542" s="4">
-        <x:v>400862.66</x:v>
+        <x:v>2693917.63</x:v>
       </x:c>
       <x:c r="N542" s="5">
-        <x:v>24</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O542" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:15">
       <x:c r="A543" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B543" s="3" t="s">
-        <x:v>1519</x:v>
+        <x:v>1528</x:v>
       </x:c>
       <x:c r="C543" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D543" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E543" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F543" s="3" t="s">
-        <x:v>1516</x:v>
+        <x:v>1525</x:v>
       </x:c>
       <x:c r="G543" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H543" s="3" t="s">
         <x:v>1533</x:v>
       </x:c>
       <x:c r="I543" s="3" t="s">
         <x:v>1534</x:v>
       </x:c>
       <x:c r="J543" s="4">
-        <x:v>34693.31</x:v>
+        <x:v>2137651</x:v>
       </x:c>
       <x:c r="K543" s="4">
-        <x:v>34693.31</x:v>
+        <x:v>2137651</x:v>
       </x:c>
       <x:c r="L543" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M543" s="4">
-        <x:v>34693.33</x:v>
+        <x:v>2137650.99</x:v>
       </x:c>
       <x:c r="N543" s="5">
-        <x:v>90</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O543" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:15">
       <x:c r="A544" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B544" s="3" t="s">
         <x:v>1535</x:v>
       </x:c>
       <x:c r="C544" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D544" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E544" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F544" s="3" t="s">
         <x:v>1536</x:v>
       </x:c>
       <x:c r="G544" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H544" s="3" t="s">
         <x:v>1537</x:v>
       </x:c>
       <x:c r="I544" s="3" t="s">
         <x:v>1538</x:v>
       </x:c>
       <x:c r="J544" s="4">
-        <x:v>48899.57</x:v>
+        <x:v>1354172.22</x:v>
       </x:c>
       <x:c r="K544" s="4">
-        <x:v>48899.57</x:v>
+        <x:v>1354172.22</x:v>
       </x:c>
       <x:c r="L544" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M544" s="4">
-        <x:v>48899.57</x:v>
+        <x:v>1354172.2</x:v>
       </x:c>
       <x:c r="N544" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O544" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:15">
       <x:c r="A545" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B545" s="3" t="s">
         <x:v>1535</x:v>
       </x:c>
       <x:c r="C545" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D545" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E545" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F545" s="3" t="s">
         <x:v>1539</x:v>
       </x:c>
       <x:c r="G545" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H545" s="3" t="s">
         <x:v>1540</x:v>
       </x:c>
       <x:c r="I545" s="3" t="s">
         <x:v>1541</x:v>
       </x:c>
       <x:c r="J545" s="4">
-        <x:v>1484992.91</x:v>
+        <x:v>773963.79</x:v>
       </x:c>
       <x:c r="K545" s="4">
-        <x:v>1484992.91</x:v>
+        <x:v>773963.79</x:v>
       </x:c>
       <x:c r="L545" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M545" s="4">
-        <x:v>1603871.51</x:v>
+        <x:v>773963.8</x:v>
       </x:c>
       <x:c r="N545" s="5">
-        <x:v>25</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O545" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:15">
       <x:c r="A546" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B546" s="3" t="s">
         <x:v>1535</x:v>
       </x:c>
       <x:c r="C546" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D546" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E546" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F546" s="3" t="s">
-        <x:v>1536</x:v>
+        <x:v>1542</x:v>
       </x:c>
       <x:c r="G546" s="3" t="s">
-        <x:v>1542</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H546" s="3" t="s">
         <x:v>1543</x:v>
       </x:c>
       <x:c r="I546" s="3" t="s">
         <x:v>1544</x:v>
       </x:c>
       <x:c r="J546" s="4">
-        <x:v>1101303.99</x:v>
+        <x:v>3743201.12</x:v>
       </x:c>
       <x:c r="K546" s="4">
-        <x:v>1101302.51</x:v>
+        <x:v>2748275.46</x:v>
       </x:c>
       <x:c r="L546" s="4">
-        <x:v>1.48</x:v>
+        <x:v>994925.66</x:v>
       </x:c>
       <x:c r="M546" s="4">
-        <x:v>1101302.52</x:v>
+        <x:v>2743699.49</x:v>
       </x:c>
       <x:c r="N546" s="5">
-        <x:v>30</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="O546" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:15">
       <x:c r="A547" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B547" s="3" t="s">
         <x:v>1535</x:v>
       </x:c>
       <x:c r="C547" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D547" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E547" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F547" s="3" t="s">
         <x:v>1545</x:v>
       </x:c>
       <x:c r="G547" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H547" s="3" t="s">
         <x:v>1546</x:v>
       </x:c>
       <x:c r="I547" s="3" t="s">
         <x:v>1547</x:v>
       </x:c>
       <x:c r="J547" s="4">
-        <x:v>790366.68</x:v>
+        <x:v>84186.43</x:v>
       </x:c>
       <x:c r="K547" s="4">
-        <x:v>790366.68</x:v>
+        <x:v>84186.43</x:v>
       </x:c>
       <x:c r="L547" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M547" s="4">
-        <x:v>790366.7</x:v>
+        <x:v>84186.44</x:v>
       </x:c>
       <x:c r="N547" s="5">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O547" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:15">
       <x:c r="A548" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B548" s="3" t="s">
         <x:v>1535</x:v>
       </x:c>
       <x:c r="C548" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D548" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E548" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F548" s="3" t="s">
+        <x:v>1536</x:v>
+      </x:c>
+      <x:c r="G548" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H548" s="3" t="s">
         <x:v>1548</x:v>
       </x:c>
-      <x:c r="G548" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H548" s="3" t="s">
+      <x:c r="I548" s="3" t="s">
         <x:v>1549</x:v>
       </x:c>
-      <x:c r="I548" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J548" s="4">
-        <x:v>773963.79</x:v>
+        <x:v>48899.57</x:v>
       </x:c>
       <x:c r="K548" s="4">
-        <x:v>773963.79</x:v>
+        <x:v>48899.57</x:v>
       </x:c>
       <x:c r="L548" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M548" s="4">
-        <x:v>773963.8</x:v>
+        <x:v>48899.57</x:v>
       </x:c>
       <x:c r="N548" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O548" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:15">
       <x:c r="A549" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B549" s="3" t="s">
         <x:v>1535</x:v>
       </x:c>
       <x:c r="C549" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D549" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E549" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F549" s="3" t="s">
+        <x:v>1550</x:v>
+      </x:c>
+      <x:c r="G549" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H549" s="3" t="s">
         <x:v>1551</x:v>
       </x:c>
-      <x:c r="G549" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H549" s="3" t="s">
+      <x:c r="I549" s="3" t="s">
         <x:v>1552</x:v>
       </x:c>
-      <x:c r="I549" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J549" s="4">
-        <x:v>460763.58</x:v>
+        <x:v>790366.68</x:v>
       </x:c>
       <x:c r="K549" s="4">
-        <x:v>460763.58</x:v>
+        <x:v>790366.68</x:v>
       </x:c>
       <x:c r="L549" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M549" s="4">
-        <x:v>460763.58</x:v>
+        <x:v>790366.7</x:v>
       </x:c>
       <x:c r="N549" s="5">
-        <x:v>22</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O549" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:15">
       <x:c r="A550" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B550" s="3" t="s">
         <x:v>1535</x:v>
       </x:c>
       <x:c r="C550" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D550" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E550" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F550" s="3" t="s">
+        <x:v>1553</x:v>
+      </x:c>
+      <x:c r="G550" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H550" s="3" t="s">
         <x:v>1554</x:v>
       </x:c>
-      <x:c r="G550" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H550" s="3" t="s">
+      <x:c r="I550" s="3" t="s">
         <x:v>1555</x:v>
       </x:c>
-      <x:c r="I550" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J550" s="4">
-        <x:v>3743201.12</x:v>
+        <x:v>40792.63</x:v>
       </x:c>
       <x:c r="K550" s="4">
-        <x:v>2748275.46</x:v>
+        <x:v>40792.63</x:v>
       </x:c>
       <x:c r="L550" s="4">
-        <x:v>994925.66</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M550" s="4">
-        <x:v>2743699.49</x:v>
+        <x:v>40792.63</x:v>
       </x:c>
       <x:c r="N550" s="5">
-        <x:v>55</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="O550" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:15">
       <x:c r="A551" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B551" s="3" t="s">
         <x:v>1535</x:v>
       </x:c>
       <x:c r="C551" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D551" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E551" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F551" s="3" t="s">
+        <x:v>1536</x:v>
+      </x:c>
+      <x:c r="G551" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H551" s="3" t="s">
+        <x:v>1556</x:v>
+      </x:c>
+      <x:c r="I551" s="3" t="s">
         <x:v>1557</x:v>
       </x:c>
-      <x:c r="G551" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J551" s="4">
-        <x:v>84186.43</x:v>
+        <x:v>736790.22</x:v>
       </x:c>
       <x:c r="K551" s="4">
-        <x:v>84186.43</x:v>
+        <x:v>736790.22</x:v>
       </x:c>
       <x:c r="L551" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M551" s="4">
-        <x:v>84186.44</x:v>
+        <x:v>736790.23</x:v>
       </x:c>
       <x:c r="N551" s="5">
-        <x:v>24</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O551" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:15">
       <x:c r="A552" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B552" s="3" t="s">
         <x:v>1535</x:v>
       </x:c>
       <x:c r="C552" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D552" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E552" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F552" s="3" t="s">
-        <x:v>1536</x:v>
+        <x:v>1558</x:v>
       </x:c>
       <x:c r="G552" s="3" t="s">
-        <x:v>1542</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H552" s="3" t="s">
+        <x:v>1559</x:v>
+      </x:c>
+      <x:c r="I552" s="3" t="s">
         <x:v>1560</x:v>
       </x:c>
-      <x:c r="I552" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J552" s="4">
-        <x:v>357880.21</x:v>
+        <x:v>1484992.91</x:v>
       </x:c>
       <x:c r="K552" s="4">
-        <x:v>357880.21</x:v>
+        <x:v>1484992.91</x:v>
       </x:c>
       <x:c r="L552" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M552" s="4">
-        <x:v>357880.22</x:v>
+        <x:v>1603871.51</x:v>
       </x:c>
       <x:c r="N552" s="5">
-        <x:v>22</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="O552" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:15">
       <x:c r="A553" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B553" s="3" t="s">
         <x:v>1535</x:v>
       </x:c>
       <x:c r="C553" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D553" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E553" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F553" s="3" t="s">
+        <x:v>1536</x:v>
+      </x:c>
+      <x:c r="G553" s="3" t="s">
+        <x:v>1561</x:v>
+      </x:c>
+      <x:c r="H553" s="3" t="s">
         <x:v>1562</x:v>
       </x:c>
-      <x:c r="G553" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H553" s="3" t="s">
+      <x:c r="I553" s="3" t="s">
         <x:v>1563</x:v>
       </x:c>
-      <x:c r="I553" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J553" s="4">
-        <x:v>44340.06</x:v>
+        <x:v>1101303.99</x:v>
       </x:c>
       <x:c r="K553" s="4">
-        <x:v>44340.06</x:v>
+        <x:v>1101302.51</x:v>
       </x:c>
       <x:c r="L553" s="4">
-        <x:v>0</x:v>
+        <x:v>1.48</x:v>
       </x:c>
       <x:c r="M553" s="4">
-        <x:v>44340.05</x:v>
+        <x:v>1101302.52</x:v>
       </x:c>
       <x:c r="N553" s="5">
-        <x:v>5</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O553" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:15">
       <x:c r="A554" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B554" s="3" t="s">
         <x:v>1535</x:v>
       </x:c>
       <x:c r="C554" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D554" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E554" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F554" s="3" t="s">
+        <x:v>1564</x:v>
+      </x:c>
+      <x:c r="G554" s="3" t="s">
+        <x:v>1561</x:v>
+      </x:c>
+      <x:c r="H554" s="3" t="s">
         <x:v>1565</x:v>
       </x:c>
-      <x:c r="G554" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H554" s="3" t="s">
+      <x:c r="I554" s="3" t="s">
         <x:v>1566</x:v>
       </x:c>
-      <x:c r="I554" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J554" s="4">
-        <x:v>40792.63</x:v>
+        <x:v>515639.11</x:v>
       </x:c>
       <x:c r="K554" s="4">
-        <x:v>40792.63</x:v>
+        <x:v>512483.78</x:v>
       </x:c>
       <x:c r="L554" s="4">
-        <x:v>0</x:v>
+        <x:v>3155.33</x:v>
       </x:c>
       <x:c r="M554" s="4">
-        <x:v>40792.63</x:v>
+        <x:v>512483.79</x:v>
       </x:c>
       <x:c r="N554" s="5">
-        <x:v>91</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O554" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:15">
       <x:c r="A555" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B555" s="3" t="s">
         <x:v>1535</x:v>
       </x:c>
       <x:c r="C555" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D555" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E555" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F555" s="3" t="s">
-        <x:v>1551</x:v>
+        <x:v>1536</x:v>
       </x:c>
       <x:c r="G555" s="3" t="s">
-        <x:v>1542</x:v>
+        <x:v>1561</x:v>
       </x:c>
       <x:c r="H555" s="3" t="s">
+        <x:v>1567</x:v>
+      </x:c>
+      <x:c r="I555" s="3" t="s">
         <x:v>1568</x:v>
       </x:c>
-      <x:c r="I555" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J555" s="4">
-        <x:v>515639.11</x:v>
+        <x:v>767648.31</x:v>
       </x:c>
       <x:c r="K555" s="4">
-        <x:v>512483.78</x:v>
+        <x:v>763967.01</x:v>
       </x:c>
       <x:c r="L555" s="4">
-        <x:v>3155.33</x:v>
+        <x:v>3681.3</x:v>
       </x:c>
       <x:c r="M555" s="4">
-        <x:v>512483.79</x:v>
+        <x:v>763967.01</x:v>
       </x:c>
       <x:c r="N555" s="5">
-        <x:v>24</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="O555" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:15">
       <x:c r="A556" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B556" s="3" t="s">
         <x:v>1535</x:v>
       </x:c>
       <x:c r="C556" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D556" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E556" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F556" s="3" t="s">
-        <x:v>1536</x:v>
+        <x:v>1564</x:v>
       </x:c>
       <x:c r="G556" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>1561</x:v>
       </x:c>
       <x:c r="H556" s="3" t="s">
+        <x:v>1569</x:v>
+      </x:c>
+      <x:c r="I556" s="3" t="s">
         <x:v>1570</x:v>
       </x:c>
-      <x:c r="I556" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J556" s="4">
-        <x:v>736790.22</x:v>
+        <x:v>460763.58</x:v>
       </x:c>
       <x:c r="K556" s="4">
-        <x:v>736790.22</x:v>
+        <x:v>460763.58</x:v>
       </x:c>
       <x:c r="L556" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M556" s="4">
-        <x:v>736790.23</x:v>
+        <x:v>460763.58</x:v>
       </x:c>
       <x:c r="N556" s="5">
-        <x:v>27</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O556" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:15">
       <x:c r="A557" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B557" s="3" t="s">
         <x:v>1535</x:v>
       </x:c>
       <x:c r="C557" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D557" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E557" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F557" s="3" t="s">
         <x:v>1536</x:v>
       </x:c>
       <x:c r="G557" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>1561</x:v>
       </x:c>
       <x:c r="H557" s="3" t="s">
+        <x:v>1571</x:v>
+      </x:c>
+      <x:c r="I557" s="3" t="s">
         <x:v>1572</x:v>
       </x:c>
-      <x:c r="I557" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J557" s="4">
-        <x:v>1354172.22</x:v>
+        <x:v>357880.21</x:v>
       </x:c>
       <x:c r="K557" s="4">
-        <x:v>1354172.22</x:v>
+        <x:v>357880.21</x:v>
       </x:c>
       <x:c r="L557" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M557" s="4">
-        <x:v>1354172.2</x:v>
+        <x:v>357880.22</x:v>
       </x:c>
       <x:c r="N557" s="5">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O557" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:15">
       <x:c r="A558" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B558" s="3" t="s">
         <x:v>1535</x:v>
       </x:c>
       <x:c r="C558" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D558" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E558" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F558" s="3" t="s">
-        <x:v>1536</x:v>
+        <x:v>1573</x:v>
       </x:c>
       <x:c r="G558" s="3" t="s">
-        <x:v>1542</x:v>
+        <x:v>1561</x:v>
       </x:c>
       <x:c r="H558" s="3" t="s">
         <x:v>1574</x:v>
       </x:c>
       <x:c r="I558" s="3" t="s">
         <x:v>1575</x:v>
       </x:c>
       <x:c r="J558" s="4">
-        <x:v>767648.31</x:v>
+        <x:v>44340.06</x:v>
       </x:c>
       <x:c r="K558" s="4">
-        <x:v>763967.01</x:v>
+        <x:v>44340.06</x:v>
       </x:c>
       <x:c r="L558" s="4">
-        <x:v>3681.3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M558" s="4">
-        <x:v>763967.01</x:v>
+        <x:v>44340.05</x:v>
       </x:c>
       <x:c r="N558" s="5">
-        <x:v>35</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O558" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:15">
       <x:c r="A559" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B559" s="3" t="s">
         <x:v>1576</x:v>
       </x:c>
       <x:c r="C559" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D559" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E559" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F559" s="3" t="s">
         <x:v>1577</x:v>
       </x:c>
       <x:c r="G559" s="3" t="s">
         <x:v>1578</x:v>
       </x:c>
       <x:c r="H559" s="3" t="s">
         <x:v>1579</x:v>
       </x:c>
       <x:c r="I559" s="3" t="s">
         <x:v>1580</x:v>
       </x:c>
       <x:c r="J559" s="4">
-        <x:v>481633.21</x:v>
+        <x:v>72644.97</x:v>
       </x:c>
       <x:c r="K559" s="4">
-        <x:v>481633.21</x:v>
+        <x:v>72644.97</x:v>
       </x:c>
       <x:c r="L559" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M559" s="4">
-        <x:v>481633.22</x:v>
+        <x:v>72644.97</x:v>
       </x:c>
       <x:c r="N559" s="5">
-        <x:v>33</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O559" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:15">
       <x:c r="A560" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B560" s="3" t="s">
+        <x:v>1576</x:v>
+      </x:c>
+      <x:c r="C560" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D560" s="3" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E560" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F560" s="3" t="s">
+        <x:v>1577</x:v>
+      </x:c>
+      <x:c r="G560" s="3" t="s">
+        <x:v>1578</x:v>
+      </x:c>
+      <x:c r="H560" s="3" t="s">
         <x:v>1581</x:v>
       </x:c>
-      <x:c r="C560" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F560" s="3" t="s">
+      <x:c r="I560" s="3" t="s">
         <x:v>1582</x:v>
       </x:c>
-      <x:c r="G560" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J560" s="4">
-        <x:v>29345.93</x:v>
+        <x:v>992557.03</x:v>
       </x:c>
       <x:c r="K560" s="4">
-        <x:v>29345.93</x:v>
+        <x:v>992557.03</x:v>
       </x:c>
       <x:c r="L560" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M560" s="4">
-        <x:v>29345.93</x:v>
+        <x:v>992557.01</x:v>
       </x:c>
       <x:c r="N560" s="5">
-        <x:v>67</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O560" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:15">
       <x:c r="A561" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B561" s="3" t="s">
-        <x:v>1576</x:v>
+        <x:v>1583</x:v>
       </x:c>
       <x:c r="C561" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D561" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E561" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F561" s="3" t="s">
-        <x:v>1577</x:v>
+        <x:v>1584</x:v>
       </x:c>
       <x:c r="G561" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>1578</x:v>
       </x:c>
       <x:c r="H561" s="3" t="s">
         <x:v>1585</x:v>
       </x:c>
       <x:c r="I561" s="3" t="s">
         <x:v>1586</x:v>
       </x:c>
       <x:c r="J561" s="4">
-        <x:v>460488.89</x:v>
+        <x:v>138063.66</x:v>
       </x:c>
       <x:c r="K561" s="4">
-        <x:v>460488.89</x:v>
+        <x:v>135302.69</x:v>
       </x:c>
       <x:c r="L561" s="4">
-        <x:v>0</x:v>
+        <x:v>2760.97</x:v>
       </x:c>
       <x:c r="M561" s="4">
-        <x:v>460488.88</x:v>
+        <x:v>135302.67</x:v>
       </x:c>
       <x:c r="N561" s="5">
-        <x:v>24</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O561" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:15">
       <x:c r="A562" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B562" s="3" t="s">
-        <x:v>1576</x:v>
+        <x:v>1587</x:v>
       </x:c>
       <x:c r="C562" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D562" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E562" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F562" s="3" t="s">
-        <x:v>1577</x:v>
+        <x:v>1584</x:v>
       </x:c>
       <x:c r="G562" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>1578</x:v>
       </x:c>
       <x:c r="H562" s="3" t="s">
-        <x:v>1587</x:v>
+        <x:v>1588</x:v>
       </x:c>
       <x:c r="I562" s="3" t="s">
-        <x:v>1588</x:v>
+        <x:v>1589</x:v>
       </x:c>
       <x:c r="J562" s="4">
-        <x:v>374522.27</x:v>
+        <x:v>481633.21</x:v>
       </x:c>
       <x:c r="K562" s="4">
-        <x:v>374522.27</x:v>
+        <x:v>481633.21</x:v>
       </x:c>
       <x:c r="L562" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M562" s="4">
-        <x:v>374522.27</x:v>
+        <x:v>481633.22</x:v>
       </x:c>
       <x:c r="N562" s="5">
-        <x:v>24</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O562" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:15">
       <x:c r="A563" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B563" s="3" t="s">
-        <x:v>1589</x:v>
+        <x:v>1590</x:v>
       </x:c>
       <x:c r="C563" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D563" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E563" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F563" s="3" t="s">
-        <x:v>1577</x:v>
+        <x:v>1591</x:v>
       </x:c>
       <x:c r="G563" s="3" t="s">
         <x:v>1578</x:v>
       </x:c>
       <x:c r="H563" s="3" t="s">
-        <x:v>1590</x:v>
+        <x:v>1592</x:v>
       </x:c>
       <x:c r="I563" s="3" t="s">
-        <x:v>1591</x:v>
+        <x:v>1593</x:v>
       </x:c>
       <x:c r="J563" s="4">
-        <x:v>138063.66</x:v>
+        <x:v>2884104.96</x:v>
       </x:c>
       <x:c r="K563" s="4">
-        <x:v>135302.69</x:v>
+        <x:v>2884104.96</x:v>
       </x:c>
       <x:c r="L563" s="4">
-        <x:v>2760.97</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M563" s="4">
-        <x:v>135302.67</x:v>
+        <x:v>2697154.19</x:v>
       </x:c>
       <x:c r="N563" s="5">
-        <x:v>20</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="O563" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:15">
       <x:c r="A564" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B564" s="3" t="s">
-        <x:v>1576</x:v>
+        <x:v>1594</x:v>
       </x:c>
       <x:c r="C564" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D564" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E564" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F564" s="3" t="s">
-        <x:v>1577</x:v>
+        <x:v>1595</x:v>
       </x:c>
       <x:c r="G564" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H564" s="3" t="s">
-        <x:v>1592</x:v>
+        <x:v>1596</x:v>
       </x:c>
       <x:c r="I564" s="3" t="s">
-        <x:v>1593</x:v>
+        <x:v>1597</x:v>
       </x:c>
       <x:c r="J564" s="4">
-        <x:v>908884.91</x:v>
+        <x:v>29345.93</x:v>
       </x:c>
       <x:c r="K564" s="4">
-        <x:v>908884.91</x:v>
+        <x:v>29345.93</x:v>
       </x:c>
       <x:c r="L564" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M564" s="4">
-        <x:v>908884.91</x:v>
+        <x:v>29345.93</x:v>
       </x:c>
       <x:c r="N564" s="5">
-        <x:v>30</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="O564" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:15">
       <x:c r="A565" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B565" s="3" t="s">
-        <x:v>1594</x:v>
+        <x:v>1587</x:v>
       </x:c>
       <x:c r="C565" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D565" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E565" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F565" s="3" t="s">
-        <x:v>1595</x:v>
+        <x:v>1584</x:v>
       </x:c>
       <x:c r="G565" s="3" t="s">
-        <x:v>1578</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H565" s="3" t="s">
-        <x:v>1596</x:v>
+        <x:v>1598</x:v>
       </x:c>
       <x:c r="I565" s="3" t="s">
-        <x:v>1597</x:v>
+        <x:v>1599</x:v>
       </x:c>
       <x:c r="J565" s="4">
-        <x:v>72644.97</x:v>
+        <x:v>908884.91</x:v>
       </x:c>
       <x:c r="K565" s="4">
-        <x:v>72644.97</x:v>
+        <x:v>908884.91</x:v>
       </x:c>
       <x:c r="L565" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M565" s="4">
-        <x:v>72644.97</x:v>
+        <x:v>908884.91</x:v>
       </x:c>
       <x:c r="N565" s="5">
-        <x:v>6</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O565" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:15">
       <x:c r="A566" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B566" s="3" t="s">
-        <x:v>1598</x:v>
+        <x:v>1587</x:v>
       </x:c>
       <x:c r="C566" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D566" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E566" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F566" s="3" t="s">
-        <x:v>1599</x:v>
+        <x:v>1584</x:v>
       </x:c>
       <x:c r="G566" s="3" t="s">
-        <x:v>1578</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H566" s="3" t="s">
         <x:v>1600</x:v>
       </x:c>
       <x:c r="I566" s="3" t="s">
         <x:v>1601</x:v>
       </x:c>
       <x:c r="J566" s="4">
-        <x:v>2884104.96</x:v>
+        <x:v>464384.06</x:v>
       </x:c>
       <x:c r="K566" s="4">
-        <x:v>2884104.96</x:v>
+        <x:v>464384.06</x:v>
       </x:c>
       <x:c r="L566" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M566" s="4">
-        <x:v>2697154.19</x:v>
+        <x:v>464384.07</x:v>
       </x:c>
       <x:c r="N566" s="5">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O566" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:15">
       <x:c r="A567" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B567" s="3" t="s">
+        <x:v>1587</x:v>
+      </x:c>
+      <x:c r="C567" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D567" s="3" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E567" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F567" s="3" t="s">
+        <x:v>1584</x:v>
+      </x:c>
+      <x:c r="G567" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H567" s="3" t="s">
         <x:v>1602</x:v>
       </x:c>
-      <x:c r="C567" s="3" t="s">
-[...14 lines deleted...]
-      <x:c r="H567" s="3" t="s">
+      <x:c r="I567" s="3" t="s">
         <x:v>1603</x:v>
       </x:c>
-      <x:c r="I567" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J567" s="4">
-        <x:v>2618544.5</x:v>
+        <x:v>374522.27</x:v>
       </x:c>
       <x:c r="K567" s="4">
-        <x:v>2618544.5</x:v>
+        <x:v>374522.27</x:v>
       </x:c>
       <x:c r="L567" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M567" s="4">
-        <x:v>2618544.51</x:v>
+        <x:v>374522.27</x:v>
       </x:c>
       <x:c r="N567" s="5">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O567" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:15">
       <x:c r="A568" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B568" s="3" t="s">
-        <x:v>1594</x:v>
+        <x:v>1587</x:v>
       </x:c>
       <x:c r="C568" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D568" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E568" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F568" s="3" t="s">
-        <x:v>1595</x:v>
+        <x:v>1584</x:v>
       </x:c>
       <x:c r="G568" s="3" t="s">
-        <x:v>1578</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H568" s="3" t="s">
+        <x:v>1604</x:v>
+      </x:c>
+      <x:c r="I568" s="3" t="s">
         <x:v>1605</x:v>
       </x:c>
-      <x:c r="I568" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J568" s="4">
-        <x:v>992557.03</x:v>
+        <x:v>2092215.54</x:v>
       </x:c>
       <x:c r="K568" s="4">
-        <x:v>992557.03</x:v>
+        <x:v>2092215.54</x:v>
       </x:c>
       <x:c r="L568" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M568" s="4">
-        <x:v>992557.01</x:v>
+        <x:v>2092215.52</x:v>
       </x:c>
       <x:c r="N568" s="5">
-        <x:v>28</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O568" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:15">
       <x:c r="A569" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B569" s="3" t="s">
-        <x:v>1576</x:v>
+        <x:v>1587</x:v>
       </x:c>
       <x:c r="C569" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D569" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E569" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F569" s="3" t="s">
-        <x:v>1577</x:v>
+        <x:v>1584</x:v>
       </x:c>
       <x:c r="G569" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H569" s="3" t="s">
+        <x:v>1606</x:v>
+      </x:c>
+      <x:c r="I569" s="3" t="s">
         <x:v>1607</x:v>
       </x:c>
-      <x:c r="I569" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J569" s="4">
-        <x:v>464384.06</x:v>
+        <x:v>460488.89</x:v>
       </x:c>
       <x:c r="K569" s="4">
-        <x:v>464384.06</x:v>
+        <x:v>460488.89</x:v>
       </x:c>
       <x:c r="L569" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M569" s="4">
-        <x:v>464384.07</x:v>
+        <x:v>460488.88</x:v>
       </x:c>
       <x:c r="N569" s="5">
-        <x:v>27</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O569" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:15">
       <x:c r="A570" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B570" s="3" t="s">
-        <x:v>1576</x:v>
+        <x:v>1608</x:v>
       </x:c>
       <x:c r="C570" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D570" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E570" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F570" s="3" t="s">
-        <x:v>1577</x:v>
+        <x:v>1584</x:v>
       </x:c>
       <x:c r="G570" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H570" s="3" t="s">
         <x:v>1609</x:v>
       </x:c>
       <x:c r="I570" s="3" t="s">
         <x:v>1610</x:v>
       </x:c>
       <x:c r="J570" s="4">
-        <x:v>2092215.54</x:v>
+        <x:v>2618544.5</x:v>
       </x:c>
       <x:c r="K570" s="4">
-        <x:v>2092215.54</x:v>
+        <x:v>2618544.5</x:v>
       </x:c>
       <x:c r="L570" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M570" s="4">
-        <x:v>2092215.52</x:v>
+        <x:v>2618544.51</x:v>
       </x:c>
       <x:c r="N570" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O570" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:15">
       <x:c r="A571" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B571" s="3" t="s">
         <x:v>1611</x:v>
       </x:c>
       <x:c r="C571" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D571" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E571" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F571" s="3" t="s">
         <x:v>1612</x:v>
       </x:c>
       <x:c r="G571" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H571" s="3" t="s">
         <x:v>1613</x:v>
       </x:c>
       <x:c r="I571" s="3" t="s">
         <x:v>1614</x:v>
       </x:c>
       <x:c r="J571" s="4">
-        <x:v>390581.13</x:v>
+        <x:v>444446.89</x:v>
       </x:c>
       <x:c r="K571" s="4">
-        <x:v>390581.13</x:v>
+        <x:v>441719.14</x:v>
       </x:c>
       <x:c r="L571" s="4">
-        <x:v>0</x:v>
+        <x:v>2727.75</x:v>
       </x:c>
       <x:c r="M571" s="4">
-        <x:v>390581.14</x:v>
+        <x:v>441379.74</x:v>
       </x:c>
       <x:c r="N571" s="5">
-        <x:v>24</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O571" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:15">
       <x:c r="A572" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B572" s="3" t="s">
         <x:v>1615</x:v>
       </x:c>
       <x:c r="C572" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D572" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E572" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F572" s="3" t="s">
         <x:v>1612</x:v>
       </x:c>
       <x:c r="G572" s="3" t="s">
@@ -33837,2836 +33837,2836 @@
       </x:c>
       <x:c r="J572" s="4">
         <x:v>26316.37</x:v>
       </x:c>
       <x:c r="K572" s="4">
         <x:v>26316.37</x:v>
       </x:c>
       <x:c r="L572" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M572" s="4">
         <x:v>26316.36</x:v>
       </x:c>
       <x:c r="N572" s="5">
         <x:v>10</x:v>
       </x:c>
       <x:c r="O572" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:15">
       <x:c r="A573" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B573" s="3" t="s">
-        <x:v>1611</x:v>
+        <x:v>1618</x:v>
       </x:c>
       <x:c r="C573" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D573" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E573" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F573" s="3" t="s">
         <x:v>1612</x:v>
       </x:c>
       <x:c r="G573" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H573" s="3" t="s">
-        <x:v>1618</x:v>
+        <x:v>1619</x:v>
       </x:c>
       <x:c r="I573" s="3" t="s">
-        <x:v>1619</x:v>
+        <x:v>1620</x:v>
       </x:c>
       <x:c r="J573" s="4">
-        <x:v>302480.66</x:v>
+        <x:v>881618.44</x:v>
       </x:c>
       <x:c r="K573" s="4">
-        <x:v>302480.66</x:v>
+        <x:v>881471.73</x:v>
       </x:c>
       <x:c r="L573" s="4">
-        <x:v>0</x:v>
+        <x:v>146.71</x:v>
       </x:c>
       <x:c r="M573" s="4">
-        <x:v>302480.65</x:v>
+        <x:v>881471.72</x:v>
       </x:c>
       <x:c r="N573" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O573" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:15">
       <x:c r="A574" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B574" s="3" t="s">
-        <x:v>1620</x:v>
+        <x:v>1618</x:v>
       </x:c>
       <x:c r="C574" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D574" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E574" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F574" s="3" t="s">
+        <x:v>1612</x:v>
+      </x:c>
+      <x:c r="G574" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H574" s="3" t="s">
         <x:v>1621</x:v>
       </x:c>
-      <x:c r="G574" s="3" t="s">
+      <x:c r="I574" s="3" t="s">
         <x:v>1622</x:v>
       </x:c>
-      <x:c r="H574" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J574" s="4">
-        <x:v>91780.43</x:v>
+        <x:v>181220.68</x:v>
       </x:c>
       <x:c r="K574" s="4">
-        <x:v>91780.43</x:v>
+        <x:v>181220.68</x:v>
       </x:c>
       <x:c r="L574" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M574" s="4">
-        <x:v>91780.42</x:v>
+        <x:v>181220.71</x:v>
       </x:c>
       <x:c r="N574" s="5">
-        <x:v>6</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O574" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:15">
       <x:c r="A575" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B575" s="3" t="s">
-        <x:v>1611</x:v>
+        <x:v>1618</x:v>
       </x:c>
       <x:c r="C575" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D575" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E575" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F575" s="3" t="s">
         <x:v>1612</x:v>
       </x:c>
       <x:c r="G575" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H575" s="3" t="s">
-        <x:v>1625</x:v>
+        <x:v>1623</x:v>
       </x:c>
       <x:c r="I575" s="3" t="s">
-        <x:v>1626</x:v>
+        <x:v>1624</x:v>
       </x:c>
       <x:c r="J575" s="4">
-        <x:v>489275.21</x:v>
+        <x:v>390581.13</x:v>
       </x:c>
       <x:c r="K575" s="4">
-        <x:v>489275.21</x:v>
+        <x:v>390581.13</x:v>
       </x:c>
       <x:c r="L575" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M575" s="4">
-        <x:v>489088.3</x:v>
+        <x:v>390581.14</x:v>
       </x:c>
       <x:c r="N575" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O575" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:15">
       <x:c r="A576" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B576" s="3" t="s">
-        <x:v>1611</x:v>
+        <x:v>1618</x:v>
       </x:c>
       <x:c r="C576" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D576" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E576" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F576" s="3" t="s">
         <x:v>1612</x:v>
       </x:c>
       <x:c r="G576" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H576" s="3" t="s">
-        <x:v>1627</x:v>
+        <x:v>1625</x:v>
       </x:c>
       <x:c r="I576" s="3" t="s">
-        <x:v>1628</x:v>
+        <x:v>1626</x:v>
       </x:c>
       <x:c r="J576" s="4">
-        <x:v>181220.68</x:v>
+        <x:v>302480.66</x:v>
       </x:c>
       <x:c r="K576" s="4">
-        <x:v>181220.68</x:v>
+        <x:v>302480.66</x:v>
       </x:c>
       <x:c r="L576" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M576" s="4">
-        <x:v>181220.71</x:v>
+        <x:v>302480.65</x:v>
       </x:c>
       <x:c r="N576" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O576" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:15">
       <x:c r="A577" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B577" s="3" t="s">
-        <x:v>1611</x:v>
+        <x:v>1618</x:v>
       </x:c>
       <x:c r="C577" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D577" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E577" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F577" s="3" t="s">
         <x:v>1612</x:v>
       </x:c>
       <x:c r="G577" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H577" s="3" t="s">
-        <x:v>1629</x:v>
+        <x:v>1627</x:v>
       </x:c>
       <x:c r="I577" s="3" t="s">
-        <x:v>1630</x:v>
+        <x:v>1628</x:v>
       </x:c>
       <x:c r="J577" s="4">
-        <x:v>356461.64</x:v>
+        <x:v>489275.21</x:v>
       </x:c>
       <x:c r="K577" s="4">
-        <x:v>356461.64</x:v>
+        <x:v>489275.21</x:v>
       </x:c>
       <x:c r="L577" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M577" s="4">
-        <x:v>356461.64</x:v>
+        <x:v>489088.3</x:v>
       </x:c>
       <x:c r="N577" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O577" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:15">
       <x:c r="A578" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B578" s="3" t="s">
-        <x:v>1611</x:v>
+        <x:v>1618</x:v>
       </x:c>
       <x:c r="C578" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D578" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E578" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F578" s="3" t="s">
         <x:v>1612</x:v>
       </x:c>
       <x:c r="G578" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H578" s="3" t="s">
-        <x:v>1631</x:v>
+        <x:v>1629</x:v>
       </x:c>
       <x:c r="I578" s="3" t="s">
-        <x:v>1632</x:v>
+        <x:v>1630</x:v>
       </x:c>
       <x:c r="J578" s="4">
-        <x:v>276025.63</x:v>
+        <x:v>356461.64</x:v>
       </x:c>
       <x:c r="K578" s="4">
-        <x:v>276025.63</x:v>
+        <x:v>356461.64</x:v>
       </x:c>
       <x:c r="L578" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M578" s="4">
-        <x:v>276025.63</x:v>
+        <x:v>356461.64</x:v>
       </x:c>
       <x:c r="N578" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O578" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:15">
       <x:c r="A579" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B579" s="3" t="s">
-        <x:v>1611</x:v>
+        <x:v>1618</x:v>
       </x:c>
       <x:c r="C579" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D579" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E579" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F579" s="3" t="s">
         <x:v>1612</x:v>
       </x:c>
       <x:c r="G579" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H579" s="3" t="s">
-        <x:v>1633</x:v>
+        <x:v>1631</x:v>
       </x:c>
       <x:c r="I579" s="3" t="s">
-        <x:v>1634</x:v>
+        <x:v>1632</x:v>
       </x:c>
       <x:c r="J579" s="4">
-        <x:v>881618.44</x:v>
+        <x:v>276025.63</x:v>
       </x:c>
       <x:c r="K579" s="4">
-        <x:v>881471.73</x:v>
+        <x:v>276025.63</x:v>
       </x:c>
       <x:c r="L579" s="4">
-        <x:v>146.71</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M579" s="4">
-        <x:v>881471.72</x:v>
+        <x:v>276025.63</x:v>
       </x:c>
       <x:c r="N579" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O579" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:15">
       <x:c r="A580" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B580" s="3" t="s">
-        <x:v>1635</x:v>
+        <x:v>1633</x:v>
       </x:c>
       <x:c r="C580" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D580" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E580" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F580" s="3" t="s">
         <x:v>1612</x:v>
       </x:c>
       <x:c r="G580" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H580" s="3" t="s">
-        <x:v>1636</x:v>
+        <x:v>1634</x:v>
       </x:c>
       <x:c r="I580" s="3" t="s">
-        <x:v>1637</x:v>
+        <x:v>1635</x:v>
       </x:c>
       <x:c r="J580" s="4">
         <x:v>93912.82</x:v>
       </x:c>
       <x:c r="K580" s="4">
         <x:v>93912.82</x:v>
       </x:c>
       <x:c r="L580" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M580" s="4">
         <x:v>93912.8</x:v>
       </x:c>
       <x:c r="N580" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O580" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:15">
       <x:c r="A581" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B581" s="3" t="s">
-        <x:v>1611</x:v>
+        <x:v>1618</x:v>
       </x:c>
       <x:c r="C581" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D581" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E581" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F581" s="3" t="s">
         <x:v>1612</x:v>
       </x:c>
       <x:c r="G581" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H581" s="3" t="s">
-        <x:v>1638</x:v>
+        <x:v>1636</x:v>
       </x:c>
       <x:c r="I581" s="3" t="s">
-        <x:v>1639</x:v>
+        <x:v>1637</x:v>
       </x:c>
       <x:c r="J581" s="4">
         <x:v>339430.02</x:v>
       </x:c>
       <x:c r="K581" s="4">
         <x:v>339430.02</x:v>
       </x:c>
       <x:c r="L581" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M581" s="4">
         <x:v>339430.02</x:v>
       </x:c>
       <x:c r="N581" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O581" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:15">
       <x:c r="A582" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B582" s="3" t="s">
+        <x:v>1638</x:v>
+      </x:c>
+      <x:c r="C582" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D582" s="3" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E582" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F582" s="3" t="s">
+        <x:v>1639</x:v>
+      </x:c>
+      <x:c r="G582" s="3" t="s">
         <x:v>1640</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>2</x:v>
       </x:c>
       <x:c r="H582" s="3" t="s">
         <x:v>1641</x:v>
       </x:c>
       <x:c r="I582" s="3" t="s">
         <x:v>1642</x:v>
       </x:c>
       <x:c r="J582" s="4">
-        <x:v>444446.89</x:v>
+        <x:v>91780.43</x:v>
       </x:c>
       <x:c r="K582" s="4">
-        <x:v>441719.14</x:v>
+        <x:v>91780.43</x:v>
       </x:c>
       <x:c r="L582" s="4">
-        <x:v>2727.75</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M582" s="4">
-        <x:v>441379.74</x:v>
+        <x:v>91780.42</x:v>
       </x:c>
       <x:c r="N582" s="5">
-        <x:v>21</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O582" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:15">
       <x:c r="A583" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B583" s="3" t="s">
         <x:v>1643</x:v>
       </x:c>
       <x:c r="C583" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D583" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E583" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F583" s="3" t="s">
         <x:v>1644</x:v>
       </x:c>
       <x:c r="G583" s="3" t="s">
         <x:v>1645</x:v>
       </x:c>
       <x:c r="H583" s="3" t="s">
         <x:v>1646</x:v>
       </x:c>
       <x:c r="I583" s="3" t="s">
         <x:v>1647</x:v>
       </x:c>
       <x:c r="J583" s="4">
-        <x:v>1778674.33</x:v>
+        <x:v>1047259.19</x:v>
       </x:c>
       <x:c r="K583" s="4">
-        <x:v>1778674.33</x:v>
+        <x:v>961043.3</x:v>
       </x:c>
       <x:c r="L583" s="4">
-        <x:v>0</x:v>
+        <x:v>86215.89</x:v>
       </x:c>
       <x:c r="M583" s="4">
-        <x:v>1778674.33</x:v>
+        <x:v>1274269.79</x:v>
       </x:c>
       <x:c r="N583" s="5">
-        <x:v>30</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O583" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:15">
       <x:c r="A584" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B584" s="3" t="s">
         <x:v>1643</x:v>
       </x:c>
       <x:c r="C584" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D584" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E584" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F584" s="3" t="s">
-        <x:v>1644</x:v>
+        <x:v>1648</x:v>
       </x:c>
       <x:c r="G584" s="3" t="s">
         <x:v>1645</x:v>
       </x:c>
       <x:c r="H584" s="3" t="s">
-        <x:v>1648</x:v>
+        <x:v>1649</x:v>
       </x:c>
       <x:c r="I584" s="3" t="s">
-        <x:v>1649</x:v>
+        <x:v>1650</x:v>
       </x:c>
       <x:c r="J584" s="4">
         <x:v>105012.14</x:v>
       </x:c>
       <x:c r="K584" s="4">
         <x:v>105012.14</x:v>
       </x:c>
       <x:c r="L584" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M584" s="4">
         <x:v>105012.15</x:v>
       </x:c>
       <x:c r="N584" s="5">
         <x:v>5</x:v>
       </x:c>
       <x:c r="O584" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:15">
       <x:c r="A585" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B585" s="3" t="s">
         <x:v>1643</x:v>
       </x:c>
       <x:c r="C585" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D585" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E585" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F585" s="3" t="s">
-        <x:v>1644</x:v>
+        <x:v>1648</x:v>
       </x:c>
       <x:c r="G585" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>1645</x:v>
       </x:c>
       <x:c r="H585" s="3" t="s">
-        <x:v>1650</x:v>
+        <x:v>1651</x:v>
       </x:c>
       <x:c r="I585" s="3" t="s">
-        <x:v>1651</x:v>
+        <x:v>1652</x:v>
       </x:c>
       <x:c r="J585" s="4">
-        <x:v>103019.94</x:v>
+        <x:v>1778674.33</x:v>
       </x:c>
       <x:c r="K585" s="4">
-        <x:v>103019.94</x:v>
+        <x:v>1778674.33</x:v>
       </x:c>
       <x:c r="L585" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M585" s="4">
-        <x:v>103019.95</x:v>
+        <x:v>1778674.33</x:v>
       </x:c>
       <x:c r="N585" s="5">
-        <x:v>90</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O585" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:15">
       <x:c r="A586" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B586" s="3" t="s">
         <x:v>1643</x:v>
       </x:c>
       <x:c r="C586" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D586" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E586" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F586" s="3" t="s">
-        <x:v>1644</x:v>
+        <x:v>1648</x:v>
       </x:c>
       <x:c r="G586" s="3" t="s">
-        <x:v>1645</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H586" s="3" t="s">
-        <x:v>1652</x:v>
+        <x:v>1653</x:v>
       </x:c>
       <x:c r="I586" s="3" t="s">
-        <x:v>1653</x:v>
+        <x:v>1654</x:v>
       </x:c>
       <x:c r="J586" s="4">
-        <x:v>697536.32</x:v>
+        <x:v>103019.94</x:v>
       </x:c>
       <x:c r="K586" s="4">
-        <x:v>697536.32</x:v>
+        <x:v>103019.94</x:v>
       </x:c>
       <x:c r="L586" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M586" s="4">
-        <x:v>660037.36</x:v>
+        <x:v>103019.95</x:v>
       </x:c>
       <x:c r="N586" s="5">
-        <x:v>30</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="O586" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:15">
       <x:c r="A587" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B587" s="3" t="s">
         <x:v>1643</x:v>
       </x:c>
       <x:c r="C587" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D587" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E587" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F587" s="3" t="s">
-        <x:v>1644</x:v>
+        <x:v>1648</x:v>
       </x:c>
       <x:c r="G587" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H587" s="3" t="s">
-        <x:v>1654</x:v>
+        <x:v>1655</x:v>
       </x:c>
       <x:c r="I587" s="3" t="s">
-        <x:v>1655</x:v>
+        <x:v>1656</x:v>
       </x:c>
       <x:c r="J587" s="4">
-        <x:v>5232594.13</x:v>
+        <x:v>4286202.61</x:v>
       </x:c>
       <x:c r="K587" s="4">
-        <x:v>5232594.13</x:v>
+        <x:v>4286202.61</x:v>
       </x:c>
       <x:c r="L587" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M587" s="4">
-        <x:v>5586472.09</x:v>
+        <x:v>4286202.68</x:v>
       </x:c>
       <x:c r="N587" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O587" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:15">
       <x:c r="A588" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B588" s="3" t="s">
         <x:v>1643</x:v>
       </x:c>
       <x:c r="C588" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D588" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E588" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F588" s="3" t="s">
-        <x:v>1644</x:v>
+        <x:v>1648</x:v>
       </x:c>
       <x:c r="G588" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H588" s="3" t="s">
-        <x:v>1656</x:v>
+        <x:v>1657</x:v>
       </x:c>
       <x:c r="I588" s="3" t="s">
-        <x:v>1657</x:v>
+        <x:v>1658</x:v>
       </x:c>
       <x:c r="J588" s="4">
         <x:v>7424224.25</x:v>
       </x:c>
       <x:c r="K588" s="4">
         <x:v>7424224.25</x:v>
       </x:c>
       <x:c r="L588" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M588" s="4">
         <x:v>7437951.27</x:v>
       </x:c>
       <x:c r="N588" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O588" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:15">
       <x:c r="A589" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B589" s="3" t="s">
         <x:v>1643</x:v>
       </x:c>
       <x:c r="C589" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D589" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E589" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F589" s="3" t="s">
-        <x:v>1658</x:v>
+        <x:v>1648</x:v>
       </x:c>
       <x:c r="G589" s="3" t="s">
         <x:v>1645</x:v>
       </x:c>
       <x:c r="H589" s="3" t="s">
         <x:v>1659</x:v>
       </x:c>
       <x:c r="I589" s="3" t="s">
         <x:v>1660</x:v>
       </x:c>
       <x:c r="J589" s="4">
-        <x:v>1047259.19</x:v>
+        <x:v>697536.32</x:v>
       </x:c>
       <x:c r="K589" s="4">
-        <x:v>961043.3</x:v>
+        <x:v>697536.32</x:v>
       </x:c>
       <x:c r="L589" s="4">
-        <x:v>86215.89</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M589" s="4">
-        <x:v>1274269.79</x:v>
+        <x:v>660037.36</x:v>
       </x:c>
       <x:c r="N589" s="5">
-        <x:v>22</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O589" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:15">
       <x:c r="A590" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B590" s="3" t="s">
         <x:v>1643</x:v>
       </x:c>
       <x:c r="C590" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D590" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E590" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F590" s="3" t="s">
-        <x:v>1644</x:v>
+        <x:v>1648</x:v>
       </x:c>
       <x:c r="G590" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H590" s="3" t="s">
         <x:v>1661</x:v>
       </x:c>
       <x:c r="I590" s="3" t="s">
         <x:v>1662</x:v>
       </x:c>
       <x:c r="J590" s="4">
-        <x:v>4286202.61</x:v>
+        <x:v>5232594.13</x:v>
       </x:c>
       <x:c r="K590" s="4">
-        <x:v>4286202.61</x:v>
+        <x:v>5232594.13</x:v>
       </x:c>
       <x:c r="L590" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M590" s="4">
-        <x:v>4286202.68</x:v>
+        <x:v>5586472.09</x:v>
       </x:c>
       <x:c r="N590" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O590" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:15">
       <x:c r="A591" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B591" s="3" t="s">
         <x:v>1663</x:v>
       </x:c>
       <x:c r="C591" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D591" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E591" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F591" s="3" t="s">
         <x:v>1664</x:v>
       </x:c>
       <x:c r="G591" s="3" t="s">
         <x:v>1665</x:v>
       </x:c>
       <x:c r="H591" s="3" t="s">
         <x:v>1666</x:v>
       </x:c>
       <x:c r="I591" s="3" t="s">
         <x:v>1667</x:v>
       </x:c>
       <x:c r="J591" s="4">
-        <x:v>4322801.72</x:v>
+        <x:v>715801.44</x:v>
       </x:c>
       <x:c r="K591" s="4">
-        <x:v>3692748.1</x:v>
+        <x:v>715801.44</x:v>
       </x:c>
       <x:c r="L591" s="4">
-        <x:v>630053.62</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M591" s="4">
-        <x:v>3692748.09</x:v>
+        <x:v>623611.32</x:v>
       </x:c>
       <x:c r="N591" s="5">
-        <x:v>46</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="O591" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:15">
       <x:c r="A592" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B592" s="3" t="s">
         <x:v>1668</x:v>
       </x:c>
       <x:c r="C592" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D592" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E592" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F592" s="3" t="s">
         <x:v>1669</x:v>
       </x:c>
       <x:c r="G592" s="3" t="s">
-        <x:v>1665</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H592" s="3" t="s">
         <x:v>1670</x:v>
       </x:c>
       <x:c r="I592" s="3" t="s">
         <x:v>1671</x:v>
       </x:c>
       <x:c r="J592" s="4">
-        <x:v>715801.44</x:v>
+        <x:v>552865.7</x:v>
       </x:c>
       <x:c r="K592" s="4">
-        <x:v>715801.44</x:v>
+        <x:v>552865.7</x:v>
       </x:c>
       <x:c r="L592" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M592" s="4">
-        <x:v>623611.32</x:v>
+        <x:v>552865.72</x:v>
       </x:c>
       <x:c r="N592" s="5">
-        <x:v>25</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O592" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:15">
       <x:c r="A593" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B593" s="3" t="s">
+        <x:v>1668</x:v>
+      </x:c>
+      <x:c r="C593" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D593" s="3" t="s">
         <x:v>1672</x:v>
       </x:c>
-      <x:c r="C593" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E593" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F593" s="3" t="s">
+        <x:v>1669</x:v>
+      </x:c>
+      <x:c r="G593" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H593" s="3" t="s">
         <x:v>1673</x:v>
       </x:c>
-      <x:c r="G593" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H593" s="3" t="s">
+      <x:c r="I593" s="3" t="s">
         <x:v>1674</x:v>
       </x:c>
-      <x:c r="I593" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J593" s="4">
-        <x:v>552865.7</x:v>
+        <x:v>9480821.14</x:v>
       </x:c>
       <x:c r="K593" s="4">
-        <x:v>552865.7</x:v>
+        <x:v>9480821.14</x:v>
       </x:c>
       <x:c r="L593" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M593" s="4">
-        <x:v>552865.72</x:v>
+        <x:v>10216001.16</x:v>
       </x:c>
       <x:c r="N593" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O593" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:15">
       <x:c r="A594" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B594" s="3" t="s">
-        <x:v>1668</x:v>
+        <x:v>1663</x:v>
       </x:c>
       <x:c r="C594" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D594" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E594" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F594" s="3" t="s">
+        <x:v>1664</x:v>
+      </x:c>
+      <x:c r="G594" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H594" s="3" t="s">
+        <x:v>1675</x:v>
+      </x:c>
+      <x:c r="I594" s="3" t="s">
         <x:v>1676</x:v>
       </x:c>
-      <x:c r="G594" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J594" s="4">
-        <x:v>91718.23</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K594" s="4">
-        <x:v>91718.23</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L594" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M594" s="4">
-        <x:v>91718.23</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N594" s="5">
-        <x:v>6</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O594" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:15">
       <x:c r="A595" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B595" s="3" t="s">
         <x:v>1668</x:v>
       </x:c>
       <x:c r="C595" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D595" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E595" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F595" s="3" t="s">
         <x:v>1669</x:v>
       </x:c>
       <x:c r="G595" s="3" t="s">
-        <x:v>1665</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H595" s="3" t="s">
-        <x:v>1679</x:v>
+        <x:v>1677</x:v>
       </x:c>
       <x:c r="I595" s="3" t="s">
-        <x:v>1680</x:v>
+        <x:v>1678</x:v>
       </x:c>
       <x:c r="J595" s="4">
-        <x:v>2126658.44</x:v>
+        <x:v>7816171.58</x:v>
       </x:c>
       <x:c r="K595" s="4">
-        <x:v>2126658.44</x:v>
+        <x:v>6943175.54</x:v>
       </x:c>
       <x:c r="L595" s="4">
-        <x:v>0</x:v>
+        <x:v>872996.04</x:v>
       </x:c>
       <x:c r="M595" s="4">
-        <x:v>2126658.44</x:v>
+        <x:v>6641138.95</x:v>
       </x:c>
       <x:c r="N595" s="5">
-        <x:v>53</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O595" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:15">
       <x:c r="A596" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B596" s="3" t="s">
-        <x:v>1672</x:v>
+        <x:v>1663</x:v>
       </x:c>
       <x:c r="C596" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D596" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E596" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F596" s="3" t="s">
-        <x:v>1673</x:v>
+        <x:v>1679</x:v>
       </x:c>
       <x:c r="G596" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H596" s="3" t="s">
+        <x:v>1680</x:v>
+      </x:c>
+      <x:c r="I596" s="3" t="s">
         <x:v>1681</x:v>
       </x:c>
-      <x:c r="I596" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J596" s="4">
-        <x:v>7816171.58</x:v>
+        <x:v>740110.85</x:v>
       </x:c>
       <x:c r="K596" s="4">
-        <x:v>6943175.54</x:v>
+        <x:v>740110.85</x:v>
       </x:c>
       <x:c r="L596" s="4">
-        <x:v>872996.04</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M596" s="4">
-        <x:v>6641138.95</x:v>
+        <x:v>740107.4</x:v>
       </x:c>
       <x:c r="N596" s="5">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O596" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:15">
       <x:c r="A597" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B597" s="3" t="s">
-        <x:v>1672</x:v>
+        <x:v>1668</x:v>
       </x:c>
       <x:c r="C597" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D597" s="3" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E597" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F597" s="3" t="s">
+        <x:v>1679</x:v>
+      </x:c>
+      <x:c r="G597" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H597" s="3" t="s">
+        <x:v>1682</x:v>
+      </x:c>
+      <x:c r="I597" s="3" t="s">
         <x:v>1683</x:v>
       </x:c>
-      <x:c r="E597" s="3" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="J597" s="4">
-        <x:v>9480821.14</x:v>
+        <x:v>189101.75</x:v>
       </x:c>
       <x:c r="K597" s="4">
-        <x:v>9480821.14</x:v>
+        <x:v>189101.75</x:v>
       </x:c>
       <x:c r="L597" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M597" s="4">
-        <x:v>10216001.16</x:v>
+        <x:v>189101.76</x:v>
       </x:c>
       <x:c r="N597" s="5">
-        <x:v>30</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="O597" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:15">
       <x:c r="A598" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B598" s="3" t="s">
-        <x:v>1672</x:v>
+        <x:v>1663</x:v>
       </x:c>
       <x:c r="C598" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D598" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E598" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F598" s="3" t="s">
         <x:v>1664</x:v>
       </x:c>
       <x:c r="G598" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>1665</x:v>
       </x:c>
       <x:c r="H598" s="3" t="s">
-        <x:v>1686</x:v>
+        <x:v>1684</x:v>
       </x:c>
       <x:c r="I598" s="3" t="s">
-        <x:v>1687</x:v>
+        <x:v>1685</x:v>
       </x:c>
       <x:c r="J598" s="4">
-        <x:v>2007802.99</x:v>
+        <x:v>2126658.44</x:v>
       </x:c>
       <x:c r="K598" s="4">
-        <x:v>1928995.82</x:v>
+        <x:v>2126658.44</x:v>
       </x:c>
       <x:c r="L598" s="4">
-        <x:v>78807.17</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M598" s="4">
-        <x:v>1928995.82</x:v>
+        <x:v>2126658.44</x:v>
       </x:c>
       <x:c r="N598" s="5">
-        <x:v>36</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="O598" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:15">
       <x:c r="A599" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B599" s="3" t="s">
-        <x:v>1672</x:v>
+        <x:v>1686</x:v>
       </x:c>
       <x:c r="C599" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D599" s="3" t="s">
-        <x:v>1683</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E599" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F599" s="3" t="s">
-        <x:v>1673</x:v>
+        <x:v>1679</x:v>
       </x:c>
       <x:c r="G599" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H599" s="3" t="s">
+        <x:v>1687</x:v>
+      </x:c>
+      <x:c r="I599" s="3" t="s">
         <x:v>1688</x:v>
       </x:c>
-      <x:c r="I599" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J599" s="4">
-        <x:v>4513199.79</x:v>
+        <x:v>4946431.41</x:v>
       </x:c>
       <x:c r="K599" s="4">
-        <x:v>4373355.71</x:v>
+        <x:v>4692656.18</x:v>
       </x:c>
       <x:c r="L599" s="4">
-        <x:v>139844.08</x:v>
+        <x:v>253775.23</x:v>
       </x:c>
       <x:c r="M599" s="4">
-        <x:v>4373355.7</x:v>
+        <x:v>4692656.2</x:v>
       </x:c>
       <x:c r="N599" s="5">
-        <x:v>35</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O599" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:15">
       <x:c r="A600" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B600" s="3" t="s">
         <x:v>1668</x:v>
       </x:c>
       <x:c r="C600" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D600" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E600" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F600" s="3" t="s">
-        <x:v>1664</x:v>
+        <x:v>1669</x:v>
       </x:c>
       <x:c r="G600" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H600" s="3" t="s">
+        <x:v>1689</x:v>
+      </x:c>
+      <x:c r="I600" s="3" t="s">
         <x:v>1690</x:v>
       </x:c>
-      <x:c r="I600" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J600" s="4">
-        <x:v>740110.85</x:v>
+        <x:v>4248301.18</x:v>
       </x:c>
       <x:c r="K600" s="4">
-        <x:v>740110.85</x:v>
+        <x:v>4085356.96</x:v>
       </x:c>
       <x:c r="L600" s="4">
-        <x:v>0</x:v>
+        <x:v>162944.22</x:v>
       </x:c>
       <x:c r="M600" s="4">
-        <x:v>740107.4</x:v>
+        <x:v>4085356.97</x:v>
       </x:c>
       <x:c r="N600" s="5">
-        <x:v>24</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O600" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="601" spans="1:15">
       <x:c r="A601" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B601" s="3" t="s">
+        <x:v>1668</x:v>
+      </x:c>
+      <x:c r="C601" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D601" s="3" t="s">
+        <x:v>1672</x:v>
+      </x:c>
+      <x:c r="E601" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F601" s="3" t="s">
+        <x:v>1669</x:v>
+      </x:c>
+      <x:c r="G601" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H601" s="3" t="s">
+        <x:v>1691</x:v>
+      </x:c>
+      <x:c r="I601" s="3" t="s">
         <x:v>1692</x:v>
       </x:c>
-      <x:c r="C601" s="3" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J601" s="4">
-        <x:v>4946431.41</x:v>
+        <x:v>4513199.79</x:v>
       </x:c>
       <x:c r="K601" s="4">
-        <x:v>4692656.18</x:v>
+        <x:v>4373355.71</x:v>
       </x:c>
       <x:c r="L601" s="4">
-        <x:v>253775.23</x:v>
+        <x:v>139844.08</x:v>
       </x:c>
       <x:c r="M601" s="4">
-        <x:v>4692656.2</x:v>
+        <x:v>4373355.7</x:v>
       </x:c>
       <x:c r="N601" s="5">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="O601" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="602" spans="1:15">
       <x:c r="A602" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B602" s="3" t="s">
-        <x:v>1672</x:v>
+        <x:v>1668</x:v>
       </x:c>
       <x:c r="C602" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D602" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E602" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F602" s="3" t="s">
-        <x:v>1664</x:v>
+        <x:v>1679</x:v>
       </x:c>
       <x:c r="G602" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H602" s="3" t="s">
-        <x:v>1695</x:v>
+        <x:v>1693</x:v>
       </x:c>
       <x:c r="I602" s="3" t="s">
-        <x:v>1696</x:v>
+        <x:v>1694</x:v>
       </x:c>
       <x:c r="J602" s="4">
-        <x:v>189101.75</x:v>
+        <x:v>2007802.99</x:v>
       </x:c>
       <x:c r="K602" s="4">
-        <x:v>189101.75</x:v>
+        <x:v>1928995.82</x:v>
       </x:c>
       <x:c r="L602" s="4">
-        <x:v>0</x:v>
+        <x:v>78807.17</x:v>
       </x:c>
       <x:c r="M602" s="4">
-        <x:v>189101.76</x:v>
+        <x:v>1928995.82</x:v>
       </x:c>
       <x:c r="N602" s="5">
-        <x:v>94</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O602" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:15">
       <x:c r="A603" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B603" s="3" t="s">
-        <x:v>1672</x:v>
+        <x:v>1695</x:v>
       </x:c>
       <x:c r="C603" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D603" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E603" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F603" s="3" t="s">
-        <x:v>1673</x:v>
+        <x:v>1679</x:v>
       </x:c>
       <x:c r="G603" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>1665</x:v>
       </x:c>
       <x:c r="H603" s="3" t="s">
+        <x:v>1696</x:v>
+      </x:c>
+      <x:c r="I603" s="3" t="s">
         <x:v>1697</x:v>
       </x:c>
-      <x:c r="I603" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J603" s="4">
-        <x:v>4248301.18</x:v>
+        <x:v>4322801.72</x:v>
       </x:c>
       <x:c r="K603" s="4">
-        <x:v>4085356.96</x:v>
+        <x:v>3692748.1</x:v>
       </x:c>
       <x:c r="L603" s="4">
-        <x:v>162944.22</x:v>
+        <x:v>630053.62</x:v>
       </x:c>
       <x:c r="M603" s="4">
-        <x:v>4085356.97</x:v>
+        <x:v>3692748.09</x:v>
       </x:c>
       <x:c r="N603" s="5">
-        <x:v>37</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="O603" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:15">
       <x:c r="A604" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B604" s="3" t="s">
-        <x:v>1668</x:v>
+        <x:v>1663</x:v>
       </x:c>
       <x:c r="C604" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D604" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E604" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F604" s="3" t="s">
-        <x:v>1669</x:v>
+        <x:v>1698</x:v>
       </x:c>
       <x:c r="G604" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>1665</x:v>
       </x:c>
       <x:c r="H604" s="3" t="s">
         <x:v>1699</x:v>
       </x:c>
       <x:c r="I604" s="3" t="s">
         <x:v>1700</x:v>
       </x:c>
       <x:c r="J604" s="4">
-        <x:v>0</x:v>
+        <x:v>91718.23</x:v>
       </x:c>
       <x:c r="K604" s="4">
-        <x:v>0</x:v>
+        <x:v>91718.23</x:v>
       </x:c>
       <x:c r="L604" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M604" s="4">
-        <x:v>0</x:v>
+        <x:v>91718.23</x:v>
       </x:c>
       <x:c r="N604" s="5">
-        <x:v>24</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O604" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:15">
       <x:c r="A605" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B605" s="3" t="s">
         <x:v>1701</x:v>
       </x:c>
       <x:c r="C605" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D605" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E605" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F605" s="3" t="s">
         <x:v>1702</x:v>
       </x:c>
       <x:c r="G605" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>1703</x:v>
       </x:c>
       <x:c r="H605" s="3" t="s">
-        <x:v>1703</x:v>
+        <x:v>1704</x:v>
       </x:c>
       <x:c r="I605" s="3" t="s">
-        <x:v>1704</x:v>
+        <x:v>1705</x:v>
       </x:c>
       <x:c r="J605" s="4">
-        <x:v>575020.26</x:v>
+        <x:v>555465.03</x:v>
       </x:c>
       <x:c r="K605" s="4">
-        <x:v>575020.26</x:v>
+        <x:v>555465.03</x:v>
       </x:c>
       <x:c r="L605" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M605" s="4">
-        <x:v>575020.27</x:v>
+        <x:v>555465.06</x:v>
       </x:c>
       <x:c r="N605" s="5">
-        <x:v>20</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O605" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:15">
       <x:c r="A606" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B606" s="3" t="s">
-        <x:v>1705</x:v>
+        <x:v>1706</x:v>
       </x:c>
       <x:c r="C606" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D606" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E606" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F606" s="3" t="s">
-        <x:v>1702</x:v>
+        <x:v>1707</x:v>
       </x:c>
       <x:c r="G606" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>1703</x:v>
       </x:c>
       <x:c r="H606" s="3" t="s">
-        <x:v>1706</x:v>
+        <x:v>1708</x:v>
       </x:c>
       <x:c r="I606" s="3" t="s">
-        <x:v>1707</x:v>
+        <x:v>1709</x:v>
       </x:c>
       <x:c r="J606" s="4">
-        <x:v>15233.15</x:v>
+        <x:v>711419.98</x:v>
       </x:c>
       <x:c r="K606" s="4">
-        <x:v>15233.15</x:v>
+        <x:v>711419.98</x:v>
       </x:c>
       <x:c r="L606" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M606" s="4">
-        <x:v>15233.16</x:v>
+        <x:v>711419.95</x:v>
       </x:c>
       <x:c r="N606" s="5">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O606" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:15">
       <x:c r="A607" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B607" s="3" t="s">
-        <x:v>1705</x:v>
+        <x:v>1701</x:v>
       </x:c>
       <x:c r="C607" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D607" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E607" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F607" s="3" t="s">
-        <x:v>1702</x:v>
+        <x:v>1707</x:v>
       </x:c>
       <x:c r="G607" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H607" s="3" t="s">
-        <x:v>1708</x:v>
+        <x:v>1710</x:v>
       </x:c>
       <x:c r="I607" s="3" t="s">
-        <x:v>1709</x:v>
+        <x:v>1711</x:v>
       </x:c>
       <x:c r="J607" s="4">
-        <x:v>384633.38</x:v>
+        <x:v>463593.15</x:v>
       </x:c>
       <x:c r="K607" s="4">
-        <x:v>384633.38</x:v>
+        <x:v>463593.15</x:v>
       </x:c>
       <x:c r="L607" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M607" s="4">
-        <x:v>384633.38</x:v>
+        <x:v>463593.15</x:v>
       </x:c>
       <x:c r="N607" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O607" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:15">
       <x:c r="A608" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B608" s="3" t="s">
-        <x:v>1710</x:v>
+        <x:v>1701</x:v>
       </x:c>
       <x:c r="C608" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D608" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E608" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F608" s="3" t="s">
-        <x:v>1702</x:v>
+        <x:v>1707</x:v>
       </x:c>
       <x:c r="G608" s="3" t="s">
-        <x:v>1711</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H608" s="3" t="s">
         <x:v>1712</x:v>
       </x:c>
       <x:c r="I608" s="3" t="s">
         <x:v>1713</x:v>
       </x:c>
       <x:c r="J608" s="4">
-        <x:v>711419.98</x:v>
+        <x:v>330920.1</x:v>
       </x:c>
       <x:c r="K608" s="4">
-        <x:v>711419.98</x:v>
+        <x:v>330920.1</x:v>
       </x:c>
       <x:c r="L608" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M608" s="4">
-        <x:v>711419.95</x:v>
+        <x:v>330920.1</x:v>
       </x:c>
       <x:c r="N608" s="5">
-        <x:v>24</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O608" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:15">
       <x:c r="A609" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B609" s="3" t="s">
-        <x:v>1705</x:v>
+        <x:v>1701</x:v>
       </x:c>
       <x:c r="C609" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D609" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E609" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F609" s="3" t="s">
-        <x:v>1702</x:v>
+        <x:v>1707</x:v>
       </x:c>
       <x:c r="G609" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H609" s="3" t="s">
         <x:v>1714</x:v>
       </x:c>
       <x:c r="I609" s="3" t="s">
-        <x:v>1709</x:v>
+        <x:v>1715</x:v>
       </x:c>
       <x:c r="J609" s="4">
-        <x:v>770733.25</x:v>
+        <x:v>262864.83</x:v>
       </x:c>
       <x:c r="K609" s="4">
-        <x:v>770733.25</x:v>
+        <x:v>262864.83</x:v>
       </x:c>
       <x:c r="L609" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M609" s="4">
-        <x:v>827614.41</x:v>
+        <x:v>262864.83</x:v>
       </x:c>
       <x:c r="N609" s="5">
-        <x:v>24</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O609" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:15">
       <x:c r="A610" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B610" s="3" t="s">
-        <x:v>1705</x:v>
+        <x:v>1701</x:v>
       </x:c>
       <x:c r="C610" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D610" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E610" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F610" s="3" t="s">
-        <x:v>1702</x:v>
+        <x:v>1707</x:v>
       </x:c>
       <x:c r="G610" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H610" s="3" t="s">
-        <x:v>1715</x:v>
+        <x:v>1716</x:v>
       </x:c>
       <x:c r="I610" s="3" t="s">
-        <x:v>1716</x:v>
+        <x:v>1717</x:v>
       </x:c>
       <x:c r="J610" s="4">
         <x:v>208081.58</x:v>
       </x:c>
       <x:c r="K610" s="4">
         <x:v>208081.58</x:v>
       </x:c>
       <x:c r="L610" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M610" s="4">
         <x:v>208081.59</x:v>
       </x:c>
       <x:c r="N610" s="5">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O610" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:15">
       <x:c r="A611" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B611" s="3" t="s">
-        <x:v>1705</x:v>
+        <x:v>1701</x:v>
       </x:c>
       <x:c r="C611" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D611" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E611" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F611" s="3" t="s">
-        <x:v>1702</x:v>
+        <x:v>1707</x:v>
       </x:c>
       <x:c r="G611" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H611" s="3" t="s">
-        <x:v>1717</x:v>
+        <x:v>1718</x:v>
       </x:c>
       <x:c r="I611" s="3" t="s">
-        <x:v>1718</x:v>
+        <x:v>1719</x:v>
       </x:c>
       <x:c r="J611" s="4">
-        <x:v>463593.15</x:v>
+        <x:v>15233.15</x:v>
       </x:c>
       <x:c r="K611" s="4">
-        <x:v>463593.15</x:v>
+        <x:v>15233.15</x:v>
       </x:c>
       <x:c r="L611" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M611" s="4">
-        <x:v>463593.15</x:v>
+        <x:v>15233.16</x:v>
       </x:c>
       <x:c r="N611" s="5">
-        <x:v>24</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O611" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:15">
       <x:c r="A612" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B612" s="3" t="s">
-        <x:v>1705</x:v>
+        <x:v>1701</x:v>
       </x:c>
       <x:c r="C612" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D612" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E612" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F612" s="3" t="s">
-        <x:v>1702</x:v>
+        <x:v>1707</x:v>
       </x:c>
       <x:c r="G612" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H612" s="3" t="s">
-        <x:v>1719</x:v>
+        <x:v>1720</x:v>
       </x:c>
       <x:c r="I612" s="3" t="s">
-        <x:v>1720</x:v>
+        <x:v>1721</x:v>
       </x:c>
       <x:c r="J612" s="4">
-        <x:v>330920.1</x:v>
+        <x:v>453535.89</x:v>
       </x:c>
       <x:c r="K612" s="4">
-        <x:v>330920.1</x:v>
+        <x:v>453535.89</x:v>
       </x:c>
       <x:c r="L612" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M612" s="4">
-        <x:v>330920.1</x:v>
+        <x:v>453535.9</x:v>
       </x:c>
       <x:c r="N612" s="5">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O612" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:15">
       <x:c r="A613" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B613" s="3" t="s">
-        <x:v>1705</x:v>
+        <x:v>1701</x:v>
       </x:c>
       <x:c r="C613" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D613" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E613" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F613" s="3" t="s">
-        <x:v>1721</x:v>
+        <x:v>1707</x:v>
       </x:c>
       <x:c r="G613" s="3" t="s">
-        <x:v>1711</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H613" s="3" t="s">
         <x:v>1722</x:v>
       </x:c>
       <x:c r="I613" s="3" t="s">
         <x:v>1723</x:v>
       </x:c>
       <x:c r="J613" s="4">
-        <x:v>555465.03</x:v>
+        <x:v>384633.38</x:v>
       </x:c>
       <x:c r="K613" s="4">
-        <x:v>555465.03</x:v>
+        <x:v>384633.38</x:v>
       </x:c>
       <x:c r="L613" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M613" s="4">
-        <x:v>555465.06</x:v>
+        <x:v>384633.38</x:v>
       </x:c>
       <x:c r="N613" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O613" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:15">
       <x:c r="A614" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B614" s="3" t="s">
-        <x:v>1705</x:v>
+        <x:v>1701</x:v>
       </x:c>
       <x:c r="C614" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D614" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E614" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F614" s="3" t="s">
-        <x:v>1702</x:v>
+        <x:v>1707</x:v>
       </x:c>
       <x:c r="G614" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H614" s="3" t="s">
         <x:v>1724</x:v>
       </x:c>
       <x:c r="I614" s="3" t="s">
-        <x:v>1709</x:v>
+        <x:v>1723</x:v>
       </x:c>
       <x:c r="J614" s="4">
         <x:v>609118.33</x:v>
       </x:c>
       <x:c r="K614" s="4">
         <x:v>609118.33</x:v>
       </x:c>
       <x:c r="L614" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M614" s="4">
         <x:v>609118.32</x:v>
       </x:c>
       <x:c r="N614" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O614" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:15">
       <x:c r="A615" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B615" s="3" t="s">
-        <x:v>1705</x:v>
+        <x:v>1701</x:v>
       </x:c>
       <x:c r="C615" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D615" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E615" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F615" s="3" t="s">
-        <x:v>1702</x:v>
+        <x:v>1707</x:v>
       </x:c>
       <x:c r="G615" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H615" s="3" t="s">
         <x:v>1725</x:v>
       </x:c>
       <x:c r="I615" s="3" t="s">
-        <x:v>1726</x:v>
+        <x:v>1723</x:v>
       </x:c>
       <x:c r="J615" s="4">
-        <x:v>262864.83</x:v>
+        <x:v>770733.25</x:v>
       </x:c>
       <x:c r="K615" s="4">
-        <x:v>262864.83</x:v>
+        <x:v>770733.25</x:v>
       </x:c>
       <x:c r="L615" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M615" s="4">
-        <x:v>262864.83</x:v>
+        <x:v>827614.41</x:v>
       </x:c>
       <x:c r="N615" s="5">
-        <x:v>20</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O615" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:15">
       <x:c r="A616" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B616" s="3" t="s">
-        <x:v>1705</x:v>
+        <x:v>1726</x:v>
       </x:c>
       <x:c r="C616" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D616" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E616" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F616" s="3" t="s">
-        <x:v>1702</x:v>
+        <x:v>1707</x:v>
       </x:c>
       <x:c r="G616" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H616" s="3" t="s">
         <x:v>1727</x:v>
       </x:c>
       <x:c r="I616" s="3" t="s">
         <x:v>1728</x:v>
       </x:c>
       <x:c r="J616" s="4">
-        <x:v>453535.89</x:v>
+        <x:v>575020.26</x:v>
       </x:c>
       <x:c r="K616" s="4">
-        <x:v>453535.89</x:v>
+        <x:v>575020.26</x:v>
       </x:c>
       <x:c r="L616" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M616" s="4">
-        <x:v>453535.9</x:v>
+        <x:v>575020.27</x:v>
       </x:c>
       <x:c r="N616" s="5">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O616" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:15">
       <x:c r="A617" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B617" s="3" t="s">
         <x:v>1729</x:v>
       </x:c>
       <x:c r="C617" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D617" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E617" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F617" s="3" t="s">
         <x:v>1730</x:v>
       </x:c>
       <x:c r="G617" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H617" s="3" t="s">
         <x:v>1731</x:v>
       </x:c>
-      <x:c r="H617" s="3" t="s">
+      <x:c r="I617" s="3" t="s">
         <x:v>1732</x:v>
       </x:c>
-      <x:c r="I617" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J617" s="4">
-        <x:v>463872.5</x:v>
+        <x:v>388865.48</x:v>
       </x:c>
       <x:c r="K617" s="4">
-        <x:v>463872.5</x:v>
+        <x:v>346492.08</x:v>
       </x:c>
       <x:c r="L617" s="4">
-        <x:v>0</x:v>
+        <x:v>42373.4</x:v>
       </x:c>
       <x:c r="M617" s="4">
-        <x:v>463872.5</x:v>
+        <x:v>346492.08</x:v>
       </x:c>
       <x:c r="N617" s="5">
-        <x:v>18</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O617" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:15">
       <x:c r="A618" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B618" s="3" t="s">
         <x:v>1729</x:v>
       </x:c>
       <x:c r="C618" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D618" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E618" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F618" s="3" t="s">
+        <x:v>1730</x:v>
+      </x:c>
+      <x:c r="G618" s="3" t="s">
+        <x:v>1733</x:v>
+      </x:c>
+      <x:c r="H618" s="3" t="s">
         <x:v>1734</x:v>
       </x:c>
-      <x:c r="G618" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H618" s="3" t="s">
+      <x:c r="I618" s="3" t="s">
         <x:v>1735</x:v>
       </x:c>
-      <x:c r="I618" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J618" s="4">
-        <x:v>388865.48</x:v>
+        <x:v>659512.22</x:v>
       </x:c>
       <x:c r="K618" s="4">
-        <x:v>346492.08</x:v>
+        <x:v>659512.22</x:v>
       </x:c>
       <x:c r="L618" s="4">
-        <x:v>42373.4</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M618" s="4">
-        <x:v>346492.08</x:v>
+        <x:v>467731.55</x:v>
       </x:c>
       <x:c r="N618" s="5">
-        <x:v>20</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O618" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:15">
       <x:c r="A619" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B619" s="3" t="s">
         <x:v>1729</x:v>
       </x:c>
       <x:c r="C619" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D619" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E619" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F619" s="3" t="s">
-        <x:v>1734</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="G619" s="3" t="s">
-        <x:v>1731</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H619" s="3" t="s">
-        <x:v>1737</x:v>
+        <x:v>1736</x:v>
       </x:c>
       <x:c r="I619" s="3" t="s">
-        <x:v>1738</x:v>
+        <x:v>1732</x:v>
       </x:c>
       <x:c r="J619" s="4">
-        <x:v>659512.22</x:v>
+        <x:v>220456.63</x:v>
       </x:c>
       <x:c r="K619" s="4">
-        <x:v>659512.22</x:v>
+        <x:v>220456.63</x:v>
       </x:c>
       <x:c r="L619" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M619" s="4">
-        <x:v>467731.55</x:v>
+        <x:v>220456.64</x:v>
       </x:c>
       <x:c r="N619" s="5">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O619" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:15">
       <x:c r="A620" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B620" s="3" t="s">
         <x:v>1729</x:v>
       </x:c>
       <x:c r="C620" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D620" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E620" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F620" s="3" t="s">
-        <x:v>1734</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="G620" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H620" s="3" t="s">
-        <x:v>1739</x:v>
+        <x:v>1737</x:v>
       </x:c>
       <x:c r="I620" s="3" t="s">
-        <x:v>1740</x:v>
+        <x:v>1738</x:v>
       </x:c>
       <x:c r="J620" s="4">
-        <x:v>897079.18</x:v>
+        <x:v>1293491.76</x:v>
       </x:c>
       <x:c r="K620" s="4">
-        <x:v>897079.18</x:v>
+        <x:v>1293491.76</x:v>
       </x:c>
       <x:c r="L620" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M620" s="4">
-        <x:v>897352.79</x:v>
+        <x:v>1293491.75</x:v>
       </x:c>
       <x:c r="N620" s="5">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O620" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:15">
       <x:c r="A621" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B621" s="3" t="s">
-        <x:v>1729</x:v>
+        <x:v>1739</x:v>
       </x:c>
       <x:c r="C621" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D621" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E621" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F621" s="3" t="s">
-        <x:v>1734</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="G621" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H621" s="3" t="s">
+        <x:v>1740</x:v>
+      </x:c>
+      <x:c r="I621" s="3" t="s">
         <x:v>1741</x:v>
       </x:c>
-      <x:c r="I621" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J621" s="4">
-        <x:v>999450.13</x:v>
+        <x:v>19472.42</x:v>
       </x:c>
       <x:c r="K621" s="4">
-        <x:v>999450.13</x:v>
+        <x:v>19472.42</x:v>
       </x:c>
       <x:c r="L621" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M621" s="4">
-        <x:v>999450.08</x:v>
+        <x:v>19472.4</x:v>
       </x:c>
       <x:c r="N621" s="5">
-        <x:v>26</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O621" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:15">
       <x:c r="A622" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B622" s="3" t="s">
         <x:v>1729</x:v>
       </x:c>
       <x:c r="C622" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D622" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E622" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F622" s="3" t="s">
-        <x:v>1734</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="G622" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H622" s="3" t="s">
+        <x:v>1742</x:v>
+      </x:c>
+      <x:c r="I622" s="3" t="s">
         <x:v>1743</x:v>
       </x:c>
-      <x:c r="I622" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J622" s="4">
-        <x:v>394039.82</x:v>
+        <x:v>999450.13</x:v>
       </x:c>
       <x:c r="K622" s="4">
-        <x:v>394039.82</x:v>
+        <x:v>999450.13</x:v>
       </x:c>
       <x:c r="L622" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M622" s="4">
-        <x:v>394039.85</x:v>
+        <x:v>999450.08</x:v>
       </x:c>
       <x:c r="N622" s="5">
-        <x:v>22</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O622" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:15">
       <x:c r="A623" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B623" s="3" t="s">
+        <x:v>1729</x:v>
+      </x:c>
+      <x:c r="C623" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D623" s="3" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E623" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F623" s="3" t="s">
+        <x:v>1730</x:v>
+      </x:c>
+      <x:c r="G623" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H623" s="3" t="s">
+        <x:v>1744</x:v>
+      </x:c>
+      <x:c r="I623" s="3" t="s">
         <x:v>1745</x:v>
       </x:c>
-      <x:c r="C623" s="3" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J623" s="4">
-        <x:v>19472.42</x:v>
+        <x:v>394039.82</x:v>
       </x:c>
       <x:c r="K623" s="4">
-        <x:v>19472.42</x:v>
+        <x:v>394039.82</x:v>
       </x:c>
       <x:c r="L623" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M623" s="4">
-        <x:v>19472.4</x:v>
+        <x:v>394039.85</x:v>
       </x:c>
       <x:c r="N623" s="5">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O623" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:15">
       <x:c r="A624" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B624" s="3" t="s">
         <x:v>1729</x:v>
       </x:c>
       <x:c r="C624" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D624" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E624" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F624" s="3" t="s">
-        <x:v>1734</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="G624" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H624" s="3" t="s">
-        <x:v>1748</x:v>
+        <x:v>1746</x:v>
       </x:c>
       <x:c r="I624" s="3" t="s">
-        <x:v>1749</x:v>
+        <x:v>1747</x:v>
       </x:c>
       <x:c r="J624" s="4">
-        <x:v>1293491.76</x:v>
+        <x:v>897079.18</x:v>
       </x:c>
       <x:c r="K624" s="4">
-        <x:v>1293491.76</x:v>
+        <x:v>897079.18</x:v>
       </x:c>
       <x:c r="L624" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M624" s="4">
-        <x:v>1293491.75</x:v>
+        <x:v>897352.79</x:v>
       </x:c>
       <x:c r="N624" s="5">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O624" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:15">
       <x:c r="A625" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B625" s="3" t="s">
         <x:v>1729</x:v>
       </x:c>
       <x:c r="C625" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D625" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E625" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F625" s="3" t="s">
-        <x:v>1734</x:v>
+        <x:v>1748</x:v>
       </x:c>
       <x:c r="G625" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>1733</x:v>
       </x:c>
       <x:c r="H625" s="3" t="s">
+        <x:v>1749</x:v>
+      </x:c>
+      <x:c r="I625" s="3" t="s">
         <x:v>1750</x:v>
       </x:c>
-      <x:c r="I625" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J625" s="4">
-        <x:v>220456.63</x:v>
+        <x:v>463872.5</x:v>
       </x:c>
       <x:c r="K625" s="4">
-        <x:v>220456.63</x:v>
+        <x:v>463872.5</x:v>
       </x:c>
       <x:c r="L625" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M625" s="4">
-        <x:v>220456.64</x:v>
+        <x:v>463872.5</x:v>
       </x:c>
       <x:c r="N625" s="5">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O625" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:15">
       <x:c r="A626" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B626" s="3" t="s">
         <x:v>1751</x:v>
       </x:c>
       <x:c r="C626" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D626" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E626" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F626" s="3" t="s">
         <x:v>1752</x:v>
       </x:c>
       <x:c r="G626" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>1753</x:v>
       </x:c>
       <x:c r="H626" s="3" t="s">
-        <x:v>1753</x:v>
+        <x:v>1754</x:v>
       </x:c>
       <x:c r="I626" s="3" t="s">
-        <x:v>1754</x:v>
+        <x:v>1755</x:v>
       </x:c>
       <x:c r="J626" s="4">
-        <x:v>58468.64</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K626" s="4">
-        <x:v>58468.64</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L626" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M626" s="4">
-        <x:v>58468.63</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N626" s="5">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="O626" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:15">
       <x:c r="A627" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B627" s="3" t="s">
-        <x:v>1751</x:v>
+        <x:v>1756</x:v>
       </x:c>
       <x:c r="C627" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D627" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E627" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F627" s="3" t="s">
-        <x:v>1752</x:v>
+        <x:v>1757</x:v>
       </x:c>
       <x:c r="G627" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H627" s="3" t="s">
-        <x:v>1755</x:v>
+        <x:v>1758</x:v>
       </x:c>
       <x:c r="I627" s="3" t="s">
-        <x:v>1756</x:v>
+        <x:v>1759</x:v>
       </x:c>
       <x:c r="J627" s="4">
-        <x:v>535362.19</x:v>
+        <x:v>77397.15</x:v>
       </x:c>
       <x:c r="K627" s="4">
-        <x:v>535362.19</x:v>
+        <x:v>77397.15</x:v>
       </x:c>
       <x:c r="L627" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M627" s="4">
-        <x:v>535362.18</x:v>
+        <x:v>77397.15</x:v>
       </x:c>
       <x:c r="N627" s="5">
-        <x:v>26</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O627" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:15">
       <x:c r="A628" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B628" s="3" t="s">
-        <x:v>1751</x:v>
+        <x:v>1756</x:v>
       </x:c>
       <x:c r="C628" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D628" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E628" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F628" s="3" t="s">
-        <x:v>1752</x:v>
+        <x:v>1757</x:v>
       </x:c>
       <x:c r="G628" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H628" s="3" t="s">
-        <x:v>1757</x:v>
+        <x:v>1760</x:v>
       </x:c>
       <x:c r="I628" s="3" t="s">
-        <x:v>1758</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="J628" s="4">
-        <x:v>77397.15</x:v>
+        <x:v>535362.19</x:v>
       </x:c>
       <x:c r="K628" s="4">
-        <x:v>77397.15</x:v>
+        <x:v>535362.19</x:v>
       </x:c>
       <x:c r="L628" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M628" s="4">
-        <x:v>77397.15</x:v>
+        <x:v>535362.18</x:v>
       </x:c>
       <x:c r="N628" s="5">
-        <x:v>30</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O628" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:15">
       <x:c r="A629" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B629" s="3" t="s">
-        <x:v>1751</x:v>
+        <x:v>1756</x:v>
       </x:c>
       <x:c r="C629" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D629" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E629" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F629" s="3" t="s">
-        <x:v>1752</x:v>
+        <x:v>1757</x:v>
       </x:c>
       <x:c r="G629" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H629" s="3" t="s">
-        <x:v>1759</x:v>
+        <x:v>1762</x:v>
       </x:c>
       <x:c r="I629" s="3" t="s">
-        <x:v>1760</x:v>
+        <x:v>1763</x:v>
       </x:c>
       <x:c r="J629" s="4">
         <x:v>14892.74</x:v>
       </x:c>
       <x:c r="K629" s="4">
         <x:v>14892.74</x:v>
       </x:c>
       <x:c r="L629" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M629" s="4">
         <x:v>14892.74</x:v>
       </x:c>
       <x:c r="N629" s="5">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O629" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:15">
       <x:c r="A630" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B630" s="3" t="s">
-        <x:v>1751</x:v>
+        <x:v>1756</x:v>
       </x:c>
       <x:c r="C630" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D630" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E630" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F630" s="3" t="s">
-        <x:v>1752</x:v>
+        <x:v>1757</x:v>
       </x:c>
       <x:c r="G630" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H630" s="3" t="s">
-        <x:v>1761</x:v>
+        <x:v>1764</x:v>
       </x:c>
       <x:c r="I630" s="3" t="s">
-        <x:v>1762</x:v>
+        <x:v>1765</x:v>
       </x:c>
       <x:c r="J630" s="4">
-        <x:v>408510.42</x:v>
+        <x:v>58468.64</x:v>
       </x:c>
       <x:c r="K630" s="4">
-        <x:v>408510.42</x:v>
+        <x:v>58468.64</x:v>
       </x:c>
       <x:c r="L630" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M630" s="4">
-        <x:v>408510.4</x:v>
+        <x:v>58468.63</x:v>
       </x:c>
       <x:c r="N630" s="5">
-        <x:v>26</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="O630" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:15">
       <x:c r="A631" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B631" s="3" t="s">
-        <x:v>1763</x:v>
+        <x:v>1756</x:v>
       </x:c>
       <x:c r="C631" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D631" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E631" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F631" s="3" t="s">
-        <x:v>1764</x:v>
+        <x:v>1757</x:v>
       </x:c>
       <x:c r="G631" s="3" t="s">
-        <x:v>1765</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H631" s="3" t="s">
         <x:v>1766</x:v>
       </x:c>
       <x:c r="I631" s="3" t="s">
         <x:v>1767</x:v>
       </x:c>
       <x:c r="J631" s="4">
-        <x:v>0</x:v>
+        <x:v>408510.42</x:v>
       </x:c>
       <x:c r="K631" s="4">
-        <x:v>0</x:v>
+        <x:v>408510.42</x:v>
       </x:c>
       <x:c r="L631" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M631" s="4">
-        <x:v>0</x:v>
+        <x:v>408510.4</x:v>
       </x:c>
       <x:c r="N631" s="5">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O631" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:15">
       <x:c r="A632" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B632" s="3" t="s">
-        <x:v>1751</x:v>
+        <x:v>1756</x:v>
       </x:c>
       <x:c r="C632" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D632" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E632" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F632" s="3" t="s">
-        <x:v>1752</x:v>
+        <x:v>1757</x:v>
       </x:c>
       <x:c r="G632" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H632" s="3" t="s">
         <x:v>1768</x:v>
       </x:c>
       <x:c r="I632" s="3" t="s">
         <x:v>1769</x:v>
       </x:c>
       <x:c r="J632" s="4">
         <x:v>423189.4</x:v>
       </x:c>
       <x:c r="K632" s="4">
         <x:v>423189.4</x:v>
       </x:c>
       <x:c r="L632" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M632" s="4">
         <x:v>423189.4</x:v>
       </x:c>
       <x:c r="N632" s="5">
         <x:v>26</x:v>
       </x:c>
@@ -36716,357 +36716,357 @@
       </x:c>
       <x:c r="N633" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O633" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:15">
       <x:c r="A634" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B634" s="3" t="s">
         <x:v>1775</x:v>
       </x:c>
       <x:c r="C634" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D634" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E634" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F634" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>1776</x:v>
       </x:c>
       <x:c r="G634" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H634" s="3" t="s">
-        <x:v>1776</x:v>
+        <x:v>1777</x:v>
       </x:c>
       <x:c r="I634" s="3" t="s">
-        <x:v>1777</x:v>
+        <x:v>1778</x:v>
       </x:c>
       <x:c r="J634" s="4">
-        <x:v>0</x:v>
+        <x:v>4174095.73</x:v>
       </x:c>
       <x:c r="K634" s="4">
-        <x:v>0</x:v>
+        <x:v>4174095.73</x:v>
       </x:c>
       <x:c r="L634" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M634" s="4">
-        <x:v>272244.02</x:v>
+        <x:v>4174095.77</x:v>
       </x:c>
       <x:c r="N634" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O634" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:15">
       <x:c r="A635" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B635" s="3" t="s">
-        <x:v>1775</x:v>
+        <x:v>1779</x:v>
       </x:c>
       <x:c r="C635" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D635" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E635" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F635" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G635" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H635" s="3" t="s">
-        <x:v>1778</x:v>
+        <x:v>1780</x:v>
       </x:c>
       <x:c r="I635" s="3" t="s">
-        <x:v>1779</x:v>
+        <x:v>1781</x:v>
       </x:c>
       <x:c r="J635" s="4">
         <x:v>227188.73</x:v>
       </x:c>
       <x:c r="K635" s="4">
         <x:v>227188.73</x:v>
       </x:c>
       <x:c r="L635" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M635" s="4">
         <x:v>227188.72</x:v>
       </x:c>
       <x:c r="N635" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O635" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:15">
       <x:c r="A636" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B636" s="3" t="s">
-        <x:v>1775</x:v>
+        <x:v>1779</x:v>
       </x:c>
       <x:c r="C636" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D636" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E636" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F636" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G636" s="3" t="s">
-        <x:v>1780</x:v>
+        <x:v>1782</x:v>
       </x:c>
       <x:c r="H636" s="3" t="s">
-        <x:v>1781</x:v>
+        <x:v>1783</x:v>
       </x:c>
       <x:c r="I636" s="3" t="s">
-        <x:v>1782</x:v>
+        <x:v>1784</x:v>
       </x:c>
       <x:c r="J636" s="4">
         <x:v>357447.92</x:v>
       </x:c>
       <x:c r="K636" s="4">
         <x:v>357447.92</x:v>
       </x:c>
       <x:c r="L636" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M636" s="4">
         <x:v>357447.94</x:v>
       </x:c>
       <x:c r="N636" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O636" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:15">
       <x:c r="A637" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B637" s="3" t="s">
-        <x:v>1783</x:v>
+        <x:v>1779</x:v>
       </x:c>
       <x:c r="C637" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D637" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E637" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F637" s="3" t="s">
-        <x:v>1784</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G637" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H637" s="3" t="s">
         <x:v>1785</x:v>
       </x:c>
       <x:c r="I637" s="3" t="s">
         <x:v>1786</x:v>
       </x:c>
       <x:c r="J637" s="4">
-        <x:v>35350.51</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K637" s="4">
-        <x:v>35350.51</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L637" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M637" s="4">
-        <x:v>35350.51</x:v>
+        <x:v>272244.02</x:v>
       </x:c>
       <x:c r="N637" s="5">
-        <x:v>61</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O637" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:15">
       <x:c r="A638" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B638" s="3" t="s">
         <x:v>1787</x:v>
       </x:c>
       <x:c r="C638" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D638" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E638" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F638" s="3" t="s">
         <x:v>1788</x:v>
       </x:c>
       <x:c r="G638" s="3" t="s">
-        <x:v>1780</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H638" s="3" t="s">
         <x:v>1789</x:v>
       </x:c>
       <x:c r="I638" s="3" t="s">
         <x:v>1790</x:v>
       </x:c>
       <x:c r="J638" s="4">
-        <x:v>24077.55</x:v>
+        <x:v>35350.51</x:v>
       </x:c>
       <x:c r="K638" s="4">
-        <x:v>24077.55</x:v>
+        <x:v>35350.51</x:v>
       </x:c>
       <x:c r="L638" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M638" s="4">
-        <x:v>24077.55</x:v>
+        <x:v>35350.51</x:v>
       </x:c>
       <x:c r="N638" s="5">
-        <x:v>5</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="O638" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:15">
       <x:c r="A639" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B639" s="3" t="s">
-        <x:v>1783</x:v>
+        <x:v>1791</x:v>
       </x:c>
       <x:c r="C639" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D639" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E639" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F639" s="3" t="s">
-        <x:v>1791</x:v>
+        <x:v>1792</x:v>
       </x:c>
       <x:c r="G639" s="3" t="s">
-        <x:v>1780</x:v>
+        <x:v>1782</x:v>
       </x:c>
       <x:c r="H639" s="3" t="s">
-        <x:v>1792</x:v>
+        <x:v>1793</x:v>
       </x:c>
       <x:c r="I639" s="3" t="s">
-        <x:v>1793</x:v>
+        <x:v>1794</x:v>
       </x:c>
       <x:c r="J639" s="4">
-        <x:v>264174.2</x:v>
+        <x:v>24077.55</x:v>
       </x:c>
       <x:c r="K639" s="4">
-        <x:v>264174.2</x:v>
+        <x:v>24077.55</x:v>
       </x:c>
       <x:c r="L639" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M639" s="4">
-        <x:v>264174.2</x:v>
+        <x:v>24077.55</x:v>
       </x:c>
       <x:c r="N639" s="5">
-        <x:v>29</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O639" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:15">
       <x:c r="A640" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B640" s="3" t="s">
-        <x:v>1794</x:v>
+        <x:v>1787</x:v>
       </x:c>
       <x:c r="C640" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D640" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E640" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F640" s="3" t="s">
         <x:v>1795</x:v>
       </x:c>
       <x:c r="G640" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>1782</x:v>
       </x:c>
       <x:c r="H640" s="3" t="s">
         <x:v>1796</x:v>
       </x:c>
       <x:c r="I640" s="3" t="s">
         <x:v>1797</x:v>
       </x:c>
       <x:c r="J640" s="4">
-        <x:v>4174095.73</x:v>
+        <x:v>264174.2</x:v>
       </x:c>
       <x:c r="K640" s="4">
-        <x:v>4174095.73</x:v>
+        <x:v>264174.2</x:v>
       </x:c>
       <x:c r="L640" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M640" s="4">
-        <x:v>4174095.77</x:v>
+        <x:v>264174.2</x:v>
       </x:c>
       <x:c r="N640" s="5">
-        <x:v>30</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="O640" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:15">
       <x:c r="A641" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B641" s="3" t="s">
         <x:v>1798</x:v>
       </x:c>
       <x:c r="C641" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D641" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E641" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F641" s="3" t="s">
         <x:v>1799</x:v>
       </x:c>
       <x:c r="G641" s="3" t="s">
@@ -37104,154 +37104,154 @@
       <x:c r="B642" s="3" t="s">
         <x:v>1798</x:v>
       </x:c>
       <x:c r="C642" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D642" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E642" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F642" s="3" t="s">
         <x:v>1803</x:v>
       </x:c>
       <x:c r="G642" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H642" s="3" t="s">
         <x:v>1804</x:v>
       </x:c>
       <x:c r="I642" s="3" t="s">
         <x:v>1805</x:v>
       </x:c>
       <x:c r="J642" s="4">
-        <x:v>606294.13</x:v>
+        <x:v>165927.39</x:v>
       </x:c>
       <x:c r="K642" s="4">
-        <x:v>606034.95</x:v>
+        <x:v>165927.39</x:v>
       </x:c>
       <x:c r="L642" s="4">
-        <x:v>259.18</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M642" s="4">
-        <x:v>606034.94</x:v>
+        <x:v>165833.34</x:v>
       </x:c>
       <x:c r="N642" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O642" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:15">
       <x:c r="A643" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B643" s="3" t="s">
         <x:v>1798</x:v>
       </x:c>
       <x:c r="C643" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D643" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E643" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F643" s="3" t="s">
         <x:v>1803</x:v>
       </x:c>
       <x:c r="G643" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H643" s="3" t="s">
         <x:v>1806</x:v>
       </x:c>
       <x:c r="I643" s="3" t="s">
         <x:v>1807</x:v>
       </x:c>
       <x:c r="J643" s="4">
-        <x:v>472841.71</x:v>
+        <x:v>136614.78</x:v>
       </x:c>
       <x:c r="K643" s="4">
-        <x:v>472841.71</x:v>
+        <x:v>136614.78</x:v>
       </x:c>
       <x:c r="L643" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M643" s="4">
-        <x:v>472619.64</x:v>
+        <x:v>136562.85</x:v>
       </x:c>
       <x:c r="N643" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O643" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:15">
       <x:c r="A644" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B644" s="3" t="s">
         <x:v>1798</x:v>
       </x:c>
       <x:c r="C644" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D644" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E644" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F644" s="3" t="s">
         <x:v>1803</x:v>
       </x:c>
       <x:c r="G644" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H644" s="3" t="s">
         <x:v>1808</x:v>
       </x:c>
       <x:c r="I644" s="3" t="s">
         <x:v>1809</x:v>
       </x:c>
       <x:c r="J644" s="4">
-        <x:v>586009.59</x:v>
+        <x:v>472841.71</x:v>
       </x:c>
       <x:c r="K644" s="4">
-        <x:v>585965.13</x:v>
+        <x:v>472841.71</x:v>
       </x:c>
       <x:c r="L644" s="4">
-        <x:v>44.46</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M644" s="4">
-        <x:v>585965.15</x:v>
+        <x:v>472619.64</x:v>
       </x:c>
       <x:c r="N644" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O644" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:15">
       <x:c r="A645" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B645" s="3" t="s">
         <x:v>1798</x:v>
       </x:c>
       <x:c r="C645" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D645" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E645" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F645" s="3" t="s">
@@ -37268,319 +37268,319 @@
       </x:c>
       <x:c r="J645" s="4">
         <x:v>844005.72</x:v>
       </x:c>
       <x:c r="K645" s="4">
         <x:v>844005.72</x:v>
       </x:c>
       <x:c r="L645" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M645" s="4">
         <x:v>844005.75</x:v>
       </x:c>
       <x:c r="N645" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O645" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:15">
       <x:c r="A646" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B646" s="3" t="s">
-        <x:v>1798</x:v>
+        <x:v>1812</x:v>
       </x:c>
       <x:c r="C646" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D646" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E646" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F646" s="3" t="s">
         <x:v>1803</x:v>
       </x:c>
       <x:c r="G646" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H646" s="3" t="s">
-        <x:v>1812</x:v>
+        <x:v>1813</x:v>
       </x:c>
       <x:c r="I646" s="3" t="s">
-        <x:v>1813</x:v>
+        <x:v>1814</x:v>
       </x:c>
       <x:c r="J646" s="4">
-        <x:v>165927.39</x:v>
+        <x:v>16719.22</x:v>
       </x:c>
       <x:c r="K646" s="4">
-        <x:v>165927.39</x:v>
+        <x:v>16719.22</x:v>
       </x:c>
       <x:c r="L646" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M646" s="4">
-        <x:v>165833.34</x:v>
+        <x:v>16719.22</x:v>
       </x:c>
       <x:c r="N646" s="5">
-        <x:v>30</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O646" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:15">
       <x:c r="A647" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B647" s="3" t="s">
         <x:v>1798</x:v>
       </x:c>
       <x:c r="C647" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D647" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E647" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F647" s="3" t="s">
         <x:v>1803</x:v>
       </x:c>
       <x:c r="G647" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H647" s="3" t="s">
-        <x:v>1814</x:v>
+        <x:v>1815</x:v>
       </x:c>
       <x:c r="I647" s="3" t="s">
-        <x:v>1815</x:v>
+        <x:v>1816</x:v>
       </x:c>
       <x:c r="J647" s="4">
-        <x:v>136614.78</x:v>
+        <x:v>606294.13</x:v>
       </x:c>
       <x:c r="K647" s="4">
-        <x:v>136614.78</x:v>
+        <x:v>606034.95</x:v>
       </x:c>
       <x:c r="L647" s="4">
-        <x:v>0</x:v>
+        <x:v>259.18</x:v>
       </x:c>
       <x:c r="M647" s="4">
-        <x:v>136562.85</x:v>
+        <x:v>606034.94</x:v>
       </x:c>
       <x:c r="N647" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O647" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:15">
       <x:c r="A648" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B648" s="3" t="s">
         <x:v>1798</x:v>
       </x:c>
       <x:c r="C648" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D648" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E648" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F648" s="3" t="s">
         <x:v>1803</x:v>
       </x:c>
       <x:c r="G648" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H648" s="3" t="s">
-        <x:v>1816</x:v>
+        <x:v>1817</x:v>
       </x:c>
       <x:c r="I648" s="3" t="s">
-        <x:v>1817</x:v>
+        <x:v>1818</x:v>
       </x:c>
       <x:c r="J648" s="4">
-        <x:v>378600.11</x:v>
+        <x:v>498462.06</x:v>
       </x:c>
       <x:c r="K648" s="4">
-        <x:v>378600.11</x:v>
+        <x:v>498197.07</x:v>
       </x:c>
       <x:c r="L648" s="4">
-        <x:v>0</x:v>
+        <x:v>264.99</x:v>
       </x:c>
       <x:c r="M648" s="4">
-        <x:v>378600.1</x:v>
+        <x:v>498197.06</x:v>
       </x:c>
       <x:c r="N648" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O648" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:15">
       <x:c r="A649" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B649" s="3" t="s">
-        <x:v>1818</x:v>
+        <x:v>1798</x:v>
       </x:c>
       <x:c r="C649" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D649" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E649" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F649" s="3" t="s">
         <x:v>1803</x:v>
       </x:c>
       <x:c r="G649" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H649" s="3" t="s">
         <x:v>1819</x:v>
       </x:c>
       <x:c r="I649" s="3" t="s">
         <x:v>1820</x:v>
       </x:c>
       <x:c r="J649" s="4">
-        <x:v>16719.22</x:v>
+        <x:v>586009.59</x:v>
       </x:c>
       <x:c r="K649" s="4">
-        <x:v>16719.22</x:v>
+        <x:v>585965.13</x:v>
       </x:c>
       <x:c r="L649" s="4">
-        <x:v>0</x:v>
+        <x:v>44.46</x:v>
       </x:c>
       <x:c r="M649" s="4">
-        <x:v>16719.22</x:v>
+        <x:v>585965.15</x:v>
       </x:c>
       <x:c r="N649" s="5">
-        <x:v>18</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O649" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:15">
       <x:c r="A650" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B650" s="3" t="s">
-        <x:v>1818</x:v>
+        <x:v>1798</x:v>
       </x:c>
       <x:c r="C650" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D650" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E650" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F650" s="3" t="s">
+        <x:v>1803</x:v>
+      </x:c>
+      <x:c r="G650" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H650" s="3" t="s">
         <x:v>1821</x:v>
       </x:c>
-      <x:c r="G650" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H650" s="3" t="s">
+      <x:c r="I650" s="3" t="s">
         <x:v>1822</x:v>
       </x:c>
-      <x:c r="I650" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J650" s="4">
-        <x:v>598906.91</x:v>
+        <x:v>378600.11</x:v>
       </x:c>
       <x:c r="K650" s="4">
-        <x:v>598906.91</x:v>
+        <x:v>378600.11</x:v>
       </x:c>
       <x:c r="L650" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M650" s="4">
-        <x:v>598906.91</x:v>
+        <x:v>378600.1</x:v>
       </x:c>
       <x:c r="N650" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O650" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:15">
       <x:c r="A651" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B651" s="3" t="s">
-        <x:v>1798</x:v>
+        <x:v>1812</x:v>
       </x:c>
       <x:c r="C651" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D651" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E651" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F651" s="3" t="s">
-        <x:v>1803</x:v>
+        <x:v>1823</x:v>
       </x:c>
       <x:c r="G651" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H651" s="3" t="s">
         <x:v>1824</x:v>
       </x:c>
       <x:c r="I651" s="3" t="s">
         <x:v>1825</x:v>
       </x:c>
       <x:c r="J651" s="4">
-        <x:v>498462.06</x:v>
+        <x:v>598906.91</x:v>
       </x:c>
       <x:c r="K651" s="4">
-        <x:v>498197.07</x:v>
+        <x:v>598906.91</x:v>
       </x:c>
       <x:c r="L651" s="4">
-        <x:v>264.99</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M651" s="4">
-        <x:v>498197.06</x:v>
+        <x:v>598906.91</x:v>
       </x:c>
       <x:c r="N651" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O651" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:15">
       <x:c r="A652" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B652" s="3" t="s">
         <x:v>1826</x:v>
       </x:c>
       <x:c r="C652" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D652" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E652" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F652" s="3" t="s">
@@ -37659,2281 +37659,2281 @@
       </x:c>
       <x:c r="O653" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:15">
       <x:c r="A654" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B654" s="3" t="s">
         <x:v>1835</x:v>
       </x:c>
       <x:c r="C654" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D654" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E654" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F654" s="3" t="s">
         <x:v>1836</x:v>
       </x:c>
       <x:c r="G654" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H654" s="3" t="s">
         <x:v>1837</x:v>
       </x:c>
-      <x:c r="H654" s="3" t="s">
+      <x:c r="I654" s="3" t="s">
         <x:v>1838</x:v>
       </x:c>
-      <x:c r="I654" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J654" s="4">
-        <x:v>976163.24</x:v>
+        <x:v>9073399.42</x:v>
       </x:c>
       <x:c r="K654" s="4">
-        <x:v>931033.9</x:v>
+        <x:v>9061490.42</x:v>
       </x:c>
       <x:c r="L654" s="4">
-        <x:v>45129.34</x:v>
+        <x:v>11909</x:v>
       </x:c>
       <x:c r="M654" s="4">
-        <x:v>931033.91</x:v>
+        <x:v>9061490.38</x:v>
       </x:c>
       <x:c r="N654" s="5">
-        <x:v>30</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O654" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:15">
       <x:c r="A655" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B655" s="3" t="s">
         <x:v>1831</x:v>
       </x:c>
       <x:c r="C655" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D655" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E655" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F655" s="3" t="s">
+        <x:v>1836</x:v>
+      </x:c>
+      <x:c r="G655" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H655" s="3" t="s">
+        <x:v>1839</x:v>
+      </x:c>
+      <x:c r="I655" s="3" t="s">
         <x:v>1840</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1842</x:v>
       </x:c>
       <x:c r="J655" s="4">
         <x:v>5668238.92</x:v>
       </x:c>
       <x:c r="K655" s="4">
         <x:v>5668238.92</x:v>
       </x:c>
       <x:c r="L655" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M655" s="4">
-        <x:v>5868536.47</x:v>
+        <x:v>5668239</x:v>
       </x:c>
       <x:c r="N655" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O655" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:15">
       <x:c r="A656" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B656" s="3" t="s">
-        <x:v>1835</x:v>
+        <x:v>1831</x:v>
       </x:c>
       <x:c r="C656" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D656" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E656" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F656" s="3" t="s">
-        <x:v>1840</x:v>
+        <x:v>1841</x:v>
       </x:c>
       <x:c r="G656" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H656" s="3" t="s">
+        <x:v>1842</x:v>
+      </x:c>
+      <x:c r="I656" s="3" t="s">
         <x:v>1843</x:v>
       </x:c>
-      <x:c r="I656" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J656" s="4">
-        <x:v>439320.38</x:v>
+        <x:v>365380.01</x:v>
       </x:c>
       <x:c r="K656" s="4">
-        <x:v>426077.92</x:v>
+        <x:v>330591.62</x:v>
       </x:c>
       <x:c r="L656" s="4">
-        <x:v>13242.46</x:v>
+        <x:v>34788.39</x:v>
       </x:c>
       <x:c r="M656" s="4">
-        <x:v>426077.92</x:v>
+        <x:v>330591.6</x:v>
       </x:c>
       <x:c r="N656" s="5">
-        <x:v>24</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O656" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:15">
       <x:c r="A657" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B657" s="3" t="s">
-        <x:v>1831</x:v>
+        <x:v>1844</x:v>
       </x:c>
       <x:c r="C657" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D657" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E657" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F657" s="3" t="s">
+        <x:v>1836</x:v>
+      </x:c>
+      <x:c r="G657" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H657" s="3" t="s">
         <x:v>1845</x:v>
       </x:c>
-      <x:c r="G657" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H657" s="3" t="s">
+      <x:c r="I657" s="3" t="s">
         <x:v>1846</x:v>
       </x:c>
-      <x:c r="I657" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J657" s="4">
-        <x:v>125119.97</x:v>
+        <x:v>439320.38</x:v>
       </x:c>
       <x:c r="K657" s="4">
-        <x:v>125119.97</x:v>
+        <x:v>426077.92</x:v>
       </x:c>
       <x:c r="L657" s="4">
-        <x:v>0</x:v>
+        <x:v>13242.46</x:v>
       </x:c>
       <x:c r="M657" s="4">
-        <x:v>125119.99</x:v>
+        <x:v>426077.92</x:v>
       </x:c>
       <x:c r="N657" s="5">
-        <x:v>93</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O657" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:15">
       <x:c r="A658" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B658" s="3" t="s">
-        <x:v>1831</x:v>
+        <x:v>1844</x:v>
       </x:c>
       <x:c r="C658" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D658" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E658" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F658" s="3" t="s">
-        <x:v>1836</x:v>
+        <x:v>1841</x:v>
       </x:c>
       <x:c r="G658" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>1847</x:v>
       </x:c>
       <x:c r="H658" s="3" t="s">
         <x:v>1848</x:v>
       </x:c>
       <x:c r="I658" s="3" t="s">
         <x:v>1849</x:v>
       </x:c>
       <x:c r="J658" s="4">
-        <x:v>365380.01</x:v>
+        <x:v>976163.24</x:v>
       </x:c>
       <x:c r="K658" s="4">
-        <x:v>330591.62</x:v>
+        <x:v>931033.9</x:v>
       </x:c>
       <x:c r="L658" s="4">
-        <x:v>34788.39</x:v>
+        <x:v>45129.34</x:v>
       </x:c>
       <x:c r="M658" s="4">
-        <x:v>330591.6</x:v>
+        <x:v>931033.91</x:v>
       </x:c>
       <x:c r="N658" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O658" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:15">
       <x:c r="A659" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B659" s="3" t="s">
+        <x:v>1831</x:v>
+      </x:c>
+      <x:c r="C659" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D659" s="3" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E659" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F659" s="3" t="s">
         <x:v>1850</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1840</x:v>
       </x:c>
       <x:c r="G659" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H659" s="3" t="s">
         <x:v>1851</x:v>
       </x:c>
       <x:c r="I659" s="3" t="s">
         <x:v>1852</x:v>
       </x:c>
       <x:c r="J659" s="4">
-        <x:v>9073399.42</x:v>
+        <x:v>125119.97</x:v>
       </x:c>
       <x:c r="K659" s="4">
-        <x:v>9061490.42</x:v>
+        <x:v>125119.97</x:v>
       </x:c>
       <x:c r="L659" s="4">
-        <x:v>11909</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M659" s="4">
-        <x:v>9061490.38</x:v>
+        <x:v>125119.99</x:v>
       </x:c>
       <x:c r="N659" s="5">
-        <x:v>48</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="O659" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:15">
       <x:c r="A660" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B660" s="3" t="s">
         <x:v>1853</x:v>
       </x:c>
       <x:c r="C660" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D660" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E660" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F660" s="3" t="s">
         <x:v>1854</x:v>
       </x:c>
       <x:c r="G660" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H660" s="3" t="s">
         <x:v>1855</x:v>
       </x:c>
       <x:c r="I660" s="3" t="s">
         <x:v>1856</x:v>
       </x:c>
       <x:c r="J660" s="4">
-        <x:v>1941825.02</x:v>
+        <x:v>654961.73</x:v>
       </x:c>
       <x:c r="K660" s="4">
-        <x:v>1941825.02</x:v>
+        <x:v>654961.73</x:v>
       </x:c>
       <x:c r="L660" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M660" s="4">
-        <x:v>1941825</x:v>
+        <x:v>654961.72</x:v>
       </x:c>
       <x:c r="N660" s="5">
-        <x:v>24</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O660" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:15">
       <x:c r="A661" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B661" s="3" t="s">
-        <x:v>1853</x:v>
+        <x:v>1857</x:v>
       </x:c>
       <x:c r="C661" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D661" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E661" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F661" s="3" t="s">
         <x:v>1854</x:v>
       </x:c>
       <x:c r="G661" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H661" s="3" t="s">
-        <x:v>1857</x:v>
+        <x:v>1858</x:v>
       </x:c>
       <x:c r="I661" s="3" t="s">
-        <x:v>1858</x:v>
+        <x:v>1859</x:v>
       </x:c>
       <x:c r="J661" s="4">
-        <x:v>15237.25</x:v>
+        <x:v>782469.33</x:v>
       </x:c>
       <x:c r="K661" s="4">
-        <x:v>15237.25</x:v>
+        <x:v>782469.33</x:v>
       </x:c>
       <x:c r="L661" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M661" s="4">
-        <x:v>15237.24</x:v>
+        <x:v>782469.32</x:v>
       </x:c>
       <x:c r="N661" s="5">
-        <x:v>33</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O661" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:15">
       <x:c r="A662" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B662" s="3" t="s">
-        <x:v>1859</x:v>
+        <x:v>1853</x:v>
       </x:c>
       <x:c r="C662" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D662" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E662" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F662" s="3" t="s">
         <x:v>1854</x:v>
       </x:c>
       <x:c r="G662" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H662" s="3" t="s">
         <x:v>1860</x:v>
       </x:c>
       <x:c r="I662" s="3" t="s">
         <x:v>1861</x:v>
       </x:c>
       <x:c r="J662" s="4">
-        <x:v>782469.33</x:v>
+        <x:v>546584.98</x:v>
       </x:c>
       <x:c r="K662" s="4">
-        <x:v>782469.33</x:v>
+        <x:v>546584.98</x:v>
       </x:c>
       <x:c r="L662" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M662" s="4">
-        <x:v>782469.32</x:v>
+        <x:v>546585</x:v>
       </x:c>
       <x:c r="N662" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O662" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:15">
       <x:c r="A663" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B663" s="3" t="s">
         <x:v>1853</x:v>
       </x:c>
       <x:c r="C663" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D663" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E663" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F663" s="3" t="s">
         <x:v>1854</x:v>
       </x:c>
       <x:c r="G663" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H663" s="3" t="s">
         <x:v>1862</x:v>
       </x:c>
-      <x:c r="H663" s="3" t="s">
+      <x:c r="I663" s="3" t="s">
         <x:v>1863</x:v>
       </x:c>
-      <x:c r="I663" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J663" s="4">
-        <x:v>727336.71</x:v>
+        <x:v>1941825.02</x:v>
       </x:c>
       <x:c r="K663" s="4">
-        <x:v>692509.37</x:v>
+        <x:v>1941825.02</x:v>
       </x:c>
       <x:c r="L663" s="4">
-        <x:v>34827.34</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M663" s="4">
-        <x:v>692509.38</x:v>
+        <x:v>1941825</x:v>
       </x:c>
       <x:c r="N663" s="5">
-        <x:v>16</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O663" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:15">
       <x:c r="A664" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B664" s="3" t="s">
         <x:v>1853</x:v>
       </x:c>
       <x:c r="C664" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D664" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E664" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F664" s="3" t="s">
+        <x:v>1854</x:v>
+      </x:c>
+      <x:c r="G664" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H664" s="3" t="s">
+        <x:v>1864</x:v>
+      </x:c>
+      <x:c r="I664" s="3" t="s">
         <x:v>1865</x:v>
       </x:c>
-      <x:c r="G664" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J664" s="4">
-        <x:v>820960.87</x:v>
+        <x:v>15237.25</x:v>
       </x:c>
       <x:c r="K664" s="4">
-        <x:v>807001.93</x:v>
+        <x:v>15237.25</x:v>
       </x:c>
       <x:c r="L664" s="4">
-        <x:v>13958.94</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M664" s="4">
-        <x:v>807001.93</x:v>
+        <x:v>15237.24</x:v>
       </x:c>
       <x:c r="N664" s="5">
-        <x:v>16</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O664" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:15">
       <x:c r="A665" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B665" s="3" t="s">
         <x:v>1853</x:v>
       </x:c>
       <x:c r="C665" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D665" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E665" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F665" s="3" t="s">
-        <x:v>1854</x:v>
+        <x:v>1866</x:v>
       </x:c>
       <x:c r="G665" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H665" s="3" t="s">
+        <x:v>1867</x:v>
+      </x:c>
+      <x:c r="I665" s="3" t="s">
         <x:v>1868</x:v>
       </x:c>
-      <x:c r="I665" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J665" s="4">
-        <x:v>546584.98</x:v>
+        <x:v>195732</x:v>
       </x:c>
       <x:c r="K665" s="4">
-        <x:v>546584.98</x:v>
+        <x:v>195732</x:v>
       </x:c>
       <x:c r="L665" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M665" s="4">
-        <x:v>546585</x:v>
+        <x:v>195732</x:v>
       </x:c>
       <x:c r="N665" s="5">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O665" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="666" spans="1:15">
       <x:c r="A666" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B666" s="3" t="s">
         <x:v>1853</x:v>
       </x:c>
       <x:c r="C666" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D666" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E666" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F666" s="3" t="s">
+        <x:v>1854</x:v>
+      </x:c>
+      <x:c r="G666" s="3" t="s">
+        <x:v>1869</x:v>
+      </x:c>
+      <x:c r="H666" s="3" t="s">
         <x:v>1870</x:v>
       </x:c>
-      <x:c r="G666" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H666" s="3" t="s">
+      <x:c r="I666" s="3" t="s">
         <x:v>1871</x:v>
       </x:c>
-      <x:c r="I666" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J666" s="4">
-        <x:v>195732</x:v>
+        <x:v>727336.71</x:v>
       </x:c>
       <x:c r="K666" s="4">
-        <x:v>195732</x:v>
+        <x:v>692509.37</x:v>
       </x:c>
       <x:c r="L666" s="4">
-        <x:v>0</x:v>
+        <x:v>34827.34</x:v>
       </x:c>
       <x:c r="M666" s="4">
-        <x:v>195732</x:v>
+        <x:v>692509.38</x:v>
       </x:c>
       <x:c r="N666" s="5">
-        <x:v>24</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="O666" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="667" spans="1:15">
       <x:c r="A667" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B667" s="3" t="s">
+        <x:v>1853</x:v>
+      </x:c>
+      <x:c r="C667" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D667" s="3" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E667" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F667" s="3" t="s">
+        <x:v>1872</x:v>
+      </x:c>
+      <x:c r="G667" s="3" t="s">
+        <x:v>1869</x:v>
+      </x:c>
+      <x:c r="H667" s="3" t="s">
         <x:v>1873</x:v>
       </x:c>
-      <x:c r="C667" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F667" s="3" t="s">
+      <x:c r="I667" s="3" t="s">
         <x:v>1874</x:v>
       </x:c>
-      <x:c r="G667" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J667" s="4">
-        <x:v>63978.56</x:v>
+        <x:v>820960.87</x:v>
       </x:c>
       <x:c r="K667" s="4">
-        <x:v>63978.56</x:v>
+        <x:v>807001.93</x:v>
       </x:c>
       <x:c r="L667" s="4">
-        <x:v>0</x:v>
+        <x:v>13958.94</x:v>
       </x:c>
       <x:c r="M667" s="4">
-        <x:v>63978.57</x:v>
+        <x:v>807001.93</x:v>
       </x:c>
       <x:c r="N667" s="5">
-        <x:v>6</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="O667" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="668" spans="1:15">
       <x:c r="A668" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B668" s="3" t="s">
-        <x:v>1853</x:v>
+        <x:v>1875</x:v>
       </x:c>
       <x:c r="C668" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D668" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E668" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F668" s="3" t="s">
-        <x:v>1854</x:v>
+        <x:v>1876</x:v>
       </x:c>
       <x:c r="G668" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>1869</x:v>
       </x:c>
       <x:c r="H668" s="3" t="s">
         <x:v>1877</x:v>
       </x:c>
       <x:c r="I668" s="3" t="s">
         <x:v>1878</x:v>
       </x:c>
       <x:c r="J668" s="4">
-        <x:v>654961.73</x:v>
+        <x:v>63978.56</x:v>
       </x:c>
       <x:c r="K668" s="4">
-        <x:v>654961.73</x:v>
+        <x:v>63978.56</x:v>
       </x:c>
       <x:c r="L668" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M668" s="4">
-        <x:v>654961.72</x:v>
+        <x:v>63978.57</x:v>
       </x:c>
       <x:c r="N668" s="5">
-        <x:v>30</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O668" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="669" spans="1:15">
       <x:c r="A669" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B669" s="3" t="s">
         <x:v>1879</x:v>
       </x:c>
       <x:c r="C669" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D669" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E669" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F669" s="3" t="s">
         <x:v>1880</x:v>
       </x:c>
       <x:c r="G669" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>1881</x:v>
       </x:c>
       <x:c r="H669" s="3" t="s">
-        <x:v>1881</x:v>
+        <x:v>1882</x:v>
       </x:c>
       <x:c r="I669" s="3" t="s">
-        <x:v>1882</x:v>
+        <x:v>1883</x:v>
       </x:c>
       <x:c r="J669" s="4">
-        <x:v>22292.84</x:v>
+        <x:v>20463.95</x:v>
       </x:c>
       <x:c r="K669" s="4">
-        <x:v>22292.84</x:v>
+        <x:v>20463.95</x:v>
       </x:c>
       <x:c r="L669" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M669" s="4">
-        <x:v>22292.83</x:v>
+        <x:v>20463.95</x:v>
       </x:c>
       <x:c r="N669" s="5">
-        <x:v>12</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O669" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="670" spans="1:15">
       <x:c r="A670" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B670" s="3" t="s">
-        <x:v>1879</x:v>
+        <x:v>1884</x:v>
       </x:c>
       <x:c r="C670" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D670" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E670" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F670" s="3" t="s">
-        <x:v>1883</x:v>
+        <x:v>1885</x:v>
       </x:c>
       <x:c r="G670" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>1881</x:v>
       </x:c>
       <x:c r="H670" s="3" t="s">
-        <x:v>1884</x:v>
+        <x:v>1886</x:v>
       </x:c>
       <x:c r="I670" s="3" t="s">
-        <x:v>1885</x:v>
+        <x:v>1887</x:v>
       </x:c>
       <x:c r="J670" s="4">
-        <x:v>769775.58</x:v>
+        <x:v>657303.22</x:v>
       </x:c>
       <x:c r="K670" s="4">
-        <x:v>769775.58</x:v>
+        <x:v>657303.22</x:v>
       </x:c>
       <x:c r="L670" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M670" s="4">
-        <x:v>769775.56</x:v>
+        <x:v>657303.21</x:v>
       </x:c>
       <x:c r="N670" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O670" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="671" spans="1:15">
       <x:c r="A671" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B671" s="3" t="s">
-        <x:v>1879</x:v>
+        <x:v>1884</x:v>
       </x:c>
       <x:c r="C671" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D671" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E671" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F671" s="3" t="s">
-        <x:v>1886</x:v>
+        <x:v>1888</x:v>
       </x:c>
       <x:c r="G671" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>1881</x:v>
       </x:c>
       <x:c r="H671" s="3" t="s">
-        <x:v>1887</x:v>
+        <x:v>1889</x:v>
       </x:c>
       <x:c r="I671" s="3" t="s">
-        <x:v>1888</x:v>
+        <x:v>1890</x:v>
       </x:c>
       <x:c r="J671" s="4">
-        <x:v>790834.54</x:v>
+        <x:v>721944.12</x:v>
       </x:c>
       <x:c r="K671" s="4">
-        <x:v>790834.54</x:v>
+        <x:v>715808.62</x:v>
       </x:c>
       <x:c r="L671" s="4">
-        <x:v>0</x:v>
+        <x:v>6135.5</x:v>
       </x:c>
       <x:c r="M671" s="4">
-        <x:v>790422.58</x:v>
+        <x:v>689876.86</x:v>
       </x:c>
       <x:c r="N671" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O671" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="672" spans="1:15">
       <x:c r="A672" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B672" s="3" t="s">
-        <x:v>1879</x:v>
+        <x:v>1884</x:v>
       </x:c>
       <x:c r="C672" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D672" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E672" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F672" s="3" t="s">
-        <x:v>1880</x:v>
+        <x:v>1891</x:v>
       </x:c>
       <x:c r="G672" s="3" t="s">
-        <x:v>1889</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H672" s="3" t="s">
-        <x:v>1890</x:v>
+        <x:v>1892</x:v>
       </x:c>
       <x:c r="I672" s="3" t="s">
-        <x:v>1891</x:v>
+        <x:v>1893</x:v>
       </x:c>
       <x:c r="J672" s="4">
-        <x:v>657303.22</x:v>
+        <x:v>387522.51</x:v>
       </x:c>
       <x:c r="K672" s="4">
-        <x:v>657303.22</x:v>
+        <x:v>387522.51</x:v>
       </x:c>
       <x:c r="L672" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M672" s="4">
-        <x:v>657303.21</x:v>
+        <x:v>387522.54</x:v>
       </x:c>
       <x:c r="N672" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O672" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="673" spans="1:15">
       <x:c r="A673" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B673" s="3" t="s">
-        <x:v>1879</x:v>
+        <x:v>1884</x:v>
       </x:c>
       <x:c r="C673" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D673" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E673" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F673" s="3" t="s">
-        <x:v>1883</x:v>
+        <x:v>1885</x:v>
       </x:c>
       <x:c r="G673" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H673" s="3" t="s">
-        <x:v>1892</x:v>
+        <x:v>1894</x:v>
       </x:c>
       <x:c r="I673" s="3" t="s">
-        <x:v>1893</x:v>
+        <x:v>1895</x:v>
       </x:c>
       <x:c r="J673" s="4">
-        <x:v>601882.71</x:v>
+        <x:v>22292.84</x:v>
       </x:c>
       <x:c r="K673" s="4">
-        <x:v>601882.71</x:v>
+        <x:v>22292.84</x:v>
       </x:c>
       <x:c r="L673" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M673" s="4">
-        <x:v>601882.7</x:v>
+        <x:v>22292.83</x:v>
       </x:c>
       <x:c r="N673" s="5">
-        <x:v>30</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O673" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="674" spans="1:15">
       <x:c r="A674" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B674" s="3" t="s">
-        <x:v>1879</x:v>
+        <x:v>1884</x:v>
       </x:c>
       <x:c r="C674" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D674" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E674" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F674" s="3" t="s">
-        <x:v>1883</x:v>
+        <x:v>1880</x:v>
       </x:c>
       <x:c r="G674" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H674" s="3" t="s">
-        <x:v>1894</x:v>
+        <x:v>1896</x:v>
       </x:c>
       <x:c r="I674" s="3" t="s">
-        <x:v>1895</x:v>
+        <x:v>1897</x:v>
       </x:c>
       <x:c r="J674" s="4">
-        <x:v>366821.57</x:v>
+        <x:v>790834.54</x:v>
       </x:c>
       <x:c r="K674" s="4">
-        <x:v>366821.57</x:v>
+        <x:v>790834.54</x:v>
       </x:c>
       <x:c r="L674" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M674" s="4">
-        <x:v>366821.57</x:v>
+        <x:v>790422.58</x:v>
       </x:c>
       <x:c r="N674" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O674" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="675" spans="1:15">
       <x:c r="A675" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B675" s="3" t="s">
-        <x:v>1879</x:v>
+        <x:v>1884</x:v>
       </x:c>
       <x:c r="C675" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D675" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E675" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F675" s="3" t="s">
-        <x:v>1883</x:v>
+        <x:v>1891</x:v>
       </x:c>
       <x:c r="G675" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H675" s="3" t="s">
-        <x:v>1896</x:v>
+        <x:v>1898</x:v>
       </x:c>
       <x:c r="I675" s="3" t="s">
-        <x:v>1897</x:v>
+        <x:v>1899</x:v>
       </x:c>
       <x:c r="J675" s="4">
-        <x:v>387522.51</x:v>
+        <x:v>601882.71</x:v>
       </x:c>
       <x:c r="K675" s="4">
-        <x:v>387522.51</x:v>
+        <x:v>601882.71</x:v>
       </x:c>
       <x:c r="L675" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M675" s="4">
-        <x:v>387522.54</x:v>
+        <x:v>601882.7</x:v>
       </x:c>
       <x:c r="N675" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O675" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="676" spans="1:15">
       <x:c r="A676" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B676" s="3" t="s">
-        <x:v>1879</x:v>
+        <x:v>1884</x:v>
       </x:c>
       <x:c r="C676" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D676" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E676" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F676" s="3" t="s">
-        <x:v>1883</x:v>
+        <x:v>1891</x:v>
       </x:c>
       <x:c r="G676" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H676" s="3" t="s">
-        <x:v>1898</x:v>
+        <x:v>1900</x:v>
       </x:c>
       <x:c r="I676" s="3" t="s">
-        <x:v>1899</x:v>
+        <x:v>1901</x:v>
       </x:c>
       <x:c r="J676" s="4">
-        <x:v>155468.39</x:v>
+        <x:v>769775.58</x:v>
       </x:c>
       <x:c r="K676" s="4">
-        <x:v>155468.39</x:v>
+        <x:v>769775.58</x:v>
       </x:c>
       <x:c r="L676" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M676" s="4">
-        <x:v>155388.51</x:v>
+        <x:v>769775.56</x:v>
       </x:c>
       <x:c r="N676" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O676" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="677" spans="1:15">
       <x:c r="A677" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B677" s="3" t="s">
-        <x:v>1879</x:v>
+        <x:v>1884</x:v>
       </x:c>
       <x:c r="C677" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D677" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E677" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F677" s="3" t="s">
-        <x:v>1883</x:v>
+        <x:v>1891</x:v>
       </x:c>
       <x:c r="G677" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H677" s="3" t="s">
-        <x:v>1900</x:v>
+        <x:v>1902</x:v>
       </x:c>
       <x:c r="I677" s="3" t="s">
-        <x:v>1901</x:v>
+        <x:v>1903</x:v>
       </x:c>
       <x:c r="J677" s="4">
         <x:v>215883.61</x:v>
       </x:c>
       <x:c r="K677" s="4">
         <x:v>215883.61</x:v>
       </x:c>
       <x:c r="L677" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M677" s="4">
         <x:v>215702.05</x:v>
       </x:c>
       <x:c r="N677" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O677" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="678" spans="1:15">
       <x:c r="A678" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B678" s="3" t="s">
-        <x:v>1879</x:v>
+        <x:v>1884</x:v>
       </x:c>
       <x:c r="C678" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D678" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E678" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F678" s="3" t="s">
-        <x:v>1902</x:v>
+        <x:v>1891</x:v>
       </x:c>
       <x:c r="G678" s="3" t="s">
-        <x:v>1889</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H678" s="3" t="s">
-        <x:v>1903</x:v>
+        <x:v>1904</x:v>
       </x:c>
       <x:c r="I678" s="3" t="s">
-        <x:v>1904</x:v>
+        <x:v>1905</x:v>
       </x:c>
       <x:c r="J678" s="4">
-        <x:v>721944.12</x:v>
+        <x:v>155468.39</x:v>
       </x:c>
       <x:c r="K678" s="4">
-        <x:v>715808.62</x:v>
+        <x:v>155468.39</x:v>
       </x:c>
       <x:c r="L678" s="4">
-        <x:v>6135.5</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M678" s="4">
-        <x:v>689876.86</x:v>
+        <x:v>155388.51</x:v>
       </x:c>
       <x:c r="N678" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O678" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="679" spans="1:15">
       <x:c r="A679" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B679" s="3" t="s">
-        <x:v>1905</x:v>
+        <x:v>1884</x:v>
       </x:c>
       <x:c r="C679" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D679" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E679" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F679" s="3" t="s">
-        <x:v>1886</x:v>
+        <x:v>1891</x:v>
       </x:c>
       <x:c r="G679" s="3" t="s">
-        <x:v>1889</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H679" s="3" t="s">
         <x:v>1906</x:v>
       </x:c>
       <x:c r="I679" s="3" t="s">
         <x:v>1907</x:v>
       </x:c>
       <x:c r="J679" s="4">
-        <x:v>20463.95</x:v>
+        <x:v>366821.57</x:v>
       </x:c>
       <x:c r="K679" s="4">
-        <x:v>20463.95</x:v>
+        <x:v>366821.57</x:v>
       </x:c>
       <x:c r="L679" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M679" s="4">
-        <x:v>20463.95</x:v>
+        <x:v>366821.57</x:v>
       </x:c>
       <x:c r="N679" s="5">
-        <x:v>5</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O679" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="680" spans="1:15">
       <x:c r="A680" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B680" s="3" t="s">
         <x:v>1908</x:v>
       </x:c>
       <x:c r="C680" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D680" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E680" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F680" s="3" t="s">
         <x:v>1909</x:v>
       </x:c>
       <x:c r="G680" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H680" s="3" t="s">
         <x:v>1910</x:v>
       </x:c>
       <x:c r="I680" s="3" t="s">
         <x:v>1911</x:v>
       </x:c>
       <x:c r="J680" s="4">
-        <x:v>637185.98</x:v>
+        <x:v>458751.62</x:v>
       </x:c>
       <x:c r="K680" s="4">
-        <x:v>637185.98</x:v>
+        <x:v>458751.62</x:v>
       </x:c>
       <x:c r="L680" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M680" s="4">
-        <x:v>637185.97</x:v>
+        <x:v>458751.62</x:v>
       </x:c>
       <x:c r="N680" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O680" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="681" spans="1:15">
       <x:c r="A681" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B681" s="3" t="s">
         <x:v>1908</x:v>
       </x:c>
       <x:c r="C681" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D681" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E681" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F681" s="3" t="s">
         <x:v>1909</x:v>
       </x:c>
       <x:c r="G681" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H681" s="3" t="s">
         <x:v>1912</x:v>
       </x:c>
       <x:c r="I681" s="3" t="s">
         <x:v>1913</x:v>
       </x:c>
       <x:c r="J681" s="4">
-        <x:v>622246.79</x:v>
+        <x:v>734686.3</x:v>
       </x:c>
       <x:c r="K681" s="4">
-        <x:v>622246.79</x:v>
+        <x:v>734686.3</x:v>
       </x:c>
       <x:c r="L681" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M681" s="4">
-        <x:v>622246.79</x:v>
+        <x:v>734686.31</x:v>
       </x:c>
       <x:c r="N681" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O681" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="682" spans="1:15">
       <x:c r="A682" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B682" s="3" t="s">
         <x:v>1908</x:v>
       </x:c>
       <x:c r="C682" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D682" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E682" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F682" s="3" t="s">
+        <x:v>1909</x:v>
+      </x:c>
+      <x:c r="G682" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H682" s="3" t="s">
         <x:v>1914</x:v>
       </x:c>
-      <x:c r="G682" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H682" s="3" t="s">
+      <x:c r="I682" s="3" t="s">
         <x:v>1915</x:v>
       </x:c>
-      <x:c r="I682" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J682" s="4">
-        <x:v>565852.73</x:v>
+        <x:v>288047.51</x:v>
       </x:c>
       <x:c r="K682" s="4">
-        <x:v>565852.73</x:v>
+        <x:v>288047.51</x:v>
       </x:c>
       <x:c r="L682" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M682" s="4">
-        <x:v>565852.74</x:v>
+        <x:v>288047.51</x:v>
       </x:c>
       <x:c r="N682" s="5">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O682" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="683" spans="1:15">
       <x:c r="A683" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B683" s="3" t="s">
         <x:v>1908</x:v>
       </x:c>
       <x:c r="C683" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D683" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E683" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F683" s="3" t="s">
+        <x:v>1916</x:v>
+      </x:c>
+      <x:c r="G683" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H683" s="3" t="s">
         <x:v>1917</x:v>
       </x:c>
-      <x:c r="G683" s="3" t="s">
+      <x:c r="I683" s="3" t="s">
         <x:v>1918</x:v>
       </x:c>
-      <x:c r="H683" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J683" s="4">
-        <x:v>746177.43</x:v>
+        <x:v>637185.98</x:v>
       </x:c>
       <x:c r="K683" s="4">
-        <x:v>746177.43</x:v>
+        <x:v>637185.98</x:v>
       </x:c>
       <x:c r="L683" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M683" s="4">
-        <x:v>746177.46</x:v>
+        <x:v>637185.97</x:v>
       </x:c>
       <x:c r="N683" s="5">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O683" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="684" spans="1:15">
       <x:c r="A684" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B684" s="3" t="s">
         <x:v>1908</x:v>
       </x:c>
       <x:c r="C684" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D684" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E684" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F684" s="3" t="s">
-        <x:v>1909</x:v>
+        <x:v>1919</x:v>
       </x:c>
       <x:c r="G684" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H684" s="3" t="s">
+        <x:v>1920</x:v>
+      </x:c>
+      <x:c r="I684" s="3" t="s">
         <x:v>1921</x:v>
       </x:c>
-      <x:c r="I684" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J684" s="4">
-        <x:v>563125.52</x:v>
+        <x:v>22458.85</x:v>
       </x:c>
       <x:c r="K684" s="4">
-        <x:v>563125.52</x:v>
+        <x:v>22458.85</x:v>
       </x:c>
       <x:c r="L684" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M684" s="4">
-        <x:v>563125.53</x:v>
+        <x:v>22458.85</x:v>
       </x:c>
       <x:c r="N684" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O684" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="685" spans="1:15">
       <x:c r="A685" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B685" s="3" t="s">
         <x:v>1908</x:v>
       </x:c>
       <x:c r="C685" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D685" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E685" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F685" s="3" t="s">
+        <x:v>1916</x:v>
+      </x:c>
+      <x:c r="G685" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H685" s="3" t="s">
+        <x:v>1922</x:v>
+      </x:c>
+      <x:c r="I685" s="3" t="s">
         <x:v>1923</x:v>
       </x:c>
-      <x:c r="G685" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J685" s="4">
-        <x:v>735628.4</x:v>
+        <x:v>622246.79</x:v>
       </x:c>
       <x:c r="K685" s="4">
-        <x:v>735628.4</x:v>
+        <x:v>622246.79</x:v>
       </x:c>
       <x:c r="L685" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M685" s="4">
-        <x:v>735628.42</x:v>
+        <x:v>622246.79</x:v>
       </x:c>
       <x:c r="N685" s="5">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O685" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="686" spans="1:15">
       <x:c r="A686" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B686" s="3" t="s">
         <x:v>1908</x:v>
       </x:c>
       <x:c r="C686" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D686" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E686" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F686" s="3" t="s">
-        <x:v>1926</x:v>
+        <x:v>1916</x:v>
       </x:c>
       <x:c r="G686" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H686" s="3" t="s">
-        <x:v>1927</x:v>
+        <x:v>1924</x:v>
       </x:c>
       <x:c r="I686" s="3" t="s">
-        <x:v>1928</x:v>
+        <x:v>1925</x:v>
       </x:c>
       <x:c r="J686" s="4">
-        <x:v>22458.85</x:v>
+        <x:v>563125.52</x:v>
       </x:c>
       <x:c r="K686" s="4">
-        <x:v>22458.85</x:v>
+        <x:v>563125.52</x:v>
       </x:c>
       <x:c r="L686" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M686" s="4">
-        <x:v>22458.85</x:v>
+        <x:v>563125.53</x:v>
       </x:c>
       <x:c r="N686" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O686" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="687" spans="1:15">
       <x:c r="A687" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B687" s="3" t="s">
         <x:v>1908</x:v>
       </x:c>
       <x:c r="C687" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D687" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E687" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F687" s="3" t="s">
-        <x:v>1929</x:v>
+        <x:v>1926</x:v>
       </x:c>
       <x:c r="G687" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H687" s="3" t="s">
-        <x:v>1930</x:v>
+        <x:v>1927</x:v>
       </x:c>
       <x:c r="I687" s="3" t="s">
-        <x:v>1931</x:v>
+        <x:v>1928</x:v>
       </x:c>
       <x:c r="J687" s="4">
-        <x:v>734686.3</x:v>
+        <x:v>565852.73</x:v>
       </x:c>
       <x:c r="K687" s="4">
-        <x:v>734686.3</x:v>
+        <x:v>565852.73</x:v>
       </x:c>
       <x:c r="L687" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M687" s="4">
-        <x:v>734686.31</x:v>
+        <x:v>565852.74</x:v>
       </x:c>
       <x:c r="N687" s="5">
-        <x:v>24</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O687" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="688" spans="1:15">
       <x:c r="A688" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B688" s="3" t="s">
         <x:v>1908</x:v>
       </x:c>
       <x:c r="C688" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D688" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E688" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F688" s="3" t="s">
         <x:v>1929</x:v>
       </x:c>
       <x:c r="G688" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>1930</x:v>
       </x:c>
       <x:c r="H688" s="3" t="s">
+        <x:v>1931</x:v>
+      </x:c>
+      <x:c r="I688" s="3" t="s">
         <x:v>1932</x:v>
       </x:c>
-      <x:c r="I688" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J688" s="4">
-        <x:v>458751.62</x:v>
+        <x:v>746177.43</x:v>
       </x:c>
       <x:c r="K688" s="4">
-        <x:v>458751.62</x:v>
+        <x:v>746177.43</x:v>
       </x:c>
       <x:c r="L688" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M688" s="4">
-        <x:v>458751.62</x:v>
+        <x:v>746177.46</x:v>
       </x:c>
       <x:c r="N688" s="5">
-        <x:v>24</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O688" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="689" spans="1:15">
       <x:c r="A689" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B689" s="3" t="s">
         <x:v>1908</x:v>
       </x:c>
       <x:c r="C689" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D689" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E689" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F689" s="3" t="s">
-        <x:v>1929</x:v>
+        <x:v>1933</x:v>
       </x:c>
       <x:c r="G689" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>1930</x:v>
       </x:c>
       <x:c r="H689" s="3" t="s">
         <x:v>1934</x:v>
       </x:c>
       <x:c r="I689" s="3" t="s">
         <x:v>1935</x:v>
       </x:c>
       <x:c r="J689" s="4">
-        <x:v>288047.51</x:v>
+        <x:v>735628.4</x:v>
       </x:c>
       <x:c r="K689" s="4">
-        <x:v>288047.51</x:v>
+        <x:v>735628.4</x:v>
       </x:c>
       <x:c r="L689" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M689" s="4">
-        <x:v>288047.51</x:v>
+        <x:v>735628.42</x:v>
       </x:c>
       <x:c r="N689" s="5">
-        <x:v>24</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O689" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="690" spans="1:15">
       <x:c r="A690" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B690" s="3" t="s">
         <x:v>1936</x:v>
       </x:c>
       <x:c r="C690" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D690" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E690" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F690" s="3" t="s">
-        <x:v>1923</x:v>
+        <x:v>1933</x:v>
       </x:c>
       <x:c r="G690" s="3" t="s">
-        <x:v>1918</x:v>
+        <x:v>1930</x:v>
       </x:c>
       <x:c r="H690" s="3" t="s">
         <x:v>1937</x:v>
       </x:c>
       <x:c r="I690" s="3" t="s">
         <x:v>1938</x:v>
       </x:c>
       <x:c r="J690" s="4">
         <x:v>91962.68</x:v>
       </x:c>
       <x:c r="K690" s="4">
         <x:v>91962.68</x:v>
       </x:c>
       <x:c r="L690" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M690" s="4">
         <x:v>91962.68</x:v>
       </x:c>
       <x:c r="N690" s="5">
         <x:v>5</x:v>
       </x:c>
       <x:c r="O690" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="691" spans="1:15">
       <x:c r="A691" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B691" s="3" t="s">
         <x:v>1939</x:v>
       </x:c>
       <x:c r="C691" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D691" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E691" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F691" s="3" t="s">
         <x:v>1940</x:v>
       </x:c>
       <x:c r="G691" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>1941</x:v>
       </x:c>
       <x:c r="H691" s="3" t="s">
-        <x:v>1941</x:v>
+        <x:v>1942</x:v>
       </x:c>
       <x:c r="I691" s="3" t="s">
-        <x:v>1942</x:v>
+        <x:v>1943</x:v>
       </x:c>
       <x:c r="J691" s="4">
-        <x:v>1018868.76</x:v>
+        <x:v>79329.6</x:v>
       </x:c>
       <x:c r="K691" s="4">
-        <x:v>1018868.76</x:v>
+        <x:v>79329.6</x:v>
       </x:c>
       <x:c r="L691" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M691" s="4">
-        <x:v>1018868.74</x:v>
+        <x:v>79329.6</x:v>
       </x:c>
       <x:c r="N691" s="5">
-        <x:v>24</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O691" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="692" spans="1:15">
       <x:c r="A692" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B692" s="3" t="s">
-        <x:v>1939</x:v>
+        <x:v>1944</x:v>
       </x:c>
       <x:c r="C692" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D692" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E692" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F692" s="3" t="s">
-        <x:v>1940</x:v>
+        <x:v>1945</x:v>
       </x:c>
       <x:c r="G692" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H692" s="3" t="s">
-        <x:v>1943</x:v>
+        <x:v>1946</x:v>
       </x:c>
       <x:c r="I692" s="3" t="s">
-        <x:v>1944</x:v>
+        <x:v>1947</x:v>
       </x:c>
       <x:c r="J692" s="4">
-        <x:v>58561.06</x:v>
+        <x:v>431720.37</x:v>
       </x:c>
       <x:c r="K692" s="4">
-        <x:v>50812.98</x:v>
+        <x:v>431720.37</x:v>
       </x:c>
       <x:c r="L692" s="4">
-        <x:v>7748.08</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M692" s="4">
-        <x:v>50812.98</x:v>
+        <x:v>431739.8</x:v>
       </x:c>
       <x:c r="N692" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O692" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="693" spans="1:15">
       <x:c r="A693" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B693" s="3" t="s">
-        <x:v>1939</x:v>
+        <x:v>1944</x:v>
       </x:c>
       <x:c r="C693" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D693" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E693" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F693" s="3" t="s">
-        <x:v>1945</x:v>
+        <x:v>1948</x:v>
       </x:c>
       <x:c r="G693" s="3" t="s">
-        <x:v>1946</x:v>
+        <x:v>1941</x:v>
       </x:c>
       <x:c r="H693" s="3" t="s">
-        <x:v>1947</x:v>
+        <x:v>1949</x:v>
       </x:c>
       <x:c r="I693" s="3" t="s">
-        <x:v>1948</x:v>
+        <x:v>1950</x:v>
       </x:c>
       <x:c r="J693" s="4">
-        <x:v>954138.7</x:v>
+        <x:v>650222.79</x:v>
       </x:c>
       <x:c r="K693" s="4">
-        <x:v>954138.7</x:v>
+        <x:v>650222.79</x:v>
       </x:c>
       <x:c r="L693" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M693" s="4">
-        <x:v>954138.71</x:v>
+        <x:v>650222.8</x:v>
       </x:c>
       <x:c r="N693" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O693" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="694" spans="1:15">
       <x:c r="A694" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B694" s="3" t="s">
-        <x:v>1939</x:v>
+        <x:v>1944</x:v>
       </x:c>
       <x:c r="C694" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D694" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E694" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F694" s="3" t="s">
-        <x:v>1949</x:v>
+        <x:v>1951</x:v>
       </x:c>
       <x:c r="G694" s="3" t="s">
-        <x:v>1946</x:v>
+        <x:v>1941</x:v>
       </x:c>
       <x:c r="H694" s="3" t="s">
-        <x:v>1950</x:v>
+        <x:v>1952</x:v>
       </x:c>
       <x:c r="I694" s="3" t="s">
-        <x:v>1951</x:v>
+        <x:v>1953</x:v>
       </x:c>
       <x:c r="J694" s="4">
-        <x:v>650222.79</x:v>
+        <x:v>954138.7</x:v>
       </x:c>
       <x:c r="K694" s="4">
-        <x:v>650222.79</x:v>
+        <x:v>954138.7</x:v>
       </x:c>
       <x:c r="L694" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M694" s="4">
-        <x:v>650222.8</x:v>
+        <x:v>954138.71</x:v>
       </x:c>
       <x:c r="N694" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O694" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="695" spans="1:15">
       <x:c r="A695" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B695" s="3" t="s">
-        <x:v>1939</x:v>
+        <x:v>1954</x:v>
       </x:c>
       <x:c r="C695" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D695" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E695" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F695" s="3" t="s">
-        <x:v>1940</x:v>
+        <x:v>1955</x:v>
       </x:c>
       <x:c r="G695" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H695" s="3" t="s">
-        <x:v>1952</x:v>
+        <x:v>1956</x:v>
       </x:c>
       <x:c r="I695" s="3" t="s">
-        <x:v>1953</x:v>
+        <x:v>1957</x:v>
       </x:c>
       <x:c r="J695" s="4">
-        <x:v>431720.37</x:v>
+        <x:v>381751.93</x:v>
       </x:c>
       <x:c r="K695" s="4">
-        <x:v>431720.37</x:v>
+        <x:v>250735.17</x:v>
       </x:c>
       <x:c r="L695" s="4">
-        <x:v>0</x:v>
+        <x:v>131016.76</x:v>
       </x:c>
       <x:c r="M695" s="4">
-        <x:v>431739.8</x:v>
+        <x:v>250735.17</x:v>
       </x:c>
       <x:c r="N695" s="5">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O695" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="696" spans="1:15">
       <x:c r="A696" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B696" s="3" t="s">
-        <x:v>1939</x:v>
+        <x:v>1944</x:v>
       </x:c>
       <x:c r="C696" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D696" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E696" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F696" s="3" t="s">
-        <x:v>1940</x:v>
+        <x:v>1958</x:v>
       </x:c>
       <x:c r="G696" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H696" s="3" t="s">
-        <x:v>1954</x:v>
+        <x:v>1959</x:v>
       </x:c>
       <x:c r="I696" s="3" t="s">
-        <x:v>1955</x:v>
+        <x:v>1960</x:v>
       </x:c>
       <x:c r="J696" s="4">
-        <x:v>17929.9</x:v>
+        <x:v>1333818.16</x:v>
       </x:c>
       <x:c r="K696" s="4">
-        <x:v>17929.9</x:v>
+        <x:v>1333818.16</x:v>
       </x:c>
       <x:c r="L696" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M696" s="4">
-        <x:v>17929.9</x:v>
+        <x:v>1333818.15</x:v>
       </x:c>
       <x:c r="N696" s="5">
-        <x:v>90</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O696" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="697" spans="1:15">
       <x:c r="A697" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B697" s="3" t="s">
-        <x:v>1939</x:v>
+        <x:v>1944</x:v>
       </x:c>
       <x:c r="C697" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D697" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E697" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F697" s="3" t="s">
-        <x:v>1940</x:v>
+        <x:v>1945</x:v>
       </x:c>
       <x:c r="G697" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H697" s="3" t="s">
-        <x:v>1956</x:v>
+        <x:v>1961</x:v>
       </x:c>
       <x:c r="I697" s="3" t="s">
-        <x:v>1957</x:v>
+        <x:v>1962</x:v>
       </x:c>
       <x:c r="J697" s="4">
-        <x:v>2328204.6</x:v>
+        <x:v>58561.06</x:v>
       </x:c>
       <x:c r="K697" s="4">
-        <x:v>2328204.6</x:v>
+        <x:v>50812.98</x:v>
       </x:c>
       <x:c r="L697" s="4">
-        <x:v>0</x:v>
+        <x:v>7748.08</x:v>
       </x:c>
       <x:c r="M697" s="4">
-        <x:v>2328204.6</x:v>
+        <x:v>50812.98</x:v>
       </x:c>
       <x:c r="N697" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O697" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="698" spans="1:15">
       <x:c r="A698" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B698" s="3" t="s">
-        <x:v>1958</x:v>
+        <x:v>1944</x:v>
       </x:c>
       <x:c r="C698" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D698" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E698" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F698" s="3" t="s">
-        <x:v>1959</x:v>
+        <x:v>1963</x:v>
       </x:c>
       <x:c r="G698" s="3" t="s">
-        <x:v>1946</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H698" s="3" t="s">
-        <x:v>1960</x:v>
+        <x:v>1964</x:v>
       </x:c>
       <x:c r="I698" s="3" t="s">
-        <x:v>1961</x:v>
+        <x:v>1965</x:v>
       </x:c>
       <x:c r="J698" s="4">
-        <x:v>79329.6</x:v>
+        <x:v>1096323.28</x:v>
       </x:c>
       <x:c r="K698" s="4">
-        <x:v>79329.6</x:v>
+        <x:v>1096323.28</x:v>
       </x:c>
       <x:c r="L698" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M698" s="4">
-        <x:v>79329.6</x:v>
+        <x:v>1096323.3</x:v>
       </x:c>
       <x:c r="N698" s="5">
-        <x:v>5</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O698" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="699" spans="1:15">
       <x:c r="A699" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B699" s="3" t="s">
-        <x:v>1939</x:v>
+        <x:v>1944</x:v>
       </x:c>
       <x:c r="C699" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D699" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E699" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F699" s="3" t="s">
-        <x:v>1962</x:v>
+        <x:v>1945</x:v>
       </x:c>
       <x:c r="G699" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H699" s="3" t="s">
-        <x:v>1963</x:v>
+        <x:v>1966</x:v>
       </x:c>
       <x:c r="I699" s="3" t="s">
-        <x:v>1964</x:v>
+        <x:v>1967</x:v>
       </x:c>
       <x:c r="J699" s="4">
-        <x:v>1333818.16</x:v>
+        <x:v>1018868.76</x:v>
       </x:c>
       <x:c r="K699" s="4">
-        <x:v>1333818.16</x:v>
+        <x:v>1018868.76</x:v>
       </x:c>
       <x:c r="L699" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M699" s="4">
-        <x:v>1333818.15</x:v>
+        <x:v>1018868.74</x:v>
       </x:c>
       <x:c r="N699" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O699" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="700" spans="1:15">
       <x:c r="A700" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B700" s="3" t="s">
-        <x:v>1965</x:v>
+        <x:v>1944</x:v>
       </x:c>
       <x:c r="C700" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D700" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E700" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F700" s="3" t="s">
-        <x:v>1966</x:v>
+        <x:v>1945</x:v>
       </x:c>
       <x:c r="G700" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H700" s="3" t="s">
-        <x:v>1967</x:v>
+        <x:v>1968</x:v>
       </x:c>
       <x:c r="I700" s="3" t="s">
-        <x:v>1968</x:v>
+        <x:v>1969</x:v>
       </x:c>
       <x:c r="J700" s="4">
-        <x:v>381751.93</x:v>
+        <x:v>2328204.6</x:v>
       </x:c>
       <x:c r="K700" s="4">
-        <x:v>250735.17</x:v>
+        <x:v>2328204.6</x:v>
       </x:c>
       <x:c r="L700" s="4">
-        <x:v>131016.76</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M700" s="4">
-        <x:v>250735.17</x:v>
+        <x:v>2328204.6</x:v>
       </x:c>
       <x:c r="N700" s="5">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O700" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="701" spans="1:15">
       <x:c r="A701" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B701" s="3" t="s">
-        <x:v>1939</x:v>
+        <x:v>1944</x:v>
       </x:c>
       <x:c r="C701" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D701" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E701" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F701" s="3" t="s">
-        <x:v>1969</x:v>
+        <x:v>1945</x:v>
       </x:c>
       <x:c r="G701" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H701" s="3" t="s">
         <x:v>1970</x:v>
       </x:c>
       <x:c r="I701" s="3" t="s">
         <x:v>1971</x:v>
       </x:c>
       <x:c r="J701" s="4">
-        <x:v>1096323.28</x:v>
+        <x:v>17929.9</x:v>
       </x:c>
       <x:c r="K701" s="4">
-        <x:v>1096323.28</x:v>
+        <x:v>17929.9</x:v>
       </x:c>
       <x:c r="L701" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M701" s="4">
-        <x:v>1096323.3</x:v>
+        <x:v>17929.9</x:v>
       </x:c>
       <x:c r="N701" s="5">
-        <x:v>24</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="O701" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="702" spans="1:15">
       <x:c r="A702" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B702" s="3" t="s">
         <x:v>1972</x:v>
       </x:c>
       <x:c r="C702" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D702" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E702" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F702" s="3" t="s">
         <x:v>1973</x:v>
       </x:c>
       <x:c r="G702" s="3" t="s">
@@ -39971,1778 +39971,1778 @@
       <x:c r="B703" s="3" t="s">
         <x:v>1976</x:v>
       </x:c>
       <x:c r="C703" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D703" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E703" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F703" s="3" t="s">
         <x:v>1977</x:v>
       </x:c>
       <x:c r="G703" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H703" s="3" t="s">
         <x:v>1978</x:v>
       </x:c>
       <x:c r="I703" s="3" t="s">
         <x:v>1979</x:v>
       </x:c>
       <x:c r="J703" s="4">
-        <x:v>42712.67</x:v>
+        <x:v>533859.2</x:v>
       </x:c>
       <x:c r="K703" s="4">
-        <x:v>42712.67</x:v>
+        <x:v>533859.2</x:v>
       </x:c>
       <x:c r="L703" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M703" s="4">
-        <x:v>42712.67</x:v>
+        <x:v>533859.21</x:v>
       </x:c>
       <x:c r="N703" s="5">
-        <x:v>5</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="O703" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="704" spans="1:15">
       <x:c r="A704" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B704" s="3" t="s">
-        <x:v>1980</x:v>
+        <x:v>1976</x:v>
       </x:c>
       <x:c r="C704" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D704" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E704" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F704" s="3" t="s">
         <x:v>1977</x:v>
       </x:c>
       <x:c r="G704" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H704" s="3" t="s">
+        <x:v>1980</x:v>
+      </x:c>
+      <x:c r="I704" s="3" t="s">
         <x:v>1981</x:v>
       </x:c>
-      <x:c r="H704" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J704" s="4">
-        <x:v>705453.7</x:v>
+        <x:v>42712.67</x:v>
       </x:c>
       <x:c r="K704" s="4">
-        <x:v>705453.7</x:v>
+        <x:v>42712.67</x:v>
       </x:c>
       <x:c r="L704" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M704" s="4">
-        <x:v>705453.69</x:v>
+        <x:v>42712.67</x:v>
       </x:c>
       <x:c r="N704" s="5">
-        <x:v>18</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O704" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="705" spans="1:15">
       <x:c r="A705" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B705" s="3" t="s">
-        <x:v>1980</x:v>
+        <x:v>1982</x:v>
       </x:c>
       <x:c r="C705" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D705" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E705" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F705" s="3" t="s">
         <x:v>1977</x:v>
       </x:c>
       <x:c r="G705" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H705" s="3" t="s">
+        <x:v>1983</x:v>
+      </x:c>
+      <x:c r="I705" s="3" t="s">
         <x:v>1984</x:v>
       </x:c>
-      <x:c r="I705" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J705" s="4">
-        <x:v>22827.85</x:v>
+        <x:v>131381.6</x:v>
       </x:c>
       <x:c r="K705" s="4">
-        <x:v>22827.85</x:v>
+        <x:v>131381.6</x:v>
       </x:c>
       <x:c r="L705" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M705" s="4">
-        <x:v>22827.84</x:v>
+        <x:v>131381.57</x:v>
       </x:c>
       <x:c r="N705" s="5">
-        <x:v>40</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="O705" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="706" spans="1:15">
       <x:c r="A706" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B706" s="3" t="s">
-        <x:v>1986</x:v>
+        <x:v>1985</x:v>
       </x:c>
       <x:c r="C706" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D706" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E706" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F706" s="3" t="s">
         <x:v>1977</x:v>
       </x:c>
       <x:c r="G706" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H706" s="3" t="s">
+        <x:v>1986</x:v>
+      </x:c>
+      <x:c r="I706" s="3" t="s">
         <x:v>1987</x:v>
       </x:c>
-      <x:c r="I706" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J706" s="4">
-        <x:v>131381.6</x:v>
+        <x:v>1825045.76</x:v>
       </x:c>
       <x:c r="K706" s="4">
-        <x:v>131381.6</x:v>
+        <x:v>1825045.76</x:v>
       </x:c>
       <x:c r="L706" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M706" s="4">
-        <x:v>131381.57</x:v>
+        <x:v>1825476.44</x:v>
       </x:c>
       <x:c r="N706" s="5">
-        <x:v>10</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O706" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="707" spans="1:15">
       <x:c r="A707" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B707" s="3" t="s">
-        <x:v>1980</x:v>
+        <x:v>1985</x:v>
       </x:c>
       <x:c r="C707" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D707" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E707" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F707" s="3" t="s">
         <x:v>1977</x:v>
       </x:c>
       <x:c r="G707" s="3" t="s">
-        <x:v>1981</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H707" s="3" t="s">
+        <x:v>1988</x:v>
+      </x:c>
+      <x:c r="I707" s="3" t="s">
         <x:v>1989</x:v>
       </x:c>
-      <x:c r="I707" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J707" s="4">
-        <x:v>639734.5</x:v>
+        <x:v>2113957.34</x:v>
       </x:c>
       <x:c r="K707" s="4">
-        <x:v>639734.5</x:v>
+        <x:v>2113957.34</x:v>
       </x:c>
       <x:c r="L707" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M707" s="4">
-        <x:v>639734.51</x:v>
+        <x:v>2113957.37</x:v>
       </x:c>
       <x:c r="N707" s="5">
-        <x:v>18</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O707" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="708" spans="1:15">
       <x:c r="A708" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B708" s="3" t="s">
-        <x:v>1980</x:v>
+        <x:v>1985</x:v>
       </x:c>
       <x:c r="C708" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D708" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E708" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F708" s="3" t="s">
         <x:v>1977</x:v>
       </x:c>
       <x:c r="G708" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H708" s="3" t="s">
+        <x:v>1990</x:v>
+      </x:c>
+      <x:c r="I708" s="3" t="s">
         <x:v>1991</x:v>
       </x:c>
-      <x:c r="I708" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J708" s="4">
-        <x:v>2113957.34</x:v>
+        <x:v>22827.85</x:v>
       </x:c>
       <x:c r="K708" s="4">
-        <x:v>2113957.34</x:v>
+        <x:v>22827.85</x:v>
       </x:c>
       <x:c r="L708" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M708" s="4">
-        <x:v>2113957.37</x:v>
+        <x:v>22827.84</x:v>
       </x:c>
       <x:c r="N708" s="5">
-        <x:v>30</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="O708" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="709" spans="1:15">
       <x:c r="A709" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B709" s="3" t="s">
-        <x:v>1976</x:v>
+        <x:v>1985</x:v>
       </x:c>
       <x:c r="C709" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D709" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E709" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F709" s="3" t="s">
         <x:v>1977</x:v>
       </x:c>
       <x:c r="G709" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>1992</x:v>
       </x:c>
       <x:c r="H709" s="3" t="s">
         <x:v>1993</x:v>
       </x:c>
       <x:c r="I709" s="3" t="s">
         <x:v>1994</x:v>
       </x:c>
       <x:c r="J709" s="4">
-        <x:v>533859.2</x:v>
+        <x:v>705453.7</x:v>
       </x:c>
       <x:c r="K709" s="4">
-        <x:v>533859.2</x:v>
+        <x:v>705453.7</x:v>
       </x:c>
       <x:c r="L709" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M709" s="4">
-        <x:v>533859.21</x:v>
+        <x:v>705453.69</x:v>
       </x:c>
       <x:c r="N709" s="5">
-        <x:v>19</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O709" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="710" spans="1:15">
       <x:c r="A710" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B710" s="3" t="s">
-        <x:v>1980</x:v>
+        <x:v>1985</x:v>
       </x:c>
       <x:c r="C710" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D710" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E710" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F710" s="3" t="s">
         <x:v>1977</x:v>
       </x:c>
       <x:c r="G710" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>1992</x:v>
       </x:c>
       <x:c r="H710" s="3" t="s">
         <x:v>1995</x:v>
       </x:c>
       <x:c r="I710" s="3" t="s">
         <x:v>1996</x:v>
       </x:c>
       <x:c r="J710" s="4">
-        <x:v>1825045.76</x:v>
+        <x:v>639734.5</x:v>
       </x:c>
       <x:c r="K710" s="4">
-        <x:v>1825045.76</x:v>
+        <x:v>639734.5</x:v>
       </x:c>
       <x:c r="L710" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M710" s="4">
-        <x:v>1825476.44</x:v>
+        <x:v>639734.51</x:v>
       </x:c>
       <x:c r="N710" s="5">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O710" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="711" spans="1:15">
       <x:c r="A711" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B711" s="3" t="s">
+        <x:v>1985</x:v>
+      </x:c>
+      <x:c r="C711" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D711" s="3" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E711" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F711" s="3" t="s">
+        <x:v>1977</x:v>
+      </x:c>
+      <x:c r="G711" s="3" t="s">
+        <x:v>1992</x:v>
+      </x:c>
+      <x:c r="H711" s="3" t="s">
         <x:v>1997</x:v>
       </x:c>
-      <x:c r="C711" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F711" s="3" t="s">
+      <x:c r="I711" s="3" t="s">
         <x:v>1998</x:v>
       </x:c>
-      <x:c r="G711" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J711" s="4">
-        <x:v>0</x:v>
+        <x:v>638913.38</x:v>
       </x:c>
       <x:c r="K711" s="4">
-        <x:v>0</x:v>
+        <x:v>638913.38</x:v>
       </x:c>
       <x:c r="L711" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M711" s="4">
-        <x:v>31844.54</x:v>
+        <x:v>638913.38</x:v>
       </x:c>
       <x:c r="N711" s="5">
-        <x:v>5</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="O711" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="712" spans="1:15">
       <x:c r="A712" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B712" s="3" t="s">
-        <x:v>1980</x:v>
+        <x:v>1999</x:v>
       </x:c>
       <x:c r="C712" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D712" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E712" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F712" s="3" t="s">
-        <x:v>1977</x:v>
+        <x:v>2000</x:v>
       </x:c>
       <x:c r="G712" s="3" t="s">
-        <x:v>1981</x:v>
+        <x:v>1992</x:v>
       </x:c>
       <x:c r="H712" s="3" t="s">
         <x:v>2001</x:v>
       </x:c>
       <x:c r="I712" s="3" t="s">
         <x:v>2002</x:v>
       </x:c>
       <x:c r="J712" s="4">
-        <x:v>638913.38</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K712" s="4">
-        <x:v>638913.38</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L712" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M712" s="4">
-        <x:v>638913.38</x:v>
+        <x:v>31844.54</x:v>
       </x:c>
       <x:c r="N712" s="5">
-        <x:v>16</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O712" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="713" spans="1:15">
       <x:c r="A713" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B713" s="3" t="s">
         <x:v>2003</x:v>
       </x:c>
       <x:c r="C713" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D713" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E713" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F713" s="3" t="s">
         <x:v>2004</x:v>
       </x:c>
       <x:c r="G713" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H713" s="3" t="s">
         <x:v>2005</x:v>
       </x:c>
       <x:c r="I713" s="3" t="s">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="J713" s="4">
-        <x:v>488498.88</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K713" s="4">
-        <x:v>488498.88</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L713" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M713" s="4">
-        <x:v>604387.34</x:v>
+        <x:v>201013.51</x:v>
       </x:c>
       <x:c r="N713" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O713" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="714" spans="1:15">
       <x:c r="A714" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B714" s="3" t="s">
-        <x:v>2003</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="C714" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D714" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E714" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F714" s="3" t="s">
-        <x:v>2007</x:v>
+        <x:v>2004</x:v>
       </x:c>
       <x:c r="G714" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H714" s="3" t="s">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="I714" s="3" t="s">
         <x:v>2009</x:v>
       </x:c>
       <x:c r="J714" s="4">
-        <x:v>1533787.58</x:v>
+        <x:v>42294.45</x:v>
       </x:c>
       <x:c r="K714" s="4">
-        <x:v>1533787.58</x:v>
+        <x:v>42294.45</x:v>
       </x:c>
       <x:c r="L714" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M714" s="4">
-        <x:v>1533787.57</x:v>
+        <x:v>42294.46</x:v>
       </x:c>
       <x:c r="N714" s="5">
-        <x:v>30</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="O714" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="715" spans="1:15">
       <x:c r="A715" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B715" s="3" t="s">
         <x:v>2010</x:v>
       </x:c>
       <x:c r="C715" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D715" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E715" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F715" s="3" t="s">
+        <x:v>2004</x:v>
+      </x:c>
+      <x:c r="G715" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H715" s="3" t="s">
         <x:v>2011</x:v>
       </x:c>
-      <x:c r="G715" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H715" s="3" t="s">
+      <x:c r="I715" s="3" t="s">
         <x:v>2012</x:v>
       </x:c>
-      <x:c r="I715" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J715" s="4">
-        <x:v>2121570.28</x:v>
+        <x:v>297815.46</x:v>
       </x:c>
       <x:c r="K715" s="4">
-        <x:v>2121570.28</x:v>
+        <x:v>297815.46</x:v>
       </x:c>
       <x:c r="L715" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M715" s="4">
-        <x:v>2121570.28</x:v>
+        <x:v>522125.54</x:v>
       </x:c>
       <x:c r="N715" s="5">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O715" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="716" spans="1:15">
       <x:c r="A716" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B716" s="3" t="s">
-        <x:v>2003</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="C716" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D716" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E716" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F716" s="3" t="s">
+        <x:v>2004</x:v>
+      </x:c>
+      <x:c r="G716" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H716" s="3" t="s">
+        <x:v>2013</x:v>
+      </x:c>
+      <x:c r="I716" s="3" t="s">
         <x:v>2014</x:v>
       </x:c>
-      <x:c r="G716" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J716" s="4">
-        <x:v>1032330.98</x:v>
+        <x:v>1533787.58</x:v>
       </x:c>
       <x:c r="K716" s="4">
-        <x:v>1032330.98</x:v>
+        <x:v>1533787.58</x:v>
       </x:c>
       <x:c r="L716" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M716" s="4">
-        <x:v>1032330.97</x:v>
+        <x:v>1533787.57</x:v>
       </x:c>
       <x:c r="N716" s="5">
-        <x:v>21</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O716" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="717" spans="1:15">
       <x:c r="A717" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B717" s="3" t="s">
+        <x:v>2007</x:v>
+      </x:c>
+      <x:c r="C717" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D717" s="3" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E717" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F717" s="3" t="s">
+        <x:v>2015</x:v>
+      </x:c>
+      <x:c r="G717" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H717" s="3" t="s">
+        <x:v>2016</x:v>
+      </x:c>
+      <x:c r="I717" s="3" t="s">
         <x:v>2017</x:v>
       </x:c>
-      <x:c r="C717" s="3" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="J717" s="4">
-        <x:v>297815.46</x:v>
+        <x:v>510507.35</x:v>
       </x:c>
       <x:c r="K717" s="4">
-        <x:v>297815.46</x:v>
+        <x:v>510507.35</x:v>
       </x:c>
       <x:c r="L717" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M717" s="4">
-        <x:v>522125.54</x:v>
+        <x:v>632977.11</x:v>
       </x:c>
       <x:c r="N717" s="5">
-        <x:v>24</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O717" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="718" spans="1:15">
       <x:c r="A718" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B718" s="3" t="s">
-        <x:v>2003</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="C718" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D718" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E718" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F718" s="3" t="s">
-        <x:v>2007</x:v>
+        <x:v>2004</x:v>
       </x:c>
       <x:c r="G718" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H718" s="3" t="s">
-        <x:v>2020</x:v>
+        <x:v>2018</x:v>
       </x:c>
       <x:c r="I718" s="3" t="s">
-        <x:v>2021</x:v>
+        <x:v>2019</x:v>
       </x:c>
       <x:c r="J718" s="4">
-        <x:v>42294.45</x:v>
+        <x:v>528466.15</x:v>
       </x:c>
       <x:c r="K718" s="4">
-        <x:v>42294.45</x:v>
+        <x:v>528466.15</x:v>
       </x:c>
       <x:c r="L718" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M718" s="4">
-        <x:v>42294.46</x:v>
+        <x:v>555374.1</x:v>
       </x:c>
       <x:c r="N718" s="5">
-        <x:v>93</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O718" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="719" spans="1:15">
       <x:c r="A719" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B719" s="3" t="s">
-        <x:v>2022</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="C719" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D719" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E719" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F719" s="3" t="s">
-        <x:v>2007</x:v>
+        <x:v>2004</x:v>
       </x:c>
       <x:c r="G719" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H719" s="3" t="s">
-        <x:v>2023</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="I719" s="3" t="s">
-        <x:v>2024</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="J719" s="4">
-        <x:v>0</x:v>
+        <x:v>369009.17</x:v>
       </x:c>
       <x:c r="K719" s="4">
-        <x:v>0</x:v>
+        <x:v>369009.17</x:v>
       </x:c>
       <x:c r="L719" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M719" s="4">
-        <x:v>201013.51</x:v>
+        <x:v>369009.18</x:v>
       </x:c>
       <x:c r="N719" s="5">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O719" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="720" spans="1:15">
       <x:c r="A720" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B720" s="3" t="s">
-        <x:v>2003</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="C720" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D720" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E720" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F720" s="3" t="s">
+        <x:v>2023</x:v>
+      </x:c>
+      <x:c r="G720" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H720" s="3" t="s">
+        <x:v>2024</x:v>
+      </x:c>
+      <x:c r="I720" s="3" t="s">
         <x:v>2025</x:v>
       </x:c>
-      <x:c r="G720" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J720" s="4">
-        <x:v>510507.35</x:v>
+        <x:v>2121570.28</x:v>
       </x:c>
       <x:c r="K720" s="4">
-        <x:v>510507.35</x:v>
+        <x:v>2121570.28</x:v>
       </x:c>
       <x:c r="L720" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M720" s="4">
-        <x:v>632977.11</x:v>
+        <x:v>2121570.28</x:v>
       </x:c>
       <x:c r="N720" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O720" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="721" spans="1:15">
       <x:c r="A721" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B721" s="3" t="s">
-        <x:v>2003</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="C721" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D721" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E721" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F721" s="3" t="s">
-        <x:v>2007</x:v>
+        <x:v>2026</x:v>
       </x:c>
       <x:c r="G721" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H721" s="3" t="s">
+        <x:v>2027</x:v>
+      </x:c>
+      <x:c r="I721" s="3" t="s">
         <x:v>2028</x:v>
       </x:c>
-      <x:c r="I721" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J721" s="4">
-        <x:v>528466.15</x:v>
+        <x:v>488498.88</x:v>
       </x:c>
       <x:c r="K721" s="4">
-        <x:v>528466.15</x:v>
+        <x:v>488498.88</x:v>
       </x:c>
       <x:c r="L721" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M721" s="4">
-        <x:v>555374.1</x:v>
+        <x:v>604387.34</x:v>
       </x:c>
       <x:c r="N721" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O721" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="722" spans="1:15">
       <x:c r="A722" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B722" s="3" t="s">
-        <x:v>2003</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="C722" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D722" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E722" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F722" s="3" t="s">
-        <x:v>2007</x:v>
+        <x:v>2029</x:v>
       </x:c>
       <x:c r="G722" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H722" s="3" t="s">
         <x:v>2030</x:v>
       </x:c>
       <x:c r="I722" s="3" t="s">
         <x:v>2031</x:v>
       </x:c>
       <x:c r="J722" s="4">
-        <x:v>369009.17</x:v>
+        <x:v>1032330.98</x:v>
       </x:c>
       <x:c r="K722" s="4">
-        <x:v>369009.17</x:v>
+        <x:v>1032330.98</x:v>
       </x:c>
       <x:c r="L722" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M722" s="4">
-        <x:v>369009.18</x:v>
+        <x:v>1032330.97</x:v>
       </x:c>
       <x:c r="N722" s="5">
-        <x:v>24</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O722" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="723" spans="1:15">
       <x:c r="A723" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B723" s="3" t="s">
         <x:v>2032</x:v>
       </x:c>
       <x:c r="C723" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D723" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E723" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F723" s="3" t="s">
         <x:v>2033</x:v>
       </x:c>
       <x:c r="G723" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H723" s="3" t="s">
         <x:v>2034</x:v>
       </x:c>
       <x:c r="I723" s="3" t="s">
         <x:v>2035</x:v>
       </x:c>
       <x:c r="J723" s="4">
-        <x:v>364897.46</x:v>
+        <x:v>1023841.47</x:v>
       </x:c>
       <x:c r="K723" s="4">
-        <x:v>364897.46</x:v>
+        <x:v>1023841.47</x:v>
       </x:c>
       <x:c r="L723" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M723" s="4">
-        <x:v>364897.49</x:v>
+        <x:v>1023841.48</x:v>
       </x:c>
       <x:c r="N723" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O723" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="724" spans="1:15">
       <x:c r="A724" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B724" s="3" t="s">
-        <x:v>2032</x:v>
+        <x:v>2036</x:v>
       </x:c>
       <x:c r="C724" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D724" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E724" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F724" s="3" t="s">
-        <x:v>2036</x:v>
+        <x:v>2037</x:v>
       </x:c>
       <x:c r="G724" s="3" t="s">
-        <x:v>2037</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H724" s="3" t="s">
         <x:v>2038</x:v>
       </x:c>
       <x:c r="I724" s="3" t="s">
         <x:v>2039</x:v>
       </x:c>
       <x:c r="J724" s="4">
-        <x:v>0</x:v>
+        <x:v>5488011.68</x:v>
       </x:c>
       <x:c r="K724" s="4">
-        <x:v>0</x:v>
+        <x:v>5488011.68</x:v>
       </x:c>
       <x:c r="L724" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M724" s="4">
-        <x:v>0</x:v>
+        <x:v>5958274.9</x:v>
       </x:c>
       <x:c r="N724" s="5">
-        <x:v>6</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O724" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="725" spans="1:15">
       <x:c r="A725" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B725" s="3" t="s">
-        <x:v>2032</x:v>
+        <x:v>2036</x:v>
       </x:c>
       <x:c r="C725" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D725" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E725" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F725" s="3" t="s">
+        <x:v>2037</x:v>
+      </x:c>
+      <x:c r="G725" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H725" s="3" t="s">
         <x:v>2040</x:v>
       </x:c>
-      <x:c r="G725" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H725" s="3" t="s">
+      <x:c r="I725" s="3" t="s">
         <x:v>2041</x:v>
       </x:c>
-      <x:c r="I725" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J725" s="4">
-        <x:v>1023841.47</x:v>
+        <x:v>2367827.98</x:v>
       </x:c>
       <x:c r="K725" s="4">
-        <x:v>1023841.47</x:v>
+        <x:v>2367827.98</x:v>
       </x:c>
       <x:c r="L725" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M725" s="4">
-        <x:v>1023841.48</x:v>
+        <x:v>2367827.93</x:v>
       </x:c>
       <x:c r="N725" s="5">
-        <x:v>24</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O725" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="726" spans="1:15">
       <x:c r="A726" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B726" s="3" t="s">
+        <x:v>2032</x:v>
+      </x:c>
+      <x:c r="C726" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D726" s="3" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E726" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F726" s="3" t="s">
+        <x:v>2042</x:v>
+      </x:c>
+      <x:c r="G726" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H726" s="3" t="s">
         <x:v>2043</x:v>
       </x:c>
-      <x:c r="C726" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F726" s="3" t="s">
+      <x:c r="I726" s="3" t="s">
         <x:v>2044</x:v>
       </x:c>
-      <x:c r="G726" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J726" s="4">
-        <x:v>2367827.98</x:v>
+        <x:v>525810.29</x:v>
       </x:c>
       <x:c r="K726" s="4">
-        <x:v>2367827.98</x:v>
+        <x:v>525810.29</x:v>
       </x:c>
       <x:c r="L726" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M726" s="4">
-        <x:v>2367827.93</x:v>
+        <x:v>525810.29</x:v>
       </x:c>
       <x:c r="N726" s="5">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O726" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="727" spans="1:15">
       <x:c r="A727" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B727" s="3" t="s">
-        <x:v>2043</x:v>
+        <x:v>2032</x:v>
       </x:c>
       <x:c r="C727" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D727" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E727" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F727" s="3" t="s">
-        <x:v>2047</x:v>
+        <x:v>2042</x:v>
       </x:c>
       <x:c r="G727" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H727" s="3" t="s">
-        <x:v>2048</x:v>
+        <x:v>2045</x:v>
       </x:c>
       <x:c r="I727" s="3" t="s">
-        <x:v>2049</x:v>
+        <x:v>2046</x:v>
       </x:c>
       <x:c r="J727" s="4">
-        <x:v>951558.51</x:v>
+        <x:v>364897.46</x:v>
       </x:c>
       <x:c r="K727" s="4">
-        <x:v>951558.51</x:v>
+        <x:v>364897.46</x:v>
       </x:c>
       <x:c r="L727" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M727" s="4">
-        <x:v>951558.52</x:v>
+        <x:v>364897.49</x:v>
       </x:c>
       <x:c r="N727" s="5">
-        <x:v>39</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O727" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="728" spans="1:15">
       <x:c r="A728" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B728" s="3" t="s">
-        <x:v>2043</x:v>
+        <x:v>2032</x:v>
       </x:c>
       <x:c r="C728" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D728" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E728" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F728" s="3" t="s">
-        <x:v>2050</x:v>
+        <x:v>2047</x:v>
       </x:c>
       <x:c r="G728" s="3" t="s">
-        <x:v>2037</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H728" s="3" t="s">
-        <x:v>2051</x:v>
+        <x:v>2048</x:v>
       </x:c>
       <x:c r="I728" s="3" t="s">
-        <x:v>2052</x:v>
+        <x:v>2049</x:v>
       </x:c>
       <x:c r="J728" s="4">
-        <x:v>2040611.83</x:v>
+        <x:v>17339.88</x:v>
       </x:c>
       <x:c r="K728" s="4">
-        <x:v>2040611.83</x:v>
+        <x:v>17339.88</x:v>
       </x:c>
       <x:c r="L728" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M728" s="4">
-        <x:v>2200905.67</x:v>
+        <x:v>17339.88</x:v>
       </x:c>
       <x:c r="N728" s="5">
-        <x:v>22</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="O728" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="729" spans="1:15">
       <x:c r="A729" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B729" s="3" t="s">
-        <x:v>2043</x:v>
+        <x:v>2032</x:v>
       </x:c>
       <x:c r="C729" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D729" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E729" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F729" s="3" t="s">
-        <x:v>2044</x:v>
+        <x:v>2042</x:v>
       </x:c>
       <x:c r="G729" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>2050</x:v>
       </x:c>
       <x:c r="H729" s="3" t="s">
-        <x:v>2053</x:v>
+        <x:v>2051</x:v>
       </x:c>
       <x:c r="I729" s="3" t="s">
-        <x:v>2054</x:v>
+        <x:v>2052</x:v>
       </x:c>
       <x:c r="J729" s="4">
-        <x:v>5488011.68</x:v>
+        <x:v>1465487.99</x:v>
       </x:c>
       <x:c r="K729" s="4">
-        <x:v>5488011.68</x:v>
+        <x:v>1465487.99</x:v>
       </x:c>
       <x:c r="L729" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M729" s="4">
-        <x:v>5958274.9</x:v>
+        <x:v>1465488.01</x:v>
       </x:c>
       <x:c r="N729" s="5">
-        <x:v>48</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O729" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="730" spans="1:15">
       <x:c r="A730" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B730" s="3" t="s">
-        <x:v>2032</x:v>
+        <x:v>2036</x:v>
       </x:c>
       <x:c r="C730" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D730" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E730" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F730" s="3" t="s">
-        <x:v>2033</x:v>
+        <x:v>2047</x:v>
       </x:c>
       <x:c r="G730" s="3" t="s">
-        <x:v>2037</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H730" s="3" t="s">
-        <x:v>2055</x:v>
+        <x:v>2053</x:v>
       </x:c>
       <x:c r="I730" s="3" t="s">
-        <x:v>2056</x:v>
+        <x:v>2054</x:v>
       </x:c>
       <x:c r="J730" s="4">
-        <x:v>1465487.99</x:v>
+        <x:v>951558.51</x:v>
       </x:c>
       <x:c r="K730" s="4">
-        <x:v>1465487.99</x:v>
+        <x:v>951558.51</x:v>
       </x:c>
       <x:c r="L730" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M730" s="4">
-        <x:v>1465488.01</x:v>
+        <x:v>951558.52</x:v>
       </x:c>
       <x:c r="N730" s="5">
-        <x:v>30</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="O730" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="731" spans="1:15">
       <x:c r="A731" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B731" s="3" t="s">
-        <x:v>2032</x:v>
+        <x:v>2036</x:v>
       </x:c>
       <x:c r="C731" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D731" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E731" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F731" s="3" t="s">
-        <x:v>2047</x:v>
+        <x:v>2055</x:v>
       </x:c>
       <x:c r="G731" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>2050</x:v>
       </x:c>
       <x:c r="H731" s="3" t="s">
+        <x:v>2056</x:v>
+      </x:c>
+      <x:c r="I731" s="3" t="s">
         <x:v>2057</x:v>
       </x:c>
-      <x:c r="I731" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J731" s="4">
-        <x:v>17339.88</x:v>
+        <x:v>2040611.83</x:v>
       </x:c>
       <x:c r="K731" s="4">
-        <x:v>17339.88</x:v>
+        <x:v>2040611.83</x:v>
       </x:c>
       <x:c r="L731" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M731" s="4">
-        <x:v>17339.88</x:v>
+        <x:v>2200905.67</x:v>
       </x:c>
       <x:c r="N731" s="5">
-        <x:v>87</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O731" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="732" spans="1:15">
       <x:c r="A732" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B732" s="3" t="s">
         <x:v>2032</x:v>
       </x:c>
       <x:c r="C732" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D732" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E732" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F732" s="3" t="s">
-        <x:v>2033</x:v>
+        <x:v>2058</x:v>
       </x:c>
       <x:c r="G732" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>2050</x:v>
       </x:c>
       <x:c r="H732" s="3" t="s">
         <x:v>2059</x:v>
       </x:c>
       <x:c r="I732" s="3" t="s">
         <x:v>2060</x:v>
       </x:c>
       <x:c r="J732" s="4">
-        <x:v>525810.29</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K732" s="4">
-        <x:v>525810.29</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L732" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M732" s="4">
-        <x:v>525810.29</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N732" s="5">
-        <x:v>24</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O732" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="733" spans="1:15">
       <x:c r="A733" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B733" s="3" t="s">
         <x:v>2061</x:v>
       </x:c>
       <x:c r="C733" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D733" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E733" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F733" s="3" t="s">
         <x:v>2062</x:v>
       </x:c>
       <x:c r="G733" s="3" t="s">
         <x:v>2063</x:v>
       </x:c>
       <x:c r="H733" s="3" t="s">
         <x:v>2064</x:v>
       </x:c>
       <x:c r="I733" s="3" t="s">
         <x:v>2065</x:v>
       </x:c>
       <x:c r="J733" s="4">
-        <x:v>240084.81</x:v>
+        <x:v>76953.72</x:v>
       </x:c>
       <x:c r="K733" s="4">
-        <x:v>240084.81</x:v>
+        <x:v>76953.72</x:v>
       </x:c>
       <x:c r="L733" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M733" s="4">
-        <x:v>240084.83</x:v>
+        <x:v>76953.72</x:v>
       </x:c>
       <x:c r="N733" s="5">
-        <x:v>24</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O733" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="734" spans="1:15">
       <x:c r="A734" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B734" s="3" t="s">
         <x:v>2066</x:v>
       </x:c>
       <x:c r="C734" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D734" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E734" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F734" s="3" t="s">
-        <x:v>2062</x:v>
+        <x:v>2067</x:v>
       </x:c>
       <x:c r="G734" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>2063</x:v>
       </x:c>
       <x:c r="H734" s="3" t="s">
-        <x:v>2067</x:v>
+        <x:v>2068</x:v>
       </x:c>
       <x:c r="I734" s="3" t="s">
-        <x:v>2068</x:v>
+        <x:v>2069</x:v>
       </x:c>
       <x:c r="J734" s="4">
-        <x:v>34140.61</x:v>
+        <x:v>1367081.58</x:v>
       </x:c>
       <x:c r="K734" s="4">
-        <x:v>34140.61</x:v>
+        <x:v>1367081.58</x:v>
       </x:c>
       <x:c r="L734" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M734" s="4">
-        <x:v>34140.63</x:v>
+        <x:v>1367081.59</x:v>
       </x:c>
       <x:c r="N734" s="5">
-        <x:v>87</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O734" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="735" spans="1:15">
       <x:c r="A735" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B735" s="3" t="s">
-        <x:v>2066</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="C735" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D735" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E735" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F735" s="3" t="s">
-        <x:v>2062</x:v>
+        <x:v>2070</x:v>
       </x:c>
       <x:c r="G735" s="3" t="s">
         <x:v>2063</x:v>
       </x:c>
       <x:c r="H735" s="3" t="s">
-        <x:v>2069</x:v>
+        <x:v>2071</x:v>
       </x:c>
       <x:c r="I735" s="3" t="s">
-        <x:v>2070</x:v>
+        <x:v>2072</x:v>
       </x:c>
       <x:c r="J735" s="4">
         <x:v>2294641.32</x:v>
       </x:c>
       <x:c r="K735" s="4">
         <x:v>2294641.32</x:v>
       </x:c>
       <x:c r="L735" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M735" s="4">
         <x:v>2294641.32</x:v>
       </x:c>
       <x:c r="N735" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O735" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="736" spans="1:15">
       <x:c r="A736" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B736" s="3" t="s">
-        <x:v>2066</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="C736" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D736" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E736" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F736" s="3" t="s">
-        <x:v>2062</x:v>
+        <x:v>2070</x:v>
       </x:c>
       <x:c r="G736" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H736" s="3" t="s">
-        <x:v>2071</x:v>
+        <x:v>2073</x:v>
       </x:c>
       <x:c r="I736" s="3" t="s">
-        <x:v>2072</x:v>
+        <x:v>2074</x:v>
       </x:c>
       <x:c r="J736" s="4">
-        <x:v>2956603.94</x:v>
+        <x:v>34140.61</x:v>
       </x:c>
       <x:c r="K736" s="4">
-        <x:v>2956603.94</x:v>
+        <x:v>34140.61</x:v>
       </x:c>
       <x:c r="L736" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M736" s="4">
-        <x:v>2956603.94</x:v>
+        <x:v>34140.63</x:v>
       </x:c>
       <x:c r="N736" s="5">
-        <x:v>30</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="O736" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="737" spans="1:15">
       <x:c r="A737" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B737" s="3" t="s">
-        <x:v>2066</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="C737" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D737" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E737" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F737" s="3" t="s">
-        <x:v>2073</x:v>
+        <x:v>2070</x:v>
       </x:c>
       <x:c r="G737" s="3" t="s">
-        <x:v>2063</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H737" s="3" t="s">
-        <x:v>2074</x:v>
+        <x:v>2075</x:v>
       </x:c>
       <x:c r="I737" s="3" t="s">
-        <x:v>2075</x:v>
+        <x:v>2076</x:v>
       </x:c>
       <x:c r="J737" s="4">
-        <x:v>76953.72</x:v>
+        <x:v>1863701.48</x:v>
       </x:c>
       <x:c r="K737" s="4">
-        <x:v>76953.72</x:v>
+        <x:v>1863701.48</x:v>
       </x:c>
       <x:c r="L737" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M737" s="4">
-        <x:v>76953.72</x:v>
+        <x:v>1863701.45</x:v>
       </x:c>
       <x:c r="N737" s="5">
-        <x:v>6</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="O737" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="738" spans="1:15">
       <x:c r="A738" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B738" s="3" t="s">
-        <x:v>2076</x:v>
+        <x:v>2077</x:v>
       </x:c>
       <x:c r="C738" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D738" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E738" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F738" s="3" t="s">
-        <x:v>2077</x:v>
+        <x:v>2070</x:v>
       </x:c>
       <x:c r="G738" s="3" t="s">
         <x:v>2063</x:v>
       </x:c>
       <x:c r="H738" s="3" t="s">
         <x:v>2078</x:v>
       </x:c>
       <x:c r="I738" s="3" t="s">
         <x:v>2079</x:v>
       </x:c>
       <x:c r="J738" s="4">
-        <x:v>1367081.58</x:v>
+        <x:v>240084.81</x:v>
       </x:c>
       <x:c r="K738" s="4">
-        <x:v>1367081.58</x:v>
+        <x:v>240084.81</x:v>
       </x:c>
       <x:c r="L738" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M738" s="4">
-        <x:v>1367081.59</x:v>
+        <x:v>240084.83</x:v>
       </x:c>
       <x:c r="N738" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O738" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="739" spans="1:15">
       <x:c r="A739" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B739" s="3" t="s">
-        <x:v>2066</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="C739" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D739" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E739" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F739" s="3" t="s">
-        <x:v>2062</x:v>
+        <x:v>2070</x:v>
       </x:c>
       <x:c r="G739" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H739" s="3" t="s">
         <x:v>2080</x:v>
       </x:c>
       <x:c r="I739" s="3" t="s">
         <x:v>2081</x:v>
       </x:c>
       <x:c r="J739" s="4">
-        <x:v>1863701.48</x:v>
+        <x:v>2956603.94</x:v>
       </x:c>
       <x:c r="K739" s="4">
-        <x:v>1863701.48</x:v>
+        <x:v>2956603.94</x:v>
       </x:c>
       <x:c r="L739" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M739" s="4">
-        <x:v>1863701.45</x:v>
+        <x:v>2956603.94</x:v>
       </x:c>
       <x:c r="N739" s="5">
-        <x:v>40</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O739" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="740" spans="1:15">
       <x:c r="A740" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B740" s="3" t="s">
-        <x:v>2066</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="C740" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D740" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E740" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F740" s="3" t="s">
-        <x:v>2062</x:v>
+        <x:v>2070</x:v>
       </x:c>
       <x:c r="G740" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H740" s="3" t="s">
         <x:v>2082</x:v>
       </x:c>
       <x:c r="I740" s="3" t="s">
         <x:v>2083</x:v>
       </x:c>
       <x:c r="J740" s="4">
         <x:v>1735488.91</x:v>
       </x:c>
       <x:c r="K740" s="4">
         <x:v>1735488.91</x:v>
       </x:c>
       <x:c r="L740" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M740" s="4">
         <x:v>1735488.89</x:v>
       </x:c>
       <x:c r="N740" s="5">
         <x:v>30</x:v>
       </x:c>
@@ -41795,116 +41795,116 @@
       </x:c>
       <x:c r="O741" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="742" spans="1:15">
       <x:c r="A742" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B742" s="3" t="s">
         <x:v>2088</x:v>
       </x:c>
       <x:c r="C742" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D742" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E742" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F742" s="3" t="s">
         <x:v>2089</x:v>
       </x:c>
       <x:c r="G742" s="3" t="s">
-        <x:v>287</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H742" s="3" t="s">
         <x:v>2090</x:v>
       </x:c>
       <x:c r="I742" s="3" t="s">
         <x:v>2091</x:v>
       </x:c>
       <x:c r="J742" s="4">
-        <x:v>661480.26</x:v>
+        <x:v>6373686.84</x:v>
       </x:c>
       <x:c r="K742" s="4">
-        <x:v>661480.26</x:v>
+        <x:v>6259913.48</x:v>
       </x:c>
       <x:c r="L742" s="4">
-        <x:v>0</x:v>
+        <x:v>113773.36</x:v>
       </x:c>
       <x:c r="M742" s="4">
-        <x:v>582636.17</x:v>
+        <x:v>6549888.86</x:v>
       </x:c>
       <x:c r="N742" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O742" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="743" spans="1:15">
       <x:c r="A743" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B743" s="3" t="s">
         <x:v>2088</x:v>
       </x:c>
       <x:c r="C743" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D743" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E743" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F743" s="3" t="s">
         <x:v>2092</x:v>
       </x:c>
       <x:c r="G743" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H743" s="3" t="s">
         <x:v>2093</x:v>
       </x:c>
       <x:c r="I743" s="3" t="s">
         <x:v>2094</x:v>
       </x:c>
       <x:c r="J743" s="4">
-        <x:v>6373686.84</x:v>
+        <x:v>661480.26</x:v>
       </x:c>
       <x:c r="K743" s="4">
-        <x:v>6259913.48</x:v>
+        <x:v>661480.26</x:v>
       </x:c>
       <x:c r="L743" s="4">
-        <x:v>113773.36</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M743" s="4">
-        <x:v>6549888.86</x:v>
+        <x:v>582636.17</x:v>
       </x:c>
       <x:c r="N743" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O743" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="744" spans="1:15">
       <x:c r="A744" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B744" s="3" t="s">
         <x:v>2095</x:v>
       </x:c>
       <x:c r="C744" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D744" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E744" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F744" s="3" t="s">
@@ -42171,1482 +42171,1482 @@
       </x:c>
       <x:c r="O749" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="750" spans="1:15">
       <x:c r="A750" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B750" s="3" t="s">
         <x:v>2121</x:v>
       </x:c>
       <x:c r="C750" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D750" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E750" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F750" s="3" t="s">
         <x:v>2122</x:v>
       </x:c>
       <x:c r="G750" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H750" s="3" t="s">
         <x:v>2123</x:v>
       </x:c>
-      <x:c r="H750" s="3" t="s">
+      <x:c r="I750" s="3" t="s">
         <x:v>2124</x:v>
       </x:c>
-      <x:c r="I750" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J750" s="4">
-        <x:v>641127.66</x:v>
+        <x:v>484486.51</x:v>
       </x:c>
       <x:c r="K750" s="4">
-        <x:v>641127.66</x:v>
+        <x:v>484486.51</x:v>
       </x:c>
       <x:c r="L750" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M750" s="4">
-        <x:v>641127.66</x:v>
+        <x:v>484486.52</x:v>
       </x:c>
       <x:c r="N750" s="5">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O750" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="751" spans="1:15">
       <x:c r="A751" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B751" s="3" t="s">
+        <x:v>2121</x:v>
+      </x:c>
+      <x:c r="C751" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D751" s="3" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E751" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F751" s="3" t="s">
+        <x:v>2125</x:v>
+      </x:c>
+      <x:c r="G751" s="3" t="s">
         <x:v>2126</x:v>
       </x:c>
-      <x:c r="C751" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F751" s="3" t="s">
+      <x:c r="H751" s="3" t="s">
         <x:v>2127</x:v>
       </x:c>
-      <x:c r="G751" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H751" s="3" t="s">
+      <x:c r="I751" s="3" t="s">
         <x:v>2128</x:v>
       </x:c>
-      <x:c r="I751" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J751" s="4">
-        <x:v>73525.76</x:v>
+        <x:v>888399.6</x:v>
       </x:c>
       <x:c r="K751" s="4">
-        <x:v>73525.76</x:v>
+        <x:v>888399.6</x:v>
       </x:c>
       <x:c r="L751" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M751" s="4">
-        <x:v>73525.76</x:v>
+        <x:v>888399.58</x:v>
       </x:c>
       <x:c r="N751" s="5">
-        <x:v>5</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O751" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="752" spans="1:15">
       <x:c r="A752" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B752" s="3" t="s">
         <x:v>2121</x:v>
       </x:c>
       <x:c r="C752" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D752" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E752" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F752" s="3" t="s">
+        <x:v>2125</x:v>
+      </x:c>
+      <x:c r="G752" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H752" s="3" t="s">
+        <x:v>2129</x:v>
+      </x:c>
+      <x:c r="I752" s="3" t="s">
         <x:v>2130</x:v>
       </x:c>
-      <x:c r="G752" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J752" s="4">
-        <x:v>888399.6</x:v>
+        <x:v>852532.44</x:v>
       </x:c>
       <x:c r="K752" s="4">
-        <x:v>888399.6</x:v>
+        <x:v>852532.44</x:v>
       </x:c>
       <x:c r="L752" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M752" s="4">
-        <x:v>888399.58</x:v>
+        <x:v>937999.3</x:v>
       </x:c>
       <x:c r="N752" s="5">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O752" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="753" spans="1:15">
       <x:c r="A753" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B753" s="3" t="s">
-        <x:v>2133</x:v>
+        <x:v>2121</x:v>
       </x:c>
       <x:c r="C753" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D753" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E753" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F753" s="3" t="s">
-        <x:v>2134</x:v>
+        <x:v>2125</x:v>
       </x:c>
       <x:c r="G753" s="3" t="s">
-        <x:v>2135</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H753" s="3" t="s">
-        <x:v>2136</x:v>
+        <x:v>2131</x:v>
       </x:c>
       <x:c r="I753" s="3" t="s">
-        <x:v>2137</x:v>
+        <x:v>2132</x:v>
       </x:c>
       <x:c r="J753" s="4">
-        <x:v>0</x:v>
+        <x:v>21277.16</x:v>
       </x:c>
       <x:c r="K753" s="4">
-        <x:v>0</x:v>
+        <x:v>21277.16</x:v>
       </x:c>
       <x:c r="L753" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M753" s="4">
-        <x:v>0</x:v>
+        <x:v>21277.16</x:v>
       </x:c>
       <x:c r="N753" s="5">
-        <x:v>24</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O753" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="754" spans="1:15">
       <x:c r="A754" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B754" s="3" t="s">
         <x:v>2121</x:v>
       </x:c>
       <x:c r="C754" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D754" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E754" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F754" s="3" t="s">
-        <x:v>2130</x:v>
+        <x:v>2125</x:v>
       </x:c>
       <x:c r="G754" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H754" s="3" t="s">
-        <x:v>2138</x:v>
+        <x:v>2133</x:v>
       </x:c>
       <x:c r="I754" s="3" t="s">
-        <x:v>2139</x:v>
+        <x:v>2134</x:v>
       </x:c>
       <x:c r="J754" s="4">
         <x:v>283801.41</x:v>
       </x:c>
       <x:c r="K754" s="4">
         <x:v>283801.41</x:v>
       </x:c>
       <x:c r="L754" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M754" s="4">
         <x:v>283801.41</x:v>
       </x:c>
       <x:c r="N754" s="5">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O754" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="755" spans="1:15">
       <x:c r="A755" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B755" s="3" t="s">
         <x:v>2121</x:v>
       </x:c>
       <x:c r="C755" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D755" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E755" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F755" s="3" t="s">
-        <x:v>2122</x:v>
+        <x:v>2125</x:v>
       </x:c>
       <x:c r="G755" s="3" t="s">
-        <x:v>2123</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H755" s="3" t="s">
-        <x:v>2140</x:v>
+        <x:v>2135</x:v>
       </x:c>
       <x:c r="I755" s="3" t="s">
-        <x:v>2141</x:v>
+        <x:v>2136</x:v>
       </x:c>
       <x:c r="J755" s="4">
-        <x:v>563517.94</x:v>
+        <x:v>471920.8</x:v>
       </x:c>
       <x:c r="K755" s="4">
-        <x:v>563517.94</x:v>
+        <x:v>471920.8</x:v>
       </x:c>
       <x:c r="L755" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M755" s="4">
-        <x:v>563517.94</x:v>
+        <x:v>471920.81</x:v>
       </x:c>
       <x:c r="N755" s="5">
-        <x:v>24</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O755" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="756" spans="1:15">
       <x:c r="A756" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B756" s="3" t="s">
         <x:v>2121</x:v>
       </x:c>
       <x:c r="C756" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D756" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E756" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F756" s="3" t="s">
-        <x:v>2122</x:v>
+        <x:v>2125</x:v>
       </x:c>
       <x:c r="G756" s="3" t="s">
-        <x:v>2123</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H756" s="3" t="s">
-        <x:v>2142</x:v>
+        <x:v>2137</x:v>
       </x:c>
       <x:c r="I756" s="3" t="s">
-        <x:v>2143</x:v>
+        <x:v>2138</x:v>
       </x:c>
       <x:c r="J756" s="4">
-        <x:v>625628.77</x:v>
+        <x:v>330253.96</x:v>
       </x:c>
       <x:c r="K756" s="4">
-        <x:v>625628.77</x:v>
+        <x:v>330253.96</x:v>
       </x:c>
       <x:c r="L756" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M756" s="4">
-        <x:v>625628.74</x:v>
+        <x:v>330253.95</x:v>
       </x:c>
       <x:c r="N756" s="5">
-        <x:v>36</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="O756" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="757" spans="1:15">
       <x:c r="A757" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B757" s="3" t="s">
-        <x:v>2144</x:v>
+        <x:v>2121</x:v>
       </x:c>
       <x:c r="C757" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D757" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E757" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F757" s="3" t="s">
-        <x:v>2122</x:v>
+        <x:v>2125</x:v>
       </x:c>
       <x:c r="G757" s="3" t="s">
-        <x:v>2145</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H757" s="3" t="s">
-        <x:v>2146</x:v>
+        <x:v>2139</x:v>
       </x:c>
       <x:c r="I757" s="3" t="s">
-        <x:v>2147</x:v>
+        <x:v>2140</x:v>
       </x:c>
       <x:c r="J757" s="4">
-        <x:v>243627.11</x:v>
+        <x:v>479340.89</x:v>
       </x:c>
       <x:c r="K757" s="4">
-        <x:v>243627.11</x:v>
+        <x:v>479340.89</x:v>
       </x:c>
       <x:c r="L757" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M757" s="4">
-        <x:v>243627.11</x:v>
+        <x:v>479340.9</x:v>
       </x:c>
       <x:c r="N757" s="5">
-        <x:v>24</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O757" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="758" spans="1:15">
       <x:c r="A758" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B758" s="3" t="s">
-        <x:v>2121</x:v>
+        <x:v>2141</x:v>
       </x:c>
       <x:c r="C758" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D758" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E758" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F758" s="3" t="s">
-        <x:v>2130</x:v>
+        <x:v>2142</x:v>
       </x:c>
       <x:c r="G758" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>2126</x:v>
       </x:c>
       <x:c r="H758" s="3" t="s">
-        <x:v>2148</x:v>
+        <x:v>2143</x:v>
       </x:c>
       <x:c r="I758" s="3" t="s">
-        <x:v>2149</x:v>
+        <x:v>2144</x:v>
       </x:c>
       <x:c r="J758" s="4">
-        <x:v>330253.96</x:v>
+        <x:v>254200.66</x:v>
       </x:c>
       <x:c r="K758" s="4">
-        <x:v>330253.96</x:v>
+        <x:v>254200.66</x:v>
       </x:c>
       <x:c r="L758" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M758" s="4">
-        <x:v>330253.95</x:v>
+        <x:v>254200.65</x:v>
       </x:c>
       <x:c r="N758" s="5">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O758" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="759" spans="1:15">
       <x:c r="A759" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B759" s="3" t="s">
-        <x:v>2121</x:v>
+        <x:v>2145</x:v>
       </x:c>
       <x:c r="C759" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D759" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E759" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F759" s="3" t="s">
-        <x:v>2150</x:v>
+        <x:v>2146</x:v>
       </x:c>
       <x:c r="G759" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>2147</x:v>
       </x:c>
       <x:c r="H759" s="3" t="s">
-        <x:v>2151</x:v>
+        <x:v>2148</x:v>
       </x:c>
       <x:c r="I759" s="3" t="s">
-        <x:v>2152</x:v>
+        <x:v>2149</x:v>
       </x:c>
       <x:c r="J759" s="4">
-        <x:v>484486.51</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K759" s="4">
-        <x:v>484486.51</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L759" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M759" s="4">
-        <x:v>484486.52</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N759" s="5">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O759" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="760" spans="1:15">
       <x:c r="A760" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B760" s="3" t="s">
-        <x:v>2121</x:v>
+        <x:v>2141</x:v>
       </x:c>
       <x:c r="C760" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D760" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E760" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F760" s="3" t="s">
-        <x:v>2130</x:v>
+        <x:v>2142</x:v>
       </x:c>
       <x:c r="G760" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>2150</x:v>
       </x:c>
       <x:c r="H760" s="3" t="s">
-        <x:v>2153</x:v>
+        <x:v>2151</x:v>
       </x:c>
       <x:c r="I760" s="3" t="s">
-        <x:v>2154</x:v>
+        <x:v>2152</x:v>
       </x:c>
       <x:c r="J760" s="4">
-        <x:v>852532.44</x:v>
+        <x:v>243627.11</x:v>
       </x:c>
       <x:c r="K760" s="4">
-        <x:v>852532.44</x:v>
+        <x:v>243627.11</x:v>
       </x:c>
       <x:c r="L760" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M760" s="4">
-        <x:v>937999.3</x:v>
+        <x:v>243627.11</x:v>
       </x:c>
       <x:c r="N760" s="5">
-        <x:v>21</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O760" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="761" spans="1:15">
       <x:c r="A761" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B761" s="3" t="s">
         <x:v>2121</x:v>
       </x:c>
       <x:c r="C761" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D761" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E761" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F761" s="3" t="s">
-        <x:v>2130</x:v>
+        <x:v>2142</x:v>
       </x:c>
       <x:c r="G761" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>2126</x:v>
       </x:c>
       <x:c r="H761" s="3" t="s">
-        <x:v>2155</x:v>
+        <x:v>2153</x:v>
       </x:c>
       <x:c r="I761" s="3" t="s">
-        <x:v>2156</x:v>
+        <x:v>2154</x:v>
       </x:c>
       <x:c r="J761" s="4">
-        <x:v>479340.89</x:v>
+        <x:v>563517.94</x:v>
       </x:c>
       <x:c r="K761" s="4">
-        <x:v>479340.89</x:v>
+        <x:v>563517.94</x:v>
       </x:c>
       <x:c r="L761" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M761" s="4">
-        <x:v>479340.9</x:v>
+        <x:v>563517.94</x:v>
       </x:c>
       <x:c r="N761" s="5">
-        <x:v>27</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O761" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="762" spans="1:15">
       <x:c r="A762" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B762" s="3" t="s">
-        <x:v>2144</x:v>
+        <x:v>2121</x:v>
       </x:c>
       <x:c r="C762" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D762" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E762" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F762" s="3" t="s">
-        <x:v>2122</x:v>
+        <x:v>2142</x:v>
       </x:c>
       <x:c r="G762" s="3" t="s">
-        <x:v>2123</x:v>
+        <x:v>2126</x:v>
       </x:c>
       <x:c r="H762" s="3" t="s">
-        <x:v>2157</x:v>
+        <x:v>2155</x:v>
       </x:c>
       <x:c r="I762" s="3" t="s">
-        <x:v>2158</x:v>
+        <x:v>2156</x:v>
       </x:c>
       <x:c r="J762" s="4">
-        <x:v>254200.66</x:v>
+        <x:v>641127.66</x:v>
       </x:c>
       <x:c r="K762" s="4">
-        <x:v>254200.66</x:v>
+        <x:v>641127.66</x:v>
       </x:c>
       <x:c r="L762" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M762" s="4">
-        <x:v>254200.65</x:v>
+        <x:v>641127.66</x:v>
       </x:c>
       <x:c r="N762" s="5">
-        <x:v>27</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O762" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="763" spans="1:15">
       <x:c r="A763" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B763" s="3" t="s">
         <x:v>2121</x:v>
       </x:c>
       <x:c r="C763" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D763" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E763" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F763" s="3" t="s">
-        <x:v>2130</x:v>
+        <x:v>2142</x:v>
       </x:c>
       <x:c r="G763" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>2126</x:v>
       </x:c>
       <x:c r="H763" s="3" t="s">
-        <x:v>2159</x:v>
+        <x:v>2157</x:v>
       </x:c>
       <x:c r="I763" s="3" t="s">
-        <x:v>2160</x:v>
+        <x:v>2158</x:v>
       </x:c>
       <x:c r="J763" s="4">
-        <x:v>471920.8</x:v>
+        <x:v>625628.77</x:v>
       </x:c>
       <x:c r="K763" s="4">
-        <x:v>471920.8</x:v>
+        <x:v>625628.77</x:v>
       </x:c>
       <x:c r="L763" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M763" s="4">
-        <x:v>471920.81</x:v>
+        <x:v>625628.74</x:v>
       </x:c>
       <x:c r="N763" s="5">
-        <x:v>20</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O763" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="764" spans="1:15">
       <x:c r="A764" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B764" s="3" t="s">
-        <x:v>2121</x:v>
+        <x:v>2159</x:v>
       </x:c>
       <x:c r="C764" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D764" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E764" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F764" s="3" t="s">
-        <x:v>2130</x:v>
+        <x:v>2160</x:v>
       </x:c>
       <x:c r="G764" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>2126</x:v>
       </x:c>
       <x:c r="H764" s="3" t="s">
         <x:v>2161</x:v>
       </x:c>
       <x:c r="I764" s="3" t="s">
         <x:v>2162</x:v>
       </x:c>
       <x:c r="J764" s="4">
-        <x:v>21277.16</x:v>
+        <x:v>73525.76</x:v>
       </x:c>
       <x:c r="K764" s="4">
-        <x:v>21277.16</x:v>
+        <x:v>73525.76</x:v>
       </x:c>
       <x:c r="L764" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M764" s="4">
-        <x:v>21277.16</x:v>
+        <x:v>73525.76</x:v>
       </x:c>
       <x:c r="N764" s="5">
-        <x:v>9</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O764" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="765" spans="1:15">
       <x:c r="A765" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B765" s="3" t="s">
         <x:v>2163</x:v>
       </x:c>
       <x:c r="C765" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D765" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E765" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F765" s="3" t="s">
         <x:v>2164</x:v>
       </x:c>
       <x:c r="G765" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>2165</x:v>
       </x:c>
       <x:c r="H765" s="3" t="s">
-        <x:v>2165</x:v>
+        <x:v>2166</x:v>
       </x:c>
       <x:c r="I765" s="3" t="s">
-        <x:v>2166</x:v>
+        <x:v>2167</x:v>
       </x:c>
       <x:c r="J765" s="4">
-        <x:v>282890.27</x:v>
+        <x:v>626522.7</x:v>
       </x:c>
       <x:c r="K765" s="4">
-        <x:v>282890.27</x:v>
+        <x:v>626522.7</x:v>
       </x:c>
       <x:c r="L765" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M765" s="4">
-        <x:v>374903.14</x:v>
+        <x:v>626522.68</x:v>
       </x:c>
       <x:c r="N765" s="5">
-        <x:v>30</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="O765" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="766" spans="1:15">
       <x:c r="A766" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B766" s="3" t="s">
-        <x:v>2163</x:v>
+        <x:v>2168</x:v>
       </x:c>
       <x:c r="C766" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D766" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E766" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F766" s="3" t="s">
-        <x:v>2167</x:v>
+        <x:v>2169</x:v>
       </x:c>
       <x:c r="G766" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>2170</x:v>
       </x:c>
       <x:c r="H766" s="3" t="s">
-        <x:v>2168</x:v>
+        <x:v>2171</x:v>
       </x:c>
       <x:c r="I766" s="3" t="s">
-        <x:v>2169</x:v>
+        <x:v>2172</x:v>
       </x:c>
       <x:c r="J766" s="4">
-        <x:v>14937.28</x:v>
+        <x:v>2386936.74</x:v>
       </x:c>
       <x:c r="K766" s="4">
-        <x:v>14937.28</x:v>
+        <x:v>2140388.65</x:v>
       </x:c>
       <x:c r="L766" s="4">
-        <x:v>0</x:v>
+        <x:v>246548.09</x:v>
       </x:c>
       <x:c r="M766" s="4">
-        <x:v>14937.27</x:v>
+        <x:v>2140388.65</x:v>
       </x:c>
       <x:c r="N766" s="5">
-        <x:v>10</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O766" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="767" spans="1:15">
       <x:c r="A767" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B767" s="3" t="s">
         <x:v>2163</x:v>
       </x:c>
       <x:c r="C767" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D767" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E767" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F767" s="3" t="s">
-        <x:v>2170</x:v>
+        <x:v>2173</x:v>
       </x:c>
       <x:c r="G767" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H767" s="3" t="s">
-        <x:v>2171</x:v>
+        <x:v>2174</x:v>
       </x:c>
       <x:c r="I767" s="3" t="s">
-        <x:v>2172</x:v>
+        <x:v>2175</x:v>
       </x:c>
       <x:c r="J767" s="4">
         <x:v>345598.34</x:v>
       </x:c>
       <x:c r="K767" s="4">
         <x:v>345598.34</x:v>
       </x:c>
       <x:c r="L767" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M767" s="4">
         <x:v>345598.32</x:v>
       </x:c>
       <x:c r="N767" s="5">
         <x:v>28</x:v>
       </x:c>
       <x:c r="O767" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="768" spans="1:15">
       <x:c r="A768" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B768" s="3" t="s">
         <x:v>2163</x:v>
       </x:c>
       <x:c r="C768" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D768" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E768" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F768" s="3" t="s">
-        <x:v>2164</x:v>
+        <x:v>2176</x:v>
       </x:c>
       <x:c r="G768" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H768" s="3" t="s">
-        <x:v>2173</x:v>
+        <x:v>2177</x:v>
       </x:c>
       <x:c r="I768" s="3" t="s">
-        <x:v>2174</x:v>
+        <x:v>2178</x:v>
       </x:c>
       <x:c r="J768" s="4">
-        <x:v>373923.32</x:v>
+        <x:v>14937.28</x:v>
       </x:c>
       <x:c r="K768" s="4">
-        <x:v>373923.32</x:v>
+        <x:v>14937.28</x:v>
       </x:c>
       <x:c r="L768" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M768" s="4">
-        <x:v>373923.3</x:v>
+        <x:v>14937.27</x:v>
       </x:c>
       <x:c r="N768" s="5">
-        <x:v>24</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="O768" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="769" spans="1:15">
       <x:c r="A769" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B769" s="3" t="s">
         <x:v>2163</x:v>
       </x:c>
       <x:c r="C769" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D769" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E769" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F769" s="3" t="s">
-        <x:v>2175</x:v>
+        <x:v>2179</x:v>
       </x:c>
       <x:c r="G769" s="3" t="s">
-        <x:v>2176</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H769" s="3" t="s">
-        <x:v>2177</x:v>
+        <x:v>2180</x:v>
       </x:c>
       <x:c r="I769" s="3" t="s">
-        <x:v>2178</x:v>
+        <x:v>2181</x:v>
       </x:c>
       <x:c r="J769" s="4">
-        <x:v>626522.7</x:v>
+        <x:v>373923.32</x:v>
       </x:c>
       <x:c r="K769" s="4">
-        <x:v>626522.7</x:v>
+        <x:v>373923.32</x:v>
       </x:c>
       <x:c r="L769" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M769" s="4">
-        <x:v>626522.68</x:v>
+        <x:v>373923.3</x:v>
       </x:c>
       <x:c r="N769" s="5">
-        <x:v>16</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O769" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="770" spans="1:15">
       <x:c r="A770" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B770" s="3" t="s">
+        <x:v>2163</x:v>
+      </x:c>
+      <x:c r="C770" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D770" s="3" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E770" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F770" s="3" t="s">
         <x:v>2179</x:v>
       </x:c>
-      <x:c r="C770" s="3" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G770" s="3" t="s">
-        <x:v>2181</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H770" s="3" t="s">
         <x:v>2182</x:v>
       </x:c>
       <x:c r="I770" s="3" t="s">
         <x:v>2183</x:v>
       </x:c>
       <x:c r="J770" s="4">
-        <x:v>2386936.74</x:v>
+        <x:v>282890.27</x:v>
       </x:c>
       <x:c r="K770" s="4">
-        <x:v>2140388.65</x:v>
+        <x:v>282890.27</x:v>
       </x:c>
       <x:c r="L770" s="4">
-        <x:v>246548.09</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M770" s="4">
-        <x:v>2140388.65</x:v>
+        <x:v>374903.14</x:v>
       </x:c>
       <x:c r="N770" s="5">
-        <x:v>24</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O770" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="771" spans="1:15">
       <x:c r="A771" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B771" s="3" t="s">
         <x:v>2163</x:v>
       </x:c>
       <x:c r="C771" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D771" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E771" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F771" s="3" t="s">
-        <x:v>2170</x:v>
+        <x:v>2179</x:v>
       </x:c>
       <x:c r="G771" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H771" s="3" t="s">
         <x:v>2184</x:v>
       </x:c>
       <x:c r="I771" s="3" t="s">
-        <x:v>2185</x:v>
+        <x:v>1229</x:v>
       </x:c>
       <x:c r="J771" s="4">
-        <x:v>108126.25</x:v>
+        <x:v>532400.84</x:v>
       </x:c>
       <x:c r="K771" s="4">
-        <x:v>108126.25</x:v>
+        <x:v>532400.84</x:v>
       </x:c>
       <x:c r="L771" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M771" s="4">
-        <x:v>108126.26</x:v>
+        <x:v>532400.86</x:v>
       </x:c>
       <x:c r="N771" s="5">
-        <x:v>25</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O771" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="772" spans="1:15">
       <x:c r="A772" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B772" s="3" t="s">
         <x:v>2163</x:v>
       </x:c>
       <x:c r="C772" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D772" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E772" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F772" s="3" t="s">
-        <x:v>2164</x:v>
+        <x:v>2173</x:v>
       </x:c>
       <x:c r="G772" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H772" s="3" t="s">
+        <x:v>2185</x:v>
+      </x:c>
+      <x:c r="I772" s="3" t="s">
         <x:v>2186</x:v>
       </x:c>
-      <x:c r="I772" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J772" s="4">
-        <x:v>532400.84</x:v>
+        <x:v>108126.25</x:v>
       </x:c>
       <x:c r="K772" s="4">
-        <x:v>532400.84</x:v>
+        <x:v>108126.25</x:v>
       </x:c>
       <x:c r="L772" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M772" s="4">
-        <x:v>532400.86</x:v>
+        <x:v>108126.26</x:v>
       </x:c>
       <x:c r="N772" s="5">
-        <x:v>30</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="O772" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="773" spans="1:15">
       <x:c r="A773" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B773" s="3" t="s">
         <x:v>2187</x:v>
       </x:c>
       <x:c r="C773" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D773" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E773" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F773" s="3" t="s">
         <x:v>2188</x:v>
       </x:c>
       <x:c r="G773" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H773" s="3" t="s">
         <x:v>2189</x:v>
       </x:c>
-      <x:c r="H773" s="3" t="s">
+      <x:c r="I773" s="3" t="s">
         <x:v>2190</x:v>
       </x:c>
-      <x:c r="I773" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J773" s="4">
-        <x:v>0</x:v>
+        <x:v>4194984.44</x:v>
       </x:c>
       <x:c r="K773" s="4">
-        <x:v>0</x:v>
+        <x:v>4194984.44</x:v>
       </x:c>
       <x:c r="L773" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M773" s="4">
-        <x:v>0</x:v>
+        <x:v>4235967.19</x:v>
       </x:c>
       <x:c r="N773" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O773" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="774" spans="1:15">
       <x:c r="A774" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B774" s="3" t="s">
+        <x:v>2191</x:v>
+      </x:c>
+      <x:c r="C774" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D774" s="3" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E774" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F774" s="3" t="s">
+        <x:v>2188</x:v>
+      </x:c>
+      <x:c r="G774" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H774" s="3" t="s">
         <x:v>2192</x:v>
       </x:c>
-      <x:c r="C774" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F774" s="3" t="s">
+      <x:c r="I774" s="3" t="s">
         <x:v>2193</x:v>
       </x:c>
-      <x:c r="G774" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J774" s="4">
-        <x:v>27985.26</x:v>
+        <x:v>27792.31</x:v>
       </x:c>
       <x:c r="K774" s="4">
-        <x:v>27985.26</x:v>
+        <x:v>27792.31</x:v>
       </x:c>
       <x:c r="L774" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M774" s="4">
-        <x:v>27985.25</x:v>
+        <x:v>27792.3</x:v>
       </x:c>
       <x:c r="N774" s="5">
-        <x:v>6</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="O774" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="775" spans="1:15">
       <x:c r="A775" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B775" s="3" t="s">
-        <x:v>2196</x:v>
+        <x:v>2187</x:v>
       </x:c>
       <x:c r="C775" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D775" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E775" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F775" s="3" t="s">
-        <x:v>2197</x:v>
+        <x:v>2188</x:v>
       </x:c>
       <x:c r="G775" s="3" t="s">
-        <x:v>2189</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H775" s="3" t="s">
-        <x:v>2198</x:v>
+        <x:v>2194</x:v>
       </x:c>
       <x:c r="I775" s="3" t="s">
-        <x:v>2199</x:v>
+        <x:v>2195</x:v>
       </x:c>
       <x:c r="J775" s="4">
-        <x:v>480804.7</x:v>
+        <x:v>461773.74</x:v>
       </x:c>
       <x:c r="K775" s="4">
-        <x:v>480804.7</x:v>
+        <x:v>461773.74</x:v>
       </x:c>
       <x:c r="L775" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M775" s="4">
-        <x:v>480804.71</x:v>
+        <x:v>461773.72</x:v>
       </x:c>
       <x:c r="N775" s="5">
-        <x:v>19</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O775" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="776" spans="1:15">
       <x:c r="A776" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B776" s="3" t="s">
+        <x:v>2187</x:v>
+      </x:c>
+      <x:c r="C776" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D776" s="3" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E776" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F776" s="3" t="s">
+        <x:v>2188</x:v>
+      </x:c>
+      <x:c r="G776" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H776" s="3" t="s">
         <x:v>2196</x:v>
       </x:c>
-      <x:c r="C776" s="3" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I776" s="3" t="s">
-        <x:v>2202</x:v>
+        <x:v>2197</x:v>
       </x:c>
       <x:c r="J776" s="4">
-        <x:v>4194984.44</x:v>
+        <x:v>445404.64</x:v>
       </x:c>
       <x:c r="K776" s="4">
-        <x:v>4194984.44</x:v>
+        <x:v>445404.64</x:v>
       </x:c>
       <x:c r="L776" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M776" s="4">
-        <x:v>4235967.19</x:v>
+        <x:v>445404.61</x:v>
       </x:c>
       <x:c r="N776" s="5">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O776" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="777" spans="1:15">
       <x:c r="A777" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B777" s="3" t="s">
-        <x:v>2203</x:v>
+        <x:v>2187</x:v>
       </x:c>
       <x:c r="C777" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D777" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E777" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F777" s="3" t="s">
-        <x:v>2200</x:v>
+        <x:v>2188</x:v>
       </x:c>
       <x:c r="G777" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H777" s="3" t="s">
-        <x:v>2204</x:v>
+        <x:v>2198</x:v>
       </x:c>
       <x:c r="I777" s="3" t="s">
-        <x:v>2205</x:v>
+        <x:v>2199</x:v>
       </x:c>
       <x:c r="J777" s="4">
-        <x:v>27792.31</x:v>
+        <x:v>2521918.88</x:v>
       </x:c>
       <x:c r="K777" s="4">
-        <x:v>27792.31</x:v>
+        <x:v>2521918.88</x:v>
       </x:c>
       <x:c r="L777" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M777" s="4">
-        <x:v>27792.3</x:v>
+        <x:v>2521918.85</x:v>
       </x:c>
       <x:c r="N777" s="5">
-        <x:v>66</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O777" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="778" spans="1:15">
       <x:c r="A778" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B778" s="3" t="s">
-        <x:v>2196</x:v>
+        <x:v>2187</x:v>
       </x:c>
       <x:c r="C778" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D778" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E778" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F778" s="3" t="s">
         <x:v>2200</x:v>
       </x:c>
       <x:c r="G778" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>2201</x:v>
       </x:c>
       <x:c r="H778" s="3" t="s">
-        <x:v>2206</x:v>
+        <x:v>2202</x:v>
       </x:c>
       <x:c r="I778" s="3" t="s">
-        <x:v>2207</x:v>
+        <x:v>2203</x:v>
       </x:c>
       <x:c r="J778" s="4">
-        <x:v>445404.64</x:v>
+        <x:v>480804.7</x:v>
       </x:c>
       <x:c r="K778" s="4">
-        <x:v>445404.64</x:v>
+        <x:v>480804.7</x:v>
       </x:c>
       <x:c r="L778" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M778" s="4">
-        <x:v>445404.61</x:v>
+        <x:v>480804.71</x:v>
       </x:c>
       <x:c r="N778" s="5">
-        <x:v>24</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="O778" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="779" spans="1:15">
       <x:c r="A779" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B779" s="3" t="s">
-        <x:v>2196</x:v>
+        <x:v>2204</x:v>
       </x:c>
       <x:c r="C779" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D779" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E779" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F779" s="3" t="s">
-        <x:v>2200</x:v>
+        <x:v>2205</x:v>
       </x:c>
       <x:c r="G779" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>2201</x:v>
       </x:c>
       <x:c r="H779" s="3" t="s">
-        <x:v>2208</x:v>
+        <x:v>2206</x:v>
       </x:c>
       <x:c r="I779" s="3" t="s">
-        <x:v>2209</x:v>
+        <x:v>2207</x:v>
       </x:c>
       <x:c r="J779" s="4">
-        <x:v>461773.74</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K779" s="4">
-        <x:v>461773.74</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L779" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M779" s="4">
-        <x:v>461773.72</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N779" s="5">
-        <x:v>24</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O779" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="780" spans="1:15">
       <x:c r="A780" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B780" s="3" t="s">
-        <x:v>2196</x:v>
+        <x:v>2208</x:v>
       </x:c>
       <x:c r="C780" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D780" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E780" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F780" s="3" t="s">
-        <x:v>2200</x:v>
+        <x:v>2209</x:v>
       </x:c>
       <x:c r="G780" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>2201</x:v>
       </x:c>
       <x:c r="H780" s="3" t="s">
         <x:v>2210</x:v>
       </x:c>
       <x:c r="I780" s="3" t="s">
         <x:v>2211</x:v>
       </x:c>
       <x:c r="J780" s="4">
-        <x:v>2521918.88</x:v>
+        <x:v>27985.26</x:v>
       </x:c>
       <x:c r="K780" s="4">
-        <x:v>2521918.88</x:v>
+        <x:v>27985.26</x:v>
       </x:c>
       <x:c r="L780" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M780" s="4">
-        <x:v>2521918.85</x:v>
+        <x:v>27985.25</x:v>
       </x:c>
       <x:c r="N780" s="5">
-        <x:v>20</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O780" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="781" spans="1:15">
       <x:c r="A781" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B781" s="3" t="s">
         <x:v>2212</x:v>
       </x:c>
       <x:c r="C781" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D781" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E781" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F781" s="3" t="s">
         <x:v>2213</x:v>
       </x:c>
       <x:c r="G781" s="3" t="s">
@@ -43684,183 +43684,183 @@
       <x:c r="B782" s="3" t="s">
         <x:v>2216</x:v>
       </x:c>
       <x:c r="C782" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D782" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E782" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F782" s="3" t="s">
         <x:v>2217</x:v>
       </x:c>
       <x:c r="G782" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H782" s="3" t="s">
         <x:v>2218</x:v>
       </x:c>
       <x:c r="I782" s="3" t="s">
         <x:v>2219</x:v>
       </x:c>
       <x:c r="J782" s="4">
-        <x:v>50508.87</x:v>
+        <x:v>266629.53</x:v>
       </x:c>
       <x:c r="K782" s="4">
-        <x:v>50508.87</x:v>
+        <x:v>266629.53</x:v>
       </x:c>
       <x:c r="L782" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M782" s="4">
-        <x:v>50508.89</x:v>
+        <x:v>266629.54</x:v>
       </x:c>
       <x:c r="N782" s="5">
-        <x:v>93</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O782" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="783" spans="1:15">
       <x:c r="A783" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B783" s="3" t="s">
         <x:v>2216</x:v>
       </x:c>
       <x:c r="C783" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D783" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E783" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F783" s="3" t="s">
-        <x:v>2217</x:v>
+        <x:v>2220</x:v>
       </x:c>
       <x:c r="G783" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H783" s="3" t="s">
-        <x:v>2220</x:v>
+        <x:v>2221</x:v>
       </x:c>
       <x:c r="I783" s="3" t="s">
-        <x:v>2221</x:v>
+        <x:v>2222</x:v>
       </x:c>
       <x:c r="J783" s="4">
-        <x:v>441518.64</x:v>
+        <x:v>174648.67</x:v>
       </x:c>
       <x:c r="K783" s="4">
-        <x:v>441518.64</x:v>
+        <x:v>174648.67</x:v>
       </x:c>
       <x:c r="L783" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M783" s="4">
-        <x:v>441518.64</x:v>
+        <x:v>174648.65</x:v>
       </x:c>
       <x:c r="N783" s="5">
-        <x:v>28</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O783" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="784" spans="1:15">
       <x:c r="A784" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B784" s="3" t="s">
         <x:v>2216</x:v>
       </x:c>
       <x:c r="C784" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D784" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E784" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F784" s="3" t="s">
-        <x:v>2222</x:v>
+        <x:v>2217</x:v>
       </x:c>
       <x:c r="G784" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H784" s="3" t="s">
         <x:v>2223</x:v>
       </x:c>
-      <x:c r="H784" s="3" t="s">
+      <x:c r="I784" s="3" t="s">
         <x:v>2224</x:v>
       </x:c>
-      <x:c r="I784" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J784" s="4">
-        <x:v>50019.35</x:v>
+        <x:v>1393888.53</x:v>
       </x:c>
       <x:c r="K784" s="4">
-        <x:v>50019.35</x:v>
+        <x:v>1393888.53</x:v>
       </x:c>
       <x:c r="L784" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M784" s="4">
-        <x:v>50019.35</x:v>
+        <x:v>1393888.54</x:v>
       </x:c>
       <x:c r="N784" s="5">
-        <x:v>6</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O784" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="785" spans="1:15">
       <x:c r="A785" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B785" s="3" t="s">
         <x:v>2216</x:v>
       </x:c>
       <x:c r="C785" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D785" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E785" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F785" s="3" t="s">
         <x:v>2217</x:v>
       </x:c>
       <x:c r="G785" s="3" t="s">
-        <x:v>2223</x:v>
+        <x:v>2225</x:v>
       </x:c>
       <x:c r="H785" s="3" t="s">
         <x:v>2226</x:v>
       </x:c>
       <x:c r="I785" s="3" t="s">
         <x:v>2227</x:v>
       </x:c>
       <x:c r="J785" s="4">
         <x:v>715399.42</x:v>
       </x:c>
       <x:c r="K785" s="4">
         <x:v>715399.42</x:v>
       </x:c>
       <x:c r="L785" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M785" s="4">
         <x:v>467712.66</x:v>
       </x:c>
       <x:c r="N785" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O785" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -43872,345 +43872,345 @@
       <x:c r="B786" s="3" t="s">
         <x:v>2216</x:v>
       </x:c>
       <x:c r="C786" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D786" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E786" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F786" s="3" t="s">
         <x:v>2217</x:v>
       </x:c>
       <x:c r="G786" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H786" s="3" t="s">
         <x:v>2228</x:v>
       </x:c>
       <x:c r="I786" s="3" t="s">
         <x:v>2229</x:v>
       </x:c>
       <x:c r="J786" s="4">
-        <x:v>266629.53</x:v>
+        <x:v>50508.87</x:v>
       </x:c>
       <x:c r="K786" s="4">
-        <x:v>266629.53</x:v>
+        <x:v>50508.87</x:v>
       </x:c>
       <x:c r="L786" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M786" s="4">
-        <x:v>266629.54</x:v>
+        <x:v>50508.89</x:v>
       </x:c>
       <x:c r="N786" s="5">
-        <x:v>24</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="O786" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="787" spans="1:15">
       <x:c r="A787" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B787" s="3" t="s">
         <x:v>2216</x:v>
       </x:c>
       <x:c r="C787" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D787" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E787" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F787" s="3" t="s">
         <x:v>2217</x:v>
       </x:c>
       <x:c r="G787" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H787" s="3" t="s">
         <x:v>2230</x:v>
       </x:c>
       <x:c r="I787" s="3" t="s">
         <x:v>2231</x:v>
       </x:c>
       <x:c r="J787" s="4">
-        <x:v>877381.06</x:v>
+        <x:v>7953833.13</x:v>
       </x:c>
       <x:c r="K787" s="4">
-        <x:v>877381.06</x:v>
+        <x:v>7953833.13</x:v>
       </x:c>
       <x:c r="L787" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M787" s="4">
-        <x:v>877381.04</x:v>
+        <x:v>7945149.19</x:v>
       </x:c>
       <x:c r="N787" s="5">
-        <x:v>24</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O787" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="788" spans="1:15">
       <x:c r="A788" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B788" s="3" t="s">
         <x:v>2216</x:v>
       </x:c>
       <x:c r="C788" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D788" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E788" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F788" s="3" t="s">
-        <x:v>2217</x:v>
+        <x:v>2232</x:v>
       </x:c>
       <x:c r="G788" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>2225</x:v>
       </x:c>
       <x:c r="H788" s="3" t="s">
-        <x:v>2232</x:v>
+        <x:v>2233</x:v>
       </x:c>
       <x:c r="I788" s="3" t="s">
-        <x:v>2233</x:v>
+        <x:v>2234</x:v>
       </x:c>
       <x:c r="J788" s="4">
-        <x:v>7953833.13</x:v>
+        <x:v>50019.35</x:v>
       </x:c>
       <x:c r="K788" s="4">
-        <x:v>7953833.13</x:v>
+        <x:v>50019.35</x:v>
       </x:c>
       <x:c r="L788" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M788" s="4">
-        <x:v>7945149.19</x:v>
+        <x:v>50019.35</x:v>
       </x:c>
       <x:c r="N788" s="5">
-        <x:v>30</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O788" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="789" spans="1:15">
       <x:c r="A789" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B789" s="3" t="s">
-        <x:v>2234</x:v>
+        <x:v>2216</x:v>
       </x:c>
       <x:c r="C789" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D789" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E789" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F789" s="3" t="s">
-        <x:v>2217</x:v>
+        <x:v>2235</x:v>
       </x:c>
       <x:c r="G789" s="3" t="s">
-        <x:v>2223</x:v>
+        <x:v>2225</x:v>
       </x:c>
       <x:c r="H789" s="3" t="s">
-        <x:v>2235</x:v>
+        <x:v>2236</x:v>
       </x:c>
       <x:c r="I789" s="3" t="s">
-        <x:v>2236</x:v>
+        <x:v>2237</x:v>
       </x:c>
       <x:c r="J789" s="4">
-        <x:v>1023068.06</x:v>
+        <x:v>207657.99</x:v>
       </x:c>
       <x:c r="K789" s="4">
-        <x:v>1023068.06</x:v>
+        <x:v>207657.99</x:v>
       </x:c>
       <x:c r="L789" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M789" s="4">
-        <x:v>1023068.03</x:v>
+        <x:v>207657.97</x:v>
       </x:c>
       <x:c r="N789" s="5">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O789" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="790" spans="1:15">
       <x:c r="A790" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B790" s="3" t="s">
-        <x:v>2216</x:v>
+        <x:v>2238</x:v>
       </x:c>
       <x:c r="C790" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D790" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E790" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F790" s="3" t="s">
         <x:v>2217</x:v>
       </x:c>
       <x:c r="G790" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>2225</x:v>
       </x:c>
       <x:c r="H790" s="3" t="s">
-        <x:v>2237</x:v>
+        <x:v>2239</x:v>
       </x:c>
       <x:c r="I790" s="3" t="s">
-        <x:v>2238</x:v>
+        <x:v>2240</x:v>
       </x:c>
       <x:c r="J790" s="4">
-        <x:v>1393888.53</x:v>
+        <x:v>1023068.06</x:v>
       </x:c>
       <x:c r="K790" s="4">
-        <x:v>1393888.53</x:v>
+        <x:v>1023068.06</x:v>
       </x:c>
       <x:c r="L790" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M790" s="4">
-        <x:v>1393888.54</x:v>
+        <x:v>1023068.03</x:v>
       </x:c>
       <x:c r="N790" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O790" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="791" spans="1:15">
       <x:c r="A791" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B791" s="3" t="s">
         <x:v>2216</x:v>
       </x:c>
       <x:c r="C791" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D791" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E791" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F791" s="3" t="s">
-        <x:v>2239</x:v>
+        <x:v>2217</x:v>
       </x:c>
       <x:c r="G791" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H791" s="3" t="s">
-        <x:v>2240</x:v>
+        <x:v>2241</x:v>
       </x:c>
       <x:c r="I791" s="3" t="s">
-        <x:v>2241</x:v>
+        <x:v>2242</x:v>
       </x:c>
       <x:c r="J791" s="4">
-        <x:v>174648.67</x:v>
+        <x:v>877381.06</x:v>
       </x:c>
       <x:c r="K791" s="4">
-        <x:v>174648.67</x:v>
+        <x:v>877381.06</x:v>
       </x:c>
       <x:c r="L791" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M791" s="4">
-        <x:v>174648.65</x:v>
+        <x:v>877381.04</x:v>
       </x:c>
       <x:c r="N791" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O791" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="792" spans="1:15">
       <x:c r="A792" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B792" s="3" t="s">
         <x:v>2216</x:v>
       </x:c>
       <x:c r="C792" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D792" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E792" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F792" s="3" t="s">
-        <x:v>2242</x:v>
+        <x:v>2217</x:v>
       </x:c>
       <x:c r="G792" s="3" t="s">
-        <x:v>2223</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H792" s="3" t="s">
         <x:v>2243</x:v>
       </x:c>
       <x:c r="I792" s="3" t="s">
         <x:v>2244</x:v>
       </x:c>
       <x:c r="J792" s="4">
-        <x:v>207657.99</x:v>
+        <x:v>441518.64</x:v>
       </x:c>
       <x:c r="K792" s="4">
-        <x:v>207657.99</x:v>
+        <x:v>441518.64</x:v>
       </x:c>
       <x:c r="L792" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M792" s="4">
-        <x:v>207657.97</x:v>
+        <x:v>441518.64</x:v>
       </x:c>
       <x:c r="N792" s="5">
-        <x:v>24</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O792" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="793" spans="1:15">
       <x:c r="A793" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B793" s="3" t="s">
         <x:v>2245</x:v>
       </x:c>
       <x:c r="C793" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D793" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E793" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F793" s="3" t="s">
         <x:v>2246</x:v>
       </x:c>
       <x:c r="G793" s="3" t="s">
@@ -44295,298 +44295,298 @@
       <x:c r="B795" s="3" t="s">
         <x:v>2254</x:v>
       </x:c>
       <x:c r="C795" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D795" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E795" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F795" s="3" t="s">
         <x:v>2251</x:v>
       </x:c>
       <x:c r="G795" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H795" s="3" t="s">
         <x:v>2255</x:v>
       </x:c>
       <x:c r="I795" s="3" t="s">
         <x:v>2256</x:v>
       </x:c>
       <x:c r="J795" s="4">
-        <x:v>265843.75</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K795" s="4">
-        <x:v>265843.75</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L795" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M795" s="4">
-        <x:v>265843.77</x:v>
+        <x:v>647819.56</x:v>
       </x:c>
       <x:c r="N795" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O795" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="796" spans="1:15">
       <x:c r="A796" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B796" s="3" t="s">
         <x:v>2254</x:v>
       </x:c>
       <x:c r="C796" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D796" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E796" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F796" s="3" t="s">
         <x:v>2251</x:v>
       </x:c>
       <x:c r="G796" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H796" s="3" t="s">
         <x:v>2257</x:v>
       </x:c>
       <x:c r="I796" s="3" t="s">
         <x:v>2258</x:v>
       </x:c>
       <x:c r="J796" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K796" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L796" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M796" s="4">
-        <x:v>647819.56</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N796" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O796" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="797" spans="1:15">
       <x:c r="A797" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B797" s="3" t="s">
         <x:v>2254</x:v>
       </x:c>
       <x:c r="C797" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D797" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E797" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F797" s="3" t="s">
         <x:v>2251</x:v>
       </x:c>
       <x:c r="G797" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H797" s="3" t="s">
         <x:v>2259</x:v>
       </x:c>
       <x:c r="I797" s="3" t="s">
         <x:v>2260</x:v>
       </x:c>
       <x:c r="J797" s="4">
-        <x:v>0</x:v>
+        <x:v>265843.75</x:v>
       </x:c>
       <x:c r="K797" s="4">
-        <x:v>0</x:v>
+        <x:v>265843.75</x:v>
       </x:c>
       <x:c r="L797" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M797" s="4">
-        <x:v>0</x:v>
+        <x:v>265843.77</x:v>
       </x:c>
       <x:c r="N797" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O797" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="798" spans="1:15">
       <x:c r="A798" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B798" s="3" t="s">
-        <x:v>2254</x:v>
+        <x:v>2250</x:v>
       </x:c>
       <x:c r="C798" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D798" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E798" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F798" s="3" t="s">
-        <x:v>2251</x:v>
+        <x:v>2261</x:v>
       </x:c>
       <x:c r="G798" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H798" s="3" t="s">
-        <x:v>2261</x:v>
+        <x:v>2262</x:v>
       </x:c>
       <x:c r="I798" s="3" t="s">
-        <x:v>2262</x:v>
+        <x:v>2263</x:v>
       </x:c>
       <x:c r="J798" s="4">
-        <x:v>124118.86</x:v>
+        <x:v>1133901.39</x:v>
       </x:c>
       <x:c r="K798" s="4">
-        <x:v>124118.86</x:v>
+        <x:v>1133901.39</x:v>
       </x:c>
       <x:c r="L798" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M798" s="4">
-        <x:v>124118.86</x:v>
+        <x:v>1157787.41</x:v>
       </x:c>
       <x:c r="N798" s="5">
-        <x:v>30</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="O798" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="799" spans="1:15">
       <x:c r="A799" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B799" s="3" t="s">
-        <x:v>2263</x:v>
+        <x:v>2264</x:v>
       </x:c>
       <x:c r="C799" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D799" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E799" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F799" s="3" t="s">
         <x:v>2251</x:v>
       </x:c>
       <x:c r="G799" s="3" t="s">
-        <x:v>2264</x:v>
+        <x:v>2265</x:v>
       </x:c>
       <x:c r="H799" s="3" t="s">
-        <x:v>2265</x:v>
+        <x:v>2266</x:v>
       </x:c>
       <x:c r="I799" s="3" t="s">
-        <x:v>2266</x:v>
+        <x:v>2267</x:v>
       </x:c>
       <x:c r="J799" s="4">
         <x:v>425452.41</x:v>
       </x:c>
       <x:c r="K799" s="4">
         <x:v>425452.41</x:v>
       </x:c>
       <x:c r="L799" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M799" s="4">
         <x:v>425452.4</x:v>
       </x:c>
       <x:c r="N799" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O799" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="800" spans="1:15">
       <x:c r="A800" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B800" s="3" t="s">
-        <x:v>2250</x:v>
+        <x:v>2254</x:v>
       </x:c>
       <x:c r="C800" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D800" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E800" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F800" s="3" t="s">
-        <x:v>2267</x:v>
+        <x:v>2251</x:v>
       </x:c>
       <x:c r="G800" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H800" s="3" t="s">
         <x:v>2268</x:v>
       </x:c>
       <x:c r="I800" s="3" t="s">
         <x:v>2269</x:v>
       </x:c>
       <x:c r="J800" s="4">
-        <x:v>1133901.39</x:v>
+        <x:v>124118.86</x:v>
       </x:c>
       <x:c r="K800" s="4">
-        <x:v>1133901.39</x:v>
+        <x:v>124118.86</x:v>
       </x:c>
       <x:c r="L800" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M800" s="4">
-        <x:v>1157787.41</x:v>
+        <x:v>124118.86</x:v>
       </x:c>
       <x:c r="N800" s="5">
-        <x:v>25</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O800" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="801" spans="1:15">
       <x:c r="A801" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B801" s="3" t="s">
         <x:v>2270</x:v>
       </x:c>
       <x:c r="C801" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D801" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E801" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F801" s="3" t="s">
         <x:v>2271</x:v>
       </x:c>
       <x:c r="G801" s="3" t="s">
@@ -44612,1676 +44612,1676 @@
       </x:c>
       <x:c r="N801" s="5">
         <x:v>87</x:v>
       </x:c>
       <x:c r="O801" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="802" spans="1:15">
       <x:c r="A802" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B802" s="3" t="s">
         <x:v>2270</x:v>
       </x:c>
       <x:c r="C802" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D802" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E802" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F802" s="3" t="s">
-        <x:v>2271</x:v>
+        <x:v>2274</x:v>
       </x:c>
       <x:c r="G802" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H802" s="3" t="s">
-        <x:v>2274</x:v>
+        <x:v>2275</x:v>
       </x:c>
       <x:c r="I802" s="3" t="s">
-        <x:v>2275</x:v>
+        <x:v>2276</x:v>
       </x:c>
       <x:c r="J802" s="4">
-        <x:v>5762461.22</x:v>
+        <x:v>3236915.35</x:v>
       </x:c>
       <x:c r="K802" s="4">
-        <x:v>5616666.6</x:v>
+        <x:v>3236915.35</x:v>
       </x:c>
       <x:c r="L802" s="4">
-        <x:v>145794.62</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M802" s="4">
-        <x:v>5616666.61</x:v>
+        <x:v>3242683.36</x:v>
       </x:c>
       <x:c r="N802" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O802" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="803" spans="1:15">
       <x:c r="A803" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B803" s="3" t="s">
         <x:v>2270</x:v>
       </x:c>
       <x:c r="C803" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D803" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E803" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F803" s="3" t="s">
-        <x:v>2276</x:v>
+        <x:v>2271</x:v>
       </x:c>
       <x:c r="G803" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H803" s="3" t="s">
         <x:v>2277</x:v>
       </x:c>
       <x:c r="I803" s="3" t="s">
         <x:v>2278</x:v>
       </x:c>
       <x:c r="J803" s="4">
-        <x:v>3236915.35</x:v>
+        <x:v>5762461.22</x:v>
       </x:c>
       <x:c r="K803" s="4">
-        <x:v>3236915.35</x:v>
+        <x:v>5616666.6</x:v>
       </x:c>
       <x:c r="L803" s="4">
-        <x:v>0</x:v>
+        <x:v>145794.62</x:v>
       </x:c>
       <x:c r="M803" s="4">
-        <x:v>3242683.36</x:v>
+        <x:v>5616666.61</x:v>
       </x:c>
       <x:c r="N803" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O803" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="804" spans="1:15">
       <x:c r="A804" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B804" s="3" t="s">
         <x:v>2279</x:v>
       </x:c>
       <x:c r="C804" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D804" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E804" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F804" s="3" t="s">
+        <x:v>2271</x:v>
+      </x:c>
+      <x:c r="G804" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H804" s="3" t="s">
         <x:v>2280</x:v>
       </x:c>
-      <x:c r="G804" s="3" t="s">
+      <x:c r="I804" s="3" t="s">
         <x:v>2281</x:v>
       </x:c>
-      <x:c r="H804" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J804" s="4">
-        <x:v>746602.05</x:v>
+        <x:v>495598.04</x:v>
       </x:c>
       <x:c r="K804" s="4">
-        <x:v>746602.05</x:v>
+        <x:v>495598.04</x:v>
       </x:c>
       <x:c r="L804" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M804" s="4">
-        <x:v>746602.06</x:v>
+        <x:v>495598.03</x:v>
       </x:c>
       <x:c r="N804" s="5">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="O804" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="805" spans="1:15">
       <x:c r="A805" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B805" s="3" t="s">
-        <x:v>2284</x:v>
+        <x:v>2279</x:v>
       </x:c>
       <x:c r="C805" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D805" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E805" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F805" s="3" t="s">
-        <x:v>2285</x:v>
+        <x:v>2271</x:v>
       </x:c>
       <x:c r="G805" s="3" t="s">
-        <x:v>2281</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H805" s="3" t="s">
-        <x:v>2286</x:v>
+        <x:v>2282</x:v>
       </x:c>
       <x:c r="I805" s="3" t="s">
-        <x:v>2287</x:v>
+        <x:v>2283</x:v>
       </x:c>
       <x:c r="J805" s="4">
-        <x:v>91879.15</x:v>
+        <x:v>1312994.65</x:v>
       </x:c>
       <x:c r="K805" s="4">
-        <x:v>91879.15</x:v>
+        <x:v>1312994.65</x:v>
       </x:c>
       <x:c r="L805" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M805" s="4">
-        <x:v>91879.16</x:v>
+        <x:v>1313036.86</x:v>
       </x:c>
       <x:c r="N805" s="5">
-        <x:v>6</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O805" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="806" spans="1:15">
       <x:c r="A806" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B806" s="3" t="s">
-        <x:v>2279</x:v>
+        <x:v>2284</x:v>
       </x:c>
       <x:c r="C806" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D806" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E806" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F806" s="3" t="s">
-        <x:v>2271</x:v>
+        <x:v>2285</x:v>
       </x:c>
       <x:c r="G806" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>2286</x:v>
       </x:c>
       <x:c r="H806" s="3" t="s">
+        <x:v>2287</x:v>
+      </x:c>
+      <x:c r="I806" s="3" t="s">
         <x:v>2288</x:v>
       </x:c>
-      <x:c r="I806" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J806" s="4">
-        <x:v>495598.04</x:v>
+        <x:v>91879.15</x:v>
       </x:c>
       <x:c r="K806" s="4">
-        <x:v>495598.04</x:v>
+        <x:v>91879.15</x:v>
       </x:c>
       <x:c r="L806" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M806" s="4">
-        <x:v>495598.03</x:v>
+        <x:v>91879.16</x:v>
       </x:c>
       <x:c r="N806" s="5">
-        <x:v>31</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O806" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="807" spans="1:15">
       <x:c r="A807" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B807" s="3" t="s">
         <x:v>2279</x:v>
       </x:c>
       <x:c r="C807" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D807" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E807" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F807" s="3" t="s">
-        <x:v>2271</x:v>
+        <x:v>2289</x:v>
       </x:c>
       <x:c r="G807" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>2286</x:v>
       </x:c>
       <x:c r="H807" s="3" t="s">
         <x:v>2290</x:v>
       </x:c>
       <x:c r="I807" s="3" t="s">
         <x:v>2291</x:v>
       </x:c>
       <x:c r="J807" s="4">
-        <x:v>1312994.65</x:v>
+        <x:v>746602.05</x:v>
       </x:c>
       <x:c r="K807" s="4">
-        <x:v>1312994.65</x:v>
+        <x:v>746602.05</x:v>
       </x:c>
       <x:c r="L807" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M807" s="4">
-        <x:v>1313036.86</x:v>
+        <x:v>746602.06</x:v>
       </x:c>
       <x:c r="N807" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O807" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="808" spans="1:15">
       <x:c r="A808" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B808" s="3" t="s">
         <x:v>2279</x:v>
       </x:c>
       <x:c r="C808" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D808" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E808" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F808" s="3" t="s">
-        <x:v>2280</x:v>
+        <x:v>2289</x:v>
       </x:c>
       <x:c r="G808" s="3" t="s">
-        <x:v>2281</x:v>
+        <x:v>2286</x:v>
       </x:c>
       <x:c r="H808" s="3" t="s">
         <x:v>2292</x:v>
       </x:c>
       <x:c r="I808" s="3" t="s">
         <x:v>2293</x:v>
       </x:c>
       <x:c r="J808" s="4">
         <x:v>631989.66</x:v>
       </x:c>
       <x:c r="K808" s="4">
         <x:v>631989.66</x:v>
       </x:c>
       <x:c r="L808" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M808" s="4">
         <x:v>631989.66</x:v>
       </x:c>
       <x:c r="N808" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O808" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="809" spans="1:15">
       <x:c r="A809" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B809" s="3" t="s">
         <x:v>2294</x:v>
       </x:c>
       <x:c r="C809" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D809" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E809" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F809" s="3" t="s">
         <x:v>2295</x:v>
       </x:c>
       <x:c r="G809" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>2296</x:v>
       </x:c>
       <x:c r="H809" s="3" t="s">
-        <x:v>2296</x:v>
+        <x:v>2297</x:v>
       </x:c>
       <x:c r="I809" s="3" t="s">
-        <x:v>2297</x:v>
+        <x:v>2298</x:v>
       </x:c>
       <x:c r="J809" s="4">
-        <x:v>68397.49</x:v>
+        <x:v>2057068.57</x:v>
       </x:c>
       <x:c r="K809" s="4">
-        <x:v>68397.49</x:v>
+        <x:v>2057068.57</x:v>
       </x:c>
       <x:c r="L809" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M809" s="4">
-        <x:v>68397.5</x:v>
+        <x:v>2057068.56</x:v>
       </x:c>
       <x:c r="N809" s="5">
-        <x:v>87</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O809" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="810" spans="1:15">
       <x:c r="A810" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B810" s="3" t="s">
-        <x:v>2298</x:v>
+        <x:v>2294</x:v>
       </x:c>
       <x:c r="C810" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D810" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E810" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F810" s="3" t="s">
         <x:v>2299</x:v>
       </x:c>
       <x:c r="G810" s="3" t="s">
+        <x:v>2296</x:v>
+      </x:c>
+      <x:c r="H810" s="3" t="s">
         <x:v>2300</x:v>
       </x:c>
-      <x:c r="H810" s="3" t="s">
+      <x:c r="I810" s="3" t="s">
         <x:v>2301</x:v>
       </x:c>
-      <x:c r="I810" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J810" s="4">
-        <x:v>644205.41</x:v>
+        <x:v>818670.94</x:v>
       </x:c>
       <x:c r="K810" s="4">
-        <x:v>644205.41</x:v>
+        <x:v>818670.94</x:v>
       </x:c>
       <x:c r="L810" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M810" s="4">
-        <x:v>644205.39</x:v>
+        <x:v>818670.93</x:v>
       </x:c>
       <x:c r="N810" s="5">
-        <x:v>32</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="O810" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="811" spans="1:15">
       <x:c r="A811" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B811" s="3" t="s">
-        <x:v>2298</x:v>
+        <x:v>2294</x:v>
       </x:c>
       <x:c r="C811" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D811" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E811" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F811" s="3" t="s">
+        <x:v>2299</x:v>
+      </x:c>
+      <x:c r="G811" s="3" t="s">
+        <x:v>2296</x:v>
+      </x:c>
+      <x:c r="H811" s="3" t="s">
+        <x:v>2302</x:v>
+      </x:c>
+      <x:c r="I811" s="3" t="s">
         <x:v>2303</x:v>
       </x:c>
-      <x:c r="G811" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J811" s="4">
-        <x:v>2057068.57</x:v>
+        <x:v>644205.41</x:v>
       </x:c>
       <x:c r="K811" s="4">
-        <x:v>2057068.57</x:v>
+        <x:v>644205.41</x:v>
       </x:c>
       <x:c r="L811" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M811" s="4">
-        <x:v>2057068.56</x:v>
+        <x:v>644205.39</x:v>
       </x:c>
       <x:c r="N811" s="5">
-        <x:v>30</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="O811" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="812" spans="1:15">
       <x:c r="A812" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B812" s="3" t="s">
-        <x:v>2298</x:v>
+        <x:v>2294</x:v>
       </x:c>
       <x:c r="C812" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D812" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E812" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F812" s="3" t="s">
-        <x:v>2295</x:v>
+        <x:v>2299</x:v>
       </x:c>
       <x:c r="G812" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>2296</x:v>
       </x:c>
       <x:c r="H812" s="3" t="s">
-        <x:v>2306</x:v>
+        <x:v>2304</x:v>
       </x:c>
       <x:c r="I812" s="3" t="s">
-        <x:v>2307</x:v>
+        <x:v>2305</x:v>
       </x:c>
       <x:c r="J812" s="4">
-        <x:v>2842303.53</x:v>
+        <x:v>67920.33</x:v>
       </x:c>
       <x:c r="K812" s="4">
-        <x:v>2842303.53</x:v>
+        <x:v>67920.33</x:v>
       </x:c>
       <x:c r="L812" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M812" s="4">
-        <x:v>2842303.51</x:v>
+        <x:v>67920.34</x:v>
       </x:c>
       <x:c r="N812" s="5">
-        <x:v>30</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O812" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="813" spans="1:15">
       <x:c r="A813" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B813" s="3" t="s">
-        <x:v>2298</x:v>
+        <x:v>2294</x:v>
       </x:c>
       <x:c r="C813" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D813" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E813" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F813" s="3" t="s">
-        <x:v>2303</x:v>
+        <x:v>2295</x:v>
       </x:c>
       <x:c r="G813" s="3" t="s">
-        <x:v>2300</x:v>
+        <x:v>2296</x:v>
       </x:c>
       <x:c r="H813" s="3" t="s">
-        <x:v>2308</x:v>
+        <x:v>2306</x:v>
       </x:c>
       <x:c r="I813" s="3" t="s">
-        <x:v>2309</x:v>
+        <x:v>2307</x:v>
       </x:c>
       <x:c r="J813" s="4">
-        <x:v>2092077.06</x:v>
+        <x:v>323326.81</x:v>
       </x:c>
       <x:c r="K813" s="4">
-        <x:v>2092077.06</x:v>
+        <x:v>323326.81</x:v>
       </x:c>
       <x:c r="L813" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M813" s="4">
-        <x:v>2092077.05</x:v>
+        <x:v>323326.83</x:v>
       </x:c>
       <x:c r="N813" s="5">
-        <x:v>36</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="O813" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="814" spans="1:15">
       <x:c r="A814" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B814" s="3" t="s">
-        <x:v>2298</x:v>
+        <x:v>2294</x:v>
       </x:c>
       <x:c r="C814" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D814" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E814" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F814" s="3" t="s">
-        <x:v>2299</x:v>
+        <x:v>2308</x:v>
       </x:c>
       <x:c r="G814" s="3" t="s">
-        <x:v>2300</x:v>
+        <x:v>2296</x:v>
       </x:c>
       <x:c r="H814" s="3" t="s">
+        <x:v>2309</x:v>
+      </x:c>
+      <x:c r="I814" s="3" t="s">
         <x:v>2310</x:v>
       </x:c>
-      <x:c r="I814" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J814" s="4">
-        <x:v>818670.94</x:v>
+        <x:v>705778.17</x:v>
       </x:c>
       <x:c r="K814" s="4">
-        <x:v>818670.94</x:v>
+        <x:v>705778.17</x:v>
       </x:c>
       <x:c r="L814" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M814" s="4">
-        <x:v>818670.93</x:v>
+        <x:v>705778.16</x:v>
       </x:c>
       <x:c r="N814" s="5">
-        <x:v>31</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O814" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="815" spans="1:15">
       <x:c r="A815" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B815" s="3" t="s">
-        <x:v>2298</x:v>
+        <x:v>2294</x:v>
       </x:c>
       <x:c r="C815" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D815" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E815" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F815" s="3" t="s">
         <x:v>2295</x:v>
       </x:c>
       <x:c r="G815" s="3" t="s">
-        <x:v>2300</x:v>
+        <x:v>2296</x:v>
       </x:c>
       <x:c r="H815" s="3" t="s">
+        <x:v>2311</x:v>
+      </x:c>
+      <x:c r="I815" s="3" t="s">
         <x:v>2312</x:v>
       </x:c>
-      <x:c r="I815" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J815" s="4">
-        <x:v>705778.17</x:v>
+        <x:v>2092077.06</x:v>
       </x:c>
       <x:c r="K815" s="4">
-        <x:v>705778.17</x:v>
+        <x:v>2092077.06</x:v>
       </x:c>
       <x:c r="L815" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M815" s="4">
-        <x:v>705778.16</x:v>
+        <x:v>2092077.05</x:v>
       </x:c>
       <x:c r="N815" s="5">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O815" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="816" spans="1:15">
       <x:c r="A816" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B816" s="3" t="s">
-        <x:v>2298</x:v>
+        <x:v>2294</x:v>
       </x:c>
       <x:c r="C816" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D816" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E816" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F816" s="3" t="s">
-        <x:v>2295</x:v>
+        <x:v>2308</x:v>
       </x:c>
       <x:c r="G816" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H816" s="3" t="s">
+        <x:v>2313</x:v>
+      </x:c>
+      <x:c r="I816" s="3" t="s">
         <x:v>2314</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2315</x:v>
       </x:c>
       <x:c r="J816" s="4">
         <x:v>3500799.86</x:v>
       </x:c>
       <x:c r="K816" s="4">
         <x:v>3500799.86</x:v>
       </x:c>
       <x:c r="L816" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M816" s="4">
         <x:v>3505309.48</x:v>
       </x:c>
       <x:c r="N816" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O816" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="817" spans="1:15">
       <x:c r="A817" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B817" s="3" t="s">
-        <x:v>2298</x:v>
+        <x:v>2294</x:v>
       </x:c>
       <x:c r="C817" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D817" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E817" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F817" s="3" t="s">
-        <x:v>2303</x:v>
+        <x:v>2308</x:v>
       </x:c>
       <x:c r="G817" s="3" t="s">
-        <x:v>2300</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H817" s="3" t="s">
+        <x:v>2315</x:v>
+      </x:c>
+      <x:c r="I817" s="3" t="s">
         <x:v>2316</x:v>
       </x:c>
-      <x:c r="I817" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J817" s="4">
-        <x:v>323326.81</x:v>
+        <x:v>2842303.53</x:v>
       </x:c>
       <x:c r="K817" s="4">
-        <x:v>323326.81</x:v>
+        <x:v>2842303.53</x:v>
       </x:c>
       <x:c r="L817" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M817" s="4">
-        <x:v>323326.83</x:v>
+        <x:v>2842303.51</x:v>
       </x:c>
       <x:c r="N817" s="5">
-        <x:v>25</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O817" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="818" spans="1:15">
       <x:c r="A818" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B818" s="3" t="s">
-        <x:v>2294</x:v>
+        <x:v>2317</x:v>
       </x:c>
       <x:c r="C818" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D818" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E818" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F818" s="3" t="s">
-        <x:v>2295</x:v>
+        <x:v>2308</x:v>
       </x:c>
       <x:c r="G818" s="3" t="s">
-        <x:v>2300</x:v>
+        <x:v>2296</x:v>
       </x:c>
       <x:c r="H818" s="3" t="s">
         <x:v>2318</x:v>
       </x:c>
       <x:c r="I818" s="3" t="s">
         <x:v>2319</x:v>
       </x:c>
       <x:c r="J818" s="4">
         <x:v>664598.05</x:v>
       </x:c>
       <x:c r="K818" s="4">
         <x:v>664598.05</x:v>
       </x:c>
       <x:c r="L818" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M818" s="4">
         <x:v>594323.07</x:v>
       </x:c>
       <x:c r="N818" s="5">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O818" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="819" spans="1:15">
       <x:c r="A819" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B819" s="3" t="s">
-        <x:v>2298</x:v>
+        <x:v>2317</x:v>
       </x:c>
       <x:c r="C819" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D819" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E819" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F819" s="3" t="s">
-        <x:v>2299</x:v>
+        <x:v>2308</x:v>
       </x:c>
       <x:c r="G819" s="3" t="s">
-        <x:v>2300</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H819" s="3" t="s">
         <x:v>2320</x:v>
       </x:c>
       <x:c r="I819" s="3" t="s">
         <x:v>2321</x:v>
       </x:c>
       <x:c r="J819" s="4">
-        <x:v>67920.33</x:v>
+        <x:v>68397.49</x:v>
       </x:c>
       <x:c r="K819" s="4">
-        <x:v>67920.33</x:v>
+        <x:v>68397.49</x:v>
       </x:c>
       <x:c r="L819" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M819" s="4">
-        <x:v>67920.34</x:v>
+        <x:v>68397.5</x:v>
       </x:c>
       <x:c r="N819" s="5">
-        <x:v>6</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="O819" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="820" spans="1:15">
       <x:c r="A820" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B820" s="3" t="s">
         <x:v>2322</x:v>
       </x:c>
       <x:c r="C820" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D820" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E820" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F820" s="3" t="s">
         <x:v>2323</x:v>
       </x:c>
       <x:c r="G820" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H820" s="3" t="s">
         <x:v>2324</x:v>
       </x:c>
       <x:c r="I820" s="3" t="s">
         <x:v>2325</x:v>
       </x:c>
       <x:c r="J820" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K820" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L820" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M820" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N820" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O820" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="821" spans="1:15">
       <x:c r="A821" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B821" s="3" t="s">
         <x:v>2326</x:v>
       </x:c>
       <x:c r="C821" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D821" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E821" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F821" s="3" t="s">
         <x:v>2327</x:v>
       </x:c>
       <x:c r="G821" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H821" s="3" t="s">
         <x:v>2328</x:v>
       </x:c>
       <x:c r="I821" s="3" t="s">
         <x:v>2329</x:v>
       </x:c>
       <x:c r="J821" s="4">
-        <x:v>0</x:v>
+        <x:v>283643.51</x:v>
       </x:c>
       <x:c r="K821" s="4">
-        <x:v>0</x:v>
+        <x:v>283643.51</x:v>
       </x:c>
       <x:c r="L821" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M821" s="4">
-        <x:v>0</x:v>
+        <x:v>283643.52</x:v>
       </x:c>
       <x:c r="N821" s="5">
-        <x:v>27</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="O821" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="822" spans="1:15">
       <x:c r="A822" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B822" s="3" t="s">
         <x:v>2326</x:v>
       </x:c>
       <x:c r="C822" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D822" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E822" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F822" s="3" t="s">
+        <x:v>2327</x:v>
+      </x:c>
+      <x:c r="G822" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H822" s="3" t="s">
         <x:v>2330</x:v>
       </x:c>
-      <x:c r="G822" s="3" t="s">
+      <x:c r="I822" s="3" t="s">
         <x:v>2331</x:v>
       </x:c>
-      <x:c r="H822" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J822" s="4">
-        <x:v>1181798.91</x:v>
+        <x:v>662988.19</x:v>
       </x:c>
       <x:c r="K822" s="4">
-        <x:v>1181798.91</x:v>
+        <x:v>561797.74</x:v>
       </x:c>
       <x:c r="L822" s="4">
-        <x:v>0</x:v>
+        <x:v>101190.45</x:v>
       </x:c>
       <x:c r="M822" s="4">
-        <x:v>1610495.04</x:v>
+        <x:v>561797.75</x:v>
       </x:c>
       <x:c r="N822" s="5">
-        <x:v>33</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O822" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="823" spans="1:15">
       <x:c r="A823" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B823" s="3" t="s">
         <x:v>2326</x:v>
       </x:c>
       <x:c r="C823" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D823" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E823" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F823" s="3" t="s">
-        <x:v>2334</x:v>
+        <x:v>2327</x:v>
       </x:c>
       <x:c r="G823" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H823" s="3" t="s">
-        <x:v>2335</x:v>
+        <x:v>2332</x:v>
       </x:c>
       <x:c r="I823" s="3" t="s">
-        <x:v>2336</x:v>
+        <x:v>2333</x:v>
       </x:c>
       <x:c r="J823" s="4">
-        <x:v>662988.19</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K823" s="4">
-        <x:v>561797.74</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L823" s="4">
-        <x:v>101190.45</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M823" s="4">
-        <x:v>561797.75</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N823" s="5">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O823" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="824" spans="1:15">
       <x:c r="A824" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B824" s="3" t="s">
-        <x:v>2337</x:v>
+        <x:v>2326</x:v>
       </x:c>
       <x:c r="C824" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D824" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E824" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F824" s="3" t="s">
+        <x:v>2327</x:v>
+      </x:c>
+      <x:c r="G824" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H824" s="3" t="s">
         <x:v>2334</x:v>
       </x:c>
-      <x:c r="G824" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="I824" s="3" t="s">
-        <x:v>2339</x:v>
+        <x:v>2335</x:v>
       </x:c>
       <x:c r="J824" s="4">
-        <x:v>21557664.09</x:v>
+        <x:v>244127.91</x:v>
       </x:c>
       <x:c r="K824" s="4">
-        <x:v>21557664.09</x:v>
+        <x:v>199450.4</x:v>
       </x:c>
       <x:c r="L824" s="4">
-        <x:v>0</x:v>
+        <x:v>44677.51</x:v>
       </x:c>
       <x:c r="M824" s="4">
-        <x:v>24480186</x:v>
+        <x:v>199450.4</x:v>
       </x:c>
       <x:c r="N824" s="5">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O824" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="825" spans="1:15">
       <x:c r="A825" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B825" s="3" t="s">
-        <x:v>2337</x:v>
+        <x:v>2326</x:v>
       </x:c>
       <x:c r="C825" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D825" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E825" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F825" s="3" t="s">
-        <x:v>2334</x:v>
+        <x:v>2327</x:v>
       </x:c>
       <x:c r="G825" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H825" s="3" t="s">
-        <x:v>2340</x:v>
+        <x:v>2336</x:v>
       </x:c>
       <x:c r="I825" s="3" t="s">
-        <x:v>2341</x:v>
+        <x:v>2337</x:v>
       </x:c>
       <x:c r="J825" s="4">
-        <x:v>841713.22</x:v>
+        <x:v>12782857.28</x:v>
       </x:c>
       <x:c r="K825" s="4">
-        <x:v>841713.22</x:v>
+        <x:v>12782857.28</x:v>
       </x:c>
       <x:c r="L825" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M825" s="4">
-        <x:v>841713.19</x:v>
+        <x:v>15247946.12</x:v>
       </x:c>
       <x:c r="N825" s="5">
-        <x:v>24</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O825" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="826" spans="1:15">
       <x:c r="A826" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B826" s="3" t="s">
-        <x:v>2337</x:v>
+        <x:v>2338</x:v>
       </x:c>
       <x:c r="C826" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D826" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E826" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F826" s="3" t="s">
-        <x:v>2334</x:v>
+        <x:v>2327</x:v>
       </x:c>
       <x:c r="G826" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H826" s="3" t="s">
-        <x:v>2342</x:v>
+        <x:v>2339</x:v>
       </x:c>
       <x:c r="I826" s="3" t="s">
-        <x:v>2343</x:v>
+        <x:v>2340</x:v>
       </x:c>
       <x:c r="J826" s="4">
-        <x:v>335740.74</x:v>
+        <x:v>841713.22</x:v>
       </x:c>
       <x:c r="K826" s="4">
-        <x:v>335740.74</x:v>
+        <x:v>841713.22</x:v>
       </x:c>
       <x:c r="L826" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M826" s="4">
-        <x:v>335740.75</x:v>
+        <x:v>841713.19</x:v>
       </x:c>
       <x:c r="N826" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O826" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="827" spans="1:15">
       <x:c r="A827" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B827" s="3" t="s">
         <x:v>2326</x:v>
       </x:c>
       <x:c r="C827" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D827" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E827" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F827" s="3" t="s">
-        <x:v>2334</x:v>
+        <x:v>2327</x:v>
       </x:c>
       <x:c r="G827" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H827" s="3" t="s">
-        <x:v>2344</x:v>
+        <x:v>2341</x:v>
       </x:c>
       <x:c r="I827" s="3" t="s">
-        <x:v>2345</x:v>
+        <x:v>2342</x:v>
       </x:c>
       <x:c r="J827" s="4">
-        <x:v>283643.51</x:v>
+        <x:v>42301231.91</x:v>
       </x:c>
       <x:c r="K827" s="4">
-        <x:v>283643.51</x:v>
+        <x:v>42232971.16</x:v>
       </x:c>
       <x:c r="L827" s="4">
-        <x:v>0</x:v>
+        <x:v>68260.75</x:v>
       </x:c>
       <x:c r="M827" s="4">
-        <x:v>283643.52</x:v>
+        <x:v>48839225.19</x:v>
       </x:c>
       <x:c r="N827" s="5">
-        <x:v>87</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="O827" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="828" spans="1:15">
       <x:c r="A828" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B828" s="3" t="s">
-        <x:v>2326</x:v>
+        <x:v>2338</x:v>
       </x:c>
       <x:c r="C828" s="3" t="s">
-        <x:v>159</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D828" s="3" t="s">
-        <x:v>160</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E828" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F828" s="3" t="s">
-        <x:v>2334</x:v>
+        <x:v>2327</x:v>
       </x:c>
       <x:c r="G828" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H828" s="3" t="s">
-        <x:v>2346</x:v>
+        <x:v>2343</x:v>
       </x:c>
       <x:c r="I828" s="3" t="s">
-        <x:v>2347</x:v>
+        <x:v>2344</x:v>
       </x:c>
       <x:c r="J828" s="4">
-        <x:v>12782857.28</x:v>
+        <x:v>21557664.09</x:v>
       </x:c>
       <x:c r="K828" s="4">
-        <x:v>12782857.28</x:v>
+        <x:v>21557664.09</x:v>
       </x:c>
       <x:c r="L828" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M828" s="4">
-        <x:v>15247946.12</x:v>
+        <x:v>24480186</x:v>
       </x:c>
       <x:c r="N828" s="5">
-        <x:v>34</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O828" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="829" spans="1:15">
       <x:c r="A829" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B829" s="3" t="s">
-        <x:v>2348</x:v>
+        <x:v>2326</x:v>
       </x:c>
       <x:c r="C829" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D829" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E829" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F829" s="3" t="s">
-        <x:v>2349</x:v>
+        <x:v>2345</x:v>
       </x:c>
       <x:c r="G829" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H829" s="3" t="s">
-        <x:v>2350</x:v>
+        <x:v>2346</x:v>
       </x:c>
       <x:c r="I829" s="3" t="s">
-        <x:v>2345</x:v>
+        <x:v>2347</x:v>
       </x:c>
       <x:c r="J829" s="4">
-        <x:v>0</x:v>
+        <x:v>3301483.33</x:v>
       </x:c>
       <x:c r="K829" s="4">
-        <x:v>0</x:v>
+        <x:v>2723874.45</x:v>
       </x:c>
       <x:c r="L829" s="4">
-        <x:v>0</x:v>
+        <x:v>577608.88</x:v>
       </x:c>
       <x:c r="M829" s="4">
-        <x:v>0</x:v>
+        <x:v>2723874.45</x:v>
       </x:c>
       <x:c r="N829" s="5">
-        <x:v>5</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O829" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="830" spans="1:15">
       <x:c r="A830" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B830" s="3" t="s">
-        <x:v>2326</x:v>
+        <x:v>2338</x:v>
       </x:c>
       <x:c r="C830" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D830" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E830" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F830" s="3" t="s">
-        <x:v>2330</x:v>
+        <x:v>2327</x:v>
       </x:c>
       <x:c r="G830" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H830" s="3" t="s">
-        <x:v>2351</x:v>
+        <x:v>2348</x:v>
       </x:c>
       <x:c r="I830" s="3" t="s">
-        <x:v>2352</x:v>
+        <x:v>2349</x:v>
       </x:c>
       <x:c r="J830" s="4">
-        <x:v>3301483.33</x:v>
+        <x:v>335740.74</x:v>
       </x:c>
       <x:c r="K830" s="4">
-        <x:v>2723874.45</x:v>
+        <x:v>335740.74</x:v>
       </x:c>
       <x:c r="L830" s="4">
-        <x:v>577608.88</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M830" s="4">
-        <x:v>2723874.45</x:v>
+        <x:v>335740.75</x:v>
       </x:c>
       <x:c r="N830" s="5">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O830" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="831" spans="1:15">
       <x:c r="A831" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B831" s="3" t="s">
-        <x:v>2326</x:v>
+        <x:v>2338</x:v>
       </x:c>
       <x:c r="C831" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D831" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E831" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F831" s="3" t="s">
-        <x:v>2353</x:v>
+        <x:v>2350</x:v>
       </x:c>
       <x:c r="G831" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H831" s="3" t="s">
-        <x:v>2354</x:v>
+        <x:v>2351</x:v>
       </x:c>
       <x:c r="I831" s="3" t="s">
-        <x:v>2355</x:v>
+        <x:v>2352</x:v>
       </x:c>
       <x:c r="J831" s="4">
-        <x:v>1640492.25</x:v>
+        <x:v>312143.2</x:v>
       </x:c>
       <x:c r="K831" s="4">
-        <x:v>1255894.06</x:v>
+        <x:v>312143.2</x:v>
       </x:c>
       <x:c r="L831" s="4">
-        <x:v>384598.19</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M831" s="4">
-        <x:v>1255894.08</x:v>
+        <x:v>312143.21</x:v>
       </x:c>
       <x:c r="N831" s="5">
-        <x:v>52</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O831" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="832" spans="1:15">
       <x:c r="A832" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B832" s="3" t="s">
         <x:v>2326</x:v>
       </x:c>
       <x:c r="C832" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D832" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E832" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F832" s="3" t="s">
-        <x:v>2334</x:v>
+        <x:v>2345</x:v>
       </x:c>
       <x:c r="G832" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>2353</x:v>
       </x:c>
       <x:c r="H832" s="3" t="s">
-        <x:v>2356</x:v>
+        <x:v>2354</x:v>
       </x:c>
       <x:c r="I832" s="3" t="s">
-        <x:v>2357</x:v>
+        <x:v>2355</x:v>
       </x:c>
       <x:c r="J832" s="4">
-        <x:v>0</x:v>
+        <x:v>1181798.91</x:v>
       </x:c>
       <x:c r="K832" s="4">
-        <x:v>0</x:v>
+        <x:v>1181798.91</x:v>
       </x:c>
       <x:c r="L832" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M832" s="4">
-        <x:v>0</x:v>
+        <x:v>1610495.04</x:v>
       </x:c>
       <x:c r="N832" s="5">
-        <x:v>24</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O832" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="833" spans="1:15">
       <x:c r="A833" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B833" s="3" t="s">
-        <x:v>2337</x:v>
+        <x:v>2326</x:v>
       </x:c>
       <x:c r="C833" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D833" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E833" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F833" s="3" t="s">
+        <x:v>2356</x:v>
+      </x:c>
+      <x:c r="G833" s="3" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="H833" s="3" t="s">
+        <x:v>2357</x:v>
+      </x:c>
+      <x:c r="I833" s="3" t="s">
         <x:v>2358</x:v>
       </x:c>
-      <x:c r="G833" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J833" s="4">
-        <x:v>312143.2</x:v>
+        <x:v>1640492.25</x:v>
       </x:c>
       <x:c r="K833" s="4">
-        <x:v>312143.2</x:v>
+        <x:v>1255894.06</x:v>
       </x:c>
       <x:c r="L833" s="4">
-        <x:v>0</x:v>
+        <x:v>384598.19</x:v>
       </x:c>
       <x:c r="M833" s="4">
-        <x:v>312143.21</x:v>
+        <x:v>1255894.08</x:v>
       </x:c>
       <x:c r="N833" s="5">
-        <x:v>30</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="O833" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="834" spans="1:15">
       <x:c r="A834" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B834" s="3" t="s">
         <x:v>2326</x:v>
       </x:c>
       <x:c r="C834" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D834" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E834" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F834" s="3" t="s">
-        <x:v>2358</x:v>
+        <x:v>2350</x:v>
       </x:c>
       <x:c r="G834" s="3" t="s">
-        <x:v>2331</x:v>
+        <x:v>2353</x:v>
       </x:c>
       <x:c r="H834" s="3" t="s">
-        <x:v>2361</x:v>
+        <x:v>2359</x:v>
       </x:c>
       <x:c r="I834" s="3" t="s">
-        <x:v>2362</x:v>
+        <x:v>2360</x:v>
       </x:c>
       <x:c r="J834" s="4">
         <x:v>7965112.07</x:v>
       </x:c>
       <x:c r="K834" s="4">
         <x:v>5054266.73</x:v>
       </x:c>
       <x:c r="L834" s="4">
         <x:v>2910845.34</x:v>
       </x:c>
       <x:c r="M834" s="4">
         <x:v>5043044.66</x:v>
       </x:c>
       <x:c r="N834" s="5">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O834" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="835" spans="1:15">
       <x:c r="A835" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B835" s="3" t="s">
         <x:v>2326</x:v>
       </x:c>
       <x:c r="C835" s="3" t="s">
-        <x:v>159</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D835" s="3" t="s">
-        <x:v>160</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E835" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F835" s="3" t="s">
-        <x:v>2334</x:v>
+        <x:v>2361</x:v>
       </x:c>
       <x:c r="G835" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H835" s="3" t="s">
+        <x:v>2362</x:v>
+      </x:c>
+      <x:c r="I835" s="3" t="s">
         <x:v>2363</x:v>
       </x:c>
-      <x:c r="I835" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J835" s="4">
-        <x:v>42301231.91</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K835" s="4">
-        <x:v>42232971.16</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L835" s="4">
-        <x:v>68260.75</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M835" s="4">
-        <x:v>48839225.19</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N835" s="5">
-        <x:v>70</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O835" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="836" spans="1:15">
       <x:c r="A836" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B836" s="3" t="s">
-        <x:v>2326</x:v>
+        <x:v>2364</x:v>
       </x:c>
       <x:c r="C836" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D836" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E836" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F836" s="3" t="s">
-        <x:v>2334</x:v>
+        <x:v>2365</x:v>
       </x:c>
       <x:c r="G836" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H836" s="3" t="s">
-        <x:v>2365</x:v>
+        <x:v>2366</x:v>
       </x:c>
       <x:c r="I836" s="3" t="s">
-        <x:v>2366</x:v>
+        <x:v>2329</x:v>
       </x:c>
       <x:c r="J836" s="4">
-        <x:v>244127.91</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K836" s="4">
-        <x:v>199450.4</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L836" s="4">
-        <x:v>44677.51</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M836" s="4">
-        <x:v>199450.4</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N836" s="5">
-        <x:v>24</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O836" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="837" spans="1:15">
       <x:c r="A837" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B837" s="3" t="s">
         <x:v>2367</x:v>
       </x:c>
       <x:c r="C837" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D837" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E837" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F837" s="3" t="s">
         <x:v>2368</x:v>
       </x:c>
       <x:c r="G837" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H837" s="3" t="s">
@@ -46598,66 +46598,66 @@
       <x:c r="B844" s="3" t="s">
         <x:v>2395</x:v>
       </x:c>
       <x:c r="C844" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D844" s="3" t="s">
         <x:v>2396</x:v>
       </x:c>
       <x:c r="E844" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F844" s="3" t="s">
         <x:v>2397</x:v>
       </x:c>
       <x:c r="G844" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H844" s="3" t="s">
         <x:v>2398</x:v>
       </x:c>
       <x:c r="I844" s="3" t="s">
         <x:v>2399</x:v>
       </x:c>
       <x:c r="J844" s="4">
-        <x:v>88865493.55</x:v>
+        <x:v>77141509.22</x:v>
       </x:c>
       <x:c r="K844" s="4">
-        <x:v>88865493.55</x:v>
+        <x:v>77141509.22</x:v>
       </x:c>
       <x:c r="L844" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M844" s="4">
         <x:v>77407928.61</x:v>
       </x:c>
       <x:c r="N844" s="5">
         <x:v>2</x:v>
       </x:c>
       <x:c r="O844" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="845" spans="1:15">
       <x:c r="A845" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B845" s="3" t="s">
         <x:v>2400</x:v>
       </x:c>
       <x:c r="C845" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D845" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E845" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F845" s="3" t="s">
         <x:v>2401</x:v>
       </x:c>
       <x:c r="G845" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H845" s="3" t="s">