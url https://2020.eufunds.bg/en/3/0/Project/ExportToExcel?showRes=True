--- v1 (2026-07-06)
+++ v2 (2026-08-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2250cd3d3814491f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/98aabb107c4e4dcf9c1cbd9c5dda8f49.psmdcp" Id="Re0db5012eed448ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc85a109cfc724722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/38852c4bebd14dc592b74ffcded50ca3.psmdcp" Id="R11334f450dd7443c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -11310,51 +11310,51 @@
       <x:c r="E93" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F93" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="H93" s="3" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="I93" s="3" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="J93" s="4">
         <x:v>1143893.16</x:v>
       </x:c>
       <x:c r="K93" s="4">
         <x:v>599005.94</x:v>
       </x:c>
       <x:c r="L93" s="4">
         <x:v>544887.22</x:v>
       </x:c>
       <x:c r="M93" s="4">
-        <x:v>641402.18</x:v>
+        <x:v>640917.54</x:v>
       </x:c>
       <x:c r="N93" s="5">
         <x:v>45</x:v>
       </x:c>
       <x:c r="O93" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:15">
       <x:c r="A94" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D94" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E94" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F94" s="3" t="s">
@@ -33682,51 +33682,51 @@
       <x:c r="E569" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F569" s="3" t="s">
         <x:v>1584</x:v>
       </x:c>
       <x:c r="G569" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H569" s="3" t="s">
         <x:v>1606</x:v>
       </x:c>
       <x:c r="I569" s="3" t="s">
         <x:v>1607</x:v>
       </x:c>
       <x:c r="J569" s="4">
         <x:v>460488.89</x:v>
       </x:c>
       <x:c r="K569" s="4">
         <x:v>460488.89</x:v>
       </x:c>
       <x:c r="L569" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M569" s="4">
-        <x:v>460488.88</x:v>
+        <x:v>418551.92</x:v>
       </x:c>
       <x:c r="N569" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O569" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:15">
       <x:c r="A570" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B570" s="3" t="s">
         <x:v>1608</x:v>
       </x:c>
       <x:c r="C570" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D570" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E570" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F570" s="3" t="s">