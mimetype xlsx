--- v0 (2026-06-16)
+++ v1 (2026-08-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb8f64360be646f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/228f06667b984df286127a4c8cad4210.psmdcp" Id="R0dc0bdc37cf54f7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a5f1b2fa6ce44a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dbe026689dc9449ebe73694e1ce21489.psmdcp" Id="Rea589c3458c049d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -8631,51 +8631,51 @@
       <x:c r="E36" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F36" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H36" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I36" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J36" s="4">
         <x:v>15704123.87</x:v>
       </x:c>
       <x:c r="K36" s="4">
         <x:v>15704123.87</x:v>
       </x:c>
       <x:c r="L36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M36" s="4">
-        <x:v>17081374.82</x:v>
+        <x:v>17072271.82</x:v>
       </x:c>
       <x:c r="N36" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O36" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15">
       <x:c r="A37" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F37" s="3" t="s">
@@ -10135,51 +10135,51 @@
       <x:c r="E68" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F68" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H68" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I68" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J68" s="4">
         <x:v>105965718.3</x:v>
       </x:c>
       <x:c r="K68" s="4">
         <x:v>75628913.08</x:v>
       </x:c>
       <x:c r="L68" s="4">
         <x:v>30336805.22</x:v>
       </x:c>
       <x:c r="M68" s="4">
-        <x:v>66984788.02</x:v>
+        <x:v>66860385.56</x:v>
       </x:c>
       <x:c r="N68" s="5">
         <x:v>97</x:v>
       </x:c>
       <x:c r="O68" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:15">
       <x:c r="A69" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E69" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F69" s="3" t="s">
@@ -10370,51 +10370,51 @@
       <x:c r="E73" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F73" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H73" s="3" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I73" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J73" s="4">
         <x:v>3579043.19</x:v>
       </x:c>
       <x:c r="K73" s="4">
         <x:v>3579043.19</x:v>
       </x:c>
       <x:c r="L73" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M73" s="4">
-        <x:v>1175122.15</x:v>
+        <x:v>460778.19</x:v>
       </x:c>
       <x:c r="N73" s="5">
         <x:v>99</x:v>
       </x:c>
       <x:c r="O73" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:15">
       <x:c r="A74" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D74" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E74" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F74" s="3" t="s">
@@ -11310,51 +11310,51 @@
       <x:c r="E93" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F93" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="H93" s="3" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="I93" s="3" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="J93" s="4">
         <x:v>1143893.16</x:v>
       </x:c>
       <x:c r="K93" s="4">
         <x:v>599005.94</x:v>
       </x:c>
       <x:c r="L93" s="4">
         <x:v>544887.22</x:v>
       </x:c>
       <x:c r="M93" s="4">
-        <x:v>641402.18</x:v>
+        <x:v>640917.54</x:v>
       </x:c>
       <x:c r="N93" s="5">
         <x:v>45</x:v>
       </x:c>
       <x:c r="O93" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:15">
       <x:c r="A94" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D94" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E94" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F94" s="3" t="s">
@@ -33682,51 +33682,51 @@
       <x:c r="E569" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F569" s="3" t="s">
         <x:v>1584</x:v>
       </x:c>
       <x:c r="G569" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H569" s="3" t="s">
         <x:v>1606</x:v>
       </x:c>
       <x:c r="I569" s="3" t="s">
         <x:v>1607</x:v>
       </x:c>
       <x:c r="J569" s="4">
         <x:v>460488.89</x:v>
       </x:c>
       <x:c r="K569" s="4">
         <x:v>460488.89</x:v>
       </x:c>
       <x:c r="L569" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M569" s="4">
-        <x:v>460488.88</x:v>
+        <x:v>418551.92</x:v>
       </x:c>
       <x:c r="N569" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O569" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:15">
       <x:c r="A570" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B570" s="3" t="s">
         <x:v>1608</x:v>
       </x:c>
       <x:c r="C570" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D570" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E570" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F570" s="3" t="s">