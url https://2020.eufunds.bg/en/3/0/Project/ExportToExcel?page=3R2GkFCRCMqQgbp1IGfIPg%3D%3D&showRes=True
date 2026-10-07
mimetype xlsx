--- v2 (2026-08-22)
+++ v3 (2026-10-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a0880e4af7f41d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b368f99e6e594290931c102b81c536b0.psmdcp" Id="Rff4fcc0d49fb4518" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d0223fd04874aad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/56a6fbde76a64a3f9291921cb801e807.psmdcp" Id="R985f4a94447b4449" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -8631,51 +8631,51 @@
       <x:c r="E36" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F36" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H36" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I36" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J36" s="4">
         <x:v>15704123.87</x:v>
       </x:c>
       <x:c r="K36" s="4">
         <x:v>15704123.87</x:v>
       </x:c>
       <x:c r="L36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M36" s="4">
-        <x:v>17072271.82</x:v>
+        <x:v>17058635.68</x:v>
       </x:c>
       <x:c r="N36" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O36" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15">
       <x:c r="A37" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F37" s="3" t="s">