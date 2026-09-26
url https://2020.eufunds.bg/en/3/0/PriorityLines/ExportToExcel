--- v6 (2026-09-04)
+++ v7 (2026-09-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c814329c2ff4a1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b14803ef821746e99b090babe4386f0e.psmdcp" Id="R326ee4c1ffa649cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1425b95a8e2447bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/78a7aeadec5b4f0f892e88572565cebd.psmdcp" Id="Re1b99e1039f44d92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -998,60 +998,60 @@
       <x:c r="B12" s="9">
         <x:v>260383975.98</x:v>
       </x:c>
       <x:c r="C12" s="9">
         <x:v>221326379.59</x:v>
       </x:c>
       <x:c r="D12" s="9">
         <x:v>39057596.39</x:v>
       </x:c>
       <x:c r="E12" s="9">
         <x:v>244558348.65</x:v>
       </x:c>
       <x:c r="F12" s="9">
         <x:v>198838663.89</x:v>
       </x:c>
       <x:c r="G12" s="9">
         <x:v>35089176.01</x:v>
       </x:c>
       <x:c r="H12" s="9">
         <x:v>10630508.75</x:v>
       </x:c>
       <x:c r="I12" s="9">
         <x:v>89.84</x:v>
       </x:c>
       <x:c r="J12" s="9">
-        <x:v>235295987.85</x:v>
+        <x:v>235282351.71</x:v>
       </x:c>
       <x:c r="K12" s="9">
         <x:v>205790091.99</x:v>
       </x:c>
       <x:c r="L12" s="9">
-        <x:v>29505895.86</x:v>
+        <x:v>29492259.72</x:v>
       </x:c>
       <x:c r="M12" s="9">
-        <x:v>90.37</x:v>
+        <x:v>90.36</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B13" s="9">
         <x:v>59866218</x:v>
       </x:c>
       <x:c r="C13" s="9">
         <x:v>50886285.29</x:v>
       </x:c>
       <x:c r="D13" s="9">
         <x:v>8979932.71</x:v>
       </x:c>
       <x:c r="E13" s="9">
         <x:v>42742264.5</x:v>
       </x:c>
       <x:c r="F13" s="9">
         <x:v>36256767.49</x:v>
       </x:c>
       <x:c r="G13" s="9">
         <x:v>6398253.09</x:v>
       </x:c>
       <x:c r="H13" s="9">