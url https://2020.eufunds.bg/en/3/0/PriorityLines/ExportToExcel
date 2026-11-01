--- v7 (2026-09-26)
+++ v8 (2026-11-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1425b95a8e2447bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/78a7aeadec5b4f0f892e88572565cebd.psmdcp" Id="Re1b99e1039f44d92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7268da86ace4074" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ad349c1b61d54edf8b9963afe37cee8b.psmdcp" Id="R6e12dd47a1174ce9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -860,54 +860,54 @@
       </x:c>
       <x:c r="K8" s="9">
         <x:v>74468461.8</x:v>
       </x:c>
       <x:c r="L8" s="9">
         <x:v>11382806.13</x:v>
       </x:c>
       <x:c r="M8" s="9">
         <x:v>98.94</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>102715625</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>87308281.24</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>15407343.76</x:v>
       </x:c>
       <x:c r="E9" s="9">
-        <x:v>134815560.71</x:v>
+        <x:v>134815560.67</x:v>
       </x:c>
       <x:c r="F9" s="9">
-        <x:v>88806942.16</x:v>
+        <x:v>88806942.12</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>15671813.33</x:v>
       </x:c>
       <x:c r="H9" s="9">
         <x:v>30336805.22</x:v>
       </x:c>
       <x:c r="I9" s="9">
         <x:v>101.72</x:v>
       </x:c>
       <x:c r="J9" s="9">
         <x:v>98553813.39</x:v>
       </x:c>
       <x:c r="K9" s="9">
         <x:v>87519710.84</x:v>
       </x:c>
       <x:c r="L9" s="9">
         <x:v>11034102.55</x:v>
       </x:c>
       <x:c r="M9" s="9">
         <x:v>95.95</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">