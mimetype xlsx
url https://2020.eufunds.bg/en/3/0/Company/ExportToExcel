--- v0 (2026-04-30)
+++ v1 (2026-05-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ab997e95f2f4973" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/af2b5f0a16084691aea710e94c8be5a8.psmdcp" Id="R6505713fbc0e417a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R874020c5b87c4ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/100e06b2aca9472280cc37d098b9900e.psmdcp" Id="Rb117272af2cc47d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>