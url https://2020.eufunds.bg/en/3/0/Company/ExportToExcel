--- v1 (2026-05-21)
+++ v2 (2026-06-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R874020c5b87c4ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/100e06b2aca9472280cc37d098b9900e.psmdcp" Id="Rb117272af2cc47d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb8057c31fbd4b4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/939420a1477745a5bddc20aace951ecc.psmdcp" Id="R7c829f003b4b4820" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>