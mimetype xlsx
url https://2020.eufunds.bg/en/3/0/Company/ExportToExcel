--- v2 (2026-06-11)
+++ v3 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb8057c31fbd4b4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/939420a1477745a5bddc20aace951ecc.psmdcp" Id="R7c829f003b4b4820" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R190cda36adfe402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3ed76d7a55284941a4e76604f496d53b.psmdcp" Id="R3e93a19e4cee4ea0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>