--- v3 (2026-07-02)
+++ v4 (2026-07-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R190cda36adfe402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3ed76d7a55284941a4e76604f496d53b.psmdcp" Id="R3e93a19e4cee4ea0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6975a80953d8438d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8a0591a4d6a04703a2925e43a3444c2d.psmdcp" Id="R30ff60b249134b00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>