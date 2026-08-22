--- v4 (2026-07-25)
+++ v5 (2026-08-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6975a80953d8438d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8a0591a4d6a04703a2925e43a3444c2d.psmdcp" Id="R30ff60b249134b00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31e3a06af68949c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/462134284d56460ab3a3868e65e940d4.psmdcp" Id="Rba4815f6fbd64fbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>