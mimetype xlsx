--- v5 (2026-08-22)
+++ v6 (2026-09-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31e3a06af68949c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/462134284d56460ab3a3868e65e940d4.psmdcp" Id="Rba4815f6fbd64fbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87a1f85e38ef4b14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/022e57f987e84aaf9c41fb1481cd40af.psmdcp" Id="R99d2c12a2165450d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>