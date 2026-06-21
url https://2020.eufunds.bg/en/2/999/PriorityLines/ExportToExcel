--- v0 (2026-04-30)
+++ v1 (2026-06-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77d55b0bac2b42c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5359a26e401241afae74561c56627f51.psmdcp" Id="Rc5f184199fc54982" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24a1d39b52cd4e01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b216f345d92a48da962730974e9224b7.psmdcp" Id="Rd2c72bf9a817481a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -737,60 +737,60 @@
       <x:c r="B6" s="9">
         <x:v>565122380</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>480354023</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>84768357</x:v>
       </x:c>
       <x:c r="E6" s="9">
         <x:v>1700341629.58</x:v>
       </x:c>
       <x:c r="F6" s="9">
         <x:v>490184781.51</x:v>
       </x:c>
       <x:c r="G6" s="9">
         <x:v>86503196.75</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>1123653651.32</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>102.05</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>547226596.2</x:v>
+        <x:v>541736478.52</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>465754122.9</x:v>
+        <x:v>461087522.87</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>81472473.3</x:v>
+        <x:v>80648955.65</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>96.83</x:v>
+        <x:v>95.86</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>542693307.99</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>461289311</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>81403996.99</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>762206952.11</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>521410913.31</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>92013690.61</x:v>
       </x:c>
       <x:c r="H7" s="9">