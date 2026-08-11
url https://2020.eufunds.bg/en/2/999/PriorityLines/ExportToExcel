--- v1 (2026-06-21)
+++ v2 (2026-08-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24a1d39b52cd4e01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b216f345d92a48da962730974e9224b7.psmdcp" Id="Rd2c72bf9a817481a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08a31f2061864ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc638cf624ed44849ed47047fecb4083.psmdcp" Id="R41d60f7a8b0942a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>