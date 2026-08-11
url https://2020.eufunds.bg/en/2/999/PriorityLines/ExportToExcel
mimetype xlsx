--- v2 (2026-08-11)
+++ v3 (2026-08-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08a31f2061864ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc638cf624ed44849ed47047fecb4083.psmdcp" Id="R41d60f7a8b0942a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R308b45f2cb184f4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7bad471e01844200980d27a1b7e824aa.psmdcp" Id="Rb70b1f94e64744bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>