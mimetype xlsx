--- v0 (2026-06-24)
+++ v1 (2026-09-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cd074b140ff419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/42dc777ec3ee424c9ccc1ad797773a26.psmdcp" Id="Rda131f1458e7491e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a58b48c407f4ac8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d6eff9ad6a2f4ce3ac3d244e4158ecba.psmdcp" Id="R369f7b1ecebf4988" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -142,135 +142,135 @@
   <x:si>
     <x:t>"Technical assistance for ensuring the performance of administrative and technical services and other costs associated with the implementation of the Operational Programme "Transport and Transport Infrastructure 2014-2020"</x:t>
   </x:si>
   <x:si>
     <x:t>Closed (completion date)</x:t>
   </x:si>
   <x:si>
     <x:t>000695089 ROAD INFRASTRUCTURE AGENCY</x:t>
   </x:si>
   <x:si>
     <x:t>Executive agency/ administrative structure established by legal act</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1606, бул. МАКЕДОНИЯ № 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-5.001-0019</x:t>
   </x:si>
   <x:si>
     <x:t>"Organization and maintenance of existing archive projects under OPT 2007 - 2013 of "Road Infrastructure Agency"</x:t>
   </x:si>
   <x:si>
     <x:t>000695089 Road Infrastructure Agency</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16M1OP001-5.001-0012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing financing for trainings and trips abroad and work meetings in the country for employees of Agency "Road Infrastructure" whose functions are directly related to the preparation, implementation and monitoring of projects under OP "Transport and Transport infrastructure "2014 - 2020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>In execution (starting date)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP001-2.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Struma Motorway – Lot 3.1, Lot 3.3 and Zheleznitsa Tunnel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000695089  Road infrastructure  agency</x:t>
+  </x:si>
+  <x:si>
+    <x:t>State agency/ state commission</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sofia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP001-2.002-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Preparation for Completion of Black Sea Motorway</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Terminated (termination date)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sofia Cap.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP001-5.001-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing financing for the payment of monthly salaries of employees in the Agency "Road Infrastructure" that perform functions related to the preparation, implementation and monitoring of the projects under Operational Programme "Transport and transport infrastructure" 2014-2020 and the successful completion of the Operational Programme "Transport 2007-2013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP001-2.001-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Construction of "Kalotina-Sofia" Motorway - Lot 1 "Western arc of Sofia Ring Road (SRR)" , phase 2</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16M1OP001-5.001-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Preparation of project: Road I-1 (E-79) Vidin-Montana-Vratsa</x:t>
   </x:si>
   <x:si>
-    <x:t>000695089  Road infrastructure  agency</x:t>
-[...44 lines deleted...]
-    <x:t>Providing financing for trainings and trips abroad and work meetings in the country for employees of Agency "Road Infrastructure" whose functions are directly related to the preparation, implementation and monitoring of projects under OP "Transport and Transport infrastructure "2014 - 2020</x:t>
+    <x:t>Bulgaria, Sofia, 1606, бул. Македония 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP001-4.001-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Development and implementation of intelligent transport system within the "Trakia" highway</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1606, бул. Македония № 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP001-5.001-0034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing financing for the payment of monthly salaries of employees in the Agency "Road Infrastructure" that perform functions related to the preparation, implementation and monitoring of the projects under Operational Programme "Transport and transport infrastructure" 2014-2020</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1606, бул. "Македония" №3</x:t>
   </x:si>
   <x:si>
     <x:t>Burgas</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-2.001-0006</x:t>
   </x:si>
   <x:si>
     <x:t>„Burgas bypass road“
 („Burgas bypass road from km 230+700 of road I-9 Sarafovo-Burgas to km 493+550 of road I-6 Vetren-Burgas and local lanes“)</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1606, бул. Македония 3</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>000695089 Road Infrastructure Agency (RIA)</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1606, Площад Македония № 3, София 1606, България</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-2.001-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Europa Motorway from km 15+500 to km 48+903 - Phase 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-2.002-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Preparation of project  AM Ruse - Veliko Turnovo</x:t>
   </x:si>
   <x:si>
     <x:t>000695388 Coordination of Programmes and Projects Directorate in Ministry of Transport and Communications - MA of Operational Programme Transport and Transport Infrastructure 2014-2020</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1080, ул. ДЯКОН ИГНАТИЙ № 7-9</x:t>
@@ -293,213 +293,213 @@
   <x:si>
     <x:t>Elaboration of a draft National Plan for the Development of the Combined Transport in the Republic of Bulgaria until 2030</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, улица "Дякон Игнатий" 9-11</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-5.002-0009</x:t>
   </x:si>
   <x:si>
     <x:t>"Verification of project expenditure with beneficiary Managing Authority of OP "Transport" 2007-2013 and OP "Transport and Transport Infrastructure" 2014-2020 "</x:t>
   </x:si>
   <x:si>
     <x:t>000695388 “Coordination of programmes and projects” Directorate at Ministry of transport, Information technology and Communication</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. „Дякон Игнатий” 9</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-5.002-0007</x:t>
   </x:si>
   <x:si>
     <x:t>"Promoting OPTTI for the general public throughout cooperation with electronic media (TV and radio stations) and conducting sociological surveys"</x:t>
   </x:si>
   <x:si>
+    <x:t>130823243 STATE ENTERPRISE NATIONAL RAILWAY INFRASTRUCTURE COMPANY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Company</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other companies</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1233, КНЯГИНЯ МАРИЯ ЛУИЗА, номер 110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Varna (BG331),Ruse (BG323),Razgrad (BG324)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP001-1.001-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rehabilitation, overhaul and modernization of Varna and Razgrad Traction Power Stations, and construction of Ruse Traction Power Station and introduction of a system for remote control and telesignaling - SCADA, Phase 1.</x:t>
+  </x:si>
+  <x:si>
     <x:t>130823243 State Enterprise National Railway Infrastructure Company (SE NRIC)</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Other companies</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1233, бул. Княгина Мария Луиза, номер 110</x:t>
   </x:si>
   <x:si>
     <x:t>Sofia (BG412)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-1.001-0006</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Modernization of Sofia – Dragoman – Serbian border Railway line: section Voluyak – Dragoman phase 1
 </x:t>
   </x:si>
   <x:si>
-    <x:t>130823243 STATE ENTERPRISE NATIONAL RAILWAY INFRASTRUCTURE COMPANY</x:t>
-[...11 lines deleted...]
-    <x:t>Rehabilitation, overhaul and modernization of Varna and Razgrad Traction Power Stations, and construction of Ruse Traction Power Station and introduction of a system for remote control and telesignaling - SCADA, Phase 1.</x:t>
+    <x:t>130823243 National Railway Infrastructure Company</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1233, Бул. "Княгиня Мария Луиза" № 110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP001-3.001-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reconstruction of Poduyane, Iskar and Kazichene Railway Station Complexes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP001-3.001-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reconstruction of Karnobat Railway Station Complex</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1233, бул. "Княгиня Мария Луиза" № 110</x:t>
   </x:si>
   <x:si>
     <x:t>South Central (BG42)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-1.001-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Modernization of the railway section Septemvri-Plovdiv – part of the Trans-European railway network – construction of four overpasses”</x:t>
   </x:si>
   <x:si>
-    <x:t>130823243 National Railway Infrastructure Company</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>130823243 State Enterprise "National Railway Infrastructure Company"</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Sofia, 1233, бул. "Княгиня Мария Луиза" 110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP001-1.001-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>From East2West - 2. Access to OEM Corridor through the Core Port of Burgas: Rehabilitation of the rail connections towards the Trans-European Transport Network.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130823243 State Enterprise "National Railway Infrastructure Company" - NRIC</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Sofia, 1233, бул. "Кн. Мария Луиза" № 110</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16M1OP001-5.001-0032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support to the administrative capacity of NRIC SDIP Directorate in relation to its duties for programming, preparation, implementation, monitoring and control of the OPTTI 2014-2020 co-financed railway projects and for the preparation of OPTC</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16M1OP001-5.001-0040</x:t>
   </x:si>
   <x:si>
     <x:t>Support  for SDIP Directorate at NRIC  related to the management and implementation of the railway projects financed by OPTTI 2014-2020</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1233, бул. "Княгиня Мария Луиза" 110</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>130316140 BULGARIAN PORTS INFRASTRUCTURE COMPANY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1574, Бул. Шипченски проход № 69</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16M1OP001-5.001-0006</x:t>
-[...2 lines deleted...]
-    <x:t>DESIGN AND IMPLEMENTATION OF INTEGRATED INFORMATION SYSTEM (IIS) FOR PLANNING AND MANAGEMENT OF RESOURCES IN BULGARIAN PORTS INFRASTRUCTURE COMPANY</x:t>
+    <x:t>BG16M1OP001-5.001-0041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Technical assistance for development of a multimodal transport platform in Port of Ruse and improvement of its connection with the hinterland "</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP001-5.001-0042</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Technical assistance for the construction of shore power supply for ships in the Bulgarian river ports of Ruse,Vidin and Lom
+</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1574, ул.ШИПЧЕНСКИ ПРОХОД, номер 69</x:t>
   </x:si>
   <x:si>
     <x:t>Burgas,Varna,Sofia</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-4.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Development and implementation of a system for electronic exchange of information in the Bulgarian ports (Port Community System – PCS)</x:t>
   </x:si>
   <x:si>
     <x:t>Burgas,Varna,Ruse,Silistra,Sofia,Lom,Vidin</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-4.001-0015</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 Delivery, installation and commissioning
 of port reception facilities (PRF) in Bulgarian public transport ports of national importance</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16M1OP001-5.001-0042</x:t>
-[...3 lines deleted...]
-</x:t>
+    <x:t>BG16M1OP001-4.001-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Territorial extension of the scope and upgrading of the Vessel Traffic Management information System (VTMIS) – Phase 4"</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-4.001-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Technical assistance for preparation and implementation of  „Delivery, Installation and Implementation of the port reception facilities (PRF) in the Bulgarian public transport ports of national importance“ project</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16M1OP001-5.001-0041</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>BG16M1OP001-5.001-0004</x:t>
   </x:si>
   <x:si>
     <x:t>QUANTITATIVE RISK ASSESSMENT AND IMPROVEMENT THE EFFICIENCY OF THE BULGARIAN PUBLIC TRANSPORT PORTS WITH NATIONAL IMPORTANCE</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16M1OP001-5.001-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DESIGN AND IMPLEMENTATION OF INTEGRATED INFORMATION SYSTEM (IIS) FOR PLANNING AND MANAGEMENT OF RESOURCES IN BULGARIAN PORTS INFRASTRUCTURE COMPANY</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Sofia, 1233, бул. „Княгиня Мария Луиза” № 110</x:t>
   </x:si>
   <x:si>
     <x:t>South-East (BG34)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-1.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Rehabilitation of Railway Infrastructure along Sections of the Plovdiv - Burgas Railway Line - reconstruction, repair and modernization of traction sub-stations Burgas, Karnobat and Yambol</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1233, бул. "Кн. Мария Луиза" №110</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-5.001-0014</x:t>
   </x:si>
   <x:si>
     <x:t>Purchase of two new off-road motor vehicles for facilitating NRIC in monitoring and controlling OPTTI funded projects</x:t>
   </x:si>
   <x:si>
     <x:t>130823243 State Enterprise National Railway Infrastructure Company</x:t>
   </x:si>
   <x:si>
     <x:t>Sofia cap. (BG411)</x:t>
@@ -510,60 +510,60 @@
   <x:si>
     <x:t>Technical assistance to cover the costs of the support provided by EIB to NRIC in the field of project preparation and management under OPTTI Priority axis 4</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1233, бул. "КНЯГИНЯ МАРИЯ ЛУИЗА" № 110</x:t>
   </x:si>
   <x:si>
     <x:t>Stara Zagora,Nova Zagora</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-3.001-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Reconstruction of Stara Zagora and Nova Zagora Railway Station Complexes - Phase 1</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1233, бул. "Кн. мария Луиза" № 110</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-5.001-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Technical assistence the capacity of NRIC as beneficiary under OP TTI years 2014-2020 by continuing the best practices identified during the previous period and the inclusion of new measures to achieve the required capacity for preparation, implementation, monitoring and control of projects funded by means of the ESIF</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16M1OP001-5.001-0017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Feasibility Study for Development of Port Community System (PCS) in Bulgarian ports"</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16M1OP001-5.001-0025</x:t>
   </x:si>
   <x:si>
     <x:t>Specialized trainings to increase the capacity of the employees of the BULGARIAN PORTS INFRASTRUCTURE COMPANY(BPIco) as Beneficiary under  Operational programme on Transport and Transport Infrastructure (OPTTI) 2014-2020</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>"Feasibility Study for Development of Port Community System (PCS) in Bulgarian ports"</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-4.001-0007</x:t>
   </x:si>
   <x:si>
     <x:t>DESIGN AND CONSTRUCTION OF TECHNICAL SYSTEMS FOR RISK PREVENTION AND SECURITY OF THE SEA PORTS (RPSSP)</x:t>
   </x:si>
   <x:si>
     <x:t>121797867 Executive Agency "Maritime administration"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. "Дякон Игнатий" 9</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-4.001-0010</x:t>
   </x:si>
   <x:si>
     <x:t>„FEASIBILITY STUDY AND PREPARATION OF A PACKAGE OF DOCUMENTS FOR PROJECT “DEVELOPMENT AND IMPLEMENTATION OF AN INTEGRATED INFORMATION SYSTEM FOR COORDINATION AND MANAGEMENT IN REAL TIME OF DISASTER AND ACCIDENT RESPONSE OPERATIONS IN THE BULGARIAN MARITIME RESPONSIBLE SEARCH AND RESCUE REGION (BMRSRR)”</x:t>
   </x:si>
   <x:si>
     <x:t>121797867 Executive Agency Maritime Administration</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-5.001-0039</x:t>
   </x:si>
@@ -592,177 +592,177 @@
   <x:si>
     <x:t>BG16M1OP001-5.001-0038</x:t>
   </x:si>
   <x:si>
     <x:t>"Preparation of documentation for selection of a contractor for a public procurement procedure "Acquisition of a multi-purpose emergency rescue ship " and assistance to the Executive Agency" Maritime Administration "in awarding the public procurement"</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-5.001-0029</x:t>
   </x:si>
   <x:si>
     <x:t>"Modernization of the material and technical base, updating of the computer and peripheral equipment and creation of an opportunity for remote work of the employees from the" Projects " Unit, General Directorate" Emergency and Rescue Activity "of the Executive Agency" Maritime Administration ".</x:t>
   </x:si>
   <x:si>
     <x:t>000513106 Executive agency for exploration and maintenance of the Danube River</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ruse, 7000, УЛ. СЛАВЯНСКА № 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-4.001-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Modernization and optimization of the maintenance activities in the common BG-RO section of the Danube River through delivery of equipment</x:t>
   </x:si>
   <x:si>
+    <x:t>000513106 Executive agency "Exploration and maintenance of the Danube river"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Ruse, 7000, ул. Славянска № 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ruse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP001-5.001-0011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Increasing the capacity of EAEMDR for implementation of projects under the OPTTI 2014-2020, and improvement of the material and technical base of the Agency</x:t>
+  </x:si>
+  <x:si>
     <x:t>000513106 Executive agency for exploration and maintenance of the Danube river</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ruse, 7000, Славянска № 6</x:t>
   </x:si>
   <x:si>
     <x:t>North Central (BG32)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-4.002-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Improvement of the navigation conditions on the Danube river through delivery of hydrographic equipment</x:t>
   </x:si>
   <x:si>
-    <x:t>000513106 Executive agency "Exploration and maintenance of the Danube river"</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>000513106 Executive agency for Exploration and maintenance of the Danube River</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ruse, 7000, ул. СЛАВЯНСКА № 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-4.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Improvement of the systems for navigation and topohydrographic measurements along the Danube River - phase 2</x:t>
   </x:si>
   <x:si>
     <x:t>000632256 METROPOLITEN JSC</x:t>
   </x:si>
   <x:si>
     <x:t>Single-member joint stock company – SMJSC (EAD)</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. КНЯЗ БОРИС І, номер 121</x:t>
-  </x:si>
-[...31 lines deleted...]
-    <x:t>PROJECT FOR DESIGN, DELIVERY, INSTALLATION AND INTRODUCTION OF AUTOMATIC VERTICAL PLATFORM SCREEN DOORS (PSD) FOR 12 STATIONS OF LINE 1 AND LINE 2 OF SOFIA METRO</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-3.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>SOFIA METRO EXTENSION PROJECT: LINE 3, STAGE I – SECTION
 “VLADIMIR VAZOV BLVD. – CENTRE – ZHITNITSA STR.”</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-3.001-0002</x:t>
   </x:si>
   <x:si>
     <x:t>LINE 2 EXTENSION PROJECT OF SOFIA METRO, SECTION MS "JAMES BOURCHIER" - MS "VITOSHA" - PHASE 2</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16M1OP001-3.001-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sofia Metro Extension project, Line 3, Stage II –section “Zhitnitsa str. – Ovcha Kupel RD – Ring Road”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP001-4.001-0012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PROJECT FOR DESIGN, DELIVERY, INSTALLATION AND INTRODUCTION OF AUTOMATIC VERTICAL PLATFORM SCREEN DOORS (PSD) FOR 12 STATIONS OF LINE 1 AND LINE 2 OF SOFIA METRO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP001-5.001-0024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Development of a Conceptual Design for branch of Line 3 of the metro, section "Shipka str. - Geo Milev str. - Assen Yordanov Blvd. - Tsarigradsko Shose Blvd. "</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP001-5.001-0023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing the remuneration costs of staff of Metropoliten JSC involved in the management and/or the implementation of projects financed under the OPTTI.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000632256 METROPOLITEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP001-1.003-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Project for delivery of 8 metro trains for Lines 1, 2 and 4 of the metro in Sofia</x:t>
+  </x:si>
+  <x:si>
     <x:t>000632256 Metropoliten JSC</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-1.003-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Project for the extension of the metro in Sofia, Line 3, section "Shipka St. - Geo Milev Square - Slatina District - Arena Sofia Hall / Techpark Sofia - Blvd. Tsarigradsko Shosse"</x:t>
   </x:si>
   <x:si>
+    <x:t>000695388 Ministry of Transport  and Communications</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP001-5.002-0011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Popularization of OPTTI and PTC by organizing public events.</x:t>
+  </x:si>
+  <x:si>
     <x:t>000695388 Ministry of Transport and Communications</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1080, ул. Дякон Игнатий № 7-9</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-5.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Strengthening the administrative capacity of the Managing Authority of Operational Programme "Transport and Transport Infrastructure", units and employees in MTITC, directly involved in  OPTTI 2014-2020 activities</x:t>
   </x:si>
   <x:si>
-    <x:t>000695388 Ministry of Transport  and Communications</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">000695388 Ministry of Transport and Communications </x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. ДЯКОН ИГНАТИЙ № 7-9</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-5.002-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Carrying out evaluations under OPTTI and OPT</x:t>
   </x:si>
   <x:si>
     <x:t>000695388 Ministry of Transport and Communications, Coordination of Programmes and Projects Directorate - MA of OPTTI 2014-2020</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. Дякон Игнатий 9-11</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-5.002-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Expenditures for renumeration of the MTITC employees performing functions of management and control on the financing from the European Structural and Investment Funds</x:t>
   </x:si>
   <x:si>
     <x:t>000695388 Ministry of Transport, Information Technology and Communications</x:t>
@@ -770,159 +770,159 @@
   <x:si>
     <x:t>Bulgaria, Sofia, 1080, ул. "Дякон Игнатий" 7-9</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-5.001-0016</x:t>
   </x:si>
   <x:si>
     <x:t>Improvment of the material and technical conditions  of  Coordination of Programmes and Projects  Directorate by performing reconstruction and equipment of the IV-th floor of MTITC building, 6 Gurko Street for the needs of  Coordination of Programmes and Projects Directorate Managing Authority of Operational Programme "Transport and Transport infrastructure 2014-2020"</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-5.002-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Popularization of OPTTI by organizing public events , production of advertising and printed materials</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, улица "Дякон Игнатий" №9</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-5.002-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Expenditures for salaries of the MTITC officers (employees), performing functions of management and control on the financing from the European structural and investment funds</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16M1OP001-5.001-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Development of Integrated Transport Strategy until 2030</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. ДЯКОН ИГНАТИЙ, номер 7-9</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-5.001-0031</x:t>
   </x:si>
   <x:si>
     <x:t>Technical assistance for strategic environmental assessment of the project for operational program "Transport Connectivity" 2021-2027</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16M1OP001-5.001-0007</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG16M1OP001-5.001-0021</x:t>
   </x:si>
   <x:si>
     <x:t>Technical assisstance for increasing the road safety</x:t>
   </x:si>
   <x:si>
     <x:t>000695388 MINISTERSTVO NA TRANSPORTA,INFORMATSION. TEHNOLOGII I SAOBSHTENIYATA - "Coordination of Programmes and Projects" Directorate - Managing Authority of OPTTI</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. "Генерал Йосиф В. Гурко" № 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-5.001-0037</x:t>
   </x:si>
   <x:si>
     <x:t>Provision of complex consulting services to the MA of OPTTI, stemming from the regulatory requirements at national and EU level</x:t>
   </x:si>
   <x:si>
     <x:t>000695388 Ministry of Transport, Information Technology and communication</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-5.002-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Promotion and raising the awareness of OPTTI through audio- visial materials, website and media services</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16M1OP001-1.001-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Modernization of the Sofia - Plovdiv railway line: railway section Elin Pelin - Kostenets - phase 1</x:t>
+  </x:si>
+  <x:si>
     <x:t>130823243 NATIONAL RAILWAY INFRASTRUCTURE COMPANY</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16M1OP001-5.001-0020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technical assistance to cover the costs associated with managing, indexing, storing and implementation of electronic archive of EU-funded project documents</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1233, бул. "Мария Луиза" N110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP001-1.001-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rehabilitation of Railway line Plovdiv – Burgas, Phase 2 - Stage 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130823243 NATONAL RAILWAY INFRASTRUCTURE COMPANY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>South-West (BG41)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP001-5.001-0018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technical assistance for preparation of project "Modernization of railway line Sofia - border with Republic of Serbia"</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Sofia, 1233, Княгиня Мария Луиза № 110</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-1.002-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Technical assistance for preparation of project "Modernization of the Sofia-Pernik-Radomir-Gyueshevo-border with Republic of North Macedonia railway line"</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16M1OP001-5.001-0035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technical assistance for preparation of complementary projects under PA 1 of OPTTI 2014- 2020 with beneficiary NRIC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1233, бул. Княгиня Мария Луиза № 110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>North and South East Bulgaria (BG3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP001-1.002-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technical assistance for preparation of investment project "Development of railway junctions Ruse, Gorna Oryahovitsa and Varna"</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16M1OP001-4.001-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Design and implementation of Train operation control system in NRIC including Dynamic Rolling Stock Parameters Measurement and Monitoring System</x:t>
-  </x:si>
-[...49 lines deleted...]
-    <x:t>Modernization of the Sofia - Plovdiv railway line: railway section Elin Pelin - Kostenets - phase 1</x:t>
   </x:si>
   <x:si>
     <x:t>130316140 BULGARIAN PORTS INFRASTRUCTURE</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-5.001-0026</x:t>
   </x:si>
   <x:si>
     <x:t>Provision of technical assistance for project preparation for the next programming period 2021-2027.</x:t>
   </x:si>
   <x:si>
     <x:t>176963402 Electricity System Security Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Other state administrations</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. Триадица № 8</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP001-6.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Supporting SMEs particularly affected by energy price increases through measure implemented by the Electricity System Security Fund (SAFE)</x:t>
   </x:si>
@@ -1687,207 +1687,207 @@
       <x:c r="B24" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E24" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F24" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H24" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I24" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J24" s="4">
-        <x:v>987868.65</x:v>
+        <x:v>350505.67</x:v>
       </x:c>
       <x:c r="K24" s="4">
-        <x:v>987868.65</x:v>
+        <x:v>350505.67</x:v>
       </x:c>
       <x:c r="L24" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M24" s="4">
-        <x:v>987868.64</x:v>
+        <x:v>293297.43</x:v>
       </x:c>
       <x:c r="N24" s="5">
-        <x:v>96</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="O24" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:15">
       <x:c r="A25" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F25" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H25" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="I25" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="H25" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J25" s="4">
-        <x:v>1325268.56</x:v>
+        <x:v>389836950.85</x:v>
       </x:c>
       <x:c r="K25" s="4">
-        <x:v>1325268.56</x:v>
+        <x:v>385513423.82</x:v>
       </x:c>
       <x:c r="L25" s="4">
-        <x:v>0</x:v>
+        <x:v>4323527.03</x:v>
       </x:c>
       <x:c r="M25" s="4">
-        <x:v>0</x:v>
+        <x:v>342227100.36</x:v>
       </x:c>
       <x:c r="N25" s="5">
-        <x:v>43</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="O25" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15">
       <x:c r="A26" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D26" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E26" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F26" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H26" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H26" s="3" t="s">
+      <x:c r="I26" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="I26" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J26" s="4">
-        <x:v>1276086.37</x:v>
+        <x:v>1325268.56</x:v>
       </x:c>
       <x:c r="K26" s="4">
-        <x:v>1276086.37</x:v>
+        <x:v>1325268.56</x:v>
       </x:c>
       <x:c r="L26" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M26" s="4">
-        <x:v>1276086.38</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N26" s="5">
-        <x:v>57</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="O26" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15">
       <x:c r="A27" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F27" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H27" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I27" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="J27" s="4">
-        <x:v>389836950.85</x:v>
+        <x:v>1276086.37</x:v>
       </x:c>
       <x:c r="K27" s="4">
-        <x:v>385513423.82</x:v>
+        <x:v>1276086.37</x:v>
       </x:c>
       <x:c r="L27" s="4">
-        <x:v>4323527.03</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M27" s="4">
-        <x:v>342227100.36</x:v>
+        <x:v>1276086.38</x:v>
       </x:c>
       <x:c r="N27" s="5">
-        <x:v>100</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="O27" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15">
       <x:c r="A28" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F28" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H28" s="3" t="s">
@@ -1922,254 +1922,254 @@
       <x:c r="B29" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F29" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H29" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I29" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J29" s="4">
-        <x:v>350505.67</x:v>
+        <x:v>987868.65</x:v>
       </x:c>
       <x:c r="K29" s="4">
-        <x:v>350505.67</x:v>
+        <x:v>987868.65</x:v>
       </x:c>
       <x:c r="L29" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M29" s="4">
-        <x:v>293297.43</x:v>
+        <x:v>987868.64</x:v>
       </x:c>
       <x:c r="N29" s="5">
-        <x:v>72</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="O29" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:15">
       <x:c r="A30" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D30" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E30" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F30" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H30" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="H30" s="3" t="s">
+      <x:c r="I30" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="I30" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J30" s="4">
-        <x:v>40622305.94</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K30" s="4">
-        <x:v>40622305.94</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L30" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M30" s="4">
-        <x:v>40622305.94</x:v>
+        <x:v>-0.01</x:v>
       </x:c>
       <x:c r="N30" s="5">
-        <x:v>62</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O30" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E31" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F31" s="3" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G31" s="3" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H31" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="G31" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H31" s="3" t="s">
+      <x:c r="I31" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="I31" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J31" s="4">
-        <x:v>0</x:v>
+        <x:v>1226660.62</x:v>
       </x:c>
       <x:c r="K31" s="4">
-        <x:v>0</x:v>
+        <x:v>1206824.19</x:v>
       </x:c>
       <x:c r="L31" s="4">
-        <x:v>0</x:v>
+        <x:v>19836.43</x:v>
       </x:c>
       <x:c r="M31" s="4">
-        <x:v>-0.01</x:v>
+        <x:v>1206824.18</x:v>
       </x:c>
       <x:c r="N31" s="5">
-        <x:v>36</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O31" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D32" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F32" s="3" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G32" s="3" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
       <x:c r="H32" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I32" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J32" s="4">
-        <x:v>1226660.62</x:v>
+        <x:v>40622305.94</x:v>
       </x:c>
       <x:c r="K32" s="4">
-        <x:v>1206824.19</x:v>
+        <x:v>40622305.94</x:v>
       </x:c>
       <x:c r="L32" s="4">
-        <x:v>19836.43</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M32" s="4">
-        <x:v>1206824.18</x:v>
+        <x:v>40622305.94</x:v>
       </x:c>
       <x:c r="N32" s="5">
-        <x:v>30</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="O32" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F33" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H33" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I33" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J33" s="4">
         <x:v>278973113.55</x:v>
       </x:c>
       <x:c r="K33" s="4">
         <x:v>137174313.08</x:v>
       </x:c>
       <x:c r="L33" s="4">
         <x:v>141798800.47</x:v>
       </x:c>
       <x:c r="M33" s="4">
         <x:v>129726979.63</x:v>
       </x:c>
       <x:c r="N33" s="5">
         <x:v>94</x:v>
       </x:c>
       <x:c r="O33" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">
       <x:c r="A34" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F34" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H34" s="3" t="s">
@@ -2242,98 +2242,98 @@
       </x:c>
       <x:c r="O35" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:15">
       <x:c r="A36" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E36" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F36" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H36" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I36" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J36" s="4">
         <x:v>215356.14</x:v>
       </x:c>
       <x:c r="K36" s="4">
         <x:v>215356.14</x:v>
       </x:c>
       <x:c r="L36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M36" s="4">
         <x:v>215356.14</x:v>
       </x:c>
       <x:c r="N36" s="5">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O36" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15">
       <x:c r="A37" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F37" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H37" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I37" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J37" s="4">
         <x:v>24316.47</x:v>
       </x:c>
       <x:c r="K37" s="4">
         <x:v>24316.47</x:v>
       </x:c>
       <x:c r="L37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M37" s="4">
         <x:v>24316.47</x:v>
       </x:c>
       <x:c r="N37" s="5">
         <x:v>100</x:v>
       </x:c>
       <x:c r="O37" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -2392,826 +2392,826 @@
       <x:c r="B39" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E39" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F39" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H39" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I39" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J39" s="4">
-        <x:v>297899669.21</x:v>
+        <x:v>11677111.56</x:v>
       </x:c>
       <x:c r="K39" s="4">
-        <x:v>79910728.76</x:v>
+        <x:v>9499031.57</x:v>
       </x:c>
       <x:c r="L39" s="4">
-        <x:v>217988940.45</x:v>
+        <x:v>2178079.99</x:v>
       </x:c>
       <x:c r="M39" s="4">
-        <x:v>77977518.79</x:v>
+        <x:v>9499031.56</x:v>
       </x:c>
       <x:c r="N39" s="5">
         <x:v>55</x:v>
       </x:c>
       <x:c r="O39" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:15">
       <x:c r="A40" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F40" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="H40" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I40" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>11677111.56</x:v>
+        <x:v>297899669.21</x:v>
       </x:c>
       <x:c r="K40" s="4">
-        <x:v>9499031.57</x:v>
+        <x:v>79910728.76</x:v>
       </x:c>
       <x:c r="L40" s="4">
-        <x:v>2178079.99</x:v>
+        <x:v>217988940.45</x:v>
       </x:c>
       <x:c r="M40" s="4">
-        <x:v>9499031.56</x:v>
+        <x:v>77977518.79</x:v>
       </x:c>
       <x:c r="N40" s="5">
         <x:v>55</x:v>
       </x:c>
       <x:c r="O40" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E41" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F41" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H41" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I41" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>10085756.02</x:v>
+        <x:v>3781206.37</x:v>
       </x:c>
       <x:c r="K41" s="4">
-        <x:v>8148919.19</x:v>
+        <x:v>2883221.46</x:v>
       </x:c>
       <x:c r="L41" s="4">
-        <x:v>1936836.83</x:v>
+        <x:v>897984.91</x:v>
       </x:c>
       <x:c r="M41" s="4">
-        <x:v>8148919.2</x:v>
+        <x:v>2883221.45</x:v>
       </x:c>
       <x:c r="N41" s="5">
-        <x:v>21</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="O41" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H42" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I42" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>3781206.37</x:v>
+        <x:v>3204021.12</x:v>
       </x:c>
       <x:c r="K42" s="4">
-        <x:v>2883221.46</x:v>
+        <x:v>2637486.55</x:v>
       </x:c>
       <x:c r="L42" s="4">
-        <x:v>897984.91</x:v>
+        <x:v>566534.57</x:v>
       </x:c>
       <x:c r="M42" s="4">
-        <x:v>2883221.45</x:v>
+        <x:v>2637486.56</x:v>
       </x:c>
       <x:c r="N42" s="5">
-        <x:v>92</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="O42" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F43" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H43" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I43" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>3204021.12</x:v>
+        <x:v>10085756.02</x:v>
       </x:c>
       <x:c r="K43" s="4">
-        <x:v>2637486.55</x:v>
+        <x:v>8148919.19</x:v>
       </x:c>
       <x:c r="L43" s="4">
-        <x:v>566534.57</x:v>
+        <x:v>1936836.83</x:v>
       </x:c>
       <x:c r="M43" s="4">
-        <x:v>2637486.56</x:v>
+        <x:v>8148919.2</x:v>
       </x:c>
       <x:c r="N43" s="5">
-        <x:v>86</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O43" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15">
       <x:c r="A44" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F44" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H44" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I44" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>816833.2</x:v>
+        <x:v>3920305.3</x:v>
       </x:c>
       <x:c r="K44" s="4">
-        <x:v>816833.2</x:v>
+        <x:v>3256574.3</x:v>
       </x:c>
       <x:c r="L44" s="4">
-        <x:v>0</x:v>
+        <x:v>663731</x:v>
       </x:c>
       <x:c r="M44" s="4">
-        <x:v>816833.2</x:v>
+        <x:v>3256574.32</x:v>
       </x:c>
       <x:c r="N44" s="5">
-        <x:v>12</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O44" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:15">
       <x:c r="A45" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E45" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F45" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H45" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I45" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J45" s="4">
-        <x:v>3920305.3</x:v>
+        <x:v>1383574.38</x:v>
       </x:c>
       <x:c r="K45" s="4">
-        <x:v>3256574.3</x:v>
+        <x:v>1383449.69</x:v>
       </x:c>
       <x:c r="L45" s="4">
-        <x:v>663731</x:v>
+        <x:v>124.69</x:v>
       </x:c>
       <x:c r="M45" s="4">
-        <x:v>3256574.32</x:v>
+        <x:v>1383449.69</x:v>
       </x:c>
       <x:c r="N45" s="5">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="O45" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:15">
       <x:c r="A46" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F46" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H46" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I46" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="J46" s="4">
-        <x:v>1383574.38</x:v>
+        <x:v>816833.2</x:v>
       </x:c>
       <x:c r="K46" s="4">
-        <x:v>1383449.69</x:v>
+        <x:v>816833.2</x:v>
       </x:c>
       <x:c r="L46" s="4">
-        <x:v>124.69</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M46" s="4">
-        <x:v>1383449.69</x:v>
+        <x:v>816833.2</x:v>
       </x:c>
       <x:c r="N46" s="5">
-        <x:v>31</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O46" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15">
       <x:c r="A47" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E47" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F47" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H47" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I47" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J47" s="4">
-        <x:v>3058997.69</x:v>
+        <x:v>141565.78</x:v>
       </x:c>
       <x:c r="K47" s="4">
-        <x:v>2046073.06</x:v>
+        <x:v>119475.38</x:v>
       </x:c>
       <x:c r="L47" s="4">
-        <x:v>1012924.63</x:v>
+        <x:v>22090.4</x:v>
       </x:c>
       <x:c r="M47" s="4">
-        <x:v>2046073.05</x:v>
+        <x:v>119475.38</x:v>
       </x:c>
       <x:c r="N47" s="5">
-        <x:v>44</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O47" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15">
       <x:c r="A48" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E48" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F48" s="3" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="G48" s="3" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H48" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="G48" s="3" t="s">
+      <x:c r="I48" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="H48" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J48" s="4">
-        <x:v>4629293.4</x:v>
+        <x:v>251890.16</x:v>
       </x:c>
       <x:c r="K48" s="4">
-        <x:v>4620146.09</x:v>
+        <x:v>212320.01</x:v>
       </x:c>
       <x:c r="L48" s="4">
-        <x:v>9147.31</x:v>
+        <x:v>39570.15</x:v>
       </x:c>
       <x:c r="M48" s="4">
-        <x:v>4620146.08</x:v>
+        <x:v>212319.99</x:v>
       </x:c>
       <x:c r="N48" s="5">
-        <x:v>44</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="O48" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:15">
       <x:c r="A49" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E49" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F49" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="H49" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="H49" s="3" t="s">
+      <x:c r="I49" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="I49" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J49" s="4">
-        <x:v>6945223.89</x:v>
+        <x:v>4629293.4</x:v>
       </x:c>
       <x:c r="K49" s="4">
-        <x:v>6298551.55</x:v>
+        <x:v>4620146.09</x:v>
       </x:c>
       <x:c r="L49" s="4">
-        <x:v>646672.34</x:v>
+        <x:v>9147.31</x:v>
       </x:c>
       <x:c r="M49" s="4">
-        <x:v>6298551.58</x:v>
+        <x:v>4620146.08</x:v>
       </x:c>
       <x:c r="N49" s="5">
-        <x:v>25</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="O49" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:15">
       <x:c r="A50" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D50" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E50" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F50" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H50" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I50" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J50" s="4">
-        <x:v>251890.16</x:v>
+        <x:v>6945223.89</x:v>
       </x:c>
       <x:c r="K50" s="4">
-        <x:v>212320.01</x:v>
+        <x:v>6298551.55</x:v>
       </x:c>
       <x:c r="L50" s="4">
-        <x:v>39570.15</x:v>
+        <x:v>646672.34</x:v>
       </x:c>
       <x:c r="M50" s="4">
-        <x:v>212319.99</x:v>
+        <x:v>6298551.58</x:v>
       </x:c>
       <x:c r="N50" s="5">
-        <x:v>8</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="O50" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15">
       <x:c r="A51" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E51" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F51" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H51" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I51" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J51" s="4">
-        <x:v>778731.08</x:v>
+        <x:v>4231878.97</x:v>
       </x:c>
       <x:c r="K51" s="4">
-        <x:v>498762.13</x:v>
+        <x:v>3040964.7</x:v>
       </x:c>
       <x:c r="L51" s="4">
-        <x:v>279968.95</x:v>
+        <x:v>1190914.27</x:v>
       </x:c>
       <x:c r="M51" s="4">
-        <x:v>498762.12</x:v>
+        <x:v>3040964.74</x:v>
       </x:c>
       <x:c r="N51" s="5">
-        <x:v>60</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O51" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:15">
       <x:c r="A52" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D52" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E52" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F52" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H52" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I52" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J52" s="4">
-        <x:v>141565.78</x:v>
+        <x:v>778731.08</x:v>
       </x:c>
       <x:c r="K52" s="4">
-        <x:v>119475.38</x:v>
+        <x:v>498762.13</x:v>
       </x:c>
       <x:c r="L52" s="4">
-        <x:v>22090.4</x:v>
+        <x:v>279968.95</x:v>
       </x:c>
       <x:c r="M52" s="4">
-        <x:v>119475.38</x:v>
+        <x:v>498762.12</x:v>
       </x:c>
       <x:c r="N52" s="5">
-        <x:v>9</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O52" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:15">
       <x:c r="A53" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E53" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F53" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H53" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="I53" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J53" s="4">
-        <x:v>4231878.97</x:v>
+        <x:v>492950.48</x:v>
       </x:c>
       <x:c r="K53" s="4">
-        <x:v>3040964.7</x:v>
+        <x:v>396974.18</x:v>
       </x:c>
       <x:c r="L53" s="4">
-        <x:v>1190914.27</x:v>
+        <x:v>95976.3</x:v>
       </x:c>
       <x:c r="M53" s="4">
-        <x:v>3040964.74</x:v>
+        <x:v>396974.18</x:v>
       </x:c>
       <x:c r="N53" s="5">
-        <x:v>30</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O53" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:15">
       <x:c r="A54" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D54" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E54" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F54" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H54" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I54" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J54" s="4">
-        <x:v>492950.48</x:v>
+        <x:v>3058997.69</x:v>
       </x:c>
       <x:c r="K54" s="4">
-        <x:v>396974.18</x:v>
+        <x:v>2046073.06</x:v>
       </x:c>
       <x:c r="L54" s="4">
-        <x:v>95976.3</x:v>
+        <x:v>1012924.63</x:v>
       </x:c>
       <x:c r="M54" s="4">
-        <x:v>396974.18</x:v>
+        <x:v>2046073.05</x:v>
       </x:c>
       <x:c r="N54" s="5">
-        <x:v>12</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="O54" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:15">
       <x:c r="A55" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E55" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F55" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="H55" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="I55" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J55" s="4">
         <x:v>10905181.11</x:v>
       </x:c>
       <x:c r="K55" s="4">
         <x:v>8439506.24</x:v>
       </x:c>
       <x:c r="L55" s="4">
         <x:v>2465674.87</x:v>
       </x:c>
       <x:c r="M55" s="4">
         <x:v>8473189.19</x:v>
       </x:c>
       <x:c r="N55" s="5">
         <x:v>39</x:v>
       </x:c>
       <x:c r="O55" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:15">
       <x:c r="A56" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D56" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E56" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F56" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H56" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I56" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J56" s="4">
         <x:v>125047.33</x:v>
       </x:c>
@@ -3308,51 +3308,51 @@
       </x:c>
       <x:c r="J58" s="4">
         <x:v>7352007.79</x:v>
       </x:c>
       <x:c r="K58" s="4">
         <x:v>6239103.26</x:v>
       </x:c>
       <x:c r="L58" s="4">
         <x:v>1112904.53</x:v>
       </x:c>
       <x:c r="M58" s="4">
         <x:v>6239103.27</x:v>
       </x:c>
       <x:c r="N58" s="5">
         <x:v>95</x:v>
       </x:c>
       <x:c r="O58" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:15">
       <x:c r="A59" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E59" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F59" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H59" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I59" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J59" s="4">
         <x:v>4031200.54</x:v>
       </x:c>
@@ -3370,145 +3370,145 @@
       </x:c>
       <x:c r="O59" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:15">
       <x:c r="A60" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D60" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E60" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F60" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H60" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="I60" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J60" s="4">
-        <x:v>586465.88</x:v>
+        <x:v>170701.65</x:v>
       </x:c>
       <x:c r="K60" s="4">
-        <x:v>478094.16</x:v>
+        <x:v>137884.69</x:v>
       </x:c>
       <x:c r="L60" s="4">
-        <x:v>108371.72</x:v>
+        <x:v>32816.96</x:v>
       </x:c>
       <x:c r="M60" s="4">
-        <x:v>478094.16</x:v>
+        <x:v>137884.69</x:v>
       </x:c>
       <x:c r="N60" s="5">
-        <x:v>43</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O60" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:15">
       <x:c r="A61" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E61" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F61" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H61" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I61" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J61" s="4">
-        <x:v>170701.65</x:v>
+        <x:v>586465.88</x:v>
       </x:c>
       <x:c r="K61" s="4">
-        <x:v>137884.69</x:v>
+        <x:v>478094.16</x:v>
       </x:c>
       <x:c r="L61" s="4">
-        <x:v>32816.96</x:v>
+        <x:v>108371.72</x:v>
       </x:c>
       <x:c r="M61" s="4">
-        <x:v>137884.69</x:v>
+        <x:v>478094.16</x:v>
       </x:c>
       <x:c r="N61" s="5">
-        <x:v>12</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="O61" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:15">
       <x:c r="A62" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D62" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E62" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F62" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H62" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="I62" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J62" s="4">
         <x:v>3630541.6</x:v>
       </x:c>
       <x:c r="K62" s="4">
         <x:v>3029109.17</x:v>
       </x:c>
       <x:c r="L62" s="4">
         <x:v>601432.43</x:v>
       </x:c>
       <x:c r="M62" s="4">
         <x:v>3029109.18</x:v>
       </x:c>
       <x:c r="N62" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O62" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -3629,51 +3629,51 @@
       <x:c r="G65" s="3" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H65" s="3" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I65" s="3" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J65" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K65" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L65" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M65" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N65" s="5">
         <x:v>39</x:v>
       </x:c>
       <x:c r="O65" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:15">
       <x:c r="A66" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D66" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E66" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F66" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H66" s="3" t="s">
@@ -3699,51 +3699,51 @@
       </x:c>
       <x:c r="O66" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:15">
       <x:c r="A67" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E67" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F67" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H67" s="3" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I67" s="3" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J67" s="4">
         <x:v>12043.33</x:v>
       </x:c>
       <x:c r="K67" s="4">
         <x:v>12043.33</x:v>
       </x:c>
       <x:c r="L67" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M67" s="4">
         <x:v>12043.34</x:v>
       </x:c>
       <x:c r="N67" s="5">
         <x:v>5</x:v>
       </x:c>
       <x:c r="O67" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -3802,110 +3802,110 @@
       <x:c r="B69" s="3" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E69" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F69" s="3" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="H69" s="3" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="I69" s="3" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J69" s="4">
-        <x:v>1034453.58</x:v>
+        <x:v>45528.48</x:v>
       </x:c>
       <x:c r="K69" s="4">
-        <x:v>1034453.58</x:v>
+        <x:v>45528.48</x:v>
       </x:c>
       <x:c r="L69" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M69" s="4">
-        <x:v>1034453.58</x:v>
+        <x:v>45528.48</x:v>
       </x:c>
       <x:c r="N69" s="5">
-        <x:v>11</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O69" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:15">
       <x:c r="A70" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D70" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E70" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F70" s="3" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H70" s="3" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="I70" s="3" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="J70" s="4">
-        <x:v>45528.48</x:v>
+        <x:v>1034453.58</x:v>
       </x:c>
       <x:c r="K70" s="4">
-        <x:v>45528.48</x:v>
+        <x:v>1034453.58</x:v>
       </x:c>
       <x:c r="L70" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M70" s="4">
-        <x:v>45528.48</x:v>
+        <x:v>1034453.58</x:v>
       </x:c>
       <x:c r="N70" s="5">
-        <x:v>24</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="O70" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:15">
       <x:c r="A71" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E71" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F71" s="3" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
@@ -3943,486 +3943,486 @@
       <x:c r="B72" s="3" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D72" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="E72" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F72" s="3" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H72" s="3" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="I72" s="3" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J72" s="4">
-        <x:v>3618496.75</x:v>
+        <x:v>476522526.28</x:v>
       </x:c>
       <x:c r="K72" s="4">
-        <x:v>3575880.23</x:v>
+        <x:v>326640300.16</x:v>
       </x:c>
       <x:c r="L72" s="4">
-        <x:v>42616.52</x:v>
+        <x:v>149882226.12</x:v>
       </x:c>
       <x:c r="M72" s="4">
-        <x:v>3575880.24</x:v>
+        <x:v>326650371.04</x:v>
       </x:c>
       <x:c r="N72" s="5">
-        <x:v>82</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="O72" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:15">
       <x:c r="A73" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
-        <x:v>211</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="E73" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F73" s="3" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H73" s="3" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="I73" s="3" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="I73" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J73" s="4">
-        <x:v>25350943.59</x:v>
+        <x:v>13326496.71</x:v>
       </x:c>
       <x:c r="K73" s="4">
-        <x:v>25350943.59</x:v>
+        <x:v>11197085.93</x:v>
       </x:c>
       <x:c r="L73" s="4">
-        <x:v>0</x:v>
+        <x:v>2129410.78</x:v>
       </x:c>
       <x:c r="M73" s="4">
-        <x:v>25350943.59</x:v>
+        <x:v>11197085.95</x:v>
       </x:c>
       <x:c r="N73" s="5">
-        <x:v>4</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O73" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:15">
       <x:c r="A74" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D74" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="E74" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F74" s="3" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H74" s="3" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="I74" s="3" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
       <x:c r="J74" s="4">
         <x:v>121894809.69</x:v>
       </x:c>
       <x:c r="K74" s="4">
         <x:v>68225302.49</x:v>
       </x:c>
       <x:c r="L74" s="4">
         <x:v>53669507.2</x:v>
       </x:c>
       <x:c r="M74" s="4">
         <x:v>68225302.51</x:v>
       </x:c>
       <x:c r="N74" s="5">
         <x:v>64</x:v>
       </x:c>
       <x:c r="O74" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:15">
       <x:c r="A75" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="E75" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F75" s="3" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H75" s="3" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="I75" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="I75" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J75" s="4">
-        <x:v>587781.14</x:v>
+        <x:v>11312565.92</x:v>
       </x:c>
       <x:c r="K75" s="4">
-        <x:v>489817.62</x:v>
+        <x:v>9148034.34</x:v>
       </x:c>
       <x:c r="L75" s="4">
-        <x:v>97963.52</x:v>
+        <x:v>2164531.58</x:v>
       </x:c>
       <x:c r="M75" s="4">
-        <x:v>489817.62</x:v>
+        <x:v>9148034.34</x:v>
       </x:c>
       <x:c r="N75" s="5">
-        <x:v>18</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="O75" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:15">
       <x:c r="A76" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D76" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="E76" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F76" s="3" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H76" s="3" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="I76" s="3" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="I76" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J76" s="4">
-        <x:v>11312565.92</x:v>
+        <x:v>587781.14</x:v>
       </x:c>
       <x:c r="K76" s="4">
-        <x:v>9148034.34</x:v>
+        <x:v>489817.62</x:v>
       </x:c>
       <x:c r="L76" s="4">
-        <x:v>2164531.58</x:v>
+        <x:v>97963.52</x:v>
       </x:c>
       <x:c r="M76" s="4">
-        <x:v>9148034.34</x:v>
+        <x:v>489817.62</x:v>
       </x:c>
       <x:c r="N76" s="5">
-        <x:v>45</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O76" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:15">
       <x:c r="A77" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="E77" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F77" s="3" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H77" s="3" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="I77" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="I77" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J77" s="4">
-        <x:v>476522526.28</x:v>
+        <x:v>3618496.75</x:v>
       </x:c>
       <x:c r="K77" s="4">
-        <x:v>326640300.16</x:v>
+        <x:v>3575880.23</x:v>
       </x:c>
       <x:c r="L77" s="4">
-        <x:v>149882226.12</x:v>
+        <x:v>42616.52</x:v>
       </x:c>
       <x:c r="M77" s="4">
-        <x:v>326650371.04</x:v>
+        <x:v>3575880.24</x:v>
       </x:c>
       <x:c r="N77" s="5">
-        <x:v>75</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="O77" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:15">
       <x:c r="A78" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
-        <x:v>206</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D78" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="E78" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F78" s="3" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H78" s="3" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I78" s="3" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J78" s="4">
-        <x:v>13326496.71</x:v>
+        <x:v>25350943.59</x:v>
       </x:c>
       <x:c r="K78" s="4">
-        <x:v>11197085.93</x:v>
+        <x:v>25350943.59</x:v>
       </x:c>
       <x:c r="L78" s="4">
-        <x:v>2129410.78</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M78" s="4">
-        <x:v>11197085.95</x:v>
+        <x:v>25350943.59</x:v>
       </x:c>
       <x:c r="N78" s="5">
-        <x:v>6</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="O78" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:15">
       <x:c r="A79" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="E79" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F79" s="3" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H79" s="3" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="I79" s="3" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="J79" s="4">
         <x:v>77705703.64</x:v>
       </x:c>
       <x:c r="K79" s="4">
         <x:v>54523042.19</x:v>
       </x:c>
       <x:c r="L79" s="4">
         <x:v>23182661.45</x:v>
       </x:c>
       <x:c r="M79" s="4">
         <x:v>54523042.18</x:v>
       </x:c>
       <x:c r="N79" s="5">
         <x:v>4</x:v>
       </x:c>
       <x:c r="O79" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:15">
       <x:c r="A80" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D80" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E80" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F80" s="3" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G80" s="3" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="H80" s="3" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="G80" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H80" s="3" t="s">
+      <x:c r="I80" s="3" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="I80" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J80" s="4">
-        <x:v>531942.82</x:v>
+        <x:v>80221.69</x:v>
       </x:c>
       <x:c r="K80" s="4">
-        <x:v>515355.36</x:v>
+        <x:v>80221.69</x:v>
       </x:c>
       <x:c r="L80" s="4">
-        <x:v>16587.46</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M80" s="4">
-        <x:v>515355.35</x:v>
+        <x:v>80221.7</x:v>
       </x:c>
       <x:c r="N80" s="5">
-        <x:v>96</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O80" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:15">
       <x:c r="A81" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B81" s="3" t="s">
-        <x:v>231</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E81" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F81" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H81" s="3" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="I81" s="3" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="J81" s="4">
-        <x:v>80221.69</x:v>
+        <x:v>531942.82</x:v>
       </x:c>
       <x:c r="K81" s="4">
-        <x:v>80221.69</x:v>
+        <x:v>515355.36</x:v>
       </x:c>
       <x:c r="L81" s="4">
-        <x:v>0</x:v>
+        <x:v>16587.46</x:v>
       </x:c>
       <x:c r="M81" s="4">
-        <x:v>80221.7</x:v>
+        <x:v>515355.35</x:v>
       </x:c>
       <x:c r="N81" s="5">
-        <x:v>12</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="O81" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:15">
       <x:c r="A82" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B82" s="3" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D82" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E82" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F82" s="3" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
@@ -4475,51 +4475,51 @@
       <x:c r="G83" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H83" s="3" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="I83" s="3" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J83" s="4">
         <x:v>7588970.13</x:v>
       </x:c>
       <x:c r="K83" s="4">
         <x:v>7588970.13</x:v>
       </x:c>
       <x:c r="L83" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M83" s="4">
         <x:v>7563873.62</x:v>
       </x:c>
       <x:c r="N83" s="5">
         <x:v>56</x:v>
       </x:c>
       <x:c r="O83" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:15">
       <x:c r="A84" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B84" s="3" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D84" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E84" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F84" s="3" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="G84" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H84" s="3" t="s">
@@ -4592,166 +4592,166 @@
       </x:c>
       <x:c r="O85" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:15">
       <x:c r="A86" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B86" s="3" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D86" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E86" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F86" s="3" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H86" s="3" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="I86" s="3" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="J86" s="4">
         <x:v>4220538.81</x:v>
       </x:c>
       <x:c r="K86" s="4">
         <x:v>4216973.43</x:v>
       </x:c>
       <x:c r="L86" s="4">
         <x:v>3565.38</x:v>
       </x:c>
       <x:c r="M86" s="4">
         <x:v>4216973.41</x:v>
       </x:c>
       <x:c r="N86" s="5">
         <x:v>40</x:v>
       </x:c>
       <x:c r="O86" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:15">
       <x:c r="A87" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B87" s="3" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E87" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F87" s="3" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G87" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H87" s="3" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="G87" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H87" s="3" t="s">
+      <x:c r="I87" s="3" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="I87" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J87" s="4">
-        <x:v>91848.48</x:v>
+        <x:v>1740028.53</x:v>
       </x:c>
       <x:c r="K87" s="4">
-        <x:v>91848.48</x:v>
+        <x:v>1740028.53</x:v>
       </x:c>
       <x:c r="L87" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M87" s="4">
-        <x:v>91848.47</x:v>
+        <x:v>1740028.53</x:v>
       </x:c>
       <x:c r="N87" s="5">
-        <x:v>30</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="O87" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:15">
       <x:c r="A88" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B88" s="3" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D88" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E88" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F88" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="G88" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H88" s="3" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I88" s="3" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="J88" s="4">
-        <x:v>1740028.53</x:v>
+        <x:v>91848.48</x:v>
       </x:c>
       <x:c r="K88" s="4">
-        <x:v>1740028.53</x:v>
+        <x:v>91848.48</x:v>
       </x:c>
       <x:c r="L88" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M88" s="4">
-        <x:v>1740028.53</x:v>
+        <x:v>91848.47</x:v>
       </x:c>
       <x:c r="N88" s="5">
-        <x:v>14</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O88" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:15">
       <x:c r="A89" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B89" s="3" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E89" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F89" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G89" s="3" t="s">
@@ -4780,51 +4780,51 @@
       </x:c>
       <x:c r="O89" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:15">
       <x:c r="A90" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B90" s="3" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C90" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D90" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E90" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F90" s="3" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H90" s="3" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="I90" s="3" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J90" s="4">
         <x:v>65576.25</x:v>
       </x:c>
       <x:c r="K90" s="4">
         <x:v>65576.25</x:v>
       </x:c>
       <x:c r="L90" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M90" s="4">
         <x:v>65576.25</x:v>
       </x:c>
       <x:c r="N90" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O90" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -4859,442 +4859,442 @@
       </x:c>
       <x:c r="J91" s="4">
         <x:v>197442.72</x:v>
       </x:c>
       <x:c r="K91" s="4">
         <x:v>197442.72</x:v>
       </x:c>
       <x:c r="L91" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M91" s="4">
         <x:v>197442.73</x:v>
       </x:c>
       <x:c r="N91" s="5">
         <x:v>78</x:v>
       </x:c>
       <x:c r="O91" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:15">
       <x:c r="A92" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B92" s="3" t="s">
-        <x:v>265</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C92" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D92" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E92" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F92" s="3" t="s">
-        <x:v>266</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H92" s="3" t="s">
-        <x:v>267</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="I92" s="3" t="s">
-        <x:v>268</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="J92" s="4">
-        <x:v>7870776.18</x:v>
+        <x:v>806420194.52</x:v>
       </x:c>
       <x:c r="K92" s="4">
-        <x:v>4769320.23</x:v>
+        <x:v>205694817.98</x:v>
       </x:c>
       <x:c r="L92" s="4">
-        <x:v>3101455.95</x:v>
+        <x:v>600725376.54</x:v>
       </x:c>
       <x:c r="M92" s="4">
-        <x:v>4769320.23</x:v>
+        <x:v>193487241.27</x:v>
       </x:c>
       <x:c r="N92" s="5">
-        <x:v>107</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="O92" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:15">
       <x:c r="A93" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B93" s="3" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E93" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F93" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H93" s="3" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="I93" s="3" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="I93" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J93" s="4">
-        <x:v>3652528.99</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K93" s="4">
-        <x:v>2751233.89</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L93" s="4">
-        <x:v>901295.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M93" s="4">
-        <x:v>2751233.87</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N93" s="5">
-        <x:v>68</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O93" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:15">
       <x:c r="A94" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
-        <x:v>265</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D94" s="3" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E94" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F94" s="3" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="G94" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H94" s="3" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="I94" s="3" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="J94" s="4">
+        <x:v>448505988.45</x:v>
+      </x:c>
+      <x:c r="K94" s="4">
+        <x:v>177095094.21</x:v>
+      </x:c>
+      <x:c r="L94" s="4">
+        <x:v>271410894.24</x:v>
+      </x:c>
+      <x:c r="M94" s="4">
+        <x:v>156250698.19</x:v>
+      </x:c>
+      <x:c r="N94" s="5">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="D94" s="3" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="O94" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:15">
       <x:c r="A95" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B95" s="3" t="s">
-        <x:v>275</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E95" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F95" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G95" s="3" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="H95" s="3" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="I95" s="3" t="s">
         <x:v>276</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>278</x:v>
       </x:c>
       <x:c r="J95" s="4">
         <x:v>1168136.4</x:v>
       </x:c>
       <x:c r="K95" s="4">
         <x:v>908160.33</x:v>
       </x:c>
       <x:c r="L95" s="4">
         <x:v>259976.07</x:v>
       </x:c>
       <x:c r="M95" s="4">
         <x:v>908160.33</x:v>
       </x:c>
       <x:c r="N95" s="5">
         <x:v>54</x:v>
       </x:c>
       <x:c r="O95" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:15">
       <x:c r="A96" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B96" s="3" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D96" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E96" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F96" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H96" s="3" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="I96" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="I96" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J96" s="4">
-        <x:v>0</x:v>
+        <x:v>7870776.18</x:v>
       </x:c>
       <x:c r="K96" s="4">
-        <x:v>0</x:v>
+        <x:v>4769320.23</x:v>
       </x:c>
       <x:c r="L96" s="4">
-        <x:v>0</x:v>
+        <x:v>3101455.95</x:v>
       </x:c>
       <x:c r="M96" s="4">
-        <x:v>0</x:v>
+        <x:v>4769320.23</x:v>
       </x:c>
       <x:c r="N96" s="5">
-        <x:v>24</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="O96" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:15">
       <x:c r="A97" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B97" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="D97" s="3" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E97" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F97" s="3" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="G97" s="3" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="H97" s="3" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="I97" s="3" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="J97" s="4">
+        <x:v>57673.72</x:v>
+      </x:c>
+      <x:c r="K97" s="4">
+        <x:v>48061.43</x:v>
+      </x:c>
+      <x:c r="L97" s="4">
+        <x:v>9612.29</x:v>
+      </x:c>
+      <x:c r="M97" s="4">
+        <x:v>48061.43</x:v>
+      </x:c>
+      <x:c r="N97" s="5">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="D97" s="3" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="O97" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:15">
       <x:c r="A98" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B98" s="3" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D98" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E98" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F98" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="G98" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="H98" s="3" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="I98" s="3" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="J98" s="4">
-        <x:v>57673.72</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K98" s="4">
-        <x:v>48061.43</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L98" s="4">
-        <x:v>9612.29</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M98" s="4">
-        <x:v>48061.43</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N98" s="5">
-        <x:v>31</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O98" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:15">
       <x:c r="A99" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B99" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E99" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F99" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G99" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H99" s="3" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="I99" s="3" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="J99" s="4">
-        <x:v>806420194.52</x:v>
+        <x:v>3652528.99</x:v>
       </x:c>
       <x:c r="K99" s="4">
-        <x:v>205694817.98</x:v>
+        <x:v>2751233.89</x:v>
       </x:c>
       <x:c r="L99" s="4">
-        <x:v>600725376.54</x:v>
+        <x:v>901295.1</x:v>
       </x:c>
       <x:c r="M99" s="4">
-        <x:v>193487241.27</x:v>
+        <x:v>2751233.87</x:v>
       </x:c>
       <x:c r="N99" s="5">
-        <x:v>96</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="O99" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:15">
       <x:c r="A100" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B100" s="3" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C100" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D100" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E100" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F100" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="G100" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H100" s="3" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="I100" s="3" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="J100" s="4">
         <x:v>1132251.89</x:v>
       </x:c>
       <x:c r="K100" s="4">
         <x:v>946486.02</x:v>
       </x:c>
       <x:c r="L100" s="4">
         <x:v>185765.87</x:v>
       </x:c>
       <x:c r="M100" s="4">
         <x:v>946486.04</x:v>
       </x:c>
       <x:c r="N100" s="5">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O100" s="3" t="s">
         <x:v>37</x:v>
       </x:c>