--- v2 (2026-08-11)
+++ v3 (2026-09-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d66d9fdbf5e4dad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f3f49485ba34806ab3bcaec5597b532.psmdcp" Id="R363b241e1d0b435e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c958e77ec9644c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/909e03d25fb64119b5a92953cbcc1d94.psmdcp" Id="R4a0a7808eda54550" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="programmes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Performance of the Programmes</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
@@ -782,658 +782,658 @@
       </x:c>
       <x:c r="H5" s="7" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="I5" s="7" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="J5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B6" s="9">
-        <x:v>1934079712.44</x:v>
+        <x:v>1934079713</x:v>
       </x:c>
       <x:c r="C6" s="9">
-        <x:v>1620530210.7</x:v>
+        <x:v>1620530211</x:v>
       </x:c>
       <x:c r="D6" s="9">
-        <x:v>313549501.74</x:v>
+        <x:v>313549502</x:v>
       </x:c>
       <x:c r="E6" s="10">
-        <x:v>4454</x:v>
+        <x:v>4458</x:v>
       </x:c>
       <x:c r="F6" s="10">
-        <x:v>2030</x:v>
+        <x:v>2033</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>1349431637.63</x:v>
+        <x:v>1438000745.74</x:v>
       </x:c>
       <x:c r="H6" s="9">
-        <x:v>1340943700.47</x:v>
+        <x:v>1430110398.32</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>69.33</x:v>
+        <x:v>73.94</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>1117375406.46</x:v>
+        <x:v>1192419986.3</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>769457838.54</x:v>
+        <x:v>791613659.83</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>39.78</x:v>
+        <x:v>40.93</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>631237018.03</x:v>
+        <x:v>649604101.08</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>940157963</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>774626253</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>165531710</x:v>
       </x:c>
       <x:c r="E7" s="10">
-        <x:v>823</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="F7" s="10">
-        <x:v>588</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>771197334.16</x:v>
+        <x:v>776835432.1</x:v>
       </x:c>
       <x:c r="H7" s="9">
-        <x:v>771197334.16</x:v>
+        <x:v>776835432.1</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>82.03</x:v>
+        <x:v>82.63</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>630637537.35</x:v>
+        <x:v>634824921.83</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>293490226.61</x:v>
+        <x:v>302287631.56</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>31.22</x:v>
+        <x:v>32.15</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>240129188.98</x:v>
+        <x:v>247269867.57</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>255595831</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>230036247</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>25559584</x:v>
       </x:c>
       <x:c r="E8" s="10">
         <x:v>253</x:v>
       </x:c>
       <x:c r="F8" s="10">
         <x:v>251</x:v>
       </x:c>
       <x:c r="G8" s="9">
-        <x:v>245861912.25</x:v>
+        <x:v>225461745.56</x:v>
       </x:c>
       <x:c r="H8" s="9">
-        <x:v>245861912.25</x:v>
+        <x:v>225461745.56</x:v>
       </x:c>
       <x:c r="I8" s="9">
-        <x:v>96.19</x:v>
+        <x:v>88.21</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>221275720.99</x:v>
+        <x:v>202915570.97</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>175228925.35</x:v>
+        <x:v>182037029.75</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>68.56</x:v>
+        <x:v>71.22</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>157707067.21</x:v>
+        <x:v>163834361.16</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1823206271</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1531590093</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>291616178</x:v>
       </x:c>
       <x:c r="E9" s="10">
-        <x:v>247</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="F9" s="10">
-        <x:v>191</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>1765469486.17</x:v>
+        <x:v>1775773677.92</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>1588488907.92</x:v>
+        <x:v>1598445045.29</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>87.13</x:v>
+        <x:v>87.67</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>1340520011.77</x:v>
+        <x:v>1348612141.13</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>339707857.29</x:v>
+        <x:v>349016551.05</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>18.63</x:v>
+        <x:v>19.14</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>285703086.31</x:v>
+        <x:v>293545355.5</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B10" s="9">
-        <x:v>121480340.01</x:v>
+        <x:v>121480340</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>100279500</x:v>
       </x:c>
       <x:c r="D10" s="9">
-        <x:v>21200840.01</x:v>
+        <x:v>21200840</x:v>
       </x:c>
       <x:c r="E10" s="10">
         <x:v>181</x:v>
       </x:c>
       <x:c r="F10" s="10">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>98716700.92</x:v>
       </x:c>
       <x:c r="H10" s="9">
         <x:v>98716700.92</x:v>
       </x:c>
       <x:c r="I10" s="9">
         <x:v>81.26</x:v>
       </x:c>
       <x:c r="J10" s="9">
         <x:v>81425905.06</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>32390906.57</x:v>
+        <x:v>35510614.21</x:v>
       </x:c>
       <x:c r="L10" s="9">
-        <x:v>26.66</x:v>
+        <x:v>29.23</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>26991791.7</x:v>
+        <x:v>29555144.7</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>1487417270</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>1228150000</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>259267270</x:v>
       </x:c>
       <x:c r="E11" s="10">
-        <x:v>12877</x:v>
+        <x:v>13021</x:v>
       </x:c>
       <x:c r="F11" s="10">
-        <x:v>6872</x:v>
+        <x:v>7049</x:v>
       </x:c>
       <x:c r="G11" s="9">
-        <x:v>1509059196.11</x:v>
+        <x:v>1598881997.44</x:v>
       </x:c>
       <x:c r="H11" s="9">
-        <x:v>1147301315.79</x:v>
+        <x:v>1189970143.65</x:v>
       </x:c>
       <x:c r="I11" s="9">
-        <x:v>77.13</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J11" s="9">
-        <x:v>938451215.36</x:v>
+        <x:v>974238681.18</x:v>
       </x:c>
       <x:c r="K11" s="9">
-        <x:v>402031968.48</x:v>
+        <x:v>419886757.99</x:v>
       </x:c>
       <x:c r="L11" s="9">
-        <x:v>27.03</x:v>
+        <x:v>28.23</x:v>
       </x:c>
       <x:c r="M11" s="9">
-        <x:v>330190755.52</x:v>
+        <x:v>344680749.9</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="8" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B12" s="9">
         <x:v>1901163532</x:v>
       </x:c>
       <x:c r="C12" s="9">
         <x:v>1615989000</x:v>
       </x:c>
       <x:c r="D12" s="9">
         <x:v>285174532</x:v>
       </x:c>
       <x:c r="E12" s="10">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F12" s="10">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G12" s="9">
-        <x:v>2699569212.95</x:v>
+        <x:v>2757454928.24</x:v>
       </x:c>
       <x:c r="H12" s="9">
-        <x:v>1533104234.09</x:v>
+        <x:v>1590993610.23</x:v>
       </x:c>
       <x:c r="I12" s="9">
-        <x:v>80.64</x:v>
+        <x:v>83.69</x:v>
       </x:c>
       <x:c r="J12" s="9">
-        <x:v>1303138598.96</x:v>
+        <x:v>1352344568.68</x:v>
       </x:c>
       <x:c r="K12" s="9">
-        <x:v>615025358.63</x:v>
+        <x:v>628929185.69</x:v>
       </x:c>
       <x:c r="L12" s="9">
-        <x:v>32.35</x:v>
+        <x:v>33.08</x:v>
       </x:c>
       <x:c r="M12" s="9">
-        <x:v>523900395.19</x:v>
+        <x:v>535718648.26</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B13" s="9">
-        <x:v>131395322.01</x:v>
+        <x:v>131715337.45</x:v>
       </x:c>
       <x:c r="C13" s="9">
-        <x:v>110671700.59</x:v>
+        <x:v>110991398.18</x:v>
       </x:c>
       <x:c r="D13" s="9">
-        <x:v>20723621.42</x:v>
+        <x:v>20723939.27</x:v>
       </x:c>
       <x:c r="E13" s="10">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F13" s="10">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G13" s="9">
-        <x:v>87757834.27</x:v>
+        <x:v>87472838.71</x:v>
       </x:c>
       <x:c r="H13" s="9">
-        <x:v>87757834.27</x:v>
+        <x:v>87472838.71</x:v>
       </x:c>
       <x:c r="I13" s="9">
-        <x:v>66.79</x:v>
+        <x:v>66.41</x:v>
       </x:c>
       <x:c r="J13" s="9">
-        <x:v>72203555.28</x:v>
+        <x:v>71918559.72</x:v>
       </x:c>
       <x:c r="K13" s="9">
-        <x:v>29078349.45</x:v>
+        <x:v>30647375.13</x:v>
       </x:c>
       <x:c r="L13" s="9">
-        <x:v>22.13</x:v>
+        <x:v>23.27</x:v>
       </x:c>
       <x:c r="M13" s="9">
-        <x:v>22293823.25</x:v>
+        <x:v>23594377.85</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="9">
         <x:v>420832925.46</x:v>
       </x:c>
       <x:c r="C14" s="9">
         <x:v>349129484.31</x:v>
       </x:c>
       <x:c r="D14" s="9">
         <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="E14" s="10">
-        <x:v>66</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F14" s="10">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G14" s="9">
-        <x:v>377255525.87</x:v>
+        <x:v>372682704.52</x:v>
       </x:c>
       <x:c r="H14" s="9">
-        <x:v>360174150.31</x:v>
+        <x:v>355601328.96</x:v>
       </x:c>
       <x:c r="I14" s="9">
-        <x:v>85.59</x:v>
+        <x:v>84.5</x:v>
       </x:c>
       <x:c r="J14" s="9">
-        <x:v>295376770.84</x:v>
+        <x:v>291947154.82</x:v>
       </x:c>
       <x:c r="K14" s="9">
-        <x:v>128435954.59</x:v>
+        <x:v>140448925.03</x:v>
       </x:c>
       <x:c r="L14" s="9">
-        <x:v>30.52</x:v>
+        <x:v>33.37</x:v>
       </x:c>
       <x:c r="M14" s="9">
-        <x:v>102431110.28</x:v>
+        <x:v>112929720.82</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B15" s="9">
         <x:v>58621250.82</x:v>
       </x:c>
       <x:c r="C15" s="9">
         <x:v>44619878.43</x:v>
       </x:c>
       <x:c r="D15" s="9">
         <x:v>14001372.39</x:v>
       </x:c>
       <x:c r="E15" s="10">
-        <x:v>38</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="F15" s="10">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G15" s="9">
-        <x:v>37144977.68</x:v>
+        <x:v>37144977.7</x:v>
       </x:c>
       <x:c r="H15" s="9">
-        <x:v>37144977.68</x:v>
+        <x:v>37144977.7</x:v>
       </x:c>
       <x:c r="I15" s="9">
         <x:v>63.36</x:v>
       </x:c>
       <x:c r="J15" s="9">
-        <x:v>27968334.58</x:v>
+        <x:v>27968334.59</x:v>
       </x:c>
       <x:c r="K15" s="9">
-        <x:v>13661374.6</x:v>
+        <x:v>14614653.3</x:v>
       </x:c>
       <x:c r="L15" s="9">
-        <x:v>23.3</x:v>
+        <x:v>24.93</x:v>
       </x:c>
       <x:c r="M15" s="9">
-        <x:v>10259704.38</x:v>
+        <x:v>10974663.38</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>1085152565</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>885510000</x:v>
       </x:c>
       <x:c r="D16" s="9">
         <x:v>199642565</x:v>
       </x:c>
       <x:c r="E16" s="10">
-        <x:v>578</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="F16" s="10">
         <x:v>183</x:v>
       </x:c>
       <x:c r="G16" s="9">
-        <x:v>514097071.46</x:v>
+        <x:v>514082029.25</x:v>
       </x:c>
       <x:c r="H16" s="9">
-        <x:v>493238795.8</x:v>
+        <x:v>493223753.59</x:v>
       </x:c>
       <x:c r="I16" s="9">
         <x:v>45.45</x:v>
       </x:c>
       <x:c r="J16" s="9">
-        <x:v>395475662.06</x:v>
+        <x:v>395462876.19</x:v>
       </x:c>
       <x:c r="K16" s="9">
-        <x:v>186960980.07</x:v>
+        <x:v>190421231.15</x:v>
       </x:c>
       <x:c r="L16" s="9">
-        <x:v>17.23</x:v>
+        <x:v>17.55</x:v>
       </x:c>
       <x:c r="M16" s="9">
-        <x:v>157254919.24</x:v>
+        <x:v>160018798.01</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B17" s="9">
-        <x:v>3399571427</x:v>
+        <x:v>3317917681</x:v>
       </x:c>
       <x:c r="C17" s="9">
-        <x:v>2800863751</x:v>
+        <x:v>2719210005</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E17" s="10">
-        <x:v>2877</x:v>
+        <x:v>2880</x:v>
       </x:c>
       <x:c r="F17" s="10">
-        <x:v>683</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="G17" s="9">
-        <x:v>2499955644.66</x:v>
+        <x:v>3230838841.91</x:v>
       </x:c>
       <x:c r="H17" s="9">
-        <x:v>1956679791.93</x:v>
+        <x:v>2686105326.19</x:v>
       </x:c>
       <x:c r="I17" s="9">
-        <x:v>57.56</x:v>
+        <x:v>80.96</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>1606647576.62</x:v>
+        <x:v>2203571095.84</x:v>
       </x:c>
       <x:c r="K17" s="9">
-        <x:v>520856546.25</x:v>
+        <x:v>543714918.06</x:v>
       </x:c>
       <x:c r="L17" s="9">
-        <x:v>15.32</x:v>
+        <x:v>16.39</x:v>
       </x:c>
       <x:c r="M17" s="9">
-        <x:v>425120463.06</x:v>
+        <x:v>444051051.23</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D18" s="9">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E18" s="10">
-        <x:v>207</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="F18" s="10">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="G18" s="9">
-        <x:v>74829361.4</x:v>
+        <x:v>75702881.77</x:v>
       </x:c>
       <x:c r="H18" s="9">
-        <x:v>59613326.52</x:v>
+        <x:v>60416097.87</x:v>
       </x:c>
       <x:c r="I18" s="9">
-        <x:v>49.13</x:v>
+        <x:v>49.79</x:v>
       </x:c>
       <x:c r="J18" s="9">
-        <x:v>41729329.05</x:v>
+        <x:v>42291269.05</x:v>
       </x:c>
       <x:c r="K18" s="9">
-        <x:v>16744643.38</x:v>
+        <x:v>18787415.48</x:v>
       </x:c>
       <x:c r="L18" s="9">
-        <x:v>13.8</x:v>
+        <x:v>15.48</x:v>
       </x:c>
       <x:c r="M18" s="9">
-        <x:v>11721250.35</x:v>
+        <x:v>13151190.84</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:13">
       <x:c r="A19" s="8" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B19" s="9">
         <x:v>284658273.64</x:v>
       </x:c>
       <x:c r="C19" s="9">
         <x:v>113863309.46</x:v>
       </x:c>
       <x:c r="D19" s="9">
         <x:v>170794964.18</x:v>
       </x:c>
       <x:c r="E19" s="10">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F19" s="10">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G19" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="H19" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="I19" s="9">
         <x:v>24.21</x:v>
       </x:c>
       <x:c r="J19" s="9">
         <x:v>27565194.33</x:v>
       </x:c>
       <x:c r="K19" s="9">
-        <x:v>5966645.94</x:v>
+        <x:v>6078278.03</x:v>
       </x:c>
       <x:c r="L19" s="9">
-        <x:v>2.1</x:v>
+        <x:v>2.14</x:v>
       </x:c>
       <x:c r="M19" s="9">
-        <x:v>2394966.85</x:v>
+        <x:v>2439619.69</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:13">
       <x:c r="A20" s="11" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B20" s="9">
-        <x:v>13964680390.6</x:v>
+        <x:v>13883346660.59</x:v>
       </x:c>
       <x:c r="C20" s="9">
-        <x:v>11490802822.54</x:v>
+        <x:v>11409468774.43</x:v>
       </x:c>
       <x:c r="D20" s="9">
-        <x:v>2473877568.06</x:v>
+        <x:v>2473877886.16</x:v>
       </x:c>
       <x:c r="E20" s="10">
-        <x:v>22847</x:v>
+        <x:v>23306</x:v>
       </x:c>
       <x:c r="F20" s="10">
-        <x:v>11302</x:v>
+        <x:v>11581</x:v>
       </x:c>
       <x:c r="G20" s="9">
-        <x:v>12099258881.51</x:v>
+        <x:v>13057962487.76</x:v>
       </x:c>
       <x:c r="H20" s="9">
-        <x:v>9789135968.09</x:v>
+        <x:v>10699410385.07</x:v>
       </x:c>
       <x:c r="I20" s="9">
-        <x:v>70.1</x:v>
+        <x:v>77.07</x:v>
       </x:c>
       <x:c r="J20" s="9">
-        <x:v>8099790818.71</x:v>
+        <x:v>8847506259.69</x:v>
       </x:c>
       <x:c r="K20" s="9">
-        <x:v>3529037575.75</x:v>
+        <x:v>3653994226.26</x:v>
       </x:c>
       <x:c r="L20" s="9">
-        <x:v>25.27</x:v>
+        <x:v>26.32</x:v>
       </x:c>
       <x:c r="M20" s="9">
-        <x:v>2927335540.35</x:v>
+        <x:v>3031367649.99</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="22" spans="1:13">
       <x:c r="A22" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:13">
       <x:c r="A23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:13">
       <x:c r="A24" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:13">
       <x:c r="A25" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">