--- v0 (2026-04-30)
+++ v1 (2026-05-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eb953c2f28e4d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb736f94c2d44b02a11dfd2c68bbddf8.psmdcp" Id="R14ab1b006204410c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c6b53c6e0a54246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bf2853c4c62544c181692aeaedabb1a9.psmdcp" Id="Rcde6cc1c870e49f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>