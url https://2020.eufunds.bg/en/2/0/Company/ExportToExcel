--- v1 (2026-05-20)
+++ v2 (2026-06-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c6b53c6e0a54246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bf2853c4c62544c181692aeaedabb1a9.psmdcp" Id="Rcde6cc1c870e49f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f5434bff7064525" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d56d261f5e1d4a5faf790a62c3e663c9.psmdcp" Id="R3023118b6d9d4596" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>