--- v2 (2026-06-11)
+++ v3 (2026-07-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f5434bff7064525" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d56d261f5e1d4a5faf790a62c3e663c9.psmdcp" Id="R3023118b6d9d4596" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa5342c8ca5d4339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/877d7e1a342b4faf8ce48d11c0f45754.psmdcp" Id="R3ceb7f7539504508" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>