--- v3 (2026-07-05)
+++ v4 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa5342c8ca5d4339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/877d7e1a342b4faf8ce48d11c0f45754.psmdcp" Id="R3ceb7f7539504508" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f8d30aab0bf4892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b72c9d1e57774b31ae18986ee28baea8.psmdcp" Id="R79745e416a9e4a20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>