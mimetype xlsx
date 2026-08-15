--- v4 (2026-07-26)
+++ v5 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f8d30aab0bf4892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b72c9d1e57774b31ae18986ee28baea8.psmdcp" Id="R79745e416a9e4a20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3c26dbe11a14d9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6473612142b04070b24a386d988d7d84.psmdcp" Id="R2f8b2852bae44231" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>