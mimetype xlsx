--- v5 (2026-08-15)
+++ v6 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3c26dbe11a14d9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6473612142b04070b24a386d988d7d84.psmdcp" Id="R2f8b2852bae44231" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1c7ae30d0a94041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5c51128a51c944eea4ae6a5eecf69553.psmdcp" Id="Rbf1992043fa145d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>