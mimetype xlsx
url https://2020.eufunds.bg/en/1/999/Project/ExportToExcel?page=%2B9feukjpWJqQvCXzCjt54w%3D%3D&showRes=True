--- v0 (2026-05-02)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R748353a3927f477a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/de4ff64d7aef46039caf648ca334ab2c.psmdcp" Id="R6e2523da5de44f7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6b3a0811d804176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d0aaac40de5f48f58391877ecc6229d9.psmdcp" Id="R23f45be514fb47dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -180,87 +180,87 @@
   <x:si>
     <x:t>Bulgaria, Sofia, 1594, бул. ДОНДУКОВ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.002-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Improving the effectiveness and efficiency of the Central Coordination Unit</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.005-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Improving the effectiveness and efficiency of the Central Coordination Unit 2019-2021</x:t>
   </x:si>
   <x:si>
     <x:t>121513231 Supreme Judicial Council</x:t>
   </x:si>
   <x:si>
     <x:t>Judiciary</x:t>
   </x:si>
   <x:si>
     <x:t>Supreme judicial court</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Sofia, 1000, ул. ЕКЗАРХ ЙОСИФ № 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Development of a Model for Optimization of the Judicial Map of Bulgarian Courts and Prosecutor’s Offices and of a Unified Information System for Courts</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. Екзарх Йосиф № 12</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.001-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Improvement of the procedures for evaluation and disciplinary practice in the judiciary system</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1000, ул. ЕКЗАРХ ЙОСИФ № 12</x:t>
-[...5 lines deleted...]
-    <x:t>Development of a Model for Optimization of the Judicial Map of Bulgarian Courts and Prosecutor’s Offices and of a Unified Information System for Courts</x:t>
+    <x:t>131198150 DIPLOMATIC INSTITUTE TO THE MINISTER OF FOREIGN AFFAIRS OF THE REPUBLIC OF BULGARIA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1113, ул. "Александър Жендов" № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.004-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trainings for Bulgarian public servants for acquisition of key skills and competencies in the context of EU</x:t>
   </x:si>
   <x:si>
     <x:t>131198150 Diplomatic Institute at the Minister of Foreign Affairs</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1113, ул. "Александър Жендов" № 2</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-2.015-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Conduction of specialised trainings targeted at officials from the public administration</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Trainings for Bulgarian public servants for acquisition of key skills and competencies in the context of EU</x:t>
   </x:si>
   <x:si>
     <x:t>000695235 Protection of the European Union Financial Interests – AFCOS Directorate within the Ministry of Interior</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. ШЕСТИ СЕПТЕМВРИ № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.005-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Support for the effective implementation of the AFCOS Directorate’s activities related to the Structural and Investment Funds</x:t>
   </x:si>
   <x:si>
     <x:t>000695235 Directorate “Protection of the European Union financial interests” (Ministry of Interior) – AFCOS Directorate</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. "ШЕСТИ СЕПТЕМВРИ" № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.002-0010</x:t>
   </x:si>
   <x:si>
     <x:t>“Providing for and supporting the AFCOS Directorate activities with regard to its work under the European Structural and Investment funds”</x:t>
   </x:si>
@@ -273,162 +273,162 @@
   <x:si>
     <x:t>BG05SFOP001-4.002-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Supporting performance of functions of the Audit Authority concerning European Structural and Investment Funds</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">175618225 Audit of European Union Funds Executive Agency
 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bulgaria, Sofia, 1040, 
 ул. " Славянска" № 4
 </x:t>
   </x:si>
   <x:si>
     <x:t>EU Theritory</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.005-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Supporting performance of functions of the Audit Authority concerning European Structural and Investment Funds 01.01.2019 - 31.12.2021</x:t>
   </x:si>
   <x:si>
+    <x:t>130403691 Institute of Public Administration (IPA)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other legal entity</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, ул. "Аксаков" № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.014-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Implementation of the Common Assessment Framework (CAF) in the Bulgarian administration</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other state administrations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, ул. Аксаков № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.002-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Implementation of the Common Assessment Framework (CAF) in administration</x:t>
+  </x:si>
+  <x:si>
     <x:t>130403691 Institute of Public Administration</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. Аксаков 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.004-0004</x:t>
   </x:si>
   <x:si>
     <x:t>"We work for the people" - strengthening the capacity of institutions to meet the challenges of modern public policies.</x:t>
   </x:si>
   <x:si>
-    <x:t>130403691 Institute of Public Administration (IPA)</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>000695349 MINISTRY OF JUSTICE</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1040, ул. СЛАВЯНСКА № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.001-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Developement of the potential of the human resource of the judiciary by establishing an effective model for acquiring licensed capacity to practise law</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.001-0017</x:t>
   </x:si>
   <x:si>
     <x:t>Strenghtening the model of the judicial expertises</x:t>
   </x:si>
   <x:si>
     <x:t>000695406 Ministry of Finance</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Sofia, 1000, ул. Г. С. РАКОВСКИ № 102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.010-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enhancement of the financial management and control systems and the internal audit function in the public sector</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000695406 MINISTRY OF FINANCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.002-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Increasing the efficiency and provision of the Certifying Authority activities in the certification process of ESIF for the period 2016-2018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1040, ул. "Г. С. Раковски" № 102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.002-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Efficiency enhancement of the national monitoring and co-ordination organ on its work related to the state aid and the state aid regime application in the programming, management and supervision of ESIF"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.005-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support of the work of the National State Aid Authority in relation to the management of ESIF funds and improvement of the effectiveness in the application of State aid rules</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Sofia, 1040, ул."Г.С.Раковски" № 102</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.005-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Increasing the efficiency and provision of the Certifying Authority activities in the certification process of ESIF for the period 2019-2021</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1040, ул. "Г. С. Раковски" № 102</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Bulgaria, Sofia, 1040, ул. "Г. С. Раковски" 102</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.006-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Improving the effectiveness and efficiency of the Central Coordination Unit 2022-2023</x:t>
-  </x:si>
-[...22 lines deleted...]
-    <x:t>Enhancement of the financial management and control systems and the internal audit function in the public sector</x:t>
   </x:si>
   <x:si>
     <x:t>000695406 Minisrty of finance, State Aid and Real Sector Directorate</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1040, Ул. "Г.С. Раковски" №102</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.003-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Effective application of EU rules on state aid in the provision of services of general economic interest (SGEI)</x:t>
   </x:si>
   <x:si>
     <x:t>000695018 NATIONAL ASSEMBLY</x:t>
   </x:si>
   <x:si>
     <x:t>State agency/ state commission</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1169, пл. НАРОДНО СЪБРАНИЕ № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.013-0001</x:t>
   </x:si>
@@ -1232,60 +1232,60 @@
       <x:c r="B24" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E24" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F24" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H24" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I24" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J24" s="4">
-        <x:v>252984.7</x:v>
+        <x:v>126492.35</x:v>
       </x:c>
       <x:c r="K24" s="4">
-        <x:v>252984.7</x:v>
+        <x:v>126492.35</x:v>
       </x:c>
       <x:c r="L24" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M24" s="4">
-        <x:v>252984.68</x:v>
+        <x:v>126492.34</x:v>
       </x:c>
       <x:c r="N24" s="5">
         <x:v>56</x:v>
       </x:c>
       <x:c r="O24" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:15">
       <x:c r="A25" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F25" s="3" t="s">
@@ -1364,213 +1364,213 @@
       </x:c>
       <x:c r="O26" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15">
       <x:c r="A27" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F27" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H27" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I27" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J27" s="4">
-        <x:v>283193.61</x:v>
+        <x:v>2499214.34</x:v>
       </x:c>
       <x:c r="K27" s="4">
-        <x:v>283193.61</x:v>
+        <x:v>2499214.34</x:v>
       </x:c>
       <x:c r="L27" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M27" s="4">
-        <x:v>283193.63</x:v>
+        <x:v>2499214.35</x:v>
       </x:c>
       <x:c r="N27" s="5">
-        <x:v>14</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="O27" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15">
       <x:c r="A28" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F28" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H28" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I28" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J28" s="4">
-        <x:v>2499214.34</x:v>
+        <x:v>283193.61</x:v>
       </x:c>
       <x:c r="K28" s="4">
-        <x:v>2499214.34</x:v>
+        <x:v>283193.61</x:v>
       </x:c>
       <x:c r="L28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M28" s="4">
-        <x:v>2499214.35</x:v>
+        <x:v>283193.63</x:v>
       </x:c>
       <x:c r="N28" s="5">
-        <x:v>85</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="O28" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:15">
       <x:c r="A29" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F29" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H29" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I29" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J29" s="4">
-        <x:v>498737.34</x:v>
+        <x:v>1212543.46</x:v>
       </x:c>
       <x:c r="K29" s="4">
-        <x:v>498737.34</x:v>
+        <x:v>1212543.46</x:v>
       </x:c>
       <x:c r="L29" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M29" s="4">
-        <x:v>498737.34</x:v>
+        <x:v>1212543.44</x:v>
       </x:c>
       <x:c r="N29" s="5">
-        <x:v>45</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O29" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:15">
       <x:c r="A30" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D30" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E30" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F30" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H30" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I30" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J30" s="4">
-        <x:v>1212543.46</x:v>
+        <x:v>498737.34</x:v>
       </x:c>
       <x:c r="K30" s="4">
-        <x:v>1212543.46</x:v>
+        <x:v>498737.34</x:v>
       </x:c>
       <x:c r="L30" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M30" s="4">
-        <x:v>1212543.44</x:v>
+        <x:v>498737.34</x:v>
       </x:c>
       <x:c r="N30" s="5">
-        <x:v>33</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="O30" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E31" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F31" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
@@ -1728,178 +1728,178 @@
       </x:c>
       <x:c r="K34" s="4">
         <x:v>380451.6</x:v>
       </x:c>
       <x:c r="L34" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M34" s="4">
         <x:v>380451.61</x:v>
       </x:c>
       <x:c r="N34" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O34" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:15">
       <x:c r="A35" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E35" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F35" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H35" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I35" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J35" s="4">
-        <x:v>1850720.28</x:v>
+        <x:v>392152.03</x:v>
       </x:c>
       <x:c r="K35" s="4">
-        <x:v>1850720.28</x:v>
+        <x:v>392152.03</x:v>
       </x:c>
       <x:c r="L35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M35" s="4">
-        <x:v>1850720.29</x:v>
+        <x:v>392152.05</x:v>
       </x:c>
       <x:c r="N35" s="5">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="O35" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:15">
       <x:c r="A36" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E36" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F36" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H36" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I36" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J36" s="4">
         <x:v>342515.47</x:v>
       </x:c>
       <x:c r="K36" s="4">
         <x:v>342515.47</x:v>
       </x:c>
       <x:c r="L36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M36" s="4">
         <x:v>342515.46</x:v>
       </x:c>
       <x:c r="N36" s="5">
         <x:v>28</x:v>
       </x:c>
       <x:c r="O36" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15">
       <x:c r="A37" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F37" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H37" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I37" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J37" s="4">
-        <x:v>392152.03</x:v>
+        <x:v>1850720.28</x:v>
       </x:c>
       <x:c r="K37" s="4">
-        <x:v>392152.03</x:v>
+        <x:v>1850720.28</x:v>
       </x:c>
       <x:c r="L37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M37" s="4">
-        <x:v>392152.05</x:v>
+        <x:v>1850720.29</x:v>
       </x:c>
       <x:c r="N37" s="5">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O37" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:15">
       <x:c r="A38" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E38" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F38" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
@@ -1975,307 +1975,307 @@
       </x:c>
       <x:c r="O39" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:15">
       <x:c r="A40" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F40" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H40" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I40" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>836852.36</x:v>
+        <x:v>217650.57</x:v>
       </x:c>
       <x:c r="K40" s="4">
-        <x:v>836852.36</x:v>
+        <x:v>217650.57</x:v>
       </x:c>
       <x:c r="L40" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M40" s="4">
-        <x:v>836852.33</x:v>
+        <x:v>217650.56</x:v>
       </x:c>
       <x:c r="N40" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O40" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E41" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F41" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H41" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="I41" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>647106.22</x:v>
+        <x:v>834151.58</x:v>
       </x:c>
       <x:c r="K41" s="4">
-        <x:v>647106.22</x:v>
+        <x:v>834151.58</x:v>
       </x:c>
       <x:c r="L41" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M41" s="4">
-        <x:v>647106.22</x:v>
+        <x:v>834151.59</x:v>
       </x:c>
       <x:c r="N41" s="5">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O41" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H42" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I42" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>4015632.03</x:v>
+        <x:v>647106.22</x:v>
       </x:c>
       <x:c r="K42" s="4">
-        <x:v>4015632.03</x:v>
+        <x:v>647106.22</x:v>
       </x:c>
       <x:c r="L42" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M42" s="4">
-        <x:v>4015632.03</x:v>
+        <x:v>647106.22</x:v>
       </x:c>
       <x:c r="N42" s="5">
-        <x:v>22</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="O42" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F43" s="3" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="G43" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H43" s="3" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="I43" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="G43" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J43" s="4">
-        <x:v>834151.58</x:v>
+        <x:v>257728.15</x:v>
       </x:c>
       <x:c r="K43" s="4">
-        <x:v>834151.58</x:v>
+        <x:v>257728.15</x:v>
       </x:c>
       <x:c r="L43" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M43" s="4">
-        <x:v>834151.59</x:v>
+        <x:v>257728.16</x:v>
       </x:c>
       <x:c r="N43" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O43" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15">
       <x:c r="A44" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F44" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H44" s="3" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="I44" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="I44" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J44" s="4">
-        <x:v>257728.15</x:v>
+        <x:v>836852.36</x:v>
       </x:c>
       <x:c r="K44" s="4">
-        <x:v>257728.15</x:v>
+        <x:v>836852.36</x:v>
       </x:c>
       <x:c r="L44" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M44" s="4">
-        <x:v>257728.16</x:v>
+        <x:v>836852.33</x:v>
       </x:c>
       <x:c r="N44" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O44" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:15">
       <x:c r="A45" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E45" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F45" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H45" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I45" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J45" s="4">
-        <x:v>217650.57</x:v>
+        <x:v>4015632.03</x:v>
       </x:c>
       <x:c r="K45" s="4">
-        <x:v>217650.57</x:v>
+        <x:v>4015632.03</x:v>
       </x:c>
       <x:c r="L45" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M45" s="4">
-        <x:v>217650.56</x:v>
+        <x:v>4015632.03</x:v>
       </x:c>
       <x:c r="N45" s="5">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O45" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:15">
       <x:c r="A46" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F46" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
@@ -2339,54 +2339,54 @@
       </x:c>
       <x:c r="K47" s="4">
         <x:v>567229.2</x:v>
       </x:c>
       <x:c r="L47" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M47" s="4">
         <x:v>567229.19</x:v>
       </x:c>
       <x:c r="N47" s="5">
         <x:v>39</x:v>
       </x:c>
       <x:c r="O47" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15">
       <x:c r="A48" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E48" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F48" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H48" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="I48" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="J48" s="4">
         <x:v>2064180.09</x:v>
       </x:c>
       <x:c r="K48" s="4">
         <x:v>2064180.09</x:v>
       </x:c>
       <x:c r="L48" s="4">
         <x:v>0</x:v>
       </x:c>