--- v1 (2026-06-28)
+++ v2 (2026-08-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6b3a0811d804176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d0aaac40de5f48f58391877ecc6229d9.psmdcp" Id="R23f45be514fb47dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R158a0273a4a842a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/83e4ffed49bc4c208b8a43085d7b0888.psmdcp" Id="R6346a62d49264733" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>