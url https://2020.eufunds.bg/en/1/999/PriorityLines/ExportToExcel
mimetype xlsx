--- v0 (2026-04-28)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9831bc1da4384c1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ba243a5f1424aa9aca9bc2c9dd07658.psmdcp" Id="Reb32a5d3aa564f17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5924cf0f670b40ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab6012dcb740415a877ebb1885e29f5e.psmdcp" Id="Rf2bb6aebc57240a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>