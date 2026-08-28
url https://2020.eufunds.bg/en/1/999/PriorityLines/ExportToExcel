--- v1 (2026-06-28)
+++ v2 (2026-08-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5924cf0f670b40ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab6012dcb740415a877ebb1885e29f5e.psmdcp" Id="Rf2bb6aebc57240a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dcfaa4a0fcf43aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5474f52331fd474cabcd4ac303767e80.psmdcp" Id="R798f9c9e75d04f63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -781,57 +781,57 @@
       <x:c r="B7" s="9">
         <x:v>42101675.27</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>35786423.99</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>6315251.28</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>39313549.49</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>33416517.19</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>5897032.3</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>93.38</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>39329206.05</x:v>
+        <x:v>39326139.78</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>33972724.99</x:v>
+        <x:v>33970118.66</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>5356481.06</x:v>
+        <x:v>5356021.12</x:v>
       </x:c>
       <x:c r="M7" s="9">
         <x:v>93.41</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>21316671.48</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>18119171.01</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>3197500.47</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>22491624.36</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>19117880.56</x:v>
       </x:c>
       <x:c r="G8" s="9">