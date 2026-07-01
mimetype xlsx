--- v0 (2026-05-09)
+++ v1 (2026-07-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7fd37a1ad914326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/849c1f635d12495aa97b3929cd23a02d.psmdcp" Id="Rc06e8705908e4c1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99de45796de345f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c50e375f424e43ffaf80a41698581e58.psmdcp" Id="Rd8c2fdbc8bb3425a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -317,113 +317,113 @@
   <x:si>
     <x:t>176377812 Youth organization LGBT "Action"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1505, гр. София, ул. Русалка 25</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0072</x:t>
   </x:si>
   <x:si>
     <x:t>Developing tools for civic participation in the formulation, implementation and monitoring of anti-discrimination policies in Bulgaria</x:t>
   </x:si>
   <x:si>
     <x:t>205392048 Automobile Federation of Bulgaria</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1700, бул. „Тодор Каблешков“, номер 55А, ет. 2, ап. офис 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0176</x:t>
   </x:si>
   <x:si>
     <x:t>"Higher Civic Participation - More Security and Responsibility at the Local Level"</x:t>
   </x:si>
   <x:si>
+    <x:t>000695089 Road Infrastructure Agency</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1606, бул. МАКЕДОНИЯ № 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.006-0018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improving the specialized knowledge and skills of Road Infrastructure Agency staff for the use of spatial data and geospatial technologies</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Terminated (termination date)</x:t>
+  </x:si>
+  <x:si>
     <x:t>000695089 Road Infrastructure Agency (RIA)</x:t>
   </x:si>
   <x:si>
     <x:t>State agency/ state commission</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1606, бул. МАКЕДОНИЯ, номер 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0032</x:t>
   </x:si>
   <x:si>
     <x:t>Improvement of the professional skills and competence of the employees of the territorial units of the Road Infrastructure Agency in Northern Bulgaria</x:t>
   </x:si>
   <x:si>
-    <x:t>000695089 Road Infrastructure Agency</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-2.019-0033</x:t>
   </x:si>
   <x:si>
     <x:t>Improvement of the professional skills and competence of the employees of the territorial units of the Road Infrastructure Agency in Southern Bulgaria</x:t>
   </x:si>
   <x:si>
     <x:t>000627597 NATIONAL CUSTOMS AGENCY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1202, ул. Г.С. РАКОВСКИ № 47</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.007-0001</x:t>
   </x:si>
   <x:si>
     <x:t>“Improvement of the National Customs Agency’s fundamental information systems for providing data and services - BICIS (Phase 2)”</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Sofia, 1202, ул. Г.С. РАКОВСКИ, номер 47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.025-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improvement of the National Customs Agency’s main information systems for providing data and services - BICIS (Phase 3)</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-1.002-0002</x:t>
   </x:si>
   <x:si>
     <x:t>“Improvement of the National Customs Agency’s fundamental information systems for providing data and services to external systems - BICIS 2020 (Phase 1)”</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1202, ул. Г.С. РАКОВСКИ, номер 47</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>175076479 PUBLIC FINANCIAL INSPECTION AGENCY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1040, ул. ЛЕГЕ № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0002</x:t>
   </x:si>
   <x:si>
     <x:t>"VIOLATIONS, IRREGULARITIES AND FRAUD DETECTED IN THE FINANCIAL INSPECTIONS BY THE PFIA BODIES"</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0003</x:t>
   </x:si>
   <x:si>
     <x:t>"DETECTION OF SPECIFIC RISKS OF MISUSE OF FUNDS AND IMPLEMENTATION OF INFRASTRUCTURE PROJECTS"</x:t>
   </x:si>
   <x:si>
     <x:t>175076479 Public Financial Inspection Agency</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1040, ул. „Леге“ № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.027-0001</x:t>
@@ -437,284 +437,284 @@
   <x:si>
     <x:t>Bulgaria, Vidin, 3700, ул. "Христо Ботев" 77</x:t>
   </x:si>
   <x:si>
     <x:t>Vidin</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0063</x:t>
   </x:si>
   <x:si>
     <x:t>Activation of the civil sector for more open and responsible management of local institutions for employment promotion in Vidin district</x:t>
   </x:si>
   <x:si>
     <x:t>105025752 AGENCY FOR REGIONAL DEVELOPMENT AND BUSINESS CENTER- VIDIN</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.003-0102</x:t>
   </x:si>
   <x:si>
     <x:t>Justice and public trust</x:t>
   </x:si>
   <x:si>
     <x:t>131282355 Registry Agency</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Sofia, 1111, ул.ЕЛИСАВЕТА БАГРЯНА  № 20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.006-0033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Increasing the qualification of the employees of the Registry Agency by improving their knowledge and practical skills in the usage, administration, management and design of system and communication software products</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.002-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Upgrade of the Commercial register for integration with the platform for data exchange between commercial registers in the EU,  register of legal non-profit entities incorporation, integration with the Property register, single entry point, and transition of the central register of special pledges</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Sofia, 1111, ул. ЕЛИСАВЕТА БАГРЯНА  № 20</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.002-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Upgrade of property register for integration with cadastral register and providing additional e-services</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1111, ул.ЕЛИСАВЕТА БАГРЯНА  № 20</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>130362903 GEODESY, CARTOGRAPHY AND CADASTRE AGENCY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1618, ж.к. ПАВЛОВО, ул. МУСАЛА № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Specialized training for the Geodesy, Cartography and Cadastre Agency employees</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.002-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Creation of cadastral data in digital form and development of the electronic administrative services of GCCA</x:t>
   </x:si>
   <x:si>
     <x:t>131236380 Public Procurement Agency</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, Ул. "Леге"4</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.002-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Financing of part of the remunerations of Public Procurement Agency employees, in relation to the implementation of activities under ESIF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, ул. "Леге" №4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.008-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Review and Assessment of the Public Procurement System in Bulgaria"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, ул. ЛЕГЕ № 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.003-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Development, implementation and maintenance of a unified national electronic web-based platform: Centralized Automated Information System "Electronic Public Procurement" (CAIS EPP)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, ул. "Леге"4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.003-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Support for the implementation of an effective public procurement policy and developing the administrative capacity of the Public Procurement Agency
+</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bulgaria, Sofia, 1000, София, ул. Леге 4
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.006-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Financing part of the remunerations of the employees of the specialized administration implementing activities under ESIF and increasing the professionalism of the employees of the Public Procurement Agency</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, Ул. Леге № 4</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.005-0012</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1000, ул. "Леге" №4</x:t>
-[...24 lines deleted...]
-    <x:t>Development, implementation and maintenance of a unified national electronic web-based platform: Centralized Automated Information System "Electronic Public Procurement" (CAIS EPP)</x:t>
+    <x:t>000695025 Council of Ministers' Administration</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACM/ ministry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, бул. ДОНДУКОВ № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.011-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improvement of the Concessions Policy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000695025 Council of Ministers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1594, бул. ДОНДУКОВ № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.005-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing funding for salaries of employees of the Central Coordination Unit implementing ESIF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000695025 Administration of the Council of Ministers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, Бул. "Дондуков" 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.001-0010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improving the policy implementation process in Bulgaria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1594, бул. "Дондуков" №1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.007-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Higher quality of administrative service delivery through introducing higher standards and improving user feedback</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000695025 Council of Ministers Administration</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.001-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration and civil society – partnership in governance</x:t>
   </x:si>
   <x:si>
     <x:t>000695025 Administration of Council of ministers</x:t>
   </x:si>
   <x:si>
-    <x:t>ACM/ ministry</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-2.001-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Establishment of uniform rules for carrying out functional analyses of horizontal and sectoral policies</x:t>
   </x:si>
   <x:si>
-    <x:t>000695025 Council of Ministers</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-2.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Improving the processes related to the provision, access and reuse of public sector information</x:t>
   </x:si>
   <x:si>
-    <x:t>000695025 Administration of the Council of Ministers</x:t>
-[...8 lines deleted...]
-    <x:t>Improving the policy implementation process in Bulgaria</x:t>
+    <x:t>Bulgaria, Sofia, 1000, Бул. ДОНДУКОВ № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.001-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improve the effectiveness of selection of public employees</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1594, бул. "ДОНДУКОВ" № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.001-0012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capacity Building for Carrying Out Impact Assessment in the State Administration</x:t>
   </x:si>
   <x:si>
     <x:t>000695025 ADMINISTRATION OF THE COUNCIL OF MINISTERS</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.001-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of Shared Services in the Organization and Functioning of the Central Administration</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-2.007-0001</x:t>
-[...37 lines deleted...]
-  <x:si>
     <x:t>000695025 ADMINISTRATION OF THE COUNCIL OF MINISTERS (GOOD GDOVERNANCE DIRECTORATE)</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, бул. "Дондуков" № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-5.001-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Assessments and analysis under OPGG</x:t>
   </x:si>
   <x:si>
     <x:t>000695025 Administration of the Council of Ministers (Central Coordination Unit)</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.002-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Improving the effectiveness and efficiency of the Central Coordination Unit</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.005-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Improving the effectiveness and efficiency of the Central Coordination Unit 2019-2021</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-1.001-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transformation of the model of administrative service delivery</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Sofia, 1194, бул. ДОНДУКОВ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.002-0002</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Transformation of the model of administrative service delivery</x:t>
   </x:si>
   <x:si>
     <x:t>131436477 The Administration of the Ombudsman of Republic of Bulgaria</x:t>
   </x:si>
   <x:si>
     <x:t>Other state administrations</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1202, ул. Георг Вашингтон №22</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.001-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Electronic system for work managment of the Ombudsman's administration</x:t>
   </x:si>
   <x:si>
     <x:t>129001232 The Academy of the Ministry of Interior</x:t>
   </x:si>
   <x:si>
     <x:t>Educational establishment</x:t>
   </x:si>
   <x:si>
     <x:t>Higher education establishment/ University</x:t>
   </x:si>
@@ -996,224 +996,224 @@
   <x:si>
     <x:t>Bulgaria, Sofia, 1058, ул. "Искър" № 9</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0037</x:t>
   </x:si>
   <x:si>
     <x:t>SMART - Enhancement of green production</x:t>
   </x:si>
   <x:si>
     <x:t>176467598 Bulgarian Kung Fu and Tai Chi Federation</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1111, ж.к. Гео Милев, ул. Христо Максимов, номер 13, ет. 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0169</x:t>
   </x:si>
   <x:si>
     <x:t>More effective policies at local level through advisory forms of civic participation to implement the social functions of kung fu sport to overcome extreme situations, increase the motor activity and development spirit of the inhabitants of a municipality from the fourth hierarchical level according to the National Concept of Spatial Development (NCSD) of the Republic of Bulgaria</x:t>
   </x:si>
   <x:si>
     <x:t>175092070 Bulgarian Institute of Metrology</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Sofia, 1000, бул. 6-ти СЕПТЕМВРИ № 21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.006-0011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>“Increasing the competences of the staff of the Bulgarian Institute of Metrology, related to guaranteeing international equivalency of the standards and traceability of measurements in the field of magnetic measurements and measurements of the surface texture”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>175092070 BULGARIAN INSTITUTE OF METROLOGY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.006-0012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Strenghtening the staff competence of Bulgarian Institute of Metrology in order to ensure international equivalence and traceability of fluid cost standards"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>175092070 Bulgarian Institute for Metrology</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, ул. "6-ти септември" №21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.006-0034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Specialized trainings at the Bulgarian Institute of Metrology (BIM) for performing control of electronic systems with fiscal memory (ESFM) and metrological control of measuring instruments (MI) managed by software</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.006-0036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Specialized training in the administration of the Bulgarian Institute of Metrology (BIM) for alignment  of the implemented management systems to the new requirements of the standard BDS ISO/IEC 17025:2018 " General requirements for the competence of testing and calibration laboratories"</x:t>
+  </x:si>
+  <x:si>
     <x:t>Specialized territorial administration</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1797, гр. София, бул. "Д-р Г. М. Димитров" № 52 Б</x:t>
   </x:si>
   <x:si>
     <x:t>Lovech</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0051</x:t>
   </x:si>
   <x:si>
     <x:t>Improvement of the competence of the personnel of the Bulgarian Institute of metrology, related to ensuring international equivalence of standards and traceability of measurements in the field of ionizing radiation</x:t>
-  </x:si>
-[...34 lines deleted...]
-    <x:t>Specialized training in the administration of the Bulgarian Institute of Metrology (BIM) for alignment  of the implemented management systems to the new requirements of the standard BDS ISO/IEC 17025:2018 " General requirements for the competence of testing and calibration laboratories"</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0012</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Improvement of the specialized knowledge and skills of the employees in the BIM territorial units
 </x:t>
   </x:si>
   <x:si>
     <x:t>Ruzhintsi</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0198</x:t>
   </x:si>
   <x:si>
     <x:t>Civic monitoring and improvement of the procedures for formation of youth policies in the municipality of Ruzhintsi</x:t>
   </x:si>
   <x:si>
     <x:t>131310628 Bulgarian Association for Personal Alternative</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1124, ул. ЯНТРА № 12 ет.1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0153</x:t>
   </x:si>
   <x:si>
     <x:t>We decide together</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0148</x:t>
   </x:si>
   <x:si>
     <x:t>The policy for us, through us!</x:t>
   </x:si>
   <x:si>
     <x:t>176987823 VIA HUMANICA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pleven, 5800, ул. "Кирил и Методий" 18</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0181</x:t>
   </x:si>
   <x:si>
     <x:t>Active civil sector for better administrative services to promote employment in Pleven district</x:t>
   </x:si>
   <x:si>
-    <x:t>121513231 Supreme Judicial Council</x:t>
+    <x:t>121513231 Supreme judicial council</x:t>
   </x:si>
   <x:si>
     <x:t>Judiciary</x:t>
   </x:si>
   <x:si>
     <x:t>Supreme judicial court</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1000, ул. ЕКЗАРХ ЙОСИФ № 12</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. Екзарх Йосиф № 12</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.001-0013</x:t>
   </x:si>
   <x:si>
     <x:t>Further development and centralization of the portals in Justice sector for access of citizens to information, e-services and e-Justice</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Ensuring real public participation in the administration of justice through the Institute of Juries</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.001-0011</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Introduction of a system for monitoring and adjusting the workload of magistrates and court administration, setting standards for working conditions in the judicial bodies and improvement of their work efficiency 
 </x:t>
   </x:si>
   <x:si>
+    <x:t>121513231 Supreme Judicial Council</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, ул. ЕКЗАРХ ЙОСИФ № 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Development of a Model for Optimization of the Judicial Map of Bulgarian Courts and Prosecutor’s Offices and of a Unified Information System for Courts</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.001-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improvement of the procedures for evaluation and disciplinary practice in the judiciary system</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.004-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Introducing Programme Budgeting in the Judiciary Institutions</x:t>
+  </x:si>
+  <x:si>
     <x:t>121513231 SUPREME JUDICIAL COUNCIL</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. ЕКЗАРХ ЙОСИФ 12</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.008-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Development and implementation in the judicial system of a software for accelerated creation and reproduction of acts and other documents by dictation and automatic conversion of voice recording to text /voice-to-text/ and accompanying processing systems</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Sofia, 1000, ул. "Екзарх Йосиф" 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.007-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ensuring real public participation in the administration of justice through the Institute of Juries</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. "Екзарх Йосиф", № 12</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.007-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Improvement of Job Evaluation Procedures and Formation of the Court Clerks’ Remuneration in the Republic of Bulgaria</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Improvement of the procedures for evaluation and disciplinary practice in the judiciary system</x:t>
   </x:si>
   <x:si>
     <x:t>176946602 Association "VOB - Faith, Education and Future"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. Цар Калоян, номер 8, ет. 3, ап. офис 18</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0015</x:t>
   </x:si>
   <x:si>
     <x:t>Increasing citizen participation in the processes of implementation and monitoring of the local zero-waste policy</x:t>
   </x:si>
   <x:si>
     <x:t>121267370 SUPREME ADMINISTRATIVE COURT</x:t>
   </x:si>
   <x:si>
     <x:t>Court</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, бул. АЛ. СТАМБОЛИЙСКИ № 18</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.005-0001</x:t>
   </x:si>
@@ -1237,119 +1237,119 @@
     <x:t>129010029 GD"Execution of penalties"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1309, бул."Ген.Н. Столетов" 21</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0054</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 "Enhancing the professional competences of the supervisory and security staff in detention facilities".</x:t>
   </x:si>
   <x:si>
     <x:t>121805755 Directorate General "Civil Aviation Administration"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. ДЯКОН ИГНАТИЙ № 9</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0023</x:t>
   </x:si>
   <x:si>
     <x:t>Improvement of the specialized knowledge and skills of the employees of the  Directorate General "Civil Aviation Administration"</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-2.019-0055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Improving the competencies of psychologists in the Directorate-General for Execution of Penalties system "</x:t>
+  </x:si>
+  <x:si>
     <x:t>129010029 General Directorate "Execution of Sentences"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1309, Бул. "Ген.Н.Столетов" 21</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-2.019-0056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improvement of the professional competences of the employees in the territorial units of the General Directorate  "Execution of Sentences" through the implementation of specialized trainings for upgrading skills for analysis and evaluation of information in dealing with high-risk offenders and assisting their resocialization (GDIN - 1)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.019-0057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improvement of the professional competences of the employees in the territorial offices of the General Directorate "Execution of of Sentences" through the implementation of specialized training for acquaintance with and use of new methods and models for work on particular case  (GDIN - 2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.019-0059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improvement of the professional competences of the employees in the territorial units of the General Directorate for Execution of Sentences through the implementation of specialized trainings for acquaintance with current trends in penitentiary social work (GDIN - 3)</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-2.019-0060</x:t>
   </x:si>
   <x:si>
     <x:t>Improvement of the professional competences of the employees in the territorial units of the General Directorate "Execution of Sentences" through the implementation of specialized trainings to get acquainted with new successfully introduced foreign practices in the field of social activity and educational work with offenders (GDIN - 4)</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-2.019-0055</x:t>
-[...8 lines deleted...]
-    <x:t>Improvement of the professional competences of the employees in the territorial units of the General Directorate  "Execution of Sentences" through the implementation of specialized trainings for upgrading skills for analysis and evaluation of information in dealing with high-risk offenders and assisting their resocialization (GDIN - 1)</x:t>
+    <x:t>BG05SFOP001-2.019-0062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improvement of the professional competences of the employees in the territorial units of the General Directorate  "Execution of Sentences" through the implementation of specialized trainings for work with the introduced system for electronic monitoring of offenders (GDIN-5)</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0063</x:t>
   </x:si>
   <x:si>
     <x:t>Improvement of the professional competences of the employees in the territorial offices of the General Directorate  "Execution of Sentences"  through the implementation of specialized trainings to improve their skills in the practical implementation of electronic monitoring of offenders (GDIN-6)</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-2.019-0057</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>129010011 Directorate General Security to the Minister of Justice</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Sofia, 1309, гр. София, ул. „М-р Г. Векилски 2“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.019-0043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improvement of the specialized skills of the junior executive staff of the territorial units "Security" in DG Security, in the management of special vehicles (SV) in carrying out the activities of escorting, summoning, forcible bringing and detaining persons</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Sofia, 1309, гр.София, ул. „М-р Г. Векилски 2“</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0022</x:t>
   </x:si>
   <x:si>
     <x:t>Improving the specialized knowledge and skills of the General Security Directorate officers</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1309, гр. София, ул. „М-р Г. Векилски 2“</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>129010164 Directorate General Fire Safety and Civil Protection</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1309, ул. "Пиротска" № 171 А</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0036</x:t>
   </x:si>
   <x:si>
     <x:t>Conducting specialized trainings for the employees of the territorial units of the Directorate General of Fire Safety and Civil Protection - MoI</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1309, Гр. София, улица "Пиротска" № 171А</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0042</x:t>
   </x:si>
   <x:si>
     <x:t>Improvement of the qualification of the drivers of fire trucks for work in complicated operational environment</x:t>
   </x:si>
   <x:si>
     <x:t>129010164 Fire Safety and Civil Protection Directorate General, Ministry of the Interior – FSCP DG, MoI</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1309, ул. „Пиротска” №171А</x:t>
@@ -1381,202 +1381,202 @@
   <x:si>
     <x:t>127577575 Democratic Association Iskam da Znam ( I want to know )</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Shumen, 9700, ул. " Христо Ботев ", номер 13, ет. 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.003-0141</x:t>
   </x:si>
   <x:si>
     <x:t>The guarantees of the rule of law - a path to a more independent and transparent judiciary.</x:t>
   </x:si>
   <x:si>
     <x:t>127577575 Democratic Association Iskam da Znam (I want to know)</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Shumen, 9700, ул. "Христо Ботев" 13 ет. 2 обл.Шумен общ.Шумен гр/с.Шумен</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0209</x:t>
   </x:si>
   <x:si>
     <x:t>"FOR" open and transparent partnership management in Shumen district</x:t>
   </x:si>
   <x:si>
+    <x:t>131198150 Diplomatic Institute at the Minister of Foreign Affairs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1113, ул. "Александър Жендов" № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.015-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conduction of specialised trainings targeted at officials from the public administration</x:t>
+  </x:si>
+  <x:si>
     <x:t>131198150 DIPLOMATIC INSTITUTE TO THE MINISTER OF FOREIGN AFFAIRS OF THE REPUBLIC OF BULGARIA</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1113, ул. "Александър Жендов" № 2</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-2.004-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Trainings for Bulgarian public servants for acquisition of key skills and competencies in the context of EU</x:t>
   </x:si>
   <x:si>
-    <x:t>131198150 Diplomatic Institute at the Minister of Foreign Affairs</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>129010698 Communication and Information Systems Directorate - Ministry of Interior</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. "6-ти септември" № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.029-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Development of electronic administrative services and implementation of additional functionalities in the automated information systems of the Ministry of Interior</x:t>
   </x:si>
   <x:si>
     <x:t>129010698 Communication and Information Systems Directorate</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. 6-ти септември 29</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Specialized training of the employees of the territorial structures of the Communication and Information Systems Directorate - Ministry of the Interior to enhance their professionalism and expertise in the technical support of the early warning systems and the notification of the executive authorities and the population for providing reliable disaster protection</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0045</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Cisco Networking training and software for employees of the Communication and Information Systems Directorate - Ministry of the Interior territorial structures 
 </x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-2.019-0046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Specialized training of the employees of the territorial structures of the Communication and Information Systems Directorate - Ministry of the Interior to enhance their professionalism and expertise in the technical support of the early warning systems and the notification of the executive authorities and the population for providing reliable disaster protection</x:t>
+  </x:si>
+  <x:si>
     <x:t>129010698 Communication and Information Systems Directorate
 Ministry of Interior</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.022-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Building a unified, effective resource management system in the system of the Ministry of Interior</x:t>
   </x:si>
   <x:si>
     <x:t>101157692 Rila National Park Directorate</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Blagoevgrad, 2700, ул. "Бистрица" №12В, П.К. 56</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0039</x:t>
   </x:si>
   <x:si>
     <x:t>IMPROVEMENT OF THE KNOWLEDGE AND SKILLS OF THE EMPLOYEES OF RILA NATIONAL PARK DIRECTORATE</x:t>
   </x:si>
   <x:si>
     <x:t>107061359 Central Balkan National Park Directorate</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Gabrovo, 5300, ул.“Бодра смяна“ № 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0031</x:t>
   </x:si>
   <x:si>
     <x:t>Increasing the administrative capacity of the ''Central Balkan National Park'' Directorate</x:t>
   </x:si>
   <x:si>
     <x:t>000695235 Protection of the European Union Financial Interests – AFCOS Directorate within the Ministry of Interior</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. ШЕСТИ СЕПТЕМВРИ № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.005-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Support for the effective implementation of the AFCOS Directorate’s activities related to the Structural and Investment Funds</x:t>
   </x:si>
   <x:si>
     <x:t>000695235 Directorate “Protection of the European Union financial interests” (Ministry of Interior) – AFCOS Directorate</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Sofia, 1000, ул. "Шести септември" № 29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.002-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Funding of 50% of the cost of remunerations and other related expenses owed by the employer/insurer, regarding the worktime of AFCOS officials on matters related to the European Structural and Investment Funds (ESIF)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. "ШЕСТИ СЕПТЕМВРИ" № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.002-0010</x:t>
   </x:si>
   <x:si>
     <x:t>“Providing for and supporting the AFCOS Directorate activities with regard to its work under the European Structural and Investment funds”</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1000, ул. "Шести септември" № 29</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Bulgaria, Sofia, 1000, Ул.”6-ти септември” № 29</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-2.006-0027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Specialized training for employees to work with monitoring, early warning and announcement systems to enhance civil society security</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.006-0029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cisco Networking and software training</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-2.006-0032</x:t>
   </x:si>
   <x:si>
     <x:t>Organizing and setup of  specialized trainings for government employees of “Communication and Information Systems” Directorate of Ministry of Interior about configuration and administration of telephony exchanges MiVoice MX-ONE V.6.3, MiVoice Office 400, Unify Open Scape 4000 Basic and server applications for IP telephony exchange by scope of Linux OS environment</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-2.006-0052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Training in building-up and improvement of working capacity needed to execute technical maintenance of the radio communication equipment</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-2.006-0053</x:t>
   </x:si>
   <x:si>
     <x:t>Specialised training in safe working procedures at height and handling personal protective equipment</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-2.006-0052</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-2.019-0037</x:t>
   </x:si>
   <x:si>
     <x:t>COMPETENT AND MOTIVATED EMPLOYEES OF THE RILA NATIONAL PARK DIRECTORATE</x:t>
   </x:si>
   <x:si>
     <x:t>130008993 DIREKTSIYA ZA NATSIONALEN STROITELEN KONTROL</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1606, бул. ХРИСТО БОТЕВ № 47</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0014</x:t>
   </x:si>
   <x:si>
     <x:t>Specialized trainings for employees of the National Construction Control Directorate</x:t>
   </x:si>
   <x:si>
     <x:t>175544209 Directorate of Natural Park "Belasitsa"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kolarovo, 2880, ул. ”Беласица” № 14</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0017</x:t>
@@ -1602,138 +1602,138 @@
   <x:si>
     <x:t>Bulgaria, Sliven, 8800, ул. ЦАР СИМЕОН, номер 1Б</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0018</x:t>
   </x:si>
   <x:si>
     <x:t>Conducting specialized trainings for increasing of the specialized knowledges, improving of the skills and increasing of the expert capacity of the workers in DNP "Sinite kamani"</x:t>
   </x:si>
   <x:si>
     <x:t>000697600 Archives State Agency, Council of Ministers</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. "Московска" №5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0002</x:t>
   </x:si>
   <x:si>
     <x:t>"Improvement of the specialized knowledge and skills of officials of territorial structures of the  Archives State Agency in the domain of archival methodology and practice"</x:t>
   </x:si>
   <x:si>
     <x:t>177098809 State E-Government Agency</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Sofia, 1000, ул. "Ген. Й. В. Гурко" № 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.005-0014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technical assistance to SEGA for implementation of ESIF management functions through support for reimbursement of remuneration costs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.005-0015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technical assistance to SEGA for implementation of ESIF management functions through support for reimbursement of  horizontal activities costs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, УЛ. ГУРКО, номер 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.027-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Planning, coordination and control in the development and updating of information resources in the administration</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. "Ген. Йосиф В. Гурко" №6</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0013</x:t>
   </x:si>
   <x:si>
     <x:t>Increasing the qualification of the Communication and Information Infrastructure Directorate in the e-Government State Agency to ensure more effective implementation of the functions of the Directorate related to establishing, developing and maintaining shared electronic governance resources.</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1000, ул. "Ген. Й. В. Гурко" № 6</x:t>
-[...14 lines deleted...]
-    <x:t>Planning, coordination and control in the development and updating of information resources in the administration</x:t>
+    <x:t>BG05SFOP001-2.006-0035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enhancing the qualification of SEGA employees</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, Ул. "Ген. Й. В. Гурко" 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.006-0037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improving the Specialized Knowledge and Skills of Employees in the State e-government Agency</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, Ул. "Ген. Й. В. Гурко" № 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0057</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 "Improving the Specialized Knowledge and Skills of Employees in the State E-government Agency in the field of e-government architecture"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-4.005-0015</x:t>
-[...5 lines deleted...]
-    <x:t>Bulgaria, Sofia, 1000, Ул. "Ген. Й. В. Гурко" 6</x:t>
+    <x:t>BG05SFOP001-1.002-0014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National portal for spatial data (INSPIRE)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.002-0010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Development of public registers for budget and project control of e-government and of a portal for access to resources for e-government software systems development</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.002-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Implementing CAIS “Citizen registration” and CAIS “Address register”</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-1.002-0014</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>177098809  State e-Government Agency</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. ГУРКО  № 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Inventory of information and communication infrastructure for the needs of eGovernment</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-2.006-0035</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000697600 Archives State Agency</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. „Московска” № 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.015-0001</x:t>
   </x:si>
   <x:si>
     <x:t>„Development and implementation of e-archiving system”</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, Ул. „Ген. Й. В. Гурко“ № 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.023-0001</x:t>
   </x:si>
   <x:si>
     <x:t>National Geospatial Platform</x:t>
   </x:si>
   <x:si>
     <x:t>000695096 State Agency for Metrological and Technical Surveillance</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1797, бул. Д-Р Г.М. ДИМИТРОВ № 52А</x:t>
@@ -1858,225 +1858,225 @@
   <x:si>
     <x:t>205179235 GREEN INDUSTRY, INNOVATION AND TECHNOLOGY TRANSFER FOUNDATION</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Varna, 9010, Приморски парк 536, номер 271, ап. S-203</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0087</x:t>
   </x:si>
   <x:si>
     <x:t>Increasing citizen participation in the implementation of policies at the local level to adapt to the Green Deal</x:t>
   </x:si>
   <x:si>
     <x:t>121410441 EXECUTIVE AGENCY "ROAD TRANSPORT ADMINISTRATION"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. Ген. Й. Гурко № 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0015</x:t>
   </x:si>
   <x:si>
     <x:t>Improvement of the specialized knowledge and skills of the road transport  control officers and the employees exercising control over this activity in the  Executive Agency "Road transport administration"</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-2.006-0016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improvement of the specialized knowledge and skills of the employees, performing practical exams for acquiring of driving license and the employees exercising control over this activity in the Executive agency "Road transport administration"</x:t>
+  </x:si>
+  <x:si>
     <x:t>121410441 Executive Agency Road Transport Administration</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, улица "Ген. Й. Гурко", № 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.002-0016</x:t>
   </x:si>
   <x:si>
     <x:t>Upgrading the databases for periodic roadworthiness tests of road vehicles and for driver license training and examinations, both maintained by the Executive Agency Road Transport Administration. Building up a new enforcement model based on risk assessment.</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-2.006-0016</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>121797867 EXECUTIVE AGENCY MARITIME ADMINISTRATION</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. "ДЯКОН ИГНАТИЙ"  № 9</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0014</x:t>
   </x:si>
   <x:si>
     <x:t>Specialized trainings for employees in the territorial units of Executive Agency “Maritime Administration”</x:t>
   </x:si>
   <x:si>
     <x:t>175618225 Audit of EU Funds' Executive Agency</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1040, ул. СЛАВЯНСКА № 4</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Provision of funds for  salaries of the Audit Authority under the European Structural and Investment Funds</x:t>
   </x:si>
   <x:si>
     <x:t>175618225 Audit of European Union Funds Executive Agency</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.002-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Supporting performance of functions of the Audit Authority concerning European Structural and Investment Funds</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1040, ул. "Славянска" №4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.005-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provision of funds for salaries of the Audit Authority under the European Structural and Investment Funds for a period of 01.03.2019 to 31.12.2021</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">175618225 Audit of European Union Funds Executive Agency
 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bulgaria, Sofia, 1040, 
 ул. " Славянска" № 4
 </x:t>
   </x:si>
   <x:si>
     <x:t>EU Theritory</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.005-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Supporting performance of functions of the Audit Authority concerning European Structural and Investment Funds 01.01.2019 - 31.12.2021</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1040, ул. "Славянска" №4</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. "Славянска" № 4</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.006-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, БУЛ. ВИТОША, номер 15, ет. 5</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-4.005-0013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provision of funds for salaries of the CAEAF EA employees engaged in audit under the European Agricultural Fund for Rural Development  for the period from 01.05.2020 to 31.12.2021</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-4.006-0007</x:t>
   </x:si>
   <x:si>
     <x:t>"Provision of funds for salaries and activities of the CAEAF EA in connection with the performance of audit functions  under the European Agricultural Fund for Rural Development for the period from 01.01.2022 to 31.12.2023</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Provision of funds for salaries of the CAEAF EA employees engaged in audit under the European Agricultural Fund for Rural Development  for the period from 01.05.2020 to 31.12.2021</x:t>
   </x:si>
   <x:si>
     <x:t>121410441 Executive Agency Road Transport Administration  (RTA)</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. „Гурко" № 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0072</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 "Specialized training of inspectors with control functions supervision of points for carrying out periodic vehicle inspections"</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Sofia, 1000, ул. „Гурко» № 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.019-0070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Specialized training of the inspection staff on controls for recording road traffic data"</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Sofia, 1000, гр.София, ул. „Гурко" № 5,</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0071</x:t>
   </x:si>
   <x:si>
     <x:t>"Specialized training for inspectors on the control of specific freight"</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1000, ул. „Гурко» № 5</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>121486802 Executive Forest Agency</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1040, бул. ХРИСТО БОТЕВ № 55</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0039</x:t>
   </x:si>
   <x:si>
     <x:t>Increasing the capacity of the Executive Forest Agency for implementation of the forest management control functions</x:t>
   </x:si>
   <x:si>
     <x:t>831901762 Executive Environment Agency</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1618, ж.к. ПАВЛОВО ул. ЦАР БОРИС III № 136</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0028</x:t>
   </x:si>
   <x:si>
     <x:t>Conducting specialized trainings to increase specific knowledge, improving skills and enhancing expert capacity of the employees of the Executive Environment Agency</x:t>
   </x:si>
   <x:si>
+    <x:t>831901762 Executive environment agency</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1618, бул. "Цар Борис III" № 136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.019-0067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Specialized trainings for the regional laboratories of the EEA Directorate General Laboratory and Analytical Activities</x:t>
+  </x:si>
+  <x:si>
     <x:t>831901762 Executive environmental agency</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1618, бул. "Цар Борис III" № 136</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-2.019-0068</x:t>
   </x:si>
   <x:si>
     <x:t>Increasing the knowledge and skills of the employees of the regional laboratories of the Directorate General "Laboratory-analytical activity" of the EEA</x:t>
   </x:si>
   <x:si>
-    <x:t>831901762 Executive environment agency</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>130209583 Executive agency for variety testing, field inspection and seed control</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1113, бул. ЦАРИГРАДСКО ШОСЕ  № 125 бл. 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0024</x:t>
   </x:si>
   <x:si>
     <x:t>Specialized training  for improving the professional competence of the staff of the General Directorate for Variety  Testing, Field inspection and Seed Control of the Executive Agency for Variety Testing, Field inspection and Seed Control</x:t>
   </x:si>
   <x:si>
     <x:t>131225544 EXECUTIVE AGENCY FOR TRANSPLANTATION</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1202, ул. "Братя Миладинови" № 112</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0044</x:t>
   </x:si>
   <x:si>
     <x:t>EXECUTIVE AGENCY FOR TRANSPLANTATION - COMPETENT AND EFFECTIVE PUBLIC ADMINISTRATION</x:t>
   </x:si>
   <x:si>
     <x:t>176992966 Foundation "RESEARCH INSTITUTE PPNI"</x:t>
@@ -2120,90 +2120,90 @@
   <x:si>
     <x:t>131394099 European Values Institute</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. Алабин 22, офис 211</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0049</x:t>
   </x:si>
   <x:si>
     <x:t>Civil society - the subject of local cultural policies</x:t>
   </x:si>
   <x:si>
     <x:t>175459748 Institute for sustainable development of the law</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1164, Христо Смирненски, номер 78, ет. 4</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0174</x:t>
   </x:si>
   <x:si>
     <x:t>"My rights I've come to know, I shall defend them on my own"</x:t>
   </x:si>
   <x:si>
+    <x:t>130403691 Institute of Public Administration</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, ул. Сердика № 6-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.017-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Digital transformation - digital competence and learning</x:t>
+  </x:si>
+  <x:si>
     <x:t>130403691 Institute of Public Administration (IPA)</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. "Аксаков" № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.014-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of the Common Assessment Framework (CAF) in the Bulgarian administration</x:t>
   </x:si>
   <x:si>
-    <x:t>130403691 Institute of Public Administration</x:t>
+    <x:t>Bulgaria, Sofia, 1000, ул. Аксаков № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.002-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Implementation of the Common Assessment Framework (CAF) in administration</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. Аксаков 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.004-0004</x:t>
   </x:si>
   <x:si>
     <x:t>"We work for the people" - strengthening the capacity of institutions to meet the challenges of modern public policies.</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>Digital transformation - digital competence and learning</x:t>
   </x:si>
   <x:si>
     <x:t>827234868 Open Society Club - Ruse</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ruse, 7012, ул. "Борисова" 78, бл. "Борис" I</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0069</x:t>
   </x:si>
   <x:si>
     <x:t>District Administration - Ruse through the eyes of Civil Society</x:t>
   </x:si>
   <x:si>
     <x:t>831228084 Club “Economika 2000”</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1527, ул. "Стара планина" № 74, ет.0, район Оборище</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.003-0069</x:t>
   </x:si>
   <x:si>
     <x:t>Development of a monitoring system for the updated Strategy for Continuing the Reform of the Judicial System 2014-2020</x:t>
   </x:si>
@@ -2415,532 +2415,532 @@
   <x:si>
     <x:t>Active Citizens for Good Governance of Botevgrad Municipality. Online platform "Dialogues for the Future of Botevgrad"</x:t>
   </x:si>
   <x:si>
     <x:t>180680495 Ministry of e-Governance</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.013-0001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Development and implementation of the Reference Architecture for Interoperability (RAI) </x:t>
   </x:si>
   <x:si>
     <x:t>000695235 MINISTRY OF INTERIOR</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. Шести септември № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.006-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Financial support for the AFCOS Directorate within the Ministry of Interior for implementing the anti-fraud policy</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Sofia, 1000, ул.ШЕСТИ СЕПТЕМВРИ № 29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.005-0011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ensuring the necessary financial resources for the remuneration of the AFCOS staff in their duties under the ESIF</x:t>
+  </x:si>
+  <x:si>
     <x:t>000695235 Ministry of Interior</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, "6-ти септември" 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.002-0019</x:t>
   </x:si>
   <x:si>
     <x:t>Creating the necessary technological environment for data provision in real-time from the Motor Vehicles' Centalised Registry to the Automobile Administration Executive Agency, National Revenue Agency, local administrations and Road Infrastructure Agency; refactoring CDM AIS; implementing PGA AIS  and developing new electronic services</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.002-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Further development and implementation into productive mode of the pilot system of electronic identification</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Ensuring the necessary financial resources for the remuneration of the AFCOS staff in their duties under the ESIF</x:t>
   </x:si>
   <x:si>
     <x:t>000695235 Ministry of Interior 
 Institute of Psychology</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.004-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Expanding the Expert Capacity of MI Officers for the Prevention of Aggressive Behaviours in Society, Corruption and Radicalization</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">000695235 Ministry of Interior
 Institute of Psychology
 </x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, Ул. „Шести септември“ № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.024-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Dealing with crisis situations</x:t>
   </x:si>
   <x:si>
+    <x:t>180680495 Ministry of E-Governance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.013-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cloud e-services for the administration</x:t>
+  </x:si>
+  <x:si>
+    <x:t>180680495 Ministry of e-Government (MeG)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, ул. "Ген. Гурко", номер 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.006-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support to the Ministry of e-Government for implementation of ESIF management functions through reimbursement of remuneration costs</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">180680495 Ministry of E-Government </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.002-0015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elaboration and integration pilot remote electronic voting system</x:t>
+  </x:si>
+  <x:si>
     <x:t>180680495 Ministry of e-government</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.004-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Development of the horizontal and central eGovernment systems in relation to the application of the Unified Model for Application, Payment and Provision of Electronic Administrative Services</x:t>
   </x:si>
   <x:si>
-    <x:t>180680495 Ministry of e-Government (MeG)</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>180680495 Ministry of e-governance</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. "Ген. Гурко", № 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.005-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Upgrade and development of a State Hybrid Private Cloud for e-Government needs</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">180680495 Ministry of E-Government </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>176789460 Ministry of Energy of the Republic of Bulgaria</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. "Триадица" № 8</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.023-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Providing support to the Government of Bulgaria/Ministry of Energy and eight carbon-intensive districts (Varna, Haskovo, Burgas, Lovech, Gabrovo, Targovishte, Sliven and Yambol) in the preparation of territorial just  transition plans for the districts</x:t>
   </x:si>
   <x:si>
     <x:t>000695317 Ministry of Health</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Sofia, 1000, площад "Света Неделя" 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.019-0041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improving the Effectiveness of the Public Health Policy Implementation</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Sofia, 1000, пл. "Света Неделя" № 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.002-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Establishment of the National Health Information System (NHIS) Stage 1 and Stage 2</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1000, площад "Света Неделя" 5</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>831909905 Ministry of Agriculture, Food and Forestry</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1606, бул. ХРИСТО БОТЕВ № 55</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Improvement of the specialized knowledge and skills of the staff at MAFF</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Specialized trainings for the employees of the Department of Agriculture - Regional Offices</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0009</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Increasing the expertise of the employees in MAFF through specialized training
 </x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Sofia, 1040, гр. София, бул. "Христо Ботев" №55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.019-0027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Specialized trainings for the employees of the Department of Agriculture - Regional Offices</x:t>
+  </x:si>
+  <x:si>
     <x:t>000695160 Ministry of culture</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1040, бул. АЛЕКСАНДЪР СТАМБОЛИЙСКИ № 17</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.002-0017</x:t>
   </x:si>
   <x:si>
     <x:t>Digitalization of the archives of the immovable cultural properties of world and national significance, building of specialized information system, electronic register and public portal</x:t>
   </x:si>
   <x:si>
     <x:t>175745920 Ministry of youth and sports</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, бул. ВАСИЛ ЛЕВСКИ  № 75</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0056</x:t>
   </x:si>
   <x:si>
     <x:t>Training for employees of the MYS</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0031</x:t>
   </x:si>
   <x:si>
     <x:t>Specialized training for employees of the MYS</x:t>
   </x:si>
   <x:si>
+    <x:t>000697371 Ministry of Environment and Water of Bulgaria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, бул. КНЯГИНЯ МАРИЯ ЛУИЗА № 22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.001-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Climate Change National Adaptation Strategy and Action Plan</x:t>
+  </x:si>
+  <x:si>
     <x:t>000697371 Ministry of Environment and Water</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1000, бул. КНЯГИНЯ МАРИЯ ЛУИЗА № 22</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-4.005-0010</x:t>
   </x:si>
   <x:si>
     <x:t>National management structure for the implementation of National Prioritized Action Framework (NPAF) (NSMI-NPAF)</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>BG05SFOP001-4.006-0002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bulgaria, Sofia, 1000, бул. "Кн.Мария Луиза" 22 
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.016-0002</x:t>
   </x:si>
   <x:si>
     <x:t>E - Natura 2000 –Upgrade of the Integrated Natura 2000 Information System</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.016-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Development of National Environmental Strategy and Action Plan</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-4.006-0002</x:t>
+  </x:si>
+  <x:si>
     <x:t>000695349 Ministry of Justice</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1040, ул. СЛАВЯНСКА № 1</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-3.001-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Modernization of the penitentiary system in Bulgaria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000695349 MINISTRY OF JUSTICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.001-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Developement of the potential of the human resource of the judiciary by establishing an effective model for acquiring licensed capacity to practise law</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1040, ул. „Славянска” 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.001-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Audit and status quo analysis of the information and communication infrastructure, information systems, services and registries in the "Justice" Sector</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000695349 Ministry of justice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1040, ул. „Славянска" 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.001-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Further development and centralization of portals of executive authorities in the Justice Sector aiming at improved access  to information, e-services and e-justice for the citizens and businesses.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.001-0014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Promotion of the mediation as an alternative method for a dispute resolution</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.001-0019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Creation of means for videoconferencing and their usage in the phases of pre-trial and trial proceedings, including cross-border cooperation in the judicial area</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1040, ул. "Славянска" № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.001-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Increasing guarantees for a fair trial in enforcement proceedings through development of information system</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.002-0018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Development and implementation of electronic information system for an entry point of liens</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.002-0020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Development and implementation of information system "Register of powers of attorney."</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.001-0010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Development of a centralized automated information system "Judicial status"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.001-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A new Concept on Penal Policy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.001-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Redesign of AIS at the Ministry of Justice and its secondary administrators in order the executive authorities in the sector to switch to using and sharing only electronic documents and e-content.  Training of employees to use AIS and electronic documents.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.001-0015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technological, educational and organizational means for implementation of  the developed internal rules and policies for use of the information resources of the executive authorities in the "Justice" sector in accordance with the relevant legislation and with the underlying rules and standards in the Strategy for Development of eGovernment in Bulgaria 2014-2020 and roadmap for its implementation.</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-3.001-0022</x:t>
   </x:si>
   <x:si>
     <x:t>Effective access to justice</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-3.001-0019</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-3.001-0017</x:t>
   </x:si>
   <x:si>
     <x:t>Strenghtening the model of the judicial expertises</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-3.001-0005</x:t>
-[...65 lines deleted...]
-    <x:t>Promotion of the mediation as an alternative method for a dispute resolution</x:t>
+    <x:t>831661388 Ministry of Regional Development and Public Works</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1202, ул. "Св. Св. Кирил и Методий" 17-19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.001-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Initiatives for implementation of the 12 principles for good governance of the Strategy for Innovation and Good Governance at Local Level of the Council of Europe</x:t>
   </x:si>
   <x:si>
     <x:t>831661388 MINISTRY OF REGIONAL DEVELOPMENT AND PUBLIC WORKS</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1202, Ул. „Св. Св. Кирил и Методий“ № 17-19</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.019-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Establishment of a property management system, including a unified register of state and municipal property</x:t>
   </x:si>
   <x:si>
     <x:t>831661388 Ministry of regional development and public works</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1202, ул. "Св.Св. Кирил и Методий" 17-19</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.018-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Implementation of an unified public register for spatial planning, investment design and permission of construction and informational system for its maintenance</x:t>
   </x:si>
   <x:si>
-    <x:t>831661388 Ministry of Regional Development and Public Works</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000695388 Ministry of Transport, Information Technology and Communications</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. Дякон Игнатий № 9-11</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.002-0022</x:t>
   </x:si>
   <x:si>
     <x:t>Development of GIS-based electronic platform "Single information point"</x:t>
   </x:si>
   <x:si>
     <x:t>176789478 Ministry of Tourism</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. "Съборна" № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-6.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Cohesion support to address the migration challenges posed by the military aggression of the Russian Federation in Ukraine for refugees arriving in the Republic of Bulgaria through a measure implemented by the Ministry of Tourism/.</x:t>
   </x:si>
   <x:si>
+    <x:t>000695406 MINISTRY OF FINANCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, ул. Г. С. РАКОВСКИ № 102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.002-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Increasing the efficiency and provision of the Certifying Authority activities in the certification process of ESIF for the period 2016-2018</x:t>
+  </x:si>
+  <x:si>
     <x:t>000695406 Ministry of finance</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1000, ул. Г. С. РАКОВСКИ № 102</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-4.002-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Financing of salaries of the employees of the Certifying Authority for the European Regional Development Fund (ERDF), European Social Fund  (ESF) and the Cohesion Fund (CF) in Bulgaria</x:t>
   </x:si>
   <x:si>
-    <x:t>000695406 MINISTRY OF FINANCE</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000695406 Ministry of Finance</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Sofia, 1040, ул. "Г. С. Раковски" № 102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.002-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Efficiency enhancement of the national monitoring and co-ordination organ on its work related to the state aid and the state aid regime application in the programming, management and supervision of ESIF"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.010-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enhancement of the financial management and control systems and the internal audit function in the public sector</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1040, ул. "Г. С. Раковски" 102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.006-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improving the effectiveness and efficiency of the Central Coordination Unit 2022-2023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, ул. Г. С. РАКОВСКИ, № 102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.006-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Financial support for the National Fund Directorate for the performance of the functions of Certifying Authority and Accounting Body under the ESIF in the period 2022-2023.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1040, ул. Г. С. РАКОВСКИ № 102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.005-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1040, ул."Г.С.Раковски" № 102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.005-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Increasing the efficiency and provision of the Certifying Authority activities in the certification process of ESIF for the period 2019-2021</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-4.005-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Support of the work of the National State Aid Authority in relation to the management of ESIF funds and improvement of the effectiveness in the application of State aid rules</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1040, ул. Г. С. РАКОВСКИ № 102</x:t>
-[...46 lines deleted...]
-  <x:si>
     <x:t>000695406 Minisrty of finance, State Aid and Real Sector Directorate</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1040, Ул. "Г.С. Раковски" №102</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.003-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Effective application of EU rules on state aid in the provision of services of general economic interest (SGEI)</x:t>
   </x:si>
   <x:si>
     <x:t>176686574 Association Youth initiatives for development and dialogue</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kardzhali, 6600, ж.к. Възрожденци, бл. 26, вx. Б, ет. 6, ап. 31</x:t>
   </x:si>
   <x:si>
     <x:t>Kardzhali</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0123</x:t>
   </x:si>
   <x:si>
     <x:t>Increasing the competitiveness and entrepreneurship in the municipality of Kardzhali</x:t>
@@ -2996,337 +2996,337 @@
   <x:si>
     <x:t>176976531 NATIONAL INSTITUTE FOR CULTURAL HERITAGE</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Blagoevgrad, 2700, ул.Кръстьо Асенов 6 обл.Благоевград общ.Благоевград гр/с.Благоевград</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0220</x:t>
   </x:si>
   <x:si>
     <x:t>The independent monitoring of the transparency and effectiveness of the process of formulation and implementation of policies and legislation at the local level continues - more municipalities covered, various policies studied</x:t>
   </x:si>
   <x:si>
     <x:t>131177220 National Institute of Justice</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. Екзарх Йосиф, 14</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.006-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Justice of the 21st Century – Magistrates and Judicial employees’ Professional competence and integrity development</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Sofia, 1000, ул. ЕКЗАРХ ЙОСИФ № 14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.006-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIJ – a Modern Institution for Judicial Training</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-3.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Quality professional training to enhance the Justice efficiency</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1000, ул. ЕКЗАРХ ЙОСИФ № 14</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>131177220 NATIONAL INSTITUTE OF JUSTICE</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. "Екзарх Йосиф" № 14</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.002-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Innovative products and services of training at NIJ</x:t>
   </x:si>
   <x:si>
     <x:t>175387843 Public procurement national institut</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Montana, 3400, гр.Монтана, общ.Монтана, обл.Монтана, п.к. 3400, ул.“Свети Климент Охридски“ № 5А, ет.5, офис 510</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.003-0139</x:t>
   </x:si>
   <x:si>
     <x:t>Effective judicial reform through effective criminal justice in spending European and public funds</x:t>
   </x:si>
   <x:si>
     <x:t>175387843 Public procurement national institute</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0077</x:t>
   </x:si>
   <x:si>
     <x:t>Legislative decisions at the local level to optimize integration policies</x:t>
   </x:si>
   <x:si>
     <x:t>121082521 National Social Security Institute</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Sofia, 1303, бул. Александър Стамболийски 62-64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.024-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Design of a national solution for electronic exchange of social security information EESSI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1303, бул. "Ал. Стамболийски", № 62-64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.020-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Development and Implementation of a National Social Security Institute’s Architecture for the Processes Related to Benefits, Compensations and Guaranteed Receivables</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Sofia, 1303, бул. АЛ. СТАМБОЛИЙСКИ № 62-64</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.008-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Development and Implementation of a National Social Security Institute’s Enterprise Architecture for Priority Processes Related to Pensions and Provision of Electronic Administration Services</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1303, бул. "Ал. Стамболийски", № 62-64</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>000695146 National Statistical Institute</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Sofia, 1038, ул. ПАНАЙОТ ВОЛОВ № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.002-0012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Implementation of CAIS ‘Single entry point’ for submission of annual financial statements and statistics in machine-readable format and integration with the NRA, NSI, RA (TR)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.002-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aligning of the NSI information assets in accordance with the Eurostat requirements  and migration to Hybrid private cloud</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Sofia, 1038, ул. "Панайот Волов" 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.001-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Establishment of a statistical data base and an information system for the monitoring of EU and national strategies and regional policy</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1038, ул. ПАНАЙОТ ВОЛОВ № 2</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>176478160 National Council on Prices and Reimbursement of Medicinal Products</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1431, бул. АКАД. ИВАН ЕВСТАТИЕВ ГЕШОВ № 15</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Specialized training for improving the knowledge and skills of the employees from the administration of the National Council on Prices and Reimbursement of Medicinal Products (NCPRMP)</x:t>
   </x:si>
   <x:si>
     <x:t>176677828 NATIONAL CENTER FOR DISASTER AND EMERGENCY MANAGEMENT</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dryanovo, 5370, ул. НИКОЛА МУШАНОВ, номер 4</x:t>
   </x:si>
   <x:si>
     <x:t>Dryanovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0168</x:t>
   </x:si>
   <x:si>
     <x:t>Monitoring the digital administrative services' system in the municipality of Dryanovo to improve the administrative and regulatory environment through partnership with citizens and businesses</x:t>
-  </x:si>
-[...22 lines deleted...]
-    <x:t>Improvement of the specialized knowledge and skills of the staff of the National Centre for Information and Documentation</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">831604711 NATIONAL CENTRE FOR INFORMATION AND DOCUMENTATION
 </x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1125, бул. Г. М. ДИМИТРОВ № 52А</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.006-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Creation, upgrade and integration of information systems and registers of NACID to improve the process of providing administrative and reference services</x:t>
   </x:si>
   <x:si>
+    <x:t>831604711 National Center for Information and Documentation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1125, бул. Д-р Г. М. ДИМИТРОВ № 52А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.006-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improvement of the specialized knowledge and skills of the staff of the National Centre for Information and Documentation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>831604711 National Centre for Information and Documentation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1125, бул. Г. М. ДИМИТРОВ, номер 52А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-1.017-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Creation, upgrading and consolidation of electronic registers of National center for information and documentation (NACID) in the field of higher education</x:t>
+  </x:si>
+  <x:si>
     <x:t>000662801 National Center of Radiobiology and Radiation Protection (NCRRP)</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1606, ул. "Св. Георги Софийски" № 3, сграда № 7 в двора на ВМА</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0015</x:t>
   </x:si>
   <x:si>
     <x:t>Improvement of the specialized knowledge and skills of National Centre of Radiobiology and Radiation Protection - NCRRP staff with territorial competence in districts of Sofia-city, Sofia district, Pernik, Blagoevgrad and Kiustendil for conducting the State Health Radiation Control.</x:t>
   </x:si>
   <x:si>
     <x:t>131063188 NATIONAL REVENUE AGENCY</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Sofia, 1000, бул. КНЯЗ ДОНДУКОВ, номер 52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.019-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improving the professional competence of the employees of the territorial structures of the NRA by conducting specialized training in the application of National Accounting Standards</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.019-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"The electronic document in the administrative proceedings under the Tax and Social Security Procedure Code / Administrative Procedure Code. Theoretical and practical aspects."</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Sofia, 1000, бул. КНЯЗ ДОНДУКОВ № 52</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-1.002-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Upgrade of NRA’s basic systems for delivery of data and services to internal and external systems</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1000, бул. КНЯЗ ДОНДУКОВ, номер 52</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Bulgaria, Sofia, 1000, бул. “Княз Александър Дондуков” № 52</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0021</x:t>
   </x:si>
   <x:si>
     <x:t>“Enhancing the Knowledge and Skills of NRA Staff through Participation in Specialized Training”</x:t>
   </x:si>
   <x:si>
     <x:t>130273618 National agency for vocational education and training</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1113, бул. ЦАРИГРАДСКО ШОСЕ № 125 бл. 5 ет.5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.006-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Improving the efficiency in work of experts in “Vocational qualification and licensing department" in NAVET by developing of specialized knowledge, skills and competencies</x:t>
   </x:si>
   <x:si>
     <x:t>000703301 NATIONAL TRADE UNION FEDERATION "METAL-ELEKTRO"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1040, пл. МАКЕДОНИЯ, номер 1</x:t>
   </x:si>
   <x:si>
     <x:t>Gabrovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0056</x:t>
   </x:si>
   <x:si>
     <x:t>Partnership for green politics action</x:t>
   </x:si>
   <x:si>
     <x:t>175018757 National Legal Aid Bureau</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1421, Развигор №1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.001-0020</x:t>
   </x:si>
   <x:si>
     <x:t>Strategic reforms in the National Legal Aid Bureau</x:t>
   </x:si>
   <x:si>
+    <x:t>121399226 National Association of municipalities in the Republic of Bulgaria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1111, ул. ГОЛАШ № 23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.003-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PROGRESS- Support to development of municipalities, cities and regions for European cohesion</x:t>
+  </x:si>
+  <x:si>
     <x:t>121399226 National Association of Municipalities in the Republic of Bulgaria</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1111, ул. ГОЛАШ № 23</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-2.001-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Creating models for optimal administrative structures of municipalities</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-2.004-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improving the capacity of municipal employees to provide quality public services</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-2.015-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Improving the knowledge, skills and qualifications of the municipal employees</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>PROGRESS- Support to development of municipalities, cities and regions for European cohesion</x:t>
   </x:si>
   <x:si>
     <x:t>176947444 NIE - iNdependent Innovative unitEd</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kyustendil, 2500, ул. Румена войвода, бл. 7, вx. Г, ап. 84</x:t>
   </x:si>
   <x:si>
     <x:t>Nevestino</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0060</x:t>
   </x:si>
   <x:si>
     <x:t>Open and responsible management in partnership with citizens and businesses</x:t>
   </x:si>
   <x:si>
     <x:t>120547138 New Horizons Association</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Smolyan, 4700, бул. "България" 3 А обл.Смолян общ.Смолян гр/с.Смолян</x:t>
   </x:si>
   <x:si>
     <x:t>Smolyan (BG424)</x:t>
   </x:si>
@@ -3536,201 +3536,201 @@
   <x:si>
     <x:t>More active and effective civil participation in the regional councils for coordination and realization of the policies on regional level</x:t>
   </x:si>
   <x:si>
     <x:t>000818022 Stara Zagora Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Municipal administration</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Stara Zagora, 6000, ул. ЦАР СИМЕОН ВЕЛИКИ № 107</x:t>
   </x:si>
   <x:si>
     <x:t>Stara Zagora</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0023</x:t>
   </x:si>
   <x:si>
     <x:t>Ensuring Stara Zagora District Information Point Functioning</x:t>
   </x:si>
   <x:si>
     <x:t>000024695 Municipality of Blagoevgrad</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Blagoevgrad, 2700, пл. "Георги Измирлиев - Македончето" №1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blagoevgrad (BG413)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.001-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Functioning of Regional Information Centre in Municipality of Blagoevgrad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000024695 Blagoevgrad Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Blagoevgrad, 2700, пл. ГЕОРГИ ИЗМИРЛИЕВ-МАКЕДОНЧЕТО № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.004-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providing the functionning of the Regional information center - Blagoevgrad for the period 2019 -2021</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Blagoevgrad, 2700, пл. "ГЕОРГИ ИЗМИРЛИЕВ-МАКЕДОНЧЕТО" №1</x:t>
   </x:si>
   <x:si>
-    <x:t>Blagoevgrad (BG413)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-4.007-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Providing the functioning of the Regional information center - Blagoevgrad for the period 2022 -2023</x:t>
   </x:si>
   <x:si>
-    <x:t>000024695 Blagoevgrad Municipality</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>000056814 Burgas Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Burgas, 8000, ул. "Александровска" 26</x:t>
   </x:si>
   <x:si>
     <x:t>Burgas (BG341)</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.007-0016</x:t>
   </x:si>
   <x:si>
     <x:t>"Effective functioning of Regional information centre - Burgas 2022 - 2023"</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.004-0025</x:t>
   </x:si>
   <x:si>
     <x:t>Effective functioning of Regional information centre Burgas 2019-2021</x:t>
   </x:si>
   <x:si>
     <x:t>000056814 BURGAS MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Burgas, 8000, ул. АЛЕКСАНДРОВСКА № 26</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0026</x:t>
   </x:si>
   <x:si>
     <x:t>Effective functioning of Regional information center - Burgas</x:t>
   </x:si>
   <x:si>
     <x:t>000093442 Municipality of Varna</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Varna, 9000, бул. ОСМИ ПРИМОРСКИ ПОЛК № 43</x:t>
   </x:si>
   <x:si>
     <x:t>Varna (BG331)</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-4.001-0015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Functioning of the Regional Information Center - Varna</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-4.004-0010</x:t>
   </x:si>
   <x:si>
-    <x:t>Functioning of the Regional Information Center - Varna</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Bulgaria, Varna, 9000, бул. ОСМИ ПРИМОРСКИ ПОЛК, номер 43</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.007-0020</x:t>
   </x:si>
   <x:si>
     <x:t>DIP - Varna 2022-2023</x:t>
   </x:si>
   <x:si>
     <x:t>000133634 VELIKO TURNOVO MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Veliko Tarnovo, 5000, пл. Майка България №2</x:t>
   </x:si>
   <x:si>
     <x:t>Veliko Tarnovo (BG321)</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.007-0021</x:t>
   </x:si>
   <x:si>
     <x:t>Veliko Tarnovo regional information centre - supporting the European development of Veliko Tarnovo district</x:t>
   </x:si>
   <x:si>
+    <x:t>000133634 MUNICIPALITY VELIKO TARNOVO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Veliko Tarnovo, 5000, пл. МАЙКА БЪЛГАРИЯ № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.001-0011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Functioning of Regional Information Centre - Veliko Tarnovo</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Veliko Tarnovo, 5000, пл. Майка България № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.004-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Effective functioning of Veliko Tarnovo Regional Information Centre</x:t>
   </x:si>
   <x:si>
-    <x:t>000133634 MUNICIPALITY VELIKO TARNOVO</x:t>
-[...8 lines deleted...]
-    <x:t>Functioning of Regional Information Centre - Veliko Tarnovo</x:t>
+    <x:t>000159508 Vidin Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Vidin, 3700, пл. "Бдинци" № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vidin (BG311)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.001-0021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>District info point - Vidin</x:t>
   </x:si>
   <x:si>
     <x:t>000159508 VIDIN MUNICIPALITY</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Vidin, 3700, пл. "Бдинци" № 2</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-4.007-0009</x:t>
   </x:si>
   <x:si>
     <x:t>"District info point - Vidin"</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>District info point - Vidin</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Vidin, 3700, пл. БДИНЦИ № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.004-0022</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">000193115 MUNICIPALITY OF VRATSA
 </x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Vratsa, 3000, ул.СТЕФАНАКИ САВОВ № 6</x:t>
   </x:si>
   <x:si>
     <x:t>Vratsa (BG313)</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.004-0019</x:t>
   </x:si>
   <x:si>
     <x:t>Ensuring the functioning of the Vratsa District Information Center in the period 2019-2021</x:t>
   </x:si>
   <x:si>
     <x:t>000193115 MUNICIPALITY OF VRATSA</x:t>
@@ -3738,682 +3738,682 @@
   <x:si>
     <x:t>Bulgaria, Vratsa, 3000, ул."Стефанаки Савов", № 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.007-0026</x:t>
   </x:si>
   <x:si>
     <x:t>Ensuring the functioning of the Vratsa District Information Center in the period 2022 - 2023</x:t>
   </x:si>
   <x:si>
     <x:t>000193115 Vratsa Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Vratsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0024</x:t>
   </x:si>
   <x:si>
     <x:t>Ensuring the functioning of the Regional Information Center Vratsa - RIC Vratsa</x:t>
   </x:si>
   <x:si>
     <x:t>000215630 Gabrovo Municipality</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Gabrovo, 5300, пл. ВЪЗРАЖДАНЕ № 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gabrovo (BG322)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.001-0019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Functioning provision of regional information centre - Gabrovo"</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Gabrovo, 5300, Пл. Възраждане 3</x:t>
   </x:si>
   <x:si>
-    <x:t>Gabrovo (BG322)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-4.007-0025</x:t>
   </x:si>
   <x:si>
     <x:t>Functioning provision of Information district point - Gabrovo in the period 2022-2023"</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Gabrovo, 5300, пл. ВЪЗРАЖДАНЕ № 3</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-4.004-0021</x:t>
   </x:si>
   <x:si>
     <x:t>Functioning provision of Information district point - Gabrovo in the period 2019-2021"</x:t>
   </x:si>
   <x:si>
     <x:t>000852932 Dobrich municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dobrich, 9300, ул. БЪЛГАРИЯ № 12</x:t>
   </x:si>
   <x:si>
     <x:t>Dobrich</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.004-0017</x:t>
   </x:si>
   <x:si>
     <x:t>OPERATION OF DOBRICH INFORMATION CENTRE</x:t>
   </x:si>
   <x:si>
+    <x:t>000852932 DOBRICH MUNICIPALITY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Dobrich, 9300, ул. "България" 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dobrich (BG332)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.007-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DISTRICT INFORMATION POINT - DOBRICH 2022-2023</x:t>
+  </x:si>
+  <x:si>
     <x:t>000852932 Dobrich Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dobrich, 9300, бул. БЪЛГАРИЯ № 12</x:t>
   </x:si>
   <x:si>
-    <x:t>Dobrich (BG332)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-4.001-0018</x:t>
   </x:si>
   <x:si>
     <x:t>Development of the Regional Information Center-Dobrich</x:t>
   </x:si>
   <x:si>
-    <x:t>000852932 DOBRICH MUNICIPALITY</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000235920 Municipality of Kardzhali</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kardzhali, 6600, бул. "България" 41</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0027</x:t>
   </x:si>
   <x:si>
     <x:t>"Regional Information Center Kardzhali - in support of the citizens"</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Kardzhali, 6600, бул. БЪЛГАРИЯ, номер 41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kardzhali (BG425)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.007-0012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Regional Information Center in Kardzhali - we continue together"</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Kardzhali, 6600, бул. БЪЛГАРИЯ № 41</x:t>
   </x:si>
   <x:si>
-    <x:t>Kardzhali (BG425)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-4.004-0008</x:t>
   </x:si>
   <x:si>
     <x:t>"Regional Information Center in Kardzhali- together with the informed citizens"</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Kardzhali, 6600, бул. БЪЛГАРИЯ, номер 41</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000261517 Municipality of Kyustendil</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Kyustendil, 2500, пл.  "Веблъжд" № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kyustendil (BG415)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.004-0020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Functioning of DIP - Kyustendil in the period 2019-2021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000261517 OBSHTINA KYUSTENDIL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Kyustendil, 2500, пл. ВЕЛБЪЖД, номер 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.007-0027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Functioning of DIP - Kyustendil in the period 2022 - 2023</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Kyustendil, 2500, пл.ВЕЛБЪЖД № 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Kyustendil (BG415)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-4.001-0017</x:t>
   </x:si>
   <x:si>
     <x:t>Functioning of District information point - Kyustendil</x:t>
   </x:si>
   <x:si>
-    <x:t>000261517 OBSHTINA KYUSTENDIL</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>000291591 Lovech Municipality</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Lovech, 5500, ул. ТЪРГОВСКА № 22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lovech (BG315)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.001-0010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Providing the operation of the Regional Information Center - Lovech"</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Lovech, 5500, ул. "ТЪРГОВСКА" № 22</x:t>
   </x:si>
   <x:si>
-    <x:t>Lovech (BG315)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-4.007-0013</x:t>
   </x:si>
   <x:si>
     <x:t>Ensuring the functioning of the Regional Information Center - Lovech during the period 2022-2023</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Lovech, 5500, ул. Търговска №22</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.004-0013</x:t>
   </x:si>
   <x:si>
     <x:t>Functioning of the Regional Information Centre Lovech 2019-2021</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>"Providing the operation of the Regional Information Center - Lovech"</x:t>
   </x:si>
   <x:si>
     <x:t>000320872 Montana Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Montana, 3400, ул. ИЗВОРА № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Montana (BG312)</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.004-0009</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Functioning of the District information point - Montana
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.007-0014</x:t>
   </x:si>
   <x:si>
     <x:t>Functioning of the District information point - Montana</x:t>
   </x:si>
   <x:si>
     <x:t>000320872 The municipality of Montana</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0012</x:t>
   </x:si>
   <x:si>
+    <x:t>000351736 Pazardjik Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Pazardzhik, 4400, бул. "България", №2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pazardzhik</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.001-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Functioning of the Regional Information Centre Pazardjik</x:t>
+  </x:si>
+  <x:si>
     <x:t>000351736 Pazardzhik Municipality</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Pazardzhik, 4400, бул. "България", №2</x:t>
+    <x:t>Bulgaria, Pazardzhik, 4400, бул. България №2</x:t>
   </x:si>
   <x:si>
     <x:t>Pazardzhik (BG423)</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-4.007-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Functioning of the Regional Information Centre Pazardzhik 2022-2023</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-4.004-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Functioning of the Regional Information Centre Pazardzhik 2019-2021</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Pazardzhik, 4400, бул. България №2</x:t>
-[...17 lines deleted...]
-    <x:t>Functioning of the Regional Information Centre Pazardjik</x:t>
+    <x:t>000386751 Municipality of Pernik</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Pernik, 2300, пл. СВ.ИВАН РИЛСКИ №1А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pernik (BG414)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.004-0018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OPERATION OF REGIONAL INFORMATION CENTER - PERNIK IN THE PERIOD 2019-2021 YEAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000386751 OBSHTINA PERNIK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Pernik, 2300, пл. СВ.ИВАН РИЛСКИ 1А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.007-0018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OPERATION OF REGIONAL INFORMATION CENTER - PERNIK IN THE PERIOD 2022-2023 YEAR</x:t>
   </x:si>
   <x:si>
     <x:t>000386751 Municipality Pernik</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pernik, 2300, пл. СВ. ИВАН РИЛСКИ 1А</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0009</x:t>
   </x:si>
   <x:si>
     <x:t>OPERATION OF REGIONAL INFORMATION CENTER - PERNIK</x:t>
   </x:si>
   <x:si>
-    <x:t>000386751 OBSHTINA PERNIK</x:t>
-[...23 lines deleted...]
-    <x:t>OPERATION OF REGIONAL INFORMATION CENTER - PERNIK IN THE PERIOD 2019-2021 YEAR</x:t>
+    <x:t>000413974 Municipality of Pleven</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Pleven, 5800, пл. ВЪЗРАЖДАНЕ № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pleven</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.001-0016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Extention functioning of the Regional Information Center Pleven - part of a national network of 27 regional information centers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000413974 OBSHTINA PLEVEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Pleven, 5800, пл. ВЪЗРАЖДАНЕ, номер 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pleven (BG314)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.007-0019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENSURING THE FUNCTIONING OF A REGIONAL INFORMATION CENTER - PLEVEN, AS PART OF THE NATIONAL NETWORK OF DISTRICT INFORMATION CENTERS (2022-2023)</x:t>
   </x:si>
   <x:si>
     <x:t>000413974 PLEVEN MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pleven, 5800, пл. ВЪЗРАЖДАНЕ № 2, ET. 4,  СТАЯ №83</x:t>
   </x:si>
   <x:si>
-    <x:t>Pleven (BG314)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-4.004-0026</x:t>
   </x:si>
   <x:si>
     <x:t>"FUNCTIONING THE REGIONAL INFORMATION CENTER OF PLEVEN DISTRICT, AS A PART OF THE NATIONAL NETWORK FROM 27 REGIONAL INFORMATION CENTERS IN THE PERIOD 2019-2021.</x:t>
   </x:si>
   <x:si>
-    <x:t>000413974 OBSHTINA PLEVEN</x:t>
-[...23 lines deleted...]
-    <x:t>Extention functioning of the Regional Information Center Pleven - part of a national network of 27 regional information centers</x:t>
+    <x:t>000471504 Municipality of Plovdiv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Plovdiv, 4000, пл. СТЕФАН СТАМБОЛОВ № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.004-0016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ensuring the functioning of RIC-Plovdiv in the period 2019-2021</x:t>
   </x:si>
   <x:si>
     <x:t>000471504 OBSHTINA PLOVDIV</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Plovdiv, 4000, пл. СТЕФАН СТАМБОЛОВ, номер 1</x:t>
   </x:si>
   <x:si>
     <x:t>Plovdiv (BG421)</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.007-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Ensuring the functioning of RIC-Plovdiv for the period 2022-2023</x:t>
   </x:si>
   <x:si>
-    <x:t>000471504 Municipality of Plovdiv</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-4.001-0014</x:t>
   </x:si>
   <x:si>
     <x:t>Effective functioning of Regional Information Center in Plovdiv</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-4.004-0016</x:t>
-[...2 lines deleted...]
-    <x:t>Ensuring the functioning of RIC-Plovdiv in the period 2019-2021</x:t>
+    <x:t>000505910 Razgrad Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Razgrad, 7200, бул. БЕЛИ ЛОМ № 37А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Razgrad (BG324)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.001-0013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ensuring the functioning of District Information Centre – Razgrad</x:t>
   </x:si>
   <x:si>
     <x:t>000505910 MUNICIPALITY OF RAZGRAD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Razgrad, 7200, ул. БЕЛИ ЛОМ, номер 37А</x:t>
   </x:si>
   <x:si>
-    <x:t>Razgrad (BG324)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-4.007-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Effective functioning of Regional Information Center - Razgrad in the period 2022 – 2023</x:t>
   </x:si>
   <x:si>
-    <x:t>000505910 Razgrad Municipality</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-4.004-0012</x:t>
   </x:si>
   <x:si>
     <x:t>“Ensuring the functioning of Regional Information Center – city of Razgrad in the period 2019-2021”</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-4.001-0013</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000530632 Ruse Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ruse, 7000, пл. СВОБОДА № 6</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-4.004-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Effective functioning of District Information Point - Ruse 2019-2021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000530632 OBSHTINA RUSE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Ruse, 7000, пл. СВОБОДА, номер 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.007-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Effective functioning of District Information Point - Ruse 2022-2023</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-4.001-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Effective functioning of District Information Point - Ruse.</x:t>
   </x:si>
   <x:si>
-    <x:t>000530632 OBSHTINA RUSE</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>000565537 The Municipality of Silistra</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Silistra, 7500, ул. СИМЕОН ВЕЛИКИ № 33</x:t>
   </x:si>
   <x:si>
     <x:t>Silistra (BG325)</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Functioning of the District Information Point of Silistra</x:t>
   </x:si>
   <x:si>
+    <x:t>000565537 Municipality of Silistra</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Silistra, 7500, ул. СИМЕОН ВЕЛИКИ, номер 33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.007-0015</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-4.004-0005</x:t>
   </x:si>
   <x:si>
-    <x:t>000565537 Municipality of Silistra</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000590654 SLIVEN MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sliven, 8800, бул. "Цар Освободител" № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Sliven</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.004-0024</x:t>
   </x:si>
   <x:si>
     <x:t>Sliven District information point</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Sliven, 8800, бул. ЦАР ОСВОБОДИТЕЛ, № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sliven (BG342)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.007-0010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLIVEN DISTRICT INFORMATION POINT</x:t>
+  </x:si>
+  <x:si>
     <x:t>000590654 Municipality of Sliven</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sliven, 8800, бул. ЦАР ОСВОБОДИТЕЛ № 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Sliven (BG342)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-4.001-0022</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sliven, 8800, бул. ЦАР ОСВОБОДИТЕЛ, № 1</x:t>
-[...5 lines deleted...]
-    <x:t>SLIVEN DISTRICT INFORMATION POINT</x:t>
+    <x:t>000615118 Municipality of Smolyan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Smolyan, 4700, бул. БЪЛГАРИЯ № 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.001-0025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The direction is DIP -Smolyan - a place with many opportunities</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000615118 SMOLYAN MUNICIPALITY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Smolyan, 4700, бул. БЪЛГАРИЯ, номер 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.007-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ensuring the functioning of the Smolian RIC for the period 2022-2023</x:t>
   </x:si>
   <x:si>
     <x:t>000615118 Smolyan Municipality</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Smolyan, 4700, бул. БЪЛГАРИЯ № 12</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-4.004-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Ensuring the functioning of the Smolian RIC for the period 2019-2021</x:t>
   </x:si>
   <x:si>
-    <x:t>000615118 SMOLYAN MUNICIPALITY</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Bulgaria, Stara Zagora, 6000, ул. ЦАР СИМЕОН ВЕЛИКИ, номер 107</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.007-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Ensuring of Stara Zagora District Information Point operation during the period 2022-2023</x:t>
   </x:si>
   <x:si>
+    <x:t>000875920 OBSHTINA TARGOVISHTE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Targovishte, 7700, пл. СВОБОДА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Targovishte (BG334)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.007-0017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ensuring the functioning of Regional Information Centre Targovishte (2022-2023)</x:t>
+  </x:si>
+  <x:si>
     <x:t>000875920 Targovishte municipality</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Targovishte, 7700, пл. СВОБОДА</x:t>
-[...2 lines deleted...]
-    <x:t>Targovishte (BG334)</x:t>
+    <x:t>BG05SFOP001-4.004-0011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ensuring the functioning of Regional Infomation Centre - Targovishte 2019-2021</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Ensuring the functioning of Regional Information Centre –Targovishte</x:t>
   </x:si>
   <x:si>
-    <x:t>000875920 OBSHTINA TARGOVISHTE</x:t>
-[...11 lines deleted...]
-    <x:t>Ensuring the functioning of Regional Infomation Centre - Targovishte 2019-2021</x:t>
+    <x:t>000903946 Haskovo Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Haskovo, 6300, ул. ПЛ. ОБЩИНСКИ N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Haskovo (BG422)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regional Information Center - Haskovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.004-0003</x:t>
   </x:si>
   <x:si>
     <x:t>000903946 OBSHTINA HASKOVO</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Haskovo, 6300, ПЛ. ОБЩИНСКИ, номер 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Haskovo (BG422)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-4.007-0002</x:t>
   </x:si>
   <x:si>
-    <x:t>Regional Information Center - Haskovo</x:t>
-[...11 lines deleted...]
-    <x:t>BG05SFOP001-4.004-0003</x:t>
+    <x:t>000931721 OBSHTINA SHUMEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Shumen, 9700, бул. СЛАВЯНСКИ, номер 17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shumen (BG333)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.007-0023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ensuring the functioning of the Regional Information Centre - Shumen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000931721 MUNICIPALITY OF SHUMEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Shumen, 9700, бул. СЛАВЯНСКИ № 17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.004-0014</x:t>
   </x:si>
   <x:si>
     <x:t>000931721 Municipality of Shumen</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Shumen, 9700, бул. СЛАВЯНСКИ № 17</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-4.001-0007</x:t>
   </x:si>
   <x:si>
-    <x:t>Ensuring the functioning of the Regional Information Centre - Shumen</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>000970496 Yambol Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Yambol, 8600, ул. Г.С.РАКОВСКИ № 7</x:t>
   </x:si>
   <x:si>
     <x:t>Yambol (BG343)</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.001-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Ensuring the functioning of the Regional information center - Yambol</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-4.004-0023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ensuring the functioning of the Regional information center - Yambol during period 2019-2021</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Yambol, 8600, ул. Г.С.РАКОВСКИ, номер 7</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.007-0022</x:t>
   </x:si>
   <x:si>
     <x:t>Ensuring the functioning of the Regional information center - Yambol during period 2022-2023</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Ensuring the functioning of the Regional information center - Yambol during period 2019-2021</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">000818022 Stara Zagora Municipality
 </x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Stara Zagora, 6000, бул. Цар Симеон Велики 107</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.004-0015</x:t>
   </x:si>
   <x:si>
     <x:t>Ensuring of the Stara Zagora District Information Point operation during the period 2019-2021</x:t>
   </x:si>
   <x:si>
     <x:t>176293724 Sdrujenie Ogan i More</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, бул. СЛИВНИЦА   141 - 143 ет.2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0164</x:t>
   </x:si>
   <x:si>
     <x:t>Active civil society for media freedom</x:t>
@@ -4838,66 +4838,66 @@
   <x:si>
     <x:t>Joint formulation of an integrated spatial development policy for the coastal territories of Danube by government and citizens</x:t>
   </x:si>
   <x:si>
     <x:t>102093591 Bulgarian Association of Municipal Environmental Experts</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1111, бул. ШИПЧЕНСКИ ПРОХОД № 61 бл. 262Б вх.А ет.3 ап.8</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.003-0072</x:t>
   </x:si>
   <x:si>
     <x:t>Effective mediation in the field of environmental disputes, an appropriate method for civil control and judicial system reform support - upgrade</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.003-0016</x:t>
   </x:si>
   <x:si>
     <x:t>Effective mediation in the field of environmental disputes, an appropriate method for civil control and judicial system reform support.</x:t>
   </x:si>
   <x:si>
     <x:t>131066056 Association of Parks in Bulgaria</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Sofia, 1303, ул. АНТИМ  1-ВИ № 17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.009-0109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Increasing citizen participation in the management of Natura 2000 and improving the management of the network of protected areas.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Sofia, 1303, ул. "Хан Аспарух" № 26, ет.1, ап.1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0085</x:t>
   </x:si>
   <x:si>
     <x:t>Citizens organisations - in support of the administration in the implementation of policies for the conservation of National Protected areas, and century-old trees</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Increasing citizen participation in the management of Natura 2000 and improving the management of the network of protected areas.</x:t>
   </x:si>
   <x:si>
     <x:t>130940271 Associations of Lawyers for Development of Public Interest Law and Harmonisation of Bulgarian And European Law</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1618, ж.к. ОВЧА КУПЕЛ № 10 бл. 602 вх.К ет.2 ап.212</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0127</x:t>
   </x:si>
   <x:si>
     <x:t>Public consultations – A win-win situation all round</x:t>
   </x:si>
   <x:si>
     <x:t>103768530 Human Rights-Step by Step Association</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Varna, 9000, ул.Баба Тонка, номер 14, вx. Б, ап. 64</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0036</x:t>
   </x:si>
   <x:si>
     <x:t>"Consumer Representative Associations - Prospects for Civic Participation and Effective Consumer Protection"</x:t>
   </x:si>
@@ -4959,66 +4959,66 @@
     <x:t>Borino</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.003-0121</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 "Civic participation in the processes of modernization of the judiciary"</x:t>
   </x:si>
   <x:si>
     <x:t>176584466 Association Bokaya</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kula, 3800, улица "Арда" №8</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0022</x:t>
   </x:si>
   <x:si>
     <x:t>Model for active civic participation in the formulation, management and monitoring of local policy for the development of sports in the municipalities of Vidin, Vratsa and Montana</x:t>
   </x:si>
   <x:si>
     <x:t>105565474 “Bulgaria and Europe” Association</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Vidin, 3700, ж.к. ХРИСТО БОТЕВ бл. 14 вх.В ап.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.009-0167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enhancing civil participation in the local waste management policies</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Vidin, 3700, бл. 14, вx. В, ап. 18</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0051</x:t>
   </x:si>
   <x:si>
     <x:t>„Active citizens for clean air“</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Enhancing civil participation in the local waste management policies</x:t>
   </x:si>
   <x:si>
     <x:t>177077989 BULGARIA LABOUR RIGHTS WATCH</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1040, Столична община, район Триадица, пл. Македония 1.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0100</x:t>
   </x:si>
   <x:si>
     <x:t>Working Bulgaria Parliament</x:t>
   </x:si>
   <x:si>
     <x:t>176004372 Bulgarian association for drug information - BADI</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1618, ул. ХУБЧА 16 офис 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0022</x:t>
   </x:si>
   <x:si>
     <x:t>Developing proposals to improve civil participation in drug pricing and reimbursement processes, forming and reporting public/budgetary resources for healthcare in the pharmaceutical field</x:t>
   </x:si>
@@ -5144,71 +5144,71 @@
   <x:si>
     <x:t>Update of the mechanism for distribution of the chitalishte subsidy in Vidin district - guarantee for transparent management on behalf of the local communities</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. Цар Калоян, №6, офис 406</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0031</x:t>
   </x:si>
   <x:si>
     <x:t>Improving citizen participation in the processes of formulation, implementation and monitoring of policy and legislation related to environmental protection</x:t>
   </x:si>
   <x:si>
     <x:t>176391894 Civil Initiative for Social Development and Integration Association</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ivaylovgrad, 6570, ул. КНЯЗ БОРИС I № 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0054</x:t>
   </x:si>
   <x:si>
     <x:t>Look before you leap: a civil advocacy initiative for regulation of the issue of involvement of parents, teachers and pupils in the process of preparing and approving learning content</x:t>
   </x:si>
   <x:si>
+    <x:t>127577575 DEMOCRATIC ASSOCIATION ISKAM DA ZNAM (I WANT TO KNOW)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Shumen, 9700, ул. ХРИСТО БОТЕВ № 13 ет.2</x:t>
   </x:si>
   <x:si>
+    <x:t>Shumen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.003-0027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transparent, accessible and independent court with a high public trust</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-3.003-0080</x:t>
   </x:si>
   <x:si>
     <x:t>An electronic platform for active dialogue, civil monitoring and public support to judicial reform</x:t>
   </x:si>
   <x:si>
-    <x:t>127577575 DEMOCRATIC ASSOCIATION ISKAM DA ZNAM (I WANT TO KNOW)</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>176439136 ASSOCIATION "DIABETES" - 2012</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Haskovo, 6300, ул. БРАТЯ МИЛАДИНОВИ № 1 ет.3 ап.7</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Coalition for civic participation of diabetic patients and their families in the development and implementation of policies and legislation</x:t>
   </x:si>
   <x:si>
     <x:t>119623521 ASSOCIATION "DIABETIC"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Nova Zagora, 8900, площад СВОБОДА № 8</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0023</x:t>
   </x:si>
   <x:si>
     <x:t>Initiatives to empower diabetes patients to form policies for prevention, early diagnosis and timely treatment of diabetes</x:t>
   </x:si>
   <x:si>
     <x:t>104100277 Association "Danube Center for Training and Development"</x:t>
@@ -5249,108 +5249,108 @@
   <x:si>
     <x:t>176728240 Expert Pool - Bulgaria</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1700, ж.к.СТУДЕНТСКИ ГРАД, ул.ОСМИ ДЕКЕМВРИ бл. 23А ет.1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0158</x:t>
   </x:si>
   <x:si>
     <x:t>"New Policies for Sustainable Alpine Tourism"</x:t>
   </x:si>
   <x:si>
     <x:t>176728240 EXPERT POOL - BULGARIA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1700, ж.к.СТУДЕНТСКИ ГРАД, ул.ОСМИ ДЕКЕМВРИ, бл. 23, вх. А, ет. 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0225</x:t>
   </x:si>
   <x:si>
     <x:t>Crowdfunding in Bulgaria - Regulations and Perspectives</x:t>
   </x:si>
   <x:si>
+    <x:t>176768879 For a better future Association</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1309, ж.к. Света Троица, бл. 366, вх.А, ет.2, ап.4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.009-0133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGORA: active citizens stand for responsible administrative actions</x:t>
+  </x:si>
+  <x:si>
     <x:t>176768879 "FOR A BETTER FUTURE" ASSOCIATION</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ж.к. Овча купел, бл. 417, вх. В, ет. 1, ап. 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0027</x:t>
   </x:si>
   <x:si>
     <x:t>Lion Hearts: An Initiative for Citizen Participation in the Process of Development of Public Health Policies for Pediatric Palliative Care</x:t>
   </x:si>
   <x:si>
-    <x:t>176768879 For a better future Association</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>176131042 Association "For Equal Start"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dolna Banya, 2040, ул."Търговска" №119, бл6</x:t>
   </x:si>
   <x:si>
     <x:t>Satovcha</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0089</x:t>
   </x:si>
   <x:si>
     <x:t>Active citizens of Satovcha municipality</x:t>
   </x:si>
   <x:si>
     <x:t>107596358 Initiative for Development Association</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Gabrovo, 5300, ул. НИКОЛА РЯЗКОВ № 13 ап.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.009-0160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Solutions for broader civil participation in the state government policy for social service delivery</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Gabrovo, 5300, бул. Трети март 47 В</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0139</x:t>
   </x:si>
   <x:si>
     <x:t>Increasing citizen participation in the processes of implementing and monitoring policies and legislation related to better environmental responsibility of administrations</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Solutions for broader civil participation in the state government policy for social service delivery</x:t>
   </x:si>
   <x:si>
     <x:t>175408102 NGO "Local and Regional Development Initiatives"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Aytos, 8500, гр. Айтос, ул. "Велека" № 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0099</x:t>
   </x:si>
   <x:si>
     <x:t>NAPRED – Encouragement the Contribution of the Non-Governmental Sector to the Implementation of the Policies for activation of NEETs and LTU</x:t>
   </x:si>
   <x:si>
     <x:t>175867760 Institute for Training of Personnel in International Organisations (ITPIO)</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1606, бул. ГЕН.М.Д. СКОБЕЛЕВ № 42 ет.6 ап.11</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0189</x:t>
   </x:si>
   <x:si>
     <x:t>Citizens for better education</x:t>
   </x:si>
@@ -5508,129 +5508,129 @@
   <x:si>
     <x:t>Bulgaria, Lesichovo, 4463, ул. "Георги Кратунчев" № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0186</x:t>
   </x:si>
   <x:si>
     <x:t>INCREASED YOUTH PARTICIPATION IN THE MONITORING OF THE NATIONAL YOUTH POLICIES IMPLEMENTED BY THE LOCAL AUTHORITIES IN THE PAZARDZHIK DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>103861695 YOUTH ALLIANCE VARNA ASSOCIATION</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Varna, 9000, ул. "Околчица"№ 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0038</x:t>
   </x:si>
   <x:si>
     <x:t>CIVIL MONITORING OF PUBLIC PROCUREMENT PROGRAM</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Varna, 9000, ул. ОКОЛЧИЦА № 6 ПАРТЕР</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-2.009-0128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General and Sectoral Conciliation Committees of CPC - Civil Control for Efficiency.</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-3.003-0055</x:t>
   </x:si>
   <x:si>
     <x:t>Partnership between NGO and the court- for efficiancy and public control in the administrative judiciary.</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-2.009-0128</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Bulgaria, Kardzhali, 6600, жк. Възрожденци, бл. 26 вх. Б ет.6 ап.31</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0129</x:t>
   </x:si>
   <x:si>
     <x:t>Partnership for a New Revival in Demographic Aspects</x:t>
   </x:si>
   <x:si>
     <x:t>109604800 Association "Youth Municipal Council"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kyustendil, 2500, ул.ОТЕЦ ПАИСИЙ № 11</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0125</x:t>
   </x:si>
   <x:si>
     <x:t>Model for active participation of youth in the local development</x:t>
   </x:si>
   <x:si>
     <x:t>175645966 Youth Association for Sport and Tourism “Zdravetz”</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dryanovo, 5370, ул. „Хаджи Димитър” № 26</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0201</x:t>
   </x:si>
   <x:si>
     <x:t>Active civil society for a more active lifestyle of the elderly</x:t>
   </x:si>
   <x:si>
     <x:t>175090938 National Board of Toursim</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1504, ул. ОБОРИЩЕ № 19</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0150</x:t>
   </x:si>
   <x:si>
     <x:t>"Increasing the participation of business and civil society in the formation and monitoring of policies and legislation in the Tourism sector.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130213546 National Assotiation Legal  Initiative for open government</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Montana, 3400, гр.Монтана, ул.“Свети Климент Охридски“ 5А, ет.5, офис 510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.003-0019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transparent and efficient judiciary through the introduction of modern technologies  into the Bulgarian court</x:t>
   </x:si>
   <x:si>
     <x:t>130213546 
 National Assotiation Legal Initiative for open government</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Montana, 3400, гр.Монтана, ул.“Свети Климент Охридски“ 5А, ет.5, офис 510</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-2.025-0075</x:t>
   </x:si>
   <x:si>
     <x:t>Open management for reduction of financial corrections through improved and analysis of the case law on the procedures of the municipality of Dupnitsa</x:t>
   </x:si>
   <x:si>
-    <x:t>130213546 National Assotiation Legal  Initiative for open government</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>176857872 ASSOCIATION "NATIONAL ASSOCIATION OF SCIENCE"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1612, ж.к.ЛАГЕРА, ул. Г. СОФИЙСКИ № 70 бл. 18 вх.В ет.2 ап.34</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0058</x:t>
   </x:si>
   <x:si>
     <x:t>" The education - a guarantee for the future"</x:t>
   </x:si>
   <x:si>
     <x:t>103326326 Association "Our world"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Varna, 9000, Преспа, номер 1, ет. 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0067</x:t>
   </x:si>
   <x:si>
     <x:t>Expansion and support for active citizenship in the formation of local policies in the municipality of Novi Pazar</x:t>
   </x:si>
   <x:si>
     <x:t>104641508 “New Chois”</x:t>
@@ -5638,81 +5638,81 @@
   <x:si>
     <x:t>Bulgaria, Kresna, 2840, ул. ОТЕЦ ПАИСИЙ № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0015</x:t>
   </x:si>
   <x:si>
     <x:t>Development of direct democracy in Kresna municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Smolyan, 4700, бул. БЪЛГАРИЯ № 3 А</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0037</x:t>
   </x:si>
   <x:si>
     <x:t>Improving the Participation of the Civil Society in the Work of the Municipalities and Labour Offices in Smolyan and Razgrad Regions</x:t>
   </x:si>
   <x:si>
     <x:t>130859392 NGO Links</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. ГРАФ ИГНАТИЕВ № 40А</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05SFOP001-2.009-0068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Open Data and Citizens Participation: mechanisms to foster interaction between administration, citizens and business</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-3.003-0037</x:t>
   </x:si>
   <x:si>
     <x:t>Tools and methods for data-based civic monitoring and scrutiny of the reform in the judiciary</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05SFOP001-2.009-0068</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>177147494 Education Bulgaria 2030 Association</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Sofia, 1784, бул. "Цариградско шосе" 111 В</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.009-0050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enhancing civil participation in the processes of formulating, implementing and monitoring policies and legislation in relation to the teaching and development of key competences among students</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Sofia, 1124, бул. „Цариградско шосе“ 23</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0079</x:t>
   </x:si>
   <x:si>
     <x:t>Civic participation in the processes of formulation, implementation and monitoring of policies and legislation to increase the leadership competencies of school principals</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Enhancing civil participation in the processes of formulating, implementing and monitoring policies and legislation in relation to the teaching and development of key competences among students</x:t>
   </x:si>
   <x:si>
     <x:t>176725714 Non-governmental organization Education and Youth Empowerment Society</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1582, ж.к. "Дружба-2", бл. 309. вх. В, ет. 7, ап. 74</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0165</x:t>
   </x:si>
   <x:si>
     <x:t>Monitoring of local policies in the municipality of Sadovo for effective inclusion and participation of Roma through a partnership with citizens and businesses</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, район р-н Сердика, бул. СЛИВНИЦА 141 - 143, ет.2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0060</x:t>
   </x:si>
   <x:si>
     <x:t>Interaction between the structures of the civic society and the local administration in formulating, implementing and disseminating policies targeting the increase in competitiveness and entrepreneurship in the Tsarevo municipality</x:t>
   </x:si>
   <x:si>
     <x:t>176345968 OMEGA ASSOCIATION</x:t>
   </x:si>
@@ -6839,78 +6839,78 @@
   <x:si>
     <x:t>115325100 Basketball Sports Club - Perushtitsa</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Perushtitsa, 4225, бул. "Иван Вазов" №75</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0146</x:t>
   </x:si>
   <x:si>
     <x:t>The transformation and strengthening of civil control as a real and significant factor for the development and modernization of the Perushtitsa municipality.</x:t>
   </x:si>
   <x:si>
     <x:t>175732499 Sport Club Priority Sport</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1124, район Средец, ул. ЯНТРА No 12</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0104</x:t>
   </x:si>
   <x:si>
     <x:t>Civic monitoring over the process of formulating and control over the implementation of State’s Youth policies for the 2010 – 2020 period</x:t>
   </x:si>
   <x:si>
+    <x:t>000696327 Sofia Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, ул. МОСКОВСКА № 33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sofia cap. (BG411),Sofia (BG412)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-4.001-0020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ensure effective functioning of Regional Information Centre Sofia city district and Sofia District for promotion European Structural and Investment Fund in Bulgaria</x:t>
+  </x:si>
+  <x:si>
     <x:t>000696327 SOFIA MUNICIPALITY</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1000, ул. МОСКОВСКА № 33</x:t>
-[...2 lines deleted...]
-    <x:t>Sofia cap. (BG411),Sofia (BG412)</x:t>
+    <x:t>BG05SFOP001-4.004-0027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provision of effective functioning of Regional Information Centre Sofia city district and Sofia District for promotion European Structural and Investment Fund in Bulgaria during the period 2019-2021</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-4.007-0024</x:t>
   </x:si>
   <x:si>
     <x:t>Provision of effective functioning of Regional Information Centre Sofia city district and Sofia District for promotion European Structural and Investment Fund in Bulgaria during the period 2022-2023</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>Ensure effective functioning of Regional Information Centre Sofia city district and Sofia District for promotion European Structural and Investment Fund in Bulgaria</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">176034554 Sofia Regional Health Inspectorate
 </x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1233, ул.ВРАНЯ, номер 20</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.019-0025</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Improvement of the specialized knowledge and skills of the staff at Sofia Regional Health Inspectorate
 </x:t>
   </x:si>
   <x:si>
     <x:t>175981664 Union for Bulgaria Association</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Botevgrad, 2140, ж.к. Васил Левски, бл. 8, вx. Б, ет. 3, ап. 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0151</x:t>
   </x:si>
   <x:si>
@@ -6964,228 +6964,228 @@
   <x:si>
     <x:t>000695025 Managing authority of Operational programme "Good governance"</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-5.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Technical assistance for MA of OPGG for preparation, implementation, monitoring, control, information and communication</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-5.001-0003</x:t>
   </x:si>
   <x:si>
     <x:t>176963402 Electricity System Security Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. Триадица № 8</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-7.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Supporting SMEs particularly affected by energy price increases through measure implemented by the Electricity System Security Fund (SAFE)</x:t>
   </x:si>
   <x:si>
+    <x:t>176864952 Adele Foundation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Shumen, 9700, бул. Симеон Велики 59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.025-0135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Increasing civic participation in the process of forming and controlling the implementation of youth policies in the municipality of Shumen</x:t>
+  </x:si>
+  <x:si>
     <x:t>176864952 Foundation °ADELE°</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Shumen, 9700, ул. СИМЕОН ВЕЛИКИ № 59 ет.7 ап.36</x:t>
   </x:si>
   <x:si>
     <x:t>Kaspichan</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0063</x:t>
   </x:si>
   <x:si>
     <x:t>WE DECIDE TOGETHER IN THE MUNICIPALITY OF KASPICHAN</x:t>
   </x:si>
   <x:si>
-    <x:t>176864952 Adele Foundation</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>831917492 Bulgarian Lawyers for Human Rights Foundation</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, Ген. Гурко, номер 49А, ет. 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.003-0143</x:t>
   </x:si>
   <x:si>
     <x:t>Improving the guarantees of a fair trial in the judiciary</x:t>
   </x:si>
   <x:si>
     <x:t>177219470 Dokumentalni Foundation</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Varna, 9000, ул. Черни връх №33</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0084</x:t>
   </x:si>
   <x:si>
     <x:t>Citizen participation in the formulation of local policies to promote shared consumption in view of the objectives of the European Green Deal</x:t>
   </x:si>
   <x:si>
     <x:t>121893100 European Institute Foundation</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. Г.С. РАКОВСКИ № 101</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0147</x:t>
   </x:si>
   <x:si>
     <x:t>Citizens and business - partners in textile and footware waste management</x:t>
   </x:si>
   <x:si>
     <x:t>176230179 EUROPEAN DEVELOPMENT FOUNDATION</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1407, ж.к ХЛАДИЛНИКА ул. КИШИНЕВ № 1 ет.2 ап.15</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.003-0038</x:t>
   </x:si>
   <x:si>
     <x:t>"Civil control– monitoring and evaluation of the Road map for Updated Strategy for Continuing Judicial Reform fulfillment "</x:t>
   </x:si>
   <x:si>
     <x:t>176170045 "SOS ENTREPRENEURS" FOUNDATION</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Mental health in the workplace - prevention policies at the local level</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bulgaria, Yambol, 8600, ж.к. Златен рог, бл. 30, вх. Д, ет. 3, ап. 94
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0188</x:t>
   </x:si>
   <x:si>
     <x:t>Effective dialogue for digitization and introduction of green technologies in industry</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Malo Buchino, 1362, ул. Малобучински път № 53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.025-0011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mental health in the workplace - prevention policies at the local level</x:t>
+  </x:si>
+  <x:si>
     <x:t>175560042 Foundation "Together for a Safer Future"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1336, 27-МО СОУ СПОРТНА ЗАЛА</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0094</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Civil participation and establishment of a capacity building program to promote the supported employment of disadvantaged people
 </x:t>
   </x:si>
   <x:si>
     <x:t>176959279 Foundation "ECONOMICS AND LAW"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dupnitsa, 2600, Иван Шишман, номер 70, бл. 3, ет. 1, ап. 1</x:t>
   </x:si>
   <x:si>
     <x:t>Belitsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0078</x:t>
   </x:si>
   <x:si>
     <x:t>Citizen participation in local policies for fair and open partnership between business, citizens and the municipality</x:t>
   </x:si>
   <x:si>
     <x:t>175670325 Good Governance Institute Foundation</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Sofia, 1000, ул. Леге 15, ет. 3</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Bulgaria, Sofia, 1000, ул. Съборна № 9, ет. 4</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0109</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Advisory Councils on tourism – civil monitoring of their functioning in the context of Covid 19
 </x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Sofia, 1000, ул. Леге 15, ет. 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.009-0112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improvement and civil monitoring of the transparency of public information and the provision of open data - a guarantee for increased citizen participation in the processes of formulating, implementing and monitoring policies and legislation</x:t>
+  </x:si>
+  <x:si>
     <x:t>831344929 Institute for Market Economics Foundation</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1142, бул. ПАТРИАРХ ЕВТИМИЙ № 10 ет.2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.003-0049</x:t>
   </x:si>
   <x:si>
     <x:t>Rule of Law and Economic Growth</x:t>
   </x:si>
   <x:si>
+    <x:t>177007161 Foundation "Institute for Law and Justice"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Haskovo, 6300, бул. България, № 142, вх. А, ет. 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.003-0062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Foundation "Institute for Law and Justice" - effective partner for reformed judicial system"</x:t>
+  </x:si>
+  <x:si>
     <x:t>177007161 Foundation Institute for Law and Justice</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Haskovo, 6300, бул. България, № 142, вх. А, ет. 1</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05SFOP001-3.003-0135</x:t>
   </x:si>
   <x:si>
     <x:t>“The Bulgarian advocacy – strong and renewed”</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Foundation "Institute for Law and Justice" - effective partner for reformed judicial system"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1164, бул. ХРИСТО СМИРНЕНСКИ № 78 ет.4</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0207</x:t>
   </x:si>
   <x:si>
     <x:t>"The current Bulgarian legislation and praxis of its application in the field of early childhood development in the context of the" Recommendation of the Council of the EU for high quality systems for education and care in early childhood "</x:t>
   </x:si>
   <x:si>
     <x:t>176889119 FOUNDATION "INTERACTIVE BULGARIA"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1504, общ. СТОЛИЧНА, ул. МАРИН ДРИНОВ № 13, ет.1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0090</x:t>
   </x:si>
   <x:si>
     <x:t>Blockchain trust between citizens and government of Sofia Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>176914914 Foundation "Research Organization for Integration and Cooperation"</x:t>
   </x:si>
@@ -7352,74 +7352,74 @@
     <x:t>131091981 Contemporary Society Foundation</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Botevgrad, 2140, ул. "Пенчо Славейков" №5, ап. 8.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0186</x:t>
   </x:si>
   <x:si>
     <x:t>Improving Civil Participation in the Process of Formulation, Fmplementation and Monitoring of the Policy for Preservation, Management and Development of Forests in the Municipality of Botevgrad</x:t>
   </x:si>
   <x:si>
     <x:t>204937531 	Fondation "Web Shelf"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Chervena Voda, 7051, ул. Ивайло № 14</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0094</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Interaction Between Citizens and the Local Administration in the Slivo Pole Municipality via Electronic Communication Channels
 </x:t>
   </x:si>
   <x:si>
+    <x:t>112511135 Crime Prevention Fund-IGA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Pazardzhik, 4400, ул. Ал. Стамболийски 8 обл.Пазарджик общ.Пазарджик гр/с.Пазарджик</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.025-0178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMPLEMENTATION OF A SYSTEM FOR MEASURING OF RECIDIVISM IN BULGARIA THROUGH ACTIVE CIVIC PARTICIPATION</x:t>
+  </x:si>
+  <x:si>
     <x:t>112511135 CRIME PREVENTION FUND IGA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pazardzhik, 4400, бул  "АЛ.СТАМБОЛИЙСКИ" № 8</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0157</x:t>
   </x:si>
   <x:si>
     <x:t>"CIVIC PARTICIPATION IN THE LEGAL AND INSTITUTIONAL DEVELOPMENT OF PROBATION IN BULGARIA"</x:t>
   </x:si>
   <x:si>
-    <x:t>112511135 Crime Prevention Fund-IGA</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>175465788 Foundation for transparent regulations</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1618, бул. Цар Борис, номер 168, бизнес център Андромеда, ет. 1, офис 13</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0107</x:t>
   </x:si>
   <x:si>
     <x:t>Trust and partnership for good governance</x:t>
   </x:si>
   <x:si>
     <x:t>176237298 H and D GENDER PERSPECTIVES FOUNDATION</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dimitrovgrad, 6400, ул. СВ. КЛИМЕНТ ОХРИДСКИ № 1, офис 1 ет.1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.003-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Citizen participation for better Judicial system</x:t>
   </x:si>
   <x:si>
     <x:t>121314973 Horizonti Foundation</x:t>
@@ -7427,78 +7427,78 @@
   <x:si>
     <x:t>Bulgaria, Sofia, 1734, ж.к. СТУДЕНТСКИ ГРАД, бл. 55, вx. Г, ет. 6, ап. Читалня</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0210</x:t>
   </x:si>
   <x:si>
     <x:t>Civic participation in monitoring the web accessibility of digital public resources in the Republic of Bulgaria</x:t>
   </x:si>
   <x:si>
     <x:t>130151016 CENTRE FOR POLICY MODERNIZARION FONDATION</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1113, ж.к. ДИАНАБАД, бл. 23, вx. Б, ап. 31</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0128</x:t>
   </x:si>
   <x:si>
     <x:t>Good legislation for better regulatory and business environment</x:t>
   </x:si>
   <x:si>
     <x:t>130151016 CENTRE FOR POLICY MODERNISATION FOUNDATION</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Sofia, 1113, ж.к. ДИАНАБАД  бл. 23 вх.Б ап.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.003-0029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Civil initiative for strengthening of the integrity of the judicial system</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130151016 CENTRE FOR POLICY MODERNIZARION FONDETION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.009-0155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Effective civic participation in the formulation, implementation and monitoring of local policies</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.003-0068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Civic Platform for Surveillance and Assessment of the Development of the Judiciary</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05SFOP001-3.003-0126</x:t>
   </x:si>
   <x:si>
     <x:t>DEVELOPMENT OF THE CONSTITUTIONAL MODEL OF THE JUDICIAL SYSTEM - EXPERIENCE AND PERSPECTIVES</x:t>
-  </x:si>
-[...22 lines deleted...]
-    <x:t>Effective civic participation in the formulation, implementation and monitoring of local policies</x:t>
   </x:si>
   <x:si>
     <x:t>176163798 CENTRE FOR REGULATORY IMPACT ASSESSMENT FOUNDATION</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1606, ул. ВЛАДАЙСКА № 10 ет.2 ап.3</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0162</x:t>
   </x:si>
   <x:si>
     <x:t>STAKEHOLDER INVOLVEMENT IN NATIONAL POLICIES FOR NON-DISCRIMINATION, EQUALITY AND PROTECTION OF FUNDAMENTAL RIGHTS</x:t>
   </x:si>
   <x:si>
     <x:t>122087578 Nadja Centre Foundation</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1202, ул. "Княз Борис I"№ 166, 2 ет., ап. 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.009-0194</x:t>
   </x:si>
   <x:si>
     <x:t>Increasing civic participation in the processes of formulating, implementing and monitoring policies and legislation regarding victims of crime</x:t>
   </x:si>
@@ -7755,71 +7755,71 @@
   <x:si>
     <x:t>177092891 ORANGE FOUNDATION</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Yagodovo, 3537, Георги Трайков № 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0057</x:t>
   </x:si>
   <x:si>
     <x:t>"Unified sustainable earth" introduction and analysis of the UN Global Goals for Sustainable Development until 2030 in the Municipality of Berkovitsa</x:t>
   </x:si>
   <x:si>
     <x:t>176848802 SYNERGIA FOUNDATION</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1202, ул. "Бачо Киро" № 45, ет. 3, обл.София-град, общ.Столична, гр.София</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0054</x:t>
   </x:si>
   <x:si>
     <x:t>Research on the possibilities for access to information by blind and visually impaired people, provided by: public, educational and labor market institutions</x:t>
   </x:si>
   <x:si>
+    <x:t>177015877 Smart AgroStart Foundation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1407, ул. Флора Кънева 17А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-2.009-0040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Together for the Bulgarian Village!" - Informing the general public, collecting data on public attitudes, and developing databases to support the processes of formulating, implementing and monitoring policies and legislation in the Agriculture and Rural Development sector in order to improve civic participation in these processes .</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Sofia, 1407, ул.Флора Кънева 17А обл.София-град общ.Столична гр/с.София</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0099</x:t>
   </x:si>
   <x:si>
     <x:t>Together for the Bulgarian Village: Overcoming the challenges related to the need for timely improvement of the national legislation in the field of agriculture and rural development by properly adapting the regulatory framework for the implementation of policies in the sector</x:t>
   </x:si>
   <x:si>
-    <x:t>177015877 Smart AgroStart Foundation</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>205862455 HALO Foundation 2019</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Haskovo, 6300, ул. Стара планина, номер 12</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0076</x:t>
   </x:si>
   <x:si>
     <x:t>Citizens budget</x:t>
   </x:si>
   <x:si>
     <x:t>175358795 Centre Immigration and Integration Foundation</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1408, бул. България 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0069</x:t>
   </x:si>
   <x:si>
     <x:t>Bringing electronic services closer to the citizens</x:t>
   </x:si>
   <x:si>
     <x:t>175358795 Center Immigration and Integration Foundation</x:t>
@@ -7914,72 +7914,72 @@
   <x:si>
     <x:t>BG05SFOP001-2.009-0132</x:t>
   </x:si>
   <x:si>
     <x:t>Promoting civic participation in the formulation, implementation and monitoring of anti-discrimination and integration policies</x:t>
   </x:si>
   <x:si>
     <x:t>175019624 Association "Centre for Youth Activities - Sofia”</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1229, ж.к.Връбница-1   бл. 505 вх. Г  ап. 75 обл.София-град общ.Столична гр/с.София</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0194</x:t>
   </x:si>
   <x:si>
     <x:t>Monitoring of the sports legislation and its enforcement at local level</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-3.003-0110</x:t>
   </x:si>
   <x:si>
     <x:t>Improvement of the capacity of the participants in the the out-of-court mediation agreements</x:t>
   </x:si>
   <x:si>
+    <x:t>131311388 ASSOCIATION "CENTRE FOR YOUTH ACTIVITIES "NADEJDA""</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1231, жк."Свобода", ул." Дилянка", офис 17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFOP001-3.003-0103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improvement and development of mediation in the Republic of Bulgaria</x:t>
+  </x:si>
+  <x:si>
     <x:t>131311388 Center for Youth Activities "Nadezhda"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1231, кв."Свобода" ул." Дилянка" 20 обл.София-град общ.Столична гр/с.София</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0115</x:t>
   </x:si>
   <x:si>
     <x:t>Civil monitoring on the implementation of the municipal policies in tourism sector in Haskovo District</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Improvement and development of mediation in the Republic of Bulgaria</x:t>
   </x:si>
   <x:si>
     <x:t>128003551 Center for Educational Programs and Social Initiativ</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Yambol, 8600, ул. ИСКЪР, номер 1 А, офис 8</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0158</x:t>
   </x:si>
   <x:si>
     <x:t>Active citizens change local policies</x:t>
   </x:si>
   <x:si>
     <x:t>176163798 Center for Regulatory Impact Assessment</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1606, ул. Владайска 10   ет. 2 ап. 3 обл.София-град общ.Столична гр/с.София</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFOP001-2.025-0173</x:t>
   </x:si>
   <x:si>
     <x:t>REGULATORY REFORM IN BULGARIA - FIVE YEARS OF STANDING STILL OR GOING FORWARD?</x:t>
   </x:si>
@@ -9410,151 +9410,151 @@
       </x:c>
       <x:c r="L36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M36" s="4">
         <x:v>26439.11</x:v>
       </x:c>
       <x:c r="N36" s="5">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O36" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15">
       <x:c r="A37" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E37" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F37" s="3" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>103</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H37" s="3" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="I37" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="I37" s="3" t="s">
+      <x:c r="J37" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K37" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L37" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M37" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N37" s="5">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="O37" s="3" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:15">
       <x:c r="A38" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E38" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F38" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H38" s="3" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="I38" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J38" s="4">
-        <x:v>0</x:v>
+        <x:v>65035.47</x:v>
       </x:c>
       <x:c r="K38" s="4">
-        <x:v>0</x:v>
+        <x:v>65035.47</x:v>
       </x:c>
       <x:c r="L38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M38" s="4">
-        <x:v>0</x:v>
+        <x:v>65035.47</x:v>
       </x:c>
       <x:c r="N38" s="5">
-        <x:v>6</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O38" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:15">
       <x:c r="A39" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E39" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F39" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H39" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="I39" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>63972.37</x:v>
       </x:c>
       <x:c r="K39" s="4">
         <x:v>63972.37</x:v>
       </x:c>
       <x:c r="L39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M39" s="4">
         <x:v>63972.38</x:v>
       </x:c>
       <x:c r="N39" s="5">
         <x:v>18</x:v>
       </x:c>
@@ -9604,172 +9604,172 @@
       </x:c>
       <x:c r="N40" s="5">
         <x:v>55</x:v>
       </x:c>
       <x:c r="O40" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E41" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F41" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H41" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="I41" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>7032707.12</x:v>
+        <x:v>12911405.94</x:v>
       </x:c>
       <x:c r="K41" s="4">
-        <x:v>7032707.12</x:v>
+        <x:v>12911405.94</x:v>
       </x:c>
       <x:c r="L41" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M41" s="4">
-        <x:v>7032707.11</x:v>
+        <x:v>12911405.94</x:v>
       </x:c>
       <x:c r="N41" s="5">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O41" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H42" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I42" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>12911405.94</x:v>
+        <x:v>7032707.12</x:v>
       </x:c>
       <x:c r="K42" s="4">
-        <x:v>12911405.94</x:v>
+        <x:v>7032707.12</x:v>
       </x:c>
       <x:c r="L42" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M42" s="4">
-        <x:v>12911405.94</x:v>
+        <x:v>7032707.11</x:v>
       </x:c>
       <x:c r="N42" s="5">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="O42" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F43" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H43" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I43" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="J43" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K43" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L43" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M43" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N43" s="5">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O43" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15">
       <x:c r="A44" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F44" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H44" s="3" t="s">
@@ -9936,166 +9936,166 @@
       </x:c>
       <x:c r="O47" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15">
       <x:c r="A48" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E48" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F48" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H48" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I48" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J48" s="4">
-        <x:v>2200933.12</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K48" s="4">
-        <x:v>2200933.12</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L48" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M48" s="4">
-        <x:v>2200933.12</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N48" s="5">
-        <x:v>62</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O48" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:15">
       <x:c r="A49" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E49" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F49" s="3" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="G49" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H49" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="G49" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H49" s="3" t="s">
+      <x:c r="I49" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="I49" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J49" s="4">
-        <x:v>0</x:v>
+        <x:v>770128.82</x:v>
       </x:c>
       <x:c r="K49" s="4">
-        <x:v>0</x:v>
+        <x:v>770128.82</x:v>
       </x:c>
       <x:c r="L49" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M49" s="4">
-        <x:v>0</x:v>
+        <x:v>770128.81</x:v>
       </x:c>
       <x:c r="N49" s="5">
-        <x:v>18</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="O49" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:15">
       <x:c r="A50" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D50" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E50" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F50" s="3" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H50" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I50" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J50" s="4">
-        <x:v>770128.82</x:v>
+        <x:v>2200933.12</x:v>
       </x:c>
       <x:c r="K50" s="4">
-        <x:v>770128.82</x:v>
+        <x:v>2200933.12</x:v>
       </x:c>
       <x:c r="L50" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="4">
-        <x:v>770128.81</x:v>
+        <x:v>2200933.12</x:v>
       </x:c>
       <x:c r="N50" s="5">
-        <x:v>69</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="O50" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15">
       <x:c r="A51" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E51" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F51" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
@@ -10227,298 +10227,298 @@
       <x:c r="B54" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D54" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E54" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F54" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H54" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I54" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J54" s="4">
-        <x:v>937002.71</x:v>
+        <x:v>1000716.61</x:v>
       </x:c>
       <x:c r="K54" s="4">
-        <x:v>937002.71</x:v>
+        <x:v>1000716.61</x:v>
       </x:c>
       <x:c r="L54" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M54" s="4">
-        <x:v>937002.73</x:v>
+        <x:v>1000716.6</x:v>
       </x:c>
       <x:c r="N54" s="5">
-        <x:v>23</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O54" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:15">
       <x:c r="A55" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E55" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F55" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H55" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I55" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J55" s="4">
-        <x:v>1097725.13</x:v>
+        <x:v>3502798.76</x:v>
       </x:c>
       <x:c r="K55" s="4">
-        <x:v>1097725.13</x:v>
+        <x:v>3502798.76</x:v>
       </x:c>
       <x:c r="L55" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M55" s="4">
-        <x:v>1097725.13</x:v>
+        <x:v>3502798.77</x:v>
       </x:c>
       <x:c r="N55" s="5">
-        <x:v>34</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="O55" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:15">
       <x:c r="A56" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D56" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E56" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F56" s="3" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H56" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="I56" s="3" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="J56" s="4">
-        <x:v>1000716.61</x:v>
+        <x:v>126492.35</x:v>
       </x:c>
       <x:c r="K56" s="4">
-        <x:v>1000716.61</x:v>
+        <x:v>126492.35</x:v>
       </x:c>
       <x:c r="L56" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M56" s="4">
-        <x:v>1000716.6</x:v>
+        <x:v>126492.34</x:v>
       </x:c>
       <x:c r="N56" s="5">
-        <x:v>18</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="O56" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:15">
       <x:c r="A57" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E57" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F57" s="3" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H57" s="3" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="I57" s="3" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J57" s="4">
-        <x:v>126492.35</x:v>
+        <x:v>937002.71</x:v>
       </x:c>
       <x:c r="K57" s="4">
-        <x:v>126492.35</x:v>
+        <x:v>937002.71</x:v>
       </x:c>
       <x:c r="L57" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M57" s="4">
-        <x:v>126492.34</x:v>
+        <x:v>937002.73</x:v>
       </x:c>
       <x:c r="N57" s="5">
-        <x:v>56</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="O57" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:15">
       <x:c r="A58" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D58" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E58" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F58" s="3" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H58" s="3" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="I58" s="3" t="s">
-        <x:v>172</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J58" s="4">
-        <x:v>3502798.76</x:v>
+        <x:v>1097725.13</x:v>
       </x:c>
       <x:c r="K58" s="4">
-        <x:v>3502798.76</x:v>
+        <x:v>1097725.13</x:v>
       </x:c>
       <x:c r="L58" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M58" s="4">
-        <x:v>3502798.77</x:v>
+        <x:v>1097725.13</x:v>
       </x:c>
       <x:c r="N58" s="5">
-        <x:v>68</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O58" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:15">
       <x:c r="A59" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E59" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F59" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H59" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I59" s="3" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J59" s="4">
-        <x:v>357359.84</x:v>
+        <x:v>156148.54</x:v>
       </x:c>
       <x:c r="K59" s="4">
-        <x:v>357359.84</x:v>
+        <x:v>156148.54</x:v>
       </x:c>
       <x:c r="L59" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M59" s="4">
-        <x:v>357359.85</x:v>
+        <x:v>156148.54</x:v>
       </x:c>
       <x:c r="N59" s="5">
-        <x:v>26</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="O59" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:15">
       <x:c r="A60" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D60" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E60" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F60" s="3" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
@@ -10547,401 +10547,401 @@
       </x:c>
       <x:c r="O60" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:15">
       <x:c r="A61" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E61" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F61" s="3" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H61" s="3" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I61" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J61" s="4">
-        <x:v>392497.42</x:v>
+        <x:v>92256.5</x:v>
       </x:c>
       <x:c r="K61" s="4">
-        <x:v>392497.42</x:v>
+        <x:v>92256.5</x:v>
       </x:c>
       <x:c r="L61" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M61" s="4">
-        <x:v>392497.43</x:v>
+        <x:v>92256.5</x:v>
       </x:c>
       <x:c r="N61" s="5">
-        <x:v>86</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O61" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:15">
       <x:c r="A62" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
-        <x:v>186</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D62" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E62" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F62" s="3" t="s">
-        <x:v>187</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H62" s="3" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="I62" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="I62" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J62" s="4">
-        <x:v>92256.5</x:v>
+        <x:v>453128.6</x:v>
       </x:c>
       <x:c r="K62" s="4">
-        <x:v>92256.5</x:v>
+        <x:v>453128.6</x:v>
       </x:c>
       <x:c r="L62" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M62" s="4">
-        <x:v>92256.5</x:v>
+        <x:v>453128.57</x:v>
       </x:c>
       <x:c r="N62" s="5">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="O62" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:15">
       <x:c r="A63" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E63" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F63" s="3" t="s">
-        <x:v>183</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H63" s="3" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="I63" s="3" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="I63" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J63" s="4">
-        <x:v>1516424.12</x:v>
+        <x:v>181792</x:v>
       </x:c>
       <x:c r="K63" s="4">
-        <x:v>1516424.12</x:v>
+        <x:v>181792</x:v>
       </x:c>
       <x:c r="L63" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M63" s="4">
-        <x:v>1516424.1</x:v>
+        <x:v>181792</x:v>
       </x:c>
       <x:c r="N63" s="5">
-        <x:v>48</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="O63" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:15">
       <x:c r="A64" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
-        <x:v>186</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D64" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E64" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F64" s="3" t="s">
-        <x:v>175</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H64" s="3" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="I64" s="3" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="J64" s="4">
-        <x:v>453128.6</x:v>
+        <x:v>357359.84</x:v>
       </x:c>
       <x:c r="K64" s="4">
-        <x:v>453128.6</x:v>
+        <x:v>357359.84</x:v>
       </x:c>
       <x:c r="L64" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M64" s="4">
-        <x:v>453128.57</x:v>
+        <x:v>357359.85</x:v>
       </x:c>
       <x:c r="N64" s="5">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O64" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:15">
       <x:c r="A65" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B65" s="3" t="s">
-        <x:v>186</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E65" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F65" s="3" t="s">
-        <x:v>195</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H65" s="3" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="I65" s="3" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="I65" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J65" s="4">
-        <x:v>713155.63</x:v>
+        <x:v>392497.42</x:v>
       </x:c>
       <x:c r="K65" s="4">
-        <x:v>713155.63</x:v>
+        <x:v>392497.42</x:v>
       </x:c>
       <x:c r="L65" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M65" s="4">
-        <x:v>713155.68</x:v>
+        <x:v>392497.43</x:v>
       </x:c>
       <x:c r="N65" s="5">
-        <x:v>87</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="O65" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:15">
       <x:c r="A66" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D66" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E66" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F66" s="3" t="s">
-        <x:v>183</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H66" s="3" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="I66" s="3" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="J66" s="4">
-        <x:v>181792</x:v>
+        <x:v>713155.63</x:v>
       </x:c>
       <x:c r="K66" s="4">
-        <x:v>181792</x:v>
+        <x:v>713155.63</x:v>
       </x:c>
       <x:c r="L66" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M66" s="4">
-        <x:v>181792</x:v>
+        <x:v>713155.68</x:v>
       </x:c>
       <x:c r="N66" s="5">
         <x:v>87</x:v>
       </x:c>
       <x:c r="O66" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:15">
       <x:c r="A67" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
-        <x:v>200</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E67" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F67" s="3" t="s">
-        <x:v>183</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H67" s="3" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="I67" s="3" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J67" s="4">
-        <x:v>156148.54</x:v>
+        <x:v>593525.95</x:v>
       </x:c>
       <x:c r="K67" s="4">
-        <x:v>156148.54</x:v>
+        <x:v>593525.95</x:v>
       </x:c>
       <x:c r="L67" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M67" s="4">
-        <x:v>156148.54</x:v>
+        <x:v>593525.96</x:v>
       </x:c>
       <x:c r="N67" s="5">
-        <x:v>57</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="O67" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:15">
       <x:c r="A68" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
-        <x:v>182</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D68" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E68" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F68" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H68" s="3" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="I68" s="3" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J68" s="4">
-        <x:v>593525.95</x:v>
+        <x:v>1516424.12</x:v>
       </x:c>
       <x:c r="K68" s="4">
-        <x:v>593525.95</x:v>
+        <x:v>1516424.12</x:v>
       </x:c>
       <x:c r="L68" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M68" s="4">
-        <x:v>593525.96</x:v>
+        <x:v>1516424.1</x:v>
       </x:c>
       <x:c r="N68" s="5">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O68" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:15">
       <x:c r="A69" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E69" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F69" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
@@ -11061,122 +11061,122 @@
       </x:c>
       <x:c r="N71" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O71" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:15">
       <x:c r="A72" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D72" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E72" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F72" s="3" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="G72" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H72" s="3" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="G72" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H72" s="3" t="s">
+      <x:c r="I72" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="I72" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J72" s="4">
-        <x:v>3185488.7</x:v>
+        <x:v>1895717.88</x:v>
       </x:c>
       <x:c r="K72" s="4">
-        <x:v>3185488.7</x:v>
+        <x:v>1895717.88</x:v>
       </x:c>
       <x:c r="L72" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M72" s="4">
-        <x:v>3185488.7</x:v>
+        <x:v>1895717.93</x:v>
       </x:c>
       <x:c r="N72" s="5">
-        <x:v>38</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="O72" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:15">
       <x:c r="A73" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E73" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F73" s="3" t="s">
-        <x:v>183</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H73" s="3" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="I73" s="3" t="s">
-        <x:v>218</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="J73" s="4">
-        <x:v>1895717.88</x:v>
+        <x:v>3185488.7</x:v>
       </x:c>
       <x:c r="K73" s="4">
-        <x:v>1895717.88</x:v>
+        <x:v>3185488.7</x:v>
       </x:c>
       <x:c r="L73" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M73" s="4">
-        <x:v>1895717.93</x:v>
+        <x:v>3185488.7</x:v>
       </x:c>
       <x:c r="N73" s="5">
-        <x:v>97</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O73" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:15">
       <x:c r="A74" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D74" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="E74" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F74" s="3" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
@@ -11229,51 +11229,51 @@
       <x:c r="G75" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H75" s="3" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="I75" s="3" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="J75" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K75" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L75" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M75" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N75" s="5">
         <x:v>38</x:v>
       </x:c>
       <x:c r="O75" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:15">
       <x:c r="A76" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D76" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E76" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F76" s="3" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H76" s="3" t="s">
@@ -11558,51 +11558,51 @@
       <x:c r="G82" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H82" s="3" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="I82" s="3" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="J82" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K82" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L82" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M82" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N82" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O82" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:15">
       <x:c r="A83" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B83" s="3" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E83" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F83" s="3" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="G83" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H83" s="3" t="s">
@@ -12277,292 +12277,292 @@
       </x:c>
       <x:c r="L97" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M97" s="4">
         <x:v>29755.94</x:v>
       </x:c>
       <x:c r="N97" s="5">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O97" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:15">
       <x:c r="A98" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B98" s="3" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D98" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E98" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F98" s="3" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="E98" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="F98" s="3" t="s">
+      <x:c r="G98" s="3" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H98" s="3" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="G98" s="3" t="s">
+      <x:c r="I98" s="3" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="H98" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J98" s="4">
-        <x:v>68913.86</x:v>
+        <x:v>59388.6</x:v>
       </x:c>
       <x:c r="K98" s="4">
-        <x:v>68913.86</x:v>
+        <x:v>59388.6</x:v>
       </x:c>
       <x:c r="L98" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M98" s="4">
-        <x:v>68913.86</x:v>
+        <x:v>59388.6</x:v>
       </x:c>
       <x:c r="N98" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O98" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:15">
       <x:c r="A99" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B99" s="3" t="s">
-        <x:v>330</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E99" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F99" s="3" t="s">
-        <x:v>331</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="G99" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H99" s="3" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I99" s="3" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J99" s="4">
         <x:v>52008.5</x:v>
       </x:c>
       <x:c r="K99" s="4">
         <x:v>52008.5</x:v>
       </x:c>
       <x:c r="L99" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M99" s="4">
         <x:v>52008.51</x:v>
       </x:c>
       <x:c r="N99" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O99" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:15">
       <x:c r="A100" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B100" s="3" t="s">
-        <x:v>324</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C100" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D100" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E100" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F100" s="3" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="G100" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H100" s="3" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="I100" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="I100" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J100" s="4">
-        <x:v>59388.6</x:v>
+        <x:v>76428.53</x:v>
       </x:c>
       <x:c r="K100" s="4">
-        <x:v>59388.6</x:v>
+        <x:v>76428.53</x:v>
       </x:c>
       <x:c r="L100" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M100" s="4">
-        <x:v>59388.6</x:v>
+        <x:v>76428.54</x:v>
       </x:c>
       <x:c r="N100" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O100" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:15">
       <x:c r="A101" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B101" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E101" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F101" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="G101" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H101" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="I101" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="J101" s="4">
-        <x:v>76428.53</x:v>
+        <x:v>76533.46</x:v>
       </x:c>
       <x:c r="K101" s="4">
-        <x:v>76428.53</x:v>
+        <x:v>76533.46</x:v>
       </x:c>
       <x:c r="L101" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M101" s="4">
-        <x:v>76428.54</x:v>
+        <x:v>76533.46</x:v>
       </x:c>
       <x:c r="N101" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O101" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:15">
       <x:c r="A102" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B102" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D102" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E102" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F102" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G102" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H102" s="3" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="I102" s="3" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="J102" s="4">
-        <x:v>76533.46</x:v>
+        <x:v>68913.86</x:v>
       </x:c>
       <x:c r="K102" s="4">
-        <x:v>76533.46</x:v>
+        <x:v>68913.86</x:v>
       </x:c>
       <x:c r="L102" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M102" s="4">
-        <x:v>76533.46</x:v>
+        <x:v>68913.86</x:v>
       </x:c>
       <x:c r="N102" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O102" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:15">
       <x:c r="A103" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B103" s="3" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E103" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F103" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H103" s="3" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="I103" s="3" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="J103" s="4">
         <x:v>65839.33</x:v>
       </x:c>
       <x:c r="K103" s="4">
         <x:v>65839.33</x:v>
       </x:c>
       <x:c r="L103" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M103" s="4">
         <x:v>65839.31</x:v>
       </x:c>
       <x:c r="N103" s="5">
         <x:v>18</x:v>
       </x:c>
@@ -12765,392 +12765,392 @@
       <x:c r="B108" s="3" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C108" s="3" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="D108" s="3" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="E108" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F108" s="3" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="G108" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H108" s="3" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="I108" s="3" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="J108" s="4">
-        <x:v>438979.84</x:v>
+        <x:v>257295.67</x:v>
       </x:c>
       <x:c r="K108" s="4">
-        <x:v>438979.84</x:v>
+        <x:v>257295.67</x:v>
       </x:c>
       <x:c r="L108" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M108" s="4">
-        <x:v>438979.83</x:v>
+        <x:v>257295.67</x:v>
       </x:c>
       <x:c r="N108" s="5">
-        <x:v>45</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="O108" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:15">
       <x:c r="A109" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B109" s="3" t="s">
-        <x:v>363</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="E109" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F109" s="3" t="s">
-        <x:v>364</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="G109" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H109" s="3" t="s">
-        <x:v>365</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="I109" s="3" t="s">
-        <x:v>366</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="J109" s="4">
-        <x:v>257295.67</x:v>
+        <x:v>184130.31</x:v>
       </x:c>
       <x:c r="K109" s="4">
-        <x:v>257295.67</x:v>
+        <x:v>184130.31</x:v>
       </x:c>
       <x:c r="L109" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M109" s="4">
-        <x:v>257295.67</x:v>
+        <x:v>184130.32</x:v>
       </x:c>
       <x:c r="N109" s="5">
-        <x:v>25</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O109" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:15">
       <x:c r="A110" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B110" s="3" t="s">
-        <x:v>357</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C110" s="3" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="D110" s="3" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="E110" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F110" s="3" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="G110" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H110" s="3" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="G110" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H110" s="3" t="s">
+      <x:c r="I110" s="3" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="I110" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J110" s="4">
-        <x:v>66150.81</x:v>
+        <x:v>2499214.34</x:v>
       </x:c>
       <x:c r="K110" s="4">
-        <x:v>66150.81</x:v>
+        <x:v>2499214.34</x:v>
       </x:c>
       <x:c r="L110" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M110" s="4">
-        <x:v>66150.81</x:v>
+        <x:v>2499214.35</x:v>
       </x:c>
       <x:c r="N110" s="5">
-        <x:v>18</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="O110" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:15">
       <x:c r="A111" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B111" s="3" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="E111" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F111" s="3" t="s">
-        <x:v>364</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="G111" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H111" s="3" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="I111" s="3" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="I111" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J111" s="4">
-        <x:v>184130.31</x:v>
+        <x:v>283193.61</x:v>
       </x:c>
       <x:c r="K111" s="4">
-        <x:v>184130.31</x:v>
+        <x:v>283193.61</x:v>
       </x:c>
       <x:c r="L111" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M111" s="4">
-        <x:v>184130.32</x:v>
+        <x:v>283193.63</x:v>
       </x:c>
       <x:c r="N111" s="5">
-        <x:v>18</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="O111" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:15">
       <x:c r="A112" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B112" s="3" t="s">
-        <x:v>372</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C112" s="3" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="D112" s="3" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="E112" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F112" s="3" t="s">
-        <x:v>373</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="G112" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H112" s="3" t="s">
-        <x:v>374</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="I112" s="3" t="s">
-        <x:v>375</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="J112" s="4">
-        <x:v>3525911.6</x:v>
+        <x:v>438979.84</x:v>
       </x:c>
       <x:c r="K112" s="4">
-        <x:v>3525911.6</x:v>
+        <x:v>438979.84</x:v>
       </x:c>
       <x:c r="L112" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M112" s="4">
-        <x:v>3525911.61</x:v>
+        <x:v>438979.83</x:v>
       </x:c>
       <x:c r="N112" s="5">
-        <x:v>39</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="O112" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:15">
       <x:c r="A113" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B113" s="3" t="s">
-        <x:v>363</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="E113" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F113" s="3" t="s">
-        <x:v>376</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="G113" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H113" s="3" t="s">
-        <x:v>377</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="I113" s="3" t="s">
-        <x:v>378</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="J113" s="4">
-        <x:v>227251.76</x:v>
+        <x:v>3525911.6</x:v>
       </x:c>
       <x:c r="K113" s="4">
-        <x:v>227251.76</x:v>
+        <x:v>3525911.6</x:v>
       </x:c>
       <x:c r="L113" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M113" s="4">
-        <x:v>227251.75</x:v>
+        <x:v>3525911.61</x:v>
       </x:c>
       <x:c r="N113" s="5">
-        <x:v>31</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="O113" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:15">
       <x:c r="A114" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B114" s="3" t="s">
-        <x:v>357</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C114" s="3" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="D114" s="3" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="E114" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F114" s="3" t="s">
-        <x:v>360</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="G114" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H114" s="3" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="I114" s="3" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="I114" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J114" s="4">
-        <x:v>2499214.34</x:v>
+        <x:v>66150.81</x:v>
       </x:c>
       <x:c r="K114" s="4">
-        <x:v>2499214.34</x:v>
+        <x:v>66150.81</x:v>
       </x:c>
       <x:c r="L114" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M114" s="4">
-        <x:v>2499214.35</x:v>
+        <x:v>66150.81</x:v>
       </x:c>
       <x:c r="N114" s="5">
-        <x:v>85</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O114" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:15">
       <x:c r="A115" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B115" s="3" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="E115" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F115" s="3" t="s">
-        <x:v>364</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="G115" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H115" s="3" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="I115" s="3" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="J115" s="4">
-        <x:v>283193.61</x:v>
+        <x:v>227251.76</x:v>
       </x:c>
       <x:c r="K115" s="4">
-        <x:v>283193.61</x:v>
+        <x:v>227251.76</x:v>
       </x:c>
       <x:c r="L115" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M115" s="4">
-        <x:v>283193.63</x:v>
+        <x:v>227251.75</x:v>
       </x:c>
       <x:c r="N115" s="5">
-        <x:v>14</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="O115" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:15">
       <x:c r="A116" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B116" s="3" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="C116" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D116" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E116" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F116" s="3" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="G116" s="3" t="s">
@@ -13344,471 +13344,471 @@
       <x:c r="G120" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H120" s="3" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I120" s="3" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="J120" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K120" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L120" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M120" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N120" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O120" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:15">
       <x:c r="A121" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B121" s="3" t="s">
-        <x:v>404</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E121" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F121" s="3" t="s">
-        <x:v>405</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="G121" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H121" s="3" t="s">
-        <x:v>406</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="I121" s="3" t="s">
-        <x:v>407</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="J121" s="4">
-        <x:v>95178.3</x:v>
+        <x:v>49309.74</x:v>
       </x:c>
       <x:c r="K121" s="4">
-        <x:v>95178.3</x:v>
+        <x:v>49309.74</x:v>
       </x:c>
       <x:c r="L121" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M121" s="4">
-        <x:v>95178.29</x:v>
+        <x:v>49309.74</x:v>
       </x:c>
       <x:c r="N121" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O121" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:15">
       <x:c r="A122" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B122" s="3" t="s">
-        <x:v>392</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C122" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D122" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E122" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F122" s="3" t="s">
-        <x:v>393</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="G122" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H122" s="3" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="I122" s="3" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="J122" s="4">
-        <x:v>49309.74</x:v>
+        <x:v>97632.54</x:v>
       </x:c>
       <x:c r="K122" s="4">
-        <x:v>49309.74</x:v>
+        <x:v>97632.54</x:v>
       </x:c>
       <x:c r="L122" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M122" s="4">
-        <x:v>49309.74</x:v>
+        <x:v>97632.53</x:v>
       </x:c>
       <x:c r="N122" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O122" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:15">
       <x:c r="A123" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B123" s="3" t="s">
-        <x:v>404</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E123" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F123" s="3" t="s">
-        <x:v>405</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="G123" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H123" s="3" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="I123" s="3" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J123" s="4">
-        <x:v>97632.54</x:v>
+        <x:v>98401.19</x:v>
       </x:c>
       <x:c r="K123" s="4">
-        <x:v>97632.54</x:v>
+        <x:v>98401.19</x:v>
       </x:c>
       <x:c r="L123" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M123" s="4">
-        <x:v>97632.53</x:v>
+        <x:v>98401.19</x:v>
       </x:c>
       <x:c r="N123" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O123" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:15">
       <x:c r="A124" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B124" s="3" t="s">
-        <x:v>404</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C124" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D124" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E124" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F124" s="3" t="s">
-        <x:v>405</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="G124" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H124" s="3" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="I124" s="3" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="J124" s="4">
-        <x:v>92964.27</x:v>
+        <x:v>98931.31</x:v>
       </x:c>
       <x:c r="K124" s="4">
-        <x:v>92964.27</x:v>
+        <x:v>98931.31</x:v>
       </x:c>
       <x:c r="L124" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M124" s="4">
-        <x:v>92964.28</x:v>
+        <x:v>98931.3</x:v>
       </x:c>
       <x:c r="N124" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O124" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:15">
       <x:c r="A125" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B125" s="3" t="s">
-        <x:v>404</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E125" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F125" s="3" t="s">
-        <x:v>405</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="G125" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H125" s="3" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="I125" s="3" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="J125" s="4">
-        <x:v>98401.19</x:v>
+        <x:v>95178.3</x:v>
       </x:c>
       <x:c r="K125" s="4">
-        <x:v>98401.19</x:v>
+        <x:v>95178.3</x:v>
       </x:c>
       <x:c r="L125" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M125" s="4">
-        <x:v>98401.19</x:v>
+        <x:v>95178.29</x:v>
       </x:c>
       <x:c r="N125" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O125" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:15">
       <x:c r="A126" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B126" s="3" t="s">
-        <x:v>404</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C126" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D126" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E126" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F126" s="3" t="s">
-        <x:v>405</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="G126" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H126" s="3" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="I126" s="3" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="J126" s="4">
-        <x:v>98931.31</x:v>
+        <x:v>100942.4</x:v>
       </x:c>
       <x:c r="K126" s="4">
-        <x:v>98931.31</x:v>
+        <x:v>100942.4</x:v>
       </x:c>
       <x:c r="L126" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M126" s="4">
-        <x:v>98931.3</x:v>
+        <x:v>100942.39</x:v>
       </x:c>
       <x:c r="N126" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O126" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:15">
       <x:c r="A127" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B127" s="3" t="s">
-        <x:v>404</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E127" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F127" s="3" t="s">
-        <x:v>405</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="G127" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H127" s="3" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="I127" s="3" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="J127" s="4">
-        <x:v>100942.4</x:v>
+        <x:v>92964.27</x:v>
       </x:c>
       <x:c r="K127" s="4">
-        <x:v>100942.4</x:v>
+        <x:v>92964.27</x:v>
       </x:c>
       <x:c r="L127" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M127" s="4">
-        <x:v>100942.39</x:v>
+        <x:v>92964.28</x:v>
       </x:c>
       <x:c r="N127" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O127" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:15">
       <x:c r="A128" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B128" s="3" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C128" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D128" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E128" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F128" s="3" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="G128" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H128" s="3" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="I128" s="3" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="J128" s="4">
-        <x:v>44697.65</x:v>
+        <x:v>97682.32</x:v>
       </x:c>
       <x:c r="K128" s="4">
-        <x:v>44697.65</x:v>
+        <x:v>97682.32</x:v>
       </x:c>
       <x:c r="L128" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M128" s="4">
-        <x:v>44697.65</x:v>
+        <x:v>97682.31</x:v>
       </x:c>
       <x:c r="N128" s="5">
-        <x:v>5</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="O128" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:15">
       <x:c r="A129" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B129" s="3" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E129" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F129" s="3" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="G129" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H129" s="3" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="I129" s="3" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J129" s="4">
-        <x:v>97682.32</x:v>
+        <x:v>44697.65</x:v>
       </x:c>
       <x:c r="K129" s="4">
-        <x:v>97682.32</x:v>
+        <x:v>44697.65</x:v>
       </x:c>
       <x:c r="L129" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M129" s="4">
-        <x:v>97682.31</x:v>
+        <x:v>44697.65</x:v>
       </x:c>
       <x:c r="N129" s="5">
-        <x:v>14</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O129" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:15">
       <x:c r="A130" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B130" s="3" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="C130" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D130" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="E130" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F130" s="3" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="G130" s="3" t="s">
@@ -13861,51 +13861,51 @@
       <x:c r="G131" s="3" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H131" s="3" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="I131" s="3" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="J131" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K131" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L131" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M131" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N131" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O131" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:15">
       <x:c r="A132" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B132" s="3" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C132" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D132" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="E132" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F132" s="3" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="G132" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H132" s="3" t="s">
@@ -14128,110 +14128,110 @@
       <x:c r="B137" s="3" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E137" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F137" s="3" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="G137" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H137" s="3" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="I137" s="3" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="J137" s="4">
-        <x:v>1212543.46</x:v>
+        <x:v>498737.34</x:v>
       </x:c>
       <x:c r="K137" s="4">
-        <x:v>1212543.46</x:v>
+        <x:v>498737.34</x:v>
       </x:c>
       <x:c r="L137" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M137" s="4">
-        <x:v>1212543.44</x:v>
+        <x:v>498737.34</x:v>
       </x:c>
       <x:c r="N137" s="5">
-        <x:v>33</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="O137" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:15">
       <x:c r="A138" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B138" s="3" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="C138" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D138" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E138" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F138" s="3" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="G138" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H138" s="3" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="I138" s="3" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="J138" s="4">
-        <x:v>498737.34</x:v>
+        <x:v>1212543.46</x:v>
       </x:c>
       <x:c r="K138" s="4">
-        <x:v>498737.34</x:v>
+        <x:v>1212543.46</x:v>
       </x:c>
       <x:c r="L138" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M138" s="4">
-        <x:v>498737.34</x:v>
+        <x:v>1212543.44</x:v>
       </x:c>
       <x:c r="N138" s="5">
-        <x:v>45</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O138" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:15">
       <x:c r="A139" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B139" s="3" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="E139" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F139" s="3" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="G139" s="3" t="s">
@@ -14269,107 +14269,107 @@
       <x:c r="B140" s="3" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="C140" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D140" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="E140" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F140" s="3" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="G140" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H140" s="3" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="I140" s="3" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="J140" s="4">
-        <x:v>40409.09</x:v>
+        <x:v>70680.98</x:v>
       </x:c>
       <x:c r="K140" s="4">
-        <x:v>40409.09</x:v>
+        <x:v>70680.98</x:v>
       </x:c>
       <x:c r="L140" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M140" s="4">
-        <x:v>40409.1</x:v>
+        <x:v>70680.98</x:v>
       </x:c>
       <x:c r="N140" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O140" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:15">
       <x:c r="A141" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B141" s="3" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="E141" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F141" s="3" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="G141" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H141" s="3" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="I141" s="3" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="J141" s="4">
-        <x:v>70680.98</x:v>
+        <x:v>40409.09</x:v>
       </x:c>
       <x:c r="K141" s="4">
-        <x:v>70680.98</x:v>
+        <x:v>40409.09</x:v>
       </x:c>
       <x:c r="L141" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M141" s="4">
-        <x:v>70680.98</x:v>
+        <x:v>40409.1</x:v>
       </x:c>
       <x:c r="N141" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O141" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:15">
       <x:c r="A142" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B142" s="3" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C142" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D142" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E142" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F142" s="3" t="s">
@@ -14392,98 +14392,98 @@
       </x:c>
       <x:c r="L142" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M142" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N142" s="5">
         <x:v>53</x:v>
       </x:c>
       <x:c r="O142" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:15">
       <x:c r="A143" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B143" s="3" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E143" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F143" s="3" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="G143" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H143" s="3" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="I143" s="3" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="J143" s="4">
         <x:v>100349.35</x:v>
       </x:c>
       <x:c r="K143" s="4">
         <x:v>100349.35</x:v>
       </x:c>
       <x:c r="L143" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M143" s="4">
         <x:v>100349.33</x:v>
       </x:c>
       <x:c r="N143" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O143" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:15">
       <x:c r="A144" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B144" s="3" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C144" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D144" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E144" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F144" s="3" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="G144" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H144" s="3" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="I144" s="3" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="J144" s="4">
         <x:v>101303.51</x:v>
       </x:c>
       <x:c r="K144" s="4">
         <x:v>101303.51</x:v>
       </x:c>
       <x:c r="L144" s="4">
         <x:v>0</x:v>
       </x:c>
@@ -14542,371 +14542,371 @@
       </x:c>
       <x:c r="O145" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:15">
       <x:c r="A146" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B146" s="3" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="C146" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D146" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E146" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F146" s="3" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="G146" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H146" s="3" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="I146" s="3" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="J146" s="4">
-        <x:v>240493.96</x:v>
+        <x:v>599531.7</x:v>
       </x:c>
       <x:c r="K146" s="4">
-        <x:v>240493.96</x:v>
+        <x:v>599531.7</x:v>
       </x:c>
       <x:c r="L146" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M146" s="4">
-        <x:v>240493.98</x:v>
+        <x:v>599531.71</x:v>
       </x:c>
       <x:c r="N146" s="5">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O146" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:15">
       <x:c r="A147" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B147" s="3" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E147" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F147" s="3" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="G147" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H147" s="3" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="I147" s="3" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="J147" s="4">
-        <x:v>599531.7</x:v>
+        <x:v>240493.96</x:v>
       </x:c>
       <x:c r="K147" s="4">
-        <x:v>599531.7</x:v>
+        <x:v>240493.96</x:v>
       </x:c>
       <x:c r="L147" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M147" s="4">
-        <x:v>599531.71</x:v>
+        <x:v>240493.98</x:v>
       </x:c>
       <x:c r="N147" s="5">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O147" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:15">
       <x:c r="A148" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B148" s="3" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="C148" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D148" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="E148" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F148" s="3" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="G148" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H148" s="3" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="I148" s="3" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="J148" s="4">
-        <x:v>67367.82</x:v>
+        <x:v>81897.92</x:v>
       </x:c>
       <x:c r="K148" s="4">
-        <x:v>67367.82</x:v>
+        <x:v>81897.92</x:v>
       </x:c>
       <x:c r="L148" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M148" s="4">
-        <x:v>67367.82</x:v>
+        <x:v>81897.92</x:v>
       </x:c>
       <x:c r="N148" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O148" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:15">
       <x:c r="A149" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B149" s="3" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="E149" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F149" s="3" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="G149" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H149" s="3" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="I149" s="3" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="J149" s="4">
-        <x:v>17555.03</x:v>
+        <x:v>17792.95</x:v>
       </x:c>
       <x:c r="K149" s="4">
-        <x:v>17555.03</x:v>
+        <x:v>17792.95</x:v>
       </x:c>
       <x:c r="L149" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M149" s="4">
-        <x:v>17555.02</x:v>
+        <x:v>17792.96</x:v>
       </x:c>
       <x:c r="N149" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O149" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:15">
       <x:c r="A150" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B150" s="3" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="C150" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D150" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="E150" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F150" s="3" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="G150" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H150" s="3" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="I150" s="3" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="J150" s="4">
-        <x:v>72006.26</x:v>
+        <x:v>67367.82</x:v>
       </x:c>
       <x:c r="K150" s="4">
-        <x:v>72006.26</x:v>
+        <x:v>67367.82</x:v>
       </x:c>
       <x:c r="L150" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M150" s="4">
-        <x:v>72006.26</x:v>
+        <x:v>67367.82</x:v>
       </x:c>
       <x:c r="N150" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O150" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:15">
       <x:c r="A151" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B151" s="3" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="E151" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F151" s="3" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="G151" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H151" s="3" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="I151" s="3" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="J151" s="4">
-        <x:v>81897.92</x:v>
+        <x:v>72006.26</x:v>
       </x:c>
       <x:c r="K151" s="4">
-        <x:v>81897.92</x:v>
+        <x:v>72006.26</x:v>
       </x:c>
       <x:c r="L151" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M151" s="4">
-        <x:v>81897.92</x:v>
+        <x:v>72006.26</x:v>
       </x:c>
       <x:c r="N151" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O151" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:15">
       <x:c r="A152" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B152" s="3" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="C152" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D152" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="E152" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F152" s="3" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="G152" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H152" s="3" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="I152" s="3" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="J152" s="4">
-        <x:v>17792.95</x:v>
+        <x:v>17555.03</x:v>
       </x:c>
       <x:c r="K152" s="4">
-        <x:v>17792.95</x:v>
+        <x:v>17555.03</x:v>
       </x:c>
       <x:c r="L152" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M152" s="4">
-        <x:v>17792.96</x:v>
+        <x:v>17555.02</x:v>
       </x:c>
       <x:c r="N152" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O152" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:15">
       <x:c r="A153" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B153" s="3" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E153" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F153" s="3" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="G153" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H153" s="3" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="I153" s="3" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="J153" s="4">
         <x:v>100693.92</x:v>
       </x:c>
       <x:c r="K153" s="4">
         <x:v>100693.92</x:v>
       </x:c>
       <x:c r="L153" s="4">
         <x:v>0</x:v>
       </x:c>
@@ -14942,1038 +14942,1038 @@
       <x:c r="G154" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H154" s="3" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="I154" s="3" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="J154" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K154" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L154" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M154" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N154" s="5">
         <x:v>5</x:v>
       </x:c>
       <x:c r="O154" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:15">
       <x:c r="A155" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B155" s="3" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E155" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F155" s="3" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="G155" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H155" s="3" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="I155" s="3" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="J155" s="4">
         <x:v>25364.57</x:v>
       </x:c>
       <x:c r="K155" s="4">
         <x:v>25364.57</x:v>
       </x:c>
       <x:c r="L155" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M155" s="4">
         <x:v>25364.62</x:v>
       </x:c>
       <x:c r="N155" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O155" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:15">
       <x:c r="A156" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B156" s="3" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="C156" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D156" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E156" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F156" s="3" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="G156" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H156" s="3" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="I156" s="3" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="J156" s="4">
         <x:v>23481.43</x:v>
       </x:c>
       <x:c r="K156" s="4">
         <x:v>23481.43</x:v>
       </x:c>
       <x:c r="L156" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M156" s="4">
         <x:v>23481.42</x:v>
       </x:c>
       <x:c r="N156" s="5">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O156" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:15">
       <x:c r="A157" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B157" s="3" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E157" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F157" s="3" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="G157" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H157" s="3" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="I157" s="3" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="J157" s="4">
         <x:v>23929.35</x:v>
       </x:c>
       <x:c r="K157" s="4">
         <x:v>23929.35</x:v>
       </x:c>
       <x:c r="L157" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M157" s="4">
         <x:v>23929.34</x:v>
       </x:c>
       <x:c r="N157" s="5">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O157" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:15">
       <x:c r="A158" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B158" s="3" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C158" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D158" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E158" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F158" s="3" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="G158" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H158" s="3" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="I158" s="3" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="J158" s="4">
         <x:v>57512.19</x:v>
       </x:c>
       <x:c r="K158" s="4">
         <x:v>57512.19</x:v>
       </x:c>
       <x:c r="L158" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M158" s="4">
         <x:v>57512.19</x:v>
       </x:c>
       <x:c r="N158" s="5">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O158" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:15">
       <x:c r="A159" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B159" s="3" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E159" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F159" s="3" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="G159" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H159" s="3" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="I159" s="3" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="J159" s="4">
-        <x:v>64275.53</x:v>
+        <x:v>2372394.33</x:v>
       </x:c>
       <x:c r="K159" s="4">
-        <x:v>64275.53</x:v>
+        <x:v>2372394.33</x:v>
       </x:c>
       <x:c r="L159" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M159" s="4">
-        <x:v>64275.53</x:v>
+        <x:v>2372394.33</x:v>
       </x:c>
       <x:c r="N159" s="5">
-        <x:v>14</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O159" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:15">
       <x:c r="A160" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B160" s="3" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C160" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D160" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E160" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F160" s="3" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="G160" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H160" s="3" t="s">
         <x:v>528</x:v>
       </x:c>
-      <x:c r="G160" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H160" s="3" t="s">
+      <x:c r="I160" s="3" t="s">
         <x:v>529</x:v>
       </x:c>
-      <x:c r="I160" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J160" s="4">
-        <x:v>2372394.33</x:v>
+        <x:v>32667.87</x:v>
       </x:c>
       <x:c r="K160" s="4">
-        <x:v>2372394.33</x:v>
+        <x:v>32667.87</x:v>
       </x:c>
       <x:c r="L160" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M160" s="4">
-        <x:v>2372394.33</x:v>
+        <x:v>32667.87</x:v>
       </x:c>
       <x:c r="N160" s="5">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O160" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:15">
       <x:c r="A161" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B161" s="3" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E161" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F161" s="3" t="s">
-        <x:v>531</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="G161" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H161" s="3" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="I161" s="3" t="s">
         <x:v>532</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>533</x:v>
       </x:c>
       <x:c r="J161" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K161" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L161" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M161" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N161" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O161" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:15">
       <x:c r="A162" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B162" s="3" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C162" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D162" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E162" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F162" s="3" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="G162" s="3" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H162" s="3" t="s">
         <x:v>534</x:v>
       </x:c>
-      <x:c r="G162" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H162" s="3" t="s">
+      <x:c r="I162" s="3" t="s">
         <x:v>535</x:v>
       </x:c>
-      <x:c r="I162" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J162" s="4">
-        <x:v>74905.93</x:v>
+        <x:v>64275.53</x:v>
       </x:c>
       <x:c r="K162" s="4">
-        <x:v>74905.93</x:v>
+        <x:v>64275.53</x:v>
       </x:c>
       <x:c r="L162" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M162" s="4">
-        <x:v>74905.95</x:v>
+        <x:v>64275.53</x:v>
       </x:c>
       <x:c r="N162" s="5">
-        <x:v>18</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="O162" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:15">
       <x:c r="A163" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B163" s="3" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E163" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F163" s="3" t="s">
-        <x:v>528</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="G163" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H163" s="3" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="I163" s="3" t="s">
         <x:v>537</x:v>
       </x:c>
-      <x:c r="I163" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J163" s="4">
-        <x:v>32667.87</x:v>
+        <x:v>38465.91</x:v>
       </x:c>
       <x:c r="K163" s="4">
-        <x:v>32667.87</x:v>
+        <x:v>38465.91</x:v>
       </x:c>
       <x:c r="L163" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M163" s="4">
-        <x:v>32667.87</x:v>
+        <x:v>38465.92</x:v>
       </x:c>
       <x:c r="N163" s="5">
-        <x:v>18</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="O163" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:15">
       <x:c r="A164" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B164" s="3" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C164" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D164" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E164" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F164" s="3" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="G164" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H164" s="3" t="s">
         <x:v>539</x:v>
       </x:c>
-      <x:c r="G164" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H164" s="3" t="s">
+      <x:c r="I164" s="3" t="s">
         <x:v>540</x:v>
       </x:c>
-      <x:c r="I164" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J164" s="4">
-        <x:v>0</x:v>
+        <x:v>57478.89</x:v>
       </x:c>
       <x:c r="K164" s="4">
-        <x:v>0</x:v>
+        <x:v>57478.89</x:v>
       </x:c>
       <x:c r="L164" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M164" s="4">
-        <x:v>0</x:v>
+        <x:v>57478.88</x:v>
       </x:c>
       <x:c r="N164" s="5">
-        <x:v>33</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="O164" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:15">
       <x:c r="A165" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B165" s="3" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E165" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F165" s="3" t="s">
-        <x:v>539</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="G165" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H165" s="3" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="I165" s="3" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="J165" s="4">
-        <x:v>362429.99</x:v>
+        <x:v>74905.93</x:v>
       </x:c>
       <x:c r="K165" s="4">
-        <x:v>362429.99</x:v>
+        <x:v>74905.93</x:v>
       </x:c>
       <x:c r="L165" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M165" s="4">
-        <x:v>362429.99</x:v>
+        <x:v>74905.95</x:v>
       </x:c>
       <x:c r="N165" s="5">
-        <x:v>52</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O165" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:15">
       <x:c r="A166" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B166" s="3" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C166" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D166" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E166" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F166" s="3" t="s">
-        <x:v>539</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="G166" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H166" s="3" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="I166" s="3" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="J166" s="4">
-        <x:v>57478.89</x:v>
+        <x:v>362429.99</x:v>
       </x:c>
       <x:c r="K166" s="4">
-        <x:v>57478.89</x:v>
+        <x:v>362429.99</x:v>
       </x:c>
       <x:c r="L166" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M166" s="4">
-        <x:v>57478.88</x:v>
+        <x:v>362429.99</x:v>
       </x:c>
       <x:c r="N166" s="5">
-        <x:v>17</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="O166" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:15">
       <x:c r="A167" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B167" s="3" t="s">
-        <x:v>546</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E167" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F167" s="3" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="G167" s="3" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H167" s="3" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="I167" s="3" t="s">
         <x:v>547</x:v>
       </x:c>
-      <x:c r="G167" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J167" s="4">
-        <x:v>779621.47</x:v>
+        <x:v>302562.1</x:v>
       </x:c>
       <x:c r="K167" s="4">
-        <x:v>779621.47</x:v>
+        <x:v>302562.1</x:v>
       </x:c>
       <x:c r="L167" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M167" s="4">
-        <x:v>779621.46</x:v>
+        <x:v>302562.07</x:v>
       </x:c>
       <x:c r="N167" s="5">
-        <x:v>53</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="O167" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:15">
       <x:c r="A168" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B168" s="3" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C168" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D168" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E168" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F168" s="3" t="s">
-        <x:v>525</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="G168" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H168" s="3" t="s">
-        <x:v>550</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="I168" s="3" t="s">
-        <x:v>551</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="J168" s="4">
-        <x:v>38465.91</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K168" s="4">
-        <x:v>38465.91</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L168" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M168" s="4">
-        <x:v>38465.92</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N168" s="5">
-        <x:v>17</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O168" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:15">
       <x:c r="A169" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B169" s="3" t="s">
-        <x:v>524</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E169" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F169" s="3" t="s">
-        <x:v>539</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="G169" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H169" s="3" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="I169" s="3" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="J169" s="4">
-        <x:v>302562.1</x:v>
+        <x:v>779621.47</x:v>
       </x:c>
       <x:c r="K169" s="4">
-        <x:v>302562.1</x:v>
+        <x:v>779621.47</x:v>
       </x:c>
       <x:c r="L169" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M169" s="4">
-        <x:v>302562.07</x:v>
+        <x:v>779621.46</x:v>
       </x:c>
       <x:c r="N169" s="5">
-        <x:v>43</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="O169" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:15">
       <x:c r="A170" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B170" s="3" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="C170" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D170" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E170" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F170" s="3" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="G170" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H170" s="3" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="I170" s="3" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="J170" s="4">
         <x:v>2790402.45</x:v>
       </x:c>
       <x:c r="K170" s="4">
         <x:v>2790402.45</x:v>
       </x:c>
       <x:c r="L170" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M170" s="4">
         <x:v>2790402.39</x:v>
       </x:c>
       <x:c r="N170" s="5">
         <x:v>33</x:v>
       </x:c>
       <x:c r="O170" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:15">
       <x:c r="A171" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B171" s="3" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E171" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F171" s="3" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="G171" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H171" s="3" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="I171" s="3" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="J171" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K171" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L171" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M171" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N171" s="5">
         <x:v>28</x:v>
       </x:c>
       <x:c r="O171" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:15">
       <x:c r="A172" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B172" s="3" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="C172" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D172" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E172" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F172" s="3" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="G172" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H172" s="3" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="I172" s="3" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="J172" s="4">
         <x:v>76909.08</x:v>
       </x:c>
       <x:c r="K172" s="4">
         <x:v>76909.08</x:v>
       </x:c>
       <x:c r="L172" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M172" s="4">
         <x:v>76909.11</x:v>
       </x:c>
       <x:c r="N172" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O172" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:15">
       <x:c r="A173" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B173" s="3" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E173" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F173" s="3" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="G173" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H173" s="3" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="I173" s="3" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="J173" s="4">
         <x:v>38792.81</x:v>
       </x:c>
       <x:c r="K173" s="4">
         <x:v>38792.81</x:v>
       </x:c>
       <x:c r="L173" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M173" s="4">
         <x:v>38792.81</x:v>
       </x:c>
       <x:c r="N173" s="5">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O173" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:15">
       <x:c r="A174" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B174" s="3" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="C174" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D174" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E174" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F174" s="3" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="G174" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H174" s="3" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="I174" s="3" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="J174" s="4">
         <x:v>48909.25</x:v>
       </x:c>
       <x:c r="K174" s="4">
         <x:v>48909.25</x:v>
       </x:c>
       <x:c r="L174" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M174" s="4">
         <x:v>48909.24</x:v>
       </x:c>
       <x:c r="N174" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O174" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:15">
       <x:c r="A175" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B175" s="3" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E175" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F175" s="3" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="G175" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H175" s="3" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="I175" s="3" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="J175" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K175" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L175" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M175" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N175" s="5">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O175" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:15">
       <x:c r="A176" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B176" s="3" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="C176" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D176" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E176" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F176" s="3" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="G176" s="3" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="H176" s="3" t="s">
@@ -16313,134 +16313,134 @@
       </x:c>
       <x:c r="J183" s="4">
         <x:v>97804.81</x:v>
       </x:c>
       <x:c r="K183" s="4">
         <x:v>97804.81</x:v>
       </x:c>
       <x:c r="L183" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M183" s="4">
         <x:v>97804.82</x:v>
       </x:c>
       <x:c r="N183" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O183" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:15">
       <x:c r="A184" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B184" s="3" t="s">
-        <x:v>610</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="C184" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D184" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E184" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F184" s="3" t="s">
-        <x:v>611</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="G184" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H184" s="3" t="s">
-        <x:v>612</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="I184" s="3" t="s">
-        <x:v>613</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="J184" s="4">
-        <x:v>502781.37</x:v>
+        <x:v>93116.84</x:v>
       </x:c>
       <x:c r="K184" s="4">
-        <x:v>502781.37</x:v>
+        <x:v>93116.84</x:v>
       </x:c>
       <x:c r="L184" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M184" s="4">
-        <x:v>502781.36</x:v>
+        <x:v>93116.84</x:v>
       </x:c>
       <x:c r="N184" s="5">
-        <x:v>48</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O184" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:15">
       <x:c r="A185" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B185" s="3" t="s">
-        <x:v>606</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C185" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E185" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F185" s="3" t="s">
-        <x:v>607</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="G185" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H185" s="3" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="I185" s="3" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="J185" s="4">
-        <x:v>93116.84</x:v>
+        <x:v>502781.37</x:v>
       </x:c>
       <x:c r="K185" s="4">
-        <x:v>93116.84</x:v>
+        <x:v>502781.37</x:v>
       </x:c>
       <x:c r="L185" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M185" s="4">
-        <x:v>93116.84</x:v>
+        <x:v>502781.36</x:v>
       </x:c>
       <x:c r="N185" s="5">
-        <x:v>18</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O185" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:15">
       <x:c r="A186" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B186" s="3" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="C186" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D186" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E186" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F186" s="3" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="G186" s="3" t="s">
@@ -16548,134 +16548,134 @@
       </x:c>
       <x:c r="J188" s="4">
         <x:v>706333.19</x:v>
       </x:c>
       <x:c r="K188" s="4">
         <x:v>706333.19</x:v>
       </x:c>
       <x:c r="L188" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M188" s="4">
         <x:v>706333.18</x:v>
       </x:c>
       <x:c r="N188" s="5">
         <x:v>37</x:v>
       </x:c>
       <x:c r="O188" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:15">
       <x:c r="A189" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B189" s="3" t="s">
-        <x:v>627</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E189" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F189" s="3" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="G189" s="3" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H189" s="3" t="s">
         <x:v>628</x:v>
       </x:c>
-      <x:c r="G189" s="3" t="s">
+      <x:c r="I189" s="3" t="s">
         <x:v>629</x:v>
       </x:c>
-      <x:c r="H189" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J189" s="4">
-        <x:v>380451.6</x:v>
+        <x:v>5043702.77</x:v>
       </x:c>
       <x:c r="K189" s="4">
-        <x:v>380451.6</x:v>
+        <x:v>5043702.77</x:v>
       </x:c>
       <x:c r="L189" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M189" s="4">
-        <x:v>380451.61</x:v>
+        <x:v>5043702.77</x:v>
       </x:c>
       <x:c r="N189" s="5">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O189" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:15">
       <x:c r="A190" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B190" s="3" t="s">
-        <x:v>620</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C190" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D190" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E190" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F190" s="3" t="s">
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="G190" s="3" t="s">
         <x:v>632</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>56</x:v>
       </x:c>
       <x:c r="H190" s="3" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I190" s="3" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J190" s="4">
-        <x:v>5043702.77</x:v>
+        <x:v>380451.6</x:v>
       </x:c>
       <x:c r="K190" s="4">
-        <x:v>5043702.77</x:v>
+        <x:v>380451.6</x:v>
       </x:c>
       <x:c r="L190" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M190" s="4">
-        <x:v>5043702.77</x:v>
+        <x:v>380451.61</x:v>
       </x:c>
       <x:c r="N190" s="5">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O190" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:15">
       <x:c r="A191" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B191" s="3" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="C191" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E191" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F191" s="3" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="G191" s="3" t="s">
@@ -16713,110 +16713,110 @@
       <x:c r="B192" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C192" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D192" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E192" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F192" s="3" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="G192" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H192" s="3" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="I192" s="3" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="J192" s="4">
-        <x:v>790888.82</x:v>
+        <x:v>520563.32</x:v>
       </x:c>
       <x:c r="K192" s="4">
-        <x:v>790888.82</x:v>
+        <x:v>520563.32</x:v>
       </x:c>
       <x:c r="L192" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M192" s="4">
-        <x:v>790888.82</x:v>
+        <x:v>520563.31</x:v>
       </x:c>
       <x:c r="N192" s="5">
-        <x:v>24</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O192" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:15">
       <x:c r="A193" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B193" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C193" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E193" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F193" s="3" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="G193" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H193" s="3" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="I193" s="3" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="J193" s="4">
-        <x:v>520563.32</x:v>
+        <x:v>790888.82</x:v>
       </x:c>
       <x:c r="K193" s="4">
-        <x:v>520563.32</x:v>
+        <x:v>790888.82</x:v>
       </x:c>
       <x:c r="L193" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M193" s="4">
-        <x:v>520563.31</x:v>
+        <x:v>790888.82</x:v>
       </x:c>
       <x:c r="N193" s="5">
-        <x:v>20</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O193" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:15">
       <x:c r="A194" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B194" s="3" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="C194" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D194" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E194" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F194" s="3" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="G194" s="3" t="s">
@@ -16854,107 +16854,107 @@
       <x:c r="B195" s="3" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="C195" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E195" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F195" s="3" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="G195" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H195" s="3" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="I195" s="3" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="J195" s="4">
-        <x:v>88065.89</x:v>
+        <x:v>90665.08</x:v>
       </x:c>
       <x:c r="K195" s="4">
-        <x:v>88065.89</x:v>
+        <x:v>90665.08</x:v>
       </x:c>
       <x:c r="L195" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M195" s="4">
-        <x:v>88065.88</x:v>
+        <x:v>90665.07</x:v>
       </x:c>
       <x:c r="N195" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O195" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:15">
       <x:c r="A196" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B196" s="3" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="C196" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D196" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E196" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F196" s="3" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="G196" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H196" s="3" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="I196" s="3" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="J196" s="4">
-        <x:v>90665.08</x:v>
+        <x:v>88065.89</x:v>
       </x:c>
       <x:c r="K196" s="4">
-        <x:v>90665.08</x:v>
+        <x:v>88065.89</x:v>
       </x:c>
       <x:c r="L196" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M196" s="4">
-        <x:v>90665.07</x:v>
+        <x:v>88065.88</x:v>
       </x:c>
       <x:c r="N196" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O196" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:15">
       <x:c r="A197" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B197" s="3" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="C197" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E197" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F197" s="3" t="s">
@@ -17042,110 +17042,110 @@
       <x:c r="B199" s="3" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="C199" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E199" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F199" s="3" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="G199" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H199" s="3" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="I199" s="3" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="J199" s="4">
-        <x:v>101667.94</x:v>
+        <x:v>101880</x:v>
       </x:c>
       <x:c r="K199" s="4">
-        <x:v>101667.94</x:v>
+        <x:v>101880</x:v>
       </x:c>
       <x:c r="L199" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M199" s="4">
-        <x:v>101667.98</x:v>
+        <x:v>101880.01</x:v>
       </x:c>
       <x:c r="N199" s="5">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O199" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:15">
       <x:c r="A200" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B200" s="3" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="C200" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D200" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E200" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F200" s="3" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="G200" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H200" s="3" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="I200" s="3" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="J200" s="4">
-        <x:v>101880</x:v>
+        <x:v>101667.94</x:v>
       </x:c>
       <x:c r="K200" s="4">
-        <x:v>101880</x:v>
+        <x:v>101667.94</x:v>
       </x:c>
       <x:c r="L200" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M200" s="4">
-        <x:v>101880.01</x:v>
+        <x:v>101667.98</x:v>
       </x:c>
       <x:c r="N200" s="5">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="O200" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:15">
       <x:c r="A201" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B201" s="3" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="C201" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E201" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F201" s="3" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="G201" s="3" t="s">
@@ -17444,225 +17444,225 @@
       </x:c>
       <x:c r="K207" s="4">
         <x:v>30525.59</x:v>
       </x:c>
       <x:c r="L207" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M207" s="4">
         <x:v>30525.6</x:v>
       </x:c>
       <x:c r="N207" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O207" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:15">
       <x:c r="A208" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B208" s="3" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="C208" s="3" t="s">
-        <x:v>310</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D208" s="3" t="s">
-        <x:v>311</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E208" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F208" s="3" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="G208" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H208" s="3" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="I208" s="3" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="J208" s="4">
-        <x:v>392152.03</x:v>
+        <x:v>1914878.96</x:v>
       </x:c>
       <x:c r="K208" s="4">
-        <x:v>392152.03</x:v>
+        <x:v>1914878.96</x:v>
       </x:c>
       <x:c r="L208" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M208" s="4">
-        <x:v>392152.05</x:v>
+        <x:v>1914878.76</x:v>
       </x:c>
       <x:c r="N208" s="5">
-        <x:v>42</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="O208" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:15">
       <x:c r="A209" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B209" s="3" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="C209" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E209" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F209" s="3" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="G209" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H209" s="3" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="I209" s="3" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="J209" s="4">
-        <x:v>1850720.28</x:v>
+        <x:v>392152.03</x:v>
       </x:c>
       <x:c r="K209" s="4">
-        <x:v>1850720.28</x:v>
+        <x:v>392152.03</x:v>
       </x:c>
       <x:c r="L209" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M209" s="4">
-        <x:v>1850720.29</x:v>
+        <x:v>392152.05</x:v>
       </x:c>
       <x:c r="N209" s="5">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="O209" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:15">
       <x:c r="A210" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B210" s="3" t="s">
-        <x:v>696</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="C210" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D210" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="E210" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F210" s="3" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="G210" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H210" s="3" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="I210" s="3" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="J210" s="4">
         <x:v>342515.47</x:v>
       </x:c>
       <x:c r="K210" s="4">
         <x:v>342515.47</x:v>
       </x:c>
       <x:c r="L210" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M210" s="4">
         <x:v>342515.46</x:v>
       </x:c>
       <x:c r="N210" s="5">
         <x:v>28</x:v>
       </x:c>
       <x:c r="O210" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:15">
       <x:c r="A211" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B211" s="3" t="s">
-        <x:v>700</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="C211" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E211" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F211" s="3" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="G211" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H211" s="3" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="I211" s="3" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="J211" s="4">
-        <x:v>1914878.96</x:v>
+        <x:v>1850720.28</x:v>
       </x:c>
       <x:c r="K211" s="4">
-        <x:v>1914878.96</x:v>
+        <x:v>1850720.28</x:v>
       </x:c>
       <x:c r="L211" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M211" s="4">
-        <x:v>1917945.03</x:v>
+        <x:v>1850720.29</x:v>
       </x:c>
       <x:c r="N211" s="5">
-        <x:v>53</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O211" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:15">
       <x:c r="A212" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B212" s="3" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="C212" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D212" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E212" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F212" s="3" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="G212" s="3" t="s">
@@ -17776,51 +17776,51 @@
       </x:c>
       <x:c r="L214" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M214" s="4">
         <x:v>21071.65</x:v>
       </x:c>
       <x:c r="N214" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O214" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:15">
       <x:c r="A215" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B215" s="3" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="C215" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E215" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F215" s="3" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="G215" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H215" s="3" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="I215" s="3" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="J215" s="4">
         <x:v>660219.56</x:v>
       </x:c>
       <x:c r="K215" s="4">
         <x:v>660219.56</x:v>
       </x:c>
       <x:c r="L215" s="4">
         <x:v>0</x:v>
       </x:c>
@@ -17870,145 +17870,145 @@
       </x:c>
       <x:c r="L216" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M216" s="4">
         <x:v>792206.9</x:v>
       </x:c>
       <x:c r="N216" s="5">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O216" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:15">
       <x:c r="A217" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B217" s="3" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="C217" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E217" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F217" s="3" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="G217" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H217" s="3" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="I217" s="3" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="J217" s="4">
         <x:v>83410.12</x:v>
       </x:c>
       <x:c r="K217" s="4">
         <x:v>83410.12</x:v>
       </x:c>
       <x:c r="L217" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M217" s="4">
         <x:v>83410.12</x:v>
       </x:c>
       <x:c r="N217" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O217" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:15">
       <x:c r="A218" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B218" s="3" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="C218" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D218" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E218" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F218" s="3" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="G218" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H218" s="3" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="I218" s="3" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="J218" s="4">
         <x:v>99858.99</x:v>
       </x:c>
       <x:c r="K218" s="4">
         <x:v>99858.99</x:v>
       </x:c>
       <x:c r="L218" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M218" s="4">
         <x:v>99858.99</x:v>
       </x:c>
       <x:c r="N218" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O218" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:15">
       <x:c r="A219" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B219" s="3" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="C219" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E219" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F219" s="3" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="G219" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H219" s="3" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="I219" s="3" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="J219" s="4">
         <x:v>95803.92</x:v>
       </x:c>
       <x:c r="K219" s="4">
         <x:v>95803.92</x:v>
       </x:c>
       <x:c r="L219" s="4">
         <x:v>0</x:v>
       </x:c>
@@ -18058,98 +18058,98 @@
       </x:c>
       <x:c r="L220" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M220" s="4">
         <x:v>47888.58</x:v>
       </x:c>
       <x:c r="N220" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O220" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:15">
       <x:c r="A221" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B221" s="3" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="C221" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E221" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F221" s="3" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="G221" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H221" s="3" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="I221" s="3" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="J221" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K221" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L221" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M221" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N221" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O221" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:15">
       <x:c r="A222" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B222" s="3" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="C222" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D222" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E222" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F222" s="3" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="G222" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H222" s="3" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="I222" s="3" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="J222" s="4">
         <x:v>50466.77</x:v>
       </x:c>
       <x:c r="K222" s="4">
         <x:v>50466.77</x:v>
       </x:c>
       <x:c r="L222" s="4">
         <x:v>0</x:v>
       </x:c>
@@ -18575,57 +18575,57 @@
       </x:c>
       <x:c r="L231" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M231" s="4">
         <x:v>44912.3</x:v>
       </x:c>
       <x:c r="N231" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O231" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:15">
       <x:c r="A232" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B232" s="3" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="C232" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D232" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E232" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F232" s="3" t="s">
-        <x:v>531</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="G232" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H232" s="3" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="I232" s="3" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="J232" s="4">
         <x:v>795271.09</x:v>
       </x:c>
       <x:c r="K232" s="4">
         <x:v>795271.09</x:v>
       </x:c>
       <x:c r="L232" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M232" s="4">
         <x:v>795271.11</x:v>
       </x:c>
       <x:c r="N232" s="5">
         <x:v>36</x:v>
       </x:c>
@@ -18663,204 +18663,204 @@
       </x:c>
       <x:c r="J233" s="4">
         <x:v>798023.78</x:v>
       </x:c>
       <x:c r="K233" s="4">
         <x:v>798023.78</x:v>
       </x:c>
       <x:c r="L233" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M233" s="4">
         <x:v>798023.79</x:v>
       </x:c>
       <x:c r="N233" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O233" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:15">
       <x:c r="A234" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B234" s="3" t="s">
-        <x:v>794</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="C234" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D234" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E234" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F234" s="3" t="s">
-        <x:v>795</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="G234" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H234" s="3" t="s">
+        <x:v>795</x:v>
+      </x:c>
+      <x:c r="I234" s="3" t="s">
         <x:v>796</x:v>
       </x:c>
-      <x:c r="I234" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J234" s="4">
-        <x:v>1295594.3</x:v>
+        <x:v>731431.02</x:v>
       </x:c>
       <x:c r="K234" s="4">
-        <x:v>1295594.3</x:v>
+        <x:v>731431.02</x:v>
       </x:c>
       <x:c r="L234" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M234" s="4">
-        <x:v>1295594.3</x:v>
+        <x:v>731431.02</x:v>
       </x:c>
       <x:c r="N234" s="5">
-        <x:v>46</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O234" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:15">
       <x:c r="A235" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B235" s="3" t="s">
-        <x:v>794</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="C235" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E235" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F235" s="3" t="s">
-        <x:v>795</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="G235" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H235" s="3" t="s">
-        <x:v>798</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="I235" s="3" t="s">
-        <x:v>799</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="J235" s="4">
-        <x:v>0</x:v>
+        <x:v>1295594.3</x:v>
       </x:c>
       <x:c r="K235" s="4">
-        <x:v>0</x:v>
+        <x:v>1295594.3</x:v>
       </x:c>
       <x:c r="L235" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M235" s="4">
-        <x:v>0</x:v>
+        <x:v>1295594.3</x:v>
       </x:c>
       <x:c r="N235" s="5">
-        <x:v>60</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="O235" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:15">
       <x:c r="A236" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B236" s="3" t="s">
-        <x:v>790</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="C236" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D236" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E236" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F236" s="3" t="s">
-        <x:v>800</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="G236" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H236" s="3" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="I236" s="3" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="J236" s="4">
-        <x:v>731431.02</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K236" s="4">
-        <x:v>731431.02</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L236" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M236" s="4">
-        <x:v>731431.02</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N236" s="5">
-        <x:v>34</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O236" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:15">
       <x:c r="A237" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B237" s="3" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="C237" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E237" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F237" s="3" t="s">
-        <x:v>800</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="G237" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H237" s="3" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="I237" s="3" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="J237" s="4">
         <x:v>1333057.4</x:v>
       </x:c>
       <x:c r="K237" s="4">
         <x:v>1333057.4</x:v>
       </x:c>
       <x:c r="L237" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M237" s="4">
         <x:v>1333057.42</x:v>
       </x:c>
       <x:c r="N237" s="5">
         <x:v>51</x:v>
       </x:c>
@@ -18890,95 +18890,95 @@
       <x:c r="G238" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H238" s="3" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="I238" s="3" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="J238" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K238" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L238" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M238" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N238" s="5">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O238" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:15">
       <x:c r="A239" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B239" s="3" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="C239" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E239" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F239" s="3" t="s">
-        <x:v>754</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="G239" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H239" s="3" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="I239" s="3" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="J239" s="4">
-        <x:v>3874061.65</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K239" s="4">
-        <x:v>3874061.65</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L239" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M239" s="4">
-        <x:v>3874061.62</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N239" s="5">
-        <x:v>77</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O239" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:15">
       <x:c r="A240" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B240" s="3" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="C240" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D240" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E240" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F240" s="3" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="G240" s="3" t="s">
@@ -19004,172 +19004,172 @@
       </x:c>
       <x:c r="N240" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O240" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:15">
       <x:c r="A241" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B241" s="3" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="C241" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E241" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F241" s="3" t="s">
-        <x:v>525</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="G241" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H241" s="3" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="I241" s="3" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="J241" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K241" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L241" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M241" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N241" s="5">
-        <x:v>33</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="O241" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:15">
       <x:c r="A242" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B242" s="3" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="C242" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D242" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E242" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F242" s="3" t="s">
-        <x:v>821</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="G242" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H242" s="3" t="s">
+        <x:v>821</x:v>
+      </x:c>
+      <x:c r="I242" s="3" t="s">
         <x:v>822</x:v>
       </x:c>
-      <x:c r="I242" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J242" s="4">
-        <x:v>26742664.18</x:v>
+        <x:v>3874061.65</x:v>
       </x:c>
       <x:c r="K242" s="4">
-        <x:v>26742664.18</x:v>
+        <x:v>3874061.65</x:v>
       </x:c>
       <x:c r="L242" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M242" s="4">
-        <x:v>26742664.17</x:v>
+        <x:v>3874061.62</x:v>
       </x:c>
       <x:c r="N242" s="5">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="O242" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:15">
       <x:c r="A243" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B243" s="3" t="s">
-        <x:v>824</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="C243" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E243" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F243" s="3" t="s">
-        <x:v>539</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="G243" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H243" s="3" t="s">
         <x:v>825</x:v>
       </x:c>
       <x:c r="I243" s="3" t="s">
         <x:v>826</x:v>
       </x:c>
       <x:c r="J243" s="4">
-        <x:v>0</x:v>
+        <x:v>26742664.18</x:v>
       </x:c>
       <x:c r="K243" s="4">
-        <x:v>0</x:v>
+        <x:v>26742664.18</x:v>
       </x:c>
       <x:c r="L243" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M243" s="4">
-        <x:v>0</x:v>
+        <x:v>26742664.17</x:v>
       </x:c>
       <x:c r="N243" s="5">
-        <x:v>81</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="O243" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:15">
       <x:c r="A244" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B244" s="3" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="C244" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D244" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E244" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F244" s="3" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="G244" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H244" s="3" t="s">
@@ -19204,113 +19204,113 @@
       <x:c r="B245" s="3" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="C245" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E245" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F245" s="3" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="G245" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H245" s="3" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="I245" s="3" t="s">
         <x:v>834</x:v>
       </x:c>
       <x:c r="J245" s="4">
-        <x:v>0</x:v>
+        <x:v>70305.9</x:v>
       </x:c>
       <x:c r="K245" s="4">
-        <x:v>0</x:v>
+        <x:v>70305.9</x:v>
       </x:c>
       <x:c r="L245" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M245" s="4">
-        <x:v>0</x:v>
+        <x:v>70305.89</x:v>
       </x:c>
       <x:c r="N245" s="5">
-        <x:v>46</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O245" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:15">
       <x:c r="A246" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B246" s="3" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="C246" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D246" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E246" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F246" s="3" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="G246" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H246" s="3" t="s">
         <x:v>836</x:v>
       </x:c>
       <x:c r="I246" s="3" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="J246" s="4">
-        <x:v>70305.9</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K246" s="4">
-        <x:v>70305.9</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L246" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M246" s="4">
-        <x:v>70305.89</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N246" s="5">
-        <x:v>18</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="O246" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:15">
       <x:c r="A247" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B247" s="3" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="C247" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E247" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F247" s="3" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="G247" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H247" s="3" t="s">
@@ -19333,172 +19333,172 @@
       </x:c>
       <x:c r="N247" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O247" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:15">
       <x:c r="A248" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B248" s="3" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="C248" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D248" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E248" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F248" s="3" t="s">
-        <x:v>842</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="G248" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H248" s="3" t="s">
+        <x:v>842</x:v>
+      </x:c>
+      <x:c r="I248" s="3" t="s">
         <x:v>843</x:v>
       </x:c>
-      <x:c r="I248" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J248" s="4">
-        <x:v>0</x:v>
+        <x:v>79147.68</x:v>
       </x:c>
       <x:c r="K248" s="4">
-        <x:v>0</x:v>
+        <x:v>79147.68</x:v>
       </x:c>
       <x:c r="L248" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M248" s="4">
-        <x:v>0</x:v>
+        <x:v>79147.69</x:v>
       </x:c>
       <x:c r="N248" s="5">
-        <x:v>14</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O248" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:15">
       <x:c r="A249" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B249" s="3" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="C249" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E249" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F249" s="3" t="s">
-        <x:v>839</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="G249" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H249" s="3" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="I249" s="3" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="J249" s="4">
-        <x:v>79147.68</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K249" s="4">
-        <x:v>79147.68</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L249" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M249" s="4">
-        <x:v>79147.69</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N249" s="5">
-        <x:v>5</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="O249" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:15">
       <x:c r="A250" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B250" s="3" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="C250" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D250" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E250" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F250" s="3" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="G250" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H250" s="3" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="I250" s="3" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="J250" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K250" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L250" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M250" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N250" s="5">
         <x:v>59</x:v>
       </x:c>
       <x:c r="O250" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:15">
       <x:c r="A251" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B251" s="3" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="C251" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E251" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F251" s="3" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="G251" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H251" s="3" t="s">
@@ -19580,1100 +19580,1100 @@
       <x:c r="B253" s="3" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="C253" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E253" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F253" s="3" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="G253" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H253" s="3" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="I253" s="3" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="J253" s="4">
-        <x:v>218268.61</x:v>
+        <x:v>1568192.21</x:v>
       </x:c>
       <x:c r="K253" s="4">
-        <x:v>218268.61</x:v>
+        <x:v>1568192.21</x:v>
       </x:c>
       <x:c r="L253" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M253" s="4">
-        <x:v>218268.63</x:v>
+        <x:v>1568192.21</x:v>
       </x:c>
       <x:c r="N253" s="5">
-        <x:v>33</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O253" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:15">
       <x:c r="A254" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B254" s="3" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="C254" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D254" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E254" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F254" s="3" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="G254" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H254" s="3" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="I254" s="3" t="s">
         <x:v>863</x:v>
       </x:c>
       <x:c r="J254" s="4">
-        <x:v>1568192.21</x:v>
+        <x:v>218268.61</x:v>
       </x:c>
       <x:c r="K254" s="4">
-        <x:v>1568192.21</x:v>
+        <x:v>218268.61</x:v>
       </x:c>
       <x:c r="L254" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M254" s="4">
-        <x:v>1568192.21</x:v>
+        <x:v>218268.63</x:v>
       </x:c>
       <x:c r="N254" s="5">
-        <x:v>27</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O254" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:15">
       <x:c r="A255" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B255" s="3" t="s">
-        <x:v>857</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="C255" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E255" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F255" s="3" t="s">
-        <x:v>858</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="G255" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H255" s="3" t="s">
-        <x:v>864</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="I255" s="3" t="s">
-        <x:v>860</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="J255" s="4">
-        <x:v>203453.4</x:v>
+        <x:v>1263126.88</x:v>
       </x:c>
       <x:c r="K255" s="4">
-        <x:v>203453.4</x:v>
+        <x:v>1263126.88</x:v>
       </x:c>
       <x:c r="L255" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M255" s="4">
-        <x:v>203453.4</x:v>
+        <x:v>1263126.87</x:v>
       </x:c>
       <x:c r="N255" s="5">
-        <x:v>24</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O255" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:15">
       <x:c r="A256" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B256" s="3" t="s">
-        <x:v>857</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="C256" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D256" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E256" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F256" s="3" t="s">
-        <x:v>865</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="G256" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H256" s="3" t="s">
-        <x:v>866</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="I256" s="3" t="s">
-        <x:v>867</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="J256" s="4">
-        <x:v>1263126.88</x:v>
+        <x:v>147734.02</x:v>
       </x:c>
       <x:c r="K256" s="4">
-        <x:v>1263126.88</x:v>
+        <x:v>147734.02</x:v>
       </x:c>
       <x:c r="L256" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M256" s="4">
-        <x:v>1263126.87</x:v>
+        <x:v>147733.99</x:v>
       </x:c>
       <x:c r="N256" s="5">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O256" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:15">
       <x:c r="A257" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B257" s="3" t="s">
-        <x:v>857</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="C257" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E257" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F257" s="3" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="G257" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H257" s="3" t="s">
-        <x:v>868</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="I257" s="3" t="s">
-        <x:v>869</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="J257" s="4">
-        <x:v>147734.02</x:v>
+        <x:v>203453.4</x:v>
       </x:c>
       <x:c r="K257" s="4">
-        <x:v>147734.02</x:v>
+        <x:v>203453.4</x:v>
       </x:c>
       <x:c r="L257" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M257" s="4">
-        <x:v>147733.99</x:v>
+        <x:v>203453.4</x:v>
       </x:c>
       <x:c r="N257" s="5">
-        <x:v>37</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O257" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:15">
       <x:c r="A258" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B258" s="3" t="s">
         <x:v>870</x:v>
       </x:c>
       <x:c r="C258" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D258" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E258" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F258" s="3" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="G258" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H258" s="3" t="s">
         <x:v>872</x:v>
       </x:c>
       <x:c r="I258" s="3" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="J258" s="4">
-        <x:v>202755.02</x:v>
+        <x:v>786832.69</x:v>
       </x:c>
       <x:c r="K258" s="4">
-        <x:v>202755.02</x:v>
+        <x:v>786832.69</x:v>
       </x:c>
       <x:c r="L258" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M258" s="4">
-        <x:v>202755.02</x:v>
+        <x:v>786832.69</x:v>
       </x:c>
       <x:c r="N258" s="5">
-        <x:v>34</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O258" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:15">
       <x:c r="A259" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B259" s="3" t="s">
-        <x:v>870</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="C259" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E259" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F259" s="3" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="G259" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H259" s="3" t="s">
-        <x:v>874</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="I259" s="3" t="s">
-        <x:v>875</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="J259" s="4">
-        <x:v>1284137.84</x:v>
+        <x:v>82830.94</x:v>
       </x:c>
       <x:c r="K259" s="4">
-        <x:v>1284137.84</x:v>
+        <x:v>82830.94</x:v>
       </x:c>
       <x:c r="L259" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M259" s="4">
-        <x:v>1284137.84</x:v>
+        <x:v>82830.93</x:v>
       </x:c>
       <x:c r="N259" s="5">
-        <x:v>33</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O259" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:15">
       <x:c r="A260" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B260" s="3" t="s">
         <x:v>870</x:v>
       </x:c>
       <x:c r="C260" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D260" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E260" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F260" s="3" t="s">
-        <x:v>876</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="G260" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H260" s="3" t="s">
-        <x:v>877</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="I260" s="3" t="s">
-        <x:v>878</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="J260" s="4">
-        <x:v>0</x:v>
+        <x:v>407515.41</x:v>
       </x:c>
       <x:c r="K260" s="4">
-        <x:v>0</x:v>
+        <x:v>407515.41</x:v>
       </x:c>
       <x:c r="L260" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M260" s="4">
-        <x:v>0</x:v>
+        <x:v>407515.4</x:v>
       </x:c>
       <x:c r="N260" s="5">
-        <x:v>62</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O260" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:15">
       <x:c r="A261" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B261" s="3" t="s">
-        <x:v>870</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="C261" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E261" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F261" s="3" t="s">
-        <x:v>876</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="G261" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H261" s="3" t="s">
-        <x:v>879</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="I261" s="3" t="s">
-        <x:v>880</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="J261" s="4">
-        <x:v>238474.66</x:v>
+        <x:v>120022.79</x:v>
       </x:c>
       <x:c r="K261" s="4">
-        <x:v>238474.66</x:v>
+        <x:v>120022.79</x:v>
       </x:c>
       <x:c r="L261" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M261" s="4">
-        <x:v>238474.65</x:v>
+        <x:v>120022.81</x:v>
       </x:c>
       <x:c r="N261" s="5">
-        <x:v>22</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O261" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:15">
       <x:c r="A262" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B262" s="3" t="s">
-        <x:v>881</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="C262" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D262" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E262" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F262" s="3" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="G262" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H262" s="3" t="s">
-        <x:v>882</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="I262" s="3" t="s">
-        <x:v>883</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="J262" s="4">
-        <x:v>63783.04</x:v>
+        <x:v>150822.98</x:v>
       </x:c>
       <x:c r="K262" s="4">
-        <x:v>63783.04</x:v>
+        <x:v>150822.98</x:v>
       </x:c>
       <x:c r="L262" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M262" s="4">
-        <x:v>63783.04</x:v>
+        <x:v>150822.99</x:v>
       </x:c>
       <x:c r="N262" s="5">
         <x:v>35</x:v>
       </x:c>
       <x:c r="O262" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:15">
       <x:c r="A263" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B263" s="3" t="s">
         <x:v>870</x:v>
       </x:c>
       <x:c r="C263" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E263" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F263" s="3" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="G263" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H263" s="3" t="s">
-        <x:v>884</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="I263" s="3" t="s">
-        <x:v>885</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="J263" s="4">
-        <x:v>786832.69</x:v>
+        <x:v>1284137.84</x:v>
       </x:c>
       <x:c r="K263" s="4">
-        <x:v>786832.69</x:v>
+        <x:v>1284137.84</x:v>
       </x:c>
       <x:c r="L263" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M263" s="4">
-        <x:v>786832.69</x:v>
+        <x:v>1284137.84</x:v>
       </x:c>
       <x:c r="N263" s="5">
-        <x:v>30</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O263" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:15">
       <x:c r="A264" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B264" s="3" t="s">
-        <x:v>881</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="C264" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D264" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E264" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F264" s="3" t="s">
-        <x:v>871</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="G264" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H264" s="3" t="s">
-        <x:v>886</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="I264" s="3" t="s">
-        <x:v>887</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="J264" s="4">
-        <x:v>82830.94</x:v>
+        <x:v>164530.31</x:v>
       </x:c>
       <x:c r="K264" s="4">
-        <x:v>82830.94</x:v>
+        <x:v>164530.31</x:v>
       </x:c>
       <x:c r="L264" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M264" s="4">
-        <x:v>82830.93</x:v>
+        <x:v>164530.32</x:v>
       </x:c>
       <x:c r="N264" s="5">
-        <x:v>18</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O264" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:15">
       <x:c r="A265" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B265" s="3" t="s">
         <x:v>870</x:v>
       </x:c>
       <x:c r="C265" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E265" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F265" s="3" t="s">
-        <x:v>888</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="G265" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H265" s="3" t="s">
-        <x:v>889</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="I265" s="3" t="s">
-        <x:v>890</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="J265" s="4">
-        <x:v>407515.41</x:v>
+        <x:v>145106.04</x:v>
       </x:c>
       <x:c r="K265" s="4">
-        <x:v>407515.41</x:v>
+        <x:v>145106.04</x:v>
       </x:c>
       <x:c r="L265" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M265" s="4">
-        <x:v>407515.4</x:v>
+        <x:v>145106.04</x:v>
       </x:c>
       <x:c r="N265" s="5">
-        <x:v>22</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="O265" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:15">
       <x:c r="A266" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B266" s="3" t="s">
         <x:v>870</x:v>
       </x:c>
       <x:c r="C266" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D266" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E266" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F266" s="3" t="s">
-        <x:v>876</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="G266" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H266" s="3" t="s">
-        <x:v>891</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="I266" s="3" t="s">
-        <x:v>892</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="J266" s="4">
-        <x:v>114264.04</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K266" s="4">
-        <x:v>114264.04</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L266" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M266" s="4">
-        <x:v>114264.03</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N266" s="5">
-        <x:v>30</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="O266" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:15">
       <x:c r="A267" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B267" s="3" t="s">
         <x:v>870</x:v>
       </x:c>
       <x:c r="C267" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E267" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F267" s="3" t="s">
-        <x:v>893</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="G267" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H267" s="3" t="s">
-        <x:v>894</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="I267" s="3" t="s">
-        <x:v>895</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="J267" s="4">
-        <x:v>164530.31</x:v>
+        <x:v>673624.54</x:v>
       </x:c>
       <x:c r="K267" s="4">
-        <x:v>164530.31</x:v>
+        <x:v>673624.54</x:v>
       </x:c>
       <x:c r="L267" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M267" s="4">
-        <x:v>164530.32</x:v>
+        <x:v>673624.56</x:v>
       </x:c>
       <x:c r="N267" s="5">
-        <x:v>33</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="O267" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:15">
       <x:c r="A268" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B268" s="3" t="s">
         <x:v>870</x:v>
       </x:c>
       <x:c r="C268" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D268" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E268" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F268" s="3" t="s">
-        <x:v>876</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="G268" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H268" s="3" t="s">
-        <x:v>896</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="I268" s="3" t="s">
-        <x:v>897</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="J268" s="4">
-        <x:v>673624.54</x:v>
+        <x:v>101863.82</x:v>
       </x:c>
       <x:c r="K268" s="4">
-        <x:v>673624.54</x:v>
+        <x:v>101863.82</x:v>
       </x:c>
       <x:c r="L268" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M268" s="4">
-        <x:v>673624.56</x:v>
+        <x:v>101863.82</x:v>
       </x:c>
       <x:c r="N268" s="5">
-        <x:v>67</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="O268" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:15">
       <x:c r="A269" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B269" s="3" t="s">
         <x:v>870</x:v>
       </x:c>
       <x:c r="C269" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E269" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F269" s="3" t="s">
-        <x:v>871</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="G269" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H269" s="3" t="s">
-        <x:v>898</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="I269" s="3" t="s">
-        <x:v>899</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="J269" s="4">
-        <x:v>101863.82</x:v>
+        <x:v>238474.66</x:v>
       </x:c>
       <x:c r="K269" s="4">
-        <x:v>101863.82</x:v>
+        <x:v>238474.66</x:v>
       </x:c>
       <x:c r="L269" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M269" s="4">
-        <x:v>101863.82</x:v>
+        <x:v>238474.65</x:v>
       </x:c>
       <x:c r="N269" s="5">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O269" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:15">
       <x:c r="A270" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B270" s="3" t="s">
-        <x:v>900</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="C270" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D270" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E270" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F270" s="3" t="s">
-        <x:v>876</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="G270" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H270" s="3" t="s">
         <x:v>901</x:v>
       </x:c>
       <x:c r="I270" s="3" t="s">
         <x:v>902</x:v>
       </x:c>
       <x:c r="J270" s="4">
-        <x:v>120022.79</x:v>
+        <x:v>114264.04</x:v>
       </x:c>
       <x:c r="K270" s="4">
-        <x:v>120022.79</x:v>
+        <x:v>114264.04</x:v>
       </x:c>
       <x:c r="L270" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M270" s="4">
-        <x:v>120022.81</x:v>
+        <x:v>114264.03</x:v>
       </x:c>
       <x:c r="N270" s="5">
-        <x:v>28</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O270" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:15">
       <x:c r="A271" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B271" s="3" t="s">
         <x:v>870</x:v>
       </x:c>
       <x:c r="C271" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E271" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F271" s="3" t="s">
-        <x:v>876</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="G271" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H271" s="3" t="s">
         <x:v>903</x:v>
       </x:c>
       <x:c r="I271" s="3" t="s">
         <x:v>904</x:v>
       </x:c>
       <x:c r="J271" s="4">
-        <x:v>145106.04</x:v>
+        <x:v>202755.02</x:v>
       </x:c>
       <x:c r="K271" s="4">
-        <x:v>145106.04</x:v>
+        <x:v>202755.02</x:v>
       </x:c>
       <x:c r="L271" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M271" s="4">
-        <x:v>145106.04</x:v>
+        <x:v>202755.02</x:v>
       </x:c>
       <x:c r="N271" s="5">
-        <x:v>75</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O271" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:15">
       <x:c r="A272" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B272" s="3" t="s">
-        <x:v>870</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="C272" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D272" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E272" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F272" s="3" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="G272" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H272" s="3" t="s">
         <x:v>905</x:v>
       </x:c>
       <x:c r="I272" s="3" t="s">
         <x:v>906</x:v>
       </x:c>
       <x:c r="J272" s="4">
-        <x:v>150822.98</x:v>
+        <x:v>63783.04</x:v>
       </x:c>
       <x:c r="K272" s="4">
-        <x:v>150822.98</x:v>
+        <x:v>63783.04</x:v>
       </x:c>
       <x:c r="L272" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M272" s="4">
-        <x:v>150822.99</x:v>
+        <x:v>63783.04</x:v>
       </x:c>
       <x:c r="N272" s="5">
         <x:v>35</x:v>
       </x:c>
       <x:c r="O272" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:15">
       <x:c r="A273" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B273" s="3" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="C273" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E273" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F273" s="3" t="s">
         <x:v>908</x:v>
       </x:c>
       <x:c r="G273" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H273" s="3" t="s">
         <x:v>909</x:v>
       </x:c>
       <x:c r="I273" s="3" t="s">
         <x:v>910</x:v>
       </x:c>
       <x:c r="J273" s="4">
-        <x:v>0</x:v>
+        <x:v>67157.27</x:v>
       </x:c>
       <x:c r="K273" s="4">
-        <x:v>0</x:v>
+        <x:v>67157.27</x:v>
       </x:c>
       <x:c r="L273" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M273" s="4">
-        <x:v>0</x:v>
+        <x:v>67157.29</x:v>
       </x:c>
       <x:c r="N273" s="5">
-        <x:v>36</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O273" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:15">
       <x:c r="A274" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B274" s="3" t="s">
         <x:v>911</x:v>
       </x:c>
       <x:c r="C274" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D274" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E274" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F274" s="3" t="s">
         <x:v>912</x:v>
       </x:c>
       <x:c r="G274" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H274" s="3" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="I274" s="3" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="J274" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K274" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L274" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M274" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N274" s="5">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O274" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:15">
       <x:c r="A275" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B275" s="3" t="s">
         <x:v>915</x:v>
       </x:c>
       <x:c r="C275" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E275" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F275" s="3" t="s">
         <x:v>916</x:v>
       </x:c>
       <x:c r="G275" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H275" s="3" t="s">
         <x:v>917</x:v>
       </x:c>
       <x:c r="I275" s="3" t="s">
         <x:v>918</x:v>
       </x:c>
       <x:c r="J275" s="4">
-        <x:v>67157.27</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K275" s="4">
-        <x:v>67157.27</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L275" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M275" s="4">
-        <x:v>67157.29</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N275" s="5">
-        <x:v>30</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="O275" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:15">
       <x:c r="A276" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B276" s="3" t="s">
         <x:v>919</x:v>
       </x:c>
       <x:c r="C276" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D276" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E276" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F276" s="3" t="s">
         <x:v>920</x:v>
       </x:c>
       <x:c r="G276" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H276" s="3" t="s">
@@ -20746,445 +20746,445 @@
       </x:c>
       <x:c r="O277" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:15">
       <x:c r="A278" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B278" s="3" t="s">
         <x:v>927</x:v>
       </x:c>
       <x:c r="C278" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D278" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E278" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F278" s="3" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="G278" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H278" s="3" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="I278" s="3" t="s">
         <x:v>930</x:v>
       </x:c>
       <x:c r="J278" s="4">
-        <x:v>1764775.2</x:v>
+        <x:v>834151.58</x:v>
       </x:c>
       <x:c r="K278" s="4">
-        <x:v>1764775.2</x:v>
+        <x:v>834151.58</x:v>
       </x:c>
       <x:c r="L278" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M278" s="4">
-        <x:v>1764775.21</x:v>
+        <x:v>834151.59</x:v>
       </x:c>
       <x:c r="N278" s="5">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O278" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:15">
       <x:c r="A279" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B279" s="3" t="s">
         <x:v>931</x:v>
       </x:c>
       <x:c r="C279" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E279" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F279" s="3" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="G279" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H279" s="3" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="I279" s="3" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="J279" s="4">
-        <x:v>834151.58</x:v>
+        <x:v>1764775.2</x:v>
       </x:c>
       <x:c r="K279" s="4">
-        <x:v>834151.58</x:v>
+        <x:v>1764775.2</x:v>
       </x:c>
       <x:c r="L279" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M279" s="4">
-        <x:v>834151.59</x:v>
+        <x:v>1764775.21</x:v>
       </x:c>
       <x:c r="N279" s="5">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O279" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:15">
       <x:c r="A280" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B280" s="3" t="s">
         <x:v>934</x:v>
       </x:c>
       <x:c r="C280" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D280" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E280" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F280" s="3" t="s">
-        <x:v>928</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="G280" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H280" s="3" t="s">
-        <x:v>935</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="I280" s="3" t="s">
-        <x:v>936</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="J280" s="4">
-        <x:v>257728.15</x:v>
+        <x:v>647106.22</x:v>
       </x:c>
       <x:c r="K280" s="4">
-        <x:v>257728.15</x:v>
+        <x:v>647106.22</x:v>
       </x:c>
       <x:c r="L280" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M280" s="4">
-        <x:v>257728.16</x:v>
+        <x:v>647106.22</x:v>
       </x:c>
       <x:c r="N280" s="5">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="O280" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:15">
       <x:c r="A281" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B281" s="3" t="s">
         <x:v>934</x:v>
       </x:c>
       <x:c r="C281" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E281" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F281" s="3" t="s">
-        <x:v>937</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="G281" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H281" s="3" t="s">
         <x:v>938</x:v>
       </x:c>
       <x:c r="I281" s="3" t="s">
-        <x:v>930</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="J281" s="4">
-        <x:v>1944760.12</x:v>
+        <x:v>217650.57</x:v>
       </x:c>
       <x:c r="K281" s="4">
-        <x:v>1944760.12</x:v>
+        <x:v>217650.57</x:v>
       </x:c>
       <x:c r="L281" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M281" s="4">
-        <x:v>1944760.12</x:v>
+        <x:v>217650.56</x:v>
       </x:c>
       <x:c r="N281" s="5">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O281" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:15">
       <x:c r="A282" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B282" s="3" t="s">
         <x:v>934</x:v>
       </x:c>
       <x:c r="C282" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D282" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E282" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F282" s="3" t="s">
-        <x:v>939</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="G282" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H282" s="3" t="s">
-        <x:v>940</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="I282" s="3" t="s">
-        <x:v>941</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="J282" s="4">
         <x:v>4015632.03</x:v>
       </x:c>
       <x:c r="K282" s="4">
         <x:v>4015632.03</x:v>
       </x:c>
       <x:c r="L282" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M282" s="4">
         <x:v>4015632.03</x:v>
       </x:c>
       <x:c r="N282" s="5">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O282" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:15">
       <x:c r="A283" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B283" s="3" t="s">
         <x:v>934</x:v>
       </x:c>
       <x:c r="C283" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E283" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F283" s="3" t="s">
-        <x:v>942</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="G283" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H283" s="3" t="s">
-        <x:v>943</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="I283" s="3" t="s">
-        <x:v>944</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="J283" s="4">
-        <x:v>647106.22</x:v>
+        <x:v>1526205.93</x:v>
       </x:c>
       <x:c r="K283" s="4">
-        <x:v>647106.22</x:v>
+        <x:v>1526205.93</x:v>
       </x:c>
       <x:c r="L283" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M283" s="4">
-        <x:v>647106.22</x:v>
+        <x:v>1526205.92</x:v>
       </x:c>
       <x:c r="N283" s="5">
-        <x:v>29</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O283" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:15">
       <x:c r="A284" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B284" s="3" t="s">
         <x:v>934</x:v>
       </x:c>
       <x:c r="C284" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D284" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E284" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F284" s="3" t="s">
-        <x:v>945</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="G284" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H284" s="3" t="s">
-        <x:v>946</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="I284" s="3" t="s">
-        <x:v>947</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="J284" s="4">
-        <x:v>836852.36</x:v>
+        <x:v>1944760.12</x:v>
       </x:c>
       <x:c r="K284" s="4">
-        <x:v>836852.36</x:v>
+        <x:v>1944760.12</x:v>
       </x:c>
       <x:c r="L284" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M284" s="4">
-        <x:v>836852.33</x:v>
+        <x:v>1944760.12</x:v>
       </x:c>
       <x:c r="N284" s="5">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O284" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:15">
       <x:c r="A285" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B285" s="3" t="s">
         <x:v>934</x:v>
       </x:c>
       <x:c r="C285" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E285" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F285" s="3" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="G285" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H285" s="3" t="s">
         <x:v>949</x:v>
       </x:c>
       <x:c r="I285" s="3" t="s">
         <x:v>950</x:v>
       </x:c>
       <x:c r="J285" s="4">
-        <x:v>1526205.93</x:v>
+        <x:v>836852.36</x:v>
       </x:c>
       <x:c r="K285" s="4">
-        <x:v>1526205.93</x:v>
+        <x:v>836852.36</x:v>
       </x:c>
       <x:c r="L285" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M285" s="4">
-        <x:v>1526205.92</x:v>
+        <x:v>836852.33</x:v>
       </x:c>
       <x:c r="N285" s="5">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O285" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:15">
       <x:c r="A286" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B286" s="3" t="s">
         <x:v>934</x:v>
       </x:c>
       <x:c r="C286" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D286" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E286" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F286" s="3" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="G286" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H286" s="3" t="s">
         <x:v>951</x:v>
       </x:c>
       <x:c r="I286" s="3" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="J286" s="4">
-        <x:v>217650.57</x:v>
+        <x:v>257728.15</x:v>
       </x:c>
       <x:c r="K286" s="4">
-        <x:v>217650.57</x:v>
+        <x:v>257728.15</x:v>
       </x:c>
       <x:c r="L286" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M286" s="4">
-        <x:v>217650.56</x:v>
+        <x:v>257728.16</x:v>
       </x:c>
       <x:c r="N286" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O286" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:15">
       <x:c r="A287" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B287" s="3" t="s">
         <x:v>953</x:v>
       </x:c>
       <x:c r="C287" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E287" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F287" s="3" t="s">
@@ -21395,51 +21395,51 @@
       </x:c>
       <x:c r="L291" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M291" s="4">
         <x:v>29202.91</x:v>
       </x:c>
       <x:c r="N291" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O291" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:15">
       <x:c r="A292" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B292" s="3" t="s">
         <x:v>974</x:v>
       </x:c>
       <x:c r="C292" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D292" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E292" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F292" s="3" t="s">
         <x:v>975</x:v>
       </x:c>
       <x:c r="G292" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H292" s="3" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="I292" s="3" t="s">
         <x:v>977</x:v>
       </x:c>
       <x:c r="J292" s="4">
         <x:v>567229.2</x:v>
       </x:c>
       <x:c r="K292" s="4">
         <x:v>567229.2</x:v>
       </x:c>
       <x:c r="L292" s="4">
         <x:v>0</x:v>
       </x:c>
@@ -21542,122 +21542,122 @@
       </x:c>
       <x:c r="N294" s="5">
         <x:v>46</x:v>
       </x:c>
       <x:c r="O294" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:15">
       <x:c r="A295" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B295" s="3" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="C295" s="3" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="E295" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F295" s="3" t="s">
-        <x:v>983</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="G295" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H295" s="3" t="s">
-        <x:v>986</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="I295" s="3" t="s">
-        <x:v>987</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="J295" s="4">
-        <x:v>1491095.41</x:v>
+        <x:v>903566.02</x:v>
       </x:c>
       <x:c r="K295" s="4">
-        <x:v>1491095.41</x:v>
+        <x:v>903566.02</x:v>
       </x:c>
       <x:c r="L295" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M295" s="4">
-        <x:v>1491095.39</x:v>
+        <x:v>903566.02</x:v>
       </x:c>
       <x:c r="N295" s="5">
-        <x:v>38</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="O295" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:15">
       <x:c r="A296" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B296" s="3" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="C296" s="3" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="D296" s="3" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="E296" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F296" s="3" t="s">
-        <x:v>988</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="G296" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H296" s="3" t="s">
         <x:v>989</x:v>
       </x:c>
       <x:c r="I296" s="3" t="s">
         <x:v>990</x:v>
       </x:c>
       <x:c r="J296" s="4">
-        <x:v>903566.02</x:v>
+        <x:v>1491095.41</x:v>
       </x:c>
       <x:c r="K296" s="4">
-        <x:v>903566.02</x:v>
+        <x:v>1491095.41</x:v>
       </x:c>
       <x:c r="L296" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M296" s="4">
-        <x:v>903566.02</x:v>
+        <x:v>1491095.39</x:v>
       </x:c>
       <x:c r="N296" s="5">
-        <x:v>44</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O296" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:15">
       <x:c r="A297" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B297" s="3" t="s">
         <x:v>991</x:v>
       </x:c>
       <x:c r="C297" s="3" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="E297" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F297" s="3" t="s">
         <x:v>992</x:v>
       </x:c>
       <x:c r="G297" s="3" t="s">
@@ -21780,72 +21780,72 @@
       </x:c>
       <x:c r="O299" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:15">
       <x:c r="A300" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B300" s="3" t="s">
         <x:v>1002</x:v>
       </x:c>
       <x:c r="C300" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D300" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E300" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F300" s="3" t="s">
         <x:v>1003</x:v>
       </x:c>
       <x:c r="G300" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H300" s="3" t="s">
         <x:v>1004</x:v>
       </x:c>
       <x:c r="I300" s="3" t="s">
         <x:v>1005</x:v>
       </x:c>
       <x:c r="J300" s="4">
-        <x:v>3869750.89</x:v>
+        <x:v>313985.21</x:v>
       </x:c>
       <x:c r="K300" s="4">
-        <x:v>3869750.89</x:v>
+        <x:v>313985.21</x:v>
       </x:c>
       <x:c r="L300" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M300" s="4">
-        <x:v>3869750.91</x:v>
+        <x:v>313985.21</x:v>
       </x:c>
       <x:c r="N300" s="5">
-        <x:v>57</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="O300" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:15">
       <x:c r="A301" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B301" s="3" t="s">
         <x:v>1002</x:v>
       </x:c>
       <x:c r="C301" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E301" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F301" s="3" t="s">
         <x:v>1006</x:v>
       </x:c>
       <x:c r="G301" s="3" t="s">
@@ -21874,216 +21874,216 @@
       </x:c>
       <x:c r="O301" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:15">
       <x:c r="A302" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B302" s="3" t="s">
         <x:v>1002</x:v>
       </x:c>
       <x:c r="C302" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D302" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E302" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F302" s="3" t="s">
         <x:v>1009</x:v>
       </x:c>
       <x:c r="G302" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H302" s="3" t="s">
         <x:v>1010</x:v>
       </x:c>
       <x:c r="I302" s="3" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="J302" s="4">
-        <x:v>313985.21</x:v>
+        <x:v>3869750.89</x:v>
       </x:c>
       <x:c r="K302" s="4">
-        <x:v>313985.21</x:v>
+        <x:v>3869750.89</x:v>
       </x:c>
       <x:c r="L302" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M302" s="4">
-        <x:v>313985.21</x:v>
+        <x:v>3869750.91</x:v>
       </x:c>
       <x:c r="N302" s="5">
-        <x:v>25</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="O302" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:15">
       <x:c r="A303" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B303" s="3" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="C303" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E303" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F303" s="3" t="s">
         <x:v>1013</x:v>
       </x:c>
       <x:c r="G303" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H303" s="3" t="s">
         <x:v>1014</x:v>
       </x:c>
       <x:c r="I303" s="3" t="s">
         <x:v>1015</x:v>
       </x:c>
       <x:c r="J303" s="4">
-        <x:v>275750.77</x:v>
+        <x:v>7358.38</x:v>
       </x:c>
       <x:c r="K303" s="4">
-        <x:v>275750.77</x:v>
+        <x:v>7358.38</x:v>
       </x:c>
       <x:c r="L303" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M303" s="4">
-        <x:v>275750.77</x:v>
+        <x:v>7358.38</x:v>
       </x:c>
       <x:c r="N303" s="5">
-        <x:v>49</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O303" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:15">
       <x:c r="A304" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B304" s="3" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="C304" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D304" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E304" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F304" s="3" t="s">
-        <x:v>1016</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="G304" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H304" s="3" t="s">
+        <x:v>1016</x:v>
+      </x:c>
+      <x:c r="I304" s="3" t="s">
         <x:v>1017</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1018</x:v>
       </x:c>
       <x:c r="J304" s="4">
         <x:v>769134.51</x:v>
       </x:c>
       <x:c r="K304" s="4">
         <x:v>769134.51</x:v>
       </x:c>
       <x:c r="L304" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M304" s="4">
         <x:v>769134.52</x:v>
       </x:c>
       <x:c r="N304" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O304" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:15">
       <x:c r="A305" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B305" s="3" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="C305" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E305" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F305" s="3" t="s">
-        <x:v>1016</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="G305" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H305" s="3" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="I305" s="3" t="s">
         <x:v>1020</x:v>
       </x:c>
       <x:c r="J305" s="4">
-        <x:v>7358.38</x:v>
+        <x:v>275750.77</x:v>
       </x:c>
       <x:c r="K305" s="4">
-        <x:v>7358.38</x:v>
+        <x:v>275750.77</x:v>
       </x:c>
       <x:c r="L305" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M305" s="4">
-        <x:v>7358.38</x:v>
+        <x:v>275750.77</x:v>
       </x:c>
       <x:c r="N305" s="5">
-        <x:v>30</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O305" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:15">
       <x:c r="A306" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B306" s="3" t="s">
         <x:v>1021</x:v>
       </x:c>
       <x:c r="C306" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D306" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E306" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F306" s="3" t="s">
         <x:v>1022</x:v>
       </x:c>
       <x:c r="G306" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H306" s="3" t="s">
@@ -22165,63 +22165,63 @@
       <x:c r="B308" s="3" t="s">
         <x:v>1030</x:v>
       </x:c>
       <x:c r="C308" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D308" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E308" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F308" s="3" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="G308" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H308" s="3" t="s">
         <x:v>1032</x:v>
       </x:c>
       <x:c r="I308" s="3" t="s">
         <x:v>1033</x:v>
       </x:c>
       <x:c r="J308" s="4">
-        <x:v>7138041.18</x:v>
+        <x:v>2397796.96</x:v>
       </x:c>
       <x:c r="K308" s="4">
-        <x:v>7138041.18</x:v>
+        <x:v>2397796.96</x:v>
       </x:c>
       <x:c r="L308" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M308" s="4">
-        <x:v>7138041.18</x:v>
+        <x:v>2397796.94</x:v>
       </x:c>
       <x:c r="N308" s="5">
-        <x:v>48</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="O308" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:15">
       <x:c r="A309" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B309" s="3" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="C309" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E309" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F309" s="3" t="s">
         <x:v>1035</x:v>
       </x:c>
       <x:c r="G309" s="3" t="s">
@@ -22259,251 +22259,251 @@
       <x:c r="B310" s="3" t="s">
         <x:v>1038</x:v>
       </x:c>
       <x:c r="C310" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D310" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E310" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F310" s="3" t="s">
         <x:v>1039</x:v>
       </x:c>
       <x:c r="G310" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H310" s="3" t="s">
         <x:v>1040</x:v>
       </x:c>
       <x:c r="I310" s="3" t="s">
         <x:v>1041</x:v>
       </x:c>
       <x:c r="J310" s="4">
-        <x:v>2397796.96</x:v>
+        <x:v>7138041.18</x:v>
       </x:c>
       <x:c r="K310" s="4">
-        <x:v>2397796.96</x:v>
+        <x:v>7138041.18</x:v>
       </x:c>
       <x:c r="L310" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M310" s="4">
-        <x:v>2397796.94</x:v>
+        <x:v>7138041.18</x:v>
       </x:c>
       <x:c r="N310" s="5">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O310" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:15">
       <x:c r="A311" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B311" s="3" t="s">
         <x:v>1042</x:v>
       </x:c>
       <x:c r="C311" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E311" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F311" s="3" t="s">
         <x:v>1043</x:v>
       </x:c>
       <x:c r="G311" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H311" s="3" t="s">
         <x:v>1044</x:v>
       </x:c>
       <x:c r="I311" s="3" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="J311" s="4">
         <x:v>39926.26</x:v>
       </x:c>
       <x:c r="K311" s="4">
         <x:v>39926.26</x:v>
       </x:c>
       <x:c r="L311" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M311" s="4">
         <x:v>39926.26</x:v>
       </x:c>
       <x:c r="N311" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O311" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:15">
       <x:c r="A312" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B312" s="3" t="s">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="C312" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D312" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E312" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F312" s="3" t="s">
         <x:v>1047</x:v>
       </x:c>
       <x:c r="G312" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H312" s="3" t="s">
         <x:v>1048</x:v>
       </x:c>
       <x:c r="I312" s="3" t="s">
         <x:v>1049</x:v>
       </x:c>
       <x:c r="J312" s="4">
-        <x:v>1199518.63</x:v>
+        <x:v>26638.82</x:v>
       </x:c>
       <x:c r="K312" s="4">
-        <x:v>1199518.63</x:v>
+        <x:v>26638.82</x:v>
       </x:c>
       <x:c r="L312" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M312" s="4">
-        <x:v>1199518.64</x:v>
+        <x:v>26638.81</x:v>
       </x:c>
       <x:c r="N312" s="5">
-        <x:v>43</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O312" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:15">
       <x:c r="A313" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B313" s="3" t="s">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="C313" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E313" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F313" s="3" t="s">
-        <x:v>1050</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="G313" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H313" s="3" t="s">
+        <x:v>1050</x:v>
+      </x:c>
+      <x:c r="I313" s="3" t="s">
         <x:v>1051</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1052</x:v>
       </x:c>
       <x:c r="J313" s="4">
         <x:v>22064.08</x:v>
       </x:c>
       <x:c r="K313" s="4">
         <x:v>22064.08</x:v>
       </x:c>
       <x:c r="L313" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M313" s="4">
         <x:v>22064.09</x:v>
       </x:c>
       <x:c r="N313" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O313" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:15">
       <x:c r="A314" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B314" s="3" t="s">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="C314" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D314" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E314" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F314" s="3" t="s">
-        <x:v>1050</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="G314" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H314" s="3" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="I314" s="3" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="J314" s="4">
-        <x:v>26638.82</x:v>
+        <x:v>1199518.63</x:v>
       </x:c>
       <x:c r="K314" s="4">
-        <x:v>26638.82</x:v>
+        <x:v>1199518.63</x:v>
       </x:c>
       <x:c r="L314" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M314" s="4">
-        <x:v>26638.81</x:v>
+        <x:v>1199518.64</x:v>
       </x:c>
       <x:c r="N314" s="5">
-        <x:v>18</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="O314" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:15">
       <x:c r="A315" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B315" s="3" t="s">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="C315" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E315" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F315" s="3" t="s">
         <x:v>1055</x:v>
       </x:c>
       <x:c r="G315" s="3" t="s">
@@ -22673,213 +22673,213 @@
       </x:c>
       <x:c r="O318" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:15">
       <x:c r="A319" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B319" s="3" t="s">
         <x:v>1071</x:v>
       </x:c>
       <x:c r="C319" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E319" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F319" s="3" t="s">
         <x:v>1072</x:v>
       </x:c>
       <x:c r="G319" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H319" s="3" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="I319" s="3" t="s">
         <x:v>1074</x:v>
       </x:c>
       <x:c r="J319" s="4">
-        <x:v>297389.53</x:v>
+        <x:v>4812824.85</x:v>
       </x:c>
       <x:c r="K319" s="4">
-        <x:v>297389.53</x:v>
+        <x:v>4812824.85</x:v>
       </x:c>
       <x:c r="L319" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M319" s="4">
-        <x:v>297389.52</x:v>
+        <x:v>4812824.82</x:v>
       </x:c>
       <x:c r="N319" s="5">
-        <x:v>48</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="O319" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:15">
       <x:c r="A320" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B320" s="3" t="s">
-        <x:v>1071</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="C320" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D320" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E320" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F320" s="3" t="s">
         <x:v>1072</x:v>
       </x:c>
       <x:c r="G320" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H320" s="3" t="s">
-        <x:v>1075</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="I320" s="3" t="s">
-        <x:v>1076</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="J320" s="4">
-        <x:v>2410595.44</x:v>
+        <x:v>297389.53</x:v>
       </x:c>
       <x:c r="K320" s="4">
-        <x:v>2410595.44</x:v>
+        <x:v>297389.53</x:v>
       </x:c>
       <x:c r="L320" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M320" s="4">
-        <x:v>2410595.44</x:v>
+        <x:v>297389.52</x:v>
       </x:c>
       <x:c r="N320" s="5">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O320" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:15">
       <x:c r="A321" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B321" s="3" t="s">
-        <x:v>1071</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="C321" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E321" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F321" s="3" t="s">
         <x:v>1072</x:v>
       </x:c>
       <x:c r="G321" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H321" s="3" t="s">
-        <x:v>1077</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="I321" s="3" t="s">
-        <x:v>1078</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="J321" s="4">
         <x:v>1723612.14</x:v>
       </x:c>
       <x:c r="K321" s="4">
         <x:v>1723612.14</x:v>
       </x:c>
       <x:c r="L321" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M321" s="4">
         <x:v>1723612.18</x:v>
       </x:c>
       <x:c r="N321" s="5">
         <x:v>28</x:v>
       </x:c>
       <x:c r="O321" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:15">
       <x:c r="A322" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B322" s="3" t="s">
-        <x:v>1079</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="C322" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D322" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E322" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F322" s="3" t="s">
         <x:v>1072</x:v>
       </x:c>
       <x:c r="G322" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H322" s="3" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="I322" s="3" t="s">
         <x:v>1081</x:v>
       </x:c>
       <x:c r="J322" s="4">
-        <x:v>4812824.85</x:v>
+        <x:v>2410595.44</x:v>
       </x:c>
       <x:c r="K322" s="4">
-        <x:v>4812824.85</x:v>
+        <x:v>2410595.44</x:v>
       </x:c>
       <x:c r="L322" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M322" s="4">
-        <x:v>4812824.82</x:v>
+        <x:v>2410595.44</x:v>
       </x:c>
       <x:c r="N322" s="5">
-        <x:v>83</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="O322" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:15">
       <x:c r="A323" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B323" s="3" t="s">
         <x:v>1082</x:v>
       </x:c>
       <x:c r="C323" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E323" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F323" s="3" t="s">
         <x:v>1083</x:v>
       </x:c>
       <x:c r="G323" s="3" t="s">
@@ -22946,709 +22946,709 @@
       </x:c>
       <x:c r="L324" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M324" s="4">
         <x:v>30325.89</x:v>
       </x:c>
       <x:c r="N324" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O324" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:15">
       <x:c r="A325" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B325" s="3" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="C325" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E325" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F325" s="3" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="G325" s="3" t="s">
         <x:v>1094</x:v>
       </x:c>
       <x:c r="H325" s="3" t="s">
         <x:v>1095</x:v>
       </x:c>
       <x:c r="I325" s="3" t="s">
         <x:v>1096</x:v>
       </x:c>
       <x:c r="J325" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K325" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L325" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M325" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N325" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O325" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:15">
       <x:c r="A326" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B326" s="3" t="s">
         <x:v>1097</x:v>
       </x:c>
       <x:c r="C326" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D326" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E326" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F326" s="3" t="s">
         <x:v>1098</x:v>
       </x:c>
       <x:c r="G326" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H326" s="3" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="I326" s="3" t="s">
         <x:v>1100</x:v>
       </x:c>
       <x:c r="J326" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K326" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L326" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M326" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N326" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O326" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:15">
       <x:c r="A327" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B327" s="3" t="s">
         <x:v>1101</x:v>
       </x:c>
       <x:c r="C327" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E327" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F327" s="3" t="s">
         <x:v>1102</x:v>
       </x:c>
       <x:c r="G327" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H327" s="3" t="s">
         <x:v>1103</x:v>
       </x:c>
       <x:c r="I327" s="3" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="J327" s="4">
         <x:v>62575.84</x:v>
       </x:c>
       <x:c r="K327" s="4">
         <x:v>62575.84</x:v>
       </x:c>
       <x:c r="L327" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M327" s="4">
         <x:v>62575.85</x:v>
       </x:c>
       <x:c r="N327" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O327" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:15">
       <x:c r="A328" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B328" s="3" t="s">
         <x:v>1105</x:v>
       </x:c>
       <x:c r="C328" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D328" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E328" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F328" s="3" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="G328" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H328" s="3" t="s">
         <x:v>1107</x:v>
       </x:c>
       <x:c r="I328" s="3" t="s">
         <x:v>1108</x:v>
       </x:c>
       <x:c r="J328" s="4">
         <x:v>59544.37</x:v>
       </x:c>
       <x:c r="K328" s="4">
         <x:v>59544.37</x:v>
       </x:c>
       <x:c r="L328" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M328" s="4">
         <x:v>59544.38</x:v>
       </x:c>
       <x:c r="N328" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O328" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:15">
       <x:c r="A329" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B329" s="3" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="C329" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E329" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F329" s="3" t="s">
         <x:v>1110</x:v>
       </x:c>
       <x:c r="G329" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H329" s="3" t="s">
         <x:v>1111</x:v>
       </x:c>
       <x:c r="I329" s="3" t="s">
         <x:v>1112</x:v>
       </x:c>
       <x:c r="J329" s="4">
         <x:v>49763.06</x:v>
       </x:c>
       <x:c r="K329" s="4">
         <x:v>49763.06</x:v>
       </x:c>
       <x:c r="L329" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M329" s="4">
         <x:v>49763.09</x:v>
       </x:c>
       <x:c r="N329" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O329" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:15">
       <x:c r="A330" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B330" s="3" t="s">
         <x:v>1113</x:v>
       </x:c>
       <x:c r="C330" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D330" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E330" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F330" s="3" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="G330" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H330" s="3" t="s">
         <x:v>1115</x:v>
       </x:c>
       <x:c r="I330" s="3" t="s">
         <x:v>1116</x:v>
       </x:c>
       <x:c r="J330" s="4">
         <x:v>38356.82</x:v>
       </x:c>
       <x:c r="K330" s="4">
         <x:v>38356.82</x:v>
       </x:c>
       <x:c r="L330" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M330" s="4">
         <x:v>38356.83</x:v>
       </x:c>
       <x:c r="N330" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O330" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:15">
       <x:c r="A331" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B331" s="3" t="s">
         <x:v>1117</x:v>
       </x:c>
       <x:c r="C331" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E331" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F331" s="3" t="s">
         <x:v>1118</x:v>
       </x:c>
       <x:c r="G331" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H331" s="3" t="s">
         <x:v>1119</x:v>
       </x:c>
       <x:c r="I331" s="3" t="s">
         <x:v>1120</x:v>
       </x:c>
       <x:c r="J331" s="4">
         <x:v>30316.23</x:v>
       </x:c>
       <x:c r="K331" s="4">
         <x:v>30316.23</x:v>
       </x:c>
       <x:c r="L331" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M331" s="4">
         <x:v>30316.23</x:v>
       </x:c>
       <x:c r="N331" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O331" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:15">
       <x:c r="A332" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B332" s="3" t="s">
         <x:v>1121</x:v>
       </x:c>
       <x:c r="C332" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D332" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E332" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F332" s="3" t="s">
         <x:v>1122</x:v>
       </x:c>
       <x:c r="G332" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H332" s="3" t="s">
         <x:v>1123</x:v>
       </x:c>
       <x:c r="I332" s="3" t="s">
         <x:v>1124</x:v>
       </x:c>
       <x:c r="J332" s="4">
         <x:v>28489.3</x:v>
       </x:c>
       <x:c r="K332" s="4">
         <x:v>28489.3</x:v>
       </x:c>
       <x:c r="L332" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M332" s="4">
         <x:v>28489.29</x:v>
       </x:c>
       <x:c r="N332" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O332" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:15">
       <x:c r="A333" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B333" s="3" t="s">
         <x:v>1125</x:v>
       </x:c>
       <x:c r="C333" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E333" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F333" s="3" t="s">
         <x:v>1126</x:v>
       </x:c>
       <x:c r="G333" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H333" s="3" t="s">
         <x:v>1127</x:v>
       </x:c>
       <x:c r="I333" s="3" t="s">
         <x:v>1128</x:v>
       </x:c>
       <x:c r="J333" s="4">
         <x:v>25087.98</x:v>
       </x:c>
       <x:c r="K333" s="4">
         <x:v>25087.98</x:v>
       </x:c>
       <x:c r="L333" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M333" s="4">
         <x:v>25088</x:v>
       </x:c>
       <x:c r="N333" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O333" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:15">
       <x:c r="A334" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B334" s="3" t="s">
         <x:v>1129</x:v>
       </x:c>
       <x:c r="C334" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D334" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E334" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F334" s="3" t="s">
         <x:v>1130</x:v>
       </x:c>
       <x:c r="G334" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H334" s="3" t="s">
         <x:v>1131</x:v>
       </x:c>
       <x:c r="I334" s="3" t="s">
         <x:v>1132</x:v>
       </x:c>
       <x:c r="J334" s="4">
         <x:v>20694.35</x:v>
       </x:c>
       <x:c r="K334" s="4">
         <x:v>20694.35</x:v>
       </x:c>
       <x:c r="L334" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M334" s="4">
         <x:v>20694.33</x:v>
       </x:c>
       <x:c r="N334" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O334" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:15">
       <x:c r="A335" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B335" s="3" t="s">
         <x:v>1133</x:v>
       </x:c>
       <x:c r="C335" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E335" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F335" s="3" t="s">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="G335" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H335" s="3" t="s">
         <x:v>1135</x:v>
       </x:c>
       <x:c r="I335" s="3" t="s">
         <x:v>1136</x:v>
       </x:c>
       <x:c r="J335" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K335" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L335" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M335" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N335" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O335" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:15">
       <x:c r="A336" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B336" s="3" t="s">
         <x:v>1137</x:v>
       </x:c>
       <x:c r="C336" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D336" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E336" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F336" s="3" t="s">
         <x:v>1138</x:v>
       </x:c>
       <x:c r="G336" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H336" s="3" t="s">
         <x:v>1139</x:v>
       </x:c>
       <x:c r="I336" s="3" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="J336" s="4">
         <x:v>38886.91</x:v>
       </x:c>
       <x:c r="K336" s="4">
         <x:v>38886.91</x:v>
       </x:c>
       <x:c r="L336" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M336" s="4">
         <x:v>38886.93</x:v>
       </x:c>
       <x:c r="N336" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O336" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:15">
       <x:c r="A337" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B337" s="3" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C337" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E337" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F337" s="3" t="s">
         <x:v>1142</x:v>
       </x:c>
       <x:c r="G337" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H337" s="3" t="s">
         <x:v>1143</x:v>
       </x:c>
       <x:c r="I337" s="3" t="s">
         <x:v>1144</x:v>
       </x:c>
       <x:c r="J337" s="4">
         <x:v>83181.51</x:v>
       </x:c>
       <x:c r="K337" s="4">
         <x:v>83181.51</x:v>
       </x:c>
       <x:c r="L337" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M337" s="4">
         <x:v>83181.5</x:v>
       </x:c>
       <x:c r="N337" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O337" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:15">
       <x:c r="A338" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B338" s="3" t="s">
         <x:v>1145</x:v>
       </x:c>
       <x:c r="C338" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D338" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E338" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F338" s="3" t="s">
         <x:v>1146</x:v>
       </x:c>
       <x:c r="G338" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H338" s="3" t="s">
         <x:v>1147</x:v>
       </x:c>
       <x:c r="I338" s="3" t="s">
         <x:v>1148</x:v>
       </x:c>
       <x:c r="J338" s="4">
         <x:v>62859.65</x:v>
       </x:c>
       <x:c r="K338" s="4">
         <x:v>62859.65</x:v>
       </x:c>
       <x:c r="L338" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M338" s="4">
         <x:v>62859.64</x:v>
       </x:c>
       <x:c r="N338" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O338" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:15">
       <x:c r="A339" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B339" s="3" t="s">
         <x:v>1149</x:v>
       </x:c>
       <x:c r="C339" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D339" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E339" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F339" s="3" t="s">
         <x:v>1150</x:v>
       </x:c>
       <x:c r="G339" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H339" s="3" t="s">
         <x:v>1151</x:v>
       </x:c>
       <x:c r="I339" s="3" t="s">
         <x:v>1152</x:v>
       </x:c>
       <x:c r="J339" s="4">
         <x:v>37687.55</x:v>
       </x:c>
       <x:c r="K339" s="4">
         <x:v>37687.55</x:v>
       </x:c>
       <x:c r="L339" s="4">
         <x:v>0</x:v>
       </x:c>
@@ -23763,63 +23763,63 @@
       <x:c r="B342" s="3" t="s">
         <x:v>1163</x:v>
       </x:c>
       <x:c r="C342" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D342" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E342" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F342" s="3" t="s">
         <x:v>1164</x:v>
       </x:c>
       <x:c r="G342" s="3" t="s">
         <x:v>1165</x:v>
       </x:c>
       <x:c r="H342" s="3" t="s">
         <x:v>1166</x:v>
       </x:c>
       <x:c r="I342" s="3" t="s">
         <x:v>1167</x:v>
       </x:c>
       <x:c r="J342" s="4">
-        <x:v>133782.59</x:v>
+        <x:v>122515.23</x:v>
       </x:c>
       <x:c r="K342" s="4">
-        <x:v>133782.59</x:v>
+        <x:v>122515.23</x:v>
       </x:c>
       <x:c r="L342" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M342" s="4">
-        <x:v>133782.59</x:v>
+        <x:v>122515.24</x:v>
       </x:c>
       <x:c r="N342" s="5">
-        <x:v>24</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O342" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:15">
       <x:c r="A343" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B343" s="3" t="s">
         <x:v>1168</x:v>
       </x:c>
       <x:c r="C343" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D343" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E343" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F343" s="3" t="s">
         <x:v>1169</x:v>
       </x:c>
       <x:c r="G343" s="3" t="s">
@@ -23857,63 +23857,63 @@
       <x:c r="B344" s="3" t="s">
         <x:v>1163</x:v>
       </x:c>
       <x:c r="C344" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D344" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E344" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F344" s="3" t="s">
         <x:v>1172</x:v>
       </x:c>
       <x:c r="G344" s="3" t="s">
         <x:v>1165</x:v>
       </x:c>
       <x:c r="H344" s="3" t="s">
         <x:v>1173</x:v>
       </x:c>
       <x:c r="I344" s="3" t="s">
         <x:v>1174</x:v>
       </x:c>
       <x:c r="J344" s="4">
-        <x:v>122515.23</x:v>
+        <x:v>133782.59</x:v>
       </x:c>
       <x:c r="K344" s="4">
-        <x:v>122515.23</x:v>
+        <x:v>133782.59</x:v>
       </x:c>
       <x:c r="L344" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M344" s="4">
-        <x:v>122515.24</x:v>
+        <x:v>133782.59</x:v>
       </x:c>
       <x:c r="N344" s="5">
-        <x:v>37</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O344" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:15">
       <x:c r="A345" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B345" s="3" t="s">
         <x:v>1175</x:v>
       </x:c>
       <x:c r="C345" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E345" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F345" s="3" t="s">
         <x:v>1176</x:v>
       </x:c>
       <x:c r="G345" s="3" t="s">
@@ -24024,131 +24024,131 @@
       </x:c>
       <x:c r="K347" s="4">
         <x:v>225432.96</x:v>
       </x:c>
       <x:c r="L347" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M347" s="4">
         <x:v>225432.91</x:v>
       </x:c>
       <x:c r="N347" s="5">
         <x:v>37</x:v>
       </x:c>
       <x:c r="O347" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:15">
       <x:c r="A348" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B348" s="3" t="s">
         <x:v>1186</x:v>
       </x:c>
       <x:c r="C348" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D348" s="3" t="s">
-        <x:v>1158</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E348" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F348" s="3" t="s">
         <x:v>1187</x:v>
       </x:c>
       <x:c r="G348" s="3" t="s">
         <x:v>1188</x:v>
       </x:c>
       <x:c r="H348" s="3" t="s">
         <x:v>1189</x:v>
       </x:c>
       <x:c r="I348" s="3" t="s">
         <x:v>1190</x:v>
       </x:c>
       <x:c r="J348" s="4">
-        <x:v>254898.42</x:v>
+        <x:v>225651.23</x:v>
       </x:c>
       <x:c r="K348" s="4">
-        <x:v>254898.42</x:v>
+        <x:v>225651.23</x:v>
       </x:c>
       <x:c r="L348" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M348" s="4">
-        <x:v>254898.44</x:v>
+        <x:v>225627.48</x:v>
       </x:c>
       <x:c r="N348" s="5">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O348" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:15">
       <x:c r="A349" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B349" s="3" t="s">
         <x:v>1186</x:v>
       </x:c>
       <x:c r="C349" s="3" t="s">
-        <x:v>310</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s">
-        <x:v>311</x:v>
+        <x:v>1158</x:v>
       </x:c>
       <x:c r="E349" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F349" s="3" t="s">
         <x:v>1187</x:v>
       </x:c>
       <x:c r="G349" s="3" t="s">
         <x:v>1188</x:v>
       </x:c>
       <x:c r="H349" s="3" t="s">
         <x:v>1191</x:v>
       </x:c>
       <x:c r="I349" s="3" t="s">
         <x:v>1190</x:v>
       </x:c>
       <x:c r="J349" s="4">
-        <x:v>225651.23</x:v>
+        <x:v>254898.42</x:v>
       </x:c>
       <x:c r="K349" s="4">
-        <x:v>225651.23</x:v>
+        <x:v>254898.42</x:v>
       </x:c>
       <x:c r="L349" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M349" s="4">
-        <x:v>225627.48</x:v>
+        <x:v>254898.44</x:v>
       </x:c>
       <x:c r="N349" s="5">
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O349" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:15">
       <x:c r="A350" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B350" s="3" t="s">
         <x:v>1186</x:v>
       </x:c>
       <x:c r="C350" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D350" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E350" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F350" s="3" t="s">
         <x:v>1192</x:v>
       </x:c>
       <x:c r="G350" s="3" t="s">
@@ -24209,260 +24209,260 @@
       </x:c>
       <x:c r="J351" s="4">
         <x:v>71020.85</x:v>
       </x:c>
       <x:c r="K351" s="4">
         <x:v>71020.85</x:v>
       </x:c>
       <x:c r="L351" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M351" s="4">
         <x:v>71020.86</x:v>
       </x:c>
       <x:c r="N351" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O351" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:15">
       <x:c r="A352" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B352" s="3" t="s">
-        <x:v>1195</x:v>
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="C352" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D352" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E352" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F352" s="3" t="s">
-        <x:v>1200</x:v>
+        <x:v>1201</x:v>
       </x:c>
       <x:c r="G352" s="3" t="s">
         <x:v>1197</x:v>
       </x:c>
       <x:c r="H352" s="3" t="s">
-        <x:v>1201</x:v>
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="I352" s="3" t="s">
-        <x:v>1202</x:v>
+        <x:v>1203</x:v>
       </x:c>
       <x:c r="J352" s="4">
-        <x:v>110483.49</x:v>
+        <x:v>144694.94</x:v>
       </x:c>
       <x:c r="K352" s="4">
-        <x:v>110483.49</x:v>
+        <x:v>144694.94</x:v>
       </x:c>
       <x:c r="L352" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M352" s="4">
-        <x:v>110483.48</x:v>
+        <x:v>144694.93</x:v>
       </x:c>
       <x:c r="N352" s="5">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O352" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:15">
       <x:c r="A353" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B353" s="3" t="s">
-        <x:v>1203</x:v>
+        <x:v>1195</x:v>
       </x:c>
       <x:c r="C353" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E353" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F353" s="3" t="s">
         <x:v>1204</x:v>
       </x:c>
       <x:c r="G353" s="3" t="s">
         <x:v>1197</x:v>
       </x:c>
       <x:c r="H353" s="3" t="s">
         <x:v>1205</x:v>
       </x:c>
       <x:c r="I353" s="3" t="s">
         <x:v>1206</x:v>
       </x:c>
       <x:c r="J353" s="4">
-        <x:v>144694.94</x:v>
+        <x:v>110483.49</x:v>
       </x:c>
       <x:c r="K353" s="4">
-        <x:v>144694.94</x:v>
+        <x:v>110483.49</x:v>
       </x:c>
       <x:c r="L353" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M353" s="4">
-        <x:v>144694.93</x:v>
+        <x:v>110483.48</x:v>
       </x:c>
       <x:c r="N353" s="5">
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O353" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:15">
       <x:c r="A354" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B354" s="3" t="s">
         <x:v>1207</x:v>
       </x:c>
       <x:c r="C354" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D354" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E354" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F354" s="3" t="s">
         <x:v>1208</x:v>
       </x:c>
       <x:c r="G354" s="3" t="s">
         <x:v>1209</x:v>
       </x:c>
       <x:c r="H354" s="3" t="s">
         <x:v>1210</x:v>
       </x:c>
       <x:c r="I354" s="3" t="s">
         <x:v>1211</x:v>
       </x:c>
       <x:c r="J354" s="4">
-        <x:v>121133.86</x:v>
+        <x:v>113253.98</x:v>
       </x:c>
       <x:c r="K354" s="4">
-        <x:v>121133.86</x:v>
+        <x:v>113253.98</x:v>
       </x:c>
       <x:c r="L354" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M354" s="4">
-        <x:v>121133.86</x:v>
+        <x:v>113253.99</x:v>
       </x:c>
       <x:c r="N354" s="5">
-        <x:v>24</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O354" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:15">
       <x:c r="A355" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B355" s="3" t="s">
         <x:v>1212</x:v>
       </x:c>
       <x:c r="C355" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E355" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F355" s="3" t="s">
         <x:v>1208</x:v>
       </x:c>
       <x:c r="G355" s="3" t="s">
         <x:v>1209</x:v>
       </x:c>
       <x:c r="H355" s="3" t="s">
         <x:v>1213</x:v>
       </x:c>
       <x:c r="I355" s="3" t="s">
         <x:v>1214</x:v>
       </x:c>
       <x:c r="J355" s="4">
-        <x:v>113253.98</x:v>
+        <x:v>121133.86</x:v>
       </x:c>
       <x:c r="K355" s="4">
-        <x:v>113253.98</x:v>
+        <x:v>121133.86</x:v>
       </x:c>
       <x:c r="L355" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M355" s="4">
-        <x:v>113253.99</x:v>
+        <x:v>121133.86</x:v>
       </x:c>
       <x:c r="N355" s="5">
-        <x:v>37</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O355" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:15">
       <x:c r="A356" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B356" s="3" t="s">
-        <x:v>1212</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="C356" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D356" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E356" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F356" s="3" t="s">
         <x:v>1215</x:v>
       </x:c>
       <x:c r="G356" s="3" t="s">
         <x:v>1209</x:v>
       </x:c>
       <x:c r="H356" s="3" t="s">
         <x:v>1216</x:v>
       </x:c>
       <x:c r="I356" s="3" t="s">
-        <x:v>1211</x:v>
+        <x:v>1214</x:v>
       </x:c>
       <x:c r="J356" s="4">
         <x:v>173565.04</x:v>
       </x:c>
       <x:c r="K356" s="4">
         <x:v>173565.04</x:v>
       </x:c>
       <x:c r="L356" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M356" s="4">
         <x:v>173565.04</x:v>
       </x:c>
       <x:c r="N356" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O356" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:15">
       <x:c r="A357" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B357" s="3" t="s">
@@ -24609,133 +24609,133 @@
       <x:c r="B360" s="3" t="s">
         <x:v>1230</x:v>
       </x:c>
       <x:c r="C360" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D360" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E360" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F360" s="3" t="s">
         <x:v>1231</x:v>
       </x:c>
       <x:c r="G360" s="3" t="s">
         <x:v>1232</x:v>
       </x:c>
       <x:c r="H360" s="3" t="s">
         <x:v>1233</x:v>
       </x:c>
       <x:c r="I360" s="3" t="s">
         <x:v>1234</x:v>
       </x:c>
       <x:c r="J360" s="4">
-        <x:v>136825.18</x:v>
+        <x:v>151485.76</x:v>
       </x:c>
       <x:c r="K360" s="4">
-        <x:v>136825.18</x:v>
+        <x:v>151485.76</x:v>
       </x:c>
       <x:c r="L360" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M360" s="4">
-        <x:v>136825.18</x:v>
+        <x:v>151485.72</x:v>
       </x:c>
       <x:c r="N360" s="5">
-        <x:v>24</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O360" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:15">
       <x:c r="A361" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B361" s="3" t="s">
         <x:v>1230</x:v>
       </x:c>
       <x:c r="C361" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E361" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F361" s="3" t="s">
         <x:v>1235</x:v>
       </x:c>
       <x:c r="G361" s="3" t="s">
         <x:v>1232</x:v>
       </x:c>
       <x:c r="H361" s="3" t="s">
         <x:v>1236</x:v>
       </x:c>
       <x:c r="I361" s="3" t="s">
         <x:v>1237</x:v>
       </x:c>
       <x:c r="J361" s="4">
-        <x:v>151485.76</x:v>
+        <x:v>136825.18</x:v>
       </x:c>
       <x:c r="K361" s="4">
-        <x:v>151485.76</x:v>
+        <x:v>136825.18</x:v>
       </x:c>
       <x:c r="L361" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M361" s="4">
-        <x:v>151485.72</x:v>
+        <x:v>136825.18</x:v>
       </x:c>
       <x:c r="N361" s="5">
-        <x:v>37</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O361" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:15">
       <x:c r="A362" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B362" s="3" t="s">
         <x:v>1230</x:v>
       </x:c>
       <x:c r="C362" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D362" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E362" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F362" s="3" t="s">
-        <x:v>1235</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="G362" s="3" t="s">
         <x:v>1232</x:v>
       </x:c>
       <x:c r="H362" s="3" t="s">
         <x:v>1238</x:v>
       </x:c>
       <x:c r="I362" s="3" t="s">
         <x:v>1239</x:v>
       </x:c>
       <x:c r="J362" s="4">
         <x:v>179394.09</x:v>
       </x:c>
       <x:c r="K362" s="4">
         <x:v>179394.09</x:v>
       </x:c>
       <x:c r="L362" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M362" s="4">
         <x:v>179394.09</x:v>
       </x:c>
       <x:c r="N362" s="5">
         <x:v>36</x:v>
       </x:c>
@@ -24797,110 +24797,110 @@
       <x:c r="B364" s="3" t="s">
         <x:v>1245</x:v>
       </x:c>
       <x:c r="C364" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D364" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E364" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F364" s="3" t="s">
         <x:v>1246</x:v>
       </x:c>
       <x:c r="G364" s="3" t="s">
         <x:v>1247</x:v>
       </x:c>
       <x:c r="H364" s="3" t="s">
         <x:v>1248</x:v>
       </x:c>
       <x:c r="I364" s="3" t="s">
         <x:v>1249</x:v>
       </x:c>
       <x:c r="J364" s="4">
-        <x:v>117382.33</x:v>
+        <x:v>137053.4</x:v>
       </x:c>
       <x:c r="K364" s="4">
-        <x:v>117382.33</x:v>
+        <x:v>137053.4</x:v>
       </x:c>
       <x:c r="L364" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M364" s="4">
-        <x:v>117382.38</x:v>
+        <x:v>137053.39</x:v>
       </x:c>
       <x:c r="N364" s="5">
-        <x:v>37</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O364" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:15">
       <x:c r="A365" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B365" s="3" t="s">
         <x:v>1250</x:v>
       </x:c>
       <x:c r="C365" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E365" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F365" s="3" t="s">
         <x:v>1251</x:v>
       </x:c>
       <x:c r="G365" s="3" t="s">
         <x:v>1247</x:v>
       </x:c>
       <x:c r="H365" s="3" t="s">
         <x:v>1252</x:v>
       </x:c>
       <x:c r="I365" s="3" t="s">
         <x:v>1253</x:v>
       </x:c>
       <x:c r="J365" s="4">
-        <x:v>137053.4</x:v>
+        <x:v>117382.33</x:v>
       </x:c>
       <x:c r="K365" s="4">
-        <x:v>137053.4</x:v>
+        <x:v>117382.33</x:v>
       </x:c>
       <x:c r="L365" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M365" s="4">
-        <x:v>137053.39</x:v>
+        <x:v>117382.38</x:v>
       </x:c>
       <x:c r="N365" s="5">
-        <x:v>24</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O365" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:15">
       <x:c r="A366" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B366" s="3" t="s">
         <x:v>1254</x:v>
       </x:c>
       <x:c r="C366" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D366" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E366" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F366" s="3" t="s">
         <x:v>1255</x:v>
       </x:c>
       <x:c r="G366" s="3" t="s">
@@ -24938,157 +24938,157 @@
       <x:c r="B367" s="3" t="s">
         <x:v>1254</x:v>
       </x:c>
       <x:c r="C367" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E367" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F367" s="3" t="s">
         <x:v>1258</x:v>
       </x:c>
       <x:c r="G367" s="3" t="s">
         <x:v>1259</x:v>
       </x:c>
       <x:c r="H367" s="3" t="s">
         <x:v>1260</x:v>
       </x:c>
       <x:c r="I367" s="3" t="s">
         <x:v>1261</x:v>
       </x:c>
       <x:c r="J367" s="4">
-        <x:v>189094.18</x:v>
+        <x:v>136283.68</x:v>
       </x:c>
       <x:c r="K367" s="4">
-        <x:v>189094.18</x:v>
+        <x:v>136283.68</x:v>
       </x:c>
       <x:c r="L367" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M367" s="4">
-        <x:v>189094.16</x:v>
+        <x:v>136283.68</x:v>
       </x:c>
       <x:c r="N367" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O367" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:15">
       <x:c r="A368" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B368" s="3" t="s">
         <x:v>1254</x:v>
       </x:c>
       <x:c r="C368" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D368" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E368" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F368" s="3" t="s">
         <x:v>1262</x:v>
       </x:c>
       <x:c r="G368" s="3" t="s">
         <x:v>1259</x:v>
       </x:c>
       <x:c r="H368" s="3" t="s">
         <x:v>1263</x:v>
       </x:c>
       <x:c r="I368" s="3" t="s">
         <x:v>1264</x:v>
       </x:c>
       <x:c r="J368" s="4">
-        <x:v>136283.68</x:v>
+        <x:v>189094.18</x:v>
       </x:c>
       <x:c r="K368" s="4">
-        <x:v>136283.68</x:v>
+        <x:v>189094.18</x:v>
       </x:c>
       <x:c r="L368" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M368" s="4">
-        <x:v>136283.68</x:v>
+        <x:v>189094.16</x:v>
       </x:c>
       <x:c r="N368" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O368" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:15">
       <x:c r="A369" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B369" s="3" t="s">
         <x:v>1265</x:v>
       </x:c>
       <x:c r="C369" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E369" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F369" s="3" t="s">
         <x:v>1266</x:v>
       </x:c>
       <x:c r="G369" s="3" t="s">
         <x:v>1267</x:v>
       </x:c>
       <x:c r="H369" s="3" t="s">
         <x:v>1268</x:v>
       </x:c>
       <x:c r="I369" s="3" t="s">
         <x:v>1269</x:v>
       </x:c>
       <x:c r="J369" s="4">
-        <x:v>138824.67</x:v>
+        <x:v>111491.65</x:v>
       </x:c>
       <x:c r="K369" s="4">
-        <x:v>138824.67</x:v>
+        <x:v>111491.65</x:v>
       </x:c>
       <x:c r="L369" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M369" s="4">
-        <x:v>138824.67</x:v>
+        <x:v>111491.63</x:v>
       </x:c>
       <x:c r="N369" s="5">
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O369" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:15">
       <x:c r="A370" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B370" s="3" t="s">
         <x:v>1270</x:v>
       </x:c>
       <x:c r="C370" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D370" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E370" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F370" s="3" t="s">
         <x:v>1271</x:v>
       </x:c>
       <x:c r="G370" s="3" t="s">
@@ -25126,204 +25126,204 @@
       <x:c r="B371" s="3" t="s">
         <x:v>1265</x:v>
       </x:c>
       <x:c r="C371" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E371" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F371" s="3" t="s">
         <x:v>1274</x:v>
       </x:c>
       <x:c r="G371" s="3" t="s">
         <x:v>1267</x:v>
       </x:c>
       <x:c r="H371" s="3" t="s">
         <x:v>1275</x:v>
       </x:c>
       <x:c r="I371" s="3" t="s">
         <x:v>1276</x:v>
       </x:c>
       <x:c r="J371" s="4">
-        <x:v>111491.65</x:v>
+        <x:v>138824.67</x:v>
       </x:c>
       <x:c r="K371" s="4">
-        <x:v>111491.65</x:v>
+        <x:v>138824.67</x:v>
       </x:c>
       <x:c r="L371" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M371" s="4">
-        <x:v>111491.63</x:v>
+        <x:v>138824.67</x:v>
       </x:c>
       <x:c r="N371" s="5">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O371" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:15">
       <x:c r="A372" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B372" s="3" t="s">
         <x:v>1277</x:v>
       </x:c>
       <x:c r="C372" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D372" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E372" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F372" s="3" t="s">
         <x:v>1278</x:v>
       </x:c>
       <x:c r="G372" s="3" t="s">
         <x:v>1279</x:v>
       </x:c>
       <x:c r="H372" s="3" t="s">
         <x:v>1280</x:v>
       </x:c>
       <x:c r="I372" s="3" t="s">
         <x:v>1281</x:v>
       </x:c>
       <x:c r="J372" s="4">
-        <x:v>99864.59</x:v>
+        <x:v>124860.64</x:v>
       </x:c>
       <x:c r="K372" s="4">
-        <x:v>99864.59</x:v>
+        <x:v>124860.64</x:v>
       </x:c>
       <x:c r="L372" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M372" s="4">
-        <x:v>99864.58</x:v>
+        <x:v>124860.63</x:v>
       </x:c>
       <x:c r="N372" s="5">
-        <x:v>24</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O372" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:15">
       <x:c r="A373" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B373" s="3" t="s">
         <x:v>1277</x:v>
       </x:c>
       <x:c r="C373" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E373" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F373" s="3" t="s">
         <x:v>1282</x:v>
       </x:c>
       <x:c r="G373" s="3" t="s">
         <x:v>1279</x:v>
       </x:c>
       <x:c r="H373" s="3" t="s">
         <x:v>1283</x:v>
       </x:c>
       <x:c r="I373" s="3" t="s">
         <x:v>1284</x:v>
       </x:c>
       <x:c r="J373" s="4">
-        <x:v>125032.27</x:v>
+        <x:v>99864.59</x:v>
       </x:c>
       <x:c r="K373" s="4">
-        <x:v>125032.27</x:v>
+        <x:v>99864.59</x:v>
       </x:c>
       <x:c r="L373" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M373" s="4">
-        <x:v>125032.26</x:v>
+        <x:v>99864.58</x:v>
       </x:c>
       <x:c r="N373" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O373" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:15">
       <x:c r="A374" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B374" s="3" t="s">
         <x:v>1277</x:v>
       </x:c>
       <x:c r="C374" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D374" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E374" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F374" s="3" t="s">
         <x:v>1285</x:v>
       </x:c>
       <x:c r="G374" s="3" t="s">
         <x:v>1279</x:v>
       </x:c>
       <x:c r="H374" s="3" t="s">
         <x:v>1286</x:v>
       </x:c>
       <x:c r="I374" s="3" t="s">
         <x:v>1287</x:v>
       </x:c>
       <x:c r="J374" s="4">
-        <x:v>124860.64</x:v>
+        <x:v>125032.27</x:v>
       </x:c>
       <x:c r="K374" s="4">
-        <x:v>124860.64</x:v>
+        <x:v>125032.27</x:v>
       </x:c>
       <x:c r="L374" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M374" s="4">
-        <x:v>124860.63</x:v>
+        <x:v>125032.26</x:v>
       </x:c>
       <x:c r="N374" s="5">
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O374" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:15">
       <x:c r="A375" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B375" s="3" t="s">
         <x:v>1288</x:v>
       </x:c>
       <x:c r="C375" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E375" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F375" s="3" t="s">
         <x:v>1289</x:v>
       </x:c>
       <x:c r="G375" s="3" t="s">
@@ -25455,768 +25455,768 @@
       <x:c r="B378" s="3" t="s">
         <x:v>1297</x:v>
       </x:c>
       <x:c r="C378" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D378" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E378" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F378" s="3" t="s">
         <x:v>1298</x:v>
       </x:c>
       <x:c r="G378" s="3" t="s">
         <x:v>1299</x:v>
       </x:c>
       <x:c r="H378" s="3" t="s">
         <x:v>1300</x:v>
       </x:c>
       <x:c r="I378" s="3" t="s">
         <x:v>1301</x:v>
       </x:c>
       <x:c r="J378" s="4">
-        <x:v>181550.55</x:v>
+        <x:v>145532.22</x:v>
       </x:c>
       <x:c r="K378" s="4">
-        <x:v>181550.55</x:v>
+        <x:v>145532.22</x:v>
       </x:c>
       <x:c r="L378" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M378" s="4">
-        <x:v>181550.57</x:v>
+        <x:v>145532.2</x:v>
       </x:c>
       <x:c r="N378" s="5">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O378" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:15">
       <x:c r="A379" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B379" s="3" t="s">
-        <x:v>1297</x:v>
+        <x:v>1302</x:v>
       </x:c>
       <x:c r="C379" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E379" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F379" s="3" t="s">
-        <x:v>1302</x:v>
+        <x:v>1303</x:v>
       </x:c>
       <x:c r="G379" s="3" t="s">
-        <x:v>1299</x:v>
+        <x:v>1304</x:v>
       </x:c>
       <x:c r="H379" s="3" t="s">
-        <x:v>1303</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="I379" s="3" t="s">
-        <x:v>1304</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="J379" s="4">
         <x:v>137209.06</x:v>
       </x:c>
       <x:c r="K379" s="4">
         <x:v>137209.06</x:v>
       </x:c>
       <x:c r="L379" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M379" s="4">
         <x:v>137209.06</x:v>
       </x:c>
       <x:c r="N379" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O379" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:15">
       <x:c r="A380" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B380" s="3" t="s">
-        <x:v>1305</x:v>
+        <x:v>1302</x:v>
       </x:c>
       <x:c r="C380" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D380" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E380" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F380" s="3" t="s">
         <x:v>1298</x:v>
       </x:c>
       <x:c r="G380" s="3" t="s">
-        <x:v>1306</x:v>
+        <x:v>1304</x:v>
       </x:c>
       <x:c r="H380" s="3" t="s">
         <x:v>1307</x:v>
       </x:c>
       <x:c r="I380" s="3" t="s">
         <x:v>1308</x:v>
       </x:c>
       <x:c r="J380" s="4">
-        <x:v>145532.22</x:v>
+        <x:v>181550.55</x:v>
       </x:c>
       <x:c r="K380" s="4">
-        <x:v>145532.22</x:v>
+        <x:v>181550.55</x:v>
       </x:c>
       <x:c r="L380" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M380" s="4">
-        <x:v>145532.2</x:v>
+        <x:v>181550.57</x:v>
       </x:c>
       <x:c r="N380" s="5">
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O380" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:15">
       <x:c r="A381" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B381" s="3" t="s">
         <x:v>1309</x:v>
       </x:c>
       <x:c r="C381" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E381" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F381" s="3" t="s">
         <x:v>1310</x:v>
       </x:c>
       <x:c r="G381" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>1311</x:v>
       </x:c>
       <x:c r="H381" s="3" t="s">
-        <x:v>1311</x:v>
+        <x:v>1312</x:v>
       </x:c>
       <x:c r="I381" s="3" t="s">
-        <x:v>1312</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="J381" s="4">
-        <x:v>133059.78</x:v>
+        <x:v>184370.88</x:v>
       </x:c>
       <x:c r="K381" s="4">
-        <x:v>133059.78</x:v>
+        <x:v>184370.88</x:v>
       </x:c>
       <x:c r="L381" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M381" s="4">
-        <x:v>133059.75</x:v>
+        <x:v>184370.89</x:v>
       </x:c>
       <x:c r="N381" s="5">
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O381" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:15">
       <x:c r="A382" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B382" s="3" t="s">
-        <x:v>1313</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="C382" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D382" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E382" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F382" s="3" t="s">
-        <x:v>1314</x:v>
+        <x:v>1315</x:v>
       </x:c>
       <x:c r="G382" s="3" t="s">
-        <x:v>1315</x:v>
+        <x:v>1311</x:v>
       </x:c>
       <x:c r="H382" s="3" t="s">
         <x:v>1316</x:v>
       </x:c>
       <x:c r="I382" s="3" t="s">
         <x:v>1317</x:v>
       </x:c>
       <x:c r="J382" s="4">
         <x:v>134670.33</x:v>
       </x:c>
       <x:c r="K382" s="4">
         <x:v>134670.33</x:v>
       </x:c>
       <x:c r="L382" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M382" s="4">
         <x:v>134670.32</x:v>
       </x:c>
       <x:c r="N382" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O382" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:15">
       <x:c r="A383" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B383" s="3" t="s">
         <x:v>1318</x:v>
       </x:c>
       <x:c r="C383" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D383" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E383" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F383" s="3" t="s">
         <x:v>1319</x:v>
       </x:c>
       <x:c r="G383" s="3" t="s">
-        <x:v>1315</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H383" s="3" t="s">
         <x:v>1320</x:v>
       </x:c>
       <x:c r="I383" s="3" t="s">
         <x:v>1321</x:v>
       </x:c>
       <x:c r="J383" s="4">
-        <x:v>184370.88</x:v>
+        <x:v>133059.78</x:v>
       </x:c>
       <x:c r="K383" s="4">
-        <x:v>184370.88</x:v>
+        <x:v>133059.78</x:v>
       </x:c>
       <x:c r="L383" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M383" s="4">
-        <x:v>184370.89</x:v>
+        <x:v>133059.75</x:v>
       </x:c>
       <x:c r="N383" s="5">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O383" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:15">
       <x:c r="A384" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B384" s="3" t="s">
         <x:v>1322</x:v>
       </x:c>
       <x:c r="C384" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D384" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E384" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F384" s="3" t="s">
         <x:v>1323</x:v>
       </x:c>
       <x:c r="G384" s="3" t="s">
         <x:v>1324</x:v>
       </x:c>
       <x:c r="H384" s="3" t="s">
         <x:v>1325</x:v>
       </x:c>
       <x:c r="I384" s="3" t="s">
         <x:v>1326</x:v>
       </x:c>
       <x:c r="J384" s="4">
-        <x:v>189205.39</x:v>
+        <x:v>220241.13</x:v>
       </x:c>
       <x:c r="K384" s="4">
-        <x:v>189205.39</x:v>
+        <x:v>220241.13</x:v>
       </x:c>
       <x:c r="L384" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M384" s="4">
-        <x:v>189205.4</x:v>
+        <x:v>220241.12</x:v>
       </x:c>
       <x:c r="N384" s="5">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O384" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:15">
       <x:c r="A385" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B385" s="3" t="s">
         <x:v>1327</x:v>
       </x:c>
       <x:c r="C385" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E385" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F385" s="3" t="s">
         <x:v>1328</x:v>
       </x:c>
       <x:c r="G385" s="3" t="s">
-        <x:v>1324</x:v>
+        <x:v>1329</x:v>
       </x:c>
       <x:c r="H385" s="3" t="s">
-        <x:v>1329</x:v>
+        <x:v>1330</x:v>
       </x:c>
       <x:c r="I385" s="3" t="s">
-        <x:v>1330</x:v>
+        <x:v>1331</x:v>
       </x:c>
       <x:c r="J385" s="4">
         <x:v>181353.12</x:v>
       </x:c>
       <x:c r="K385" s="4">
         <x:v>181353.12</x:v>
       </x:c>
       <x:c r="L385" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M385" s="4">
         <x:v>181353.12</x:v>
       </x:c>
       <x:c r="N385" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O385" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:15">
       <x:c r="A386" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B386" s="3" t="s">
-        <x:v>1331</x:v>
+        <x:v>1332</x:v>
       </x:c>
       <x:c r="C386" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D386" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E386" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F386" s="3" t="s">
-        <x:v>1332</x:v>
+        <x:v>1333</x:v>
       </x:c>
       <x:c r="G386" s="3" t="s">
-        <x:v>1333</x:v>
+        <x:v>1329</x:v>
       </x:c>
       <x:c r="H386" s="3" t="s">
         <x:v>1334</x:v>
       </x:c>
       <x:c r="I386" s="3" t="s">
         <x:v>1335</x:v>
       </x:c>
       <x:c r="J386" s="4">
-        <x:v>220241.13</x:v>
+        <x:v>189205.39</x:v>
       </x:c>
       <x:c r="K386" s="4">
-        <x:v>220241.13</x:v>
+        <x:v>189205.39</x:v>
       </x:c>
       <x:c r="L386" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M386" s="4">
-        <x:v>220241.12</x:v>
+        <x:v>189205.4</x:v>
       </x:c>
       <x:c r="N386" s="5">
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O386" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:15">
       <x:c r="A387" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B387" s="3" t="s">
         <x:v>1336</x:v>
       </x:c>
       <x:c r="C387" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E387" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F387" s="3" t="s">
         <x:v>1337</x:v>
       </x:c>
       <x:c r="G387" s="3" t="s">
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="H387" s="3" t="s">
         <x:v>1338</x:v>
       </x:c>
-      <x:c r="H387" s="3" t="s">
+      <x:c r="I387" s="3" t="s">
         <x:v>1339</x:v>
       </x:c>
-      <x:c r="I387" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J387" s="4">
-        <x:v>149782.96</x:v>
+        <x:v>130622.9</x:v>
       </x:c>
       <x:c r="K387" s="4">
-        <x:v>149782.96</x:v>
+        <x:v>130622.9</x:v>
       </x:c>
       <x:c r="L387" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M387" s="4">
-        <x:v>149782.97</x:v>
+        <x:v>130622.91</x:v>
       </x:c>
       <x:c r="N387" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O387" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:15">
       <x:c r="A388" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B388" s="3" t="s">
-        <x:v>1341</x:v>
+        <x:v>1340</x:v>
       </x:c>
       <x:c r="C388" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D388" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E388" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F388" s="3" t="s">
+        <x:v>1341</x:v>
+      </x:c>
+      <x:c r="G388" s="3" t="s">
         <x:v>1342</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1338</x:v>
       </x:c>
       <x:c r="H388" s="3" t="s">
         <x:v>1343</x:v>
       </x:c>
       <x:c r="I388" s="3" t="s">
         <x:v>1344</x:v>
       </x:c>
       <x:c r="J388" s="4">
-        <x:v>239804.61</x:v>
+        <x:v>149782.96</x:v>
       </x:c>
       <x:c r="K388" s="4">
-        <x:v>239804.61</x:v>
+        <x:v>149782.96</x:v>
       </x:c>
       <x:c r="L388" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M388" s="4">
-        <x:v>239804.61</x:v>
+        <x:v>149782.97</x:v>
       </x:c>
       <x:c r="N388" s="5">
-        <x:v>37</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O388" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:15">
       <x:c r="A389" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B389" s="3" t="s">
-        <x:v>1341</x:v>
+        <x:v>1336</x:v>
       </x:c>
       <x:c r="C389" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E389" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F389" s="3" t="s">
+        <x:v>1337</x:v>
+      </x:c>
+      <x:c r="G389" s="3" t="s">
         <x:v>1342</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>582</x:v>
       </x:c>
       <x:c r="H389" s="3" t="s">
         <x:v>1345</x:v>
       </x:c>
       <x:c r="I389" s="3" t="s">
         <x:v>1346</x:v>
       </x:c>
       <x:c r="J389" s="4">
-        <x:v>130622.9</x:v>
+        <x:v>239804.61</x:v>
       </x:c>
       <x:c r="K389" s="4">
-        <x:v>130622.9</x:v>
+        <x:v>239804.61</x:v>
       </x:c>
       <x:c r="L389" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M389" s="4">
-        <x:v>130622.91</x:v>
+        <x:v>239804.61</x:v>
       </x:c>
       <x:c r="N389" s="5">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O389" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:15">
       <x:c r="A390" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B390" s="3" t="s">
         <x:v>1347</x:v>
       </x:c>
       <x:c r="C390" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D390" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E390" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F390" s="3" t="s">
         <x:v>1348</x:v>
       </x:c>
       <x:c r="G390" s="3" t="s">
         <x:v>1349</x:v>
       </x:c>
       <x:c r="H390" s="3" t="s">
         <x:v>1350</x:v>
       </x:c>
       <x:c r="I390" s="3" t="s">
         <x:v>1351</x:v>
       </x:c>
       <x:c r="J390" s="4">
-        <x:v>136360.42</x:v>
+        <x:v>142850.11</x:v>
       </x:c>
       <x:c r="K390" s="4">
-        <x:v>136360.42</x:v>
+        <x:v>142850.11</x:v>
       </x:c>
       <x:c r="L390" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M390" s="4">
-        <x:v>136360.43</x:v>
+        <x:v>142850.13</x:v>
       </x:c>
       <x:c r="N390" s="5">
-        <x:v>24</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O390" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:15">
       <x:c r="A391" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B391" s="3" t="s">
         <x:v>1352</x:v>
       </x:c>
       <x:c r="C391" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E391" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F391" s="3" t="s">
         <x:v>1353</x:v>
       </x:c>
       <x:c r="G391" s="3" t="s">
         <x:v>1349</x:v>
       </x:c>
       <x:c r="H391" s="3" t="s">
         <x:v>1354</x:v>
       </x:c>
       <x:c r="I391" s="3" t="s">
         <x:v>1355</x:v>
       </x:c>
       <x:c r="J391" s="4">
-        <x:v>155330.65</x:v>
+        <x:v>136360.42</x:v>
       </x:c>
       <x:c r="K391" s="4">
-        <x:v>155330.65</x:v>
+        <x:v>136360.42</x:v>
       </x:c>
       <x:c r="L391" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M391" s="4">
-        <x:v>155330.65</x:v>
+        <x:v>136360.43</x:v>
       </x:c>
       <x:c r="N391" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O391" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:15">
       <x:c r="A392" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B392" s="3" t="s">
-        <x:v>1352</x:v>
+        <x:v>1347</x:v>
       </x:c>
       <x:c r="C392" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D392" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E392" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F392" s="3" t="s">
-        <x:v>1353</x:v>
+        <x:v>1348</x:v>
       </x:c>
       <x:c r="G392" s="3" t="s">
         <x:v>1349</x:v>
       </x:c>
       <x:c r="H392" s="3" t="s">
         <x:v>1356</x:v>
       </x:c>
       <x:c r="I392" s="3" t="s">
         <x:v>1357</x:v>
       </x:c>
       <x:c r="J392" s="4">
-        <x:v>142850.11</x:v>
+        <x:v>155330.65</x:v>
       </x:c>
       <x:c r="K392" s="4">
-        <x:v>142850.11</x:v>
+        <x:v>155330.65</x:v>
       </x:c>
       <x:c r="L392" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M392" s="4">
-        <x:v>142850.13</x:v>
+        <x:v>155330.65</x:v>
       </x:c>
       <x:c r="N392" s="5">
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O392" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:15">
       <x:c r="A393" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B393" s="3" t="s">
         <x:v>1358</x:v>
       </x:c>
       <x:c r="C393" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E393" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F393" s="3" t="s">
         <x:v>1359</x:v>
       </x:c>
       <x:c r="G393" s="3" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="H393" s="3" t="s">
         <x:v>1360</x:v>
       </x:c>
       <x:c r="I393" s="3" t="s">
         <x:v>1361</x:v>
       </x:c>
       <x:c r="J393" s="4">
-        <x:v>250333.94</x:v>
+        <x:v>255054.71</x:v>
       </x:c>
       <x:c r="K393" s="4">
-        <x:v>250333.94</x:v>
+        <x:v>255054.71</x:v>
       </x:c>
       <x:c r="L393" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M393" s="4">
-        <x:v>250333.91</x:v>
+        <x:v>255054.7</x:v>
       </x:c>
       <x:c r="N393" s="5">
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O393" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:15">
       <x:c r="A394" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B394" s="3" t="s">
         <x:v>1362</x:v>
       </x:c>
       <x:c r="C394" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D394" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E394" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F394" s="3" t="s">
         <x:v>1363</x:v>
       </x:c>
       <x:c r="G394" s="3" t="s">
@@ -26254,63 +26254,63 @@
       <x:c r="B395" s="3" t="s">
         <x:v>1358</x:v>
       </x:c>
       <x:c r="C395" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E395" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F395" s="3" t="s">
         <x:v>1359</x:v>
       </x:c>
       <x:c r="G395" s="3" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="H395" s="3" t="s">
         <x:v>1366</x:v>
       </x:c>
       <x:c r="I395" s="3" t="s">
         <x:v>1367</x:v>
       </x:c>
       <x:c r="J395" s="4">
-        <x:v>255054.71</x:v>
+        <x:v>250333.94</x:v>
       </x:c>
       <x:c r="K395" s="4">
-        <x:v>255054.71</x:v>
+        <x:v>250333.94</x:v>
       </x:c>
       <x:c r="L395" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M395" s="4">
-        <x:v>255054.7</x:v>
+        <x:v>250333.91</x:v>
       </x:c>
       <x:c r="N395" s="5">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O395" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:15">
       <x:c r="A396" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B396" s="3" t="s">
         <x:v>1368</x:v>
       </x:c>
       <x:c r="C396" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D396" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E396" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F396" s="3" t="s">
         <x:v>1369</x:v>
       </x:c>
       <x:c r="G396" s="3" t="s">
@@ -26324,134 +26324,134 @@
       </x:c>
       <x:c r="J396" s="4">
         <x:v>156448.33</x:v>
       </x:c>
       <x:c r="K396" s="4">
         <x:v>156448.33</x:v>
       </x:c>
       <x:c r="L396" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M396" s="4">
         <x:v>156448.33</x:v>
       </x:c>
       <x:c r="N396" s="5">
         <x:v>37</x:v>
       </x:c>
       <x:c r="O396" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:15">
       <x:c r="A397" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B397" s="3" t="s">
-        <x:v>1368</x:v>
+        <x:v>1373</x:v>
       </x:c>
       <x:c r="C397" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E397" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F397" s="3" t="s">
-        <x:v>1369</x:v>
+        <x:v>1374</x:v>
       </x:c>
       <x:c r="G397" s="3" t="s">
         <x:v>1370</x:v>
       </x:c>
       <x:c r="H397" s="3" t="s">
-        <x:v>1373</x:v>
+        <x:v>1375</x:v>
       </x:c>
       <x:c r="I397" s="3" t="s">
         <x:v>1372</x:v>
       </x:c>
       <x:c r="J397" s="4">
-        <x:v>150819.09</x:v>
+        <x:v>130598.71</x:v>
       </x:c>
       <x:c r="K397" s="4">
-        <x:v>150819.09</x:v>
+        <x:v>130598.71</x:v>
       </x:c>
       <x:c r="L397" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M397" s="4">
-        <x:v>150819.1</x:v>
+        <x:v>130598.71</x:v>
       </x:c>
       <x:c r="N397" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O397" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:15">
       <x:c r="A398" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B398" s="3" t="s">
-        <x:v>1374</x:v>
+        <x:v>1368</x:v>
       </x:c>
       <x:c r="C398" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D398" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E398" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F398" s="3" t="s">
-        <x:v>1375</x:v>
+        <x:v>1369</x:v>
       </x:c>
       <x:c r="G398" s="3" t="s">
         <x:v>1370</x:v>
       </x:c>
       <x:c r="H398" s="3" t="s">
         <x:v>1376</x:v>
       </x:c>
       <x:c r="I398" s="3" t="s">
         <x:v>1372</x:v>
       </x:c>
       <x:c r="J398" s="4">
-        <x:v>130598.71</x:v>
+        <x:v>150819.09</x:v>
       </x:c>
       <x:c r="K398" s="4">
-        <x:v>130598.71</x:v>
+        <x:v>150819.09</x:v>
       </x:c>
       <x:c r="L398" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M398" s="4">
-        <x:v>130598.71</x:v>
+        <x:v>150819.1</x:v>
       </x:c>
       <x:c r="N398" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O398" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:15">
       <x:c r="A399" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B399" s="3" t="s">
         <x:v>1377</x:v>
       </x:c>
       <x:c r="C399" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E399" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F399" s="3" t="s">
         <x:v>1378</x:v>
       </x:c>
       <x:c r="G399" s="3" t="s">
@@ -26465,181 +26465,181 @@
       </x:c>
       <x:c r="J399" s="4">
         <x:v>143672.65</x:v>
       </x:c>
       <x:c r="K399" s="4">
         <x:v>143672.65</x:v>
       </x:c>
       <x:c r="L399" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M399" s="4">
         <x:v>143672.65</x:v>
       </x:c>
       <x:c r="N399" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O399" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:15">
       <x:c r="A400" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B400" s="3" t="s">
-        <x:v>1382</x:v>
+        <x:v>1377</x:v>
       </x:c>
       <x:c r="C400" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D400" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E400" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F400" s="3" t="s">
+        <x:v>1382</x:v>
+      </x:c>
+      <x:c r="G400" s="3" t="s">
         <x:v>1383</x:v>
       </x:c>
-      <x:c r="G400" s="3" t="s">
+      <x:c r="H400" s="3" t="s">
         <x:v>1384</x:v>
       </x:c>
-      <x:c r="H400" s="3" t="s">
+      <x:c r="I400" s="3" t="s">
         <x:v>1385</x:v>
       </x:c>
-      <x:c r="I400" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J400" s="4">
-        <x:v>158818.01</x:v>
+        <x:v>122377.28</x:v>
       </x:c>
       <x:c r="K400" s="4">
-        <x:v>158818.01</x:v>
+        <x:v>122377.28</x:v>
       </x:c>
       <x:c r="L400" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M400" s="4">
-        <x:v>158818.01</x:v>
+        <x:v>122377.29</x:v>
       </x:c>
       <x:c r="N400" s="5">
-        <x:v>37</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O400" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:15">
       <x:c r="A401" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B401" s="3" t="s">
-        <x:v>1377</x:v>
+        <x:v>1386</x:v>
       </x:c>
       <x:c r="C401" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E401" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F401" s="3" t="s">
-        <x:v>1386</x:v>
+        <x:v>1387</x:v>
       </x:c>
       <x:c r="G401" s="3" t="s">
-        <x:v>1384</x:v>
+        <x:v>1383</x:v>
       </x:c>
       <x:c r="H401" s="3" t="s">
-        <x:v>1387</x:v>
+        <x:v>1388</x:v>
       </x:c>
       <x:c r="I401" s="3" t="s">
-        <x:v>1388</x:v>
+        <x:v>1381</x:v>
       </x:c>
       <x:c r="J401" s="4">
-        <x:v>122377.28</x:v>
+        <x:v>158818.01</x:v>
       </x:c>
       <x:c r="K401" s="4">
-        <x:v>122377.28</x:v>
+        <x:v>158818.01</x:v>
       </x:c>
       <x:c r="L401" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M401" s="4">
-        <x:v>122377.29</x:v>
+        <x:v>158818.01</x:v>
       </x:c>
       <x:c r="N401" s="5">
-        <x:v>24</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O401" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:15">
       <x:c r="A402" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B402" s="3" t="s">
         <x:v>1389</x:v>
       </x:c>
       <x:c r="C402" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D402" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E402" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F402" s="3" t="s">
         <x:v>1390</x:v>
       </x:c>
       <x:c r="G402" s="3" t="s">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="H402" s="3" t="s">
         <x:v>1391</x:v>
       </x:c>
       <x:c r="I402" s="3" t="s">
         <x:v>1392</x:v>
       </x:c>
       <x:c r="J402" s="4">
-        <x:v>171789.66</x:v>
+        <x:v>136659.99</x:v>
       </x:c>
       <x:c r="K402" s="4">
-        <x:v>171789.66</x:v>
+        <x:v>136659.99</x:v>
       </x:c>
       <x:c r="L402" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M402" s="4">
-        <x:v>171789.66</x:v>
+        <x:v>136659.99</x:v>
       </x:c>
       <x:c r="N402" s="5">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O402" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:15">
       <x:c r="A403" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B403" s="3" t="s">
         <x:v>1393</x:v>
       </x:c>
       <x:c r="C403" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D403" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E403" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F403" s="3" t="s">
         <x:v>1394</x:v>
       </x:c>
       <x:c r="G403" s="3" t="s">
@@ -26677,63 +26677,63 @@
       <x:c r="B404" s="3" t="s">
         <x:v>1397</x:v>
       </x:c>
       <x:c r="C404" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D404" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E404" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F404" s="3" t="s">
         <x:v>1390</x:v>
       </x:c>
       <x:c r="G404" s="3" t="s">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="H404" s="3" t="s">
         <x:v>1398</x:v>
       </x:c>
       <x:c r="I404" s="3" t="s">
         <x:v>1399</x:v>
       </x:c>
       <x:c r="J404" s="4">
-        <x:v>136659.99</x:v>
+        <x:v>171789.66</x:v>
       </x:c>
       <x:c r="K404" s="4">
-        <x:v>136659.99</x:v>
+        <x:v>171789.66</x:v>
       </x:c>
       <x:c r="L404" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M404" s="4">
-        <x:v>136659.99</x:v>
+        <x:v>171789.66</x:v>
       </x:c>
       <x:c r="N404" s="5">
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O404" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:15">
       <x:c r="A405" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B405" s="3" t="s">
         <x:v>1157</x:v>
       </x:c>
       <x:c r="C405" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D405" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E405" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F405" s="3" t="s">
         <x:v>1400</x:v>
       </x:c>
       <x:c r="G405" s="3" t="s">
@@ -26771,439 +26771,439 @@
       <x:c r="B406" s="3" t="s">
         <x:v>1403</x:v>
       </x:c>
       <x:c r="C406" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D406" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E406" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F406" s="3" t="s">
         <x:v>1404</x:v>
       </x:c>
       <x:c r="G406" s="3" t="s">
         <x:v>1405</x:v>
       </x:c>
       <x:c r="H406" s="3" t="s">
         <x:v>1406</x:v>
       </x:c>
       <x:c r="I406" s="3" t="s">
         <x:v>1407</x:v>
       </x:c>
       <x:c r="J406" s="4">
-        <x:v>154917.46</x:v>
+        <x:v>134500.54</x:v>
       </x:c>
       <x:c r="K406" s="4">
-        <x:v>154917.46</x:v>
+        <x:v>134500.54</x:v>
       </x:c>
       <x:c r="L406" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M406" s="4">
-        <x:v>154917.46</x:v>
+        <x:v>134500.52</x:v>
       </x:c>
       <x:c r="N406" s="5">
-        <x:v>37</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O406" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:15">
       <x:c r="A407" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B407" s="3" t="s">
         <x:v>1408</x:v>
       </x:c>
       <x:c r="C407" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D407" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E407" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F407" s="3" t="s">
         <x:v>1404</x:v>
       </x:c>
       <x:c r="G407" s="3" t="s">
         <x:v>1405</x:v>
       </x:c>
       <x:c r="H407" s="3" t="s">
         <x:v>1409</x:v>
       </x:c>
       <x:c r="I407" s="3" t="s">
         <x:v>1410</x:v>
       </x:c>
       <x:c r="J407" s="4">
-        <x:v>134500.54</x:v>
+        <x:v>187625.22</x:v>
       </x:c>
       <x:c r="K407" s="4">
-        <x:v>134500.54</x:v>
+        <x:v>187625.22</x:v>
       </x:c>
       <x:c r="L407" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M407" s="4">
-        <x:v>134500.52</x:v>
+        <x:v>187625.23</x:v>
       </x:c>
       <x:c r="N407" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O407" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:15">
       <x:c r="A408" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B408" s="3" t="s">
-        <x:v>1403</x:v>
+        <x:v>1408</x:v>
       </x:c>
       <x:c r="C408" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D408" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E408" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F408" s="3" t="s">
         <x:v>1404</x:v>
       </x:c>
       <x:c r="G408" s="3" t="s">
         <x:v>1405</x:v>
       </x:c>
       <x:c r="H408" s="3" t="s">
         <x:v>1411</x:v>
       </x:c>
       <x:c r="I408" s="3" t="s">
         <x:v>1412</x:v>
       </x:c>
       <x:c r="J408" s="4">
-        <x:v>187625.22</x:v>
+        <x:v>154917.46</x:v>
       </x:c>
       <x:c r="K408" s="4">
-        <x:v>187625.22</x:v>
+        <x:v>154917.46</x:v>
       </x:c>
       <x:c r="L408" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M408" s="4">
-        <x:v>187625.23</x:v>
+        <x:v>154917.46</x:v>
       </x:c>
       <x:c r="N408" s="5">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O408" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:15">
       <x:c r="A409" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B409" s="3" t="s">
         <x:v>1413</x:v>
       </x:c>
       <x:c r="C409" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D409" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E409" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F409" s="3" t="s">
         <x:v>1414</x:v>
       </x:c>
       <x:c r="G409" s="3" t="s">
         <x:v>1415</x:v>
       </x:c>
       <x:c r="H409" s="3" t="s">
         <x:v>1416</x:v>
       </x:c>
       <x:c r="I409" s="3" t="s">
         <x:v>1417</x:v>
       </x:c>
       <x:c r="J409" s="4">
-        <x:v>127540.74</x:v>
+        <x:v>158648.75</x:v>
       </x:c>
       <x:c r="K409" s="4">
-        <x:v>127540.74</x:v>
+        <x:v>158648.75</x:v>
       </x:c>
       <x:c r="L409" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M409" s="4">
-        <x:v>127540.76</x:v>
+        <x:v>158648.75</x:v>
       </x:c>
       <x:c r="N409" s="5">
-        <x:v>24</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O409" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:15">
       <x:c r="A410" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B410" s="3" t="s">
-        <x:v>1418</x:v>
+        <x:v>1413</x:v>
       </x:c>
       <x:c r="C410" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D410" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E410" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F410" s="3" t="s">
-        <x:v>1419</x:v>
+        <x:v>1414</x:v>
       </x:c>
       <x:c r="G410" s="3" t="s">
         <x:v>1415</x:v>
       </x:c>
       <x:c r="H410" s="3" t="s">
-        <x:v>1420</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="I410" s="3" t="s">
         <x:v>1417</x:v>
       </x:c>
       <x:c r="J410" s="4">
-        <x:v>158648.75</x:v>
+        <x:v>188493.17</x:v>
       </x:c>
       <x:c r="K410" s="4">
-        <x:v>158648.75</x:v>
+        <x:v>188493.17</x:v>
       </x:c>
       <x:c r="L410" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M410" s="4">
-        <x:v>158648.75</x:v>
+        <x:v>188493.17</x:v>
       </x:c>
       <x:c r="N410" s="5">
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O410" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:15">
       <x:c r="A411" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B411" s="3" t="s">
-        <x:v>1418</x:v>
+        <x:v>1419</x:v>
       </x:c>
       <x:c r="C411" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D411" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E411" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F411" s="3" t="s">
-        <x:v>1419</x:v>
+        <x:v>1420</x:v>
       </x:c>
       <x:c r="G411" s="3" t="s">
         <x:v>1415</x:v>
       </x:c>
       <x:c r="H411" s="3" t="s">
         <x:v>1421</x:v>
       </x:c>
       <x:c r="I411" s="3" t="s">
         <x:v>1417</x:v>
       </x:c>
       <x:c r="J411" s="4">
-        <x:v>188493.17</x:v>
+        <x:v>127540.74</x:v>
       </x:c>
       <x:c r="K411" s="4">
-        <x:v>188493.17</x:v>
+        <x:v>127540.74</x:v>
       </x:c>
       <x:c r="L411" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M411" s="4">
-        <x:v>188493.17</x:v>
+        <x:v>127540.76</x:v>
       </x:c>
       <x:c r="N411" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O411" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:15">
       <x:c r="A412" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B412" s="3" t="s">
         <x:v>1422</x:v>
       </x:c>
       <x:c r="C412" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D412" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E412" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F412" s="3" t="s">
         <x:v>1423</x:v>
       </x:c>
       <x:c r="G412" s="3" t="s">
         <x:v>1424</x:v>
       </x:c>
       <x:c r="H412" s="3" t="s">
         <x:v>1425</x:v>
       </x:c>
       <x:c r="I412" s="3" t="s">
         <x:v>1426</x:v>
       </x:c>
       <x:c r="J412" s="4">
-        <x:v>149565.45</x:v>
+        <x:v>114126.21</x:v>
       </x:c>
       <x:c r="K412" s="4">
-        <x:v>149565.45</x:v>
+        <x:v>114126.21</x:v>
       </x:c>
       <x:c r="L412" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M412" s="4">
-        <x:v>149565.42</x:v>
+        <x:v>114126.21</x:v>
       </x:c>
       <x:c r="N412" s="5">
-        <x:v>37</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O412" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:15">
       <x:c r="A413" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B413" s="3" t="s">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="C413" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D413" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E413" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F413" s="3" t="s">
         <x:v>1428</x:v>
       </x:c>
       <x:c r="G413" s="3" t="s">
         <x:v>1424</x:v>
       </x:c>
       <x:c r="H413" s="3" t="s">
         <x:v>1429</x:v>
       </x:c>
       <x:c r="I413" s="3" t="s">
         <x:v>1426</x:v>
       </x:c>
       <x:c r="J413" s="4">
-        <x:v>114126.21</x:v>
+        <x:v>124660.01</x:v>
       </x:c>
       <x:c r="K413" s="4">
-        <x:v>114126.21</x:v>
+        <x:v>124660.01</x:v>
       </x:c>
       <x:c r="L413" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M413" s="4">
-        <x:v>114126.21</x:v>
+        <x:v>124660</x:v>
       </x:c>
       <x:c r="N413" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O413" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:15">
       <x:c r="A414" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B414" s="3" t="s">
         <x:v>1430</x:v>
       </x:c>
       <x:c r="C414" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D414" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E414" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F414" s="3" t="s">
-        <x:v>1423</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="G414" s="3" t="s">
         <x:v>1424</x:v>
       </x:c>
       <x:c r="H414" s="3" t="s">
         <x:v>1431</x:v>
       </x:c>
       <x:c r="I414" s="3" t="s">
         <x:v>1426</x:v>
       </x:c>
       <x:c r="J414" s="4">
-        <x:v>124660.01</x:v>
+        <x:v>149565.45</x:v>
       </x:c>
       <x:c r="K414" s="4">
-        <x:v>124660.01</x:v>
+        <x:v>149565.45</x:v>
       </x:c>
       <x:c r="L414" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M414" s="4">
-        <x:v>124660</x:v>
+        <x:v>149565.42</x:v>
       </x:c>
       <x:c r="N414" s="5">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O414" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:15">
       <x:c r="A415" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B415" s="3" t="s">
         <x:v>1432</x:v>
       </x:c>
       <x:c r="C415" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E415" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F415" s="3" t="s">
         <x:v>1433</x:v>
       </x:c>
       <x:c r="G415" s="3" t="s">
@@ -27229,122 +27229,122 @@
       </x:c>
       <x:c r="N415" s="5">
         <x:v>37</x:v>
       </x:c>
       <x:c r="O415" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:15">
       <x:c r="A416" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B416" s="3" t="s">
         <x:v>1432</x:v>
       </x:c>
       <x:c r="C416" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D416" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E416" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F416" s="3" t="s">
-        <x:v>1437</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="G416" s="3" t="s">
         <x:v>1434</x:v>
       </x:c>
       <x:c r="H416" s="3" t="s">
+        <x:v>1437</x:v>
+      </x:c>
+      <x:c r="I416" s="3" t="s">
         <x:v>1438</x:v>
       </x:c>
-      <x:c r="I416" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J416" s="4">
-        <x:v>89253.18</x:v>
+        <x:v>131827.21</x:v>
       </x:c>
       <x:c r="K416" s="4">
-        <x:v>89253.18</x:v>
+        <x:v>131827.21</x:v>
       </x:c>
       <x:c r="L416" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M416" s="4">
-        <x:v>89253.18</x:v>
+        <x:v>131827.2</x:v>
       </x:c>
       <x:c r="N416" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O416" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:15">
       <x:c r="A417" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B417" s="3" t="s">
         <x:v>1432</x:v>
       </x:c>
       <x:c r="C417" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E417" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F417" s="3" t="s">
-        <x:v>1433</x:v>
+        <x:v>1439</x:v>
       </x:c>
       <x:c r="G417" s="3" t="s">
         <x:v>1434</x:v>
       </x:c>
       <x:c r="H417" s="3" t="s">
         <x:v>1440</x:v>
       </x:c>
       <x:c r="I417" s="3" t="s">
         <x:v>1441</x:v>
       </x:c>
       <x:c r="J417" s="4">
-        <x:v>131827.21</x:v>
+        <x:v>89253.18</x:v>
       </x:c>
       <x:c r="K417" s="4">
-        <x:v>131827.21</x:v>
+        <x:v>89253.18</x:v>
       </x:c>
       <x:c r="L417" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M417" s="4">
-        <x:v>131827.2</x:v>
+        <x:v>89253.18</x:v>
       </x:c>
       <x:c r="N417" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O417" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:15">
       <x:c r="A418" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B418" s="3" t="s">
         <x:v>1442</x:v>
       </x:c>
       <x:c r="C418" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D418" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E418" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F418" s="3" t="s">
         <x:v>1443</x:v>
       </x:c>
       <x:c r="G418" s="3" t="s">
@@ -27740,507 +27740,507 @@
       </x:c>
       <x:c r="L426" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M426" s="4">
         <x:v>29782.1</x:v>
       </x:c>
       <x:c r="N426" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O426" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:15">
       <x:c r="A427" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B427" s="3" t="s">
         <x:v>1480</x:v>
       </x:c>
       <x:c r="C427" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E427" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F427" s="3" t="s">
         <x:v>1481</x:v>
       </x:c>
       <x:c r="G427" s="3" t="s">
         <x:v>1482</x:v>
       </x:c>
       <x:c r="H427" s="3" t="s">
         <x:v>1483</x:v>
       </x:c>
       <x:c r="I427" s="3" t="s">
         <x:v>1484</x:v>
       </x:c>
       <x:c r="J427" s="4">
         <x:v>25345.76</x:v>
       </x:c>
       <x:c r="K427" s="4">
         <x:v>25345.76</x:v>
       </x:c>
       <x:c r="L427" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M427" s="4">
         <x:v>25345.77</x:v>
       </x:c>
       <x:c r="N427" s="5">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O427" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:15">
       <x:c r="A428" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B428" s="3" t="s">
         <x:v>1485</x:v>
       </x:c>
       <x:c r="C428" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D428" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E428" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F428" s="3" t="s">
         <x:v>1486</x:v>
       </x:c>
       <x:c r="G428" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H428" s="3" t="s">
         <x:v>1487</x:v>
       </x:c>
       <x:c r="I428" s="3" t="s">
         <x:v>1488</x:v>
       </x:c>
       <x:c r="J428" s="4">
         <x:v>25787.53</x:v>
       </x:c>
       <x:c r="K428" s="4">
         <x:v>25787.53</x:v>
       </x:c>
       <x:c r="L428" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M428" s="4">
         <x:v>25787.52</x:v>
       </x:c>
       <x:c r="N428" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O428" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:15">
       <x:c r="A429" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B429" s="3" t="s">
         <x:v>1489</x:v>
       </x:c>
       <x:c r="C429" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E429" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F429" s="3" t="s">
         <x:v>1490</x:v>
       </x:c>
       <x:c r="G429" s="3" t="s">
         <x:v>1188</x:v>
       </x:c>
       <x:c r="H429" s="3" t="s">
         <x:v>1491</x:v>
       </x:c>
       <x:c r="I429" s="3" t="s">
         <x:v>1492</x:v>
       </x:c>
       <x:c r="J429" s="4">
         <x:v>23437.87</x:v>
       </x:c>
       <x:c r="K429" s="4">
         <x:v>23437.87</x:v>
       </x:c>
       <x:c r="L429" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M429" s="4">
         <x:v>23437.86</x:v>
       </x:c>
       <x:c r="N429" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O429" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:15">
       <x:c r="A430" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B430" s="3" t="s">
         <x:v>1493</x:v>
       </x:c>
       <x:c r="C430" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D430" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E430" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F430" s="3" t="s">
         <x:v>1494</x:v>
       </x:c>
       <x:c r="G430" s="3" t="s">
         <x:v>1379</x:v>
       </x:c>
       <x:c r="H430" s="3" t="s">
         <x:v>1495</x:v>
       </x:c>
       <x:c r="I430" s="3" t="s">
         <x:v>1496</x:v>
       </x:c>
       <x:c r="J430" s="4">
         <x:v>7808.86</x:v>
       </x:c>
       <x:c r="K430" s="4">
         <x:v>7808.86</x:v>
       </x:c>
       <x:c r="L430" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M430" s="4">
         <x:v>7808.86</x:v>
       </x:c>
       <x:c r="N430" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O430" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:15">
       <x:c r="A431" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B431" s="3" t="s">
         <x:v>1497</x:v>
       </x:c>
       <x:c r="C431" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E431" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F431" s="3" t="s">
         <x:v>1498</x:v>
       </x:c>
       <x:c r="G431" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H431" s="3" t="s">
         <x:v>1499</x:v>
       </x:c>
       <x:c r="I431" s="3" t="s">
         <x:v>1500</x:v>
       </x:c>
       <x:c r="J431" s="4">
         <x:v>15151.57</x:v>
       </x:c>
       <x:c r="K431" s="4">
         <x:v>15151.57</x:v>
       </x:c>
       <x:c r="L431" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M431" s="4">
         <x:v>15151.57</x:v>
       </x:c>
       <x:c r="N431" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O431" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:15">
       <x:c r="A432" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B432" s="3" t="s">
         <x:v>1501</x:v>
       </x:c>
       <x:c r="C432" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D432" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E432" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F432" s="3" t="s">
         <x:v>1502</x:v>
       </x:c>
       <x:c r="G432" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H432" s="3" t="s">
         <x:v>1503</x:v>
       </x:c>
       <x:c r="I432" s="3" t="s">
         <x:v>1504</x:v>
       </x:c>
       <x:c r="J432" s="4">
         <x:v>40535.54</x:v>
       </x:c>
       <x:c r="K432" s="4">
         <x:v>40535.54</x:v>
       </x:c>
       <x:c r="L432" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M432" s="4">
         <x:v>40535.55</x:v>
       </x:c>
       <x:c r="N432" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O432" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:15">
       <x:c r="A433" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B433" s="3" t="s">
         <x:v>1505</x:v>
       </x:c>
       <x:c r="C433" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E433" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F433" s="3" t="s">
         <x:v>1506</x:v>
       </x:c>
       <x:c r="G433" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H433" s="3" t="s">
         <x:v>1507</x:v>
       </x:c>
       <x:c r="I433" s="3" t="s">
         <x:v>1508</x:v>
       </x:c>
       <x:c r="J433" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K433" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L433" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M433" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N433" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O433" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:15">
       <x:c r="A434" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B434" s="3" t="s">
         <x:v>1509</x:v>
       </x:c>
       <x:c r="C434" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D434" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E434" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F434" s="3" t="s">
         <x:v>1510</x:v>
       </x:c>
       <x:c r="G434" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H434" s="3" t="s">
         <x:v>1511</x:v>
       </x:c>
       <x:c r="I434" s="3" t="s">
         <x:v>1512</x:v>
       </x:c>
       <x:c r="J434" s="4">
         <x:v>68234.9</x:v>
       </x:c>
       <x:c r="K434" s="4">
         <x:v>68234.9</x:v>
       </x:c>
       <x:c r="L434" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M434" s="4">
         <x:v>68234.88</x:v>
       </x:c>
       <x:c r="N434" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O434" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:15">
       <x:c r="A435" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B435" s="3" t="s">
         <x:v>1513</x:v>
       </x:c>
       <x:c r="C435" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E435" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F435" s="3" t="s">
         <x:v>1514</x:v>
       </x:c>
       <x:c r="G435" s="3" t="s">
         <x:v>1515</x:v>
       </x:c>
       <x:c r="H435" s="3" t="s">
         <x:v>1516</x:v>
       </x:c>
       <x:c r="I435" s="3" t="s">
         <x:v>1517</x:v>
       </x:c>
       <x:c r="J435" s="4">
         <x:v>16176.22</x:v>
       </x:c>
       <x:c r="K435" s="4">
         <x:v>16176.22</x:v>
       </x:c>
       <x:c r="L435" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M435" s="4">
         <x:v>16176.23</x:v>
       </x:c>
       <x:c r="N435" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O435" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:15">
       <x:c r="A436" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B436" s="3" t="s">
         <x:v>1518</x:v>
       </x:c>
       <x:c r="C436" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D436" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E436" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F436" s="3" t="s">
         <x:v>1519</x:v>
       </x:c>
       <x:c r="G436" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H436" s="3" t="s">
         <x:v>1520</x:v>
       </x:c>
       <x:c r="I436" s="3" t="s">
         <x:v>1521</x:v>
       </x:c>
       <x:c r="J436" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K436" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L436" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M436" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N436" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O436" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:15">
       <x:c r="A437" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B437" s="3" t="s">
         <x:v>1522</x:v>
       </x:c>
       <x:c r="C437" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E437" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F437" s="3" t="s">
         <x:v>1523</x:v>
       </x:c>
       <x:c r="G437" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H437" s="3" t="s">
@@ -28257,98 +28257,98 @@
       </x:c>
       <x:c r="L437" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M437" s="4">
         <x:v>40851.4</x:v>
       </x:c>
       <x:c r="N437" s="5">
         <x:v>8</x:v>
       </x:c>
       <x:c r="O437" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:15">
       <x:c r="A438" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B438" s="3" t="s">
         <x:v>1526</x:v>
       </x:c>
       <x:c r="C438" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D438" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E438" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F438" s="3" t="s">
         <x:v>1527</x:v>
       </x:c>
       <x:c r="G438" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H438" s="3" t="s">
         <x:v>1528</x:v>
       </x:c>
       <x:c r="I438" s="3" t="s">
         <x:v>1529</x:v>
       </x:c>
       <x:c r="J438" s="4">
         <x:v>84115.78</x:v>
       </x:c>
       <x:c r="K438" s="4">
         <x:v>84115.78</x:v>
       </x:c>
       <x:c r="L438" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M438" s="4">
         <x:v>84115.73</x:v>
       </x:c>
       <x:c r="N438" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O438" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:15">
       <x:c r="A439" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B439" s="3" t="s">
         <x:v>1530</x:v>
       </x:c>
       <x:c r="C439" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E439" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F439" s="3" t="s">
         <x:v>1531</x:v>
       </x:c>
       <x:c r="G439" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H439" s="3" t="s">
         <x:v>1532</x:v>
       </x:c>
       <x:c r="I439" s="3" t="s">
         <x:v>1533</x:v>
       </x:c>
       <x:c r="J439" s="4">
         <x:v>101442.68</x:v>
       </x:c>
       <x:c r="K439" s="4">
         <x:v>101442.68</x:v>
       </x:c>
       <x:c r="L439" s="4">
         <x:v>0</x:v>
       </x:c>
@@ -28760,51 +28760,51 @@
       <x:c r="G448" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H448" s="3" t="s">
         <x:v>1570</x:v>
       </x:c>
       <x:c r="I448" s="3" t="s">
         <x:v>1571</x:v>
       </x:c>
       <x:c r="J448" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K448" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L448" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M448" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N448" s="5">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O448" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:15">
       <x:c r="A449" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B449" s="3" t="s">
         <x:v>1572</x:v>
       </x:c>
       <x:c r="C449" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E449" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F449" s="3" t="s">
         <x:v>1573</x:v>
       </x:c>
       <x:c r="G449" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H449" s="3" t="s">
@@ -29112,119 +29112,119 @@
       </x:c>
       <x:c r="O455" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:15">
       <x:c r="A456" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B456" s="3" t="s">
         <x:v>1596</x:v>
       </x:c>
       <x:c r="C456" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D456" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E456" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F456" s="3" t="s">
         <x:v>1597</x:v>
       </x:c>
       <x:c r="G456" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H456" s="3" t="s">
         <x:v>1598</x:v>
       </x:c>
       <x:c r="I456" s="3" t="s">
         <x:v>1599</x:v>
       </x:c>
       <x:c r="J456" s="4">
-        <x:v>29069.64</x:v>
+        <x:v>35827.87</x:v>
       </x:c>
       <x:c r="K456" s="4">
-        <x:v>29069.64</x:v>
+        <x:v>35827.87</x:v>
       </x:c>
       <x:c r="L456" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M456" s="4">
-        <x:v>29069.64</x:v>
+        <x:v>35827.84</x:v>
       </x:c>
       <x:c r="N456" s="5">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O456" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:15">
       <x:c r="A457" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B457" s="3" t="s">
         <x:v>1596</x:v>
       </x:c>
       <x:c r="C457" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D457" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E457" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F457" s="3" t="s">
         <x:v>1600</x:v>
       </x:c>
       <x:c r="G457" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H457" s="3" t="s">
         <x:v>1601</x:v>
       </x:c>
       <x:c r="I457" s="3" t="s">
         <x:v>1602</x:v>
       </x:c>
       <x:c r="J457" s="4">
-        <x:v>35827.87</x:v>
+        <x:v>29069.64</x:v>
       </x:c>
       <x:c r="K457" s="4">
-        <x:v>35827.87</x:v>
+        <x:v>29069.64</x:v>
       </x:c>
       <x:c r="L457" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M457" s="4">
-        <x:v>35827.84</x:v>
+        <x:v>29069.64</x:v>
       </x:c>
       <x:c r="N457" s="5">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O457" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:15">
       <x:c r="A458" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B458" s="3" t="s">
         <x:v>1603</x:v>
       </x:c>
       <x:c r="C458" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D458" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E458" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F458" s="3" t="s">
         <x:v>1604</x:v>
       </x:c>
       <x:c r="G458" s="3" t="s">
@@ -29582,119 +29582,119 @@
       </x:c>
       <x:c r="O465" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:15">
       <x:c r="A466" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B466" s="3" t="s">
         <x:v>1636</x:v>
       </x:c>
       <x:c r="C466" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D466" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E466" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F466" s="3" t="s">
         <x:v>1637</x:v>
       </x:c>
       <x:c r="G466" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H466" s="3" t="s">
         <x:v>1638</x:v>
       </x:c>
       <x:c r="I466" s="3" t="s">
         <x:v>1639</x:v>
       </x:c>
       <x:c r="J466" s="4">
-        <x:v>30508.85</x:v>
+        <x:v>45589.27</x:v>
       </x:c>
       <x:c r="K466" s="4">
-        <x:v>30508.85</x:v>
+        <x:v>45589.27</x:v>
       </x:c>
       <x:c r="L466" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M466" s="4">
-        <x:v>30508.87</x:v>
+        <x:v>45589.24</x:v>
       </x:c>
       <x:c r="N466" s="5">
-        <x:v>15</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O466" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:15">
       <x:c r="A467" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B467" s="3" t="s">
         <x:v>1636</x:v>
       </x:c>
       <x:c r="C467" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E467" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F467" s="3" t="s">
         <x:v>1640</x:v>
       </x:c>
       <x:c r="G467" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H467" s="3" t="s">
         <x:v>1641</x:v>
       </x:c>
       <x:c r="I467" s="3" t="s">
         <x:v>1642</x:v>
       </x:c>
       <x:c r="J467" s="4">
-        <x:v>45589.27</x:v>
+        <x:v>30508.85</x:v>
       </x:c>
       <x:c r="K467" s="4">
-        <x:v>45589.27</x:v>
+        <x:v>30508.85</x:v>
       </x:c>
       <x:c r="L467" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M467" s="4">
-        <x:v>45589.24</x:v>
+        <x:v>30508.87</x:v>
       </x:c>
       <x:c r="N467" s="5">
-        <x:v>18</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="O467" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:15">
       <x:c r="A468" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B468" s="3" t="s">
         <x:v>1643</x:v>
       </x:c>
       <x:c r="C468" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D468" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E468" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F468" s="3" t="s">
         <x:v>1644</x:v>
       </x:c>
       <x:c r="G468" s="3" t="s">
@@ -29935,51 +29935,51 @@
       <x:c r="G473" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H473" s="3" t="s">
         <x:v>1665</x:v>
       </x:c>
       <x:c r="I473" s="3" t="s">
         <x:v>1666</x:v>
       </x:c>
       <x:c r="J473" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K473" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L473" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M473" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N473" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O473" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:15">
       <x:c r="A474" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B474" s="3" t="s">
         <x:v>1667</x:v>
       </x:c>
       <x:c r="C474" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D474" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E474" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F474" s="3" t="s">
         <x:v>1668</x:v>
       </x:c>
       <x:c r="G474" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H474" s="3" t="s">
@@ -30319,231 +30319,231 @@
       </x:c>
       <x:c r="J481" s="4">
         <x:v>45760.4</x:v>
       </x:c>
       <x:c r="K481" s="4">
         <x:v>45760.4</x:v>
       </x:c>
       <x:c r="L481" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M481" s="4">
         <x:v>45760.42</x:v>
       </x:c>
       <x:c r="N481" s="5">
         <x:v>10</x:v>
       </x:c>
       <x:c r="O481" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:15">
       <x:c r="A482" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B482" s="3" t="s">
-        <x:v>448</x:v>
+        <x:v>1698</x:v>
       </x:c>
       <x:c r="C482" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D482" s="3" t="s">
-        <x:v>44</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E482" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F482" s="3" t="s">
-        <x:v>1698</x:v>
+        <x:v>1699</x:v>
       </x:c>
       <x:c r="G482" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>1700</x:v>
       </x:c>
       <x:c r="H482" s="3" t="s">
-        <x:v>1699</x:v>
+        <x:v>1701</x:v>
       </x:c>
       <x:c r="I482" s="3" t="s">
-        <x:v>1700</x:v>
+        <x:v>1702</x:v>
       </x:c>
       <x:c r="J482" s="4">
-        <x:v>46489.01</x:v>
+        <x:v>38998.63</x:v>
       </x:c>
       <x:c r="K482" s="4">
-        <x:v>46489.01</x:v>
+        <x:v>38998.63</x:v>
       </x:c>
       <x:c r="L482" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M482" s="4">
-        <x:v>46488.99</x:v>
+        <x:v>38998.63</x:v>
       </x:c>
       <x:c r="N482" s="5">
-        <x:v>18</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="O482" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:15">
       <x:c r="A483" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B483" s="3" t="s">
-        <x:v>1701</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C483" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="E483" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F483" s="3" t="s">
-        <x:v>1698</x:v>
+        <x:v>1699</x:v>
       </x:c>
       <x:c r="G483" s="3" t="s">
-        <x:v>1702</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H483" s="3" t="s">
         <x:v>1703</x:v>
       </x:c>
       <x:c r="I483" s="3" t="s">
         <x:v>1704</x:v>
       </x:c>
       <x:c r="J483" s="4">
-        <x:v>38998.63</x:v>
+        <x:v>46489.01</x:v>
       </x:c>
       <x:c r="K483" s="4">
-        <x:v>38998.63</x:v>
+        <x:v>46489.01</x:v>
       </x:c>
       <x:c r="L483" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M483" s="4">
-        <x:v>38998.63</x:v>
+        <x:v>46488.99</x:v>
       </x:c>
       <x:c r="N483" s="5">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O483" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:15">
       <x:c r="A484" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B484" s="3" t="s">
         <x:v>1705</x:v>
       </x:c>
       <x:c r="C484" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D484" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E484" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F484" s="3" t="s">
         <x:v>1706</x:v>
       </x:c>
       <x:c r="G484" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H484" s="3" t="s">
         <x:v>1707</x:v>
       </x:c>
       <x:c r="I484" s="3" t="s">
         <x:v>1708</x:v>
       </x:c>
       <x:c r="J484" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K484" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L484" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M484" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N484" s="5">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O484" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:15">
       <x:c r="A485" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B485" s="3" t="s">
         <x:v>1709</x:v>
       </x:c>
       <x:c r="C485" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D485" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E485" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F485" s="3" t="s">
         <x:v>1710</x:v>
       </x:c>
       <x:c r="G485" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H485" s="3" t="s">
         <x:v>1711</x:v>
       </x:c>
       <x:c r="I485" s="3" t="s">
         <x:v>1712</x:v>
       </x:c>
       <x:c r="J485" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K485" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L485" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M485" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N485" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O485" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:15">
       <x:c r="A486" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B486" s="3" t="s">
         <x:v>1713</x:v>
       </x:c>
       <x:c r="C486" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D486" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E486" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F486" s="3" t="s">
         <x:v>1714</x:v>
       </x:c>
       <x:c r="G486" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H486" s="3" t="s">
@@ -30640,51 +30640,51 @@
       <x:c r="G488" s="3" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="H488" s="3" t="s">
         <x:v>1723</x:v>
       </x:c>
       <x:c r="I488" s="3" t="s">
         <x:v>1724</x:v>
       </x:c>
       <x:c r="J488" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K488" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L488" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M488" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N488" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O488" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:15">
       <x:c r="A489" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B489" s="3" t="s">
         <x:v>1725</x:v>
       </x:c>
       <x:c r="C489" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D489" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E489" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F489" s="3" t="s">
         <x:v>1726</x:v>
       </x:c>
       <x:c r="G489" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H489" s="3" t="s">
@@ -30751,125 +30751,125 @@
       </x:c>
       <x:c r="M490" s="4">
         <x:v>30176.37</x:v>
       </x:c>
       <x:c r="N490" s="5">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O490" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:15">
       <x:c r="A491" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B491" s="3" t="s">
         <x:v>1733</x:v>
       </x:c>
       <x:c r="C491" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D491" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E491" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F491" s="3" t="s">
         <x:v>1734</x:v>
       </x:c>
       <x:c r="G491" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>1304</x:v>
       </x:c>
       <x:c r="H491" s="3" t="s">
         <x:v>1735</x:v>
       </x:c>
       <x:c r="I491" s="3" t="s">
         <x:v>1736</x:v>
       </x:c>
       <x:c r="J491" s="4">
-        <x:v>30636.2</x:v>
+        <x:v>43777.82</x:v>
       </x:c>
       <x:c r="K491" s="4">
-        <x:v>30636.2</x:v>
+        <x:v>43777.82</x:v>
       </x:c>
       <x:c r="L491" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M491" s="4">
-        <x:v>30636.23</x:v>
+        <x:v>43777.83</x:v>
       </x:c>
       <x:c r="N491" s="5">
-        <x:v>14</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O491" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:15">
       <x:c r="A492" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B492" s="3" t="s">
         <x:v>1737</x:v>
       </x:c>
       <x:c r="C492" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D492" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E492" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F492" s="3" t="s">
         <x:v>1738</x:v>
       </x:c>
       <x:c r="G492" s="3" t="s">
-        <x:v>1299</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H492" s="3" t="s">
         <x:v>1739</x:v>
       </x:c>
       <x:c r="I492" s="3" t="s">
         <x:v>1740</x:v>
       </x:c>
       <x:c r="J492" s="4">
-        <x:v>43777.82</x:v>
+        <x:v>30636.2</x:v>
       </x:c>
       <x:c r="K492" s="4">
-        <x:v>43777.82</x:v>
+        <x:v>30636.2</x:v>
       </x:c>
       <x:c r="L492" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M492" s="4">
-        <x:v>43777.83</x:v>
+        <x:v>30636.23</x:v>
       </x:c>
       <x:c r="N492" s="5">
-        <x:v>12</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="O492" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:15">
       <x:c r="A493" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B493" s="3" t="s">
         <x:v>1741</x:v>
       </x:c>
       <x:c r="C493" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D493" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E493" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F493" s="3" t="s">
         <x:v>1742</x:v>
       </x:c>
       <x:c r="G493" s="3" t="s">
@@ -30907,110 +30907,110 @@
       <x:c r="B494" s="3" t="s">
         <x:v>1746</x:v>
       </x:c>
       <x:c r="C494" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D494" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E494" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F494" s="3" t="s">
         <x:v>1747</x:v>
       </x:c>
       <x:c r="G494" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H494" s="3" t="s">
         <x:v>1748</x:v>
       </x:c>
       <x:c r="I494" s="3" t="s">
         <x:v>1749</x:v>
       </x:c>
       <x:c r="J494" s="4">
-        <x:v>29937.38</x:v>
+        <x:v>36073.25</x:v>
       </x:c>
       <x:c r="K494" s="4">
-        <x:v>29937.38</x:v>
+        <x:v>36073.25</x:v>
       </x:c>
       <x:c r="L494" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M494" s="4">
-        <x:v>29937.37</x:v>
+        <x:v>36073.25</x:v>
       </x:c>
       <x:c r="N494" s="5">
-        <x:v>18</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O494" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:15">
       <x:c r="A495" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B495" s="3" t="s">
         <x:v>1746</x:v>
       </x:c>
       <x:c r="C495" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D495" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E495" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F495" s="3" t="s">
         <x:v>1750</x:v>
       </x:c>
       <x:c r="G495" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H495" s="3" t="s">
         <x:v>1751</x:v>
       </x:c>
       <x:c r="I495" s="3" t="s">
         <x:v>1752</x:v>
       </x:c>
       <x:c r="J495" s="4">
-        <x:v>36073.25</x:v>
+        <x:v>29937.38</x:v>
       </x:c>
       <x:c r="K495" s="4">
-        <x:v>36073.25</x:v>
+        <x:v>29937.38</x:v>
       </x:c>
       <x:c r="L495" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M495" s="4">
-        <x:v>36073.25</x:v>
+        <x:v>29937.37</x:v>
       </x:c>
       <x:c r="N495" s="5">
-        <x:v>20</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O495" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:15">
       <x:c r="A496" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B496" s="3" t="s">
         <x:v>1753</x:v>
       </x:c>
       <x:c r="C496" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D496" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E496" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F496" s="3" t="s">
         <x:v>1754</x:v>
       </x:c>
       <x:c r="G496" s="3" t="s">
@@ -31800,110 +31800,110 @@
       <x:c r="B513" s="3" t="s">
         <x:v>1814</x:v>
       </x:c>
       <x:c r="C513" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D513" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E513" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F513" s="3" t="s">
         <x:v>1818</x:v>
       </x:c>
       <x:c r="G513" s="3" t="s">
         <x:v>1553</x:v>
       </x:c>
       <x:c r="H513" s="3" t="s">
         <x:v>1819</x:v>
       </x:c>
       <x:c r="I513" s="3" t="s">
         <x:v>1820</x:v>
       </x:c>
       <x:c r="J513" s="4">
-        <x:v>44089.33</x:v>
+        <x:v>38370.61</x:v>
       </x:c>
       <x:c r="K513" s="4">
-        <x:v>44089.33</x:v>
+        <x:v>38370.61</x:v>
       </x:c>
       <x:c r="L513" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M513" s="4">
-        <x:v>44089.34</x:v>
+        <x:v>38370.65</x:v>
       </x:c>
       <x:c r="N513" s="5">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="O513" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:15">
       <x:c r="A514" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B514" s="3" t="s">
         <x:v>1814</x:v>
       </x:c>
       <x:c r="C514" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D514" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E514" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F514" s="3" t="s">
         <x:v>1818</x:v>
       </x:c>
       <x:c r="G514" s="3" t="s">
         <x:v>1553</x:v>
       </x:c>
       <x:c r="H514" s="3" t="s">
         <x:v>1821</x:v>
       </x:c>
       <x:c r="I514" s="3" t="s">
         <x:v>1822</x:v>
       </x:c>
       <x:c r="J514" s="4">
-        <x:v>38370.61</x:v>
+        <x:v>44089.33</x:v>
       </x:c>
       <x:c r="K514" s="4">
-        <x:v>38370.61</x:v>
+        <x:v>44089.33</x:v>
       </x:c>
       <x:c r="L514" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M514" s="4">
-        <x:v>38370.65</x:v>
+        <x:v>44089.34</x:v>
       </x:c>
       <x:c r="N514" s="5">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="O514" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:15">
       <x:c r="A515" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B515" s="3" t="s">
         <x:v>957</x:v>
       </x:c>
       <x:c r="C515" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D515" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E515" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F515" s="3" t="s">
         <x:v>1823</x:v>
       </x:c>
       <x:c r="G515" s="3" t="s">
@@ -32067,125 +32067,125 @@
       </x:c>
       <x:c r="M518" s="4">
         <x:v>44886.9</x:v>
       </x:c>
       <x:c r="N518" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O518" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:15">
       <x:c r="A519" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B519" s="3" t="s">
         <x:v>1838</x:v>
       </x:c>
       <x:c r="C519" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D519" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E519" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F519" s="3" t="s">
         <x:v>1839</x:v>
       </x:c>
       <x:c r="G519" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H519" s="3" t="s">
         <x:v>1840</x:v>
       </x:c>
       <x:c r="I519" s="3" t="s">
         <x:v>1841</x:v>
       </x:c>
       <x:c r="J519" s="4">
-        <x:v>18233.5</x:v>
+        <x:v>48593.2</x:v>
       </x:c>
       <x:c r="K519" s="4">
-        <x:v>18233.5</x:v>
+        <x:v>48593.2</x:v>
       </x:c>
       <x:c r="L519" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M519" s="4">
-        <x:v>18233.49</x:v>
+        <x:v>48593.18</x:v>
       </x:c>
       <x:c r="N519" s="5">
-        <x:v>12</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="O519" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:15">
       <x:c r="A520" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B520" s="3" t="s">
         <x:v>1842</x:v>
       </x:c>
       <x:c r="C520" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D520" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E520" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F520" s="3" t="s">
         <x:v>1839</x:v>
       </x:c>
       <x:c r="G520" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H520" s="3" t="s">
         <x:v>1843</x:v>
       </x:c>
       <x:c r="I520" s="3" t="s">
         <x:v>1844</x:v>
       </x:c>
       <x:c r="J520" s="4">
-        <x:v>48593.2</x:v>
+        <x:v>18233.5</x:v>
       </x:c>
       <x:c r="K520" s="4">
-        <x:v>48593.2</x:v>
+        <x:v>18233.5</x:v>
       </x:c>
       <x:c r="L520" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M520" s="4">
-        <x:v>48593.18</x:v>
+        <x:v>18233.49</x:v>
       </x:c>
       <x:c r="N520" s="5">
-        <x:v>13</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O520" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:15">
       <x:c r="A521" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B521" s="3" t="s">
         <x:v>1845</x:v>
       </x:c>
       <x:c r="C521" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D521" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E521" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F521" s="3" t="s">
         <x:v>1846</x:v>
       </x:c>
       <x:c r="G521" s="3" t="s">
@@ -32355,213 +32355,213 @@
       </x:c>
       <x:c r="O524" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:15">
       <x:c r="A525" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B525" s="3" t="s">
         <x:v>1860</x:v>
       </x:c>
       <x:c r="C525" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D525" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E525" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F525" s="3" t="s">
         <x:v>1861</x:v>
       </x:c>
       <x:c r="G525" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H525" s="3" t="s">
         <x:v>1862</x:v>
       </x:c>
       <x:c r="I525" s="3" t="s">
         <x:v>1863</x:v>
       </x:c>
       <x:c r="J525" s="4">
-        <x:v>35552.73</x:v>
+        <x:v>11775.23</x:v>
       </x:c>
       <x:c r="K525" s="4">
-        <x:v>35552.73</x:v>
+        <x:v>11775.23</x:v>
       </x:c>
       <x:c r="L525" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M525" s="4">
-        <x:v>35552.73</x:v>
+        <x:v>11775.23</x:v>
       </x:c>
       <x:c r="N525" s="5">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O525" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:15">
       <x:c r="A526" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B526" s="3" t="s">
         <x:v>1860</x:v>
       </x:c>
       <x:c r="C526" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D526" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E526" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F526" s="3" t="s">
         <x:v>1861</x:v>
       </x:c>
       <x:c r="G526" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H526" s="3" t="s">
         <x:v>1864</x:v>
       </x:c>
       <x:c r="I526" s="3" t="s">
         <x:v>1865</x:v>
       </x:c>
       <x:c r="J526" s="4">
-        <x:v>11775.23</x:v>
+        <x:v>35552.73</x:v>
       </x:c>
       <x:c r="K526" s="4">
-        <x:v>11775.23</x:v>
+        <x:v>35552.73</x:v>
       </x:c>
       <x:c r="L526" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M526" s="4">
-        <x:v>11775.23</x:v>
+        <x:v>35552.73</x:v>
       </x:c>
       <x:c r="N526" s="5">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O526" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:15">
       <x:c r="A527" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B527" s="3" t="s">
         <x:v>1866</x:v>
       </x:c>
       <x:c r="C527" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D527" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E527" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F527" s="3" t="s">
         <x:v>1867</x:v>
       </x:c>
       <x:c r="G527" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H527" s="3" t="s">
         <x:v>1868</x:v>
       </x:c>
       <x:c r="I527" s="3" t="s">
         <x:v>1869</x:v>
       </x:c>
       <x:c r="J527" s="4">
-        <x:v>30265.15</x:v>
+        <x:v>40175.68</x:v>
       </x:c>
       <x:c r="K527" s="4">
-        <x:v>30265.15</x:v>
+        <x:v>40175.68</x:v>
       </x:c>
       <x:c r="L527" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M527" s="4">
-        <x:v>30265.15</x:v>
+        <x:v>40175.69</x:v>
       </x:c>
       <x:c r="N527" s="5">
-        <x:v>14</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O527" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:15">
       <x:c r="A528" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B528" s="3" t="s">
         <x:v>1866</x:v>
       </x:c>
       <x:c r="C528" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D528" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E528" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F528" s="3" t="s">
         <x:v>1870</x:v>
       </x:c>
       <x:c r="G528" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H528" s="3" t="s">
         <x:v>1871</x:v>
       </x:c>
       <x:c r="I528" s="3" t="s">
         <x:v>1872</x:v>
       </x:c>
       <x:c r="J528" s="4">
-        <x:v>40175.68</x:v>
+        <x:v>30265.15</x:v>
       </x:c>
       <x:c r="K528" s="4">
-        <x:v>40175.68</x:v>
+        <x:v>30265.15</x:v>
       </x:c>
       <x:c r="L528" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M528" s="4">
-        <x:v>40175.69</x:v>
+        <x:v>30265.15</x:v>
       </x:c>
       <x:c r="N528" s="5">
-        <x:v>22</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="O528" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:15">
       <x:c r="A529" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B529" s="3" t="s">
         <x:v>1873</x:v>
       </x:c>
       <x:c r="C529" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D529" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E529" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F529" s="3" t="s">
         <x:v>1874</x:v>
       </x:c>
       <x:c r="G529" s="3" t="s">
@@ -34165,51 +34165,51 @@
       <x:c r="G563" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H563" s="3" t="s">
         <x:v>2011</x:v>
       </x:c>
       <x:c r="I563" s="3" t="s">
         <x:v>2012</x:v>
       </x:c>
       <x:c r="J563" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K563" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L563" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M563" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N563" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O563" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:15">
       <x:c r="A564" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B564" s="3" t="s">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="C564" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D564" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E564" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F564" s="3" t="s">
         <x:v>2014</x:v>
       </x:c>
       <x:c r="G564" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H564" s="3" t="s">
@@ -35387,98 +35387,98 @@
       <x:c r="G589" s="3" t="s">
         <x:v>2113</x:v>
       </x:c>
       <x:c r="H589" s="3" t="s">
         <x:v>2114</x:v>
       </x:c>
       <x:c r="I589" s="3" t="s">
         <x:v>2115</x:v>
       </x:c>
       <x:c r="J589" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K589" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L589" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M589" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N589" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O589" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:15">
       <x:c r="A590" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B590" s="3" t="s">
         <x:v>2116</x:v>
       </x:c>
       <x:c r="C590" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D590" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E590" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F590" s="3" t="s">
         <x:v>2117</x:v>
       </x:c>
       <x:c r="G590" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H590" s="3" t="s">
         <x:v>2118</x:v>
       </x:c>
       <x:c r="I590" s="3" t="s">
         <x:v>2119</x:v>
       </x:c>
       <x:c r="J590" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K590" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L590" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M590" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N590" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O590" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:15">
       <x:c r="A591" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B591" s="3" t="s">
         <x:v>2120</x:v>
       </x:c>
       <x:c r="C591" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D591" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E591" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F591" s="3" t="s">
         <x:v>2121</x:v>
       </x:c>
       <x:c r="G591" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H591" s="3" t="s">
@@ -35763,51 +35763,51 @@
       <x:c r="G597" s="3" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="H597" s="3" t="s">
         <x:v>2147</x:v>
       </x:c>
       <x:c r="I597" s="3" t="s">
         <x:v>2148</x:v>
       </x:c>
       <x:c r="J597" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K597" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L597" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M597" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N597" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O597" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:15">
       <x:c r="A598" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B598" s="3" t="s">
         <x:v>2149</x:v>
       </x:c>
       <x:c r="C598" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D598" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E598" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F598" s="3" t="s">
         <x:v>2150</x:v>
       </x:c>
       <x:c r="G598" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H598" s="3" t="s">
@@ -36820,51 +36820,51 @@
       </x:c>
       <x:c r="O619" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:15">
       <x:c r="A620" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B620" s="3" t="s">
         <x:v>2242</x:v>
       </x:c>
       <x:c r="C620" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D620" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E620" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F620" s="3" t="s">
         <x:v>2243</x:v>
       </x:c>
       <x:c r="G620" s="3" t="s">
-        <x:v>1338</x:v>
+        <x:v>1342</x:v>
       </x:c>
       <x:c r="H620" s="3" t="s">
         <x:v>2244</x:v>
       </x:c>
       <x:c r="I620" s="3" t="s">
         <x:v>2245</x:v>
       </x:c>
       <x:c r="J620" s="4">
         <x:v>28154.88</x:v>
       </x:c>
       <x:c r="K620" s="4">
         <x:v>28154.88</x:v>
       </x:c>
       <x:c r="L620" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M620" s="4">
         <x:v>28154.88</x:v>
       </x:c>
       <x:c r="N620" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O620" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -37064,174 +37064,174 @@
       <x:c r="B625" s="3" t="s">
         <x:v>2261</x:v>
       </x:c>
       <x:c r="C625" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D625" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E625" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F625" s="3" t="s">
         <x:v>2262</x:v>
       </x:c>
       <x:c r="G625" s="3" t="s">
         <x:v>2263</x:v>
       </x:c>
       <x:c r="H625" s="3" t="s">
         <x:v>2264</x:v>
       </x:c>
       <x:c r="I625" s="3" t="s">
         <x:v>2265</x:v>
       </x:c>
       <x:c r="J625" s="4">
-        <x:v>180420.32</x:v>
+        <x:v>211391.07</x:v>
       </x:c>
       <x:c r="K625" s="4">
-        <x:v>180420.32</x:v>
+        <x:v>211391.07</x:v>
       </x:c>
       <x:c r="L625" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M625" s="4">
-        <x:v>180420.32</x:v>
+        <x:v>211391.07</x:v>
       </x:c>
       <x:c r="N625" s="5">
-        <x:v>24</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O625" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:15">
       <x:c r="A626" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B626" s="3" t="s">
-        <x:v>2261</x:v>
+        <x:v>2266</x:v>
       </x:c>
       <x:c r="C626" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D626" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E626" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F626" s="3" t="s">
         <x:v>2262</x:v>
       </x:c>
       <x:c r="G626" s="3" t="s">
         <x:v>2263</x:v>
       </x:c>
       <x:c r="H626" s="3" t="s">
-        <x:v>2266</x:v>
+        <x:v>2267</x:v>
       </x:c>
       <x:c r="I626" s="3" t="s">
-        <x:v>2267</x:v>
+        <x:v>2268</x:v>
       </x:c>
       <x:c r="J626" s="4">
         <x:v>231528.76</x:v>
       </x:c>
       <x:c r="K626" s="4">
         <x:v>231528.76</x:v>
       </x:c>
       <x:c r="L626" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M626" s="4">
         <x:v>231528.76</x:v>
       </x:c>
       <x:c r="N626" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O626" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:15">
       <x:c r="A627" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B627" s="3" t="s">
-        <x:v>2268</x:v>
+        <x:v>2266</x:v>
       </x:c>
       <x:c r="C627" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D627" s="3" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="E627" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F627" s="3" t="s">
         <x:v>2262</x:v>
       </x:c>
       <x:c r="G627" s="3" t="s">
         <x:v>2263</x:v>
       </x:c>
       <x:c r="H627" s="3" t="s">
         <x:v>2269</x:v>
       </x:c>
       <x:c r="I627" s="3" t="s">
         <x:v>2270</x:v>
       </x:c>
       <x:c r="J627" s="4">
-        <x:v>211391.07</x:v>
+        <x:v>180420.32</x:v>
       </x:c>
       <x:c r="K627" s="4">
-        <x:v>211391.07</x:v>
+        <x:v>180420.32</x:v>
       </x:c>
       <x:c r="L627" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M627" s="4">
-        <x:v>211391.07</x:v>
+        <x:v>180420.32</x:v>
       </x:c>
       <x:c r="N627" s="5">
-        <x:v>37</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O627" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:15">
       <x:c r="A628" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B628" s="3" t="s">
         <x:v>2271</x:v>
       </x:c>
       <x:c r="C628" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D628" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E628" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F628" s="3" t="s">
         <x:v>2272</x:v>
       </x:c>
       <x:c r="G628" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H628" s="3" t="s">
         <x:v>2273</x:v>
       </x:c>
       <x:c r="I628" s="3" t="s">
         <x:v>2274</x:v>
       </x:c>
       <x:c r="J628" s="4">
         <x:v>101491.7</x:v>
       </x:c>
       <x:c r="K628" s="4">
         <x:v>101491.7</x:v>
       </x:c>
       <x:c r="L628" s="4">
         <x:v>0</x:v>
       </x:c>
@@ -37408,51 +37408,51 @@
       <x:c r="G632" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H632" s="3" t="s">
         <x:v>2289</x:v>
       </x:c>
       <x:c r="I632" s="3" t="s">
         <x:v>2290</x:v>
       </x:c>
       <x:c r="J632" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K632" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L632" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M632" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N632" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O632" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:15">
       <x:c r="A633" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B633" s="3" t="s">
         <x:v>1982</x:v>
       </x:c>
       <x:c r="C633" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D633" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E633" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F633" s="3" t="s">
         <x:v>2291</x:v>
       </x:c>
       <x:c r="G633" s="3" t="s">
         <x:v>1219</x:v>
       </x:c>
       <x:c r="H633" s="3" t="s">
@@ -37522,51 +37522,51 @@
       </x:c>
       <x:c r="N634" s="5">
         <x:v>44</x:v>
       </x:c>
       <x:c r="O634" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:15">
       <x:c r="A635" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B635" s="3" t="s">
         <x:v>2294</x:v>
       </x:c>
       <x:c r="C635" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D635" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E635" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F635" s="3" t="s">
-        <x:v>183</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="G635" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H635" s="3" t="s">
         <x:v>2297</x:v>
       </x:c>
       <x:c r="I635" s="3" t="s">
         <x:v>2296</x:v>
       </x:c>
       <x:c r="J635" s="4">
         <x:v>6867076.22</x:v>
       </x:c>
       <x:c r="K635" s="4">
         <x:v>6867076.22</x:v>
       </x:c>
       <x:c r="L635" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M635" s="4">
         <x:v>6867076.24</x:v>
       </x:c>
       <x:c r="N635" s="5">
         <x:v>59</x:v>
       </x:c>
@@ -37619,169 +37619,169 @@
       </x:c>
       <x:c r="O636" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:15">
       <x:c r="A637" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B637" s="3" t="s">
         <x:v>2302</x:v>
       </x:c>
       <x:c r="C637" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D637" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E637" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F637" s="3" t="s">
         <x:v>2303</x:v>
       </x:c>
       <x:c r="G637" s="3" t="s">
+        <x:v>1700</x:v>
+      </x:c>
+      <x:c r="H637" s="3" t="s">
         <x:v>2304</x:v>
       </x:c>
-      <x:c r="H637" s="3" t="s">
+      <x:c r="I637" s="3" t="s">
         <x:v>2305</x:v>
       </x:c>
-      <x:c r="I637" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J637" s="4">
-        <x:v>39272</x:v>
+        <x:v>27167.07</x:v>
       </x:c>
       <x:c r="K637" s="4">
-        <x:v>39272</x:v>
+        <x:v>27167.07</x:v>
       </x:c>
       <x:c r="L637" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M637" s="4">
-        <x:v>39271.98</x:v>
+        <x:v>27167.08</x:v>
       </x:c>
       <x:c r="N637" s="5">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="O637" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:15">
       <x:c r="A638" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B638" s="3" t="s">
-        <x:v>2307</x:v>
+        <x:v>2306</x:v>
       </x:c>
       <x:c r="C638" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D638" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E638" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F638" s="3" t="s">
+        <x:v>2307</x:v>
+      </x:c>
+      <x:c r="G638" s="3" t="s">
         <x:v>2308</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1702</x:v>
       </x:c>
       <x:c r="H638" s="3" t="s">
         <x:v>2309</x:v>
       </x:c>
       <x:c r="I638" s="3" t="s">
         <x:v>2310</x:v>
       </x:c>
       <x:c r="J638" s="4">
-        <x:v>27167.07</x:v>
+        <x:v>39272</x:v>
       </x:c>
       <x:c r="K638" s="4">
-        <x:v>27167.07</x:v>
+        <x:v>39272</x:v>
       </x:c>
       <x:c r="L638" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M638" s="4">
-        <x:v>27167.08</x:v>
+        <x:v>39271.98</x:v>
       </x:c>
       <x:c r="N638" s="5">
-        <x:v>17</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="O638" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:15">
       <x:c r="A639" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B639" s="3" t="s">
         <x:v>2311</x:v>
       </x:c>
       <x:c r="C639" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D639" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E639" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F639" s="3" t="s">
         <x:v>2312</x:v>
       </x:c>
       <x:c r="G639" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H639" s="3" t="s">
         <x:v>2313</x:v>
       </x:c>
       <x:c r="I639" s="3" t="s">
         <x:v>2314</x:v>
       </x:c>
       <x:c r="J639" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K639" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L639" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M639" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N639" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O639" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:15">
       <x:c r="A640" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B640" s="3" t="s">
         <x:v>2315</x:v>
       </x:c>
       <x:c r="C640" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D640" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E640" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F640" s="3" t="s">
         <x:v>2316</x:v>
       </x:c>
       <x:c r="G640" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H640" s="3" t="s">
@@ -37910,113 +37910,113 @@
       <x:c r="B643" s="3" t="s">
         <x:v>2327</x:v>
       </x:c>
       <x:c r="C643" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D643" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E643" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F643" s="3" t="s">
         <x:v>2328</x:v>
       </x:c>
       <x:c r="G643" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H643" s="3" t="s">
         <x:v>2329</x:v>
       </x:c>
       <x:c r="I643" s="3" t="s">
         <x:v>2330</x:v>
       </x:c>
       <x:c r="J643" s="4">
-        <x:v>25610.43</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K643" s="4">
-        <x:v>25610.43</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L643" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M643" s="4">
-        <x:v>25610.45</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N643" s="5">
-        <x:v>18</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="O643" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:15">
       <x:c r="A644" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B644" s="3" t="s">
         <x:v>2327</x:v>
       </x:c>
       <x:c r="C644" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D644" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E644" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F644" s="3" t="s">
         <x:v>2331</x:v>
       </x:c>
       <x:c r="G644" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H644" s="3" t="s">
         <x:v>2332</x:v>
       </x:c>
       <x:c r="I644" s="3" t="s">
         <x:v>2333</x:v>
       </x:c>
       <x:c r="J644" s="4">
-        <x:v>0</x:v>
+        <x:v>25610.43</x:v>
       </x:c>
       <x:c r="K644" s="4">
-        <x:v>0</x:v>
+        <x:v>25610.43</x:v>
       </x:c>
       <x:c r="L644" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M644" s="4">
-        <x:v>0</x:v>
+        <x:v>25610.45</x:v>
       </x:c>
       <x:c r="N644" s="5">
-        <x:v>14</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O644" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:15">
       <x:c r="A645" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B645" s="3" t="s">
         <x:v>2334</x:v>
       </x:c>
       <x:c r="C645" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D645" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E645" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F645" s="3" t="s">
         <x:v>2335</x:v>
       </x:c>
       <x:c r="G645" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H645" s="3" t="s">
@@ -38098,110 +38098,110 @@
       <x:c r="B647" s="3" t="s">
         <x:v>2343</x:v>
       </x:c>
       <x:c r="C647" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D647" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E647" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F647" s="3" t="s">
         <x:v>2344</x:v>
       </x:c>
       <x:c r="G647" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H647" s="3" t="s">
         <x:v>2345</x:v>
       </x:c>
       <x:c r="I647" s="3" t="s">
         <x:v>2346</x:v>
       </x:c>
       <x:c r="J647" s="4">
-        <x:v>41555.19</x:v>
+        <x:v>30590.54</x:v>
       </x:c>
       <x:c r="K647" s="4">
-        <x:v>41555.19</x:v>
+        <x:v>30590.54</x:v>
       </x:c>
       <x:c r="L647" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M647" s="4">
-        <x:v>41555.21</x:v>
+        <x:v>30590.52</x:v>
       </x:c>
       <x:c r="N647" s="5">
-        <x:v>22</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="O647" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:15">
       <x:c r="A648" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B648" s="3" t="s">
         <x:v>2343</x:v>
       </x:c>
       <x:c r="C648" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D648" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E648" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F648" s="3" t="s">
         <x:v>2347</x:v>
       </x:c>
       <x:c r="G648" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H648" s="3" t="s">
         <x:v>2348</x:v>
       </x:c>
       <x:c r="I648" s="3" t="s">
         <x:v>2349</x:v>
       </x:c>
       <x:c r="J648" s="4">
-        <x:v>30590.54</x:v>
+        <x:v>41555.19</x:v>
       </x:c>
       <x:c r="K648" s="4">
-        <x:v>30590.54</x:v>
+        <x:v>41555.19</x:v>
       </x:c>
       <x:c r="L648" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M648" s="4">
-        <x:v>30590.52</x:v>
+        <x:v>41555.21</x:v>
       </x:c>
       <x:c r="N648" s="5">
-        <x:v>15</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O648" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:15">
       <x:c r="A649" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B649" s="3" t="s">
         <x:v>2350</x:v>
       </x:c>
       <x:c r="C649" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D649" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E649" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F649" s="3" t="s">
         <x:v>2351</x:v>
       </x:c>
       <x:c r="G649" s="3" t="s">
@@ -38239,110 +38239,110 @@
       <x:c r="B650" s="3" t="s">
         <x:v>2354</x:v>
       </x:c>
       <x:c r="C650" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D650" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E650" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F650" s="3" t="s">
         <x:v>2355</x:v>
       </x:c>
       <x:c r="G650" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H650" s="3" t="s">
         <x:v>2356</x:v>
       </x:c>
       <x:c r="I650" s="3" t="s">
         <x:v>2357</x:v>
       </x:c>
       <x:c r="J650" s="4">
-        <x:v>50607.64</x:v>
+        <x:v>40704.51</x:v>
       </x:c>
       <x:c r="K650" s="4">
-        <x:v>50607.64</x:v>
+        <x:v>40704.51</x:v>
       </x:c>
       <x:c r="L650" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M650" s="4">
-        <x:v>50607.68</x:v>
+        <x:v>40704.49</x:v>
       </x:c>
       <x:c r="N650" s="5">
-        <x:v>17</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="O650" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:15">
       <x:c r="A651" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B651" s="3" t="s">
         <x:v>2358</x:v>
       </x:c>
       <x:c r="C651" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D651" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E651" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F651" s="3" t="s">
         <x:v>2355</x:v>
       </x:c>
       <x:c r="G651" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H651" s="3" t="s">
         <x:v>2359</x:v>
       </x:c>
       <x:c r="I651" s="3" t="s">
         <x:v>2360</x:v>
       </x:c>
       <x:c r="J651" s="4">
-        <x:v>40704.51</x:v>
+        <x:v>50607.64</x:v>
       </x:c>
       <x:c r="K651" s="4">
-        <x:v>40704.51</x:v>
+        <x:v>50607.64</x:v>
       </x:c>
       <x:c r="L651" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M651" s="4">
-        <x:v>40704.49</x:v>
+        <x:v>50607.68</x:v>
       </x:c>
       <x:c r="N651" s="5">
-        <x:v>11</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="O651" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:15">
       <x:c r="A652" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B652" s="3" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="C652" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D652" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E652" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F652" s="3" t="s">
         <x:v>2361</x:v>
       </x:c>
       <x:c r="G652" s="3" t="s">
@@ -39123,119 +39123,119 @@
       </x:c>
       <x:c r="O668" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="669" spans="1:15">
       <x:c r="A669" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B669" s="3" t="s">
         <x:v>2430</x:v>
       </x:c>
       <x:c r="C669" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D669" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E669" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F669" s="3" t="s">
         <x:v>2431</x:v>
       </x:c>
       <x:c r="G669" s="3" t="s">
-        <x:v>2</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H669" s="3" t="s">
         <x:v>2432</x:v>
       </x:c>
       <x:c r="I669" s="3" t="s">
         <x:v>2433</x:v>
       </x:c>
       <x:c r="J669" s="4">
-        <x:v>37731.32</x:v>
+        <x:v>28825.31</x:v>
       </x:c>
       <x:c r="K669" s="4">
-        <x:v>37731.32</x:v>
+        <x:v>28825.31</x:v>
       </x:c>
       <x:c r="L669" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M669" s="4">
-        <x:v>37731.31</x:v>
+        <x:v>28825.3</x:v>
       </x:c>
       <x:c r="N669" s="5">
-        <x:v>24</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="O669" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="670" spans="1:15">
       <x:c r="A670" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B670" s="3" t="s">
         <x:v>2434</x:v>
       </x:c>
       <x:c r="C670" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D670" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E670" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F670" s="3" t="s">
         <x:v>2435</x:v>
       </x:c>
       <x:c r="G670" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H670" s="3" t="s">
         <x:v>2436</x:v>
       </x:c>
       <x:c r="I670" s="3" t="s">
         <x:v>2437</x:v>
       </x:c>
       <x:c r="J670" s="4">
-        <x:v>28825.31</x:v>
+        <x:v>37731.32</x:v>
       </x:c>
       <x:c r="K670" s="4">
-        <x:v>28825.31</x:v>
+        <x:v>37731.32</x:v>
       </x:c>
       <x:c r="L670" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M670" s="4">
-        <x:v>28825.3</x:v>
+        <x:v>37731.31</x:v>
       </x:c>
       <x:c r="N670" s="5">
-        <x:v>16</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O670" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="671" spans="1:15">
       <x:c r="A671" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B671" s="3" t="s">
         <x:v>2438</x:v>
       </x:c>
       <x:c r="C671" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D671" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E671" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F671" s="3" t="s">
         <x:v>2439</x:v>
       </x:c>
       <x:c r="G671" s="3" t="s">
@@ -39402,216 +39402,216 @@
       </x:c>
       <x:c r="N674" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O674" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="675" spans="1:15">
       <x:c r="A675" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B675" s="3" t="s">
         <x:v>2454</x:v>
       </x:c>
       <x:c r="C675" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D675" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E675" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F675" s="3" t="s">
-        <x:v>2451</x:v>
+        <x:v>2455</x:v>
       </x:c>
       <x:c r="G675" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H675" s="3" t="s">
-        <x:v>2455</x:v>
+        <x:v>2456</x:v>
       </x:c>
       <x:c r="I675" s="3" t="s">
-        <x:v>2456</x:v>
+        <x:v>2457</x:v>
       </x:c>
       <x:c r="J675" s="4">
-        <x:v>45405.16</x:v>
+        <x:v>39975.18</x:v>
       </x:c>
       <x:c r="K675" s="4">
-        <x:v>45405.16</x:v>
+        <x:v>39975.18</x:v>
       </x:c>
       <x:c r="L675" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M675" s="4">
-        <x:v>45405.18</x:v>
+        <x:v>39975.18</x:v>
       </x:c>
       <x:c r="N675" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O675" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="676" spans="1:15">
       <x:c r="A676" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B676" s="3" t="s">
-        <x:v>2454</x:v>
+        <x:v>2458</x:v>
       </x:c>
       <x:c r="C676" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D676" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E676" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F676" s="3" t="s">
-        <x:v>2457</x:v>
+        <x:v>2455</x:v>
       </x:c>
       <x:c r="G676" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H676" s="3" t="s">
-        <x:v>2458</x:v>
+        <x:v>2459</x:v>
       </x:c>
       <x:c r="I676" s="3" t="s">
-        <x:v>2459</x:v>
+        <x:v>2460</x:v>
       </x:c>
       <x:c r="J676" s="4">
-        <x:v>37941.2</x:v>
+        <x:v>28069.81</x:v>
       </x:c>
       <x:c r="K676" s="4">
-        <x:v>37941.2</x:v>
+        <x:v>28069.81</x:v>
       </x:c>
       <x:c r="L676" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M676" s="4">
-        <x:v>37941.21</x:v>
+        <x:v>28069.78</x:v>
       </x:c>
       <x:c r="N676" s="5">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O676" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="677" spans="1:15">
       <x:c r="A677" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B677" s="3" t="s">
         <x:v>2454</x:v>
       </x:c>
       <x:c r="C677" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D677" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E677" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F677" s="3" t="s">
-        <x:v>2457</x:v>
+        <x:v>2455</x:v>
       </x:c>
       <x:c r="G677" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H677" s="3" t="s">
-        <x:v>2460</x:v>
+        <x:v>2461</x:v>
       </x:c>
       <x:c r="I677" s="3" t="s">
-        <x:v>2461</x:v>
+        <x:v>2462</x:v>
       </x:c>
       <x:c r="J677" s="4">
-        <x:v>39975.18</x:v>
+        <x:v>37941.2</x:v>
       </x:c>
       <x:c r="K677" s="4">
-        <x:v>39975.18</x:v>
+        <x:v>37941.2</x:v>
       </x:c>
       <x:c r="L677" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M677" s="4">
-        <x:v>39975.18</x:v>
+        <x:v>37941.21</x:v>
       </x:c>
       <x:c r="N677" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O677" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="678" spans="1:15">
       <x:c r="A678" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B678" s="3" t="s">
-        <x:v>2462</x:v>
+        <x:v>2454</x:v>
       </x:c>
       <x:c r="C678" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D678" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E678" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F678" s="3" t="s">
-        <x:v>2457</x:v>
+        <x:v>2451</x:v>
       </x:c>
       <x:c r="G678" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H678" s="3" t="s">
         <x:v>2463</x:v>
       </x:c>
       <x:c r="I678" s="3" t="s">
         <x:v>2464</x:v>
       </x:c>
       <x:c r="J678" s="4">
-        <x:v>28069.81</x:v>
+        <x:v>45405.16</x:v>
       </x:c>
       <x:c r="K678" s="4">
-        <x:v>28069.81</x:v>
+        <x:v>45405.16</x:v>
       </x:c>
       <x:c r="L678" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M678" s="4">
-        <x:v>28069.78</x:v>
+        <x:v>45405.18</x:v>
       </x:c>
       <x:c r="N678" s="5">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O678" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="679" spans="1:15">
       <x:c r="A679" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B679" s="3" t="s">
         <x:v>2465</x:v>
       </x:c>
       <x:c r="C679" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D679" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E679" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F679" s="3" t="s">
         <x:v>2466</x:v>
       </x:c>
       <x:c r="G679" s="3" t="s">
@@ -40040,51 +40040,51 @@
       <x:c r="G688" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H688" s="3" t="s">
         <x:v>2502</x:v>
       </x:c>
       <x:c r="I688" s="3" t="s">
         <x:v>2503</x:v>
       </x:c>
       <x:c r="J688" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K688" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L688" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M688" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N688" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O688" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="689" spans="1:15">
       <x:c r="A689" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B689" s="3" t="s">
         <x:v>2504</x:v>
       </x:c>
       <x:c r="C689" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D689" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E689" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F689" s="3" t="s">
         <x:v>2505</x:v>
       </x:c>
       <x:c r="G689" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H689" s="3" t="s">
@@ -40533,51 +40533,51 @@
       </x:c>
       <x:c r="O698" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="699" spans="1:15">
       <x:c r="A699" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B699" s="3" t="s">
         <x:v>2543</x:v>
       </x:c>
       <x:c r="C699" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D699" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E699" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F699" s="3" t="s">
         <x:v>2544</x:v>
       </x:c>
       <x:c r="G699" s="3" t="s">
-        <x:v>1333</x:v>
+        <x:v>1324</x:v>
       </x:c>
       <x:c r="H699" s="3" t="s">
         <x:v>2545</x:v>
       </x:c>
       <x:c r="I699" s="3" t="s">
         <x:v>2546</x:v>
       </x:c>
       <x:c r="J699" s="4">
         <x:v>28175.68</x:v>
       </x:c>
       <x:c r="K699" s="4">
         <x:v>28175.68</x:v>
       </x:c>
       <x:c r="L699" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M699" s="4">
         <x:v>28175.69</x:v>
       </x:c>
       <x:c r="N699" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O699" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -40753,134 +40753,134 @@
       </x:c>
       <x:c r="J703" s="4">
         <x:v>30667.57</x:v>
       </x:c>
       <x:c r="K703" s="4">
         <x:v>30667.57</x:v>
       </x:c>
       <x:c r="L703" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M703" s="4">
         <x:v>30667.6</x:v>
       </x:c>
       <x:c r="N703" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O703" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="704" spans="1:15">
       <x:c r="A704" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B704" s="3" t="s">
-        <x:v>2217</x:v>
+        <x:v>2564</x:v>
       </x:c>
       <x:c r="C704" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D704" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E704" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F704" s="3" t="s">
-        <x:v>2564</x:v>
+        <x:v>2565</x:v>
       </x:c>
       <x:c r="G704" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H704" s="3" t="s">
-        <x:v>2565</x:v>
+        <x:v>2566</x:v>
       </x:c>
       <x:c r="I704" s="3" t="s">
-        <x:v>2566</x:v>
+        <x:v>2567</x:v>
       </x:c>
       <x:c r="J704" s="4">
-        <x:v>30575.56</x:v>
+        <x:v>44009.96</x:v>
       </x:c>
       <x:c r="K704" s="4">
-        <x:v>30575.56</x:v>
+        <x:v>44009.96</x:v>
       </x:c>
       <x:c r="L704" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M704" s="4">
-        <x:v>30575.54</x:v>
+        <x:v>44009.95</x:v>
       </x:c>
       <x:c r="N704" s="5">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O704" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="705" spans="1:15">
       <x:c r="A705" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B705" s="3" t="s">
-        <x:v>2567</x:v>
+        <x:v>2217</x:v>
       </x:c>
       <x:c r="C705" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D705" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E705" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F705" s="3" t="s">
         <x:v>2568</x:v>
       </x:c>
       <x:c r="G705" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H705" s="3" t="s">
         <x:v>2569</x:v>
       </x:c>
       <x:c r="I705" s="3" t="s">
         <x:v>2570</x:v>
       </x:c>
       <x:c r="J705" s="4">
-        <x:v>44009.96</x:v>
+        <x:v>30575.56</x:v>
       </x:c>
       <x:c r="K705" s="4">
-        <x:v>44009.96</x:v>
+        <x:v>30575.56</x:v>
       </x:c>
       <x:c r="L705" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M705" s="4">
-        <x:v>44009.95</x:v>
+        <x:v>30575.54</x:v>
       </x:c>
       <x:c r="N705" s="5">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O705" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="706" spans="1:15">
       <x:c r="A706" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B706" s="3" t="s">
         <x:v>2571</x:v>
       </x:c>
       <x:c r="C706" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D706" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E706" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F706" s="3" t="s">
         <x:v>2572</x:v>
       </x:c>
       <x:c r="G706" s="3" t="s">
@@ -41426,116 +41426,116 @@
       </x:c>
       <x:c r="O717" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="718" spans="1:15">
       <x:c r="A718" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B718" s="3" t="s">
         <x:v>2617</x:v>
       </x:c>
       <x:c r="C718" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D718" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E718" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F718" s="3" t="s">
         <x:v>2618</x:v>
       </x:c>
       <x:c r="G718" s="3" t="s">
-        <x:v>1415</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H718" s="3" t="s">
         <x:v>2619</x:v>
       </x:c>
       <x:c r="I718" s="3" t="s">
         <x:v>2620</x:v>
       </x:c>
       <x:c r="J718" s="4">
-        <x:v>29720.48</x:v>
+        <x:v>48203.33</x:v>
       </x:c>
       <x:c r="K718" s="4">
-        <x:v>29720.48</x:v>
+        <x:v>48203.33</x:v>
       </x:c>
       <x:c r="L718" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M718" s="4">
-        <x:v>29720.48</x:v>
+        <x:v>48203.32</x:v>
       </x:c>
       <x:c r="N718" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O718" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="719" spans="1:15">
       <x:c r="A719" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B719" s="3" t="s">
         <x:v>2621</x:v>
       </x:c>
       <x:c r="C719" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D719" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E719" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F719" s="3" t="s">
         <x:v>2622</x:v>
       </x:c>
       <x:c r="G719" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>1415</x:v>
       </x:c>
       <x:c r="H719" s="3" t="s">
         <x:v>2623</x:v>
       </x:c>
       <x:c r="I719" s="3" t="s">
         <x:v>2624</x:v>
       </x:c>
       <x:c r="J719" s="4">
-        <x:v>48203.33</x:v>
+        <x:v>29720.48</x:v>
       </x:c>
       <x:c r="K719" s="4">
-        <x:v>48203.33</x:v>
+        <x:v>29720.48</x:v>
       </x:c>
       <x:c r="L719" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M719" s="4">
-        <x:v>48203.32</x:v>
+        <x:v>29720.48</x:v>
       </x:c>
       <x:c r="N719" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O719" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="720" spans="1:15">
       <x:c r="A720" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B720" s="3" t="s">
         <x:v>2625</x:v>
       </x:c>
       <x:c r="C720" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D720" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E720" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F720" s="3" t="s">