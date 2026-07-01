--- v1 (2026-07-01)
+++ v2 (2026-07-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99de45796de345f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c50e375f424e43ffaf80a41698581e58.psmdcp" Id="Rd8c2fdbc8bb3425a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a4ee94623464a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b8fa12f5476b4685814a48ca33322f17.psmdcp" Id="R89451b4954724b86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>