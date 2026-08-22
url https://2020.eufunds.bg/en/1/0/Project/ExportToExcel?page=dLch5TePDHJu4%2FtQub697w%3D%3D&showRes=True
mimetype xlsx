--- v2 (2026-07-01)
+++ v3 (2026-08-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a4ee94623464a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b8fa12f5476b4685814a48ca33322f17.psmdcp" Id="R89451b4954724b86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0dd3523c3aa4b2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0099b7a23fd8494d8fbd665913e8342b.psmdcp" Id="R5cfc5806ccee49be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>