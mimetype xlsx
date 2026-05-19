--- v0 (2026-04-29)
+++ v1 (2026-05-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafae001b52b24956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a26efb92c7e54a0bb71d400cb01e277c.psmdcp" Id="R9c774f500a7c4780" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R143f9f6dfdd04bc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/92f2589424aa4213997ea78bc56dba61.psmdcp" Id="Rbc64fe36f5e14d7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>