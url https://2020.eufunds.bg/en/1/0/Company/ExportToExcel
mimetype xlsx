--- v1 (2026-05-19)
+++ v2 (2026-06-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R143f9f6dfdd04bc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/92f2589424aa4213997ea78bc56dba61.psmdcp" Id="Rbc64fe36f5e14d7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50f7267e3763468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ccd7ac74d00247fb99c83f968800511b.psmdcp" Id="R9b942471e7ef4ad2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>