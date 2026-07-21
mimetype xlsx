--- v2 (2026-06-10)
+++ v3 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50f7267e3763468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ccd7ac74d00247fb99c83f968800511b.psmdcp" Id="R9b942471e7ef4ad2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dcc1de15665467a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/934b4b847b1d4a609f6dc21616c8bf23.psmdcp" Id="Re87221685c2f4694" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>