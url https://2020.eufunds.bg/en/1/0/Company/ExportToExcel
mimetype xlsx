--- v3 (2026-07-21)
+++ v4 (2026-08-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dcc1de15665467a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/934b4b847b1d4a609f6dc21616c8bf23.psmdcp" Id="Re87221685c2f4694" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96590ae6f99144d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/33dbf4cade4047f3886b69691408b5ac.psmdcp" Id="R299d30a308a3420d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>