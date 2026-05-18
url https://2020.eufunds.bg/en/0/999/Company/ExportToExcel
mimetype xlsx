--- v0 (2026-04-28)
+++ v1 (2026-05-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebf376e833384889" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cdc625c58ac6428894e84bbfc317b207.psmdcp" Id="R84c220f15a3e4ee6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69ccb504c0d54d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba17bcf5bbf84b8691bd8fdc9c0b5128.psmdcp" Id="R77fcb68279664cd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>