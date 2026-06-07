--- v1 (2026-05-18)
+++ v2 (2026-06-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69ccb504c0d54d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba17bcf5bbf84b8691bd8fdc9c0b5128.psmdcp" Id="R77fcb68279664cd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaffe3b4e8274603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/00bf5f6c9f5e46df9ad8369a1b2c7467.psmdcp" Id="R2bfa15af1bef428c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>