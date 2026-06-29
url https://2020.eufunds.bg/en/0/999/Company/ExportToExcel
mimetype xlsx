--- v2 (2026-06-07)
+++ v3 (2026-06-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaffe3b4e8274603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/00bf5f6c9f5e46df9ad8369a1b2c7467.psmdcp" Id="R2bfa15af1bef428c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf795aa50e03240df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2e76d2cdd5b84762bc62370b037a6b74.psmdcp" Id="Rd4e6cb70adc94868" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>