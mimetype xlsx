--- v3 (2026-06-29)
+++ v4 (2026-08-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf795aa50e03240df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2e76d2cdd5b84762bc62370b037a6b74.psmdcp" Id="Rd4e6cb70adc94868" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e818c65416e4955" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/06d70f98a7254f10836880531bf0f62a.psmdcp" Id="R71171afe4a2e4c07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>