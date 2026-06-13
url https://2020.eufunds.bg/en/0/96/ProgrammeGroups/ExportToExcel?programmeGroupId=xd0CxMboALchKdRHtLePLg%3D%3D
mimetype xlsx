--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8033a52ccc2485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b93a03cd256848978021e8b5d0a4387c.psmdcp" Id="R3fdfb1fc6da84d1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R324e091e6a3745a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e6209f9d0adc465daea4008830d55dfa.psmdcp" Id="R22f4132470a84eec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="programmes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Performance of the Programmes</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
@@ -791,649 +791,649 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>1934079712.44</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>1620530210.7</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>313549501.74</x:v>
       </x:c>
       <x:c r="E6" s="10">
-        <x:v>4288</x:v>
+        <x:v>4448</x:v>
       </x:c>
       <x:c r="F6" s="10">
-        <x:v>1898</x:v>
+        <x:v>1985</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>1196533786.06</x:v>
+        <x:v>1278633553.84</x:v>
       </x:c>
       <x:c r="H6" s="9">
-        <x:v>1186839261.64</x:v>
+        <x:v>1270056124.77</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>61.36</x:v>
+        <x:v>65.67</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>988630249.85</x:v>
+        <x:v>1058135945.57</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>647279225.23</x:v>
+        <x:v>702257073.26</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>33.47</x:v>
+        <x:v>36.31</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>531382204.51</x:v>
+        <x:v>576555674.95</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>1049534497</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>864257626</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>185276871</x:v>
       </x:c>
       <x:c r="E7" s="10">
-        <x:v>716</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="F7" s="10">
-        <x:v>359</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>707225640.05</x:v>
+        <x:v>733956964.21</x:v>
       </x:c>
       <x:c r="H7" s="9">
-        <x:v>707225640.05</x:v>
+        <x:v>733956964.21</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>67.38</x:v>
+        <x:v>69.93</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>578424246.01</x:v>
+        <x:v>600116417.74</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>257476871.91</x:v>
+        <x:v>276960040.54</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>24.53</x:v>
+        <x:v>26.39</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>210677809.77</x:v>
+        <x:v>226661754.1</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>255595831</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>230036247</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>25559584</x:v>
       </x:c>
       <x:c r="E8" s="10">
         <x:v>253</x:v>
       </x:c>
       <x:c r="F8" s="10">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="G8" s="9">
-        <x:v>219665803.34</x:v>
+        <x:v>221468461.15</x:v>
       </x:c>
       <x:c r="H8" s="9">
-        <x:v>219665803.34</x:v>
+        <x:v>221468461.15</x:v>
       </x:c>
       <x:c r="I8" s="9">
-        <x:v>85.94</x:v>
+        <x:v>86.65</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>197699223.13</x:v>
+        <x:v>199321615.18</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>157318640.7</x:v>
+        <x:v>168400765.38</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>61.55</x:v>
+        <x:v>65.89</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>141587811.11</x:v>
+        <x:v>151561723.31</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>2043061780</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1717671343</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>325390437</x:v>
       </x:c>
       <x:c r="E9" s="10">
-        <x:v>224</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F9" s="10">
-        <x:v>177</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>1557970518.1</x:v>
+        <x:v>1714811625.27</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>1405681808.3</x:v>
+        <x:v>1543842618.44</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>68.8</x:v>
+        <x:v>75.57</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>1184937686.34</x:v>
+        <x:v>1302449189.72</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>277415890.98</x:v>
+        <x:v>304651354.61</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>13.58</x:v>
+        <x:v>14.91</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>233022833.89</x:v>
+        <x:v>256246340.48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>121480340.01</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>100279500</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>21200840.01</x:v>
       </x:c>
       <x:c r="E10" s="10">
         <x:v>181</x:v>
       </x:c>
       <x:c r="F10" s="10">
-        <x:v>51</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G10" s="9">
-        <x:v>97080122.69</x:v>
+        <x:v>98510043.69</x:v>
       </x:c>
       <x:c r="H10" s="9">
-        <x:v>97080122.69</x:v>
+        <x:v>98510043.69</x:v>
       </x:c>
       <x:c r="I10" s="9">
-        <x:v>79.91</x:v>
+        <x:v>81.09</x:v>
       </x:c>
       <x:c r="J10" s="9">
-        <x:v>80116438.12</x:v>
+        <x:v>81257673.06</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>29018036.39</x:v>
+        <x:v>30170075.91</x:v>
       </x:c>
       <x:c r="L10" s="9">
-        <x:v>23.89</x:v>
+        <x:v>24.84</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>24197024.01</x:v>
+        <x:v>25150755.34</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>1487417270</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>1228150000</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>259267270</x:v>
       </x:c>
       <x:c r="E11" s="10">
-        <x:v>10316</x:v>
+        <x:v>12877</x:v>
       </x:c>
       <x:c r="F11" s="10">
-        <x:v>5667</x:v>
+        <x:v>6575</x:v>
       </x:c>
       <x:c r="G11" s="9">
-        <x:v>1313692288.8</x:v>
+        <x:v>1377276548.03</x:v>
       </x:c>
       <x:c r="H11" s="9">
-        <x:v>1048146749.93</x:v>
+        <x:v>1083684492.76</x:v>
       </x:c>
       <x:c r="I11" s="9">
-        <x:v>70.47</x:v>
+        <x:v>72.86</x:v>
       </x:c>
       <x:c r="J11" s="9">
-        <x:v>858303542.3</x:v>
+        <x:v>887093302.97</x:v>
       </x:c>
       <x:c r="K11" s="9">
-        <x:v>333458221</x:v>
+        <x:v>357982379.44</x:v>
       </x:c>
       <x:c r="L11" s="9">
-        <x:v>22.42</x:v>
+        <x:v>24.07</x:v>
       </x:c>
       <x:c r="M11" s="9">
-        <x:v>270944497.5</x:v>
+        <x:v>294330296.36</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="8" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B12" s="9">
         <x:v>1901163532</x:v>
       </x:c>
       <x:c r="C12" s="9">
         <x:v>1615989000</x:v>
       </x:c>
       <x:c r="D12" s="9">
         <x:v>285174532</x:v>
       </x:c>
       <x:c r="E12" s="10">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="F12" s="10">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G12" s="9">
-        <x:v>2691547297.93</x:v>
+        <x:v>2699569212.95</x:v>
       </x:c>
       <x:c r="H12" s="9">
-        <x:v>1525082319.07</x:v>
+        <x:v>1533104234.09</x:v>
       </x:c>
       <x:c r="I12" s="9">
-        <x:v>80.22</x:v>
+        <x:v>80.64</x:v>
       </x:c>
       <x:c r="J12" s="9">
-        <x:v>1296319971.18</x:v>
+        <x:v>1303138598.96</x:v>
       </x:c>
       <x:c r="K12" s="9">
-        <x:v>505175838.43</x:v>
+        <x:v>518479946.16</x:v>
       </x:c>
       <x:c r="L12" s="9">
-        <x:v>26.57</x:v>
+        <x:v>27.27</x:v>
       </x:c>
       <x:c r="M12" s="9">
-        <x:v>430528303.07</x:v>
+        <x:v>441836794.62</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B13" s="9">
         <x:v>131395322.01</x:v>
       </x:c>
       <x:c r="C13" s="9">
         <x:v>110671700.59</x:v>
       </x:c>
       <x:c r="D13" s="9">
         <x:v>20723621.42</x:v>
       </x:c>
       <x:c r="E13" s="10">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F13" s="10">
-        <x:v>35</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G13" s="9">
-        <x:v>76419057.1</x:v>
+        <x:v>87012623.62</x:v>
       </x:c>
       <x:c r="H13" s="9">
-        <x:v>76419057.1</x:v>
+        <x:v>87012623.62</x:v>
       </x:c>
       <x:c r="I13" s="9">
-        <x:v>58.16</x:v>
+        <x:v>66.22</x:v>
       </x:c>
       <x:c r="J13" s="9">
-        <x:v>62047367.41</x:v>
+        <x:v>71610147</x:v>
       </x:c>
       <x:c r="K13" s="9">
-        <x:v>25365421.7</x:v>
+        <x:v>25958014.66</x:v>
       </x:c>
       <x:c r="L13" s="9">
-        <x:v>19.3</x:v>
+        <x:v>19.76</x:v>
       </x:c>
       <x:c r="M13" s="9">
-        <x:v>19355814.82</x:v>
+        <x:v>19851966.11</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="9">
-        <x:v>411185433.83</x:v>
+        <x:v>420832925.46</x:v>
       </x:c>
       <x:c r="C14" s="9">
-        <x:v>341789560.6</x:v>
+        <x:v>349129484.31</x:v>
       </x:c>
       <x:c r="D14" s="9">
-        <x:v>69395873.23</x:v>
+        <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="E14" s="10">
-        <x:v>61</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F14" s="10">
-        <x:v>55</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G14" s="9">
-        <x:v>332101045.1</x:v>
+        <x:v>359406834.16</x:v>
       </x:c>
       <x:c r="H14" s="9">
-        <x:v>315019669.58</x:v>
+        <x:v>342325458.64</x:v>
       </x:c>
       <x:c r="I14" s="9">
-        <x:v>76.61</x:v>
+        <x:v>81.34</x:v>
       </x:c>
       <x:c r="J14" s="9">
-        <x:v>258734962.16</x:v>
+        <x:v>281990252.1</x:v>
       </x:c>
       <x:c r="K14" s="9">
-        <x:v>101559998.76</x:v>
+        <x:v>114983518.38</x:v>
       </x:c>
       <x:c r="L14" s="9">
-        <x:v>24.7</x:v>
+        <x:v>27.32</x:v>
       </x:c>
       <x:c r="M14" s="9">
-        <x:v>80553103.43</x:v>
+        <x:v>91123362.31</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B15" s="9">
         <x:v>58621250.82</x:v>
       </x:c>
       <x:c r="C15" s="9">
         <x:v>44619878.43</x:v>
       </x:c>
       <x:c r="D15" s="9">
         <x:v>14001372.39</x:v>
       </x:c>
       <x:c r="E15" s="10">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F15" s="10">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G15" s="9">
-        <x:v>39255930.78</x:v>
+        <x:v>37144977.71</x:v>
       </x:c>
       <x:c r="H15" s="9">
-        <x:v>39255930.78</x:v>
+        <x:v>37144977.71</x:v>
       </x:c>
       <x:c r="I15" s="9">
-        <x:v>66.97</x:v>
+        <x:v>63.36</x:v>
       </x:c>
       <x:c r="J15" s="9">
-        <x:v>29551475.81</x:v>
+        <x:v>27968334.6</x:v>
       </x:c>
       <x:c r="K15" s="9">
-        <x:v>11015277.62</x:v>
+        <x:v>12610367.66</x:v>
       </x:c>
       <x:c r="L15" s="9">
-        <x:v>18.79</x:v>
+        <x:v>21.51</x:v>
       </x:c>
       <x:c r="M15" s="9">
-        <x:v>8275003.72</x:v>
+        <x:v>9471383.76</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>1085152565</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>885510000</x:v>
       </x:c>
       <x:c r="D16" s="9">
         <x:v>199642565</x:v>
       </x:c>
       <x:c r="E16" s="10">
-        <x:v>562</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="F16" s="10">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G16" s="9">
-        <x:v>509953633.7</x:v>
+        <x:v>509953633.71</x:v>
       </x:c>
       <x:c r="H16" s="9">
-        <x:v>488817564.41</x:v>
+        <x:v>488817564.43</x:v>
       </x:c>
       <x:c r="I16" s="9">
         <x:v>45.05</x:v>
       </x:c>
       <x:c r="J16" s="9">
-        <x:v>391868261.33</x:v>
+        <x:v>391856227.64</x:v>
       </x:c>
       <x:c r="K16" s="9">
-        <x:v>176211287.68</x:v>
+        <x:v>178431863.98</x:v>
       </x:c>
       <x:c r="L16" s="9">
-        <x:v>16.24</x:v>
+        <x:v>16.44</x:v>
       </x:c>
       <x:c r="M16" s="9">
-        <x:v>148680760.4</x:v>
+        <x:v>150427316.77</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B17" s="9">
         <x:v>3399571427</x:v>
       </x:c>
       <x:c r="C17" s="9">
         <x:v>2800863751</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E17" s="10">
-        <x:v>2840</x:v>
+        <x:v>2841</x:v>
       </x:c>
       <x:c r="F17" s="10">
-        <x:v>639</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="G17" s="9">
-        <x:v>2116569907.45</x:v>
+        <x:v>2346300712.77</x:v>
       </x:c>
       <x:c r="H17" s="9">
-        <x:v>1751778905.45</x:v>
+        <x:v>1869494586.62</x:v>
       </x:c>
       <x:c r="I17" s="9">
-        <x:v>51.53</x:v>
+        <x:v>54.99</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>1434171678.13</x:v>
+        <x:v>1534230007.16</x:v>
       </x:c>
       <x:c r="K17" s="9">
-        <x:v>410844491.59</x:v>
+        <x:v>469113369.23</x:v>
       </x:c>
       <x:c r="L17" s="9">
-        <x:v>12.09</x:v>
+        <x:v>13.8</x:v>
       </x:c>
       <x:c r="M17" s="9">
-        <x:v>335120000.46</x:v>
+        <x:v>382620048.18</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D18" s="9">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E18" s="10">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F18" s="10">
-        <x:v>133</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G18" s="9">
-        <x:v>68112582.37</x:v>
+        <x:v>69691853.16</x:v>
       </x:c>
       <x:c r="H18" s="9">
-        <x:v>55644728.69</x:v>
+        <x:v>56980897.84</x:v>
       </x:c>
       <x:c r="I18" s="9">
-        <x:v>45.86</x:v>
+        <x:v>46.96</x:v>
       </x:c>
       <x:c r="J18" s="9">
-        <x:v>38951310.55</x:v>
+        <x:v>39886628.98</x:v>
       </x:c>
       <x:c r="K18" s="9">
-        <x:v>15251701.17</x:v>
+        <x:v>15879219.26</x:v>
       </x:c>
       <x:c r="L18" s="9">
-        <x:v>12.57</x:v>
+        <x:v>13.09</x:v>
       </x:c>
       <x:c r="M18" s="9">
-        <x:v>10676190.8</x:v>
+        <x:v>11115453.46</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:13">
       <x:c r="A19" s="8" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B19" s="9">
         <x:v>284658273.64</x:v>
       </x:c>
       <x:c r="C19" s="9">
         <x:v>113863309.46</x:v>
       </x:c>
       <x:c r="D19" s="9">
         <x:v>170794964.18</x:v>
       </x:c>
       <x:c r="E19" s="10">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F19" s="10">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G19" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="H19" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="I19" s="9">
         <x:v>24.21</x:v>
       </x:c>
       <x:c r="J19" s="9">
         <x:v>27565194.33</x:v>
       </x:c>
       <x:c r="K19" s="9">
-        <x:v>2105912.83</x:v>
+        <x:v>5882385.04</x:v>
       </x:c>
       <x:c r="L19" s="9">
-        <x:v>0.74</x:v>
+        <x:v>2.07</x:v>
       </x:c>
       <x:c r="M19" s="9">
-        <x:v>842365.14</x:v>
+        <x:v>2361262.49</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:13">
       <x:c r="A20" s="11" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B20" s="9">
-        <x:v>14284264941.97</x:v>
+        <x:v>14293912433.6</x:v>
       </x:c>
       <x:c r="C20" s="9">
-        <x:v>11759175521.83</x:v>
+        <x:v>11766515445.54</x:v>
       </x:c>
       <x:c r="D20" s="9">
-        <x:v>2525089420.14</x:v>
+        <x:v>2527396988.06</x:v>
       </x:c>
       <x:c r="E20" s="10">
-        <x:v>19900</x:v>
+        <x:v>22694</x:v>
       </x:c>
       <x:c r="F20" s="10">
-        <x:v>9617</x:v>
+        <x:v>10775</x:v>
       </x:c>
       <x:c r="G20" s="9">
-        <x:v>10995040599.45</x:v>
+        <x:v>11602650030.25</x:v>
       </x:c>
       <x:c r="H20" s="9">
-        <x:v>8985570547.01</x:v>
+        <x:v>9435312033.95</x:v>
       </x:c>
       <x:c r="I20" s="9">
-        <x:v>62.91</x:v>
+        <x:v>66.01</x:v>
       </x:c>
       <x:c r="J20" s="9">
-        <x:v>7427321606.65</x:v>
+        <x:v>7806619535.01</x:v>
       </x:c>
       <x:c r="K20" s="9">
-        <x:v>2949496815.99</x:v>
+        <x:v>3181760373.51</x:v>
       </x:c>
       <x:c r="L20" s="9">
-        <x:v>20.65</x:v>
+        <x:v>22.26</x:v>
       </x:c>
       <x:c r="M20" s="9">
-        <x:v>2445843722.63</x:v>
+        <x:v>2639314132.24</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="22" spans="1:13">
       <x:c r="A22" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:13">
       <x:c r="A23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:13">
       <x:c r="A24" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:13">
       <x:c r="A25" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">