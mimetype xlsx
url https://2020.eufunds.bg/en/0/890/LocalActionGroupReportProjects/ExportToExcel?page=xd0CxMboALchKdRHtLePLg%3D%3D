--- v2 (2026-08-05)
+++ v3 (2026-09-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dafe0ea45be4ba4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/641fb9df63d649a2811342619c045c46.psmdcp" Id="Rf9c406fd96234ef9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33827bfb1fed41f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df1cddfad02446d5888567ddec6787fd.psmdcp" Id="Rfd2365fa86a44b9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Projects LAG</x:t>
   </x:si>
   <x:si>
     <x:t>LAG</x:t>
   </x:si>
   <x:si>
@@ -76,96 +76,96 @@
   <x:si>
     <x:t>Approve projects from SFA - PA (amount of subsidy / EUR)</x:t>
   </x:si>
   <x:si>
     <x:t>Concluded contracts (number)</x:t>
   </x:si>
   <x:si>
     <x:t>Concluded contracts / approve projects %</x:t>
   </x:si>
   <x:si>
     <x:t>Concluded contracts (amount of subsidy / EUR)</x:t>
   </x:si>
   <x:si>
     <x:t>Concluded contracts / programme budget</x:t>
   </x:si>
   <x:si>
     <x:t>Executed contracts (number)</x:t>
   </x:si>
   <x:si>
     <x:t>Executed contracts (amount of subsidy / EUR)</x:t>
   </x:si>
   <x:si>
     <x:t>Actually paid amounts</x:t>
   </x:si>
   <x:si>
-    <x:t>FISHERIES LOCAL ACTION GROUP RUSE-IVANOVO-BOROVO</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>FLAG Bulgarian Black sea agreement Byala-Dolni Chiflik-Avren</x:t>
   </x:si>
   <x:si>
     <x:t>Maritime and Fisheries Programme 2014-2020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maritime, Fisheries and Aquaculture Programme for Bulgaria</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Burgas - Kameno</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG High Western Rhodopes: Batak-Devin-Dospat</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Kotel - Sliven - Nova Zagora - Tvarditsa</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Lom - Brusartsi</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Montana – Ruzhintsi – Dimovo</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Nessebar-Mesemvria</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Nestos</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Nikolaevo - Gurkovo</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Nikopol - Belene - Gulyantsi</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Pazardjik</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Pomorie</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Primorsko - Tzarevo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLAG RUSE - IVANOVO - BOROVO</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Samokov - Belitza - Sarnitza</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Shabla-Kavarna-Balchik</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Slivnitsa - Kostinbrod - Breznik</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Sozopol - Malko Tarnovo</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Svishtov - Tsenovo</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Varna-Beloslav-Aksakovo</x:t>
   </x:si>
   <x:si>
     <x:t>LAG  Kotel, Sungurlare and Varbitsa</x:t>
   </x:si>
   <x:si>
     <x:t>Human Resources Development 2014-2020</x:t>
   </x:si>
@@ -891,438 +891,438 @@
       </x:c>
       <x:c r="Q4" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="R4" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="S4" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="T4" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="U4" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B5" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C5" s="4">
-        <x:v>0</x:v>
+        <x:v>2000000</x:v>
       </x:c>
       <x:c r="D5" s="4">
-        <x:v>0</x:v>
+        <x:v>174.9</x:v>
       </x:c>
       <x:c r="E5" s="5">
-        <x:v>0</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F5" s="4">
-        <x:v>0</x:v>
+        <x:v>3498057.53</x:v>
       </x:c>
       <x:c r="G5" s="5">
-        <x:v>0</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="H5" s="4">
-        <x:v>0</x:v>
+        <x:v>79.28</x:v>
       </x:c>
       <x:c r="I5" s="4">
-        <x:v>0</x:v>
+        <x:v>1585558.75</x:v>
       </x:c>
       <x:c r="J5" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K5" s="5">
-        <x:v>0</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="L5" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M5" s="5">
-        <x:v>0</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="N5" s="4">
-        <x:v>0</x:v>
+        <x:v>1585558.75</x:v>
       </x:c>
       <x:c r="O5" s="5">
-        <x:v>0</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="P5" s="4">
-        <x:v>0</x:v>
+        <x:v>91.94</x:v>
       </x:c>
       <x:c r="Q5" s="4">
-        <x:v>0</x:v>
+        <x:v>1457767.79</x:v>
       </x:c>
       <x:c r="R5" s="4">
-        <x:v>0</x:v>
+        <x:v>72.89</x:v>
       </x:c>
       <x:c r="S5" s="5">
-        <x:v>0</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="T5" s="4">
-        <x:v>0</x:v>
+        <x:v>1406998.11</x:v>
       </x:c>
       <x:c r="U5" s="4">
-        <x:v>0</x:v>
+        <x:v>1413782.55</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="3" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="B6" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="B6" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C6" s="4">
-        <x:v>2000000</x:v>
+        <x:v>1999969.32</x:v>
       </x:c>
       <x:c r="D6" s="4">
-        <x:v>174.9</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E6" s="5">
-        <x:v>27</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F6" s="4">
-        <x:v>3498057.53</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G6" s="5">
-        <x:v>22</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H6" s="4">
-        <x:v>79.28</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="4">
-        <x:v>1585558.75</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J6" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K6" s="5">
-        <x:v>22</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L6" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M6" s="5">
-        <x:v>5</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N6" s="4">
-        <x:v>1585558.75</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="O6" s="5">
-        <x:v>21</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="P6" s="4">
-        <x:v>91.94</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="Q6" s="4">
-        <x:v>1457767.79</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="R6" s="4">
-        <x:v>72.89</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="S6" s="5">
-        <x:v>19</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="T6" s="4">
-        <x:v>1406998.11</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="U6" s="4">
-        <x:v>1413782.55</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="3" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C7" s="4">
-        <x:v>1999969.32</x:v>
+        <x:v>2000000</x:v>
       </x:c>
       <x:c r="D7" s="4">
-        <x:v>0</x:v>
+        <x:v>366.94</x:v>
       </x:c>
       <x:c r="E7" s="5">
-        <x:v>0</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F7" s="4">
-        <x:v>0</x:v>
+        <x:v>7338890.38</x:v>
       </x:c>
       <x:c r="G7" s="5">
-        <x:v>0</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="H7" s="4">
-        <x:v>0</x:v>
+        <x:v>68.08</x:v>
       </x:c>
       <x:c r="I7" s="4">
-        <x:v>0</x:v>
+        <x:v>1361511.73</x:v>
       </x:c>
       <x:c r="J7" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K7" s="5">
-        <x:v>0</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="L7" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M7" s="5">
-        <x:v>0</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="N7" s="4">
-        <x:v>0</x:v>
+        <x:v>1361511.73</x:v>
       </x:c>
       <x:c r="O7" s="5">
-        <x:v>0</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="P7" s="4">
-        <x:v>0</x:v>
+        <x:v>94.4</x:v>
       </x:c>
       <x:c r="Q7" s="4">
-        <x:v>0</x:v>
+        <x:v>1285297.02</x:v>
       </x:c>
       <x:c r="R7" s="4">
-        <x:v>0</x:v>
+        <x:v>64.26</x:v>
       </x:c>
       <x:c r="S7" s="5">
-        <x:v>0</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="T7" s="4">
-        <x:v>0</x:v>
+        <x:v>1186649.35</x:v>
       </x:c>
       <x:c r="U7" s="4">
-        <x:v>0</x:v>
+        <x:v>1202971.98</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="3" t="s">
-        <x:v>26</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
-        <x:v>25</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C8" s="4">
-        <x:v>2000000</x:v>
+        <x:v>1499937.37</x:v>
       </x:c>
       <x:c r="D8" s="4">
-        <x:v>366.94</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E8" s="5">
-        <x:v>39</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F8" s="4">
-        <x:v>7338890.38</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G8" s="5">
-        <x:v>16</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H8" s="4">
-        <x:v>68.08</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I8" s="4">
-        <x:v>1361511.73</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J8" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K8" s="5">
-        <x:v>16</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L8" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M8" s="5">
-        <x:v>21</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N8" s="4">
-        <x:v>1361511.73</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="O8" s="5">
-        <x:v>17</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="P8" s="4">
-        <x:v>94.4</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="Q8" s="4">
-        <x:v>1285297.02</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="R8" s="4">
-        <x:v>64.26</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="S8" s="5">
-        <x:v>13</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="T8" s="4">
-        <x:v>1186649.35</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="U8" s="4">
-        <x:v>1202971.98</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C9" s="4">
-        <x:v>1499937.37</x:v>
+        <x:v>2000000</x:v>
       </x:c>
       <x:c r="D9" s="4">
-        <x:v>0</x:v>
+        <x:v>199.92</x:v>
       </x:c>
       <x:c r="E9" s="5">
-        <x:v>0</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F9" s="4">
-        <x:v>0</x:v>
+        <x:v>3998460.97</x:v>
       </x:c>
       <x:c r="G9" s="5">
-        <x:v>0</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="H9" s="4">
-        <x:v>0</x:v>
+        <x:v>63.37</x:v>
       </x:c>
       <x:c r="I9" s="4">
-        <x:v>0</x:v>
+        <x:v>1267386.15</x:v>
       </x:c>
       <x:c r="J9" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K9" s="5">
-        <x:v>0</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="L9" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M9" s="5">
-        <x:v>0</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="N9" s="4">
-        <x:v>0</x:v>
+        <x:v>1267386.15</x:v>
       </x:c>
       <x:c r="O9" s="5">
-        <x:v>0</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P9" s="4">
-        <x:v>0</x:v>
+        <x:v>112.94</x:v>
       </x:c>
       <x:c r="Q9" s="4">
-        <x:v>0</x:v>
+        <x:v>1431408.04</x:v>
       </x:c>
       <x:c r="R9" s="4">
-        <x:v>0</x:v>
+        <x:v>71.57</x:v>
       </x:c>
       <x:c r="S9" s="5">
-        <x:v>0</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="T9" s="4">
-        <x:v>0</x:v>
+        <x:v>1381534.99</x:v>
       </x:c>
       <x:c r="U9" s="4">
-        <x:v>0</x:v>
+        <x:v>1379228.43</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
-        <x:v>25</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C10" s="4">
-        <x:v>2000000</x:v>
+        <x:v>1999969.32</x:v>
       </x:c>
       <x:c r="D10" s="4">
-        <x:v>199.92</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E10" s="5">
-        <x:v>35</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F10" s="4">
-        <x:v>3998460.97</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G10" s="5">
-        <x:v>21</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H10" s="4">
-        <x:v>63.37</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I10" s="4">
-        <x:v>1267386.15</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J10" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K10" s="5">
-        <x:v>21</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L10" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M10" s="5">
-        <x:v>14</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N10" s="4">
-        <x:v>1267386.15</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="O10" s="5">
-        <x:v>29</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="P10" s="4">
-        <x:v>112.94</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="Q10" s="4">
-        <x:v>1431408.04</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="R10" s="4">
-        <x:v>71.57</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="S10" s="5">
-        <x:v>26</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="T10" s="4">
-        <x:v>1381534.99</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="U10" s="4">
-        <x:v>1379228.43</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C11" s="4">
         <x:v>1999969.32</x:v>
       </x:c>
       <x:c r="D11" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E11" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F11" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G11" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H11" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I11" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J11" s="5">
         <x:v>0</x:v>
       </x:c>
@@ -1343,54 +1343,54 @@
       </x:c>
       <x:c r="P11" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="Q11" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="R11" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S11" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="T11" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="U11" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C12" s="4">
-        <x:v>1999969.32</x:v>
+        <x:v>374966.18</x:v>
       </x:c>
       <x:c r="D12" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E12" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F12" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G12" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H12" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I12" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J12" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K12" s="5">
         <x:v>0</x:v>
       </x:c>
@@ -1408,54 +1408,54 @@
       </x:c>
       <x:c r="P12" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="Q12" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="R12" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S12" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="T12" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="U12" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C13" s="4">
-        <x:v>374966.18</x:v>
+        <x:v>499992.33</x:v>
       </x:c>
       <x:c r="D13" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E13" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F13" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G13" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H13" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I13" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J13" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K13" s="5">
         <x:v>0</x:v>
       </x:c>
@@ -1476,181 +1476,181 @@
       </x:c>
       <x:c r="Q13" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="R13" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S13" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="T13" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="U13" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C14" s="4">
-        <x:v>499992.33</x:v>
+        <x:v>2000000</x:v>
       </x:c>
       <x:c r="D14" s="4">
-        <x:v>0</x:v>
+        <x:v>274.46</x:v>
       </x:c>
       <x:c r="E14" s="5">
-        <x:v>0</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F14" s="4">
-        <x:v>0</x:v>
+        <x:v>5489233.29</x:v>
       </x:c>
       <x:c r="G14" s="5">
-        <x:v>0</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H14" s="4">
-        <x:v>0</x:v>
+        <x:v>71.37</x:v>
       </x:c>
       <x:c r="I14" s="4">
-        <x:v>0</x:v>
+        <x:v>1427374.41</x:v>
       </x:c>
       <x:c r="J14" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K14" s="5">
-        <x:v>0</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L14" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M14" s="5">
-        <x:v>0</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="N14" s="4">
-        <x:v>0</x:v>
+        <x:v>1427374.41</x:v>
       </x:c>
       <x:c r="O14" s="5">
-        <x:v>0</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P14" s="4">
-        <x:v>0</x:v>
+        <x:v>112.59</x:v>
       </x:c>
       <x:c r="Q14" s="4">
-        <x:v>0</x:v>
+        <x:v>1607025.69</x:v>
       </x:c>
       <x:c r="R14" s="4">
-        <x:v>0</x:v>
+        <x:v>80.35</x:v>
       </x:c>
       <x:c r="S14" s="5">
-        <x:v>0</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="T14" s="4">
-        <x:v>0</x:v>
+        <x:v>1246562.38</x:v>
       </x:c>
       <x:c r="U14" s="4">
-        <x:v>0</x:v>
+        <x:v>1237977.68</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
-        <x:v>25</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C15" s="4">
-        <x:v>2000000</x:v>
+        <x:v>1998554.91</x:v>
       </x:c>
       <x:c r="D15" s="4">
-        <x:v>274.46</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E15" s="5">
-        <x:v>41</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F15" s="4">
-        <x:v>5489233.29</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G15" s="5">
-        <x:v>23</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H15" s="4">
-        <x:v>71.37</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I15" s="4">
-        <x:v>1427374.41</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J15" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K15" s="5">
-        <x:v>23</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L15" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M15" s="5">
-        <x:v>14</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N15" s="4">
-        <x:v>1427374.41</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="O15" s="5">
-        <x:v>29</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="P15" s="4">
-        <x:v>112.59</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="Q15" s="4">
-        <x:v>1607025.69</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="R15" s="4">
-        <x:v>80.35</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="S15" s="5">
-        <x:v>22</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="T15" s="4">
-        <x:v>1246562.38</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="U15" s="4">
-        <x:v>1237977.68</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C16" s="4">
-        <x:v>1998554.91</x:v>
+        <x:v>1499865.85</x:v>
       </x:c>
       <x:c r="D16" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E16" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F16" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G16" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H16" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I16" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J16" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K16" s="5">
         <x:v>0</x:v>
       </x:c>
@@ -1668,54 +1668,54 @@
       </x:c>
       <x:c r="P16" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="Q16" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="R16" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S16" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="T16" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="U16" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C17" s="4">
-        <x:v>1499865.85</x:v>
+        <x:v>1999667.97</x:v>
       </x:c>
       <x:c r="D17" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E17" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F17" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G17" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H17" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I17" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J17" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K17" s="5">
         <x:v>0</x:v>
       </x:c>
@@ -1736,246 +1736,246 @@
       </x:c>
       <x:c r="Q17" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="R17" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S17" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="T17" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="U17" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C18" s="4">
-        <x:v>1999667.97</x:v>
+        <x:v>2000000</x:v>
       </x:c>
       <x:c r="D18" s="4">
-        <x:v>0</x:v>
+        <x:v>156.23</x:v>
       </x:c>
       <x:c r="E18" s="5">
-        <x:v>0</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F18" s="4">
-        <x:v>0</x:v>
+        <x:v>3124577.72</x:v>
       </x:c>
       <x:c r="G18" s="5">
-        <x:v>0</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H18" s="4">
-        <x:v>0</x:v>
+        <x:v>66.92</x:v>
       </x:c>
       <x:c r="I18" s="4">
-        <x:v>0</x:v>
+        <x:v>1338322.94</x:v>
       </x:c>
       <x:c r="J18" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K18" s="5">
-        <x:v>0</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="L18" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M18" s="5">
-        <x:v>0</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="N18" s="4">
-        <x:v>0</x:v>
+        <x:v>1338322.94</x:v>
       </x:c>
       <x:c r="O18" s="5">
-        <x:v>0</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P18" s="4">
-        <x:v>0</x:v>
+        <x:v>86.77</x:v>
       </x:c>
       <x:c r="Q18" s="4">
-        <x:v>0</x:v>
+        <x:v>1161252.78</x:v>
       </x:c>
       <x:c r="R18" s="4">
-        <x:v>0</x:v>
+        <x:v>58.06</x:v>
       </x:c>
       <x:c r="S18" s="5">
-        <x:v>0</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="T18" s="4">
-        <x:v>0</x:v>
+        <x:v>1058995.02</x:v>
       </x:c>
       <x:c r="U18" s="4">
-        <x:v>0</x:v>
+        <x:v>1144453.84</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
-        <x:v>25</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C19" s="4">
         <x:v>2000000</x:v>
       </x:c>
       <x:c r="D19" s="4">
-        <x:v>156.23</x:v>
+        <x:v>262.52</x:v>
       </x:c>
       <x:c r="E19" s="5">
-        <x:v>35</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F19" s="4">
-        <x:v>3124577.72</x:v>
+        <x:v>5250321.03</x:v>
       </x:c>
       <x:c r="G19" s="5">
-        <x:v>29</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H19" s="4">
-        <x:v>66.92</x:v>
+        <x:v>77.12</x:v>
       </x:c>
       <x:c r="I19" s="4">
-        <x:v>1338322.94</x:v>
+        <x:v>1542438.85</x:v>
       </x:c>
       <x:c r="J19" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K19" s="5">
-        <x:v>29</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="L19" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M19" s="5">
-        <x:v>5</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="N19" s="4">
-        <x:v>1338322.94</x:v>
+        <x:v>1542438.85</x:v>
       </x:c>
       <x:c r="O19" s="5">
-        <x:v>30</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="P19" s="4">
-        <x:v>86.77</x:v>
+        <x:v>127.93</x:v>
       </x:c>
       <x:c r="Q19" s="4">
-        <x:v>1161252.78</x:v>
+        <x:v>1973180.25</x:v>
       </x:c>
       <x:c r="R19" s="4">
-        <x:v>58.06</x:v>
+        <x:v>98.66</x:v>
       </x:c>
       <x:c r="S19" s="5">
-        <x:v>23</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="T19" s="4">
-        <x:v>1058995.02</x:v>
+        <x:v>1803110.61</x:v>
       </x:c>
       <x:c r="U19" s="4">
-        <x:v>1144453.84</x:v>
+        <x:v>1665254.22</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
-        <x:v>25</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C20" s="4">
-        <x:v>2000000</x:v>
+        <x:v>1999151.26</x:v>
       </x:c>
       <x:c r="D20" s="4">
-        <x:v>262.52</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E20" s="5">
-        <x:v>25</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F20" s="4">
-        <x:v>5250321.03</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G20" s="5">
-        <x:v>14</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H20" s="4">
-        <x:v>77.12</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I20" s="4">
-        <x:v>1542438.85</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J20" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K20" s="5">
-        <x:v>14</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L20" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M20" s="5">
-        <x:v>8</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N20" s="4">
-        <x:v>1542438.85</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="O20" s="5">
-        <x:v>15</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="P20" s="4">
-        <x:v>127.93</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="Q20" s="4">
-        <x:v>1973180.25</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="R20" s="4">
-        <x:v>98.66</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="S20" s="5">
-        <x:v>13</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="T20" s="4">
-        <x:v>1803110.61</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="U20" s="4">
-        <x:v>1665254.22</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C21" s="4">
-        <x:v>1999151.26</x:v>
+        <x:v>1509886.35</x:v>
       </x:c>
       <x:c r="D21" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E21" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F21" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G21" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H21" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I21" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J21" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K21" s="5">
         <x:v>0</x:v>
       </x:c>
@@ -1993,54 +1993,54 @@
       </x:c>
       <x:c r="P21" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="Q21" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="R21" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S21" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="T21" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="U21" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C22" s="4">
-        <x:v>1509886.35</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D22" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E22" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F22" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G22" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H22" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I22" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J22" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K22" s="5">
         <x:v>0</x:v>
       </x:c>
@@ -2058,51 +2058,51 @@
       </x:c>
       <x:c r="P22" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="Q22" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="R22" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S22" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="T22" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="U22" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C23" s="4">
         <x:v>2000000</x:v>
       </x:c>
       <x:c r="D23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E23" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G23" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J23" s="5">
         <x:v>0</x:v>
       </x:c>
@@ -2123,51 +2123,51 @@
       </x:c>
       <x:c r="P23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="Q23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="R23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S23" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="T23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="U23" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
-        <x:v>25</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C24" s="4">
         <x:v>2000000</x:v>
       </x:c>
       <x:c r="D24" s="4">
         <x:v>180.33</x:v>
       </x:c>
       <x:c r="E24" s="5">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F24" s="4">
         <x:v>3606664.42</x:v>
       </x:c>
       <x:c r="G24" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H24" s="4">
         <x:v>50.35</x:v>
       </x:c>
       <x:c r="I24" s="4">
         <x:v>1006900.71</x:v>
       </x:c>
       <x:c r="J24" s="5">
         <x:v>0</x:v>
       </x:c>
@@ -2188,51 +2188,51 @@
       </x:c>
       <x:c r="P24" s="4">
         <x:v>136.54</x:v>
       </x:c>
       <x:c r="Q24" s="4">
         <x:v>1374861.8</x:v>
       </x:c>
       <x:c r="R24" s="4">
         <x:v>68.74</x:v>
       </x:c>
       <x:c r="S24" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="T24" s="4">
         <x:v>1118323.2</x:v>
       </x:c>
       <x:c r="U24" s="4">
         <x:v>1308611.46</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C25" s="4">
         <x:v>1999868.14</x:v>
       </x:c>
       <x:c r="D25" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E25" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F25" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G25" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H25" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I25" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J25" s="5">
         <x:v>0</x:v>
       </x:c>
@@ -2253,51 +2253,51 @@
       </x:c>
       <x:c r="P25" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="Q25" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="R25" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S25" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="T25" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="U25" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C26" s="4">
         <x:v>1584391.28</x:v>
       </x:c>
       <x:c r="D26" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E26" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F26" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G26" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H26" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I26" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J26" s="5">
         <x:v>0</x:v>
       </x:c>
@@ -2318,51 +2318,51 @@
       </x:c>
       <x:c r="P26" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="Q26" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="R26" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S26" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="T26" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="U26" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C27" s="4">
         <x:v>1496451.5</x:v>
       </x:c>
       <x:c r="D27" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E27" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F27" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G27" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H27" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I27" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J27" s="5">
         <x:v>0</x:v>
       </x:c>
@@ -2383,51 +2383,51 @@
       </x:c>
       <x:c r="P27" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="Q27" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="R27" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S27" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="T27" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="U27" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C28" s="4">
         <x:v>2287119.37</x:v>
       </x:c>
       <x:c r="D28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E28" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G28" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J28" s="5">
         <x:v>0</x:v>
       </x:c>
@@ -2448,51 +2448,51 @@
       </x:c>
       <x:c r="P28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="Q28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="R28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S28" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="T28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="U28" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
-        <x:v>25</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C29" s="4">
         <x:v>2000000</x:v>
       </x:c>
       <x:c r="D29" s="4">
         <x:v>280.82</x:v>
       </x:c>
       <x:c r="E29" s="5">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F29" s="4">
         <x:v>5616431.6</x:v>
       </x:c>
       <x:c r="G29" s="5">
         <x:v>19</x:v>
       </x:c>
       <x:c r="H29" s="4">
         <x:v>107.07</x:v>
       </x:c>
       <x:c r="I29" s="4">
         <x:v>2141498.8</x:v>
       </x:c>
       <x:c r="J29" s="5">
         <x:v>0</x:v>
       </x:c>
@@ -2513,51 +2513,51 @@
       </x:c>
       <x:c r="P29" s="4">
         <x:v>99.32</x:v>
       </x:c>
       <x:c r="Q29" s="4">
         <x:v>2126850.96</x:v>
       </x:c>
       <x:c r="R29" s="4">
         <x:v>106.34</x:v>
       </x:c>
       <x:c r="S29" s="5">
         <x:v>25</x:v>
       </x:c>
       <x:c r="T29" s="4">
         <x:v>1902517.92</x:v>
       </x:c>
       <x:c r="U29" s="4">
         <x:v>2098144.61</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C30" s="4">
         <x:v>1999969.32</x:v>
       </x:c>
       <x:c r="D30" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E30" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F30" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G30" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H30" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I30" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J30" s="5">
         <x:v>0</x:v>
       </x:c>
@@ -12328,51 +12328,51 @@
       </x:c>
       <x:c r="P180" s="4">
         <x:v>91.33</x:v>
       </x:c>
       <x:c r="Q180" s="4">
         <x:v>1768029.51</x:v>
       </x:c>
       <x:c r="R180" s="4">
         <x:v>92.64</x:v>
       </x:c>
       <x:c r="S180" s="5">
         <x:v>0</x:v>
       </x:c>
       <x:c r="T180" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="U180" s="4">
         <x:v>1596136.76</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B181" s="3" t="s">
-        <x:v>25</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C181" s="4">
         <x:v>2000000</x:v>
       </x:c>
       <x:c r="D181" s="4">
         <x:v>172.18</x:v>
       </x:c>
       <x:c r="E181" s="5">
         <x:v>29</x:v>
       </x:c>
       <x:c r="F181" s="4">
         <x:v>3443637.29</x:v>
       </x:c>
       <x:c r="G181" s="5">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H181" s="4">
         <x:v>63.79</x:v>
       </x:c>
       <x:c r="I181" s="4">
         <x:v>1275863.66</x:v>
       </x:c>
       <x:c r="J181" s="5">
         <x:v>0</x:v>
       </x:c>