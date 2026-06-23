--- v0 (2026-05-02)
+++ v1 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdadd232a99c24443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b6ccad45591747de97c0f46816b61274.psmdcp" Id="Rd2a1c5272a72474d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4add562036e4c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8edb6af634d149ebb78f168d160d740f.psmdcp" Id="Ra03b46c044884b36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Projects</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
@@ -109,71 +109,71 @@
   <x:si>
     <x:t>BG05M9OP001-1.039-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Improvement of the working conditions of the employees in "Lazur Stroi" Ltd.</x:t>
   </x:si>
   <x:si>
     <x:t>203396400 AGRO ATRAKT - KATYA DILOVA ET</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Svoboda, 4532, ул. Осма № 7</x:t>
   </x:si>
   <x:si>
     <x:t>Svoboda</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.016-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Construction of a dairy workshop and purchase of equipment in UPI IV, located in Kaleitza locality, Svoboda, Strelcha municipality, Pazardjik district</x:t>
   </x:si>
   <x:si>
     <x:t>Contracted</x:t>
   </x:si>
   <x:si>
+    <x:t>130149830 ASAREL - TRANS LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Panagyurishte, 4500, пл. АСАРЕЛ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-1.039-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Improving the working conditions and safety of workers in Assarel - Trans Ltd"</x:t>
+  </x:si>
+  <x:si>
     <x:t>130149830 ASAREL -  TRANS LTD</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Panagyurishte, 4500, пл. АСАРЕЛ</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05M9OP001-1.026-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Improving access to employment and job quality in Assarel - trans Ltd</x:t>
   </x:si>
   <x:si>
-    <x:t>130149830 ASAREL - TRANS LTD</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>206277675 " BELVEDERE  2020" OOD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Panagyurishte, 4500, ул."Павел Делирадев", номер 14</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.670-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Purchase of a Mini front loader for construction services</x:t>
   </x:si>
   <x:si>
     <x:t>203708095 Vodenicharov and son Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Panagyurishte, 4500, ул.Павел Хаджи Симеонов, номер 57</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.205-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Purchase of new technological equipment to support the production activities of Vodenicharov and son"</x:t>
   </x:si>
   <x:si>
     <x:t>010357827 GALVANOPRAKTIK - PETROV SADRUZHIE SD</x:t>
@@ -337,233 +337,233 @@
   <x:si>
     <x:t>202025278 "MEBELY  KEKOV" EOOD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Panagyurishte, 4500, "Павел Делирадев", номер 27</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.205-0005</x:t>
   </x:si>
   <x:si>
     <x:t>"Development of the furniture production of the company Mebeli Kekov EOOD"</x:t>
   </x:si>
   <x:si>
     <x:t>207133076 „NIKOLOV AUTO 2022“ LTD.</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Panagyurishte, 4500, ж.к. ОПТИКОЕЛЕКТРОН 1, бл. 6, вх. А, ет. 7, ап. 21</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.670-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Buying a camera for painting cars</x:t>
   </x:si>
   <x:si>
+    <x:t>000351693 OBSHTINA LESICHOVO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Lesichovo, 4463, ул. НИКОЛА ЧОЧКОВ, номер 11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Borimechkovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.608-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Major repair of 15th St. in the village of Borimechkovo, municipality of Lesichovo"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000351693 MUNICIPALITY  LESICHOVO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Lesichovo, 4463, ул. НИКОЛА ЧОЧКОВ, N 11-13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.204-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Preservation and promotion of the local identity and culture of Lesichovo municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000351693 Municipality of Lesichovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.608-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Renovation of a corner for short-term recreation in the village of Lesichovo"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Lesichovo, 4463, ул. НИКОЛА ЧОЧКОВ, номер 11-13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.203-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Creation of a tourist trail" Roman Bridge "in the land of the village of Lesichovo, Lesichovo municipality"</x:t>
+  </x:si>
+  <x:si>
     <x:t>000351693 MUNICIPALITY OF LESICHOVO</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Lesichovo, 4463, ул. НИКОЛА ЧОЧКОВ № 11-13</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.079-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Rehabilitation of the street lighting of the village of Kalugerovo, Lesichovo "</x:t>
   </x:si>
   <x:si>
     <x:t>Kalugerovo,Tserovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.079-0002</x:t>
   </x:si>
   <x:si>
     <x:t>"Renovation of areas for wide public use on the territory of Lesichovo Municipality"</x:t>
   </x:si>
   <x:si>
-    <x:t>000351693 MUNICIPALITY  LESICHOVO</x:t>
-[...41 lines deleted...]
-    <x:t>"Renovation of a corner for short-term recreation in the village of Lesichovo"</x:t>
+    <x:t>000351743 Municipality of Panagyurishte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Panagyurishte, 4500, пл. 20-ТИ АПРИЛ № 13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oborishte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.079-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Repair of Chitalishte" St.St. Cyril and Methodius-1912 ""</x:t>
   </x:si>
   <x:si>
     <x:t>000351743 Municipality Panagyurishte</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Panagyurishte, 4500, пл. 20-ТИ АПРИЛ № 13</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Popintsi</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.079-0005</x:t>
   </x:si>
   <x:si>
     <x:t>"Rehabilitation of the square", Popintsi village</x:t>
   </x:si>
   <x:si>
     <x:t>In execution (starting date)</x:t>
   </x:si>
   <x:si>
     <x:t>000351743 MUNICIPALITY OF PANAGYURISHTE</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.046-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Caring for an independent and dignified life"</x:t>
   </x:si>
   <x:si>
-    <x:t>000351743 Municipality of Panagyurishte</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000351743 PANAGYURISHTE MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Panagyurishte, 4500, пл. "20-ти април" №13</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.611-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Creating an attraction for adventure tourism in the city of Panagyurishte"</x:t>
   </x:si>
   <x:si>
     <x:t>000351743 OBSHTINA PANAGYURISHTE</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Panagyurishte, 4500, пл. 20-ТИ АПРИЛ, номер 13</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.608-0004</x:t>
   </x:si>
   <x:si>
     <x:t>"Renovation of the People's Community Center "Iskra -1872" Popintsi village</x:t>
   </x:si>
   <x:si>
+    <x:t>000351864 OBSHTINA STRELCHA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Strelcha, 4530, пл. ДРУЖБА, номер 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.608-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RECONSTRUCTION OF "BOGDAN OVESIANIN" STREET - from OT 161 to OT 109A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000351864 Strelcha muncipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Strelcha, 4530, Пл. "Дружба" № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.203-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Construction and equipment of Tourist information center.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Strelcha, 4530, Площад "Дружба" № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.204-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The worthy place of Strelcha in the 1876 April Uprising</x:t>
+  </x:si>
+  <x:si>
     <x:t>000351864 Strelcha Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Strelcha, 4530, пл. "Дружба" № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.079-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Renovation and Implementation of Energy Efficiency Measures of Chitalishte "Prosventiation-1871" Strelcha - First Stage: "Renovation and Implementation of Energy Efficiency Measures in Chitalishte Main Building".</x:t>
   </x:si>
   <x:si>
-    <x:t>000351864 Strelcha muncipality</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>000351864 Municipality of Strelcha</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Strelcha, 4530, пл. ДРУЖБА, номер 2</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05M9OP001-2.107-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Independent and dignified life"</x:t>
   </x:si>
   <x:si>
-    <x:t>000351864 OBSHTINA STRELCHA</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>112129510 OMZ INVEST 2000 Ltd.</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Strelcha, 4530, ул.Овобождение, номер 21</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-1.015-0001</x:t>
   </x:si>
   <x:si>
     <x:t>OMZ Invest AD implements product and technological innovations</x:t>
   </x:si>
   <x:si>
     <x:t>201409347 Paper plus Ltd.</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Panagyurishte, 4500, ул. Макгахан № 2А</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.016-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Enhancing competitiveness and expport Potential of Pepper Plus Ltd. through investments to improve production capacity</x:t>
   </x:si>
   <x:si>
     <x:t>112623636 PRESFORM Ltd.</x:t>
@@ -679,60 +679,60 @@
   <x:si>
     <x:t>Modernization of the Agricultural Farm of Philippe Chetchev</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.716-0001</x:t>
   </x:si>
   <x:si>
     <x:t>206359485 ”FORTIBUS ENGINEERING” Ltd.</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Strelcha, 4530, ул. "Партизанска", номер 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.670-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Expansion of the mechanical production of metal products</x:t>
   </x:si>
   <x:si>
     <x:t>206557136 “CHENCHEV 2021 ” EOOD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Strelcha, 4530, бул.”Руски”, номер 56</x:t>
   </x:si>
   <x:si>
+    <x:t>BG06RDNP001-19.620-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Delivery and installation of a medium temperature refrigerator and refrigeration system for plum pre-cooling"</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG06RDNP001-19.078-0002</x:t>
   </x:si>
   <x:si>
     <x:t>"Creation of perennial plantations of blue plum - 133 acre"</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>"Delivery and installation of a medium temperature refrigerator and refrigeration system for plum pre-cooling"</x:t>
   </x:si>
   <x:si>
     <x:t>205737213 "SHUMANA 83 Ltd."</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Panagyurishte, 4500, ул. "Георги Бенковски", номер 20, ет. 1, ап. 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.205-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Purchase of machinery and equipment for production and installation activities of PVC and aluminum profiles</x:t>
   </x:si>
   <x:si>
     <x:t>Notes:</x:t>
   </x:si>
   <x:si>
     <x:t>Elements in light blue allow detailed view when selected</x:t>
   </x:si>
   <x:si>
     <x:t>All amounts are in euro (EUR) / 1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Project cost information based on the latest update of the Grant contract</x:t>
   </x:si>
@@ -1374,98 +1374,98 @@
       </x:c>
       <x:c r="J8" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K8" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11">
       <x:c r="A9" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E9" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="4">
-        <x:v>14707.31</x:v>
+        <x:v>83484.64</x:v>
       </x:c>
       <x:c r="G9" s="4">
-        <x:v>14707.31</x:v>
+        <x:v>83484.64</x:v>
       </x:c>
       <x:c r="H9" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I9" s="4">
-        <x:v>14276.09</x:v>
+        <x:v>81930.08</x:v>
       </x:c>
       <x:c r="J9" s="5">
-        <x:v>12</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="K9" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11">
       <x:c r="A10" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D10" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E10" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F10" s="4">
-        <x:v>83484.64</x:v>
+        <x:v>14707.31</x:v>
       </x:c>
       <x:c r="G10" s="4">
-        <x:v>83484.64</x:v>
+        <x:v>14707.31</x:v>
       </x:c>
       <x:c r="H10" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I10" s="4">
-        <x:v>81930.08</x:v>
+        <x:v>14276.09</x:v>
       </x:c>
       <x:c r="J10" s="5">
-        <x:v>18</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="K10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E11" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F11" s="4">
         <x:v>50350</x:v>
       </x:c>
       <x:c r="G11" s="4">
@@ -2030,454 +2030,454 @@
       </x:c>
       <x:c r="G27" s="4">
         <x:v>13804.88</x:v>
       </x:c>
       <x:c r="H27" s="4">
         <x:v>5521.95</x:v>
       </x:c>
       <x:c r="I27" s="4">
         <x:v>13804.88</x:v>
       </x:c>
       <x:c r="J27" s="5">
         <x:v>5</x:v>
       </x:c>
       <x:c r="K27" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:11">
       <x:c r="A28" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F28" s="4">
-        <x:v>86830.67</x:v>
+        <x:v>126894.93</x:v>
       </x:c>
       <x:c r="G28" s="4">
-        <x:v>86830.67</x:v>
+        <x:v>126894.93</x:v>
       </x:c>
       <x:c r="H28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I28" s="4">
-        <x:v>126393.62</x:v>
+        <x:v>126836.54</x:v>
       </x:c>
       <x:c r="J28" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K28" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:11">
       <x:c r="A29" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F29" s="4">
-        <x:v>134512.79</x:v>
+        <x:v>24273.59</x:v>
       </x:c>
       <x:c r="G29" s="4">
-        <x:v>134512.79</x:v>
+        <x:v>24273.59</x:v>
       </x:c>
       <x:c r="H29" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I29" s="4">
-        <x:v>66745.44</x:v>
+        <x:v>22739.15</x:v>
       </x:c>
       <x:c r="J29" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K29" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:11">
       <x:c r="A30" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D30" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E30" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F30" s="4">
-        <x:v>24273.59</x:v>
+        <x:v>15330.99</x:v>
       </x:c>
       <x:c r="G30" s="4">
-        <x:v>24273.59</x:v>
+        <x:v>15330.99</x:v>
       </x:c>
       <x:c r="H30" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I30" s="4">
-        <x:v>22739.15</x:v>
+        <x:v>15330.98</x:v>
       </x:c>
       <x:c r="J30" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K30" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:11">
       <x:c r="A31" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E31" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="F31" s="4">
         <x:v>35337.72</x:v>
       </x:c>
       <x:c r="G31" s="4">
         <x:v>35337.72</x:v>
       </x:c>
       <x:c r="H31" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I31" s="4">
         <x:v>35337.73</x:v>
       </x:c>
       <x:c r="J31" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K31" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:11">
       <x:c r="A32" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D32" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="F32" s="4">
-        <x:v>126894.93</x:v>
+        <x:v>86830.67</x:v>
       </x:c>
       <x:c r="G32" s="4">
-        <x:v>126894.93</x:v>
+        <x:v>86830.67</x:v>
       </x:c>
       <x:c r="H32" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I32" s="4">
-        <x:v>126836.54</x:v>
+        <x:v>126393.62</x:v>
       </x:c>
       <x:c r="J32" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K32" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:11">
       <x:c r="A33" s="3" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="B33" s="3" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C33" s="3" t="s">
         <x:v>128</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>95</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="F33" s="4">
-        <x:v>15330.99</x:v>
+        <x:v>134512.79</x:v>
       </x:c>
       <x:c r="G33" s="4">
-        <x:v>15330.99</x:v>
+        <x:v>134512.79</x:v>
       </x:c>
       <x:c r="H33" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I33" s="4">
-        <x:v>15330.98</x:v>
+        <x:v>66745.44</x:v>
       </x:c>
       <x:c r="J33" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K33" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:11">
       <x:c r="A34" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F34" s="4">
-        <x:v>73241.29</x:v>
+        <x:v>161926.9</x:v>
       </x:c>
       <x:c r="G34" s="4">
-        <x:v>73241.29</x:v>
+        <x:v>161926.9</x:v>
       </x:c>
       <x:c r="H34" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I34" s="4">
-        <x:v>72058.57</x:v>
+        <x:v>155489.94</x:v>
       </x:c>
       <x:c r="J34" s="5">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="K34" s="3" t="s">
-        <x:v>136</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:11">
       <x:c r="A35" s="3" t="s">
-        <x:v>137</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E35" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="F35" s="4">
-        <x:v>193528.96</x:v>
+        <x:v>73241.29</x:v>
       </x:c>
       <x:c r="G35" s="4">
-        <x:v>193528.96</x:v>
+        <x:v>73241.29</x:v>
       </x:c>
       <x:c r="H35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I35" s="4">
-        <x:v>193528.96</x:v>
+        <x:v>72058.57</x:v>
       </x:c>
       <x:c r="J35" s="5">
-        <x:v>23</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K35" s="3" t="s">
-        <x:v>22</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:11">
       <x:c r="A36" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
-        <x:v>141</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E36" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="F36" s="4">
-        <x:v>161926.9</x:v>
+        <x:v>193528.96</x:v>
       </x:c>
       <x:c r="G36" s="4">
-        <x:v>161926.9</x:v>
+        <x:v>193528.96</x:v>
       </x:c>
       <x:c r="H36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I36" s="4">
-        <x:v>155489.94</x:v>
+        <x:v>193528.96</x:v>
       </x:c>
       <x:c r="J36" s="5">
-        <x:v>24</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="K36" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:11">
       <x:c r="A37" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="F37" s="4">
         <x:v>33233.98</x:v>
       </x:c>
       <x:c r="G37" s="4">
         <x:v>33233.98</x:v>
       </x:c>
       <x:c r="H37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I37" s="4">
         <x:v>33233.98</x:v>
       </x:c>
       <x:c r="J37" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K37" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:11">
       <x:c r="A38" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="E38" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="F38" s="4">
         <x:v>191953.54</x:v>
       </x:c>
       <x:c r="G38" s="4">
         <x:v>191953.54</x:v>
       </x:c>
       <x:c r="H38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I38" s="4">
         <x:v>191094.75</x:v>
       </x:c>
       <x:c r="J38" s="5">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K38" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:11">
       <x:c r="A39" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E39" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>188264.43</x:v>
+        <x:v>190259.98</x:v>
       </x:c>
       <x:c r="G39" s="4">
-        <x:v>188264.43</x:v>
+        <x:v>190259.98</x:v>
       </x:c>
       <x:c r="H39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I39" s="4">
-        <x:v>170250.82</x:v>
+        <x:v>172578.44</x:v>
       </x:c>
       <x:c r="J39" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K39" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:11">
       <x:c r="A40" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="F40" s="4">
@@ -2529,101 +2529,101 @@
       </x:c>
       <x:c r="J41" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K41" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:11">
       <x:c r="A42" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>101983.8</x:v>
+        <x:v>188264.43</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>101983.8</x:v>
+        <x:v>188264.43</x:v>
       </x:c>
       <x:c r="H42" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>101983.8</x:v>
+        <x:v>170250.82</x:v>
       </x:c>
       <x:c r="J42" s="5">
-        <x:v>17</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K42" s="3" t="s">
-        <x:v>22</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:11">
       <x:c r="A43" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
-        <x:v>164</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>190259.98</x:v>
+        <x:v>101983.8</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>190259.98</x:v>
+        <x:v>101983.8</x:v>
       </x:c>
       <x:c r="H43" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>172578.44</x:v>
+        <x:v>101983.8</x:v>
       </x:c>
       <x:c r="J43" s="5">
-        <x:v>36</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="K43" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:11">
       <x:c r="A44" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="F44" s="4">
         <x:v>198323.06</x:v>
       </x:c>
       <x:c r="G44" s="4">
         <x:v>178490.75</x:v>
       </x:c>
       <x:c r="H44" s="4">
@@ -3045,110 +3045,110 @@
       </x:c>
       <x:c r="G56" s="4">
         <x:v>36302</x:v>
       </x:c>
       <x:c r="H56" s="4">
         <x:v>36302</x:v>
       </x:c>
       <x:c r="I56" s="4">
         <x:v>36302</x:v>
       </x:c>
       <x:c r="J56" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K56" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:11">
       <x:c r="A57" s="3" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
-        <x:v>213</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="E57" s="3" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="F57" s="4">
-        <x:v>51107.96</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G57" s="4">
-        <x:v>25553.98</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H57" s="4">
-        <x:v>25553.98</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I57" s="4">
-        <x:v>25553.98</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J57" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K57" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:11">
       <x:c r="A58" s="3" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D58" s="3" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="E58" s="3" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="F58" s="4">
-        <x:v>0</x:v>
+        <x:v>51107.96</x:v>
       </x:c>
       <x:c r="G58" s="4">
-        <x:v>0</x:v>
+        <x:v>25553.98</x:v>
       </x:c>
       <x:c r="H58" s="4">
-        <x:v>0</x:v>
+        <x:v>25553.98</x:v>
       </x:c>
       <x:c r="I58" s="4">
-        <x:v>0</x:v>
+        <x:v>25553.98</x:v>
       </x:c>
       <x:c r="J58" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K58" s="3" t="s">
-        <x:v>22</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:11">
       <x:c r="A59" s="3" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="E59" s="3" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="F59" s="4">
         <x:v>75671.19</x:v>
       </x:c>
       <x:c r="G59" s="4">
         <x:v>37835.59</x:v>
       </x:c>
       <x:c r="H59" s="4">