--- v1 (2026-06-23)
+++ v2 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4add562036e4c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8edb6af634d149ebb78f168d160d740f.psmdcp" Id="Ra03b46c044884b36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78cb85b0c8494315" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e123423d0d3f4454ac26b597d8ac0b31.psmdcp" Id="Rc3db44ea5c6c464f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Projects</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>