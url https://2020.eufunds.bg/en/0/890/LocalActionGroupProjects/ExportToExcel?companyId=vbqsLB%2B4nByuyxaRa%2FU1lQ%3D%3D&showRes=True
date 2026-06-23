--- v0 (2026-05-03)
+++ v1 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf74b985f5bfb4f7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70e7ea418fbb4b3c9604473528657f7e.psmdcp" Id="Rd08bdc764ff94c1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c94cda9a1d8465b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c5f1bdb244234fd2a0784b851fff6526.psmdcp" Id="Rdb95a69a7a8e451c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Projects</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
@@ -305,51 +305,51 @@
   <x:si>
     <x:t>BG06RDNP001-19.577-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Construction of a photovoltaic power plant with a capacity of 80 kWp for own needs</x:t>
   </x:si>
   <x:si>
     <x:t>102815175 DOROSLAVA-02 Ltd.</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kableshkovo, 8210, ул. Васил Левски 21</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.035-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Improving the production capacity and increasing the productivity of "Doroslava-02" LTD through investments in fixed assets</x:t>
   </x:si>
   <x:si>
     <x:t>102857288 ET ANHEALO - 91 - MLADEN VARBANOV</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pomorie, 8200, ул. ЯВОРОВ No 96</x:t>
   </x:si>
   <x:si>
-    <x:t>Kamenar,Pomorie</x:t>
+    <x:t>Pomorie,Kamenar</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.036-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Modernization of organic wine vineyards</x:t>
   </x:si>
   <x:si>
     <x:t>200623960 ZAHARO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pomorie, 8200, Княз Борис I No 102</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.035-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Increasing the Production Capacity of Zaharo Ltd.</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pomorie, 8201, ул.Княз Борис I 102</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-1.053-0001</x:t>
   </x:si>
@@ -459,51 +459,51 @@
   <x:si>
     <x:t>BG06RDNP001-19.002-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Construction and/or renovation of areas for general public use designed to permanently meet public needs of municipal importance - spaces located east of G. Kondolov Street and south of Morska Street, Pomorie</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.002-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Repair of an existing sidewalk and construction of solar street lighting in the "Cosata" area, part of "Professor P. Stoyanov" street, PI with identifiers 57491.501.451 and PI 57491.501.453 according to the KKKR of the town of Pomorie, municipality of Pomorie</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.246-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Ongoing repair of the "Old Pier" bridge, Pomorie, with the aim of improving and developing the tourist infrastructure in the Municipality of Pomorie</x:t>
   </x:si>
   <x:si>
     <x:t>000057179 Municipality of Pomorie</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pomorie, 8200, ул.СОЛНА № 5</x:t>
   </x:si>
   <x:si>
-    <x:t>Aleksandrovo,Laka,Medovo,Poroy,Stratsin</x:t>
+    <x:t>Laka,Aleksandrovo,Medovo,Stratsin,Poroy</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.002-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Renovation of areas for wide public use - parks in village of Laka, village of Alexandrovo,   village of Medovo, village of Stratsin and village of Poroy, Pomorie Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000057179 Municipality Pomorie</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pomorie, 8200, ул.Солна 5</x:t>
   </x:si>
   <x:si>
     <x:t>Kamenar</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Extension and reconstruction of a site related to the cultural life in Pomorie Municipality - building of Cultural Hall "Prosveta 1888" Pomorie, branch of Kamenar village</x:t>
   </x:si>
   <x:si>
     <x:t>000057179 MUNICIPALITY POMORIE</x:t>
   </x:si>