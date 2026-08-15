--- v1 (2026-06-23)
+++ v2 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c94cda9a1d8465b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c5f1bdb244234fd2a0784b851fff6526.psmdcp" Id="Rdb95a69a7a8e451c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R194fa21be54947b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2955637791194014ad9fd237d7f9a690.psmdcp" Id="Rb128be5852654228" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Projects</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>