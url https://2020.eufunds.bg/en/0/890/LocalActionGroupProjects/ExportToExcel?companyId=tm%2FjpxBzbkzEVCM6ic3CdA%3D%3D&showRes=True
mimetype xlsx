--- v0 (2026-05-03)
+++ v1 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eb919dd1e204f25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/46e3408e03e14d12bf9b9dca81964bd4.psmdcp" Id="Rc9184255da244a91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a76de2789954a94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1848c12a83674999b2b084513856799c.psmdcp" Id="Ra8d9eb4017b041b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Projects</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
@@ -557,51 +557,51 @@
   <x:si>
     <x:t>BG06RDNP001-19.513-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Improving the capacity of the agricultural holding of "Start agro 75" EOOD-s. Galiche, municipality Byala Slatina</x:t>
   </x:si>
   <x:si>
     <x:t>175113696 TELESIM 2006 LTD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Byala Slatina, 3200, ул. Г. С. РАКОВСКИ № 36</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.047-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Diversification of the portfolio of services offered by TELESIM 2006 LTD as a result of the introduction of new technology</x:t>
   </x:si>
   <x:si>
     <x:t>106503372 TI VI EM 5 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Byala Slatina, 3200, гр.БЯЛА СЛАТИНА Крайбрежна №8Б вх.В ет.4 ап.39</x:t>
   </x:si>
   <x:si>
-    <x:t>Bardarski Geran,Barkachevo,Galiche,Sokolare</x:t>
+    <x:t>Barkachevo,Bardarski Geran,Sokolare,Galiche</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.047-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Improving the production capacity of TBI EM - 5 EOOD, as a result of the introduction of new technology for improvement of resource efficiency and diversification of services</x:t>
   </x:si>
   <x:si>
     <x:t>206214212 SPITZ AGRO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Byala Slatina, 3200, ЦАР АСЕН 52</x:t>
   </x:si>
   <x:si>
     <x:t>Popitsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.665-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Investments for the modernization of the agricultural company of "Spitz Agro" EOOD-town of Byala Slatina</x:t>
   </x:si>
   <x:si>
     <x:t>Notes:</x:t>
   </x:si>