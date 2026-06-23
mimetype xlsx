--- v0 (2026-05-03)
+++ v1 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b13a43702ad4240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/12132debd63c4bbcb4192adc932c9901.psmdcp" Id="Rfb0f06313a244516" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfef6d51957d74ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/01ae5f547c8b466c931c9ba9b080e017.psmdcp" Id="R6055eca412fb4879" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Projects</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
@@ -159,51 +159,51 @@
   <x:si>
     <x:t>BG06RDNP001-19.025-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Increasing the competitiveness of Agro Nestum Koop EOOD.</x:t>
   </x:si>
   <x:si>
     <x:t>205789605 AGPSMPOB ''DDD" Ltd.</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Gotse Delchev, 2900, ул. "Бяло море", номер 2, вx. А</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.297-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Purchase of innovative medical equipment for a modern, complex approach to screening and treatment of patients from AGPSMPOB "DDD" Ltd.</x:t>
   </x:si>
   <x:si>
     <x:t>101159444 Business Incubator - Gotse Delchev, Enterpreneurship Promotion Centre</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Gotse Delchev, 2900, ул.СКОПИЕ № 4</x:t>
   </x:si>
   <x:si>
-    <x:t>Garmen,Gotse Delchev,Hadzhidimovo</x:t>
+    <x:t>Gotse Delchev,Garmen,Hadzhidimovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-1.066-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Entrepreneurship Support in the territory of LAG - Gotse Delchev - Garmen - Hadzhidimovo</x:t>
   </x:si>
   <x:si>
     <x:t>177584615 Borislav Milanov Poriazov</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Borovo, 2904, УЛ.СТЕФАН СТАМБОЛОВ №11</x:t>
   </x:si>
   <x:si>
     <x:t>Borovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.414-0003</x:t>
   </x:si>
   <x:si>
     <x:t>"Purchase of equipment for the agricultural holding of the agricultural producer Borislav Milanov Poryazov "</x:t>
   </x:si>
   <x:si>
     <x:t>202411276 VIA  CONSTRUCTION</x:t>
   </x:si>
@@ -657,51 +657,51 @@
   <x:si>
     <x:t>000024745 GOTSE DELCHEV MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.065-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Support for inclusion of people from vulnerable groups into employment in Gotse Delchev municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Gotse Delchev, 2900, ул. ЦАРИЦА ЙОАНА, № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.467-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Construction of a multifunctional sports ground in the village of Popovi Livadi</x:t>
   </x:si>
   <x:si>
     <x:t>000024752 Municipality of Garmen</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Garmen, 2960, ул."Първа " №35</x:t>
   </x:si>
   <x:si>
-    <x:t>Dabnitsa,Debren,Ognyanovo,Ribnovo</x:t>
+    <x:t>Ribnovo,Ognyanovo,Debren,Dabnitsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.467-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Reconstruction and rehabilitation of streets in the villages of Ribnovo, Ognyanovo, Debren and Dabnitsa, Garmen municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000024752 GARMEN MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Garmen, 2960, ул. "Първа" № 35</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.024-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Support for the integration of marginalized communities in the municipality of Garmen</x:t>
   </x:si>
   <x:si>
     <x:t>000024752 MUNICIPALITY OF GARMEN</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Garmen, 2960, улица "Първа" № 35</x:t>
   </x:si>