--- v1 (2026-06-23)
+++ v2 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfef6d51957d74ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/01ae5f547c8b466c931c9ba9b080e017.psmdcp" Id="R6055eca412fb4879" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3a969c379474c58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a60b651a2c34aafa98e08c1616d2129.psmdcp" Id="R69bb534622334dac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Projects</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>