--- v2 (2026-06-23)
+++ v3 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3a969c379474c58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a60b651a2c34aafa98e08c1616d2129.psmdcp" Id="R69bb534622334dac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R725ec59964c0410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e6ed76d253474cfd8e72aca1ad664a63.psmdcp" Id="R127498e0a52944ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Projects</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>