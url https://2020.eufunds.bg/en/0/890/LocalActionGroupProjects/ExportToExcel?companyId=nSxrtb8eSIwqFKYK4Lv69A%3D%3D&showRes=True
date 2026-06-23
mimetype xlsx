--- v0 (2026-05-03)
+++ v1 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R192b2c87b9164ec5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/785c6d63469e4cb6bbb55773241d8cca.psmdcp" Id="R101c35326c2946fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a837873302440a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eae05eb32b66461ea888fe3d247cd337.psmdcp" Id="R70474f7f42cd406d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Projects</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
@@ -599,51 +599,51 @@
   <x:si>
     <x:t>BG05M9OP001-1.078-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Healthier labour conditions and social benefits in PETYA-IN Ltd and in IRINPRO Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>113582200 INDEPENDENT MEDICO-TECHNICAL LABORATORY DENTI CA LTD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Radomir, 2400, ул. БАТЕНБЕРГ, номер 109</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.599-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Modernization of a dental laboratory through the purchase of innovative equipment.</x:t>
   </x:si>
   <x:si>
     <x:t>113033866 St. St. Cyril and Methodius Secondary school</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Radomir, 2400, ул.“ Р. Даскалов“, № 31</x:t>
   </x:si>
   <x:si>
-    <x:t>Dren,Izvor,Radomir</x:t>
+    <x:t>Radomir,Izvor,Dren</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.009-0003</x:t>
   </x:si>
   <x:si>
     <x:t>FOR NEW COMPETENCIES</x:t>
   </x:si>
   <x:si>
     <x:t>205406512 SOLIDARITY WORKS FOUNDATION</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Drugan, 2410, с. Друган</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.471-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Preservation of local cultural heritage and development of territorial identity through storytelling and intergenerational dialogue</x:t>
   </x:si>
   <x:si>
     <x:t>205406512 Foundation "SolidarityWorks"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Drugan, 2410, село Друган 2410</x:t>
   </x:si>