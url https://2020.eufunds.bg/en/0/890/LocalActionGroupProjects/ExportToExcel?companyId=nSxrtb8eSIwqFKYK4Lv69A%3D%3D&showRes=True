--- v1 (2026-06-23)
+++ v2 (2026-08-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a837873302440a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eae05eb32b66461ea888fe3d247cd337.psmdcp" Id="R70474f7f42cd406d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22efd4a77e894d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/48548a6d10814ed7bf6fcb3db25f6e70.psmdcp" Id="R24f592ea428c4aff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Projects</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>