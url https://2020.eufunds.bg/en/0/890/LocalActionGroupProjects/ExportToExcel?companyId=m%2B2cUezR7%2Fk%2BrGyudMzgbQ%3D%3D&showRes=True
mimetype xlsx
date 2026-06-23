--- v0 (2026-05-06)
+++ v1 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddd9a6ae8cbc4be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/92531c9b0f604674a33bd7e91487e416.psmdcp" Id="R3b3e8a4b534548a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbb8987af3e34a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/35ae6c7fe49a4cb0b66d664e8c845e7d.psmdcp" Id="Rbd77794165174577" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Projects</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
@@ -196,51 +196,51 @@
   <x:si>
     <x:t>Modernization of Aydin Osman Osman Farm</x:t>
   </x:si>
   <x:si>
     <x:t>204599026 AKSA ENERGY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Krumovgrad, 6900, бл. 7, вx. А, ет. 1, ап. 2</x:t>
   </x:si>
   <x:si>
     <x:t>Perunika</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.793-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Purchase of a farm tractor in Krumovgrad municipality</x:t>
   </x:si>
   <x:si>
     <x:t>030074907 ALEM - SABAHTIN KARAIBRYAM ET</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Krumovgrad, 6900, Запад, бл.4, вх.Б, ап.27</x:t>
   </x:si>
   <x:si>
-    <x:t>Dazhdovnik,Ovchari</x:t>
+    <x:t>Ovchari,Dazhdovnik</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.157-0012</x:t>
   </x:si>
   <x:si>
     <x:t>"Increasing the competitiveness of the agricultural economy of ET "Alem - Sabahhtin Karaibram "through the purchase of modern agricultural technology"</x:t>
   </x:si>
   <x:si>
     <x:t>205354389 Outpatient clinic for individual practice for specialized medical care EU Cardio Med ltd.</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Zvanarka, 6920, ул. Извън регулацията № 14</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.279-0014</x:t>
   </x:si>
   <x:si>
     <x:t>Purchase of a multifunctional ultrasound system for an outpatient clinic for individual practice for specialized medical care EU Cardio Med Ltd., Krumovgrad</x:t>
   </x:si>
   <x:si>
     <x:t>202283339 BADEX Ltd.</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Momchilgrad, 6800, ул. Софроний Врачански No 7</x:t>
   </x:si>
@@ -749,51 +749,51 @@
   <x:si>
     <x:t>Polkovnik Zhelyazovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.166-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Recreation area with playground in the UPI - II / for park and landscaping /, area 28 according to the Detailed Development Plan / ZPP / in the village of Polkovnik Zhelyazovo, Krumovgrad Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.402-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Repair of infrastructure for access to cultural and historical heritage - a monument to Captain Petko Voyvoda in Krumovgrad"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Krumovgrad, 6900, пл. БЪЛГАРИЯ, номер 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.425-0003</x:t>
   </x:si>
   <x:si>
     <x:t>"Preservation and development of the local cultural heritage on the territory of Krumovgrad municipality"</x:t>
   </x:si>
   <x:si>
-    <x:t>Dolna Kula,Gorna Kula,Studen Kladenets</x:t>
+    <x:t>Dolna Kula,Studen Kladenets,Gorna Kula</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.651-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Investments for public use in infrastructure for recreation and tourism in the municipality of Krumovgrad</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.634-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Construction of a municipal park in Krumovgrad</x:t>
   </x:si>
   <x:si>
     <x:t>000235984 OBSHTINA MOMCHILGRAD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Momchilgrad, 6800, ул. 26 ДЕКЕМВРИ, номер 12</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.651-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Repair, purchase of equipment and furniture of a tourist information center in the town of Momchilgrad</x:t>
   </x:si>