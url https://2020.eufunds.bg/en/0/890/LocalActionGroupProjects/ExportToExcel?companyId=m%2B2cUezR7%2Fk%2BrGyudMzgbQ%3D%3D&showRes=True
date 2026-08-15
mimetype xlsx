--- v1 (2026-06-23)
+++ v2 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbb8987af3e34a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/35ae6c7fe49a4cb0b66d664e8c845e7d.psmdcp" Id="Rbd77794165174577" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03f0a4af0f4b4acc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2ca18a97d40a43b8b888b5a3c99ad781.psmdcp" Id="R3285e2d69de54dc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Projects</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
@@ -2097,57 +2097,57 @@
       </x:c>
       <x:c r="J20" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K20" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:11">
       <x:c r="A21" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E21" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F21" s="4">
-        <x:v>122699.82</x:v>
+        <x:v>122699.83</x:v>
       </x:c>
       <x:c r="G21" s="4">
         <x:v>61349.91</x:v>
       </x:c>
       <x:c r="H21" s="4">
-        <x:v>61349.91</x:v>
+        <x:v>61349.92</x:v>
       </x:c>
       <x:c r="I21" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J21" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="K21" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:11">
       <x:c r="A22" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D22" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E22" s="3" t="s">