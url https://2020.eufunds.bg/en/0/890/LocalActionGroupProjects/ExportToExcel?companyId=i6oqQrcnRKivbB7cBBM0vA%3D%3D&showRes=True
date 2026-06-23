--- v0 (2026-05-03)
+++ v1 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8596ad48916b41f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2fb38fe26d424c44a2d38920d8dc5892.psmdcp" Id="R58029ae4101145ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf915ef3aafb242a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/18b307c6930f473bae3d2b6f675d4857.psmdcp" Id="R4751f3f04497495e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Projects</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
@@ -281,51 +281,51 @@
   <x:si>
     <x:t>Bulgaria, Lukovit, 5770, ул. Бузлуджа №14</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.420-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Increasing the competitiveness of livestock farms from the territory of LAG Lukovit-Roman"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Lukovit, 5770, ОБЩ. ЛУКОВИТ, УЛ. БУЗЛУДЖА 14</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.700-0003</x:t>
   </x:si>
   <x:si>
     <x:t>INVESTMENTS FOR ENERGY PRODUCTION FROM RENEWABLE E3 ENERGY SOURCES WITH A TOTAL INSTALLED CAPACITY OF 28.08 kW FOR OWN NEEDS IN LAND PROPERTY WITH IDENTIFIER 44327.266.79, LOCALITY "BYALO POLE", TOWN OF LUKOVIT- KRAVEFERMA</x:t>
   </x:si>
   <x:si>
     <x:t>178092556 ZS Donko Filipov Lyubenov</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sinyo Bardo, 3139, ул. Вит № 5</x:t>
   </x:si>
   <x:si>
-    <x:t>Karash,Kurnovo,Radovene,Sinyo Bardo,Strupets</x:t>
+    <x:t>Strupets,Kurnovo,Karash,Sinyo Bardo,Radovene</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.700-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Modernization of agriculture</x:t>
   </x:si>
   <x:si>
     <x:t>204776206 Ivko 2008 Ltd.</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Bezhanovo, 5792, Беласица, номер 18</x:t>
   </x:si>
   <x:si>
     <x:t>Bezhanovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.420-0004</x:t>
   </x:si>
   <x:si>
     <x:t>"Increasing competitiveness and overall activity
  of a company from the territory of LAG Lukovit - Roman "</x:t>
   </x:si>
   <x:si>
     <x:t>206445824 CogniTest</x:t>
@@ -494,51 +494,51 @@
     <x:t>Bulgaria, Roman, 3130, бул. Христо Ботев 132-136</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.650-0003</x:t>
   </x:si>
   <x:si>
     <x:t>"Renovation and improvement of an existing volleyball court and its transformation into a combined court tennis and volleyball court",
 UPI I, sq. №991, sq. 69 by reg. and cad. plan of the city of Roman</x:t>
   </x:si>
   <x:si>
     <x:t>000193460 OBSHTINA ROMAN</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Roman, 3130, ул.ХРИСТО БОТЕВ №132-136</x:t>
   </x:si>
   <x:si>
     <x:t>Kunino</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.510-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Construction of a tourist trail "Nikolov Chukar" Kunino village, Roman municipality</x:t>
   </x:si>
   <x:si>
-    <x:t>Hubavene,Kunino</x:t>
+    <x:t>Kunino,Hubavene</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.475-0003</x:t>
   </x:si>
   <x:si>
     <x:t>"IMPROVEMENT OF THE SPORTS INFRASTRUCTURE OF THE MUNICIPALITY OF ROMAN" for sites: RECONSTRUCTION OF A SPORTS PLAYGROUND IN THE VILLAGE OF HUBAVENE, MUNICIPALITY OF ROMAN and RECONSTRUCTION OF THE SPORTS GAMES OF THE SPORTS GAMES</x:t>
   </x:si>
   <x:si>
     <x:t>000193460 Roman Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Roman, 3130, бул. Христо Ботев № 136</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-1.087-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Activation of unemployed and inactive people in Roman Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.091-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Support for social inclusion of people with disabilities and elderly living alone in Roman Municipality</x:t>
   </x:si>