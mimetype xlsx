--- v1 (2026-06-23)
+++ v2 (2026-08-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf915ef3aafb242a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/18b307c6930f473bae3d2b6f675d4857.psmdcp" Id="R4751f3f04497495e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff43d8b0eacd474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9277fdaaf7b34971ae08969d69ba5635.psmdcp" Id="Re54f04bb7fef4ad1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Projects</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>