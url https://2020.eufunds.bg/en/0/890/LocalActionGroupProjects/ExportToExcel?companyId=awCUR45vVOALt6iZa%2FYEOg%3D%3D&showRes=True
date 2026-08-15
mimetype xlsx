--- v0 (2026-05-03)
+++ v1 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfca94eb770ae468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/068aadb5101d4a45954bc4280f0a7782.psmdcp" Id="Rbf49e7d6421648f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R467ac5f95d1c4691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d0e25b03f884438e9a4b9042449f4ddf.psmdcp" Id="Rb536b41034f84d5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Projects</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
@@ -133,51 +133,51 @@
   <x:si>
     <x:t>Processing plant for bivalve, shellfish, fish and other  hydrobionates from aquaculture and fishing</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.105-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Processing plant for bivalve, shellfish, fish and other hydrobionates from aquaculture and fishing</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.104-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Modernization and re-equipment for fish production at an aquaculture site Mussel farm "Dalboka"</x:t>
   </x:si>
   <x:si>
     <x:t>In execution (starting date)</x:t>
   </x:si>
   <x:si>
     <x:t>176459270 NGO MARINE CLUB PORTUS CARIA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Shabla, 9680, ул.ДОБРУДЖА, номер 3, вx. Б, ап. 3</x:t>
   </x:si>
   <x:si>
-    <x:t>Balchik,Kavarna,Shabla</x:t>
+    <x:t>Shabla,Kavarna,Balchik</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.025-0004</x:t>
   </x:si>
   <x:si>
     <x:t>„Promotion of the Black Sea legacy“</x:t>
   </x:si>
   <x:si>
     <x:t>175981123 NCH "Otets Paisii 1901" Ezerets village, Shabla municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ezerets, 9687, с. Езерец, община Шабла, област Добрич, ул. "Първа"№15</x:t>
   </x:si>
   <x:si>
     <x:t>Ezerets</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.025-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Preservation of traditions, way of life and culture through preservation, improvement and development of the maritime cultural and natural heritage in the village of Ezerets, Shabla municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000844647 NATIONAL CHITALISHTE "HRISTO SMIRNENSKI" - 1941</x:t>
   </x:si>