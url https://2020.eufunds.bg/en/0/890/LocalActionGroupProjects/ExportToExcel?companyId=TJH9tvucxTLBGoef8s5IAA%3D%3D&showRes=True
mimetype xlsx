--- v0 (2026-05-03)
+++ v1 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd5c3a4abc0c4cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3b9d00237bb64703a144944a8fc6bae9.psmdcp" Id="Rb2c95d4f13ac4369" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cc6d131f4744e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/84412fcd1e42471f9495724227aa2d13.psmdcp" Id="R673bb6dad9f34e07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Projects</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
@@ -118,51 +118,51 @@
   <x:si>
     <x:t>"Purchase of agricultural equipment for growing grain cereals and oilseeds"</x:t>
   </x:si>
   <x:si>
     <x:t>205920307 "Me and You 89" EOOD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sredets, 8300, ул. Васил Коларов 65</x:t>
   </x:si>
   <x:si>
     <x:t>Sredets</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.624-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Purchase of Professional cosmetic apparatus for laser hair removal and provision of cosmetic services to the residents of Sredets municipality</x:t>
   </x:si>
   <x:si>
     <x:t>200270342 2008-MG</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sredets, 8300, ул. ГОЧО КЪНЕВ, номер 18</x:t>
   </x:si>
   <x:si>
-    <x:t>Slivovo,Valchanovo</x:t>
+    <x:t>Valchanovo,Slivovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.175-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Purchase of agricultural equipment for the needs of cattle breeding on the farm of 2008-MG Ltd.</x:t>
   </x:si>
   <x:si>
     <x:t>200270342 2008 - MG</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sredets, 8300, ул. Гочо Кънев, номер 18</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.763-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Purchase of a tractor and loading equipment for the needs of animal husbandry in the farm of "2008-EMDJI" Ltd.</x:t>
   </x:si>
   <x:si>
     <x:t>201122621 AGRO-STIV LTD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Panchevo, 8317, ул. "Първа"</x:t>
   </x:si>
@@ -271,51 +271,51 @@
     <x:t>Modernization of Diyan Atanasov's farm by purchasing agricultural machinery</x:t>
   </x:si>
   <x:si>
     <x:t>In execution (starting date)</x:t>
   </x:si>
   <x:si>
     <x:t>205499185 Dr. NIKOLAY TANCHEV - INDIVIDUAL PRACTICE FOR SPECIALIZED CARDIOLOGICAL CARE EOOD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sredets, 8300, ул. "Димитър Кичев", бл. 2, ет. 2, ап. 8</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.188-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Ambulatory equipment for individual practice
 for specialized cardiological care - town of Sredets, municipality of Sredets</x:t>
   </x:si>
   <x:si>
     <x:t>201037128 Ekomilkagro-Todorov EOOD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sredets, 8300, ул.ОХРИД, номер 5</x:t>
   </x:si>
   <x:si>
-    <x:t>Belila,Debelt,Dyulevo,Sredets</x:t>
+    <x:t>Sredets,Dyulevo,Debelt,Belila</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.175-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Purchase of stubble cultivator and disk harrow for the farm of Ekomilkagro-Todorov EOOD</x:t>
   </x:si>
   <x:si>
     <x:t>Ivan</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Fakia, 8340, няма</x:t>
   </x:si>
   <x:si>
     <x:t>Fakia</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.763-0008</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Modernization of Ivan Kokalanov's farm by purchasing agricultural machinery
 </x:t>
   </x:si>
   <x:si>
     <x:t>IVANKA</x:t>