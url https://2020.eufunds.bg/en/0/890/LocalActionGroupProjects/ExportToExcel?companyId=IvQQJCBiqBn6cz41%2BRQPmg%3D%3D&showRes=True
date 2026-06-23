--- v0 (2026-05-02)
+++ v1 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bf5e71f4f5f434b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b90a40748fe54216a4a730a4ca183912.psmdcp" Id="Rd432dc6ee4ac4168" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb642ed0dd0574ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec4fd472157b4f789064af5b236afea6.psmdcp" Id="R5f389875c34242f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Projects</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
@@ -64,107 +64,107 @@
   <x:si>
     <x:t>Duration (months)</x:t>
   </x:si>
   <x:si>
     <x:t>Status of Implementation of the Contract/Order of the Grant</x:t>
   </x:si>
   <x:si>
     <x:t>112640500 "AKVAFISH PAZARDJIK" Ltd.</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Miryantsi, 4443, м. " Грахорлива дъмга " 1</x:t>
   </x:si>
   <x:si>
     <x:t>Miryantsi</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.013-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Filter system extension to Building 1 for aquaculture production in PI No 010015, UPI V-15 for fish production, area" Grahorliva Dumga ", land of Miryantsi village, municipality. Pazardzhik "</x:t>
   </x:si>
   <x:si>
     <x:t>Closed (completion date)</x:t>
   </x:si>
   <x:si>
+    <x:t>112640500 AKVAFISH PAZARDJIK Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Miryantsi, 4443, имот 010015 местност Грохорлива дъмга</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pazardzhik</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFOP001-4.019-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Modernization of Building for Aquaculture Processing  2019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112640500 AKVAFISH PAZARDJIK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Miryantsi, 4443, местност " Грахорлива дъмга ", номер 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFOP001-4.026-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Processing plant for fish feed production</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFOP001-4.059-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Change during construction - reconstruction of stage 3-filter systems to site: Aquaculture production building</x:t>
+  </x:si>
+  <x:si>
     <x:t>112640500 Akvafish Pazardjik Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Miryantsi, 4443, местност "Грахорлива дъмга" 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.061-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Upgrading of an aquaculture processing plant</x:t>
   </x:si>
   <x:si>
-    <x:t>112640500 AKVAFISH PAZARDJIK Ltd</x:t>
-[...29 lines deleted...]
-    <x:t>Change during construction - reconstruction of stage 3-filter systems to site: Aquaculture production building</x:t>
+    <x:t>BG14MFOP001-4.087-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Modification during construction - Reconstruction of Stage 4 - Recirculation systems for intensive farming of European catfish and parents to site: Aquaculture production building</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.086-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Modification during construction - Modernization of a building for production of fodder / food / for fish with inserted animal by - product category 3 from fish</x:t>
   </x:si>
   <x:si>
-    <x:t>BG14MFOP001-4.087-0001</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>206185276 AQVE HARITI</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Velichkovo, 4413, ул. ЕДИНАДЕСЕТА № 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.048-0003</x:t>
   </x:si>
   <x:si>
     <x:t>FISHERMAN DRIVE-IN CINEMA</x:t>
   </x:si>
   <x:si>
     <x:t>205667697 ALTERNATIVE FOR WATER DEVELOPMENT FOR PAZARDJIK</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ognyanovo, 4417, ВАСИЛ ЛЕВСКИ № 66</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.048-0002</x:t>
   </x:si>
   <x:si>
     <x:t>"Promotion and improvement of the image on the territory of FLAG Pazardzhik in the field of water sports"</x:t>
   </x:si>
   <x:si>
     <x:t>176367997 Vi Art Foundation</x:t>
@@ -190,135 +190,135 @@
   <x:si>
     <x:t>BG14MFOP001-4.047-0004</x:t>
   </x:si>
   <x:si>
     <x:t>"Information Dissemination Campaign aimed at popularizing the territory of the RD of FLAG - Pazardzhik"</x:t>
   </x:si>
   <x:si>
     <x:t>205527122 OPPORTUNITIES AND PERSPECTIVES</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Zvanichevo, 4488, ул. ЧЕТИРИНАДЕСЕТА № 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.048-0004</x:t>
   </x:si>
   <x:si>
     <x:t>PAZARDZHIK MUNICIPALITY - A FISH KINGDOM</x:t>
   </x:si>
   <x:si>
     <x:t>000351736 Municipality of Pazardzhik</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pazardzhik, 4400, бул. БЪЛГАРИЯ № 2</x:t>
   </x:si>
   <x:si>
+    <x:t>Glavinitsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFOP001-4.047-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renovation of the "Probuda-1930" community center building  in Glavinitsa  village, Pazardzhik municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gelemenovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFOP001-4.116-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Construction of a children's playground in the village of Gelemenovo, Pazardzhik municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFOP001-4.116-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Construction of a children's playground in the village of Glavinitsa, Pazardzhik municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ovchepoltsi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFOP001-4.116-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Construction of a children's playground in the village of Ovchepoltsi, Pazardzhik municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ivaylo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFOP001-4.120-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renovation of the "Otec Paisii-1927" community center building in Ivailo village, Pazardzhik municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mokrishte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFOP001-4.120-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renovation of the "Republika-1950" community center building in Mokrishte village, Pazardzhik municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Malo Konare</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFOP001-4.047-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renovation of the "Prosveta-1929" community center building in Malo Konare village, Pazardzhik municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFOP001-4.073-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Construction of a children's playground in the village of Ivailo, Pazardzhik municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFOP001-4.047-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renovation of the "Prosveta-1947" community center building in Miryanci village, Pazardzhik municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFOP001-4.073-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Construction of a children's playground in the village of Malo Konare, Pazardzhik municipality</x:t>
+  </x:si>
+  <x:si>
     <x:t>Zvanichevo</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.036-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Construction of a children's playground in the village of Zvanichevo, Pazardzhik municipality</x:t>
-  </x:si>
-[...76 lines deleted...]
-    <x:t>Renovation of the "Republika-1950" community center building in Mokrishte village, Pazardzhik municipality</x:t>
   </x:si>
   <x:si>
     <x:t>203366332 RIBOVADSTVO PAZARDJIK EOOD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sbor, 4449, ул. "Десета"№ 10</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.026-0001</x:t>
   </x:si>
   <x:si>
     <x:t>BUILDINGS AND FACILITIES FOR FISH AND AQUACULTURE FOOD PRODUCTION</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.086-0001</x:t>
   </x:si>
   <x:si>
     <x:t>BUILDINGS AND FACILITIES FOR FISH AND AQUACULTURE FOOD PRODUCTION PART-2</x:t>
   </x:si>
   <x:si>
     <x:t>In execution (starting date)</x:t>
   </x:si>
   <x:si>
     <x:t>206532453 FOUNDATION "FOR PAZARDZHIK AND THE REGION"</x:t>
   </x:si>
@@ -891,996 +891,996 @@
       </x:c>
       <x:c r="G5" s="4">
         <x:v>101033.4</x:v>
       </x:c>
       <x:c r="H5" s="4">
         <x:v>101033.4</x:v>
       </x:c>
       <x:c r="I5" s="4">
         <x:v>101033.4</x:v>
       </x:c>
       <x:c r="J5" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K5" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:11">
       <x:c r="A6" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="E6" s="3" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F6" s="4">
-        <x:v>204467.4</x:v>
+        <x:v>163728.44</x:v>
       </x:c>
       <x:c r="G6" s="4">
-        <x:v>102233.71</x:v>
+        <x:v>81864.22</x:v>
       </x:c>
       <x:c r="H6" s="4">
-        <x:v>102233.69</x:v>
+        <x:v>81864.22</x:v>
       </x:c>
       <x:c r="I6" s="4">
-        <x:v>102233.7</x:v>
+        <x:v>81864.22</x:v>
       </x:c>
       <x:c r="J6" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K6" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:11">
       <x:c r="A7" s="3" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
-        <x:v>24</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E7" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="4">
-        <x:v>163728.44</x:v>
+        <x:v>200694.79</x:v>
       </x:c>
       <x:c r="G7" s="4">
-        <x:v>81864.22</x:v>
+        <x:v>100347.4</x:v>
       </x:c>
       <x:c r="H7" s="4">
-        <x:v>81864.22</x:v>
+        <x:v>100347.39</x:v>
       </x:c>
       <x:c r="I7" s="4">
-        <x:v>81864.22</x:v>
+        <x:v>100347.4</x:v>
       </x:c>
       <x:c r="J7" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K7" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:11">
       <x:c r="A8" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F8" s="4">
-        <x:v>200694.79</x:v>
+        <x:v>198013.2</x:v>
       </x:c>
       <x:c r="G8" s="4">
-        <x:v>100347.4</x:v>
+        <x:v>99006.6</x:v>
       </x:c>
       <x:c r="H8" s="4">
-        <x:v>100347.39</x:v>
+        <x:v>99006.6</x:v>
       </x:c>
       <x:c r="I8" s="4">
-        <x:v>100347.4</x:v>
+        <x:v>99006.6</x:v>
       </x:c>
       <x:c r="J8" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11">
       <x:c r="A9" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E9" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F9" s="4">
-        <x:v>198013.2</x:v>
+        <x:v>204467.4</x:v>
       </x:c>
       <x:c r="G9" s="4">
-        <x:v>99006.6</x:v>
+        <x:v>102233.71</x:v>
       </x:c>
       <x:c r="H9" s="4">
-        <x:v>99006.6</x:v>
+        <x:v>102233.69</x:v>
       </x:c>
       <x:c r="I9" s="4">
-        <x:v>99006.6</x:v>
+        <x:v>102233.7</x:v>
       </x:c>
       <x:c r="J9" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K9" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11">
       <x:c r="A10" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D10" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E10" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F10" s="4">
-        <x:v>192900.04</x:v>
+        <x:v>188683.26</x:v>
       </x:c>
       <x:c r="G10" s="4">
-        <x:v>96450.02</x:v>
+        <x:v>94341.63</x:v>
       </x:c>
       <x:c r="H10" s="4">
-        <x:v>96450.02</x:v>
+        <x:v>94341.63</x:v>
       </x:c>
       <x:c r="I10" s="4">
-        <x:v>96450.02</x:v>
+        <x:v>94341.63</x:v>
       </x:c>
       <x:c r="J10" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K10" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E11" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F11" s="4">
-        <x:v>188683.26</x:v>
+        <x:v>192900.04</x:v>
       </x:c>
       <x:c r="G11" s="4">
-        <x:v>94341.63</x:v>
+        <x:v>96450.02</x:v>
       </x:c>
       <x:c r="H11" s="4">
-        <x:v>94341.63</x:v>
+        <x:v>96450.02</x:v>
       </x:c>
       <x:c r="I11" s="4">
-        <x:v>94341.63</x:v>
+        <x:v>96450.02</x:v>
       </x:c>
       <x:c r="J11" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K11" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11">
       <x:c r="A12" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
-        <x:v>24</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D12" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E12" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F12" s="4">
         <x:v>29879.9</x:v>
       </x:c>
       <x:c r="G12" s="4">
         <x:v>29879.9</x:v>
       </x:c>
       <x:c r="H12" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I12" s="4">
         <x:v>29879.9</x:v>
       </x:c>
       <x:c r="J12" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="K12" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11">
       <x:c r="A13" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
-        <x:v>24</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E13" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F13" s="4">
         <x:v>29676.18</x:v>
       </x:c>
       <x:c r="G13" s="4">
         <x:v>29676.18</x:v>
       </x:c>
       <x:c r="H13" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I13" s="4">
         <x:v>29676.16</x:v>
       </x:c>
       <x:c r="J13" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K13" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:11">
       <x:c r="A14" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
-        <x:v>24</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D14" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E14" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F14" s="4">
         <x:v>28361.36</x:v>
       </x:c>
       <x:c r="G14" s="4">
         <x:v>28361.36</x:v>
       </x:c>
       <x:c r="H14" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I14" s="4">
         <x:v>28361.36</x:v>
       </x:c>
       <x:c r="J14" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K14" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:11">
       <x:c r="A15" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
-        <x:v>24</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E15" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F15" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G15" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H15" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I15" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J15" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K15" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:11">
       <x:c r="A16" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
-        <x:v>24</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F16" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G16" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H16" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I16" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J16" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K16" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:11">
       <x:c r="A17" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
-        <x:v>24</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E17" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F17" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G17" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H17" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I17" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J17" s="5">
         <x:v>6</x:v>
       </x:c>
       <x:c r="K17" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:11">
       <x:c r="A18" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D18" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E18" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F18" s="4">
-        <x:v>16763.95</x:v>
+        <x:v>13442.41</x:v>
       </x:c>
       <x:c r="G18" s="4">
-        <x:v>16763.95</x:v>
+        <x:v>13442.41</x:v>
       </x:c>
       <x:c r="H18" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I18" s="4">
-        <x:v>16763.95</x:v>
+        <x:v>13442.41</x:v>
       </x:c>
       <x:c r="J18" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K18" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:11">
       <x:c r="A19" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E19" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F19" s="4">
-        <x:v>15401.32</x:v>
+        <x:v>20266.1</x:v>
       </x:c>
       <x:c r="G19" s="4">
-        <x:v>15401.32</x:v>
+        <x:v>20266.1</x:v>
       </x:c>
       <x:c r="H19" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I19" s="4">
-        <x:v>15401.32</x:v>
+        <x:v>20266.1</x:v>
       </x:c>
       <x:c r="J19" s="5">
-        <x:v>12</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="K19" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:11">
       <x:c r="A20" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="D20" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="D20" s="3" t="s">
+      <x:c r="E20" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="E20" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F20" s="4">
-        <x:v>15452.45</x:v>
+        <x:v>20321.86</x:v>
       </x:c>
       <x:c r="G20" s="4">
-        <x:v>15452.45</x:v>
+        <x:v>20321.86</x:v>
       </x:c>
       <x:c r="H20" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I20" s="4">
-        <x:v>15452.45</x:v>
+        <x:v>20321.85</x:v>
       </x:c>
       <x:c r="J20" s="5">
-        <x:v>12</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="K20" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:11">
       <x:c r="A21" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E21" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F21" s="4">
-        <x:v>16137.42</x:v>
+        <x:v>18050.86</x:v>
       </x:c>
       <x:c r="G21" s="4">
-        <x:v>16137.42</x:v>
+        <x:v>18050.86</x:v>
       </x:c>
       <x:c r="H21" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I21" s="4">
-        <x:v>16137.41</x:v>
+        <x:v>18050.86</x:v>
       </x:c>
       <x:c r="J21" s="5">
-        <x:v>12</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="K21" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:11">
       <x:c r="A22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D22" s="3" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E22" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="F22" s="4">
-        <x:v>16994.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G22" s="4">
-        <x:v>16994.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H22" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I22" s="4">
-        <x:v>16994.19</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J22" s="5">
-        <x:v>12</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="K22" s="3" t="s">
-        <x:v>17</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:11">
       <x:c r="A23" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E23" s="3" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F23" s="4">
-        <x:v>13442.41</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G23" s="4">
-        <x:v>13442.41</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I23" s="4">
-        <x:v>13442.41</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J23" s="5">
-        <x:v>12</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="K23" s="3" t="s">
-        <x:v>17</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:11">
       <x:c r="A24" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E24" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F24" s="4">
-        <x:v>20266.1</x:v>
+        <x:v>16994.2</x:v>
       </x:c>
       <x:c r="G24" s="4">
-        <x:v>20266.1</x:v>
+        <x:v>16994.2</x:v>
       </x:c>
       <x:c r="H24" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I24" s="4">
-        <x:v>20266.1</x:v>
+        <x:v>16994.19</x:v>
       </x:c>
       <x:c r="J24" s="5">
-        <x:v>5</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="K24" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:11">
       <x:c r="A25" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F25" s="4">
-        <x:v>20321.86</x:v>
+        <x:v>15452.45</x:v>
       </x:c>
       <x:c r="G25" s="4">
-        <x:v>20321.86</x:v>
+        <x:v>15452.45</x:v>
       </x:c>
       <x:c r="H25" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I25" s="4">
-        <x:v>20321.85</x:v>
+        <x:v>15452.45</x:v>
       </x:c>
       <x:c r="J25" s="5">
-        <x:v>5</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="K25" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:11">
       <x:c r="A26" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D26" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E26" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F26" s="4">
-        <x:v>18050.86</x:v>
+        <x:v>16137.42</x:v>
       </x:c>
       <x:c r="G26" s="4">
-        <x:v>18050.86</x:v>
+        <x:v>16137.42</x:v>
       </x:c>
       <x:c r="H26" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I26" s="4">
-        <x:v>18050.86</x:v>
+        <x:v>16137.41</x:v>
       </x:c>
       <x:c r="J26" s="5">
-        <x:v>5</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="K26" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:11">
       <x:c r="A27" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F27" s="4">
-        <x:v>0</x:v>
+        <x:v>15401.32</x:v>
       </x:c>
       <x:c r="G27" s="4">
-        <x:v>0</x:v>
+        <x:v>15401.32</x:v>
       </x:c>
       <x:c r="H27" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I27" s="4">
-        <x:v>0</x:v>
+        <x:v>15401.32</x:v>
       </x:c>
       <x:c r="J27" s="5">
-        <x:v>5</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="K27" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:11">
       <x:c r="A28" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F28" s="4">
-        <x:v>0</x:v>
+        <x:v>16763.95</x:v>
       </x:c>
       <x:c r="G28" s="4">
-        <x:v>0</x:v>
+        <x:v>16763.95</x:v>
       </x:c>
       <x:c r="H28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I28" s="4">
-        <x:v>0</x:v>
+        <x:v>16763.95</x:v>
       </x:c>
       <x:c r="J28" s="5">
-        <x:v>10</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="K28" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:11">
       <x:c r="A29" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F29" s="4">
         <x:v>186817.38</x:v>
       </x:c>
       <x:c r="G29" s="4">
         <x:v>93408.69</x:v>
       </x:c>
       <x:c r="H29" s="4">
         <x:v>93408.69</x:v>
       </x:c>
       <x:c r="I29" s="4">
         <x:v>93408.69</x:v>
       </x:c>
       <x:c r="J29" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K29" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:11">
       <x:c r="A30" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D30" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E30" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F30" s="4">
         <x:v>204515.51</x:v>
       </x:c>
       <x:c r="G30" s="4">
         <x:v>102257.75</x:v>
       </x:c>
       <x:c r="H30" s="4">
         <x:v>102257.76</x:v>
       </x:c>
       <x:c r="I30" s="4">
         <x:v>100860.14</x:v>
       </x:c>
       <x:c r="J30" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K30" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:11">
       <x:c r="A31" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
-        <x:v>24</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E31" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F31" s="4">
         <x:v>18379.44</x:v>
       </x:c>
       <x:c r="G31" s="4">
         <x:v>18379.44</x:v>
       </x:c>
       <x:c r="H31" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I31" s="4">
         <x:v>18379.43</x:v>
       </x:c>
       <x:c r="J31" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K31" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:11">
       <x:c r="A32" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
-        <x:v>24</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D32" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="F32" s="4">
         <x:v>15780.64</x:v>
       </x:c>
       <x:c r="G32" s="4">
         <x:v>15780.64</x:v>
       </x:c>
       <x:c r="H32" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I32" s="4">
         <x:v>15780.65</x:v>
       </x:c>
       <x:c r="J32" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K32" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:11">
       <x:c r="A33" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
-        <x:v>24</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="F33" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G33" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H33" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I33" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J33" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K33" s="3" t="s">
         <x:v>51</x:v>
       </x:c>