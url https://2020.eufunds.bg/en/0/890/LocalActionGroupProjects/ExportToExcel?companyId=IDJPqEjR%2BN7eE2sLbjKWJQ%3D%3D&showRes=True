--- v1 (2026-05-03)
+++ v2 (2026-09-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74b91d6c7fa04250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/14671c9fa9f54fec9a38f84eb700db62.psmdcp" Id="Re17b0cb598ea4548" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8a56f16170047bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d229c59f5d694a1b9ee3d00f0d84e6b7.psmdcp" Id="Rbe031f02cd0b4c0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Projects</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
@@ -495,81 +495,81 @@
   <x:si>
     <x:t>Promotion of the historical ancient heritage from the territory of the village of Riben</x:t>
   </x:si>
   <x:si>
     <x:t>000413725 Municipality of Dolna Mitropolia</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dolna Mitropolia, 5855, ул. "Св. Св. Кирил и Методий" № 39</x:t>
   </x:si>
   <x:si>
     <x:t>Bregare</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.799-0002</x:t>
   </x:si>
   <x:si>
     <x:t>"Construction of a park space in the village of Bregare"</x:t>
   </x:si>
   <x:si>
     <x:t>000413725 Dolna Mitropolia Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dolna Mitropolia, 5855, "Св. Св. Кирил и Методий" № 39</x:t>
   </x:si>
   <x:si>
-    <x:t>Dolna Mitropolia,Gorna Mitropolia,Gostilya,Komarevo,Krushovene,Orehovitsa,Pobeda,Podem,Riben,Slavovitsa,Stavertsi,Trastenik</x:t>
+    <x:t>Pobeda,Podem,Riben,Komarevo,Orehovitsa,Slavovitsa,Krushovene,Stavertsi,Gostilya,Dolna Mitropolia,Trastenik,Gorna Mitropolia</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.799-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Delivery and installation of elements of the urban environment - benches and waste bins in populated areas of the territory of the municipality of Dolna Mitropolia"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dolna Mitropolia, 5855, ул. "Св. Св. Кирил и Методий", № 39</x:t>
   </x:si>
   <x:si>
-    <x:t>Baykal,Bivolare,Bozhuritsa,Komarevo</x:t>
+    <x:t>Bivolare,Komarevo,Bozhuritsa,Baykal</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.278-0008</x:t>
   </x:si>
   <x:si>
     <x:t>"Construction of sports grounds for street fitness in the villages of Bivolare, Komarevo, Bozhuritsa and Baikal, Dolna Mitropolia municipality"</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.724-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Construction of a facility for a tourist attraction - a model of a hypothetical reconstruction of the archaeological site "Roman roadside station Ad Putea" in the village of Riben, Dolna Mitropolia municipality"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dolna Mitropolia, 5855, ул. Св. Св. Кирил и Методий" № 39</x:t>
   </x:si>
   <x:si>
-    <x:t>Bregare,Gorna Mitropolia,Podem,Riben</x:t>
+    <x:t>Gorna Mitropolia,Podem,Bregare,Riben</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.278-0009</x:t>
   </x:si>
   <x:si>
     <x:t>"Construction of playgrounds in Gorna Mitropolia, Podem, Bregare and Riben, Municipality of Dolna Mitropolia"</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.278-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Construction of tennis court in Dolna Mitropolia, Dolna Mitropolia Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000413725 MUNICIPALITY OF DOLNA MITROPOLIA</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.799-0003</x:t>
   </x:si>
   <x:si>
     <x:t>"New bus stops in the town of Dolna Mitropolia, municipality of Dolna Mitropolia"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dolna Mitropolia, 5855, ул. СВ. СВ. КИРИЛ И МЕТОДИЙ № 39</x:t>
   </x:si>