--- v0 (2026-05-03)
+++ v1 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8953c621765e43c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3409d68841ab42e09b724f465c97f49e.psmdcp" Id="Re3b4fc36b124425e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c01cd4e357043f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/72209e3442394ab4a428ae52d7034e82.psmdcp" Id="R7f94d2e8ac134124" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Projects</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
@@ -471,96 +471,96 @@
   <x:si>
     <x:t>BG06RDNP001-19.614-0003</x:t>
   </x:si>
   <x:si>
     <x:t>"Rehabilitation of two playgrounds in UPI I - Zelenina, quarter 65 and in UPI XXIV - 501.2500, "Zelenina", playground, quarter 40 in the city of Perushtitsa"</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.614-0004</x:t>
   </x:si>
   <x:si>
     <x:t>"Investments for the repair and reconstruction of a room in a building with identifier 55909.501.2021.1 representing a "Youth Center" in a room for the provision of public services in the municipality of Perushtitsa"</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.614-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Improvement of adjacent spaces and the building of the Picture Gallery - Danovo School, UPI II Museum, memorial church, picture gallery in quarter 65" for stage 1</x:t>
   </x:si>
   <x:si>
     <x:t>000472200 RODOPI MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Plovdiv, 4000, ул. СОФРОНИЙ ВРАЧАНСКИ № 1А</x:t>
   </x:si>
   <x:si>
-    <x:t>Branipole,Brestovitsa,Tsalapitsa,Ustina</x:t>
+    <x:t>Tsalapitsa,Ustina,Brestovitsa,Branipole</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.234-0004</x:t>
   </x:si>
   <x:si>
     <x:t>"Construction of public and outdoor recreation areas in the villages of Tsalapitsa, Ustina, Brestovitsa and Branipole, situated on the territory of the Municipality of Rodopi"</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bulgaria, Plovdiv, 4000, ул. ,,Софроний Врачански'' № 1А
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.444-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Construction and reconstruction of tourist infrastructure in local settlements on the territory of the Municipality of "Rodopi" - the village of Brestnik and the village of Krumovo; restoration and improvement of a recreation area in the village of Parvenets, Rodopi Municipality and installation of a wooden house - information center in the village of Lilkovo, Rodopi Municipality</x:t>
   </x:si>
   <x:si>
-    <x:t>Kadievo,Orizari,Zlatitrap</x:t>
+    <x:t>Zlatitrap,Orizari,Kadievo</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.234-0005</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 "Withdrawal of areas for common use and deviation from discoveries in the villages of Zlatitrap, Orizari and Kadievo, coming out on the territory of the Municipality of Rodopi"</x:t>
   </x:si>
   <x:si>
-    <x:t>Brestnik,Krumovo,Yagodovo</x:t>
+    <x:t>Yagodovo,Krumovo,Brestnik</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.234-0003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 "Construction of areas for public use and outdoor recreation in the villages of Yagodovo, Krumovo, Brestnik, located on the territory of the Municipality of Rodopi"</x:t>
   </x:si>
   <x:si>
     <x:t>000472200 OBSHTINA RODOPI</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Plovdiv, 4000, ул. СОФРОНИЙ ВРАЧАНСКИ, номер 1А</x:t>
   </x:si>
   <x:si>
-    <x:t>Markovo,Tsalapitsa</x:t>
+    <x:t>Tsalapitsa,Markovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.614-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Renovation of areas for wide public use in the village of Tsalapitsa and the village of Markovo, "Rodopi" municipality, Plovdiv region</x:t>
   </x:si>
   <x:si>
     <x:t>000472200 MUNICIPALITY OF RHODOPE</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Plovdiv, 4000, ул.“Софроний Врачански“ №1А</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.444-0003</x:t>
   </x:si>
   <x:si>
     <x:t>"Increasing the tourist potential of the municipality" Rodopi "by creating a promotional video film about the territory of the Municipality" Rodopi "and placing volumetric letters in the villages with a population of over 501 people - Calapitsa, Parvenets, Brestovitsa, Yagodovo, Branipole, Krumovo, Ustina, Markovo ”</x:t>
   </x:si>
   <x:si>
     <x:t>Svetoslav</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Branipole, 4109, ул. Дружба № 3 ет. 7 ап. 19</x:t>
   </x:si>