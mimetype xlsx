--- v1 (2026-06-23)
+++ v2 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c01cd4e357043f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/72209e3442394ab4a428ae52d7034e82.psmdcp" Id="R7f94d2e8ac134124" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b88af884ea84b37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e10177fd7af42cea9a82572b91d4fd7.psmdcp" Id="Rf534fca1389140fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Projects</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>