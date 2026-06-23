--- v0 (2026-05-03)
+++ v1 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24f0acadd22641c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e347c811cee14682b4ce4ff34b6eec08.psmdcp" Id="R3457f89aa9dd46c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eccc79b749f4766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e09d19c44cd0423180c99760cee97fa7.psmdcp" Id="R44207d73037d4f3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Projects</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
@@ -52,51 +52,51 @@
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>
     <x:t>Grant</x:t>
   </x:si>
   <x:si>
     <x:t>Self-financing by the Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Actual amounts paid</x:t>
   </x:si>
   <x:si>
     <x:t>Duration (months)</x:t>
   </x:si>
   <x:si>
     <x:t>Status of Implementation of the Contract/Order of the Grant</x:t>
   </x:si>
   <x:si>
     <x:t>205287780 Association Beloslav glass</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Beloslav, 9178, цех 4 на Белопал АД</x:t>
   </x:si>
   <x:si>
-    <x:t>Aksakovo,Beloslav,Varna</x:t>
+    <x:t>Varna,Beloslav,Aksakovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.007-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Preservation, maintenance and improvement of the environment and maritime heritage by the Beloslav Glass Foundation</x:t>
   </x:si>
   <x:si>
     <x:t>Closed (completion date)</x:t>
   </x:si>
   <x:si>
     <x:t>201046700 ARIEL FISH LTD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Vaglen, 9157, Стопански двор</x:t>
   </x:si>
   <x:si>
     <x:t>Vaglen</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.089-0002</x:t>
   </x:si>
   <x:si>
     <x:t>"Investments in a processing plant of ARIEL FISH Ltd."</x:t>
   </x:si>
@@ -128,50 +128,53 @@
     <x:t>BG14MFOP001-4.089-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Purchase of assets to increase the added value in fisheries of the company DINGBG Ltd."</x:t>
   </x:si>
   <x:si>
     <x:t>205777866 "EUROPEAN ENTREPRENEURSHIP” ASSOCIATION.</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Varna, 9003, ул. „Маркови кули“, номер 28, ет. 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.053-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Certified training program "Rescuers" on the territory of FLAG Varna region Asparuhovo - Beloslav - Aksakovo</x:t>
   </x:si>
   <x:si>
     <x:t>In execution (starting date)</x:t>
   </x:si>
   <x:si>
     <x:t>000083786 Narodno chitaliste "Prosveta 1927"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Varna, 9003, кв. Аспарухово, ул.Народни будители № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Varna,Aksakovo,Beloslav</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.053-0009</x:t>
   </x:si>
   <x:si>
     <x:t>SEA BLUE</x:t>
   </x:si>
   <x:si>
     <x:t>000093385 OBSHTINA AKSAKOVO</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Aksakovo, 9154, ул. Г.ПЕТЛЕШЕВ, номер 58Б</x:t>
   </x:si>
   <x:si>
     <x:t>General Kantardzhievo</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.052-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Interactive Museum "Fisheries and Blue Growth"</x:t>
   </x:si>
   <x:si>
     <x:t>Terminated (termination date)</x:t>
   </x:si>
@@ -1080,901 +1083,901 @@
       </x:c>
       <x:c r="G9" s="4">
         <x:v>24951.04</x:v>
       </x:c>
       <x:c r="H9" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I9" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J9" s="5">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K9" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11">
       <x:c r="A10" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D10" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E10" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="F10" s="4">
         <x:v>14227.43</x:v>
       </x:c>
       <x:c r="G10" s="4">
         <x:v>14227.43</x:v>
       </x:c>
       <x:c r="H10" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I10" s="4">
         <x:v>14227.42</x:v>
       </x:c>
       <x:c r="J10" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="K10" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E11" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="F11" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G11" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H11" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I11" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J11" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K11" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11">
       <x:c r="A12" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F12" s="4">
         <x:v>27926.74</x:v>
       </x:c>
       <x:c r="G12" s="4">
         <x:v>27926.74</x:v>
       </x:c>
       <x:c r="H12" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I12" s="4">
         <x:v>27926.76</x:v>
       </x:c>
       <x:c r="J12" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K12" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11">
       <x:c r="A13" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E13" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F13" s="4">
         <x:v>154929.88</x:v>
       </x:c>
       <x:c r="G13" s="4">
         <x:v>154929.88</x:v>
       </x:c>
       <x:c r="H13" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I13" s="4">
         <x:v>154929.87</x:v>
       </x:c>
       <x:c r="J13" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K13" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:11">
       <x:c r="A14" s="3" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D14" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E14" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F14" s="4">
         <x:v>205322.21</x:v>
       </x:c>
       <x:c r="G14" s="4">
         <x:v>185796.07</x:v>
       </x:c>
       <x:c r="H14" s="4">
         <x:v>19526.14</x:v>
       </x:c>
       <x:c r="I14" s="4">
         <x:v>185796.08</x:v>
       </x:c>
       <x:c r="J14" s="5">
         <x:v>7</x:v>
       </x:c>
       <x:c r="K14" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:11">
       <x:c r="A15" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E15" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="F15" s="4">
         <x:v>156777.04</x:v>
       </x:c>
       <x:c r="G15" s="4">
         <x:v>156777.04</x:v>
       </x:c>
       <x:c r="H15" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I15" s="4">
         <x:v>156777.03</x:v>
       </x:c>
       <x:c r="J15" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K15" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:11">
       <x:c r="A16" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="F16" s="4">
         <x:v>192633.56</x:v>
       </x:c>
       <x:c r="G16" s="4">
         <x:v>192633.56</x:v>
       </x:c>
       <x:c r="H16" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I16" s="4">
         <x:v>192633.56</x:v>
       </x:c>
       <x:c r="J16" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K16" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:11">
       <x:c r="A17" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E17" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="F17" s="4">
         <x:v>38668.71</x:v>
       </x:c>
       <x:c r="G17" s="4">
         <x:v>38668.71</x:v>
       </x:c>
       <x:c r="H17" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I17" s="4">
         <x:v>38668.71</x:v>
       </x:c>
       <x:c r="J17" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K17" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:11">
       <x:c r="A18" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D18" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E18" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F18" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G18" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H18" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I18" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J18" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K18" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:11">
       <x:c r="A19" s="3" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E19" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F19" s="4">
         <x:v>175903.52</x:v>
       </x:c>
       <x:c r="G19" s="4">
         <x:v>175903.52</x:v>
       </x:c>
       <x:c r="H19" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I19" s="4">
         <x:v>175903.5</x:v>
       </x:c>
       <x:c r="J19" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K19" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:11">
       <x:c r="A20" s="3" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D20" s="3" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E20" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="F20" s="4">
         <x:v>186436.8</x:v>
       </x:c>
       <x:c r="G20" s="4">
         <x:v>186436.8</x:v>
       </x:c>
       <x:c r="H20" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I20" s="4">
         <x:v>186436.79</x:v>
       </x:c>
       <x:c r="J20" s="5">
         <x:v>10</x:v>
       </x:c>
       <x:c r="K20" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:11">
       <x:c r="A21" s="3" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E21" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F21" s="4">
         <x:v>28495.79</x:v>
       </x:c>
       <x:c r="G21" s="4">
         <x:v>28495.79</x:v>
       </x:c>
       <x:c r="H21" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I21" s="4">
         <x:v>28495.8</x:v>
       </x:c>
       <x:c r="J21" s="5">
         <x:v>10</x:v>
       </x:c>
       <x:c r="K21" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:11">
       <x:c r="A22" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D22" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E22" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="F22" s="4">
         <x:v>22099.09</x:v>
       </x:c>
       <x:c r="G22" s="4">
         <x:v>22099.09</x:v>
       </x:c>
       <x:c r="H22" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I22" s="4">
         <x:v>22099.11</x:v>
       </x:c>
       <x:c r="J22" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K22" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:11">
       <x:c r="A23" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E23" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="F23" s="4">
         <x:v>250102.84</x:v>
       </x:c>
       <x:c r="G23" s="4">
         <x:v>199381.99</x:v>
       </x:c>
       <x:c r="H23" s="4">
         <x:v>50720.85</x:v>
       </x:c>
       <x:c r="I23" s="4">
         <x:v>195626.7</x:v>
       </x:c>
       <x:c r="J23" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K23" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:11">
       <x:c r="A24" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E24" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="F24" s="4">
         <x:v>174035.34</x:v>
       </x:c>
       <x:c r="G24" s="4">
         <x:v>174035.34</x:v>
       </x:c>
       <x:c r="H24" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I24" s="4">
         <x:v>174035.35</x:v>
       </x:c>
       <x:c r="J24" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K24" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:11">
       <x:c r="A25" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F25" s="4">
         <x:v>22529.57</x:v>
       </x:c>
       <x:c r="G25" s="4">
         <x:v>22529.57</x:v>
       </x:c>
       <x:c r="H25" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I25" s="4">
         <x:v>22529.57</x:v>
       </x:c>
       <x:c r="J25" s="5">
         <x:v>10</x:v>
       </x:c>
       <x:c r="K25" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:11">
       <x:c r="A26" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D26" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E26" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="F26" s="4">
         <x:v>13349.33</x:v>
       </x:c>
       <x:c r="G26" s="4">
         <x:v>13349.33</x:v>
       </x:c>
       <x:c r="H26" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I26" s="4">
         <x:v>13349.32</x:v>
       </x:c>
       <x:c r="J26" s="5">
         <x:v>10</x:v>
       </x:c>
       <x:c r="K26" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:11">
       <x:c r="A27" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F27" s="4">
         <x:v>13753.75</x:v>
       </x:c>
       <x:c r="G27" s="4">
         <x:v>13753.75</x:v>
       </x:c>
       <x:c r="H27" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I27" s="4">
         <x:v>13753.75</x:v>
       </x:c>
       <x:c r="J27" s="5">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K27" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:11">
       <x:c r="A28" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="F28" s="4">
         <x:v>33974.83</x:v>
       </x:c>
       <x:c r="G28" s="4">
         <x:v>33974.83</x:v>
       </x:c>
       <x:c r="H28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I28" s="4">
         <x:v>33974.83</x:v>
       </x:c>
       <x:c r="J28" s="5">
         <x:v>8</x:v>
       </x:c>
       <x:c r="K28" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:11">
       <x:c r="A29" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="F29" s="4">
         <x:v>27958.74</x:v>
       </x:c>
       <x:c r="G29" s="4">
         <x:v>27958.74</x:v>
       </x:c>
       <x:c r="H29" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I29" s="4">
         <x:v>27958.72</x:v>
       </x:c>
       <x:c r="J29" s="5">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K29" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:11">
       <x:c r="A30" s="3" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D30" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E30" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F30" s="4">
         <x:v>31904.62</x:v>
       </x:c>
       <x:c r="G30" s="4">
         <x:v>31904.62</x:v>
       </x:c>
       <x:c r="H30" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I30" s="4">
         <x:v>31904.61</x:v>
       </x:c>
       <x:c r="J30" s="5">
         <x:v>7</x:v>
       </x:c>
       <x:c r="K30" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:11">
       <x:c r="A31" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E31" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F31" s="4">
         <x:v>27147.54</x:v>
       </x:c>
       <x:c r="G31" s="4">
         <x:v>27147.54</x:v>
       </x:c>
       <x:c r="H31" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I31" s="4">
         <x:v>27147.54</x:v>
       </x:c>
       <x:c r="J31" s="5">
         <x:v>11</x:v>
       </x:c>
       <x:c r="K31" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:11">
       <x:c r="A32" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D32" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F32" s="4">
         <x:v>23404.39</x:v>
       </x:c>
       <x:c r="G32" s="4">
         <x:v>23404.39</x:v>
       </x:c>
       <x:c r="H32" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I32" s="4">
         <x:v>23404.39</x:v>
       </x:c>
       <x:c r="J32" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="K32" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:11">
       <x:c r="A33" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F33" s="4">
         <x:v>24124.31</x:v>
       </x:c>
       <x:c r="G33" s="4">
         <x:v>24124.31</x:v>
       </x:c>
       <x:c r="H33" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I33" s="4">
         <x:v>24124.3</x:v>
       </x:c>
       <x:c r="J33" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="K33" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:11" ht="15" customHeight="1"/>
     <x:row r="35" spans="1:11">
       <x:c r="A35" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:11">
       <x:c r="A36" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:11">
       <x:c r="A37" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:11">
       <x:c r="A38" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="8">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A34:J34"/>
     <x:mergeCell ref="A35:J35"/>
     <x:mergeCell ref="A36:J36"/>
     <x:mergeCell ref="A37:J37"/>
     <x:mergeCell ref="A38:J38"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>