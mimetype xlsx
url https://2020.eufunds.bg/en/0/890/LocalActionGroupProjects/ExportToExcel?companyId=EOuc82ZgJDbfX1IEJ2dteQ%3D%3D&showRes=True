--- v1 (2026-06-23)
+++ v2 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eccc79b749f4766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e09d19c44cd0423180c99760cee97fa7.psmdcp" Id="R44207d73037d4f3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccd56c2decd3483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f770d65ee3ff4300b94bf91d671f1857.psmdcp" Id="Rc9d425c4edf240d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Projects</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>